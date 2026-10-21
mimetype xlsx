--- v3 (2026-09-06)
+++ v4 (2026-10-21)
@@ -410,13740 +410,2284 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E688"/>
+  <dimension ref="A1:E96"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Organico</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Curriculum</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Dichiarazione di inconferibilit&amp;agrave;</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>ABBENITE</t>
+          <t>BAIOCCHI</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>VALERIA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Baiocchi.pdf</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>AGABITI</t>
+          <t>BALDASSIN</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>SANDRA</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...3 lines deleted...]
-      <c r="E3" t="inlineStr"/>
+          <t>AMMINISTRATIVO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Cv_Baldassin_Pubblicato_21_02_20231.pdf</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Baldassin_2025_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>ALBERTINI</t>
+          <t>BARBETTA</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>GIORGIA CARLOTTA</t>
+          <t>CARLO</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Barbetta_CV_2025.pdf</t>
+        </is>
+      </c>
       <c r="E4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>ALBIERO</t>
+          <t>BARBIERATO</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>EMANUELE</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...2 lines deleted...]
-      <c r="D5" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>BARBIERATO_Emanuele.pdf</t>
+        </is>
+      </c>
       <c r="E5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>AL-MAMARY</t>
+          <t>BASSA</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>AHMED HUSSIEN HUSSIEN</t>
+          <t>GIANFRANCO</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...3 lines deleted...]
-      <c r="E6" t="inlineStr"/>
+          <t>AMMINISTRATIVO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>BASSA_curriculum.pdf</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Bassa_2025_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>AMATI</t>
+          <t>BASSAN</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>ELIANA</t>
+          <t>FRANCO BERNARDO</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...2 lines deleted...]
-      <c r="D7" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>BASSAN.pdf</t>
+        </is>
+      </c>
       <c r="E7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>AMICO</t>
+          <t>BAU'</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>GRAZIELLA</t>
+          <t>PIERO</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...2 lines deleted...]
-      <c r="D8" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Ba_curriculum_2025.pdf</t>
+        </is>
+      </c>
       <c r="E8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>AMISANO</t>
+          <t>BERGOZZA</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>ALBERTO</t>
+          <t>LORENA</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...2 lines deleted...]
-      <c r="D9" t="inlineStr"/>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>BERGOZZA.pdf</t>
+        </is>
+      </c>
       <c r="E9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>AMOROSO</t>
+          <t>BOMBARDI</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>ALFREDO</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>BOMBARDI_Roberto.pdf</t>
+        </is>
+      </c>
       <c r="E10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>ANARDU</t>
+          <t>BRIDDA</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>ALESSIO</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D11" t="inlineStr"/>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>1_CV_dott__Alessio_Bridda.pdf</t>
+        </is>
+      </c>
       <c r="E11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>ANDRIGHETTO</t>
+          <t>BRUNELLO</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>SOFIA</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...3 lines deleted...]
-      <c r="E12" t="inlineStr"/>
+          <t>TECNICO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>BRUNELLO_curriculum.pdf</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Brunello_2025_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>ANGILERI</t>
+          <t>BULEGATO</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>GIACOMA</t>
+          <t>LORENZO</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...2 lines deleted...]
-      <c r="D13" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>BULEGATO_Lorenzo.pdf</t>
+        </is>
+      </c>
       <c r="E13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>ARITZU</t>
+          <t>BURLINA</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D14" t="inlineStr"/>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>CV_Burlina_2032025.pdf</t>
+        </is>
+      </c>
       <c r="E14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>ARTUSO</t>
+          <t>CAPPELLARI</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>ALESSANDRO</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>BACCHIN</t>
+          <t>CAPPELLARI</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>MARIA ELENA</t>
+          <t>CLAUDIO</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>BACCINELLI</t>
+          <t>CAROLLO</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>CARLOTTA</t>
+          <t>FRANCESCA CHIARA</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...3 lines deleted...]
-      <c r="E17" t="inlineStr"/>
+          <t>PROFESSIONALE Dirigenza</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>1_CV_Francesca_Chiara_Carollo.pdf</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>Carollo_2025_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>BADAWY</t>
+          <t>CASTIGLIONE</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>MOSTAFA RABEA ABDELHALEEM</t>
+          <t>GIULIA</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D18" t="inlineStr"/>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>CASTIGLIONE.pdf</t>
+        </is>
+      </c>
       <c r="E18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>BADOLATI</t>
+          <t>CAVENAGHI</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>LUIGI</t>
+          <t>MASSIMILIANO</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>BAFFA</t>
+          <t>CELIA</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>VALERIA</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D20" t="inlineStr"/>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>CELIA_Antonio.pdf</t>
+        </is>
+      </c>
       <c r="E20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>BAIOCCHI</t>
+          <t>CENZI</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Baiocchi.pdf</t>
+          <t>CENZI_Daniela.pdf</t>
         </is>
       </c>
       <c r="E21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>BALDASSIN</t>
+          <t>CHEMELLO</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>SARA</t>
+          <t>CESARE</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Cv_Baldassin_Pubblicato_21_02_20231.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>Chemello_CV_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>BANDOLIN</t>
+          <t>CICERO</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>LUIGIA</t>
+          <t>CALOGERO</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D23" t="inlineStr"/>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>CICERO_Calogero.pdf</t>
+        </is>
+      </c>
       <c r="E23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>BARAUSSE</t>
+          <t>COCCO</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>ELEONORA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D24" t="inlineStr"/>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>COCCO.pdf</t>
+        </is>
+      </c>
       <c r="E24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>BARBATO</t>
+          <t>COGNOLATO</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>DIEGO</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D25" t="inlineStr"/>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>COGNOLATO.pdf</t>
+        </is>
+      </c>
       <c r="E25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>BARBETTA</t>
+          <t>COLPO</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>CARLO</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>BARBIERATO</t>
+          <t>CUOCO</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>EMANUELE</t>
+          <t>LUCIO</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>BARBIERATO_Emanuele.pdf</t>
+          <t>CUOCO_LUCIO.pdf</t>
         </is>
       </c>
       <c r="E27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>BARBIERI</t>
+          <t>DEDOLA</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>BEATRICE</t>
+          <t>SUSANNA</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D28" t="inlineStr"/>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>DEDOLA.pdf</t>
+        </is>
+      </c>
       <c r="E28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>BARTOLOTTA</t>
+          <t>DE STEFANI</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
+          <t>FABRIZIO</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D29" t="inlineStr"/>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>destefani.pdf</t>
+        </is>
+      </c>
       <c r="E29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>BASSA</t>
+          <t>DI BONA</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>GIANFRANCO</t>
+          <t>EROS</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>BASSA_curriculum.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>DI_BONA.pdf</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>BASSAN</t>
+          <t>DI MARZIO</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>FRANCO BERNARDO</t>
+          <t>ENRICO</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>BASSAN.pdf</t>
+          <t>DI_MARZIO.pdf</t>
         </is>
       </c>
       <c r="E31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>BASSI</t>
+          <t>DONA'</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>MARA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...3 lines deleted...]
-      <c r="E32" t="inlineStr"/>
+          <t>TECNICO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>DONA_curriculum.pdf</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Don_2025_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>BASSO</t>
+          <t>DRAMISSINO</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>FLAVIO</t>
+          <t>MARIA IRMA</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D33" t="inlineStr"/>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>DRAMISSINO.pdf</t>
+        </is>
+      </c>
       <c r="E33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>BATTAGLINI</t>
+          <t>ERENTE</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>BIANCA MARIA</t>
+          <t>GIOVANNA</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D34" t="inlineStr"/>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>CV_ERENTE_GIOVANNA_2024_1.pdf</t>
+        </is>
+      </c>
       <c r="E34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>BATTISTELLA</t>
+          <t>FANTINATO</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>GIANNICO</t>
+          <t>SARA</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D35" t="inlineStr"/>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>FANTINATO.pdf</t>
+        </is>
+      </c>
       <c r="E35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>BATTISTIOLI</t>
+          <t>FAVARO</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D36" t="inlineStr"/>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>FAVARO_Andrea.pdf</t>
+        </is>
+      </c>
       <c r="E36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>BATTOCCHIO</t>
+          <t>GALIZIAN</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>VERONICA</t>
+          <t>CRISTIANO</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...3 lines deleted...]
-      <c r="E37" t="inlineStr"/>
+          <t>AMMINISTRATIVO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>2_GALIZIAN_CV.pdf</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Galizian_2025_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>BAU'</t>
+          <t>GANGERI</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>PIERO</t>
+          <t>GIULIANO</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>BECCEGATO</t>
+          <t>GAROFOLIN</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>MICHELE</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D39" t="inlineStr"/>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>GAROFOLIN.pdf</t>
+        </is>
+      </c>
       <c r="E39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>BEDONT</t>
+          <t>GIANTIN</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>SILVANA</t>
+          <t>VALTER</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>bedont_silvana.pdf</t>
+          <t>GIANTIN_Valter.pdf</t>
         </is>
       </c>
       <c r="E40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>BEGGIO</t>
+          <t>GIORDANI</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>MARIA TERESA</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D41" t="inlineStr"/>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>GIORDANI_MARIA_TERESA.pdf</t>
+        </is>
+      </c>
       <c r="E41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>BELLOFIORE</t>
+          <t>GRATTAROLA</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MARIO</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>BELTRAMELLO</t>
+          <t>GRAZIAN</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>PAOLA</t>
+          <t>FABIOLA</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...3 lines deleted...]
-      <c r="E43" t="inlineStr"/>
+          <t>AMMINISTRATIVO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>GRAZIAN__curriculum.pdf</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Grazian_2025_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>BENEDETTI</t>
+          <t>GRECO</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>CLAUDIA</t>
+          <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D44" t="inlineStr"/>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>GRECO_GIOVANNI.pdf</t>
+        </is>
+      </c>
       <c r="E44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>BENEDUCE</t>
+          <t>GUSI</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>VINCENZA</t>
+          <t>RENZO</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D45" t="inlineStr"/>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>GUSI.pdf</t>
+        </is>
+      </c>
       <c r="E45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>BENETOLLO</t>
+          <t>LAGNI</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>MIRCA RITA</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D46" t="inlineStr"/>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>LAGNI.pdf</t>
+        </is>
+      </c>
       <c r="E46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>BERGAMIN</t>
+          <t>LECIS</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>PIERENRICO</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D47" t="inlineStr"/>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>LECIS_Pierenrico.pdf</t>
+        </is>
+      </c>
       <c r="E47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>BERGOZZA</t>
+          <t>LENTINI</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>LORENA</t>
+          <t>PAOLO LUCA</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>BERGOZZA.pdf</t>
+          <t>LENTINI.pdf</t>
         </is>
       </c>
       <c r="E48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>BERNARDI</t>
+          <t>LEO</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>VITTORIO</t>
+          <t>GENESIO</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D49" t="inlineStr"/>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>LEO.pdf</t>
+        </is>
+      </c>
       <c r="E49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>BERNO</t>
+          <t>LORICO</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>ELISABETTA</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>AMMINISTRATIVO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>BERNO_CV_agg.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>LORICO.pdf</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>BERO</t>
+          <t>MAGNAVITA</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>BEATRICE</t>
+          <t>NICOLA</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D51" t="inlineStr"/>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>MAGNAVITA.pdf</t>
+        </is>
+      </c>
       <c r="E51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>BERTAGNA DE MARCHI</t>
+          <t>MAINERI</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>LEONARDO</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D52" t="inlineStr"/>
-      <c r="E52" t="inlineStr"/>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>Maineri_cv_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Maineri_insussitenza_cause.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>BERTOLDI</t>
+          <t>MANISCALCO</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>ELISA</t>
+          <t>TOMMASO</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D53" t="inlineStr"/>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>MANISCALCO_TOMMASO.pdf</t>
+        </is>
+      </c>
       <c r="E53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>BERTON</t>
+          <t>MARCHETTI</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>GIAMPAOLO</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D54" t="inlineStr"/>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Curriculum__Massimo_Marchetti.pdf</t>
+        </is>
+      </c>
       <c r="E54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>BETTA</t>
+          <t>MARCON</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>DAVIDE</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...2 lines deleted...]
-      <c r="D55" t="inlineStr"/>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>MARCON_LAURA.pdf</t>
+        </is>
+      </c>
       <c r="E55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>BEZZI</t>
+          <t>MARINOVA</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>EMILIANO</t>
+          <t>MARIELA</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D56" t="inlineStr"/>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>MARINOVA_Mariela.pdf</t>
+        </is>
+      </c>
       <c r="E56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>BIANCARDI</t>
+          <t>MENEGHESSO</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D57" t="inlineStr"/>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>MENEGHESSO_DAVIDE.pdf</t>
+        </is>
+      </c>
       <c r="E57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>BIASIN</t>
+          <t>MICAGLIO</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>MARCO</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D58" t="inlineStr"/>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>MICAGLIO_Andrea.pdf</t>
+        </is>
+      </c>
       <c r="E58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>BIASOTTO</t>
+          <t>MILAN</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>MANOLA</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...3 lines deleted...]
-      <c r="E59" t="inlineStr"/>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>1_curriculumvitaeMANOLA_MILAN_agg_04_02_26__BREVE.pdf</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>1_Milan_Manola_certificazione.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>BIDESE</t>
+          <t>MIOLA</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>MARINA</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D60" t="inlineStr"/>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>MIOLA_Marina.pdf</t>
+        </is>
+      </c>
       <c r="E60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>BIN</t>
+          <t>MIORIN</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>MANUELA</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...2 lines deleted...]
-      <c r="D61" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>MIORIN_Manuela.pdf</t>
+        </is>
+      </c>
       <c r="E61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>BIOTTO</t>
+          <t>MOSELE</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>ENRICA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...2 lines deleted...]
-      <c r="D62" t="inlineStr"/>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>MOSELE_Elena.pdf</t>
+        </is>
+      </c>
       <c r="E62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>BIRIBIN</t>
+          <t>PAREDES ALPACA</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>LARA</t>
+          <t>RUDY IVAN</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D63" t="inlineStr"/>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>CV_DA_PUBBLICARE_Paredes.pdf</t>
+        </is>
+      </c>
       <c r="E63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>BIZZOTTO</t>
+          <t>PELLIZZARI</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>GIORGIA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...2 lines deleted...]
-      <c r="D64" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>PELLIZZARI_Luca.pdf</t>
+        </is>
+      </c>
       <c r="E64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>BOLOGNA</t>
+          <t>PERTOLDI</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>BARBARA</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>BOMBARDI</t>
+          <t>PETTENA'</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>ROBERTO</t>
+          <t>ALAN</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>PROFESSIONALE Dirigenza</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>BOMBARDI_Roberto.pdf</t>
-[...2 lines deleted...]
-      <c r="E66" t="inlineStr"/>
+          <t>CURRICULUM_VITAE_PETTENA_pubblicato.pdf</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Petten_2025_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>BONADIMAN</t>
+          <t>PICCININI</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>ELENA MARIA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...3 lines deleted...]
-      <c r="E67" t="inlineStr"/>
+          <t>AMMINISTRATIVO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>1_CV_Piccinini_2025.pdf</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>Piccinini_DAO_2025_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>BONARIOL</t>
+          <t>PIEROBON</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>ALICE</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D68" t="inlineStr"/>
-      <c r="E68" t="inlineStr"/>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>CV_Pierobon_Alice.pdf</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Insussitenza_cause_pubbl.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>BONSEMBIANTE</t>
+          <t>PORTALE</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>LUISA</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D69" t="inlineStr"/>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>PORTALE_GIUSEPPE.pdf</t>
+        </is>
+      </c>
       <c r="E69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>BORDIGNON</t>
+          <t>POZZOBON</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>NADIA</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...3 lines deleted...]
-      <c r="E70" t="inlineStr"/>
+          <t>AMMINISTRATIVO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>1_POZZOBON_Curriculum_Vitae.pdf</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>PUBBL_Insussistenza_cause.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>BORGA</t>
+          <t>ROMANO</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>LUIGI</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...2 lines deleted...]
-      <c r="D71" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>ROMANO_Luigi.pdf</t>
+        </is>
+      </c>
       <c r="E71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>BORGHI</t>
+          <t>ROSSETTO</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>MICHELE</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...2 lines deleted...]
-      <c r="D72" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>ROSSETTO.pdf</t>
+        </is>
+      </c>
       <c r="E72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>BORGO</t>
+          <t>ROSSILLO</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>BORTOLATTO</t>
+          <t>RULLI</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>BENEDETTA</t>
+          <t>ROBERTO</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D74" t="inlineStr"/>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>RULLI_Roberto.pdf</t>
+        </is>
+      </c>
       <c r="E74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>BORTOLOTTI</t>
+          <t>SALVIATO</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D75" t="inlineStr"/>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>CV_DR_SSA_CINZIA_SALVIATO_compressed.pdf</t>
+        </is>
+      </c>
       <c r="E75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>BOSCHETTI</t>
+          <t>SANDRI</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>GIOVANNI</t>
+          <t>DANIELA</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
+          <t>SANITARIO Dirigenza non Medica</t>
         </is>
       </c>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>BOSELLI</t>
+          <t>SANNINO</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>BARBARA</t>
+          <t>CIRO</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...2 lines deleted...]
-      <c r="D77" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>Curriculum_Ciro_Sannino_2025.pdf</t>
+        </is>
+      </c>
       <c r="E77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>BRANDARA</t>
+          <t>SANTACATERINA</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>FRANCESCO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D78" t="inlineStr"/>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>SANTACATERINA.pdf</t>
+        </is>
+      </c>
       <c r="E78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>BRESOLIN</t>
+          <t>SCAPIN</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>ALICE</t>
+          <t>MARIO</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D79" t="inlineStr"/>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>SCAPIN_MARIO.pdf</t>
+        </is>
+      </c>
       <c r="E79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>BRESOLIN</t>
+          <t>SCOLLO</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>MASSIMO</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D80" t="inlineStr"/>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>SCOLLO.pdf</t>
+        </is>
+      </c>
       <c r="E80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>BRESSAN</t>
+          <t>SPERTI</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>EGIDIO</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>BRIDDA</t>
+          <t>STEFANI</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>ALESSIO</t>
+          <t>BENEDETTA</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>1_CV_dott__Alessio_Bridda.pdf</t>
+          <t>STEFANI_BENEDETTA.pdf</t>
         </is>
       </c>
       <c r="E82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>BROCCO</t>
+          <t>TONELLO</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>DIEGO</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D83" t="inlineStr"/>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>CV_Tonello.pdf</t>
+        </is>
+      </c>
       <c r="E83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>BROGNA</t>
+          <t>TOSO</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>ANTONIO</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D84" t="inlineStr"/>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>TOSO_Antonio.pdf</t>
+        </is>
+      </c>
       <c r="E84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>BROGNA</t>
+          <t>TRICARICO</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>MARIANGELA</t>
+          <t>PIERFRANCESCO</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D85" t="inlineStr"/>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>PIERFRANCESCO_TRICARICO_CV_2025.pdf</t>
+        </is>
+      </c>
       <c r="E85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>BROTTO</t>
+          <t>TURINESE</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>EMANUELE</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D86" t="inlineStr"/>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>TURINESE.pdf</t>
+        </is>
+      </c>
       <c r="E86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>BROZZI</t>
+          <t>VALPONDI</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>PAOLA</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...2 lines deleted...]
-      <c r="D87" t="inlineStr"/>
+          <t>SANITARIO Dirigenza non Medica</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>VALPONDI.pdf</t>
+        </is>
+      </c>
       <c r="E87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>BRUNELLO</t>
+          <t>VELLUDO</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>CRISTINA</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>TECNICO Dirigenza</t>
+          <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>BRUNELLO_curriculum.pdf</t>
-[...6 lines deleted...]
-      </c>
+          <t>VELLUDO.pdf</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>BUGNOLA</t>
+          <t>VENTURA</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>SERENA</t>
+          <t>SALVATORE</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>BULEGATO</t>
+          <t>VIOLA</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>LORENZO</t>
+          <t>PIETRO</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>BULEGATO_Lorenzo.pdf</t>
-[...2 lines deleted...]
-      <c r="E90" t="inlineStr"/>
+          <t>1_CV_dr_Viola.pdf</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>1_Dichiarazione_dr_Viola.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>BULGARINI</t>
+          <t>ZANINI</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>GIACOMO</t>
+          <t>GIUSEPPE</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza Medica</t>
-[...3 lines deleted...]
-      <c r="E91" t="inlineStr"/>
+          <t>AMMINISTRATIVO Dirigenza</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>ZANINI_curriculum.pdf</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>Zanini_2025_.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>BUNICCI</t>
+          <t>ZANNINI</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>LARA</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>BURATO</t>
+          <t>ZANON</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>ARIANNA</t>
+          <t>DAVIDE</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D93" t="inlineStr"/>
-      <c r="E93" t="inlineStr"/>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>1_ZANON_DAVIDE_Curriculum_Dir_UOC_ORL.pdf</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>1_ZANON_DICHIAR_INCONF_INCOMP_FIRMATA.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>BURLINA</t>
+          <t>ZENERE</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>ALESSANDRA</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>CV_Burlina_2032025.pdf</t>
+          <t>CV_Europass_SINTESI_novembre2024_zenere_alessandra.pdf</t>
         </is>
       </c>
       <c r="E94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>BUSA</t>
+          <t>ZOTTI</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>GIULIA</t>
+          <t>MARISA</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>SANITARIO Dirigenza non Medica</t>
-[...3 lines deleted...]
-      <c r="E95" t="inlineStr"/>
+          <t>SANITARIO Dirigenza Medica</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>1_Curriculum_ZottiM.pdf</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>1_ZOTTI_insussistenza_cause.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>BUSATTA</t>
+          <t>ZUCCARINO</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>ALESSANDRO</t>
+          <t>LUDMILLA</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>SANITARIO Dirigenza Medica</t>
         </is>
       </c>
-      <c r="D96" t="inlineStr"/>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>ZUCCARINO_Ludmilla.pdf</t>
+        </is>
+      </c>
       <c r="E96" t="inlineStr"/>
-    </row>
-[...11774 lines deleted...]
-      <c r="E688" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>