--- v0 (2026-04-27)
+++ v1 (2026-07-23)
@@ -410,4671 +410,5124 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I117"/>
+  <dimension ref="A1:J114"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
+          <t>Ambito</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
           <t>Area</t>
         </is>
       </c>
-      <c r="B1" t="inlineStr">
+      <c r="C1" t="inlineStr">
         <is>
           <t>Denominazione</t>
         </is>
       </c>
-      <c r="C1" t="inlineStr">
+      <c r="D1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
-      <c r="D1" t="inlineStr">
+      <c r="E1" t="inlineStr">
         <is>
           <t>Sede legale</t>
         </is>
       </c>
-      <c r="E1" t="inlineStr">
+      <c r="F1" t="inlineStr">
         <is>
           <t>Sede operativa</t>
         </is>
       </c>
-      <c r="F1" t="inlineStr">
+      <c r="G1" t="inlineStr">
         <is>
           <t>CAP</t>
         </is>
       </c>
-      <c r="G1" t="inlineStr">
+      <c r="H1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
-      <c r="H1" t="inlineStr">
+      <c r="I1" t="inlineStr">
         <is>
           <t>Latitudine</t>
         </is>
       </c>
-      <c r="I1" t="inlineStr">
+      <c r="J1" t="inlineStr">
         <is>
           <t>Longitudine</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Area anziani</t>
+          <t>Sanitario</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>I.P.A.B. Isacc Istituto Servizi Assistenziali Cima Colbacchini</t>
+          <t>Diagnostica per Immagini (limitatamente a RM, Mammografie, Ecografie, Ecocolordoppler)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>084016</t>
+          <t>Poliambulatorio SS. Trinità Srl</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Vicolo Ca’ Rezzonico, 2 36061 Bassano del Grappa (VI)</t>
+          <t>132298</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Residenza Villa Serena - Bassano, Contrà San Giorgio, 86</t>
+          <t>Via Santa Bernadette Soubirous n. 1/D Schio (VI)</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>36061</t>
+          <t>Via Schio n. 19 Malo (VI)</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Strutture di assistenza agli anziani</t>
-[...2 lines deleted...]
-      <c r="H2" t="inlineStr"/>
+          <t>36034</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza ambulatoriale</t>
+        </is>
+      </c>
       <c r="I2" t="inlineStr"/>
+      <c r="J2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Area anziani</t>
+          <t>Sanitario</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Centro diurno Centro Polifunzionale Guido Negri - Fondazione Opera Immacolata Concezione Onlus</t>
+          <t>Area strutture intermedie</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>132291</t>
+          <t>URT - IPAB MUZAN</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Via Toblino, 53 Padova (PD)</t>
+          <t>132277</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Via Liguria, 22, Thiene</t>
+          <t>Via Toblino, 53 . Padova</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>36016</t>
+          <t>Via Barbè - Malo (VI)</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>Strutture di assistenza agli anziani</t>
-[...2 lines deleted...]
-      <c r="H3" t="inlineStr"/>
+          <t>36034</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Strutture intermedie</t>
+        </is>
+      </c>
       <c r="I3" t="inlineStr"/>
+      <c r="J3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Area anziani</t>
+          <t>Sanitario</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Centro diurno Villa Miari - Istituzione Residenziale per l'Asssitenza Socio Sanitaria Riabilitativa Villa Miari</t>
+          <t>Area strutture intermedie</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>132295</t>
+          <t>Hospice "Guido Negri" di Thiene</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Via Lesina di Sopra, 111, Santorso (VI)</t>
+          <t>132226</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Via Lesina di Sopra, 111, Santorso (VI)</t>
+          <t>Via Toblino, 53 . Padova</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>36014</t>
+          <t>Via Liguria, n. 22 - Thiene</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Strutture di assistenza agli anziani</t>
-[...2 lines deleted...]
-      <c r="H4" t="inlineStr"/>
+          <t>36016</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>Strutture intermedie</t>
+        </is>
+      </c>
       <c r="I4" t="inlineStr"/>
+      <c r="J4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Area anziani</t>
+          <t>Sanitario</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Centro diurno Madonna dell'Angelo - Comune di Piovene Rocchette</t>
+          <t>Area strutture intermedie</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>132285</t>
+          <t>Hospice Casa Gerosa di Bassano del Grappa</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Via Libertà 82, Piovene Rocchette (VI)</t>
+          <t>084200</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Via Stadio, 1, Piovene Rocchette</t>
+          <t>Milano. via S. Sofia n. 13</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>36013</t>
+          <t>Via Ognissanti, 6 Bassano del Grappa</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Strutture di assistenza agli anziani</t>
-[...2 lines deleted...]
-      <c r="H5" t="inlineStr"/>
+          <t>36061</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>Strutture intermedie</t>
+        </is>
+      </c>
       <c r="I5" t="inlineStr"/>
+      <c r="J5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Area anziani</t>
+          <t>Sanitario</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Centro diurno Comunale Brolatti - Comune di Marano Vicentino</t>
+          <t>Area strutture intermedie</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>132242</t>
+          <t>IPAB CASA DI RICOVERO "MUZAN" DI MALO</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Piazza Silva, 27 - 36035 Marano Vicentino (VI)</t>
+          <t>132277</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Via San Lorenzo, 40 - Marano Vicentino</t>
+          <t>Via Barbè, n. 39 MALO</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>36035</t>
+          <t>Via Barbè, n. 39 MALO</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Strutture di assistenza agli anziani</t>
-[...2 lines deleted...]
-      <c r="H6" t="inlineStr"/>
+          <t>36034</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>Strutture intermedie</t>
+        </is>
+      </c>
       <c r="I6" t="inlineStr"/>
+      <c r="J6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Area anziani</t>
+          <t>Sanitario</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Centro diurno La Compagnia - I.P.A.B. La Pieve</t>
+          <t>Area riabilitativa ex art. 26 L. 833/1978</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>132210</t>
+          <t>Istituzione Comunale Villa Miari Santorso</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Via Pieve n. 42 Breganze (VI)</t>
+          <t>050546</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Via Pieve n. 42 Breganze (VI)</t>
+          <t>Santorso (VI), Via A. Moro, 8</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>36042</t>
+          <t>Santorso (VI), Via Lesina di Sopra, n. 111</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>Strutture di assistenza agli anziani</t>
-[...2 lines deleted...]
-      <c r="H7" t="inlineStr"/>
+          <t>36014</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>Strutture riabilitative (ex art. 26 L. 833/1978)</t>
+        </is>
+      </c>
       <c r="I7" t="inlineStr"/>
+      <c r="J7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Area anziani</t>
+          <t>Sanitario</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Centro diurno Istituto Palazzolo -Istituto delle Suore delle Poverelle&amp;nbsp;</t>
+          <t>Area riabilitativa ex art. 26 L. 833/1978</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>083532</t>
+          <t>Associazione Italiana Sclerosi Multipla</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Via San Bernardino, 56 Bergamo (BG)</t>
+          <t>050520</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Via Capitano Alessio, 9, Rosà</t>
+          <t>Via Cavour 181 A 00184 ROMA</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
+          <t>Via E. Marangoni n. 2, Rosa’ (VI) -</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
           <t>36027</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H8" t="inlineStr"/>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>Strutture riabilitative (ex art. 26 L. 833/1978)</t>
+        </is>
+      </c>
       <c r="I8" t="inlineStr"/>
+      <c r="J8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Area anziani</t>
+          <t>Sanitario</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Centro diurno Casa di Riposo San Pio X - Provincia Lombardo Veneta Ordine Ospedaliero di San Giovanni di Dio Fatebenefratelli</t>
+          <t>Dermosifilopatia, Diagnostica per Immagini (limitatamente a RX, Ecografie, TAC, OPT Dentali)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>084311</t>
+          <t>Poliambulatorio SS. Trinità Srl</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Via Pilastroni, 4 Brescia (BS)</t>
+          <t>132297</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Via Ca' Cornaro, 5, Romano d'Ezzelino</t>
+          <t>Via Santa Bernadette Soubirous n. 1/D Schio (VI)</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>36060</t>
+          <t>Via Santa Bernadette Soubirous n. 1/D Schio (VI)</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>Strutture di assistenza agli anziani</t>
-[...2 lines deleted...]
-      <c r="H9" t="inlineStr"/>
+          <t>36015</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza ambulatoriale</t>
+        </is>
+      </c>
       <c r="I9" t="inlineStr"/>
+      <c r="J9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Area anziani</t>
+          <t>Sanitario</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Centro Diurno per Anziani Giovanni Paolo II - Nove - KCS Caregiver Cooperativa Sociale</t>
+          <t>Dermosifilopatia</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>084112</t>
+          <t>Alliance Medical Diagnostic Srl a socio unico</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Via Rotonda dei mille, 1 Bergamo (BG )</t>
+          <t>284067</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Via del Donatore, 3, Nove</t>
+          <t>Via Goffredo Mameli 42/A (MB)</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>36055</t>
+          <t>Via Piazza Europa Unita 76</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>Strutture di assistenza agli anziani</t>
-[...2 lines deleted...]
-      <c r="H10" t="inlineStr"/>
+          <t>31033</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza ambulatoriale</t>
+        </is>
+      </c>
       <c r="I10" t="inlineStr"/>
+      <c r="J10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Area anziani</t>
+          <t>Sanitario</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Centro diurno Centro Servizi La Madonnina &amp;nbsp;- Servizi Sociali Triveneti Coop. Soc. a r.l.</t>
+          <t>Oculistica</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>084105</t>
+          <t>Centro di medicina srl</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Via Trieste 1/A, Bassano del Grappa (VI)</t>
+          <t>087003</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Via Trieste, 1/A, Bassano</t>
+          <t>Via San Martino Solferino 3, Treviso</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
+          <t>Viale Vicenza n. 41/43, Bassano Del Grappa (VI)</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
           <t>36061</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H11" t="inlineStr"/>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza ambulatoriale</t>
+        </is>
+      </c>
       <c r="I11" t="inlineStr"/>
+      <c r="J11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Area anziani</t>
+          <t>Sanitario</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Centro Diurno Casa Sant'Anna - Coop. Soc. Bassano Solidale</t>
+          <t>Dermosifilopatia</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>084320</t>
+          <t>Centro Diagnostico Castellano srl Della IMED srl</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Viale Vicenza, 154, Bassano del Grappa (VI)</t>
+          <t>280901</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Via Santa Caterina, 29, Bassano</t>
+          <t>Via Alfieri 13, Padova</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>36061</t>
+          <t>Via Piazza Europa Unita 76</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>Strutture di assistenza agli anziani</t>
-[...3 lines deleted...]
-      <c r="I12" t="inlineStr"/>
+          <t>31033</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza ambulatoriale</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>45.67962740174364</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>11.944024899015146</t>
+        </is>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Area anziani</t>
+          <t>Sanitario</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Centro Diurno Casa Martina - Bassano - Coop. Soc. Bassano Solidale</t>
+          <t>Medicina fisica e riabilitazione</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>084300</t>
+          <t>Centro Medico di Fisioterapia srl</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Viale Vicenza, 154, Bassano 36061 Bassano del Grappa (VI)</t>
+          <t>087002</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Via Ognissanti, 35, Bassano</t>
+          <t>Via E. Scrovegni 2/a</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>36061</t>
+          <t>Via Cereria 4</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>Strutture di assistenza agli anziani</t>
-[...3 lines deleted...]
-      <c r="I13" t="inlineStr"/>
+          <t>36016</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza ambulatoriale</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>45.76035213446548</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>11.738243865079886</t>
+        </is>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Area anziani</t>
+          <t>Sanitario</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Centro diurno Casa di Riposo Beata G.M. Bonomo - Asiago - Fondazione Opera Immacolata Concezione Onlus</t>
+          <t>Diagnostica per Immagini (Radiologia)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>084111</t>
+          <t>IMED Srl a Socio Unico, soggetta a direzione e coordinamento di Alliance Medical Italia Srl</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Via Toblino, 53 Padova (PD)</t>
+          <t>087001</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Via Cesare Anelli, 30, Asiago</t>
+          <t>Via Alfieri 13</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>36012</t>
+          <t>Via Cereria 6</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>Strutture di assistenza agli anziani</t>
-[...3 lines deleted...]
-      <c r="I14" t="inlineStr"/>
+          <t>36016</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza ambulatoriale</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>45.75997088511009</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>11.73785766649277</t>
+        </is>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Area disabilità</t>
+          <t>Sanitario</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Centro Diurno Centro Propedeutico al Lavoro - Verlata Società Cooperativa Sociale a r.l.</t>
+          <t>Neurologia Cardiologia Diagnostica per immagini</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>132219</t>
+          <t>Centro di medicina srl</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Via De Gasperi, 6/8, Villaverla (VI)</t>
+          <t>132257</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Via De Gasperi, 6, Villaverla (VI)</t>
+          <t>Via San Martino Solferino 3</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>36030</t>
+          <t>Via Monte Grappa n. 6</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Strutture di assistenza a persone con disabilità</t>
-[...3 lines deleted...]
-      <c r="I15" t="inlineStr"/>
+          <t>36016</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza ambulatoriale</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>45.71106700527674</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>11.48284471251135</t>
+        </is>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Area disabilità</t>
+          <t>Sanitario</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Centro Diurno Casetta - Verlata Società Cooperativa Sociale a r.l.</t>
+          <t>Cardiologia (limitatamente a ecocolordopplergrafia cardiaca/ecografia cardiaca; ecocolordoppler) Diagnostica per immagini (limitatamente alle ecografie; risonanze magnetiche articolari e vertebrali)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>132219</t>
+          <t>Centro di medicina srl</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Via De Gasperi, 6/8, Villaverla (VI)</t>
+          <t>132258</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Via De Gasperi, 8, Villaverla (VI)</t>
+          <t>Via San Martino Solferino 3</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>36030</t>
+          <t>Via S. Giovanni Bosco n. 24/26,</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Strutture di assistenza a persone con disabilità</t>
-[...3 lines deleted...]
-      <c r="I16" t="inlineStr"/>
+          <t>36015</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza ambulatoriale</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>45.71128057554252</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>11.359164483098334</t>
+        </is>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Area disabilità</t>
+          <t>Sanitario</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Centro Diurno n. 3 di Velo d'Astico - Fondazione ANFFAS ONLUS di Schio</t>
+          <t>Medicina Fisica e Riabilitazione</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>132217</t>
+          <t>CEMES Srl</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Via Monte Valbella, 2, Schio (VI)</t>
+          <t>132276</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Via Velo, 5, Velo d'Astico (VI)</t>
+          <t>Contrà Porta Santa Croce 45/49</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>36010</t>
+          <t>Via I Maggio, 3</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Strutture di assistenza a persone con disabilità</t>
-[...3 lines deleted...]
-      <c r="I17" t="inlineStr"/>
+          <t>36016</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza ambulatoriale</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>45.55217288149145</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>11.537130739596526</t>
+        </is>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Area disabilità</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Centro Diurno n. 2 Torrebelvicino - Fondazione ANFFAS ONLUS di Schio</t>
+          <t>Area anziani</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>132216</t>
+          <t>ISACC Residenza Villa Serena - I.P.A.B. Isacc Istituto Servizi Assistenziali Cima Colbacchini</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Via Monte Valbella, 2, Schio (VI)</t>
+          <t>084016</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Via E. Toti, 1, Torrebelvicino (VI)</t>
+          <t>Vicolo Ca’ Rezzonico, 2 36061 Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>36036</t>
+          <t>Contrà San Giorgio, 86, Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Strutture di assistenza a persone con disabilità</t>
-[...2 lines deleted...]
-      <c r="H18" t="inlineStr"/>
+          <t>36061</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza agli anziani</t>
+        </is>
+      </c>
       <c r="I18" t="inlineStr"/>
+      <c r="J18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Area disabilità</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Centro Diurno Centro Occupazionale &amp;quot;Giorgio Tapparelli&amp;quot; - Schio Solidale Coop. Sociale r.l.</t>
+          <t>Area anziani</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>132218</t>
+          <t>Centro diurno Centro Polifunzionale Guido Negri - Fondazione Opera Immacolata Concezione Onlus</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Via Cavour, 6/8, Schio (VI)</t>
+          <t>132291</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Via Cavour, 6/8, Schio (VI)</t>
+          <t>Via Toblino, 53 Padova (PD)</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>36015</t>
+          <t>Via Liguria, 22, Thiene (VI)</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Strutture di assistenza a persone con disabilità</t>
-[...2 lines deleted...]
-      <c r="H19" t="inlineStr"/>
+          <t>36016</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza agli anziani</t>
+        </is>
+      </c>
       <c r="I19" t="inlineStr"/>
+      <c r="J19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Area disabilità</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Centro Diurno n. 1 - Fondazione ANFFAS ONLUS di Schio</t>
+          <t>Area anziani</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>132215</t>
+          <t>Centro diurno Villa Miari - Istituzione Residenziale per l'Asssitenza Socio Sanitaria Riabilitativa Villa Miari</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Via Monte Valbella, 2, Schio (VI)</t>
+          <t>132295</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Via Monte Valbella, 2, Schio (VI)</t>
+          <t>Via Lesina di Sopra, 111, Santorso (VI)</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>36015</t>
+          <t>Via Lesina di Sopra, 111, Santorso (VI)</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Strutture di assistenza a persone con disabilità</t>
-[...2 lines deleted...]
-      <c r="H20" t="inlineStr"/>
+          <t>36014</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza agli anziani</t>
+        </is>
+      </c>
       <c r="I20" t="inlineStr"/>
+      <c r="J20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Area disabilità</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Centro Diurno Casa Enrico - Fondazione Enrico Tonello ONLUS</t>
+          <t>Area anziani</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>132287</t>
+          <t>Centro diurno Madonna dell'Angelo - Comune di Piovene Rocchette</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Via Bordalucchi, 3, Fara Vicentino (VI)</t>
+          <t>132285</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Via Bordalucchi, 3, Fara Vicentino (VI)</t>
+          <t>Via Libertà 82, Piovene Rocchette (VI)</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>132287</t>
+          <t>Via Stadio, 1, Piovene Rocchette (VI)</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Strutture di assistenza a persone con disabilità</t>
-[...2 lines deleted...]
-      <c r="H21" t="inlineStr"/>
+          <t>36013</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza agli anziani</t>
+        </is>
+      </c>
       <c r="I21" t="inlineStr"/>
+      <c r="J21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Area disabilità</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Centro Diurno La Pieve - IPAB La Pieve</t>
+          <t>Area anziani</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>132250</t>
+          <t>Centro diurno Comunale Brolatti - Comune di Marano Vicentino</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Via Pieve, 1, Breganze (VI)</t>
+          <t>132242</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Via Pieve, 42 - Breganze</t>
+          <t>Piazza Silva, 27 - 36035 Marano Vicentino (VI)</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>36042</t>
+          <t>Via San Lorenzo, 40 - Marano Vicentino (VI)</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Strutture di assistenza a persone con disabilità</t>
-[...2 lines deleted...]
-      <c r="H22" t="inlineStr"/>
+          <t>36035</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza agli anziani</t>
+        </is>
+      </c>
       <c r="I22" t="inlineStr"/>
+      <c r="J22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Area disabilità</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Centro Diurno San Francesco - Coop. Sociale San Francesco</t>
+          <t>Area anziani</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>081508</t>
+          <t>Centro diurno La Compagnia - I.P.A.B. La Pieve</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Via Nazionale, 92, Belvedere di Tezze sul Brenta (VI)</t>
+          <t>132210</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Via Nazionale, 92, Belvedere di Tezze sul Brenta (VI)</t>
+          <t>Via Pieve n. 42 Breganze (VI)</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>36056</t>
+          <t>Via Pieve n. 42 Breganze (VI)</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Strutture di assistenza a persone con disabilità</t>
-[...2 lines deleted...]
-      <c r="H23" t="inlineStr"/>
+          <t>36042</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza agli anziani</t>
+        </is>
+      </c>
       <c r="I23" t="inlineStr"/>
+      <c r="J23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Area disabilità</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Centro Diurno ANFASS - &amp;nbsp;Coop. Sociale ANFASS Servizi</t>
+          <t>Area anziani</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>081502</t>
+          <t xml:space="preserve">Centro diurno Istituto Palazzolo -Istituto delle Suore delle Poverelle </t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Via Porto di Brenta, 7, Bassano del Grappa</t>
+          <t>083532</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Via Nodari, 33, Nove (VI)</t>
+          <t>Via San Bernardino, 56 Bergamo (BG)</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>36055</t>
+          <t>Via Capitano Alessio, 9, Rosà (VI)</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Strutture di assistenza a persone con disabilità</t>
-[...2 lines deleted...]
-      <c r="H24" t="inlineStr"/>
+          <t>36027</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza agli anziani</t>
+        </is>
+      </c>
       <c r="I24" t="inlineStr"/>
+      <c r="J24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Area disabilità</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Centro Diurno Le Carubine - Associazione Conca d'Oro ONLUS</t>
+          <t>Area anziani</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>081507</t>
+          <t>Centro diurno Casa di Riposo San Pio X - Provincia Lombardo Veneta Ordine Ospedaliero di San Giovanni di Dio Fatebenefratelli</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Via Rivoltella Bassa, 4, Bassano del Grappa</t>
+          <t>084311</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Via Morosini, 41, Bassano del Grappa</t>
+          <t>Via Pilastroni, 4 Brescia (BS)</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>36061</t>
+          <t>Via Ca' Cornaro, 5, Romano d'Ezzelino (VI)</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Strutture di assistenza a persone con disabilità</t>
-[...2 lines deleted...]
-      <c r="H25" t="inlineStr"/>
+          <t>36060</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza agli anziani</t>
+        </is>
+      </c>
       <c r="I25" t="inlineStr"/>
+      <c r="J25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Area disabilità</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Centro Diurno Casa Rubbi -- Coop. Sociale ANFASS Servizi</t>
+          <t>Area anziani</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>083802</t>
+          <t>Centro Diurno per Anziani Giovanni Paolo II - Nove - KCS Caregiver Cooperativa Sociale</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Via Porto di Brenta, 7, Bassano del Grappa</t>
+          <t>084112</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Via Carpellina 225-227, Bassano del Grappa</t>
+          <t>Via Rotonda dei mille, 1 Bergamo (BG)</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>36061</t>
+          <t>Via del Donatore, 3, Nove (VI)</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Strutture di assistenza a persone con disabilità</t>
-[...2 lines deleted...]
-      <c r="H26" t="inlineStr"/>
+          <t>36055</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza agli anziani</t>
+        </is>
+      </c>
       <c r="I26" t="inlineStr"/>
+      <c r="J26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Area dipendenze</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Centro Diurno Avvenire - Coop. Avvenire ONLUS</t>
+          <t>Area anziani</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>083801</t>
+          <t>Centro diurno Centro Servizi La Madonnina  - Servizi Sociali Triveneti Coop. Soc. a r.l.</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Contrà Fietto, 108, Bassano del Grappa</t>
+          <t>084105</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Contrà Fietto, 108, Bassano del Grappa</t>
+          <t>Via Trieste 1/A, Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
+          <t>Via Trieste, 1/A, Bassano del Grappa (VI)</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
           <t>36061</t>
         </is>
       </c>
-      <c r="G27" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H27" t="inlineStr"/>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza agli anziani</t>
+        </is>
+      </c>
       <c r="I27" t="inlineStr"/>
+      <c r="J27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Area disabilità</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Centro Diurno S. Matteo e S. Luigi - Coop. Sociale San Matteo e San Luigi</t>
+          <t>Area anziani</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>083513</t>
+          <t>Centro Diurno Casa Sant'Anna - Coop. Soc. Bassano Solidale</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Piazza Reggenza, 5 - Asiago</t>
+          <t>084320</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Piazza Reggenza, 5 - Asiago</t>
+          <t>Viale Vicenza, 154, Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>36012</t>
+          <t>Via Santa Caterina, 29, Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Strutture di assistenza a persone con disabilità</t>
-[...2 lines deleted...]
-      <c r="H28" t="inlineStr"/>
+          <t>36061</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza agli anziani</t>
+        </is>
+      </c>
       <c r="I28" t="inlineStr"/>
+      <c r="J28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Area salute mentale</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Centro Diurno Azimut - Società Cooperativa Sociale Mano Amica</t>
+          <t>Area anziani</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>132263</t>
+          <t>Centro Diurno Casa Martina - Bassano - Coop. Soc. Bassano Solidale</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Via XX settembre n.10, Schio (VI)</t>
+          <t>084300</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Via XX settembre n.10, Schio (VI)</t>
+          <t>Viale Vicenza, 154, Bassano 36061 Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>36015</t>
+          <t>Via Ognissanti, 35, Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Strutture dell'area salute mentale</t>
-[...2 lines deleted...]
-      <c r="H29" t="inlineStr"/>
+          <t>36061</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza agli anziani</t>
+        </is>
+      </c>
       <c r="I29" t="inlineStr"/>
+      <c r="J29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Area salute mentale</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Centro Diurno di Roana - Società Cooperativa Sociale di Solidarietà La&amp;nbsp;Madonnina</t>
+          <t>Area anziani</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>080405</t>
+          <t>Centro diurno Casa di Riposo Beata G.M. Bonomo - Asiago - Fondazione Opera Immacolata Concezione Onlus</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Via Bete, 11 Fontanelle – Lusiana di Conco (VI)</t>
+          <t>084111</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Via Roma n. 10 - Roana (VI)</t>
+          <t>Via Toblino, 53 Padova (PD)</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>36046</t>
+          <t>Via Cesare Anelli, 30, Asiago (VI)</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Strutture dell'area salute mentale</t>
-[...2 lines deleted...]
-      <c r="H30" t="inlineStr"/>
+          <t>36012</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza agli anziani</t>
+        </is>
+      </c>
       <c r="I30" t="inlineStr"/>
+      <c r="J30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Area salute mentale</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Centro Diurno &amp;quot;Auriga&amp;quot; - Servizi Sociali La Goccia s.c. a r.l.</t>
+          <t>Area disabilità</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>083611</t>
+          <t>Centro Diurno Centro Propedeutico al Lavoro - Verlata Società Cooperativa Sociale a r.l.</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Via della Marina, 3 - Fraz. Belvedere - Tezze sul Brenta (VI)</t>
+          <t>132219</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Via delle Statue n. 32/a, Col Roigo, Romano d'Ezzelino</t>
+          <t>Via De Gasperi, 6/8, Villaverla (VI)</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>36060</t>
+          <t>Via De Gasperi, 6, Villaverla (VI)</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Strutture dell'area salute mentale</t>
-[...2 lines deleted...]
-      <c r="H31" t="inlineStr"/>
+          <t>36030</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza a persone con disabilità</t>
+        </is>
+      </c>
       <c r="I31" t="inlineStr"/>
+      <c r="J31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Area salute mentale</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Gruppo Appartamento Protetto &amp;quot;Nove&amp;quot; - &amp;nbsp;Libra Società Cooperativa Sociale</t>
+          <t>Area disabilità</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>083623</t>
+          <t>Centro Diurno Casetta - Verlata Società Cooperativa Sociale a r.l.</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Via 24 Maggio 33, Marostica (VI)</t>
+          <t>132219</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Via Pra Stevan 1 - Nove (VI)</t>
+          <t>Via De Gasperi, 6/8, Villaverla (VI)</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>36055</t>
+          <t>Via De Gasperi, 8, Villaverla (VI)</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Strutture dell'area salute mentale</t>
-[...2 lines deleted...]
-      <c r="H32" t="inlineStr"/>
+          <t>36030</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza a persone con disabilità</t>
+        </is>
+      </c>
       <c r="I32" t="inlineStr"/>
+      <c r="J32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Area salute mentale</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>CTRP A &amp;quot;Meridiana&amp;quot; - Libra Società Cooperativa Sociale</t>
+          <t>Area disabilità</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>132281</t>
+          <t>Centro Diurno n. 3 di Velo d'Astico - Fondazione ANFFAS ONLUS di Schio</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Via 24 Maggio 33, Marostica (VI)</t>
+          <t>132217</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Via Palugare 11/A - Breganze (VI)</t>
+          <t>Via Monte Valbella, 2, Schio (VI)</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>36042</t>
+          <t>Via Velo, 5, Velo d'Astico (VI)</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Strutture dell'area salute mentale</t>
-[...2 lines deleted...]
-      <c r="H33" t="inlineStr"/>
+          <t>36010</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza a persone con disabilità</t>
+        </is>
+      </c>
       <c r="I33" t="inlineStr"/>
+      <c r="J33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Area salute mentale</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Base &amp;quot;Arcoiris&amp;quot; &amp;nbsp;- &amp;nbsp;Coop. Soc. Entropia&amp;nbsp;</t>
+          <t>Area disabilità</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>132266</t>
+          <t>Centro Diurno n. 2 Torrebelvicino - Fondazione ANFFAS ONLUS di Schio</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Via Roma 12 - Santorso (VI)</t>
+          <t>132216</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Via Roma 12 - Santorso (VI)</t>
+          <t>Via Monte Valbella, 2, Schio (VI)</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>36014</t>
+          <t>Via E. Toti, 1, Torrebelvicino (VI)</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Strutture dell'area salute mentale</t>
-[...2 lines deleted...]
-      <c r="H34" t="inlineStr"/>
+          <t>36036</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza a persone con disabilità</t>
+        </is>
+      </c>
       <c r="I34" t="inlineStr"/>
+      <c r="J34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Area salute mentale</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Estensiva &amp;quot;Villa Mirabella&amp;quot; - Libra Società Cooperativa Sociale</t>
+          <t>Area disabilità</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>132267</t>
+          <t>Centro Diurno Centro Occupazionale "Giorgio Tapparelli" - Schio Solidale Coop. Sociale r.l.</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Via 24 Maggio 33, Marostica (VI)</t>
+          <t>132218</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Via Palugare 11 - Breganze (VI)</t>
+          <t>Via Cavour, 6/8, Schio (VI)</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>36042</t>
+          <t>Via Cavour, 6/8, Schio (VI)</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Strutture dell'area salute mentale</t>
-[...2 lines deleted...]
-      <c r="H35" t="inlineStr"/>
+          <t>36015</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza a persone con disabilità</t>
+        </is>
+      </c>
       <c r="I35" t="inlineStr"/>
+      <c r="J35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Area salute mentale</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Gruppo Appartamento Protetto &amp;quot;Magnolia&amp;quot; &amp;nbsp;- &amp;nbsp;Coop. Soc. Entropia&amp;nbsp;</t>
+          <t>Area disabilità</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>132271</t>
+          <t>Centro Diurno n. 1 - Fondazione ANFFAS ONLUS di Schio</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Via Venezia 43 - Schio (VI)</t>
+          <t>132215</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Via Venezia 43 - Schio (VI)</t>
+          <t>Via Monte Valbella, 2, Schio (VI)</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
+          <t>Via Monte Valbella, 2, Schio (VI)</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
           <t>36015</t>
         </is>
       </c>
-      <c r="G36" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H36" t="inlineStr"/>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza a persone con disabilità</t>
+        </is>
+      </c>
       <c r="I36" t="inlineStr"/>
+      <c r="J36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Area salute mentale</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Base &amp;quot;Il Sentiero&amp;quot; - Coop. Soc. Un Segno di Pace</t>
+          <t>Area disabilità</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>083716</t>
+          <t>Centro Diurno Casa Enrico - Fondazione Enrico Tonello ONLUS</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Via Cà Brusà 36,Marostica (VI)</t>
+          <t>132287</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Via S. Apollinare n. 14 int.1 - Marostica (VI)</t>
+          <t>Via Bordalucchi, 3, Fara Vicentino (VI)</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>36063</t>
+          <t>Via Bordalucchi, 3, Fara Vicentino (VI)</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Strutture dell'area salute mentale</t>
-[...2 lines deleted...]
-      <c r="H37" t="inlineStr"/>
+          <t>132287</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza a persone con disabilità</t>
+        </is>
+      </c>
       <c r="I37" t="inlineStr"/>
+      <c r="J37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Area salute mentale</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Gruppo Appartamento Protetto &amp;quot;Borgo Giara&amp;quot; - &amp;nbsp;Libra Società Cooperativa Sociale</t>
+          <t>Area disabilità</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>083618</t>
+          <t>Centro Diurno La Pieve - IPAB La Pieve</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Via 24 Maggio 33, Marostica (VI)</t>
+          <t>132250</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Via Ponte Quarello 2 - Marostica (VI)</t>
+          <t>Via Pieve, 1, Breganze (VI)</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>36063</t>
+          <t>Via Pieve, 42 - Breganze (VI)</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Strutture dell'area salute mentale</t>
-[...2 lines deleted...]
-      <c r="H38" t="inlineStr"/>
+          <t>36042</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza a persone con disabilità</t>
+        </is>
+      </c>
       <c r="I38" t="inlineStr"/>
+      <c r="J38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Area salute mentale</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Gruppo Appartamento Protetto &amp;quot;Arcobaleno&amp;quot; &amp;nbsp;- Coop. Soc. Un Segno di Pace</t>
+          <t>Area disabilità</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>083622</t>
+          <t>Centro Diurno San Francesco - Coop. Sociale San Francesco</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Via Cà Brusà 36,Marostica (VI)</t>
+          <t>081508</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Via del Lavoro n. 3 - Marostica (VI)</t>
+          <t>Via Nazionale, 92, Belvedere di Tezze sul Brenta (VI)</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>36063</t>
+          <t>Via Nazionale, 92, Belvedere di Tezze sul Brenta (VI)</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Strutture dell'area salute mentale</t>
-[...2 lines deleted...]
-      <c r="H39" t="inlineStr"/>
+          <t>36056</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza a persone con disabilità</t>
+        </is>
+      </c>
       <c r="I39" t="inlineStr"/>
+      <c r="J39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Area salute mentale</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Gruppo Appartamento Protetto &amp;quot;Le Rose&amp;quot; &amp;nbsp;- Coop. Soc. Un Segno di Pace</t>
+          <t>Area disabilità</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>083612</t>
+          <t>Centro Diurno ANFASS -  Coop. Sociale ANFASS Servizi</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Via Cà Brusà 36,Marostica (VI)</t>
+          <t>081502</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Via S. Apollinare n. 14 int. 6 - Marostica (VI)</t>
+          <t>Via Porto di Brenta, 7, Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>36063</t>
+          <t>Via Nodari, 33, Nove (VI)</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Strutture dell'area salute mentale</t>
-[...2 lines deleted...]
-      <c r="H40" t="inlineStr"/>
+          <t>36055</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza a persone con disabilità</t>
+        </is>
+      </c>
       <c r="I40" t="inlineStr"/>
+      <c r="J40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Area salute mentale</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>CTRP B &amp;quot;Vallonara&amp;quot; - Coop. Soc. Un Segno di Pace&amp;nbsp;</t>
+          <t>Area disabilità</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>083722</t>
+          <t>Centro Diurno Le Carubine - Associazione Conca d'Oro ONLUS</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Via Cà Brusà 36,Marostica (VI)</t>
+          <t>081507</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Via Ca' Brusà n. 36 - Vallonara di Marostica (VI)</t>
+          <t>Via Rivoltella Bassa, 4, Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>36063</t>
+          <t>Via Morosini, 41, Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Strutture dell'area salute mentale</t>
-[...2 lines deleted...]
-      <c r="H41" t="inlineStr"/>
+          <t>36061</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza a persone con disabilità</t>
+        </is>
+      </c>
       <c r="I41" t="inlineStr"/>
+      <c r="J41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Area salute mentale</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Estensiva &amp;quot;Mure&amp;quot; - Libra Società Cooperativa Sociale</t>
+          <t>Area disabilità</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>083719</t>
+          <t>Centro Diurno Casa Rubbi - Coop. Sociale ANFASS Servizi</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Via 24 Maggio 33, Marostica (VI)</t>
+          <t>083802</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Via Soprachiesa 12 - Molvena (VI)</t>
+          <t>Via Porto di Brenta, 7, Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>36060</t>
+          <t>Via Carpellina 225-227, Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Strutture dell'area salute mentale</t>
-[...2 lines deleted...]
-      <c r="H42" t="inlineStr"/>
+          <t>36061</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza a persone con disabilità</t>
+        </is>
+      </c>
       <c r="I42" t="inlineStr"/>
+      <c r="J42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Area salute mentale</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Estensiva &amp;quot;Anconetta&amp;quot; - Coop. Soc. Un Segno di Pace&amp;nbsp;</t>
+          <t>Area disabilità</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>83720</t>
+          <t>Centro Diurno Avvenire - Coop. Avvenire ONLUS</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Via Cà Brusà 36,Marostica (VI)</t>
+          <t>083801</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Via Maestri del Lavoro 40 , Marostica (VI)</t>
+          <t>Contrà Fietto, 108, Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>36063</t>
+          <t>Contrà Fietto, 108, Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Strutture dell'area salute mentale</t>
-[...2 lines deleted...]
-      <c r="H43" t="inlineStr"/>
+          <t>36061</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza a persone con disabilità</t>
+        </is>
+      </c>
       <c r="I43" t="inlineStr"/>
+      <c r="J43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Area salute mentale</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Comunità Alloggio Base &amp;quot;Breganze&amp;quot; - Coop. Soc. Un Segno di Pace</t>
+          <t>Area disabilità</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>132284</t>
+          <t>Centro Diurno S. Matteo e S. Luigi - Coop. Sociale San Matteo e San Luigi</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Via Cà Brusà 36,Marostica (VI)</t>
+          <t>083513</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Via S. Ivon n. 6 - Breganze (VI)</t>
+          <t>Piazza Reggenza, 5 - Asiago (VI)</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>36042</t>
+          <t>Piazza Reggenza, 5 - Asiago (VI)</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Strutture dell'area salute mentale</t>
-[...2 lines deleted...]
-      <c r="H44" t="inlineStr"/>
+          <t>36012</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza a persone con disabilità</t>
+        </is>
+      </c>
       <c r="I44" t="inlineStr"/>
+      <c r="J44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
           <t>Area salute mentale</t>
         </is>
       </c>
-      <c r="B45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>132282</t>
+          <t>Centro Diurno Azimut - Società Cooperativa Sociale Mano Amica</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>via Risorgimento n.38 Torrebelvicino (VI)</t>
+          <t>132263</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Il Glicine”, Via Risorgimento n. 38 - Torrebelvicino (VI)</t>
+          <t>Via XX settembre n.10, Schio (VI)</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>36036</t>
+          <t>Via XX settembre n.10, Schio (VI)</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
+          <t>36015</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
           <t>Strutture dell'area salute mentale</t>
         </is>
       </c>
-      <c r="H45" t="inlineStr"/>
       <c r="I45" t="inlineStr"/>
+      <c r="J45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
           <t>Area salute mentale</t>
         </is>
       </c>
-      <c r="B46" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>083512</t>
+          <t>Centro Diurno di Roana - Società Cooperativa Sociale di Solidarietà La Madonnina</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Via della Marina, 3 - Fraz. Belvedere - Tezze sul Brenta (VI)</t>
+          <t>080405</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Via Col Roigo, 3 - Mussolente (VI)</t>
+          <t>Via Bete, 11 Fontanelle – Lusiana di Conco (VI)</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>36065</t>
+          <t>Via Roma n. 10 - Roana (VI)</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
+          <t>36046</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
           <t>Strutture dell'area salute mentale</t>
         </is>
       </c>
-      <c r="H46" t="inlineStr"/>
       <c r="I46" t="inlineStr"/>
+      <c r="J46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
           <t>Area salute mentale</t>
         </is>
       </c>
-      <c r="B47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>132264</t>
+          <t>Centro Diurno "Auriga" - Servizi Sociali La Goccia s.c. a r.l.</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Via Salzena Santorso (VI)</t>
+          <t>083611</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Via Europa 46 F - Santorso (VI)</t>
+          <t>Via della Marina, 3 - Fraz. Belvedere - Tezze sul Brenta (VI)</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>36014</t>
+          <t>Via delle Statue n. 32/a, Col Roigo, Romano d'Ezzelino</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
+          <t>36060</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
           <t>Strutture dell'area salute mentale</t>
         </is>
       </c>
-      <c r="H47" t="inlineStr"/>
       <c r="I47" t="inlineStr"/>
+      <c r="J47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
           <t>Area salute mentale</t>
         </is>
       </c>
-      <c r="B48" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>132270</t>
+          <t>Gruppo Appartamento Protetto "Nove" -  Libra Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Via Salzena Santorso (VI)</t>
+          <t>083623</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Via Salzena Santorso (VI)</t>
+          <t>Via 24 Maggio 33, Marostica (VI)</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>36014</t>
+          <t>Via Pra Stevan 1 - Nove (VI)</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
+          <t>36055</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
           <t>Strutture dell'area salute mentale</t>
         </is>
       </c>
-      <c r="H48" t="inlineStr"/>
       <c r="I48" t="inlineStr"/>
+      <c r="J48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
           <t>Area salute mentale</t>
         </is>
       </c>
-      <c r="B49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>132283</t>
+          <t>CTRP A "Meridiana" - Libra Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>via XX settembre n.10, Schio (VI)</t>
+          <t>132281</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Spazio libero, via Masere n.23, Thiene</t>
+          <t>Via 24 Maggio 33, Marostica (VI)</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>36016</t>
+          <t>Via Palugare 11/A - Breganze (VI)</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
+          <t>36042</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
           <t>Strutture dell'area salute mentale</t>
         </is>
       </c>
-      <c r="H49" t="inlineStr"/>
       <c r="I49" t="inlineStr"/>
+      <c r="J49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Area strutture intermedie</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>URT - IPAB MUZAN</t>
+          <t>Area salute mentale</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>132277</t>
+          <t xml:space="preserve">Comunità Alloggio Base "Arcoiris"  -  Coop. Soc. Entropia </t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Via Toblino, 53 . Padova</t>
+          <t>132266</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Via Barbè - Malo (VI)</t>
+          <t>Via Roma 12 - Santorso (VI)</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>36034</t>
+          <t>Via Roma 12 - Santorso (VI)</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Strutture intermedie</t>
-[...2 lines deleted...]
-      <c r="H50" t="inlineStr"/>
+          <t>36014</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Strutture dell'area salute mentale</t>
+        </is>
+      </c>
       <c r="I50" t="inlineStr"/>
+      <c r="J50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Area strutture intermedie</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Hospice &amp;quot;Guido Negri&amp;quot; di Thiene</t>
+          <t>Area salute mentale</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>132226</t>
+          <t>Comunità Alloggio Estensiva "Villa Mirabella" - Libra Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Via Toblino, 53 . Padova</t>
+          <t>132267</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Via Liguria, n. 22 - Thiene</t>
+          <t>Via 24 Maggio 33, Marostica (VI)</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>36016</t>
+          <t>Via Palugare 11 - Breganze (VI)</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Strutture intermedie</t>
-[...2 lines deleted...]
-      <c r="H51" t="inlineStr"/>
+          <t>36042</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Strutture dell'area salute mentale</t>
+        </is>
+      </c>
       <c r="I51" t="inlineStr"/>
+      <c r="J51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Area strutture intermedie</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Hospice Casa Gerosa di Bassano del Grappa</t>
+          <t>Area salute mentale</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>084200</t>
+          <t xml:space="preserve">Gruppo Appartamento Protetto "Magnolia"  -  Coop. Soc. Entropia </t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Milano. via S. Sofia n. 13</t>
+          <t>132271</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Via Ognissanti, 6 Bassano del Grappa</t>
+          <t>Via Venezia 43 - Schio (VI)</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>36061</t>
+          <t>Via Venezia 43 - Schio (VI)</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Strutture intermedie</t>
-[...2 lines deleted...]
-      <c r="H52" t="inlineStr"/>
+          <t>36015</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Strutture dell'area salute mentale</t>
+        </is>
+      </c>
       <c r="I52" t="inlineStr"/>
+      <c r="J52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Area strutture intermedie</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>IPAB CASA DI RICOVERO &amp;quot;MUZAN&amp;quot; DI MALO</t>
+          <t>Area salute mentale</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>132277</t>
+          <t>Comunità Alloggio Base "Il Sentiero" - Coop. Soc. Un Segno di Pace</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Via Barbè, n. 39 MALO</t>
+          <t>083716</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Via Barbè, n. 39 MALO</t>
+          <t>Via Cà Brusà 36,Marostica (VI)</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>36034</t>
+          <t>Via S. Apollinare n. 14 int.1 - Marostica (VI)</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Strutture intermedie</t>
-[...2 lines deleted...]
-      <c r="H53" t="inlineStr"/>
+          <t>36063</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Strutture dell'area salute mentale</t>
+        </is>
+      </c>
       <c r="I53" t="inlineStr"/>
+      <c r="J53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Area disabilità</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>SOC.COOPERATIVA SOCIALE FATTORIA CONCA D'ORO A R.L.</t>
+          <t>Area salute mentale</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>082301</t>
+          <t>Gruppo Appartamento Protetto "Borgo Giara" -  Libra Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>VIA RIVOLTELLA BASSA, 4 BASSANO DEL GRAPPA (VI)</t>
+          <t>083618</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>COMUNITA' ALLOGGIO &amp;quot;CONCA D'ORO&amp;quot; VIA RIVOLTELLA BASSA, 20 BASSANO DEL GRAPPA (VI)</t>
+          <t>Via 24 Maggio 33, Marostica (VI)</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>36061</t>
+          <t>Via Ponte Quarello 2 - Marostica (VI)</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Strutture di assistenza a persone con disabilità</t>
-[...2 lines deleted...]
-      <c r="H54" t="inlineStr"/>
+          <t>36063</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Strutture dell'area salute mentale</t>
+        </is>
+      </c>
       <c r="I54" t="inlineStr"/>
+      <c r="J54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Area disabilità</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>COOPERATIVA SOCIALE ANFFAS SERVIZI</t>
+          <t>Area salute mentale</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>082201</t>
+          <t>Gruppo Appartamento Protetto "Arcobaleno"  - Coop. Soc. Un Segno di Pace</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>VIA PORTO DI BRENTA, 7 BASSANO DEL GRAPPA (VI)</t>
+          <t>083622</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>COMUNITA' ALLOGGIO &amp;quot;ANFFAS&amp;quot; , VIA CAMPO MARZIO, 16 - BASSANO DEL GRAPPA (VI)</t>
+          <t>Via Cà Brusà 36,Marostica (VI)</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>36061</t>
+          <t>Via del Lavoro n. 3 - Marostica (VI)</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Strutture di assistenza a persone con disabilità</t>
-[...2 lines deleted...]
-      <c r="H55" t="inlineStr"/>
+          <t>36063</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Strutture dell'area salute mentale</t>
+        </is>
+      </c>
       <c r="I55" t="inlineStr"/>
+      <c r="J55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Area disabilità</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>VERLATA SOCIETA' COOPERATIVA SOCIALE A R.L.</t>
+          <t>Area salute mentale</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>132244</t>
+          <t>Gruppo Appartamento Protetto "Le Rose"  - Coop. Soc. Un Segno di Pace</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>VIA A. DE GASPERI 8 36030 VILLAVERLA (VI)</t>
+          <t>083612</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>COMUNITA' ALLOGGIO &amp;quot;LISA&amp;quot; VIA A. DE GASPERI N.8, 36030 VILLAVERLA</t>
+          <t>Via Cà Brusà 36,Marostica (VI)</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>36030</t>
+          <t>Via S. Apollinare n. 14 int. 6 - Marostica (VI)</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Strutture di assistenza a persone con disabilità</t>
-[...2 lines deleted...]
-      <c r="H56" t="inlineStr"/>
+          <t>36063</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Strutture dell'area salute mentale</t>
+        </is>
+      </c>
       <c r="I56" t="inlineStr"/>
+      <c r="J56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Area disabilità</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>MEA SOCIETA' COOPERATIVA SOCIALE</t>
+          <t>Area salute mentale</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>082501</t>
+          <t xml:space="preserve">CTRP B "Vallonara" - Coop. Soc. Un Segno di Pace </t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>VIA DELLA ROTONDA, 58 VICENZA</t>
+          <t>083722</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>COMUNITA' ALLOGGIO &amp;quot;NICO FRIGO&amp;quot;, VIA BRUNIALTI 37 - CESUNA DI ROANA (VI)</t>
+          <t>Via Cà Brusà 36,Marostica (VI)</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>36010</t>
+          <t>Via Ca' Brusà n. 36 - Vallonara di Marostica (VI)</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Strutture di assistenza a persone con disabilità</t>
-[...2 lines deleted...]
-      <c r="H57" t="inlineStr"/>
+          <t>36063</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Strutture dell'area salute mentale</t>
+        </is>
+      </c>
       <c r="I57" t="inlineStr"/>
+      <c r="J57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Area disabilità</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>SOC.COOP. SOC. DI SOLIDARIETÀ LA MADONNINA S.C.A R.L.</t>
+          <t>Area salute mentale</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>082401</t>
+          <t>Comunità Alloggio Estensiva "Mure" - Libra Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>VIA BETE, 11 36062 LUSIANA CONCO (VI)</t>
+          <t>083719</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>COMUNITA' ALLOGGIO &amp;quot;CASA DEI PINI&amp;quot;, VIA BETE, 11 LUSIANA CONCO - FONTANELLE - (VI)</t>
+          <t>Via 24 Maggio 33, Marostica (VI)</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>36046</t>
+          <t>Via Soprachiesa 12 - Molvena (VI)</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Strutture di assistenza a persone con disabilità</t>
-[...2 lines deleted...]
-      <c r="H58" t="inlineStr"/>
+          <t>36060</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>Strutture dell'area salute mentale</t>
+        </is>
+      </c>
       <c r="I58" t="inlineStr"/>
+      <c r="J58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Area disabilità</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>COOPERATIVA COMUNITA' SERVIZI</t>
+          <t>Area salute mentale</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>132240</t>
+          <t xml:space="preserve">Comunità Alloggio Estensiva "Anconetta" - Coop. Soc. Un Segno di Pace </t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>VIA FORNACI N.83, 36015 SCHIO (VI)</t>
+          <t>83720</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>COMUNITA' ALLOGGIO &amp;quot;ABILE'&amp;quot; VIA FORNACI N.83, 36015 SCHIO (VI)</t>
+          <t>Via Cà Brusà 36,Marostica (VI)</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>36015</t>
+          <t>Via Maestri del Lavoro 40 , Marostica (VI)</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Strutture di assistenza a persone con disabilità</t>
-[...2 lines deleted...]
-      <c r="H59" t="inlineStr"/>
+          <t>36063</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>Strutture dell'area salute mentale</t>
+        </is>
+      </c>
       <c r="I59" t="inlineStr"/>
+      <c r="J59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Area anziani</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Servizi Sociali Triveneti Coop. Soc. a r.l.</t>
+          <t>Area salute mentale</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>084017</t>
+          <t>Comunità Alloggio Base "Breganze" - Coop. Soc. Un Segno di Pace</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Via Trieste 1/a 36061 Bassano del Grappa (VI)</t>
+          <t>132284</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Nucleo San Vito di Bassano, Via Passalacqua, 10</t>
+          <t>Via Cà Brusà 36,Marostica (VI)</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>36061</t>
+          <t>Via S. Ivon n. 6 - Breganze (VI)</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Strutture di assistenza agli anziani</t>
-[...2 lines deleted...]
-      <c r="H60" t="inlineStr"/>
+          <t>36042</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Strutture dell'area salute mentale</t>
+        </is>
+      </c>
       <c r="I60" t="inlineStr"/>
+      <c r="J60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Area anziani</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Casa Primaria in Treviso Istituto delle Figlie della Carità Canossiane</t>
+          <t>Area salute mentale</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>132231</t>
+          <t>CTRP B "II Glicine" - Società Cooperativa Sociale Onlus Entropia</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Viale Europa, n.20 Treviso (TV)</t>
+          <t>132282</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Istituto Canossiano Casa Charitas, Via Maso Dalla Vecchia 34 - Schio (VI)</t>
+          <t>via Risorgimento n.38 Torrebelvicino (VI)</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>36015</t>
+          <t>Il Glicine”, Via Risorgimento n. 38 - Torrebelvicino (VI)</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Strutture di assistenza agli anziani</t>
-[...2 lines deleted...]
-      <c r="H61" t="inlineStr"/>
+          <t>36036</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Strutture dell'area salute mentale</t>
+        </is>
+      </c>
       <c r="I61" t="inlineStr"/>
+      <c r="J61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Area anziani</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Servizi Sociali Triveneti Coop. Soc. a r.l.</t>
+          <t>Area salute mentale</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>084005</t>
+          <t>CTRP B "La Villa" - Servizi Sociali La Goccia s.c. a r.l.</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Via Trieste 1/a 36061 Bassano del Grappa (VI)</t>
+          <t>083512</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Centro Servizi La Madonnina di Bassano , Via Trieste, 1/A</t>
+          <t>Via della Marina, 3 - Fraz. Belvedere - Tezze sul Brenta (VI)</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>36061</t>
+          <t>Via Col Roigo, 3 - Mussolente (VI)</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Strutture di assistenza agli anziani</t>
-[...2 lines deleted...]
-      <c r="H62" t="inlineStr"/>
+          <t>36065</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Strutture dell'area salute mentale</t>
+        </is>
+      </c>
       <c r="I62" t="inlineStr"/>
+      <c r="J62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Area anziani</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Casa di Riposo Alessandro Rossi</t>
+          <t>Area salute mentale</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>132232</t>
+          <t xml:space="preserve">Comunità Alloggio Estensiva "Casa Gialla" - Coop. Soc. Nuovi Orizzonti </t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Viale Mazzini n.46 - Arsiero (VI)</t>
+          <t>132264</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Casa di Riposo Alessandro Rossi, Viale Mazzini n.46 - Arsiero (VI)</t>
+          <t>Via Salzena Santorso (VI)</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>36011</t>
+          <t>Via Europa 46 F - Santorso (VI)</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Strutture di assistenza agli anziani</t>
-[...2 lines deleted...]
-      <c r="H63" t="inlineStr"/>
+          <t>36014</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>Strutture dell'area salute mentale</t>
+        </is>
+      </c>
       <c r="I63" t="inlineStr"/>
+      <c r="J63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Area anziani</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Parrocchia Santa Giustina di Roana</t>
+          <t>Area salute mentale</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>084010</t>
+          <t>Gruppo Appartamento Protetto "Casa Gialla" - Coop. Soc. Nuovi Orizzonti</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Piazza Santa Giustina, 45 36010 Roana (VI)</t>
+          <t>132270</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Casa di Riposo San Giuseppe di Roana, Via Pozzo, 6</t>
+          <t>Via Salzena Santorso (VI)</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>36010</t>
+          <t>Via Salzena Santorso (VI)</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Strutture di assistenza agli anziani</t>
-[...2 lines deleted...]
-      <c r="H64" t="inlineStr"/>
+          <t>36014</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>Strutture dell'area salute mentale</t>
+        </is>
+      </c>
       <c r="I64" t="inlineStr"/>
+      <c r="J64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Area anziani</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Comune di Caltrano</t>
+          <t>Area salute mentale</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>132228</t>
+          <t>CTRP A  "Spazio Libero" - Società Cooperativa Sociale Mano Amica</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Istituzione Comunale Casa di Riposo , Via Roma 45 -Caltrano (VI)</t>
+          <t>132283</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Istituzione Comunale Casa di Riposo, Via Roma 45 - Caltrano (VI)</t>
+          <t>via XX settembre n.10, Schio (VI)</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>36030</t>
+          <t>Spazio libero, via Masere n.23, Thiene</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Strutture di assistenza agli anziani</t>
-[...2 lines deleted...]
-      <c r="H65" t="inlineStr"/>
+          <t>36016</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Strutture dell'area salute mentale</t>
+        </is>
+      </c>
       <c r="I65" t="inlineStr"/>
+      <c r="J65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Area anziani</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Istituto Maria Ausiliatrice delle Salesiane di Don Bosco</t>
+          <t>Area disabilità</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>084012</t>
+          <t>Comunità alloggio "CONCA D'ORO" - Soc. Cooperativa Sociale Fattoria Conca d'oro a R.L.</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Riviera San Benedetto, 88 Padova (PD)</t>
+          <t>082301</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Casa di Riposo Maria Ausiliatrice di Rosà, Via Roma, 82</t>
+          <t>Via Rivoltella Bassa, 4, Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>36027</t>
+          <t>Via Rivoltella Bassa, 20, Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Strutture di assistenza agli anziani</t>
-[...2 lines deleted...]
-      <c r="H66" t="inlineStr"/>
+          <t>36061</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza a persone con disabilità</t>
+        </is>
+      </c>
       <c r="I66" t="inlineStr"/>
+      <c r="J66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Area anziani</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Istituzione Residenziale per l'Asssitenza Socio Sanitaria Riabilitativa Villa Miari</t>
+          <t>Area disabilità</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>132241</t>
+          <t>Comunità alloggio "ANFFAS" - Cooperativa Sociale ANFFAS Servizi</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Centro Servizi per Anziani, Via Lesina di Sopra 111 - Santorso (VI)</t>
+          <t>082201</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Istituzione Comunale Villa Miari Centro Servizi per Anziani Via Lesina di Sopra 111- Santorso (VI)</t>
+          <t>Via Porto di Brenta, 7, Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>36014</t>
+          <t>Via Campo Marzio, 16, Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Strutture di assistenza agli anziani</t>
-[...2 lines deleted...]
-      <c r="H67" t="inlineStr"/>
+          <t>36061</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza a persone con disabilità</t>
+        </is>
+      </c>
       <c r="I67" t="inlineStr"/>
+      <c r="J67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Area anziani</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Istituto delle Suore delle Poverelle Istituto Palazzolo</t>
+          <t>Area disabilità</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>083530</t>
+          <t>Comunità alloggio "LISA" - VERLATA Società Cooperativa Sociale a R.L.</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Via San Bernardino, 56 Bergamo (BG)</t>
+          <t>132244</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Centro di Servizi per anziani non autosufficienti Istituto Palazzolo di Rosà, Via Capitano Alessio, 9</t>
+          <t>Via A. De Gasperi, 8, 36030 Villaverla (VI)</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>36027</t>
+          <t>Via A. De Gasperi, 8, Villaverla (VI)</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Strutture di assistenza agli anziani</t>
-[...2 lines deleted...]
-      <c r="H68" t="inlineStr"/>
+          <t>36030</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza a persone con disabilità</t>
+        </is>
+      </c>
       <c r="I68" t="inlineStr"/>
+      <c r="J68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Area anziani</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Comune di Valli del Pasubio e Istituzione Casa di Riposo A. Penasa</t>
+          <t>Area disabilità</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>132225</t>
+          <t>Comunità alloggio "NICO FRIGO", MEA Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Via San Rocco n.1 Valli del Pasubio (VI)</t>
+          <t>082501</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Istituzione Casa di Riposo A. Penasa Via San Rocco n.1 - Valli del Pasubio (VI)</t>
+          <t>Via Della Rotonda, 58, Vicenza (VI)</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>36030</t>
+          <t>Via Brunialti, 37, Cesuna di Roana (VI)</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Strutture di assistenza agli anziani</t>
-[...2 lines deleted...]
-      <c r="H69" t="inlineStr"/>
+          <t>36010</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza a persone con disabilità</t>
+        </is>
+      </c>
       <c r="I69" t="inlineStr"/>
+      <c r="J69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Area anziani</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>I.P.A.B. Centro Servizi Residenza San Pio X Valstagna</t>
+          <t>Area disabilità</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>084015</t>
+          <t>Comunità alloggio "CASA DEI PINI" - Soc. coop. Soc. di Solidarietà La Madonnina A.R.L.</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Via Londa, 31A 36020 Valbrenta loc. Valstagna (VI)</t>
+          <t>082401</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Casa di Riposo San Pio X di Valbrenta loc. Valstagna, Via Londa, 31/A</t>
+          <t>Via Bete, 11, 36062 Lusiana Conco (VI)</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>36020</t>
+          <t>Via Bete, 11, Lusiana Conco (VI)</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Strutture di assistenza agli anziani</t>
-[...2 lines deleted...]
-      <c r="H70" t="inlineStr"/>
+          <t>36046</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza a persone con disabilità</t>
+        </is>
+      </c>
       <c r="I70" t="inlineStr"/>
+      <c r="J70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Area anziani</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>I.P.A.B. Centro Anziani Villa Aldina</t>
+          <t>Area disabilità</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>084013</t>
+          <t>Comunità alloggio "ABILE'" - Cooperativa Comunità Servizi</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Via Roma, 159 a 36028 Rossano Veneto (VI)</t>
+          <t>132240</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Centro Anziani Villa Aldina Di Rossano V.to, Via Roma, 159/A</t>
+          <t>Via Fornaci, 83, 36015 Schio (VI)</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>36028</t>
+          <t>Via Fornaci, 83, Schio (VI)</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Strutture di assistenza agli anziani</t>
-[...2 lines deleted...]
-      <c r="H71" t="inlineStr"/>
+          <t>36015</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza a persone con disabilità</t>
+        </is>
+      </c>
       <c r="I71" t="inlineStr"/>
+      <c r="J71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
           <t>Area anziani</t>
         </is>
       </c>
-      <c r="B72" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>132224</t>
+          <t>Nucleo San Vito - Bassano - Servizi Sociali Triveneti Coop. Soc. a r.l.</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Via San Francesco Vecchio n. 20 – 36100 Vicenza</t>
+          <t>084017</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Casa di Riposo Villa Sant’Angela Piazza Giuseppe Mazzini 15 - Breganze (VI)</t>
+          <t>Via Trieste, 1/a, 36061 Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>36042</t>
+          <t>Via Passalacqua, 10, Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
+          <t>36061</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
-      <c r="H72" t="inlineStr"/>
       <c r="I72" t="inlineStr"/>
+      <c r="J72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
           <t>Area anziani</t>
         </is>
       </c>
-      <c r="B73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>084008</t>
+          <t>Istituto Canossiano CASA CHARITAS - Casa Primaria in Treviso Istituto delle Figlie della Carità Canossiane</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Via San Pio X, 15 36050 Cartigliano (VI)</t>
+          <t>132231</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Casa di Riposo di Cartigliano, Via San Pio X, 15</t>
+          <t>Viale Europa, 20, Treviso (TV)</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>36050</t>
+          <t>Via Maso Dalla Vecchia 34 - Schio (VI)</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
+          <t>36015</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
-      <c r="H73" t="inlineStr"/>
       <c r="I73" t="inlineStr"/>
+      <c r="J73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
           <t>Area anziani</t>
         </is>
       </c>
-      <c r="B74" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>132229</t>
+          <t>Centro Servizi La Madonnina di Bassano - Servizi Sociali Triveneti Coop. Soc. a r.l.</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Via Cimitero, n.15 37047 San Bonifacio (VR)</t>
+          <t>084005</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Casa Panciera Via Fratelli Pasini 24 - Schio (VI)</t>
+          <t>Via Trieste, 1/a, 36061 Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>36015</t>
+          <t>Via Trieste, 1/a, Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
+          <t>36061</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
-      <c r="H74" t="inlineStr"/>
       <c r="I74" t="inlineStr"/>
+      <c r="J74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
           <t>Area anziani</t>
         </is>
       </c>
-      <c r="B75" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>084014</t>
+          <t>Casa di Riposo Alessandro Rossi - I.P.A.B. Casa di riposo A. Rossi</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Via Roma, 4 Solagna (VI)</t>
+          <t>132232</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Centro Servizio residenziale per anziani Ipab Villa Serena di Solagna, Via Roma, 4</t>
+          <t>Viale Mazzini, 46, Arsiero (VI)</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>36020</t>
+          <t>Viale Mazzini, 46, Arsiero (VI)</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
+          <t>36011</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
-      <c r="H75" t="inlineStr"/>
       <c r="I75" t="inlineStr"/>
+      <c r="J75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
           <t>Area anziani</t>
         </is>
       </c>
-      <c r="B76" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>084002</t>
+          <t>Casa di Riposo San Giuseppe di Roana - Parrocchia Santa Giustina di Roana</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Viale dei Patrioti, 69 36012 Asiago (VI)</t>
+          <t>084010</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>I.P.A.B. Casa di Riposo di Asiago, Viale dei Patrioti, 69</t>
+          <t>Piazza Santa Giustina, 45 36010 Roana (VI)</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>36012</t>
+          <t>Via Pozzo, 6, Roana (VI)</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
+          <t>36010</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
-      <c r="H76" t="inlineStr"/>
       <c r="I76" t="inlineStr"/>
+      <c r="J76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
           <t>Area anziani</t>
         </is>
       </c>
-      <c r="B77" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>132230</t>
+          <t>Istituzione Comunale Casa di Riposo Comunale di Caltrano - Comune di Caltrano</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Via Brancafora, n.17 Pedemonte (VI)</t>
+          <t>132228</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Fondazione Casa di Riposo San Giuseppe RSA Onlus, Via Brancafora, n.17 - Pedemonte (VI)</t>
+          <t>Via Roma, 45, Caltrano (VI)</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>36040</t>
+          <t>Via Roma, 45, Caltrano (VI)</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
+          <t>36030</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
-      <c r="H77" t="inlineStr"/>
       <c r="I77" t="inlineStr"/>
+      <c r="J77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
           <t>Area anziani</t>
         </is>
       </c>
-      <c r="B78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>132226</t>
+          <t>Casa di Riposo Maria Ausiliatrice di Rosà - Istituto Maria Ausiliatrice delle Salesiane di Don Bosco</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Via Toblino, 53 Padova (PD)</t>
+          <t>084012</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Centro Polifunzionale Guido Negri di Thiene, Via Liguria, 22</t>
+          <t>Riviera San Benedetto, 88 Padova (PD)</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>36016</t>
+          <t>Via Roma, 82, Rosà (VI)</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
+          <t>36027</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
-      <c r="H78" t="inlineStr"/>
       <c r="I78" t="inlineStr"/>
+      <c r="J78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
           <t>Area anziani</t>
         </is>
       </c>
-      <c r="B79" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>132223</t>
+          <t>Centro Servizi per Anziani VILLA MIARI - Istituzione Residenziale per l'Assistenza Socio Sanitaria Riabilitativa Villa Miari</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Via Pieve n. 42 Breganze (VI)</t>
+          <t>132241</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>I.P.A.B. La Pieve Centro Servizi per Anziani Brogliati Contro, Via Pieve n. 42 - Breganze (VI)</t>
+          <t>Via Lesina di Sopra, 111, Santorso (VI)</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>36042</t>
+          <t>Via Lesina di Sopra, 111, Santorso (VI)</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
+          <t>36014</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
-      <c r="H79" t="inlineStr"/>
       <c r="I79" t="inlineStr"/>
+      <c r="J79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
           <t>Area anziani</t>
         </is>
       </c>
-      <c r="B80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>084001</t>
+          <t>Centro di Servizi per anziani non autosufficienti Istituto Palazzolo di Rosà - Istituto delle Suore delle Poverelle Istituto Palazzolo</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Via Toblino, 53 Padova (PD)</t>
+          <t>083530</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Casa di Riposo Beata G.M. Bonomo di Asiago, Via Cesare Anelli, 30</t>
+          <t>Via San Bernardino, 56 Bergamo (BG)</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>36012</t>
+          <t>Via Capitano Alessio, 9, Rosà VI)</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
+          <t>36027</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
-      <c r="H80" t="inlineStr"/>
       <c r="I80" t="inlineStr"/>
+      <c r="J80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
           <t>Area anziani</t>
         </is>
       </c>
-      <c r="B81" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>132227</t>
+          <t>Casa di Riposo A. Penasa - Comune di Valli del Pasubio e Istituzione Casa di Riposo A. Penasa</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Via Cavalier Paolo Sartori n.20 - Valdastico (VI)</t>
+          <t>132225</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Casa Nostra, Via Cavalier Paolo Sartori n.20 - Valdastico (VI)</t>
+          <t>Via San Rocco, 1, Valli del Pasubio (VI)</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>36040</t>
+          <t>Via San Rocco, 1, Valli del Pasubio (VI)</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
+          <t>36030</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
-      <c r="H81" t="inlineStr"/>
       <c r="I81" t="inlineStr"/>
+      <c r="J81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
           <t>Area anziani</t>
         </is>
       </c>
-      <c r="B82" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>084126</t>
+          <t>Casa di Riposo San Pio X di Valbrenta - I.P.A.B. Centro Servizi Residenza San Pio X Valstagna</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Via Beata Giovanna, 78, 36061 Bassano del Grappa (VI)</t>
+          <t>084015</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Residenza Madre Gaetana Sterni di Bassano, Via Beata Giovanna, 78</t>
+          <t>Via Londa, 31A, 36020 Valbrenta loc. Valstagna (VI)</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>36061</t>
+          <t>Via Londa, 31A, 36020 Valbrenta loc. Valstagna (VI)</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
+          <t>36020</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
-      <c r="H82" t="inlineStr"/>
       <c r="I82" t="inlineStr"/>
+      <c r="J82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
           <t>Area anziani</t>
         </is>
       </c>
-      <c r="B83" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>084011</t>
+          <t>Centro Anziani Villa Aldina Di Rossano V.to - I.P.A.B. Centro Anziani Villa Aldina</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Via Pilastroni, 4 Brescia (BS)</t>
+          <t>084013</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Casa di Riposo San Pio X, Via Cà Comaro 5 - Romano d'Ezzelino</t>
+          <t>Via Roma, 159/a, 36028 Rossano Veneto (VI)</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>36060</t>
+          <t>Via Roma, 159/a, 36028 Rossano Veneto (VI)</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
+          <t>36028</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
-      <c r="H83" t="inlineStr"/>
       <c r="I83" t="inlineStr"/>
+      <c r="J83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
           <t>Area anziani</t>
         </is>
       </c>
-      <c r="B84" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>084007</t>
+          <t>Casa di Riposo Villa Sant’Angela - Congregazione Suore Orsoline del Sacro Cuore di Maria</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Vicolo Ca’ Rezzonico, 2 - Bassano del Grappa (VI)</t>
+          <t>132224</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Residenza Pazzaglia Basso Sturm, Vicolo Ca’ Rezzonico, 2 - Bassano del Grappa (VI)</t>
+          <t>Via San Francesco Vecchio, 20, 36100 Vicenza (VI)</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>36061</t>
+          <t>Piazza Giuseppe Mazzini, 15, Breganze (VI)</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
+          <t>36042</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
-      <c r="H84" t="inlineStr"/>
       <c r="I84" t="inlineStr"/>
+      <c r="J84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
           <t>Area anziani</t>
         </is>
       </c>
-      <c r="B85" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>132221</t>
+          <t>Casa di Riposo di Cartigliano - I.P.A.B. Casa di Riposo di Cartigliano</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Via Barbè, n. 39 Malo (VI)</t>
+          <t>084008</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Casa di Ricovero Muzan, Via Barbè, n. 35-39 - Malo</t>
+          <t>Via San Pio X, 15, 36050 Cartigliano (VI)</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>36034</t>
+          <t>Via San Pio X, 15, 36050 Cartigliano (VI)</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
+          <t>36050</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
-      <c r="H85" t="inlineStr"/>
       <c r="I85" t="inlineStr"/>
+      <c r="J85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
           <t>Area anziani</t>
         </is>
       </c>
-      <c r="B86" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>132222</t>
+          <t>Casa Panciera - Cooperativa Sociale di Solidarietà Promozione Lavoro</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Via Baratto, n.39 Schio (VI)</t>
+          <t>132229</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>IPAB La C.A.S.A di Schio - Plesso di Via Baratto,39</t>
+          <t>Via Cimitero, 15, 37047 San Bonifacio (VR)</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>36016</t>
+          <t>Via Fratelli Pasini, 24, Schio (VI)</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
+          <t>36015</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
-      <c r="H86" t="inlineStr"/>
       <c r="I86" t="inlineStr"/>
+      <c r="J86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
           <t>Area anziani</t>
         </is>
       </c>
-      <c r="B87" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>084018</t>
+          <t>Centro Servizio residenziale per anziani Villa Serena di Solagna- I.P.A.B. Villa Serena Solagna</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Via Beata Giovanna, 78, 36061 Bassano del Grappa (VI)</t>
+          <t>084014</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Centro Servizi Casa Betania di Bassano, Via San Giorgio, 88</t>
+          <t>Via Roma, 4 Solagna (VI)</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>36061</t>
+          <t>Via Roma, 4 Solagna (VI)</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
+          <t>36020</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
-      <c r="H87" t="inlineStr"/>
       <c r="I87" t="inlineStr"/>
+      <c r="J87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
           <t>Area anziani</t>
         </is>
       </c>
-      <c r="B88" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>132237</t>
+          <t>Casa di Riposo di Asiago - I.P.A.B. Casa di Riposo di Asiago</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Via Baratto, n.39 Schio (VI)</t>
+          <t>084002</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>IPAB La C.A.S.A di Schio - Plesso di Via Monte Valbella, 10</t>
+          <t>Viale dei Patrioti, 69, 36012 Asiago (VI)</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>36016</t>
+          <t>Viale dei Patrioti, 69, Asiago (VI)</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
+          <t>36012</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
-      <c r="H88" t="inlineStr"/>
       <c r="I88" t="inlineStr"/>
+      <c r="J88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
           <t>Area anziani</t>
         </is>
       </c>
-      <c r="B89" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>084009</t>
+          <t>Casa di Riposo San Giuseppe RSA - Pedemonte - Fondazione Casa di Riposo San Giuseppe RSA Onlus</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Via della Resistenza, 8 36063 Marostica (VI)</t>
+          <t>132230</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Centro Servizi Fondazione Giuseppe Rubbi – Casa per Anziani di Marostica, Via della Resistenza, 8, Marostica</t>
+          <t>Via Brancafora, 17 Pedemonte (VI)</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>36063</t>
+          <t>Via Brancafora, 17 Pedemonte (VI)</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
+          <t>36040</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
-      <c r="H89" t="inlineStr"/>
       <c r="I89" t="inlineStr"/>
+      <c r="J89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
           <t>Area anziani</t>
         </is>
       </c>
-      <c r="B90" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>084003</t>
+          <t>Centro Polifunzionale Guido Negri - Thiene - Fondazione Opera Immacolata Concezione Onlus</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Via Santa Sofia, 13 Milano (MI)</t>
+          <t>132226</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Centro Servizi Polifunzionale “Casa Gerosa” di Bassano - Via Ognissanti, 6, Bassano</t>
+          <t>Via Toblino, 53 Padova (PD)</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>36061</t>
+          <t>Via Liguria, 22, Thiene (VI)</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
+          <t>36016</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
           <t>Strutture di assistenza agli anziani</t>
         </is>
       </c>
-      <c r="H90" t="inlineStr"/>
       <c r="I90" t="inlineStr"/>
+      <c r="J90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Area disabilità</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Istituto delle Suore Poverelle Istituto Palazzolo</t>
+          <t>Area anziani</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>083530</t>
+          <t>Centro Servizi per Anziani Brogliati Contro - I.P.A.B. La Pieve</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>via San Bernardino 56, Bergamo</t>
+          <t>132223</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>RSA 1, RSA 2, RSA 3, RSA 4,CRGD n via Capitanio Alessio 9,Rosa'</t>
+          <t>Via Pieve, 42 Breganze (VI)</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>36027</t>
+          <t>Via Pieve, 42 Breganze (VI)</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Strutture di assistenza a persone con disabilità</t>
-[...2 lines deleted...]
-      <c r="H91" t="inlineStr"/>
+          <t>36042</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza agli anziani</t>
+        </is>
+      </c>
       <c r="I91" t="inlineStr"/>
+      <c r="J91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Area disabilità</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Verlata Società Cooperativa Sociale a r.l.</t>
+          <t>Area anziani</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>132259</t>
+          <t>Casa di Riposo Beata G.M. Bonomo di Asiago - Fondazione Opera Immacolata Concezione Onlus</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>via De Gasperi 6, Villaverla</t>
+          <t>084001</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Casa di Carla, via Mazzini 1, Villaverla</t>
+          <t>Via Toblino, 53 Padova (PD)</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>36030</t>
+          <t>Via Cesare Anelli, 30, Asiago (VI)</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Strutture di assistenza a persone con disabilità</t>
-[...2 lines deleted...]
-      <c r="H92" t="inlineStr"/>
+          <t>36012</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza agli anziani</t>
+        </is>
+      </c>
       <c r="I92" t="inlineStr"/>
+      <c r="J92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Area dipendenze</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Fondazione di&amp;nbsp;Partecipazione&amp;nbsp;San Gaetano&amp;nbsp;Onlus in carico ad altra AULSS</t>
+          <t>Area anziani</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Non pertinente</t>
+          <t>Casa Nostra - Istituzione Comunale Cav. Paolo Sartori</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>VIA BATTAGLIONE MONTE BERICO 18 - 36100 - VICENZA (VI)</t>
+          <t>132227</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Servizio Territoriale Innovativo</t>
+          <t>Via Cavalier Paolo Sartori, 20 - Valdastico (VI)</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>36100</t>
+          <t>Via Cavalier Paolo Sartori, 20 - Valdastico (VI)</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Strutture dell'area dipendenze</t>
-[...2 lines deleted...]
-      <c r="H93" t="inlineStr"/>
+          <t>36040</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza agli anziani</t>
+        </is>
+      </c>
       <c r="I93" t="inlineStr"/>
+      <c r="J93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Area disabilità</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Verlata Società Cooperativa Sociale a r.l.</t>
+          <t>Area anziani</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>132261</t>
+          <t>Residenza Madre Gaetana Sterni di Bassano - Fondazione Madre Gaetana Sterni</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>via De Gasperi 6, Villaverla</t>
+          <t>084126</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Casa di Piero, via Capovilla 27, Villaverla</t>
+          <t>Via Beata Giovanna, 78, 36061 Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>36030</t>
+          <t>Via Beata Giovanna, 78, Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Strutture di assistenza a persone con disabilità</t>
-[...2 lines deleted...]
-      <c r="H94" t="inlineStr"/>
+          <t>36061</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza agli anziani</t>
+        </is>
+      </c>
       <c r="I94" t="inlineStr"/>
+      <c r="J94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Area dipendenze</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Associazione Il Borgo Onlus in carico ad altra AULSS</t>
+          <t>Area anziani</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Non pertinente</t>
+          <t>Casa di Riposo San Pio X di Romano d'Ezzelino - Provincia Lombardo Veneta Ordine Ospedaliero di San Giovanni di Dio Fatebenefratelli</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Corso SS Felice e Fortunato, 276 – Vicenza</t>
+          <t>084011</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Servizio Territoriale Innovativo</t>
+          <t>Via Pilastroni, 4 Brescia (BS)</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>36100</t>
+          <t>Via Cà Comaro 5, Romano d'Ezzelino (VI)</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Strutture dell'area dipendenze</t>
-[...2 lines deleted...]
-      <c r="H95" t="inlineStr"/>
+          <t>36060</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza agli anziani</t>
+        </is>
+      </c>
       <c r="I95" t="inlineStr"/>
+      <c r="J95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Area disabilità</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Nuovi Orizzonti Cooperativa Sociale a r.l.</t>
+          <t>Area anziani</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>132260</t>
+          <t>ISACC Residenza Pazzaglia Basso Sturm - I.P.A.B. Isacc Istituto Servizi Assistenziali Cima Colbacchini</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>via Salzena, Santorso</t>
+          <t>084007</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Casa in Fiore, via Salzena, Santorso</t>
+          <t>Vicolo Ca’ Rezzonico, 2 - Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>36014</t>
+          <t>Vicolo Ca’ Rezzonico, 2 - Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Strutture di assistenza a persone con disabilità</t>
-[...2 lines deleted...]
-      <c r="H96" t="inlineStr"/>
+          <t>36061</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza agli anziani</t>
+        </is>
+      </c>
       <c r="I96" t="inlineStr"/>
+      <c r="J96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Area dipendenze</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Centro Vicentino Solidarietà&amp;nbsp;CeIS ONLUS</t>
+          <t>Area anziani</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>132248</t>
+          <t>Centro servizi Muzan - I.P.A.B. Casa di Ricovero Muzan</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Via Lago di Vico 35 Schio (VI)</t>
+          <t>132221</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Servizio Residenziale di tipo B - Casa Silvia Pegoraro, Via 29 aprile n. 9, Schio (VI)</t>
+          <t>Via Barbè, 39 Malo (VI)</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>36015</t>
+          <t>Via Barbè, n. 35-39 Malo (VI)</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Strutture dell'area dipendenze</t>
-[...2 lines deleted...]
-      <c r="H97" t="inlineStr"/>
+          <t>36034</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza agli anziani</t>
+        </is>
+      </c>
       <c r="I97" t="inlineStr"/>
+      <c r="J97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Area disabilità</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>L'Orsa Maggiore Soc. Coop. Soc.</t>
+          <t>Area anziani</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>132275</t>
+          <t>La C.A.S.A. Centro Assistenza Servizi Anziani Plesso di Via Baratto - Schio - IPAB La C.A.S.A di Schio</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Via Vergan 16, Malo</t>
+          <t>132222</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Casa dell'Orsa, Via Vergan 12 Malo</t>
+          <t>Via Baratto, 39 Schio (VI)</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>36034</t>
+          <t>Via Baratto, 39 Schio (VI)</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Strutture di assistenza a persone con disabilità</t>
-[...2 lines deleted...]
-      <c r="H98" t="inlineStr"/>
+          <t>36016</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza agli anziani</t>
+        </is>
+      </c>
       <c r="I98" t="inlineStr"/>
+      <c r="J98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Area dipendenze</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Centro Vicentino Solidarietà&amp;nbsp; CeIS ONLUS</t>
+          <t>Area anziani</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Non pertinente</t>
+          <t>Centro Servizi Casa Betania di Bassano - Fondazione Madre Gaetana Sterni</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Via Lago di Vico 35 Schio (VI)</t>
+          <t>084018</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Servizio Territoriale Innovativo - Via Lago di Vico n. 35 Schio (VI)</t>
+          <t>Via Beata Giovanna, 78, 36061 Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>36015</t>
+          <t>Via San Giorgio, 88, Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Strutture dell'area dipendenze</t>
-[...2 lines deleted...]
-      <c r="H99" t="inlineStr"/>
+          <t>36061</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza agli anziani</t>
+        </is>
+      </c>
       <c r="I99" t="inlineStr"/>
+      <c r="J99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Area dipendenze</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Cà delle Ore Cooperativa Sociale&amp;nbsp;</t>
+          <t>Area anziani</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Non pertinente</t>
+          <t>La C.A.S.A. Centro Assistenza Servizi Anziani Plesso di Via Monte Valbella - Schio - IPAB La C.A.S.A di Schio</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Via Brogliati Contro 30, Breganze (VI)</t>
+          <t>132237</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Servizio Territoriale Innovativo Via Brogliati Contro 30, Breganze (VI)</t>
+          <t>Via Baratto, 39 Schio (VI)</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>36042</t>
+          <t>Via Monte Valbella, 10, Schio (VI)</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Strutture dell'area dipendenze</t>
-[...2 lines deleted...]
-      <c r="H100" t="inlineStr"/>
+          <t>36016</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza agli anziani</t>
+        </is>
+      </c>
       <c r="I100" t="inlineStr"/>
+      <c r="J100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Area disabilità</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Istituzione Comunale Villa Miari</t>
+          <t>Area anziani</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>132241</t>
+          <t>Centro Servizi Fondazione Giuseppe Rubbi di Marostica - Fondazione Giuseppe Rubbi</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>via Lesina di Sopra 111, Santorso</t>
+          <t>084009</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Villa Miari - via Lesina di Sopra 111, Santorso</t>
+          <t>Via della Resistenza, 8, 36063 Marostica (VI)</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>36014</t>
+          <t>Via della Resistenza, 8, Marostica (VI)</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Strutture di assistenza a persone con disabilità</t>
-[...2 lines deleted...]
-      <c r="H101" t="inlineStr"/>
+          <t>36063</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza agli anziani</t>
+        </is>
+      </c>
       <c r="I101" t="inlineStr"/>
+      <c r="J101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Area riabilitativa ex art. 26 L. 833/1978</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Istituzione Comunale Villa Miari Santorso</t>
+          <t>Area anziani</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>050546</t>
+          <t>Centro Servizi Polifunzionale “Casa Gerosa” di Bassano - Congregazione delle Suore di Carità delle Sante B. Capitanio e V. Gerosa</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Santorso (VI), Via A. Moro, 8</t>
+          <t>084003</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Santorso (VI), Via Lesina di Sopra, n. 111</t>
+          <t>Via Santa Sofia, 13 Milano (MI)</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>36014</t>
+          <t>Via Ognissanti, 6, Bassano del Grappa (VI)</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Strutture riabilitative (ex art. 26 L. 833/1978)</t>
-[...2 lines deleted...]
-      <c r="H102" t="inlineStr"/>
+          <t>36061</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza agli anziani</t>
+        </is>
+      </c>
       <c r="I102" t="inlineStr"/>
+      <c r="J102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Area dipendenze</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Nova Società Cooperativa Sociale in carico ad altra AULSS</t>
+          <t>Area disabilità</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Non pertinente</t>
+          <t>RSA 1, RSA 2, RSA 3, RSA 4,CRGD Istituto Palazzolo - Istituto delle Suore Poverelle Istituto Palazzolo</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Via Vecchia Ferriera, 22 Vicenza (VI</t>
+          <t>083530</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Servizio Territoriale Innovativo - Via Vecchia Ferriera, 22 Vicenza (VI)</t>
+          <t>Via San Bernardino 56, Bergamo (BG)</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>36100</t>
+          <t>Via Capitanio Alessio 9, Rosa' (VI)</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Strutture dell'area dipendenze</t>
-[...2 lines deleted...]
-      <c r="H103" t="inlineStr"/>
+          <t>36027</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza a persone con disabilità</t>
+        </is>
+      </c>
       <c r="I103" t="inlineStr"/>
+      <c r="J103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
           <t>Area dipendenze</t>
         </is>
       </c>
-      <c r="B104" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>080208</t>
+          <t>Fondazione di Partecipazione San Gaetano Onlus in carico ad altra AULSS</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Via Vecchia Ferriera, 22 Vicenza (VI</t>
+          <t>Non pertinente</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Servizio Residenziale di tipo B - Villa Silenzi Via Monte Pertica n.32 Cassola (VI)</t>
+          <t>VIA BATTAGLIONE MONTE BERICO 18 - 36100 - VICENZA (VI)</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>36022</t>
+          <t>Servizio Territoriale Innovativo</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
+          <t>36100</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
           <t>Strutture dell'area dipendenze</t>
         </is>
       </c>
-      <c r="H104" t="inlineStr"/>
       <c r="I104" t="inlineStr"/>
+      <c r="J104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
           <t>Area dipendenze</t>
         </is>
       </c>
-      <c r="B105" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>080209</t>
+          <t>Associazione Il Borgo Onlus in carico ad altra AULSS</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Via Vecchia Ferriera, 22 Vicenza (VI)</t>
+          <t>Non pertinente</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Servizio Residenziale di tipo B - Villa Silenzi Via Trieste n.10 Romano d’Ezzelino (VI</t>
+          <t>Corso SS Felice e Fortunato, 276 – Vicenza</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>36060</t>
+          <t>Servizio Territoriale Innovativo</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
+          <t>36100</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
           <t>Strutture dell'area dipendenze</t>
         </is>
       </c>
-      <c r="H105" t="inlineStr"/>
       <c r="I105" t="inlineStr"/>
+      <c r="J105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
           <t>Area dipendenze</t>
         </is>
       </c>
-      <c r="B106" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Non pertinente</t>
+          <t>Centro Vicentino Solidarietà CeIS ONLUS</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
+          <t>132248</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
           <t>Via Lago di Vico 35 Schio (VI)</t>
         </is>
       </c>
-      <c r="E106" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F106" t="inlineStr">
         <is>
+          <t>Servizio Residenziale di tipo B - Casa Silvia Pegoraro, Via 29 aprile n. 9, Schio (VI)</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
           <t>36015</t>
         </is>
       </c>
-      <c r="G106" t="inlineStr">
+      <c r="H106" t="inlineStr">
         <is>
           <t>Strutture dell'area dipendenze</t>
         </is>
       </c>
-      <c r="H106" t="inlineStr"/>
       <c r="I106" t="inlineStr"/>
+      <c r="J106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
+          <t>Socio-Sanitario</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
           <t>Area dipendenze</t>
         </is>
       </c>
-      <c r="B107" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>132248</t>
+          <t>Centro Vicentino Solidarietà  CeIS ONLUS</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
+          <t>Non pertinente</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
           <t>Via Lago di Vico 35 Schio (VI)</t>
         </is>
       </c>
-      <c r="E107" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F107" t="inlineStr">
         <is>
+          <t>Servizio Territoriale Innovativo - Via Lago di Vico n. 35 Schio (VI)</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
           <t>36015</t>
         </is>
       </c>
-      <c r="G107" t="inlineStr">
+      <c r="H107" t="inlineStr">
         <is>
           <t>Strutture dell'area dipendenze</t>
         </is>
       </c>
-      <c r="H107" t="inlineStr"/>
       <c r="I107" t="inlineStr"/>
+      <c r="J107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Area riabilitativa ex art. 26 L. 833/1978</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Associazione Italiana Sclerosi Multipla</t>
+          <t>Area dipendenze</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>050520</t>
+          <t xml:space="preserve">Cà delle Ore Cooperativa Sociale </t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Via Cavour 181 A 00184 ROMA</t>
+          <t>Non pertinente</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Via E. Marangoni n. 2, Rosa’ (VI) -</t>
+          <t>Via Brogliati Contro 30, Breganze (VI)</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>36027</t>
+          <t>Servizio Territoriale Innovativo Via Brogliati Contro 30, Breganze (VI)</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Strutture riabilitative (ex art. 26 L. 833/1978)</t>
-[...2 lines deleted...]
-      <c r="H108" t="inlineStr"/>
+          <t>36042</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>Strutture dell'area dipendenze</t>
+        </is>
+      </c>
       <c r="I108" t="inlineStr"/>
+      <c r="J108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Dermosifilopatia</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Poliambulatorio SS. Trinità Srl</t>
+          <t>Area disabilità</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>132297</t>
+          <t>Villa Miari - Istituzione Residenziale per l'Asssitenza Socio Sanitaria Riabilitativa Villa Miari</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Via Santa Bernadette Soubirous n. 1/D Schio (VI)</t>
+          <t>132241</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Via Santa Bernadette Soubirous n. 1/D Schio (VI)</t>
+          <t>Via Lesina di Sopra 111, Santorso (VI)</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>36015</t>
+          <t>Via Lesina di Sopra 111, Santorso (VI)</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Strutture di assistenza ambulatoriale</t>
-[...2 lines deleted...]
-      <c r="H109" t="inlineStr"/>
+          <t>36014</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>Strutture di assistenza a persone con disabilità</t>
+        </is>
+      </c>
       <c r="I109" t="inlineStr"/>
+      <c r="J109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Dermosifilopatia</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Alliance Medical Diagnostic Srl a socio unico</t>
+          <t>Area dipendenze</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>284067</t>
+          <t>Nova Società Cooperativa Sociale in carico ad altra AULSS</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Via Goffredo Mameli 42/A (MB)</t>
+          <t>Non pertinente</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Via Piazza Europa Unita 76</t>
+          <t>Via Vecchia Ferriera, 22 Vicenza (VI</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>31033</t>
+          <t>Servizio Territoriale Innovativo - Via Vecchia Ferriera, 22 Vicenza (VI)</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Strutture di assistenza ambulatoriale</t>
-[...2 lines deleted...]
-      <c r="H110" t="inlineStr"/>
+          <t>36100</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>Strutture dell'area dipendenze</t>
+        </is>
+      </c>
       <c r="I110" t="inlineStr"/>
+      <c r="J110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Oculistica</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Centro di medicina srl</t>
+          <t>Area dipendenze</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>087003</t>
+          <t>Nova Società Cooperativa Sociale</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Via San Martino Solferino 3, Treviso</t>
+          <t>080208</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Viale Vicenza n. 41/43, Bassano Del Grappa (VI)</t>
+          <t>Via Vecchia Ferriera, 22 Vicenza (VI</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>36061</t>
+          <t>Servizio Residenziale di tipo B - Villa Silenzi Via Monte Pertica n.32 Cassola (VI)</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Strutture di assistenza ambulatoriale</t>
-[...2 lines deleted...]
-      <c r="H111" t="inlineStr"/>
+          <t>36022</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>Strutture dell'area dipendenze</t>
+        </is>
+      </c>
       <c r="I111" t="inlineStr"/>
+      <c r="J111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Dermosifilopatia</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Centro Diagnostico Castellano srl Della IMED srl</t>
+          <t>Area dipendenze</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>280901</t>
+          <t xml:space="preserve">Nova Società Cooperativa Sociale  </t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Via Alfieri 13, Padova</t>
+          <t>080209</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Via Piazza Europa Unita 76</t>
+          <t>Via Vecchia Ferriera, 22 Vicenza (VI)</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>31033</t>
+          <t>Servizio Residenziale di tipo B - Villa Silenzi Via Trieste n.10 Romano d’Ezzelino (VI</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Strutture di assistenza ambulatoriale</t>
+          <t>36060</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>45.67962740174364</t>
-[...6 lines deleted...]
-      </c>
+          <t>Strutture dell'area dipendenze</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr"/>
+      <c r="J112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Medicina fisica e riabilitazione</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Centro Medico di Fisioterapia srl</t>
+          <t>Area dipendenze</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>087002</t>
+          <t>Centro Vicentino Solidarietà CeIS ONLUS in carico ad altra AULSS</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Via E. Scrovegni 2/a</t>
+          <t>Non pertinente</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Via Cereria 4</t>
+          <t>Via Lago di Vico 35 Schio (VI)</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>36016</t>
+          <t>Servizio Residenziale di tipo C - Casa Betania Via Barchetto n. 6 Sovizzo (VI)</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Strutture di assistenza ambulatoriale</t>
+          <t>36015</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>45.76035213446548</t>
-[...6 lines deleted...]
-      </c>
+          <t>Strutture dell'area dipendenze</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr"/>
+      <c r="J113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Diagnostica per Immagini (Radiologia)</t>
+          <t>Socio-Sanitario</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>IMED Srl a Socio Unico, soggetta a direzione e&amp;nbsp;coordinamento di Alliance Medical Italia Srl</t>
+          <t>Area dipendenze</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>087001</t>
+          <t>Centro Vicentino Solidarietà CeIS ONLUS</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Via Alfieri 13</t>
+          <t>132248</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Via Cereria 6</t>
+          <t>Via Lago di Vico 35 Schio (VI)</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>36016</t>
+          <t>Servizio Residenziale di tipo B - Casa Silvia Pegoraro, Via 29 aprile n. 9, Schio (VI);</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Strutture di assistenza ambulatoriale</t>
+          <t>36015</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>45.75997088511009</t>
-[...147 lines deleted...]
-      </c>
+          <t>Strutture dell'area dipendenze</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr"/>
+      <c r="J114" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>