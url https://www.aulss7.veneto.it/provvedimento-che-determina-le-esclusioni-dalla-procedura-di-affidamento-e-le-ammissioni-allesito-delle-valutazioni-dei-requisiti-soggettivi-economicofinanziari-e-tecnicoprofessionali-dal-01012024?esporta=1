--- v0 (2026-04-23)
+++ v1 (2026-06-07)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I1"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Data documento</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Oggetto</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -463,46 +463,408 @@
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Data fine</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Progressivo pubblicazione</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Ufficio competente</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>2062</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>08/11/2024</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>AMMISSIONE DITTE E NOMINA COMMISSIONE GIUDICATRICE - GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DI SISTEMI DIAGNOSTICI PER I LABORATORI DELL’AZIENDA ULSS N. 7 PEDEMONTANA. GARA N. 2024-099-BAS</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>09/11/2024</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>2130/24</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>1221</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>AMMISSIONE OPERATORI ECONOMICI E NOMINA COMMISSIONE GIUDICATRICE RELATIVA ALLA GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DELLA CONCESSIONE DEI SERVIZI BAR-EDICOLA ALL’INTERNO DEI LOCALI DELL’OSPEDALE S. BASSIANO DELL’AZIENDA ULSS N. 7 PEDEMONTANA - GARA 2023-117-TH5 – CIG B05E90461F- ID 179498467</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>29/06/2024</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>09/07/2024</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>1270/24</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>1166</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>21/06/2024</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>AMMISSIONE DITTE E NOMINA COMMISSIONE GIUDICATRICE - GARA EUROPEA A PROCEDURA APERTA PER L’AFFIDAMENTO DELLA FORNITURA IN SERVICE DI DISPOSITIVI MEDICI PER NUTRIZIONE ENTERALE COMPRENSIVA DEL SERVIZIO DI GESTIONE E CONSEGNA A DOMICILIO - GARA 2024 –109 –BAS</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>22/06/2024</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>1207/24</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I4" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>14/06/2024</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>AMMISSIONE OPERATORI ECONOMICI E NOMINA COMMISSIONE GIUDICATRICE RELATIVA ALLA GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DELLA GESTIONE DI SERVIZI SOCIO SANITARI DELL’AREA SALUTE MENTALE -  GARA 2024-047-BAS.</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>15/06/2024</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>1146/24</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I5" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>1000</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>31/05/2024</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DELLA FORNITURA DI APPARECCHIATURA E MATERIALE DI CONSUMO PER PROCEDURE DI CRIOABLAZIONE DEL DISTRETTO RENALE – GARA 2024-067-BAS – AMMISSIONE DITTE E NOMINA COMMISSIONE GIUDICATRICE.</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>01/06/2024</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>11/06/2024</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>1029/24</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I6" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>706</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>15/04/2024</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>AMMISSIONE OPERATORI ECONOMICI E NOMINA COMMISSIONE GIUDICATRICE RELATIVA ALLA GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER LA GESTIONE DI SERVIZI MEDICI DELL'AZIENDA ULSS 7 PEDEMONTANA, SUDDIVISA IN 2 LOTTI – GARA 2024-035-BAS. 
+LOTTO 1: SERVIZI MEDICI NELL’AREA DI EMERGENZA URGENZA MEDICA TERRITORIALE 118 PER I PRESIDI OSPEDALIERI DI SANTORSO E ASIAGO;
+LOTTO 2: SERVIZI DI ANESTESIA E RIANIMAZIONE PER I PRESIDI OSPEDALIERI DI ASIAGO E DI BASSANO DEL GRAPPA.</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>15/04/2024</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>25/04/2024</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>709/24</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I7" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>203</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>02/02/2024</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>AMMISSIONE OPERATORE ECONOMICO E NOMINA COMMISSIONE GIUDICATRICE – PROCEDURA NEGOZIATA PER L’AFFIDAMENTO DEL SERVIZIO DI FORMAZIONE ANTINCENDIO PER ADDETTI ANTINCENDIO IN ATTIVITÀ DI LIVELLO 3 E FORMAZIONE E ADDESTRAMENTO ALL’USO DEGLI APPARECCHI DI PROTEZIONE DELLE VIE RESPIRATORIE (APVR – AUTORESPIRATORI MASCHERE A FILTRO) – GARA N. 2023-165-BAS.</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>03/02/2024</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>13/02/2024</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>203/24</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I8" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>2214</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>22/12/2023</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DELLA FORNITURA DI SISTEMI PROTESICI PER L’ESECUZIONE DI PROTESI DI SPALLA.  GARA N. 2023-217-BAS – AMMISSIONE DITTE E NOMINA COMMISSIONE GIUDICATRICE</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>23/12/2023</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>02/01/2024</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>2210/23</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I9" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>