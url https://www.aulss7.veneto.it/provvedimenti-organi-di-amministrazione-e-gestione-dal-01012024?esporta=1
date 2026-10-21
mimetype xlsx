--- v2 (2026-07-23)
+++ v3 (2026-10-21)
@@ -410,22999 +410,32012 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F765"/>
+  <dimension ref="A1:I827"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Codice</t>
+          <t>Data documento</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>Data documento</t>
+          <t>Provvedimento</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
+          <t>Tipo</t>
+        </is>
+      </c>
+      <c r="D1" t="inlineStr">
+        <is>
+          <t>Tipologia</t>
+        </is>
+      </c>
+      <c r="E1" t="inlineStr">
+        <is>
+          <t>Ufficio competente</t>
+        </is>
+      </c>
+      <c r="F1" t="inlineStr">
+        <is>
           <t>Oggetto</t>
         </is>
       </c>
-      <c r="D1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F1" t="inlineStr">
+      <c r="G1" t="inlineStr">
         <is>
           <t>Importo</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>Norma o testo</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>Note</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>1170</t>
+          <t>09/10/2026</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>10/07/2026</t>
+          <t>233</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " DIAGNOSI PRECOCE DI DISTURBO NEUROCOGNITIVO (DNC) MINORE/MILD COGNITIVE IMPAIRMENT (MCI) E VALUTAZIONE DELL'IMPATTO DEI FATTORI DI RISCHIO MODIFICABILI IN RELAZIONE ALLA CONVERSIONE A DISTURBO NEUROCOGNITIVO MAGGIORE (DEMENZA) - CODICE PROTOCOLLO: DIA-PRE-DNC-REG-VEN"</t>
+          <t>Determine</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO “AGGIORNAMENTO RAPPRESENTANTI DEI LAVORATORI PER LA SICUREZZA” DEL SERVIZIO DI PREVENZIONE E PROTEZIONE.</t>
+        </is>
+      </c>
+      <c r="G2" t="n">
+        <v>963</v>
+      </c>
+      <c r="H2" t="inlineStr"/>
+      <c r="I2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>1155</t>
+          <t>02/10/2026</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>221</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO DISMISSIONE BENI DUREVOLI VARI NEL PERIODO 01/01/2025 - 31/12/2025.</t>
+          <t>Determine</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO “IL DIRETTORE ESECUTIVO DEI CONTRATTI DI SERVIZI E FORNITURE: INQUADRAMENTO, COMPITI E RESPONSABILITÀ” DELL’U.O.C. PROVVEDITORATO, ECONOMATO E GESTIONE DELLA LOGISTICA.</t>
+        </is>
+      </c>
+      <c r="G3" t="n">
+        <v>4995</v>
+      </c>
+      <c r="H3" t="inlineStr"/>
+      <c r="I3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>1129</t>
+          <t>01/10/2026</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>30/06/2026</t>
+          <t>1557</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA DI SISTEMI DIAGNOSTICI PER EMOGASANALISI, IN ACCORDO QUADRO, AGGIUDICATA CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 894 DEL 23/12/2021 - GARA 2022-116-BAS: INTEGRAZIONE BUDGET FINO AL 30.06.2026 E PROROGA FINO AL 30.06.2027</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON LA “SCUOLA BOLOGNESE DI PSICOTERAPIA COGNITIVA” (S.B.P.C.), PER LO SVOLGIMENTO DELLE ATTIVITA’ DI TIROCINIO FORMATIVO DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="G4" t="n">
+        <v>0</v>
+      </c>
+      <c r="H4" t="inlineStr"/>
+      <c r="I4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>1128</t>
+          <t>01/10/2026</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>30/06/2026</t>
+          <t>1540</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>SERVIZIO DI LAVANOLO BIANCHERIA, MATERASSERIACAPI DI VESTIARIO PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, PER L’OSPEDALE RIABILITATIVO DI ALTA SPECIALIZZAZIONE DI MOTTA DI LIVENZA) E DELL’ISTITUTO ZOOPROFILATTICO SPERIMENTALE DELLE VENEZIE, DI CUI ALLA DELIBERAZIONE DI RECEPIMENTO N. 1138/2021. RINNOVO BIENNALE. AULSS7_21192</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>ASSEGNAZIONE AUTOMEZZI OBSOLETI A SEGUITO DI ASTA PUBBLICA.</t>
+        </is>
+      </c>
+      <c r="G5" t="n">
+        <v>0</v>
+      </c>
+      <c r="H5" t="inlineStr"/>
+      <c r="I5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>1127</t>
+          <t>01/10/2026</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>30/06/2026</t>
+          <t>1538</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA DI “SISTEMI DIAGNOSTICI PER L’ANALISI DELLE PROTEINE MEDIANTE ELETTROFORESI CAPILLARE, SU GEL AGAROSIO E IMMUNOFISSAZIONE IN ACCORDO QUADRO” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. DDG AZIENDA ZERO NR. 326/2019: PROROGA FINO AL 30.06.2027</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>237945</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>GARA REGIONALE RELATIVA AL SERVIZIO DI LAVANOLO BIANCHERIA, MATERASSERIA CAPI DI VESTIARIO PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, PER L’OSPEDALE RIABILITATIVO DI ALTA SPECIALIZZAZIONE DI MOTTA DI LIVENZA E DELL’ISTITUTO ZOOPROFILATTICO SPERIMENTALE DELLE VENEZIE, DI CUI ALLA DELIBERAZIONE DI RECEPIMENTO N. 1138/2021. AULSS7_21192. REVISIONE PREZZI</t>
+        </is>
+      </c>
+      <c r="G6" t="n">
+        <v>380408.66</v>
+      </c>
+      <c r="H6" t="inlineStr"/>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>iva inclusa</t>
+        </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>1126</t>
+          <t>29/09/2026</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>30/06/2026</t>
+          <t>213</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>ESERCIZIO OPZIONE PROROGA CONTRATTUALE CONTRATTI PER LA GESTIONE DI SERVIZI RESIDENZIALI PRESSO IL COMPLESSO DI MONTECCHIO PRECALCINO (VI)- GARA N. 5BAS/2020</t>
+          <t>Determine</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>EVENTI FORMATIVI “ROAD TO PRIVACY - FOR EVERYONE” E “ROAD TO PRIVACY - FOR EXECUTIVE OFFICERS” DELL’U.O.C. AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="G7" t="n">
+        <v>2160</v>
+      </c>
+      <c r="H7" t="inlineStr"/>
+      <c r="I7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>1118</t>
+          <t>17/09/2026</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>26/06/2026</t>
+          <t>1492</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>RINNOVO CONTRATTO SERVIZIO PER IL TRATTAMENTO DEI DISTURBI DEL COMPORTAMENTO ALIMENTARE - GARA N. 2022-267-BAS.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>365961</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>GARA REGIONALE PER LA FORNITURA DI “MEDICAZIONI SPECIALI” LOTTO 48 PROROGA FINO AL 30.06.2026 (DDR 199/2018). RIF. GARA 804.</t>
+        </is>
+      </c>
+      <c r="G8" t="n">
+        <v>866.84</v>
+      </c>
+      <c r="H8" t="inlineStr"/>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>iva compresa</t>
+        </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>1115</t>
+          <t>17/09/2026</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>26/06/2026</t>
+          <t>1488</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>RINNOVO PER 36 MESI DEL CONTRATTO PER LA FORNITURA DI COPERTE TERMICHE RISCALDANTI. GARA 2022-373-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>55002</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>RINNOVO PER 12 MESI DEL CONTRATTO PER LA FORNITURA DI CARTUCCE PER LIQUIDI ASPIRATI, CON MESSA A DISPOSIZIONE IN COMODATO D'USO GRATUITO DI CONTENITORI RIUTILIZZABILI, CARRELLI MOBILI, TUBI TANDEM, MATERIALI DI RACCORDO, STAFFE E/O MORSETTI PER IL FISSAGGIO A MURO. GARA 2023-073-TH.</t>
+        </is>
+      </c>
+      <c r="G9" t="n">
+        <v>33678.75</v>
+      </c>
+      <c r="H9" t="inlineStr"/>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>1112</t>
+          <t>17/09/2026</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>26/06/2026</t>
+          <t>1482</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>PROROGA SEMESTRALE DEL CONTRATTO PER LA FORNITURA DEI SERVIZI POSTALI E DEL SERVIZIO DI INVIO TELEMATICO DELLA CORRISPONDENZA – LOTTO 8 (DELIBERAZIONE N. 662/2019 DI AZIENDA ZERO). GARA 2020-337-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>187881</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA DELLA CONCESSIONE DEL SERVIZIO DI RIVENDITA DI GIORNALI E RIVISTE PRESSO IL CENTRO POLIFUNZIONALE BOLDRINI DI THIENE DELL’AZIENDA ULSS 7 PEDEMONTANA. GARA AULSS N. 2020-156-TH</t>
+        </is>
+      </c>
+      <c r="G10" t="n">
+        <v>300</v>
+      </c>
+      <c r="H10" t="inlineStr"/>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>1111</t>
+          <t>17/09/2026</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>26/06/2026</t>
+          <t>1481</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA CONTRATTI PER LA REALIZZAZIONE DI PROGETTI DIVERSI RIVOLTI A MINORI E DISABILI NEL DISTRETTO 2.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>89732</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>GARA REGIONALE PER LA FORNITURA DI “SISTEMI DIAGNOSTICI PER LA DETERMINAZIONE DELLA VELOCITÀ DI ERITROSEDIMENTAZIONE” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. DDR NR. 74 DEL 21.02.2019: PROROGA FINO AL 31.12.2026.</t>
+        </is>
+      </c>
+      <c r="G11" t="n">
+        <v>1880.52</v>
+      </c>
+      <c r="H11" t="inlineStr"/>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>iva escusa</t>
+        </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>1099</t>
+          <t>17/09/2026</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>26/06/2026</t>
+          <t>1474</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI PADOVA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN GINECOLOGIA E OSTETRICIA - DOTT.SSA MARIA CHIARA GUERRA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F12" t="n">
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>STIPULA DELLA CONVENZIONE CON L’UNIVERSITA’ DEGLI STUDI DI URBINO “CARLO BO” (PU) PER LO SVOLGIMENTO DELLE ATTIVITA’ DI TIROCINIO PRATICO VALUTATIVO (TPV) ABILITANTE ALLA PROFESSIONE DI PSICOLOGO/A PRESSO LE STRUTTURE DELL’AZIENDA ULSS7 “PEDEMONTANA”</t>
+        </is>
+      </c>
+      <c r="G12" t="n">
         <v>0</v>
       </c>
+      <c r="H12" t="inlineStr"/>
+      <c r="I12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>1098</t>
+          <t>10/09/2026</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>26/06/2026</t>
+          <t>1445</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI PADOVA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN GINECOLOGIA E OSTETRICIA - DOTT. NICOLA DE LA CRUZ</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER ATTIVITÀ DI CONSULENZA IN NEUROPSICHIATRIA INFANTILE. PERIODO DI DECORRENZA DALLA STIPULA AL 31/12/2026.</t>
+        </is>
+      </c>
+      <c r="G13" t="n">
+        <v>14600</v>
+      </c>
+      <c r="H13" t="inlineStr"/>
+      <c r="I13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>1096</t>
+          <t>10/09/2026</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>26/06/2026</t>
+          <t>1444</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL'EMENDAMENTO N. 1 ALLO STUDIO CLINICO NO-PROFIT DAL TITOLO " EVALUATION OF STROKE NETWORK EFFICIENCY OF THE VICENZA DISTRICT - CODICE PROTOCOLLO SNE - VID" - INSERIMENTO NUOVI CENTRI PARTECIPANTI</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F14" t="n">
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELLO STUDIO NO PROFIT, OSSERVAZIONALE, RETROSPETTIVO, MULTICENTRICO INTERNAZIONALE, DAL TITOLO: “RUOLO DELL’ECOGRAFIA “POINT-OF-CARE” NELLA VALUTAZIONE DI PAZIENTI AFFETTI DA INFEZIONE HIV CON INFEZIONE DISSEMINATA DA MICROBATTERI NON TUBERCOLARI (STUDIO POCAHONTA)”, PRESSO L’ U.O.C. MALATTIE INFETTIVE P.O. SANTORSO.</t>
+        </is>
+      </c>
+      <c r="G14" t="n">
         <v>0</v>
       </c>
+      <c r="H14" t="inlineStr"/>
+      <c r="I14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>1068</t>
+          <t>10/09/2026</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>19/06/2026</t>
+          <t>1443</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>PROROGA CONTRATTUALE DEI CONTRATTI PER LA FORNITURA DI “LENTI INTRAOCULARI”, MEDIANTE ACCORDO QUADRO A FAVORE DELLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO (DDR 876/2022). GARA 2023-008-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO INTERVENTISTICO, SENZA FARMACO NÉ DISPOSITIVO, NO PROFIT, MONOCENTRICO DAL TITOLO: “BURNOUT, STRESS AND TURNOVER INTENTION AMONG PHYSIOTHERAPISTS” (PROTOCOLLO: INTENTION TO LEAVE) PROMOSSO DA A.ULSS 7 – U.O.C. RECUPERO E RIABILITAZIONE FUNZIONALE – P.O. SANTORSO.</t>
+        </is>
+      </c>
+      <c r="G15" t="n">
+        <v>0</v>
+      </c>
+      <c r="H15" t="inlineStr"/>
+      <c r="I15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>1064</t>
+          <t>28/08/2026</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>19/06/2026</t>
+          <t>1414</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>ADDENDA AGLI ACCORDI CONTRATTUALI CON I CENTRI PRIVATI ACCREDITATI AFFERENTI ALL’AZIENDA ULSS 7 PEDEMONTANA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – II SEMESTRE 2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>SISTEMA VENETO ADOZIONI. INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE ED INTERNAZIONALE. DGR 551/2025, DDR 62/2025 E DDR 15241/2026. APPROVAZIONE DEL PIANO TERRITORIALE VENETO ADOZIONI (PTVA) AZIENDALE – ANNUALITA’ REALIZZAZIONE 2026 – 2027.</t>
+        </is>
+      </c>
+      <c r="G16" t="n">
+        <v>39459.96</v>
+      </c>
+      <c r="H16" t="inlineStr"/>
+      <c r="I16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>1061</t>
+          <t>28/08/2026</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>19/06/2026</t>
+          <t>1413</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>STIPULA DELLA CONVENZIONE CON L’ISTITUTO DI SPECIALIZZAZIONE IN PSICOTERAPIA ANALITICA “AION”, CON SEDE A BOLOGNA, PER LO SVOLGIMENTO DELLE ATTIVITA’ DI TIROCINIO DI FORMAZIONE ED ORIENTAMENTO PRESSO LE STRUTTURE DELL’A.ULSS7 “PEDEMONTANA”.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>PIANO OPERATIVO PER L’INIZIATIVA SPERIMENTALE SUL “RAFFORZAMENTO DELLA RETE DEI CENTRI PER LA FAMIGLIA” – ANNUALITA’ 2026/2027 (DGRV N. 1168 DEL 30/09/2025; DGRV N.201 DEL 24/03/2026). APPROVAZIONE DEL PIANO E RECEPIMENTO FINANZIAMENTO. (CUP H19I25001640003) (CODICE COMMESSSA 2/2026/4).</t>
+        </is>
+      </c>
+      <c r="G17" t="n">
+        <v>266215.34</v>
+      </c>
+      <c r="H17" t="inlineStr"/>
+      <c r="I17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>1029</t>
+          <t>28/08/2026</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>12/06/2026</t>
+          <t>1402</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>RINNOVO CONTRATTO PER LA FORNITURA DEL SISTEMA ANALITICO PER LA RICERCA DI AUTOANTICORPI CON METODI IMMUNOMETRICI PER L’AZIENDA ULSS N. 7 PEDEMONTANA. GARA 2022-261-BAS</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON L’UNIVERSITA’ TELEMATICA “SAN RAFFAELE” DI ROMA PER LO SVOLGIMENTO DELLE ATTIVITA’ DI TIROCINIO CURRICULARE PRESSO LE STRUTTURE DELL’A.ULSS7 “PEDEMONTANA”</t>
+        </is>
+      </c>
+      <c r="G18" t="n">
+        <v>0</v>
+      </c>
+      <c r="H18" t="inlineStr"/>
+      <c r="I18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>1022</t>
+          <t>28/08/2026</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>12/06/2026</t>
+          <t>1400</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>STIPULA DELLA CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOLOGIA DELLA SALUTE DI AREA PSICOLOGICA DELL’UNIVERSITA’ DEGLI STUDI DI TORINO PER LO SVOLGIMENTO DELLE ATTIVITA’ DI TIROCINIO DI SPECIALIZZAZIONE, PROFESSIONALIZZANTE E PRATICO VALUTATIVO PRESSO LE STRUTTURE DELL’A.ULSS7 “PEDEMONTANA”</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F19" t="n">
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELLO STUDIO DAL TITOLO: “STUDIO OSSERVAZIONALE MULTICENTRICO SULL’ATTIVITÀ DI REVISIONE MULTIDISCIPLINARE DELLA TERAPIA FARMACOLOGICA, DEPRESCRIBING E COUNSELING INFORMATIVO IN PAZIENTI ONCOLOGICI CON POLIFARMACOTERAPIA: LO STUDIO TEAM IMPROVE NETWORK”, PRESSO U.O.S. FARMACIA CON UNITÀ FARMACI ANTIBLASTICI P.O. SANTORSO.</t>
+        </is>
+      </c>
+      <c r="G19" t="n">
         <v>0</v>
       </c>
+      <c r="H19" t="inlineStr"/>
+      <c r="I19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>1020</t>
+          <t>24/08/2026</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>12/06/2026</t>
+          <t>1382</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>STIPULA DELLA CONVENZIONE CON L’UNIVERSITA’ TELEMATICA “UNIVERSITAS MERCATORUM “ DI ROMA PER LO SVOLGIMENTO DI ATTIVITA’ DI TIROCINIO PRATICO VALUTATIVO AI SENSI DEL D.I. 567/2022 PER I LAUREATI DEI CORSI DI LAUREA MAGISTRALI DI AREA PSICOLOGICA NON ABILITANTI E AI SENSI DEL D.I. 654/2022 PER I LAUREANDI DEI CORSI DI LAUREA DI AREA PSICOLOGICA ABILITANTI PRESSO LE STRUTTURE DELL’A.ULSS7 “PEDEMONTANA”.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F20" t="n">
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>ATTIVAZIONE PROCEDURA ALIENAZIONE DI AUTOMEZZI OBSOLETI</t>
+        </is>
+      </c>
+      <c r="G20" t="n">
         <v>0</v>
       </c>
+      <c r="H20" t="inlineStr"/>
+      <c r="I20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>21/08/2026</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>1376</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>STIPULA DELLA CONVENZIONE CON IL LICEO SCIENTIFICO STATALE “J. DA PONTE” DI BASSANO DEL GRAPPA (VI) PER LA REALIZZAZIONE DELLE ATTIVITA’ DI “FORMAZIONE SCUOLA LAVORO” (FSL) DA EFFETTUARSI PRESSO LE STRUTTURE DELL’AZIENDA ULSS7 “PEDEMONTANA”.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Determine</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>RINNOVO CONTRATTO PER L’AFFIDAMENTO DELLA CONCESSIONE PER IL SERVIZIO DI GESTIONE DEL MICRONIDO AZIENDALE - GARA 2023-092-BAS</t>
+        </is>
+      </c>
+      <c r="G21" t="n">
+        <v>308520</v>
+      </c>
+      <c r="H21" t="inlineStr"/>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>IVA ESCLUSA</t>
+        </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>1003</t>
+          <t>21/08/2026</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>1370</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>PROGETTO REGIONALE “TURISMO SOCIALE E INCLUSIVO NEL VENETO” (DGRV 40/2025, DDR 22/2025). APPROVAZIONE CONTRATTO DI COMODATO D’USO GRATUITO DEI MODELLINI 3D E MAPPA TATTILE A FAVORE DEI RELATIVI ENTI BENEFICIARI</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO DEL FINANZIAMENTO AGGIUNTIVO REGIONALE DI CUI ALLA CIRCOLARE PROT. N. 411283 DEL 09/07/2026 PER IL PIANO OPERATIVO AZIENDALE (POA) II SEMESTRE 2026: INTEGRAZIONE DEGLI ADDENDA AGLI ACCORDI CONTRATTUALI DI CUI ALLA DELIBERAZIONE N. 1064 DEL 19/06/2026 E APPROVAZIONE DELL’ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL.</t>
+        </is>
+      </c>
+      <c r="G22" t="n">
+        <v>556559</v>
+      </c>
+      <c r="H22" t="inlineStr"/>
+      <c r="I22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>1000</t>
+          <t>21/08/2026</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>1369</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI ROMA "TOR VERGATA" PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR.SSA NUNZIA ABBATE</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI CHIRURGIA VASCOLARE CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. PERIODO DI DECORRENZA DAL 01/09/2026 AL 31/12/2026.</t>
+        </is>
+      </c>
+      <c r="G23" t="n">
+        <v>17383</v>
+      </c>
+      <c r="H23" t="inlineStr"/>
+      <c r="I23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>983</t>
+          <t>21/08/2026</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>29/05/2026</t>
+          <t>1368</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA DI 3 MESI, NELLE MORE DELL’AGGIUDICAZIONE DELLA GARA AZIENDALE, DEL CONTRATTO PER LA FORNITURA DI MATERIALE DI CONSUMO DEDICATO PER ASPIRATORI FUMI CHIRURGICI. GARA N. 2020-026-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI DERMATOLOGIA CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. PERIODO DI DECORRENZA DAL 01/09/2026 AL 31/12/2026.</t>
+        </is>
+      </c>
+      <c r="G24" t="n">
+        <v>3862</v>
+      </c>
+      <c r="H24" t="inlineStr"/>
+      <c r="I24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>982</t>
+          <t>19/08/2026</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>29/05/2026</t>
+          <t>168</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>PROROGA BIMESTRALE DEL CONTRATTO RELATIVO ALLA CONVENZIONE PER IL SERVIZIO DI REALIZZAZIONE E GESTIONE DELLA BANCA DATI REGIONALE DEGLI OPERATORI ECONOMICI – 1^ EDIZIONE – DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 325 DEL 24/06/2020 – GARA 2022-245-TH</t>
+          <t>Determine</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "L'INTELLIGENZA ARTIFICIALE NELLE AZIENDE SANITARIE” DELL’U.O.C. DIREZIONE DELLE PROFESSIONI SANITARIE</t>
+        </is>
+      </c>
+      <c r="G25" t="n">
+        <v>5856</v>
+      </c>
+      <c r="H25" t="inlineStr"/>
+      <c r="I25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>981</t>
+          <t>14/08/2026</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>29/05/2026</t>
+          <t>1350</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>RINNOVO DEL CONTRATTO DI CONCESSIONE DEL SERVIZIO BAR PRESSO IL CENTRO SANITARIO POLIFUNZIONALE BOLDRINI – GARA N. 2020-408-BAS.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>50833</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA PER 4 MESI DEL CONTRATTO PER LA FORNITURA DI MATERIALE DI CONSUMO PER SISTEMI ROBOTICI DA VINCI NON RICOMPRESI NELLA GARA REGIONALE- GARA 2022-177-BAS.</t>
+        </is>
+      </c>
+      <c r="G26" t="n">
+        <v>97104</v>
+      </c>
+      <c r="H26" t="inlineStr"/>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>963</t>
+          <t>14/08/2026</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>29/05/2026</t>
+          <t>1348</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO: “RUOLO DELLE UNITÀ DI TERAPIA SEMI-INTENSIVA SUGLI ESITI CLINICI E L’EFFICIENZA GESTIONALE NEI REPARTI DI MEDICINA: UNO STUDIO OSSERVAZIONALE PROSPETTICO MULTICENTRICO” (IMCU STUDY), PROMOSSO DA A.ULSS 7 - U.O.C. MEDICINA GENERALE P.O. SANTORSO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>RINNOVO BIENNALE DEI CONTRATTI PER LA FORNITURA DI PROTESI ED ESPANSORI MAMMARI, ESPANSORI TISSUTALI E MATRICI DEDICATE IN FABBISOGNO ALL'AZIENDA ULSS N. 7 PEDEMONTANA - 3^ EDIZIONE. GARA 2023-079-TH.</t>
+        </is>
+      </c>
+      <c r="G27" t="n">
+        <v>42285</v>
+      </c>
+      <c r="H27" t="inlineStr"/>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>961</t>
+          <t>07/08/2026</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>29/05/2026</t>
+          <t>1331</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI FIRENZE PER LO SVOLGIMENTO DI ATTIVITA' FORMATIVA AL DI FUORI DELLA RETE, DI UNA SPECIALIZZANDA, DOTT.SSA VALENTINA POZZATO, ISCRITTA ALLA SCUOLA DI SPECIALIZZAZIONE IN FARMACIA OSPEDALIERA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F28" t="n">
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>ACCETTAZIONE DONAZIONI DI BENI VARI</t>
+        </is>
+      </c>
+      <c r="G28" t="n">
         <v>0</v>
       </c>
+      <c r="H28" t="inlineStr"/>
+      <c r="I28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>07/08/2026</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>28/05/2026</t>
+          <t>1330</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>STIPULA DELLA CONVENZIONE CON L’ISTITUTO DI ISTRUZIONE SUPERIORE "TRON ZANELLA MARTINI" DI SCHIO (VI) PER LA REALIZZAZIONE DELLE ATTIVITA’ DI “FORMAZIONE SCUOLA LAVORO” (FSL), DA EFFETTUARSI PRESSO LE STRUTTURE DELL'AZIENDA ULSS7 “PEDEMONTANA”.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Determine</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>RINNOVO BIENNALE DEI CONTRATTI PER LA FORNITURA MEDIANTE ACCORDO QUADRO DI AUSILI DI SERIE ELENCO 2B DELL'ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – TERZA TRANCHE – PARTE SECONDA, IN FABBISOGNO ALL'AZIENDA ULSS N. 7 PEDEMONTANA. GARA 2024-073-TH</t>
+        </is>
+      </c>
+      <c r="G29" t="n">
+        <v>42286</v>
+      </c>
+      <c r="H29" t="inlineStr"/>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>949</t>
+          <t>07/08/2026</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>22/05/2026</t>
+          <t>1326</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO DELLA CESSIONE DEL RAMO DI AZIENDA DI FUJIFILM ITALIA S.P.A. A NEXPRING HEALTH ITALY S.R.L.- GARA 2023-108-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 04.02.2027 DEI CONTRATTI PER LA FORNITURA ELETTRODI PER MONITORAGGIO. 2^ EDIZIONE – LOTTI DESERTI. GARA 2023-105-TH</t>
+        </is>
+      </c>
+      <c r="G30" t="n">
+        <v>14141</v>
+      </c>
+      <c r="H30" t="inlineStr"/>
+      <c r="I30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>933</t>
+          <t>07/08/2026</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>22/05/2026</t>
+          <t>1311</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>STIPULA DELLA CONVENZIONE CON L'UNIVERSITA’ POLITECNICA DELLE MARCHE, CON SEDE AD ANCONA, PER LE ATTIVITA’ DI TIROCINIO DI FORMAZIONE E ORIENTAMENTO DEI CORSI DI LAUREA TRIENNALE E MAGISTRALE DELL’AREA SCIENZE PRESSO LE STRUTTURE DELL’A.ULSS7 “PEDEMONTANA”.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E31" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F31" t="n">
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>STIPULA DELLA CONVENZIONE CON L’UNIVERSITA’ DEGLI STUDI DI ROMA “TOR VERGATA” – MASTER DI I LIVELLO IN “FISIOTERAPIA NELLE DISFUNZIONI DEL PAVIMENTO PELVICO” DELLA FACOLTÀ DI MEDICINA E CHIRURGIA - PER LO SVOLGIMENTO DI TIROCINI CURRICULARI PRESSO LE STRUTTURE DELL’AZIENDA ULSS7 “PEDEMONTANA”</t>
+        </is>
+      </c>
+      <c r="G31" t="n">
         <v>0</v>
       </c>
+      <c r="H31" t="inlineStr"/>
+      <c r="I31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>903</t>
+          <t>06/08/2026</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>156</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI VALLI DEL PASUBIO (VI) E L’AZIENDA ULSS7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI VALLI DEL PASUBIO SITI IN VIA BRUNO BRANDELLERO N. 34, DA DESTINARE A ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>Determine</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON LA FONDAZIONE ENAIP VENETO I.S.– SEDE DI BASSANO DEL GRAPPA (VI) - PER LO SVOLGIMENTO DI TIROCINI PREVISTI DAI CORSI PER OPERATORE SOCIO SANITARIO PRESSO L’AZIENDA ULSS7 “PEDEMONTANA”. CORSO N. 51/005/1209/DEC/22 - PROGETTO 51-1-883-2025.</t>
+        </is>
+      </c>
+      <c r="G32" t="n">
+        <v>0</v>
+      </c>
+      <c r="H32" t="inlineStr"/>
+      <c r="I32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>906</t>
+          <t>31/07/2026</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>1294</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>OSPEDALE DI BASSANO DEL GRAPPA – AFFIDAMENTO INTERVENTO DI RIPARAZIONE GRUPPI FRIGO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>59700</v>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>PIANO OPERATIVO PER IL POTENZIAMENTO DELLE FUNZIONI DEI “CENTRI PER LA FAMIGLIA” NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI. (DGRV N. 974 DEL 26/08/2025 E DDR N.11164 DEL 22/09/2025). PIANO LOCALE A.ULSS 7. ANNUALITA’ 2026-2027.APPROVAZIONE.</t>
+        </is>
+      </c>
+      <c r="G33" t="n">
+        <v>173768.31</v>
+      </c>
+      <c r="H33" t="inlineStr"/>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>DGRV N. 974 DEL 26/08/2025 E DDR N.11164 DEL 22/09/2025</t>
+        </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>905</t>
+          <t>31/07/2026</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>1293</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO - SERVIZIO DI AGGIORNAMENTO DELLA PROGETTAZIONE DI FATTIBILITÀ TECNICA ED ECONOMICA, CON OPZIONE DI AFFIDAMENTO DEI SERVIZI DI PROGETTAZIONE ESECUTIVA, COORDINAMENTO DELLA SICUREZZA IN FASE DI PROGETTAZIONE, DIREZIONE LAVORI E COORDINAMENTO SICUREZZA IN FASE DI ESECUZIONE. VARIANTE 3 ATTIVAZIONE OPZIONE DIREZIONE LAVORI E COORDINAMENTO DELLA SICUREZZA IN FASE DI ESECUZIONE.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>152998</v>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>FINANZIAMENTO REGIONALE PER LO SVILUPPO DEI CONSULTORI FAMILIARI, ANNO 2026. APPROVAZIONE DEL PIANO DELLE ATTIVITÀ E DEI COSTI.</t>
+        </is>
+      </c>
+      <c r="G34" t="n">
+        <v>73500</v>
+      </c>
+      <c r="H34" t="inlineStr"/>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>Nota regionale prot. n. 225093 del 16/04/2026</t>
+        </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>902</t>
+          <t>31/07/2026</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>1280</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>RSA SAN MICHELE MONTECCHIO PRECALCINO – INTERVENTO DI RIFACIMENTO COPERTURA. AGGIUDICAZIONE PROCEDURA APERTA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>297147</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 15.01.2027 DEI CONTRATTI DERIVANTI DA GARA REGIONALE PER LA FORNITURA DI “AGHI E SIRINGHE – LOTTI DESERTI – 2^ EDIZIONE” (DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 388/2023). GARA 2024-053-BAS</t>
+        </is>
+      </c>
+      <c r="G35" t="n">
+        <v>29610</v>
+      </c>
+      <c r="H35" t="inlineStr"/>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>IVA INCLUSA</t>
+        </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>898</t>
+          <t>31/07/2026</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>1279</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>CONTRATTO PER L’AFFIDAMENTO DEL SERVIZIO DI DISASTER RECOVERY PLAN PER IL TRASPORTO E LA CONSERVAZIONE DEI CAMPIONI BIOLOGICI DEDICATI ALLA PROCREAZIONE MEDICALMENTE ASSISTITA DEL P.O. DI SANTORSO – GARA AULSS7_2025_00338: AUTORIZZAZIONE AL SUBAPPALTO ALLE DITTE MEDES SRL E TRASPORTI REFRIGERATI MAISTRO SRL</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F36" t="n">
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>CONTRATTO DI COMODATO D’USO GRATUITO DI N.1 POLISONNIGRAFO VITALNIGHT PG DELLA DITTA VITALAIRE SPA PER LA UOSDT PNEUMOLOGIA TERRITORIALE.</t>
+        </is>
+      </c>
+      <c r="G36" t="n">
         <v>0</v>
       </c>
+      <c r="H36" t="inlineStr"/>
+      <c r="I36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>895</t>
+          <t>31/07/2026</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>1278</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>CESSIONE DALL’AZIENDA SANITARIA DELL'ALTO ADIGE DI NR. 30 FIALE DEL PRODOTTO BEOVU SIRINGHE DA 120MG/ML 0,165ML</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F37" t="n">
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>CONTRATTO DI COMODATO D'USO GRATUITO DI N. 3 POLISONNIGRAFI VITALNIGHT PG DELLA DITTA VITALAIRE SPA PER LA UOC DI PNEUMOLOGIA DEL P.O. DI BASSANO DEL GRAPPA</t>
+        </is>
+      </c>
+      <c r="G37" t="n">
         <v>0</v>
       </c>
+      <c r="H37" t="inlineStr"/>
+      <c r="I37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>892</t>
+          <t>31/07/2026</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>1275</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO “GESTIONE DELLE RELAZIONI NELLA COMPLESSITA’ ORGANIZZATIVA ALL’INTERNO DELLE UU.OO. – EMPOWER THE COMMUNITY” DELL’U.O.C. DIREZIONE DELLE PROFESSIONI SANITARIE</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>UOSD FORMAZIONE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>4900</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>RINNOVO BIENNALE DELLA FORNITURA IN SERVICE DI SISTEMI PER DIALISI - TRATTAMENTI DEPURATIVI EXTRACORPOREI PER ACUTI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E PER L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI (APSS) DI TRENTO. GARA 2022-265-TH.</t>
+        </is>
+      </c>
+      <c r="G38" t="n">
+        <v>284763</v>
+      </c>
+      <c r="H38" t="inlineStr"/>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>IVA ESCLUSA</t>
+        </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>883</t>
+          <t>31/07/2026</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>1264</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>EREDI M.L. (SIG. C.M. E ALTRI) / ULSS 7 PEDEMONTANA + 2 – PRESA ATTO SENTENZA C. APPELLO VENEZIA N. 668/2026 – RICORSO IN CASSAZIONE – CONFERIMENTO INCARICO DIFENSORE</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F39" t="n">
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA DELLA C.O.I.R.A.G. ETS, SEDE DI PADOVA, PER LO SVOLGIMENTO DI TIROCINI PER SPECIALIZZANDI IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 “PEDEMONTANA"</t>
+        </is>
+      </c>
+      <c r="G39" t="n">
         <v>0</v>
       </c>
+      <c r="H39" t="inlineStr"/>
+      <c r="I39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>881</t>
+          <t>24/07/2026</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>1241</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON L’ISTITUTO CAVANIS “COLLEGIO CANOVA” DI POSSAGNO (TV) PER LA REALIZZAZIONE DELLE ATTIVITA’ DI “FORMAZIONE SCUOLA LAVORO” (FSL) DA EFFETTUARSI PRESSO LE STRUTTURE DELL’AZIENDA ULSS7 “PEDEMONTANA”.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>PROROGA CONTRATTI DI AUTOVEICOLI IN NOLEGGIO RELATIVI ALLA CONVENZIONE CONSIP “AUTOVEICOLI IN NOLEGGIO 14” NELLE MORE DELLE CONSEGNE DEI NUOVI VEICOLI</t>
+        </is>
+      </c>
+      <c r="G40" t="n">
+        <v>12852</v>
+      </c>
+      <c r="H40" t="inlineStr"/>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>880</t>
+          <t>24/07/2026</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>1233</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>STIPULA DELLA CONVENZIONE CON IL LICEO SCIENTIFICO STATALE "EUGENIO CURIEL" DI PADOVA (PD) RELATIVA AL PERCORSO DI “FORMAZIONE SCUOLA LAVORO” (FSL), DA EFFETTUARSI PRESSO LE STRUTTURE DELL'AZIENDA ULSS7 PEDEMONTANA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F41" t="n">
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO: " ANALISI DEGLI ESITI INTERMEDI E FINALI DEL PERCORSO DI ASSISTENZA SPECIALISTICA DIABETOLOGICA - STUDIO OSSERVAZIONALE LONGITUDINALE MULTICENTRICO" - PROTOCOLLO DIOR2 ( DIABETES OUTCOME RESEARCH - 2) E APPROVAZIONE CONTRATTO</t>
+        </is>
+      </c>
+      <c r="G41" t="n">
         <v>0</v>
       </c>
+      <c r="H41" t="inlineStr"/>
+      <c r="I41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>879</t>
+          <t>17/07/2026</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>1213</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON L’ISTITUTO DI SPECIALIZZAZIONE IN PSICOTERAPIA DELLO SVILUPPO E ADOLESCENZA N.190 CON SEDE A REGGIO EMILIA PER LO SVOLGIMENTO DI ATTIVITÀ DI TIROCINIO DI FORMAZIONE E ORIENTAMENTO PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>RINNOVO DEL CONTRATTO DI CONCESSIONE DEL SERVIZIO BAR PRESSO LA CASA DELLA SALUTE DI SCHIO DELL’AZIENDA ULSS N.7 PEDEMONTANA – GARA N. 2021-167-BAS.</t>
+        </is>
+      </c>
+      <c r="G42" t="n">
+        <v>53081</v>
+      </c>
+      <c r="H42" t="inlineStr"/>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>IVA ESCLUSA</t>
+        </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>858</t>
+          <t>17/07/2026</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>1201</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>RSA SAN MICHELE MONTECCHIO PRECALCINO – INTERVENTO DI RIFACIMENTO COPERTURA. AFFIDAMENTO SERVIZIO DI COORDINAMENTO DELLA SICUREZZA IN FASE DI ESECUZIONE.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>ADESIONE AL PROTOCOLLO DI LEGALITÀ PER LA PREVENZIONE DEI TENTATIVI DI INFILTRAZIONE DELLA CRIMINALITÀ ORGANIZZATA E PER IL RAFFORZAMENTO DELLE MISURE DI CONTRASTO ALLA CORRUZIONE NEL SETTORE DEI CONTRATTI PUBBLICI DI LAVORI, SERVIZI E FORNITURE, SOTTOSCRITTO TRA LE PREFETTURE DELLA REGIONE DEL VENETO, LA REGIONE DEL VENETO, ANCI VENETO E UPI VENETO.</t>
+        </is>
+      </c>
+      <c r="G43" t="n">
+        <v>0</v>
+      </c>
+      <c r="H43" t="inlineStr"/>
+      <c r="I43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>856</t>
+          <t>17/07/2026</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>1199</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA DI SISTEMI ANTIDECUBITO IN FABBISOGNO ALLE AZIENDE SANITARIE E ALL’IRCCS IOV DELLA REGIONE DEL VENETO E PER ORAS S.P.A. - 2 ^ EDIZIONE - LOTTO 1. AUTORIZZAZIONE SUBAPPALTO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F44" t="n">
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>CONVENZIONE AI SENSI DELLA DGRV N. 1299/2013 PER AVVALERSI DELLE DISPOSIZIONI DEL “CODICE DI COMPORTAMENTO PER LA TUTELA DELLA DIGNITÀ DELLE LAVORATRICI E DEI LAVORATORI DELLA REGIONE DEL VENETO” NONCHÉ DELLA CONSULENZA DELLA CONSIGLIERA DI FIDUCIA REGIONALE NOMINATA CON DPGR N. 98/2024.</t>
+        </is>
+      </c>
+      <c r="G44" t="n">
         <v>0</v>
       </c>
+      <c r="H44" t="inlineStr"/>
+      <c r="I44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>850</t>
+          <t>10/07/2026</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>1184</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>CONTRATTO PER IL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA ED ESTENSIONE PER SERVIZI DI CONSERVAZIONE SOSTITUTIVA DI IMMAGINI DICOM DELL’AZIENDA ULSS 7 PER IL PERIODO DI 3 MESI. GARA AULSS7_2025_00420 CIG N. B9EDD8F680</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>35000</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>ESERCIZIO OPZIONE DI ESTENSIONE DEL CONTRATTO PER LA FORNITURA DI SISTEMI DI RECUPERO DEI FLUIDI CHIRURGICI E RACCOLTA FUMI PER SALE OPERATORIE CON NOLEGGIO DELLE RELATIVE APPARECCHIATURE GARA N. 2023-20-TH</t>
+        </is>
+      </c>
+      <c r="G45" t="n">
+        <v>4462</v>
+      </c>
+      <c r="H45" t="inlineStr"/>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>848</t>
+          <t>10/07/2026</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>1182</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/12/2026 DEL LOTTO 20 GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ORTOPEDIA” (DDR 188/2017). GARA 2021-039-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>77994</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31.12.2026 DEL CONTRATTO PER LA GESTIONE E FORNITURA IN SERVICE DI DISPOSITIVI MEDICI PER IL TRATTAMENTO A DOMICILIO DI PAZIENTI AFFETTI DA PATOLOGIE POLMONARI NELLE MORE DEL RECEPIMENTO DELLA NUOVA GARA REGIONALE.</t>
+        </is>
+      </c>
+      <c r="G46" t="n">
+        <v>393194</v>
+      </c>
+      <c r="H46" t="inlineStr"/>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>840</t>
+          <t>10/07/2026</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>1181</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL'EMENDAMENTO N. 5 AL CONTRATTO SOTTOSCRITTO CON LA SOCIETA' JANSSEN-CILAG S.P.A RELATIVO ALLA SPERIMENTAZIONE CLINICA MULTICENTRICA FOR-PROFIT DAL TITOLO: " UNO STUDIO DI FASE 3 RANDOMIZZATO, IN DOPPIO CIECO, CONTROLLATO CON PLACEBO SU APALUTAMIDE IN SOGGETTI CON CARCINOMA PROSTATICO AD ALTO RISCHIO, LOCALIZZATO O LOCALMENTE AVANZATO, CHE SONO CANDIDATI ALLA PROSTATECTOMIA RADICALE"</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>CONTRATTI PER LA FORNITURA DEL SERVIZIO DI OSSIGENOTERAPIA DOMICILIARE: INTEGRAZIONE BUDGET FINO AL 30.06.2026 E PROROGA FINO AL 31.12.2026 NELLE MORE DEL RECEPIMENTO DELLA NUOVA GARA REGIONALE.</t>
+        </is>
+      </c>
+      <c r="G47" t="n">
+        <v>592042.2</v>
+      </c>
+      <c r="H47" t="inlineStr"/>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>iva inclusa</t>
+        </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>838</t>
+          <t>10/07/2026</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>1174</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON IL LICEO STATALE "F.CORRADINI" DI THIENE (VI) RELATIVA ALLA “FORMAZIONE SCUOLA LAVORO” (FSL), DA EFFETTUARSI PRESSO LE STRUTTURE DELL'AZIENDA ULSS7 PEDEMONTANA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>CAMPAGNA INFORMATIVA PER LA PROMOZIONE DEL BENESSERE RELAZIONALE, PSICOLOGICO E SESSUALE TRA I GIOVANI (DDR N.12999 DEL 27/11/2025). APPROVAZIONE DEL PIANO DELLE ATTIVITÀ E DEI COSTI</t>
+        </is>
+      </c>
+      <c r="G48" t="n">
+        <v>8528.67</v>
+      </c>
+      <c r="H48" t="inlineStr"/>
+      <c r="I48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>799</t>
+          <t>10/07/2026</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>30/04/2026</t>
+          <t>1170</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 4 VENETO ORIENTALE PER ATTIVITÀ DI CONSULENZA IN ORTOPEDIA E TRAUMATOLOGIA. PERIODO DI DECORRENZA DAL 01/05/2026 AL 30/09/2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " DIAGNOSI PRECOCE DI DISTURBO NEUROCOGNITIVO (DNC) MINORE/MILD COGNITIVE IMPAIRMENT (MCI) E VALUTAZIONE DELL'IMPATTO DEI FATTORI DI RISCHIO MODIFICABILI IN RELAZIONE ALLA CONVERSIONE A DISTURBO NEUROCOGNITIVO MAGGIORE (DEMENZA) - CODICE PROTOCOLLO: DIA-PRE-DNC-REG-VEN"</t>
+        </is>
+      </c>
+      <c r="G49" t="n">
+        <v>0</v>
+      </c>
+      <c r="H49" t="inlineStr"/>
+      <c r="I49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>798</t>
+          <t>06/07/2026</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>30/04/2026</t>
+          <t>106</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>RIMODULAZIONE DELLA PROGRAMMAZIONE DELLE RISORSE DEL PIANO OPERATIVO AZIENDALE (POA) PER IL I SEMESTRE 2026 TRA STRUTTURE PRIVATE ACCREDITATE. APPROVAZIONE SCHEMI DI ADDENDUM AGLI ACCORDI CONTRATTUALI DELLE SOCIETÀ “CEMES SRL” E “POLIAMBULATORIO SS. TRINITÀ SRL”.</t>
+          <t>Determine</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>SOSTITUZIONE DEL DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (DEC) PER I CONTRATTI DIVERSI DI MANUTENZIONE E FORNITURA.</t>
+        </is>
+      </c>
+      <c r="G50" t="n">
+        <v>0</v>
+      </c>
+      <c r="H50" t="inlineStr"/>
+      <c r="I50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>790</t>
+          <t>06/07/2026</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>30/04/2026</t>
+          <t>105</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>STIPULA DELLA CONVENZIONE CON TRE DIPARTIMENTI DELL’AREA MEDICA DELL’UNIVERSITA’ DI PISA PER LO SVOLGIMENTO DELLE ATTIVITA’ DI TIROCINIO DI FORMAZIONE E ORIENTAMENTO CURRICULARE E MASTER PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 “PEDEMONTANA”</t>
+          <t>Determine</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E51" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F51" t="n">
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON LA FONDAZIONE OPERA MONTE GRAPPA DI FONTE (TV) PER LO SVOLGIMENTO DI TIROCINI PREVISTI DAI CORSI PER OPERATORE SOCIO SANITARIO PRESSO L’AZIENDA ULSS7 “PEDEMONTANA”. PROGETTO 748-1-883-2025</t>
+        </is>
+      </c>
+      <c r="G51" t="n">
         <v>0</v>
       </c>
+      <c r="H51" t="inlineStr"/>
+      <c r="I51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>760</t>
+          <t>02/07/2026</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
+          <t>1155</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE AL SUBAPPALTO - CONTRATTO DI FORNITURA DEL SISTEMA ANALITICO DI CHIMICA CLINICA, IMMUNOMETRIA, AUTOMAZIONE CON PREANALITICA INTEGRATA, MIDDLEWARE UNICO DI AREA CORELAB (LOTTO 1) ALLE DITTE ORIGLIA SRL, CONSORZIO CONIART IMPRESE ARTIGIANE, DASIT SPA, MENARINI DIAGNOSTICS SRL, RPS SPA, QUALITY INVENTS SRL. - GARA N. 2024-099-BAS</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F52" t="n">
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO DISMISSIONE BENI DUREVOLI VARI NEL PERIODO 01/01/2025 - 31/12/2025.</t>
+        </is>
+      </c>
+      <c r="G52" t="n">
         <v>0</v>
       </c>
+      <c r="H52" t="inlineStr"/>
+      <c r="I52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>759</t>
+          <t>30/06/2026</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
+          <t>1129</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI GUARDIANIA, LOTTO N. 9, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO DEL VENETO - PROROGA TECNICA DAL 01.05.2026 AL 30.06.2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>9441</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>GARA REGIONALE PER LA FORNITURA DI SISTEMI DIAGNOSTICI PER EMOGASANALISI, IN ACCORDO QUADRO, AGGIUDICATA CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 894 DEL 23/12/2021 - GARA 2022-116-BAS: INTEGRAZIONE BUDGET FINO AL 30.06.2026 E PROROGA FINO AL 30.06.2027</t>
+        </is>
+      </c>
+      <c r="G53" t="n">
+        <v>207929</v>
+      </c>
+      <c r="H53" t="inlineStr"/>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>757</t>
+          <t>30/06/2026</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
+          <t>1128</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>ACCETTAZIONE DONAZIONI DI BENI VARI</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI LAVANOLO BIANCHERIA, MATERASSERIACAPI DI VESTIARIO PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, PER L’OSPEDALE RIABILITATIVO DI ALTA SPECIALIZZAZIONE DI MOTTA DI LIVENZA) E DELL’ISTITUTO ZOOPROFILATTICO SPERIMENTALE DELLE VENEZIE, DI CUI ALLA DELIBERAZIONE DI RECEPIMENTO N. 1138/2021. RINNOVO BIENNALE. AULSS7_21192</t>
+        </is>
+      </c>
+      <c r="G54" t="n">
+        <v>3439499</v>
+      </c>
+      <c r="H54" t="inlineStr"/>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>752</t>
+          <t>30/06/2026</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
+          <t>1127</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE SUBAPPALTO SERVIZIO DI MONITORAGGIO CHIMICO, FISICO, AMBIENTALE E BIOLOGICO PER LA SORVEGLIANZA SANITARIA. GARA N. 2023-095 –BAS.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>GARA REGIONALE PER LA FORNITURA DI “SISTEMI DIAGNOSTICI PER L’ANALISI DELLE PROTEINE MEDIANTE ELETTROFORESI CAPILLARE, SU GEL AGAROSIO E IMMUNOFISSAZIONE IN ACCORDO QUADRO” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. DDG AZIENDA ZERO NR. 326/2019: PROROGA FINO AL 30.06.2027</t>
+        </is>
+      </c>
+      <c r="G55" t="n">
+        <v>237945</v>
+      </c>
+      <c r="H55" t="inlineStr"/>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t>Iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>749</t>
+          <t>30/06/2026</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
+          <t>1126</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>SOSTITUZIONE RESPONSABILE UNICO DEL PROGETTO (R.U.P.) DEI CONTRATTI CON FINANZIAMENTO PNRR RELATIVI ALLA M6.C1 – 1.2.2 IMPLEMENTAZIONE DELLE CENTRALI OPERATIVE TERRITORIALI (COT) - DEVICE. CUP H84E22001280006.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>ESERCIZIO OPZIONE PROROGA CONTRATTUALE CONTRATTI PER LA GESTIONE DI SERVIZI RESIDENZIALI PRESSO IL COMPLESSO DI MONTECCHIO PRECALCINO (VI)- GARA N. 5BAS/2020</t>
+        </is>
+      </c>
+      <c r="G56" t="n">
+        <v>3889134</v>
+      </c>
+      <c r="H56" t="inlineStr"/>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>iva inclusa</t>
+        </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>748</t>
+          <t>29/06/2026</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
+          <t>100</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>ACQUISTO DI SERVIZI APPLICATIVI E DI SUPPORTO IN AMBITO SANITÀ’ DIGITALE - LICENZE SOFTWARE PER CREAZIONE CONTENUTI MULTIMEDIALI SU FASCICOLO SANITARIO ELETTRONICO PNRR M6C2 I1.3.1(B) - CUP H77H25000390006</t>
+          <t>Determine</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>SOSTITUZIONE DEL DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (DEC) PER I CONTRATTI DIVERSI DI MANUTENZIONE E FORNITURA.</t>
+        </is>
+      </c>
+      <c r="G57" t="n">
+        <v>0</v>
+      </c>
+      <c r="H57" t="inlineStr"/>
+      <c r="I57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>746</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
+          <t>1118</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "LA COMUNICAZIONE EFFICACE IN AMBITO OSPEDALIERO” DEL DIPARTIMENTO CHIRURGICO OSPEDALE SANTORSO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>UOSD FORMAZIONE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>2049</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>RINNOVO CONTRATTO SERVIZIO PER IL TRATTAMENTO DEI DISTURBI DEL COMPORTAMENTO ALIMENTARE - GARA N. 2022-267-BAS.</t>
+        </is>
+      </c>
+      <c r="G58" t="n">
+        <v>365961</v>
+      </c>
+      <c r="H58" t="inlineStr"/>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t>IVA ESCLUSA</t>
+        </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>745</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
+          <t>1117</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>CONVEGNO “L’INTELLIGENZA ARTIFICIALE: PIÙ INNOVAZIONE O MAGGIORE RESPONSABILITÀ PER IL CHIRURGO?” DELL’U.O.C. CHIRURGIA GENERALE OSPEDALE DI SANTORSO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>UOSD FORMAZIONE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>1000</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 30.04.2027 DEI CONTRATTI PER LA FORNITURA DI DISPOSITIVI PER ENDOSCOPIA DIGESTIVA, RESPIRATORIA E BILIO PANCREATICA - I E II AGGIUDICAZIONE (DDR N. 19/2016 E DDR N. 92/2017) - PARTE DI BRONCOSCOPIA/PNEUMOLOGIA. GARA 2021-031-TH</t>
+        </is>
+      </c>
+      <c r="G59" t="n">
+        <v>6643</v>
+      </c>
+      <c r="H59" t="inlineStr"/>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>744</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
+          <t>1115</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>CRITERI PER LA COMPARTECIPAZIONE ALLE SPESE DI OSPITALITÀ ALBERGHIERA DELLE PERSONE DIMESSE DA EX OSPEDALI PSICHIATRICI ED EX CASE DI SALUTE AI SENSI DELLA LEGGE REGIONALE 8 AGOSTO 2017, N. 24. RECEPIMENTO DGRV 1015 DEL 8 SETTEMBRE 2025 – RIDETERMINAZIONE VALORE ISEE FINALE</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>RINNOVO PER 36 MESI DEL CONTRATTO PER LA FORNITURA DI COPERTE TERMICHE RISCALDANTI. GARA 2022-373-TH.</t>
+        </is>
+      </c>
+      <c r="G60" t="n">
+        <v>55002</v>
+      </c>
+      <c r="H60" t="inlineStr"/>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>743</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
+          <t>1112</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E LA CASA DI RIPOSO DI ASIAGO - ESTERNALIZZAZIONE AD UN SOGGETTO TERZO DEL SERVIZIO AUTOMATIZZATO DI DISPENSAZIONE DI TERAPIE IN DOSE UNITARIA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>PROROGA SEMESTRALE DEL CONTRATTO PER LA FORNITURA DEI SERVIZI POSTALI E DEL SERVIZIO DI INVIO TELEMATICO DELLA CORRISPONDENZA – LOTTO 8 (DELIBERAZIONE N. 662/2019 DI AZIENDA ZERO). GARA 2020-337-TH</t>
+        </is>
+      </c>
+      <c r="G61" t="n">
+        <v>187881</v>
+      </c>
+      <c r="H61" t="inlineStr"/>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>736</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
+          <t>1111</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO NO PROFIT, OSSERVAZIONALE, MULTICENTRICO: “EFFETTO DEL COUNSELING ALIMENTARE SECONDO LE LINEE GUIDA DEL WCRF (WORLD CANCER RESEARCH FUND) IN PAZIENTI FEMMINE CON DIAGNOSI DI TUMORE, IN PARTICOLARE ALLA MAMMELLA” (SETA- ONCO), PRESSO L’ U.O.C. ONCOLOGIA - P.O. SANTORSO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA CONTRATTI PER LA REALIZZAZIONE DI PROGETTI DIVERSI RIVOLTI A MINORI E DISABILI NEL DISTRETTO 2.</t>
+        </is>
+      </c>
+      <c r="G62" t="n">
+        <v>89732</v>
+      </c>
+      <c r="H62" t="inlineStr"/>
+      <c r="I62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>735</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
+          <t>1099</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON L’ISTITUTO DI SPECIALIZZAZIONE IN PSICOTERAPIA “STUDIO DI PSICODRAMMA” CON SEDE IN MILANO PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE PRESSO LE STRUTTURE DELL’AZIENDA ULSS7 “PEDEMONTANA”</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E63" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F63" t="n">
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI PADOVA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN GINECOLOGIA E OSTETRICIA - DOTT.SSA MARIA CHIARA GUERRA</t>
+        </is>
+      </c>
+      <c r="G63" t="n">
         <v>0</v>
       </c>
+      <c r="H63" t="inlineStr"/>
+      <c r="I63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>716</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>17/04/2026</t>
+          <t>1098</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI CONSULENZA ALLA GESTIONE DEI RIFIUTI E DEL TRASPORTO DI MERCI PERICOLOSE SU STRADA IN MATERIA DI ADR PER UN PERIODO DI 12 MESI CON OPZIONE DI PROROGA PER ULTERIORI 12 MESI</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI PADOVA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN GINECOLOGIA E OSTETRICIA - DOTT. NICOLA DE LA CRUZ</t>
+        </is>
+      </c>
+      <c r="G64" t="n">
+        <v>0</v>
+      </c>
+      <c r="H64" t="inlineStr"/>
+      <c r="I64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>715</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>17/04/2026</t>
+          <t>1097</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>RINNOVO GARA REGIONALE “DISPOSITIVI VARI PER ANATOMIA PATOLOGICA, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E ALL’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO” GARA 2022-282-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELLO STUDIO DAL TITOLO: “SICUREZZA CLINICA E TOLLERABILITÀ DELL’INIZIO DEL TRATTAMENTO CON SEMAGLUTIDE DOPO SINDROME CORONARICA ACUTA IN PAZIENTI CON DIABETE MELLITO DI TIPO 2: UNO STUDIO DI COORTE OSSERVAZIONALE PROSPETTICO” (PROTOCOLLO START - P), PROMOSSO DA A.ULSS 7 PEDEMONTANA - U.O.C. CARDIOLOGIA P.O. SANTORSO.</t>
+        </is>
+      </c>
+      <c r="G65" t="n">
+        <v>0</v>
+      </c>
+      <c r="H65" t="inlineStr"/>
+      <c r="I65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>714</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>17/04/2026</t>
+          <t>1096</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>SOSTITUZIONE DEL DIRETTORE DELL’ESECUZIONE DEL CONTRATTO STIPULATO PER IL SERVIZIO DI GESTIONE E TRASPORTO VACCINI PER L’AZIENDA ULSS N. 7 PEDEMONTANA - GARA 2024–146–BAS</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F66" t="n">
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL'EMENDAMENTO N. 1 ALLO STUDIO CLINICO NO-PROFIT DAL TITOLO " EVALUATION OF STROKE NETWORK EFFICIENCY OF THE VICENZA DISTRICT - CODICE PROTOCOLLO SNE - VID" - INSERIMENTO NUOVI CENTRI PARTECIPANTI</t>
+        </is>
+      </c>
+      <c r="G66" t="n">
         <v>0</v>
       </c>
+      <c r="H66" t="inlineStr"/>
+      <c r="I66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>702</t>
+          <t>19/06/2026</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>17/04/2026</t>
+          <t>1068</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO “LA SICUREZZA LASER IN AMBITO SANITARIO” DEL SERVIZIO DI PREVENZIONE E PROTEZIONE.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>UOSD FORMAZIONE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>1000</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>PROROGA CONTRATTUALE DEI CONTRATTI PER LA FORNITURA DI “LENTI INTRAOCULARI”, MEDIANTE ACCORDO QUADRO A FAVORE DELLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO (DDR 876/2022). GARA 2023-008-TH.</t>
+        </is>
+      </c>
+      <c r="G67" t="n">
+        <v>342064</v>
+      </c>
+      <c r="H67" t="inlineStr"/>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>iva inclusa</t>
+        </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>700</t>
+          <t>19/06/2026</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>17/04/2026</t>
+          <t>1064</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "DATA DISCOVERY CON QLIKSENSE" DELL'U.O.C. CONTROLLO DI GESTIONE</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>UOSD FORMAZIONE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>1952</v>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>ADDENDA AGLI ACCORDI CONTRATTUALI CON I CENTRI PRIVATI ACCREDITATI AFFERENTI ALL’AZIENDA ULSS 7 PEDEMONTANA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – II SEMESTRE 2026.</t>
+        </is>
+      </c>
+      <c r="G68" t="n">
+        <v>684391</v>
+      </c>
+      <c r="H68" t="inlineStr"/>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>• € 8.400,00 alla società Alliance Medical Diagnostic Srl a Socio Unico, sede di Castelfranco Veneto (TV); • € 188.256,60 alla società Centro di Medicina Srl, sedi di Schio, Thiene e Bassano del Grappa; • € 160.752,00 alla società CEMES Srl, sede di Thiene; • € 271.421,56 alla società IMED Srl a Socio Unico, soggetta a direzione e coordinamento di Alliance Medical Italia Srl, sede di Bassano del Grappa; • € 55.560,84 alla società Poliambulatorio SS. Trinità Srl, sedi di Schio e Malo;</t>
+        </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>698</t>
+          <t>19/06/2026</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>17/04/2026</t>
+          <t>1061</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER L’EFFETTUAZIONE DI ANALISI CLINICHE CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. PERIODO DI DECORRENZA DALLA STIPULA AL 31/12/2027.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>STIPULA DELLA CONVENZIONE CON L’ISTITUTO DI SPECIALIZZAZIONE IN PSICOTERAPIA ANALITICA “AION”, CON SEDE A BOLOGNA, PER LO SVOLGIMENTO DELLE ATTIVITA’ DI TIROCINIO DI FORMAZIONE ED ORIENTAMENTO PRESSO LE STRUTTURE DELL’A.ULSS7 “PEDEMONTANA”.</t>
+        </is>
+      </c>
+      <c r="G69" t="n">
+        <v>0</v>
+      </c>
+      <c r="H69" t="inlineStr"/>
+      <c r="I69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>694</t>
+          <t>12/06/2026</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>17/04/2026</t>
+          <t>1029</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI MEDICINA TRASFUSIONALE CON L’AZIENDA ULSS 8 BERICA. PERIODO DI DECORRENZA DALLA STIPULA AL 31/05/2026</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>14715</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>RINNOVO CONTRATTO PER LA FORNITURA DEL SISTEMA ANALITICO PER LA RICERCA DI AUTOANTICORPI CON METODI IMMUNOMETRICI PER L’AZIENDA ULSS N. 7 PEDEMONTANA. GARA 2022-261-BAS</t>
+        </is>
+      </c>
+      <c r="G70" t="n">
+        <v>170293</v>
+      </c>
+      <c r="H70" t="inlineStr"/>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>692</t>
+          <t>12/06/2026</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>17/04/2026</t>
+          <t>1022</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DEL PROGETTO DI RICERCA NO-PROFIT DAL TITOLO " PERCORSI DI ADATTAMENTO ALLA DIAGNOSI E COINVOLGIMENTO ATTIVO PER PERSONE CON DISTURBO NEUROCOGNITIVO: STUDIO PILOTA MULTICENTRICO REGIONALE DI FATTIBILITA"</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E71" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F71" t="n">
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>STIPULA DELLA CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOLOGIA DELLA SALUTE DI AREA PSICOLOGICA DELL’UNIVERSITA’ DEGLI STUDI DI TORINO PER LO SVOLGIMENTO DELLE ATTIVITA’ DI TIROCINIO DI SPECIALIZZAZIONE, PROFESSIONALIZZANTE E PRATICO VALUTATIVO PRESSO LE STRUTTURE DELL’A.ULSS7 “PEDEMONTANA”</t>
+        </is>
+      </c>
+      <c r="G71" t="n">
         <v>0</v>
       </c>
+      <c r="H71" t="inlineStr"/>
+      <c r="I71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>691</t>
+          <t>12/06/2026</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>17/04/2026</t>
+          <t>1020</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON L'ISTITUTO TECNICO TECNOLOGICO STATALE "SILVIO DE PRETTO" DI SCHIO (VI) RELATIVA AI "PERCORSI PER LE COMPETENZE TRASVERSALI E PER L'ORIENTAMENTO" (PCTO), DA EFFETTUARSI PRESSO LE STRUTTURE DELL'AZIENDA ULSS7 PEDEMONTANA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E72" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F72" t="n">
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>STIPULA DELLA CONVENZIONE CON L’UNIVERSITA’ TELEMATICA “UNIVERSITAS MERCATORUM “ DI ROMA PER LO SVOLGIMENTO DI ATTIVITA’ DI TIROCINIO PRATICO VALUTATIVO AI SENSI DEL D.I. 567/2022 PER I LAUREATI DEI CORSI DI LAUREA MAGISTRALI DI AREA PSICOLOGICA NON ABILITANTI E AI SENSI DEL D.I. 654/2022 PER I LAUREANDI DEI CORSI DI LAUREA DI AREA PSICOLOGICA ABILITANTI PRESSO LE STRUTTURE DELL’A.ULSS7 “PEDEMONTANA”.</t>
+        </is>
+      </c>
+      <c r="G72" t="n">
         <v>0</v>
       </c>
+      <c r="H72" t="inlineStr"/>
+      <c r="I72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>720</t>
+          <t>12/06/2026</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>17/04/2026</t>
+          <t>1019</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>PNRR - MISSIONE 6 SALUTE M6 C2 - I 1.1.2 ‘AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO (GRANDI APPARECCHIATURE)’ - LIQUIDAZIONE INCENTIVI PER FUNZIONI TECNICHE DI CUI ALL’ART. 113 DEL D.LGS. 50/2016 E S.M.I. CON RIFERIMENTO ALLE PROCEDURE DI GARA ESPLETATE DALLA U.O.C. PROVVEDITORATO, ECONOMATO E GESTIONE DELLA LOGISTICA CON COMPETENZA NELL’ANNO 2023 E 2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F73" t="n">
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELLO STUDIO DAL TITOLO: “STUDIO OSSERVAZIONALE RETROSPETTIVO E PROSPETTICO SULL’ANALISI COMPUTERIZZATA DEL MOVIMENTO IN PAZIENTI AFFETTI DA ALTERAZIONI DELLA FUNZIONALITÀ MOTORIA: BASI PER LA PERSONALIZZAZIONE E L’IMPLEMENTAZIONE DEL PROGRAMMA RIABILITATIVO” (PROTOCOLLO GAIT), PROMOSSO DA A.ULSS 7 PEDEMONTANA - U.O.C. RECUPERO E RIABILITAZIONE FUNZIONALE P.O. SANTORSO.</t>
+        </is>
+      </c>
+      <c r="G73" t="n">
         <v>0</v>
       </c>
+      <c r="H73" t="inlineStr"/>
+      <c r="I73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>665</t>
+          <t>05/06/2026</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>72</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 - CASA DELLA COMUNITÀ DI THIENE - LAVORI DI MANUTENZIONE STRAORDINARIA. PERIZIA DI VARIANTE N. 4.</t>
+          <t>Determine</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F74" t="n">
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>STIPULA DELLA CONVENZIONE CON IL LICEO SCIENTIFICO STATALE “J. DA PONTE” DI BASSANO DEL GRAPPA (VI) PER LA REALIZZAZIONE DELLE ATTIVITA’ DI “FORMAZIONE SCUOLA LAVORO” (FSL) DA EFFETTUARSI PRESSO LE STRUTTURE DELL’AZIENDA ULSS7 “PEDEMONTANA”.</t>
+        </is>
+      </c>
+      <c r="G74" t="n">
         <v>0</v>
       </c>
+      <c r="H74" t="inlineStr"/>
+      <c r="I74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>655</t>
+          <t>05/06/2026</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>1004</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>SISTEMA VENETO ADOZIONI: INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE ED INTERNAZIONALE (L.N. 476/98). DGR 551/2025, DDR 62/2025. RECEPIMENTO FINANZIAMENTO E APPROVAZIONE MANIFESTAZIONE DI INTERESSE PER L’ATTUAZIONE DEL PIANO TERRITORIALE 2025/2026</t>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>29522</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>GARA REGIONALE PER LA FORNITURA DI “KIT IN TNT STERILI” – GARA 2024-014-TH. ATTIVAZIONE FORNITURA KIT PERSONALIZZATI</t>
+        </is>
+      </c>
+      <c r="G75" t="n">
+        <v>297726</v>
+      </c>
+      <c r="H75" t="inlineStr"/>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>iva inclusa</t>
+        </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>652</t>
+          <t>05/06/2026</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>1003</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA (DDG N. 280/2026) – RIMODULAZIONE VOLUMI E DEFINIZIONE CONDIZIONI TARIFFARIE PER IL II TRIMESTRE 2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE “TURISMO SOCIALE E INCLUSIVO NEL VENETO” (DGRV 40/2025, DDR 22/2025). APPROVAZIONE CONTRATTO DI COMODATO D’USO GRATUITO DEI MODELLINI 3D E MAPPA TATTILE A FAVORE DEI RELATIVI ENTI BENEFICIARI</t>
+        </is>
+      </c>
+      <c r="G76" t="n">
+        <v>14884</v>
+      </c>
+      <c r="H76" t="inlineStr"/>
+      <c r="I76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>622</t>
+          <t>05/06/2026</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>1000</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 30.04.2026 DEI CONTRATTI PER LA FORNITURA DI DISPOSITIVI PER ENDOSCOPIA DIGESTIVA, RESPIRATORIA E BILIO PANCREATICA - I E II AGGIUDICAZIONE (DDR N. 19/2016 E DDR N. 92/2017). GARA 2021-031-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI ROMA "TOR VERGATA" PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR.SSA NUNZIA ABBATE</t>
+        </is>
+      </c>
+      <c r="G77" t="n">
+        <v>0</v>
+      </c>
+      <c r="H77" t="inlineStr"/>
+      <c r="I77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>613</t>
+          <t>29/05/2026</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>983</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>AREA DIPENDENZE. FONDO PER IL GIOCO D’AZZARDO PATOLOGICO “GAP” (ART. 1, COMMA 946. DELLA L. N. 28/2015) – RECEPIMENTO DEL FINANZIAMENTO ANNUALITA’ 2024 – DDR N. 13116/2025. APPROVAZIONE DEL PIANO DELLE ATTIVITA’ E DEI COSTI E PROSECUZIONE CONVENZIONI DI CO-PROGETTAZIONE.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>242.243</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA DI 3 MESI, NELLE MORE DELL’AGGIUDICAZIONE DELLA GARA AZIENDALE, DEL CONTRATTO PER LA FORNITURA DI MATERIALE DI CONSUMO DEDICATO PER ASPIRATORI FUMI CHIRURGICI. GARA N. 2020-026-TH</t>
+        </is>
+      </c>
+      <c r="G78" t="n">
+        <v>8808</v>
+      </c>
+      <c r="H78" t="inlineStr"/>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>608</t>
+          <t>29/05/2026</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>982</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON LA FONDAZIONE CASA DI CARITA’ ARTI E MESTIERI ONLUS PER LO SVOLGIMENTO DI TIROCINI PREVISTI DAI CORSI PER OPERATORI SOCIO SANITARI DELLA SCUOLA MARCO POLO DI POVE DEL GRAPPA (VI) PRESSO LE STRUTTURE  DELL’AZIENDA ULSS7 PEDEMONTANA. PROGETTO 4032/4/1028/2022</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>PROROGA BIMESTRALE DEL CONTRATTO RELATIVO ALLA CONVENZIONE PER IL SERVIZIO DI REALIZZAZIONE E GESTIONE DELLA BANCA DATI REGIONALE DEGLI OPERATORI ECONOMICI – 1^ EDIZIONE – DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 325 DEL 24/06/2020 – GARA 2022-245-TH</t>
+        </is>
+      </c>
+      <c r="G79" t="n">
+        <v>2460</v>
+      </c>
+      <c r="H79" t="inlineStr"/>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>606</t>
+          <t>29/05/2026</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>981</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON L’UNIVERSITÀ TELEMATICA PEGASO CON SEDE A NAPOLI PER LO SVOLGIMENTO DI ATTIVITÀ DI TIROCINIO FORMATIVO  PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>RINNOVO DEL CONTRATTO DI CONCESSIONE DEL SERVIZIO BAR PRESSO IL CENTRO SANITARIO POLIFUNZIONALE BOLDRINI – GARA N. 2020-408-BAS.</t>
+        </is>
+      </c>
+      <c r="G80" t="n">
+        <v>50833</v>
+      </c>
+      <c r="H80" t="inlineStr"/>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>605</t>
+          <t>29/05/2026</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>963</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO OSSERVAZIONALE, PROSPETTICO, NO PROFIT, MULTICENTRICO, INTERNAZIONALE “VALVULAR HEART DISEASE IN WOMEN REGISTRY” (CODICE PROTOCOLLO VHD-WR), PRESSO L’ U.O.C. CARDIOLOGIA P.O. SANTORSO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E81" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F81" t="n">
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO: “RUOLO DELLE UNITÀ DI TERAPIA SEMI-INTENSIVA SUGLI ESITI CLINICI E L’EFFICIENZA GESTIONALE NEI REPARTI DI MEDICINA: UNO STUDIO OSSERVAZIONALE PROSPETTICO MULTICENTRICO” (IMCU STUDY), PROMOSSO DA A.ULSS 7 - U.O.C. MEDICINA GENERALE P.O. SANTORSO.</t>
+        </is>
+      </c>
+      <c r="G81" t="n">
         <v>0</v>
       </c>
+      <c r="H81" t="inlineStr"/>
+      <c r="I81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>584</t>
+          <t>29/05/2026</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>31/03/2026</t>
+          <t>961</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI BASSANO DEL GRAPPA. APPROVAZIONE VARIANTE SUPPLETIVA N. 5 DI LAVORI E VARIANTE SUPPLETIVA N. 2 DI SERVIZI PROFESSIONALI DI DIREZIONE LAVORI</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F82" t="n">
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI FIRENZE PER LO SVOLGIMENTO DI ATTIVITA' FORMATIVA AL DI FUORI DELLA RETE, DI UNA SPECIALIZZANDA, DOTT.SSA VALENTINA POZZATO, ISCRITTA ALLA SCUOLA DI SPECIALIZZAZIONE IN FARMACIA OSPEDALIERA</t>
+        </is>
+      </c>
+      <c r="G82" t="n">
         <v>0</v>
       </c>
+      <c r="H82" t="inlineStr"/>
+      <c r="I82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>582</t>
+          <t>28/05/2026</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>31/03/2026</t>
+          <t>61</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>AREA SALUTE MENTALE. MODIFICA E INTEGRAZIONE DELLA DELIBERAZIONE N. 2411 DEL 29/12/2025 “ACCORDO CONTRATTUALE CON LA SOCIETÀ COOPERATIVA SOCIALE DI SOLIDARIETÀ LA MADONNINA GESTORE DEL CENTRO DIURNO DI ROANA" PER IL TRIENNIO 2026-2028</t>
+          <t>Determine</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F83" t="n">
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>STIPULA DELLA CONVENZIONE CON L’ISTITUTO DI ISTRUZIONE SUPERIORE "TRON ZANELLA MARTINI" DI SCHIO (VI) PER LA REALIZZAZIONE DELLE ATTIVITA’ DI “FORMAZIONE SCUOLA LAVORO” (FSL), DA EFFETTUARSI PRESSO LE STRUTTURE DELL'AZIENDA ULSS7 “PEDEMONTANA”.</t>
+        </is>
+      </c>
+      <c r="G83" t="n">
         <v>0</v>
       </c>
+      <c r="H83" t="inlineStr"/>
+      <c r="I83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>580</t>
+          <t>22/05/2026</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>30/03/2026</t>
+          <t>949</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>ACCORDO QUADRO LAVORI DI MANUTENZIONE EDILE. APPROVAZIONE PROGETTO DI FATTIBILITA’ TECNICO-ECONOMICA E INDIZIONE PROCEDURA APERTA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F84" t="n">
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO DELLA CESSIONE DEL RAMO DI AZIENDA DI FUJIFILM ITALIA S.P.A. A NEXPRING HEALTH ITALY S.R.L.- GARA 2023-108-TH</t>
+        </is>
+      </c>
+      <c r="G84" t="n">
         <v>0</v>
       </c>
+      <c r="H84" t="inlineStr"/>
+      <c r="I84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>577</t>
+          <t>22/05/2026</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>27/03/2026</t>
+          <t>933</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>RINNOVO CONTRATTO PER LA FORNITURA DI UN SISTEMA POCT (POINT OF CARE TESTING) PER LA GESTIONE DEI PAZIENTI IN TAO (TERAPIA ANTICOAGULANTE ORALE) PER LA MEDICINA INTEGRATA DI ASIAGO. GARA N. 2022-170-BAS</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>STIPULA DELLA CONVENZIONE CON L'UNIVERSITA’ POLITECNICA DELLE MARCHE, CON SEDE AD ANCONA, PER LE ATTIVITA’ DI TIROCINIO DI FORMAZIONE E ORIENTAMENTO DEI CORSI DI LAUREA TRIENNALE E MAGISTRALE DELL’AREA SCIENZE PRESSO LE STRUTTURE DELL’A.ULSS7 “PEDEMONTANA”.</t>
+        </is>
+      </c>
+      <c r="G85" t="n">
+        <v>0</v>
+      </c>
+      <c r="H85" t="inlineStr"/>
+      <c r="I85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>576</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>27/03/2026</t>
+          <t>903</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA FINO AL 25.03.2027 GARA REGIONALE PER LA FORNITURA DI “DISPOSITIVI PER PRELIEVI BIOLOGICI E LORO TRASPORTI” - DDR 205/2017. GARA 2021-073-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI VALLI DEL PASUBIO (VI) E L’AZIENDA ULSS7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI VALLI DEL PASUBIO SITI IN VIA BRUNO BRANDELLERO N. 34, DA DESTINARE A ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="G86" t="n">
+        <v>24000</v>
+      </c>
+      <c r="H86" t="inlineStr"/>
+      <c r="I86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>573</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>27/03/2026</t>
+          <t>906</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>CONTRATTO GARA REGIONALE PER LA FORNITURA DI SISTEMI DIAGNOSTICI PER EMOGASANALISI (DDG DI AZIENDA ZERO N. 894/2021) GARA 2022-116-BAS: INTEGRAZIONE FORNITURA DI NR. 4 EMOGASANALIZZATORI PORTATILI EPOC</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>OSPEDALE DI BASSANO DEL GRAPPA – AFFIDAMENTO INTERVENTO DI RIPARAZIONE GRUPPI FRIGO.</t>
+        </is>
+      </c>
+      <c r="G87" t="n">
+        <v>59700</v>
+      </c>
+      <c r="H87" t="inlineStr"/>
+      <c r="I87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>565</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>27/03/2026</t>
+          <t>905</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>PROGETTO REGIONALE ``SOLLIEVO`` A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON. PROSECUZIONE FINO AL 31/12/2025 (DGR N. 1412/2024). APPROVAZIONE RENDICONTAZIONE FINALE ANNUALITA’ 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO - SERVIZIO DI AGGIORNAMENTO DELLA PROGETTAZIONE DI FATTIBILITÀ TECNICA ED ECONOMICA, CON OPZIONE DI AFFIDAMENTO DEI SERVIZI DI PROGETTAZIONE ESECUTIVA, COORDINAMENTO DELLA SICUREZZA IN FASE DI PROGETTAZIONE, DIREZIONE LAVORI E COORDINAMENTO SICUREZZA IN FASE DI ESECUZIONE. VARIANTE 3 ATTIVAZIONE OPZIONE DIREZIONE LAVORI E COORDINAMENTO DELLA SICUREZZA IN FASE DI ESECUZIONE.</t>
+        </is>
+      </c>
+      <c r="G88" t="n">
+        <v>152998</v>
+      </c>
+      <c r="H88" t="inlineStr"/>
+      <c r="I88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>564</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>27/03/2026</t>
+          <t>902</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>AREA SALUTE MENTALE. STIPULA ACCORDO CONTRATTUALE CON MANO AMICA SOCIETA’ COOPERATIVA SOCIALE ONLUS GESTORE DELLA COMUNITA’ TERAPEUTICA RIABILITATIVA PROTETTA (CTRP A) “SPAZIO LIBERO” CON SEDE IN THIENE. PERIODO 01/04/2026 – 31/03/2029.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>RSA SAN MICHELE MONTECCHIO PRECALCINO – INTERVENTO DI RIFACIMENTO COPERTURA. AGGIUDICAZIONE PROCEDURA APERTA.</t>
+        </is>
+      </c>
+      <c r="G89" t="n">
+        <v>297147</v>
+      </c>
+      <c r="H89" t="inlineStr"/>
+      <c r="I89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>563</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>27/03/2026</t>
+          <t>898</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>AREA SALUTE MENTALE. STIPULA ACCORDO CONTRATTUALE CON LA SOCIETA’ COOPERATIVA SOCIALE ONLUS ENTROPIA GESTORE DELLA COMUNITA’ TERAPEUTICA RIABILITATIVA PROTETTA (CTRP B) “IL GLICINE” CON SEDE IN THIENE. PERIODO 01/04/2026 – 31/03/2027.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>CONTRATTO PER L’AFFIDAMENTO DEL SERVIZIO DI DISASTER RECOVERY PLAN PER IL TRASPORTO E LA CONSERVAZIONE DEI CAMPIONI BIOLOGICI DEDICATI ALLA PROCREAZIONE MEDICALMENTE ASSISTITA DEL P.O. DI SANTORSO – GARA AULSS7_2025_00338: AUTORIZZAZIONE AL SUBAPPALTO ALLE DITTE MEDES SRL E TRASPORTI REFRIGERATI MAISTRO SRL</t>
+        </is>
+      </c>
+      <c r="G90" t="n">
+        <v>0</v>
+      </c>
+      <c r="H90" t="inlineStr"/>
+      <c r="I90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>538</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>24/03/2026</t>
+          <t>895</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>ACCORDO QUADRO LAVORI DI MANUTENZIONE EDILE. AFFIDAMENTO SERVIZIO DI VERIFICA PROGETTO DI FATTIBILITA’ TECNICO-ECONOMICA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F91" t="n">
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>CESSIONE DALL’AZIENDA SANITARIA DELL'ALTO ADIGE DI NR. 30 FIALE DEL PRODOTTO BEOVU SIRINGHE DA 120MG/ML 0,165ML</t>
+        </is>
+      </c>
+      <c r="G91" t="n">
         <v>0</v>
       </c>
+      <c r="H91" t="inlineStr"/>
+      <c r="I91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>536</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>20/03/2026</t>
+          <t>892</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>OSPEDALE DI BASSANO DEL GRAPPA - NUOVO GRUPPO DI PRESSURIZZAZIONE RETE IDRICA ANTINCENDIO. APPROVAZIONE PROGETTO ESECUTIVO E AFFIDAMENTO LAVORI.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO “GESTIONE DELLE RELAZIONI NELLA COMPLESSITA’ ORGANIZZATIVA ALL’INTERNO DELLE UU.OO. – EMPOWER THE COMMUNITY” DELL’U.O.C. DIREZIONE DELLE PROFESSIONI SANITARIE</t>
+        </is>
+      </c>
+      <c r="G92" t="n">
+        <v>4900</v>
+      </c>
+      <c r="H92" t="inlineStr"/>
+      <c r="I92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>20/03/2026</t>
+          <t>883</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>CENTRO SERVIZI MONTECCHIO PRECALCINO – RICONVERSIONE IMPIANTI BTZ. AFFIDAMENTO STUDIO DI FATTIBILITÀ.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F93" t="n">
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>EREDI M.L. (SIG. C.M. E ALTRI) / ULSS 7 PEDEMONTANA + 2 – PRESA ATTO SENTENZA C. APPELLO VENEZIA N. 668/2026 – RICORSO IN CASSAZIONE – CONFERIMENTO INCARICO DIFENSORE</t>
+        </is>
+      </c>
+      <c r="G93" t="n">
         <v>0</v>
       </c>
+      <c r="H93" t="inlineStr"/>
+      <c r="I93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>531</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>20/03/2026</t>
+          <t>882</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>RINNOVO DEL SERVIZIO DI DOSIMETRIA PER I PP.OO DELL’AZIENDA ULSS 7 PEDEMONTANA – GARA AULSS7_23007</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F94" t="n">
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO INTERVENTISTICO, SENZA FARMACO, NO PROFIT, MONOCENTRICO DAL TITOLO “LA PERCEZIONE PUBBLICA DELLA FIGURA DEL FISIOTERAPISTA E DELLA FISIOTERAPIA” (PHYSIOTHERAPIST PUBLIC PERCEPTION) PROMOSSO DA A.ULSS 7 - U.O.C. RECUPERO E RIABILITAZIONE FUNZIONALE – P.O. SANTORSO.</t>
+        </is>
+      </c>
+      <c r="G94" t="n">
         <v>0</v>
       </c>
+      <c r="H94" t="inlineStr"/>
+      <c r="I94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>528</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>20/03/2026</t>
+          <t>881</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>PROROGA CONTRATTUALE DEL SERVIZIO DI GESTIONE DEGLI AUSILI TERAPEUTICI DI CUI AGLI ELENCHI NN. 2 E 3 DEL NOMENCLATORE TARIFFARIO NAZIONALE PER DISABILI ASSISTITI A DOMICILIO - GARA N. 2022-087-BAS</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F95" t="n">
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON L’ISTITUTO CAVANIS “COLLEGIO CANOVA” DI POSSAGNO (TV) PER LA REALIZZAZIONE DELLE ATTIVITA’ DI “FORMAZIONE SCUOLA LAVORO” (FSL) DA EFFETTUARSI PRESSO LE STRUTTURE DELL’AZIENDA ULSS7 “PEDEMONTANA”.</t>
+        </is>
+      </c>
+      <c r="G95" t="n">
         <v>0</v>
       </c>
+      <c r="H95" t="inlineStr"/>
+      <c r="I95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>523</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>20/03/2026</t>
+          <t>880</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "PROGETTO DI MIGLIORAMENTO DELLE INTERAZIONI AL TRIAGE E PRONTO SOCCORSO” DEL DIPARTIMENTO DI EMERGENZA ED AREA CRITICA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>UOSD FORMAZIONE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>STIPULA DELLA CONVENZIONE CON IL LICEO SCIENTIFICO STATALE "EUGENIO CURIEL" DI PADOVA (PD) RELATIVA AL PERCORSO DI “FORMAZIONE SCUOLA LAVORO” (FSL), DA EFFETTUARSI PRESSO LE STRUTTURE DELL'AZIENDA ULSS7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="G96" t="n">
+        <v>0</v>
+      </c>
+      <c r="H96" t="inlineStr"/>
+      <c r="I96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>519</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>20/03/2026</t>
+          <t>879</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>INTERVENTI IN TEMA DI COLLOCAMENTO MIRATO E DI INSERIMENTO SOCIALE DI PERSONE CON DISABILITA’ (DGR 1189/2025, DDR 770/2025) – RECEPIMENTO FINAZIAMENTO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON L’ISTITUTO DI SPECIALIZZAZIONE IN PSICOTERAPIA DELLO SVILUPPO E ADOLESCENZA N.190 CON SEDE A REGGIO EMILIA PER LO SVOLGIMENTO DI ATTIVITÀ DI TIROCINIO DI FORMAZIONE E ORIENTAMENTO PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="G97" t="n">
+        <v>0</v>
+      </c>
+      <c r="H97" t="inlineStr"/>
+      <c r="I97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>518</t>
+          <t>08/05/2026</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>20/03/2026</t>
+          <t>858</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>AREA SALUTE MENTALE. ACCORDO CONTRATTUALE CON LA SOCIETA’ COOPERATIVA SOCIALE MANO AMICA PER LA GESTIONE DEL CENTRO DIURNO “AZIMUT” DI SCHIO. PERIODO 01/04/2026-31/03/2027.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>RSA SAN MICHELE MONTECCHIO PRECALCINO – INTERVENTO DI RIFACIMENTO COPERTURA. AFFIDAMENTO SERVIZIO DI COORDINAMENTO DELLA SICUREZZA IN FASE DI ESECUZIONE.</t>
+        </is>
+      </c>
+      <c r="G98" t="n">
+        <v>7550</v>
+      </c>
+      <c r="H98" t="inlineStr"/>
+      <c r="I98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>511</t>
+          <t>08/05/2026</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>20/03/2026</t>
+          <t>856</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA ULSS 9 SCALIGERA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. PERIODO DECORRENZA DAL 25/03/2026 AL 31/03/2027.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>GARA REGIONALE PER LA FORNITURA DI SISTEMI ANTIDECUBITO IN FABBISOGNO ALLE AZIENDE SANITARIE E ALL’IRCCS IOV DELLA REGIONE DEL VENETO E PER ORAS S.P.A. - 2 ^ EDIZIONE - LOTTO 1. AUTORIZZAZIONE SUBAPPALTO</t>
+        </is>
+      </c>
+      <c r="G99" t="n">
+        <v>0</v>
+      </c>
+      <c r="H99" t="inlineStr"/>
+      <c r="I99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>498</t>
+          <t>08/05/2026</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>13/03/2026</t>
+          <t>850</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO SERVIZIO DI CERTIFICAZIONE DI REAZIONE AL FUOCO DI PAVIMENTAZIONI ESISTENTI PRESSO IL PRESIDIO OSPEDALIERO DI BASSANO DEL GRAPPA, LA CASA DELLA COMUNITÀ DI MALO E LA CASA DELLA COMUNITÀ DI ARSIERO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>CONTRATTO PER IL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA ED ESTENSIONE PER SERVIZI DI CONSERVAZIONE SOSTITUTIVA DI IMMAGINI DICOM DELL’AZIENDA ULSS 7 PER IL PERIODO DI 3 MESI. GARA AULSS7_2025_00420 CIG N. B9EDD8F680</t>
+        </is>
+      </c>
+      <c r="G100" t="n">
+        <v>35000</v>
+      </c>
+      <c r="H100" t="inlineStr"/>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>484</t>
+          <t>08/05/2026</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>13/03/2026</t>
+          <t>848</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>STIPULA DELLA CONVENZIONE CON L’UNIVERSITA’ DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI ATTIVITA’ DI TIROCINIO PRATICO VALUTATIVO (TPV) AI FINI DELL’ABILITAZIONE ALLA PROFESSIONE DI PSICOLOGO PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/12/2026 DEL LOTTO 20 GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ORTOPEDIA” (DDR 188/2017). GARA 2021-039-TH</t>
+        </is>
+      </c>
+      <c r="G101" t="n">
+        <v>77994</v>
+      </c>
+      <c r="H101" t="inlineStr"/>
+      <c r="I101" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>483</t>
+          <t>08/05/2026</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>13/03/2026</t>
+          <t>840</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’ISTITUTO M.IN.D. S.A.S. DI F. VEGLIA R.A. PELLEGRINI &amp; C. TITOLARE DELLA “SCUOLA DI PSICOTERAPIA DELL’INFANZIA E DELL’ADOLESCENZA” CON SEDE A TORINO PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E102" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F102" t="n">
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL'EMENDAMENTO N. 5 AL CONTRATTO SOTTOSCRITTO CON LA SOCIETA' JANSSEN-CILAG S.P.A RELATIVO ALLA SPERIMENTAZIONE CLINICA MULTICENTRICA FOR-PROFIT DAL TITOLO: " UNO STUDIO DI FASE 3 RANDOMIZZATO, IN DOPPIO CIECO, CONTROLLATO CON PLACEBO SU APALUTAMIDE IN SOGGETTI CON CARCINOMA PROSTATICO AD ALTO RISCHIO, LOCALIZZATO O LOCALMENTE AVANZATO, CHE SONO CANDIDATI ALLA PROSTATECTOMIA RADICALE"</t>
+        </is>
+      </c>
+      <c r="G102" t="n">
         <v>0</v>
       </c>
+      <c r="H102" t="inlineStr"/>
+      <c r="I102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>451</t>
+          <t>08/05/2026</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>06/03/2026</t>
+          <t>838</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA DEL CONTRATTO PER LA FORNITURA DI VALVOLE PER ENDOSCOPIA NELLE MORE DELL’AVVIO DEI CONTRATTI DELLA GARA REGIONALE. (GARA 2024-056-TH).</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON IL LICEO STATALE "F.CORRADINI" DI THIENE (VI) RELATIVA ALLA “FORMAZIONE SCUOLA LAVORO” (FSL), DA EFFETTUARSI PRESSO LE STRUTTURE DELL'AZIENDA ULSS7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="G103" t="n">
+        <v>0</v>
+      </c>
+      <c r="H103" t="inlineStr"/>
+      <c r="I103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>449</t>
+          <t>30/04/2026</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>06/03/2026</t>
+          <t>808</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>PROROGA PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 20^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00110</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>24697</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>ESERCIZIO OPZIONE DI ESTENSIONE DEL CONTRATTO PER LA FORNITURA DI COPERTE TERMICHE RISCALDANTI. GARA N. 2022-373-TH.</t>
+        </is>
+      </c>
+      <c r="G104" t="n">
+        <v>4517</v>
+      </c>
+      <c r="H104" t="inlineStr"/>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>448</t>
+          <t>30/04/2026</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>06/03/2026</t>
+          <t>799</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>PROROGA CONTRATTI PER IL SERVIZIO DI RISTORAZIONE PER LE STRUTTURE OSPEDALIERE E TERRITORIALI DEL DISTRETTO 1 E PER LE STRUTTURE TERRITORIALI DEL DISTRETTO 2 AL 28.02.2027. GARA AULSS7_15025</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 4 VENETO ORIENTALE PER ATTIVITÀ DI CONSULENZA IN ORTOPEDIA E TRAUMATOLOGIA. PERIODO DI DECORRENZA DAL 01/05/2026 AL 30/09/2026.</t>
+        </is>
+      </c>
+      <c r="G105" t="n">
+        <v>24576</v>
+      </c>
+      <c r="H105" t="inlineStr"/>
+      <c r="I105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>446</t>
+          <t>30/04/2026</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>06/03/2026</t>
+          <t>798</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>SOSTITUZIONE RESPONSABILE UNICO DEL PROGETTO (R.U.P.) DEI CONTRATTI CON FINANZIAMENTO PNRR DELL’UOC SISTEMI INFORMATIVI.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>RIMODULAZIONE DELLA PROGRAMMAZIONE DELLE RISORSE DEL PIANO OPERATIVO AZIENDALE (POA) PER IL I SEMESTRE 2026 TRA STRUTTURE PRIVATE ACCREDITATE. APPROVAZIONE SCHEMI DI ADDENDUM AGLI ACCORDI CONTRATTUALI DELLE SOCIETÀ “CEMES SRL” E “POLIAMBULATORIO SS. TRINITÀ SRL”.</t>
+        </is>
+      </c>
+      <c r="G106" t="n">
+        <v>206000</v>
+      </c>
+      <c r="H106" t="inlineStr"/>
+      <c r="I106" t="inlineStr">
+        <is>
+          <t>CEMES stanziati € 91.802 SS. Trinità stanziati € 113.800</t>
+        </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>420</t>
+          <t>30/04/2026</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>790</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359). LAVORI DEL LOTTO A.1. APPROVAZIONE VARIANTE SUPPLETIVA DI LAVORI N. 3 E N. 4 E APPROVAZIONE DELLA VARIANTE SUPPLETIVA DI DIREZIONE LAVORI N. 2</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F107" t="n">
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>STIPULA DELLA CONVENZIONE CON TRE DIPARTIMENTI DELL’AREA MEDICA DELL’UNIVERSITA’ DI PISA PER LO SVOLGIMENTO DELLE ATTIVITA’ DI TIROCINIO DI FORMAZIONE E ORIENTAMENTO CURRICULARE E MASTER PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 “PEDEMONTANA”</t>
+        </is>
+      </c>
+      <c r="G107" t="n">
         <v>0</v>
       </c>
+      <c r="H107" t="inlineStr"/>
+      <c r="I107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>419</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>760</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI ROMANO D’EZZELINO. APPROVAZIONE VARIANTE SUPPLETIVA N. 2 DI LAVORI E VARIANTE SUPPLETIVA N. 2 DI SERVIZI PROFESSIONALI DI DIREZIONE LAVORI</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F108" t="n">
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE AL SUBAPPALTO - CONTRATTO DI FORNITURA DEL SISTEMA ANALITICO DI CHIMICA CLINICA, IMMUNOMETRIA, AUTOMAZIONE CON PREANALITICA INTEGRATA, MIDDLEWARE UNICO DI AREA CORELAB (LOTTO 1) ALLE DITTE ORIGLIA SRL, CONSORZIO CONIART IMPRESE ARTIGIANE, DASIT SPA, MENARINI DIAGNOSTICS SRL, RPS SPA, QUALITY INVENTS SRL. - GARA N. 2024-099-BAS</t>
+        </is>
+      </c>
+      <c r="G108" t="n">
         <v>0</v>
       </c>
+      <c r="H108" t="inlineStr"/>
+      <c r="I108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>409</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>759</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>RISOLUZIONE CONTRATTO CON LA DITTA GET S.R.L PER LA FORNITURA DI SET STERILI MONOUSO PER ANESTESIA - GARA AULSS7 2025_00099</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI GUARDIANIA, LOTTO N. 9, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO DEL VENETO - PROROGA TECNICA DAL 01.05.2026 AL 30.06.2026.</t>
+        </is>
+      </c>
+      <c r="G109" t="n">
+        <v>9441</v>
+      </c>
+      <c r="H109" t="inlineStr"/>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>408</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>757</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>RINNOVO AFFIDAMENTO DIRETTO PREVIA INDAGINE DI MERCATO COMPARATIVA PER LA FORNITURA ANNUALE IN SOMMINISTRAZIONE DI STAMPATI VARI. GARA AULSS7_2024_00391</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>ACCETTAZIONE DONAZIONI DI BENI VARI</t>
+        </is>
+      </c>
+      <c r="G110" t="n">
+        <v>0</v>
+      </c>
+      <c r="H110" t="inlineStr"/>
+      <c r="I110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>4019</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>26/02/2026</t>
+          <t>752</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI MAROSTICA. APPROVAZIONE VARIANTE SUPPLETIVA N. 2</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE SUBAPPALTO SERVIZIO DI MONITORAGGIO CHIMICO, FISICO, AMBIENTALE E BIOLOGICO PER LA SORVEGLIANZA SANITARIA. GARA N. 2023-095 –BAS.</t>
+        </is>
+      </c>
+      <c r="G111" t="n">
+        <v>0</v>
+      </c>
+      <c r="H111" t="inlineStr"/>
+      <c r="I111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>26/02/2026</t>
+          <t>749</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INV. 1.1 - CASA DELLA COMUNITÀ DI SCHIO - VARIANTE SUPPLETIVA N. 3</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>SOSTITUZIONE RESPONSABILE UNICO DEL PROGETTO (R.U.P.) DEI CONTRATTI CON FINANZIAMENTO PNRR RELATIVI ALLA M6.C1 – 1.2.2 IMPLEMENTAZIONE DELLE CENTRALI OPERATIVE TERRITORIALI (COT) - DEVICE. CUP H84E22001280006.</t>
+        </is>
+      </c>
+      <c r="G112" t="n">
+        <v>0</v>
+      </c>
+      <c r="H112" t="inlineStr"/>
+      <c r="I112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>398</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>26/02/2026</t>
+          <t>748</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "CORSO DI FORMAZIONE FASCICOLO SANITARIO ELETTRONICO 2.0 PER AZIENDE". PROGETTO FINANZIATO "PNRR M6 C2 I 1.3.1 (B)" CUP H77H25000390006 DELL'U.O.C. SISTEMI INFORMATIVI</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>UOSD FORMAZIONE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>4606</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>ACQUISTO DI SERVIZI APPLICATIVI E DI SUPPORTO IN AMBITO SANITÀ’ DIGITALE - LICENZE SOFTWARE PER CREAZIONE CONTENUTI MULTIMEDIALI SU FASCICOLO SANITARIO ELETTRONICO PNRR M6C2 I1.3.1(B) - CUP H77H25000390006</t>
+        </is>
+      </c>
+      <c r="G113" t="n">
+        <v>649</v>
+      </c>
+      <c r="H113" t="inlineStr"/>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>396</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>26/02/2026</t>
+          <t>746</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>APPROVAZIONE NUOVO DOCUMENTO AZIENDALE DI ATTUAZIONE DELLE IMPEGNATIVE DI CURA DOMICILIARE</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "LA COMUNICAZIONE EFFICACE IN AMBITO OSPEDALIERO” DEL DIPARTIMENTO CHIRURGICO OSPEDALE SANTORSO</t>
+        </is>
+      </c>
+      <c r="G114" t="n">
+        <v>2049</v>
+      </c>
+      <c r="H114" t="inlineStr"/>
+      <c r="I114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>395</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>26/02/2026</t>
+          <t>745</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>PIANO DI ZONA: RECEPIMENTO DEL DOCUMENTO ATTUATIVO ANNUALE DEI DISTRETTI 1 E 2 - ANNO 2026</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>CONVEGNO “L’INTELLIGENZA ARTIFICIALE: PIÙ INNOVAZIONE O MAGGIORE RESPONSABILITÀ PER IL CHIRURGO?” DELL’U.O.C. CHIRURGIA GENERALE OSPEDALE DI SANTORSO</t>
+        </is>
+      </c>
+      <c r="G115" t="n">
+        <v>1000</v>
+      </c>
+      <c r="H115" t="inlineStr"/>
+      <c r="I115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>388</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>26/02/2026</t>
+          <t>744</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON L'UNIVERSITÀ DI PADOVA PER IL SUPPORTO ALLA REALIZZAZIONE DEL MASTER BIENNALE DI PRIMO LIVELLO IN LINFOLOGIA, AA.AA. 2025/2026 E 2026/2027.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F116" t="n">
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>CRITERI PER LA COMPARTECIPAZIONE ALLE SPESE DI OSPITALITÀ ALBERGHIERA DELLE PERSONE DIMESSE DA EX OSPEDALI PSICHIATRICI ED EX CASE DI SALUTE AI SENSI DELLA LEGGE REGIONALE 8 AGOSTO 2017, N. 24. RECEPIMENTO DGRV 1015 DEL 8 SETTEMBRE 2025 – RIDETERMINAZIONE VALORE ISEE FINALE</t>
+        </is>
+      </c>
+      <c r="G116" t="n">
         <v>0</v>
       </c>
+      <c r="H116" t="inlineStr"/>
+      <c r="I116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>743</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA OSPEDALIERA UNIVERSITARIA INTEGRATA DI VERONA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E LA CASA DI RIPOSO DI ASIAGO - ESTERNALIZZAZIONE AD UN SOGGETTO TERZO DEL SERVIZIO AUTOMATIZZATO DI DISPENSAZIONE DI TERAPIE IN DOSE UNITARIA.</t>
+        </is>
+      </c>
+      <c r="G117" t="n">
+        <v>0</v>
+      </c>
+      <c r="H117" t="inlineStr"/>
+      <c r="I117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>333</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>736</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>CONTRATTO PER LA FORNITURA IN NOLEGGIO DEL SORTER DI PREANALITICA HCTS 2000 MUT PER L’U.O.C. MEDICINA DI LABORATORIO DEL P.O. DI SANTORSO: PROROGA NELLE MORE DELLA RIORGANIZZAZIONE DEI FLUSSI OPERATIVI DEL LABORATORIO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO NO PROFIT, OSSERVAZIONALE, MULTICENTRICO: “EFFETTO DEL COUNSELING ALIMENTARE SECONDO LE LINEE GUIDA DEL WCRF (WORLD CANCER RESEARCH FUND) IN PAZIENTI FEMMINE CON DIAGNOSI DI TUMORE, IN PARTICOLARE ALLA MAMMELLA” (SETA- ONCO), PRESSO L’ U.O.C. ONCOLOGIA - P.O. SANTORSO.</t>
+        </is>
+      </c>
+      <c r="G118" t="n">
+        <v>0</v>
+      </c>
+      <c r="H118" t="inlineStr"/>
+      <c r="I118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>329</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>735</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>RINNOVO GARA REGIONALE PER LA FORNITURA DI DISPOSITIVI MEDICI E STRUMENTI ENDOSCOPICI MONOUSO PER UROLOGIA ENDOSCOPICA INTERVENTISTICA E SPECIALISTICA IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E AZIENDA PROVINCIALE PER I SERVIZI SANITARI DELLA PROVINCIA AUTONOMA DI TRENTO– 1^ EDIZIONE, 1^ TRANCHE. LOTTI NN. 13 E 40. RIF: AULSS7_2026_00162.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON L’ISTITUTO DI SPECIALIZZAZIONE IN PSICOTERAPIA “STUDIO DI PSICODRAMMA” CON SEDE IN MILANO PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE PRESSO LE STRUTTURE DELL’AZIENDA ULSS7 “PEDEMONTANA”</t>
+        </is>
+      </c>
+      <c r="G119" t="n">
+        <v>0</v>
+      </c>
+      <c r="H119" t="inlineStr"/>
+      <c r="I119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>328</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>733</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO DEL CONFERIMENTO DI RAMO DI AZIENDA “INTUITIVE” DA PARTE DI AB MEDICA S.P.A. IN FAVORE DELLA SOCIETÀ AB MEDICA DV S.R.L. CON SUBENTRO NEL CONTRATTO DI FORNITURA DI MATERIALE DI CONSUMO PER IL SISTEMA ROBOTICO MODELLO DA VINCI XI HD (IS4000) DI PROPRIETÀ. GARA 2022-177-BAS</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F120" t="n">
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO PILOTA, NO PROFIT, INTERVENTISTICO, RANDOMIZZATO, MULTICENTRICO DAL TITOLO “USO DELLA VOCE NELLA RIABILITAZIONE DELL’INCONTINENZA URINARIA DA SFORZO NEL POST-PARTUM: UNO STUDIO PILOTA” (PP-VOICE), PROMOSSO DA A.ULSS 7 - U.O.C. RECUPERO E RIABILITAZIONE FUNZIONALE ASIAGO.</t>
+        </is>
+      </c>
+      <c r="G120" t="n">
         <v>0</v>
       </c>
+      <c r="H120" t="inlineStr"/>
+      <c r="I120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>326</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>716</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>RINNOVO CONTRATTO PER LA FORNITURA TRIENNALE DI MATERIALE DI CONSUMO DEDICATO A N. 2 ANALIZZATORI TROMBOELASTOGRAFI DI PROPRIETÀ MOD. TAEG 6S HAEMONETICS PER ESAMI EMOCOAGULATIVI. GARA N. 2022-263-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI CONSULENZA ALLA GESTIONE DEI RIFIUTI E DEL TRASPORTO DI MERCI PERICOLOSE SU STRADA IN MATERIA DI ADR PER UN PERIODO DI 12 MESI CON OPZIONE DI PROROGA PER ULTERIORI 12 MESI</t>
+        </is>
+      </c>
+      <c r="G121" t="n">
+        <v>9520</v>
+      </c>
+      <c r="H121" t="inlineStr"/>
+      <c r="I121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>312</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>715</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER ATTIVITÀ DI CONSULENZA IN FISICA SANITARIA. ANNO 2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>23.887</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>RINNOVO GARA REGIONALE “DISPOSITIVI VARI PER ANATOMIA PATOLOGICA, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E ALL’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO” GARA 2022-282-TH.</t>
+        </is>
+      </c>
+      <c r="G122" t="n">
+        <v>179234</v>
+      </c>
+      <c r="H122" t="inlineStr"/>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>290</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>714</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI SALERNO PER LO SVOLGIMENTO DI STAGE , AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN  OFTALMOLOGIA - DR FRANCESCO MARIA CAPUANO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F123" t="n">
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>SOSTITUZIONE DEL DIRETTORE DELL’ESECUZIONE DEL CONTRATTO STIPULATO PER IL SERVIZIO DI GESTIONE E TRASPORTO VACCINI PER L’AZIENDA ULSS N. 7 PEDEMONTANA - GARA 2024–146–BAS</t>
+        </is>
+      </c>
+      <c r="G123" t="n">
         <v>0</v>
       </c>
+      <c r="H123" t="inlineStr"/>
+      <c r="I123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>287</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>702</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON ENTE DI FORMAZIONE I.R.E.COOP VENETO PER LO SVOLGIMENTO DI TIROCINI PREVISTI DAI CORSI PER OPERATORI SOCIO SANITARI PRESSO L’AZIENDA AULSS7 PEDEMONTANA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO “LA SICUREZZA LASER IN AMBITO SANITARIO” DEL SERVIZIO DI PREVENZIONE E PROTEZIONE.</t>
+        </is>
+      </c>
+      <c r="G124" t="n">
+        <v>1000</v>
+      </c>
+      <c r="H124" t="inlineStr"/>
+      <c r="I124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>286</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>700</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON L’ISTITUTO DI SPECIALIZZAZIONE IN PSICOTERAPIA “ISTITUTO DI TERAPIA COGNITIVO E COMPORTAMENTALE” (I.T.C.C,) CON SEDE IN PADOVA PER LO SVOLGIMENTO DI TIROCINI DI FORMAZIONE E ORIENTAMENTO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "DATA DISCOVERY CON QLIKSENSE" DELL'U.O.C. CONTROLLO DI GESTIONE</t>
+        </is>
+      </c>
+      <c r="G125" t="n">
+        <v>1952</v>
+      </c>
+      <c r="H125" t="inlineStr"/>
+      <c r="I125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>698</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ POLIAMBULATORIO SS. TRINITÀ SRL, SEDE DI SCHIO, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – I SEMESTRE 2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
           <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
-      <c r="E126" t="inlineStr">
-[...5 lines deleted...]
-        <v>103.799</v>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER L’EFFETTUAZIONE DI ANALISI CLINICHE CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. PERIODO DI DECORRENZA DALLA STIPULA AL 31/12/2027.</t>
+        </is>
+      </c>
+      <c r="G126" t="n">
+        <v>1151363</v>
+      </c>
+      <c r="H126" t="inlineStr"/>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t>anno 2026: € 460.545,41 anno 2027: € 690.818,12</t>
+        </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>280</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>694</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – I SEMESTRE 2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
           <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
-      <c r="E127" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI MEDICINA TRASFUSIONALE CON L’AZIENDA ULSS 8 BERICA. PERIODO DI DECORRENZA DALLA STIPULA AL 31/05/2026</t>
+        </is>
+      </c>
+      <c r="G127" t="n">
+        <v>14715</v>
+      </c>
+      <c r="H127" t="inlineStr"/>
+      <c r="I127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>279</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>692</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL, SEDE DI THIENE, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – I SEMESTRE 2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DEL PROGETTO DI RICERCA NO-PROFIT DAL TITOLO " PERCORSI DI ADATTAMENTO ALLA DIAGNOSI E COINVOLGIMENTO ATTIVO PER PERSONE CON DISTURBO NEUROCOGNITIVO: STUDIO PILOTA MULTICENTRICO REGIONALE DI FATTIBILITA"</t>
+        </is>
+      </c>
+      <c r="G128" t="n">
+        <v>0</v>
+      </c>
+      <c r="H128" t="inlineStr"/>
+      <c r="I128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>278</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>691</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – I SEMESTRE 2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON L'ISTITUTO TECNICO TECNOLOGICO STATALE "SILVIO DE PRETTO" DI SCHIO (VI) RELATIVA AI "PERCORSI PER LE COMPETENZE TRASVERSALI E PER L'ORIENTAMENTO" (PCTO), DA EFFETTUARSI PRESSO LE STRUTTURE DELL'AZIENDA ULSS7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="G129" t="n">
+        <v>0</v>
+      </c>
+      <c r="H129" t="inlineStr"/>
+      <c r="I129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>277</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>720</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ ALLIANCE MEDICAL DIAGNOSTIC SRL A SOCIO UNICO, SEDE DI CASTELFRANCO VENETO, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – I SEMESTRE 2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>PNRR - MISSIONE 6 SALUTE M6 C2 - I 1.1.2 ‘AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO (GRANDI APPARECCHIATURE)’ - LIQUIDAZIONE INCENTIVI PER FUNZIONI TECNICHE DI CUI ALL’ART. 113 DEL D.LGS. 50/2016 E S.M.I. CON RIFERIMENTO ALLE PROCEDURE DI GARA ESPLETATE DALLA U.O.C. PROVVEDITORATO, ECONOMATO E GESTIONE DELLA LOGISTICA CON COMPETENZA NELL’ANNO 2023 E 2024.</t>
+        </is>
+      </c>
+      <c r="G130" t="n">
+        <v>0</v>
+      </c>
+      <c r="H130" t="inlineStr"/>
+      <c r="I130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>276</t>
+          <t>10/04/2026</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>665</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE DI DIAGNOSTICA PER IMMAGINI (RADIOLOGIA DIAGNOSTICA).</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 - CASA DELLA COMUNITÀ DI THIENE - LAVORI DI MANUTENZIONE STRAORDINARIA. PERIZIA DI VARIANTE N. 4.</t>
+        </is>
+      </c>
+      <c r="G131" t="n">
+        <v>0</v>
+      </c>
+      <c r="H131" t="inlineStr"/>
+      <c r="I131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>275</t>
+          <t>10/04/2026</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>660</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL - SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE DELLA BRANCA DI MEDICINA FISICA E RIABILITAZIONE.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>250</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO FABBISOGNI - GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER STERILIZZAZIONE – LOTTI DESERTI” (DDR AZIENDA ZERO N. 489/2023). GARA 2023-244-TH</t>
+        </is>
+      </c>
+      <c r="G132" t="n">
+        <v>6437</v>
+      </c>
+      <c r="H132" t="inlineStr"/>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>274</t>
+          <t>10/04/2026</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>656</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON IL CEMES SRL - SEDE DI THIENE - PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE DELLA BRANCA DI MEDICINA FISICA E RIABILITAZIONE.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>200</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>RINNOVO BIENNALE DEI CONTRATTI PER LA FORNITURA DI MATERIALE PER STERILIZZAZIONE PER LE AZIENDE SANITARIE E L’IRCCS IOV DELLA REGIONE DEL VENETO (DELIBERAZIONE AZIENDA ZERO N. 884 DEL 12/12/2026). GARA 2023-01-TH</t>
+        </is>
+      </c>
+      <c r="G133" t="n">
+        <v>61913</v>
+      </c>
+      <c r="H133" t="inlineStr"/>
+      <c r="I133" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>273</t>
+          <t>10/04/2026</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>655</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON IL CENTRO DI MEDICINA SRL, SEDI DI SCHIO E DI THIENE, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE DI RADIOLOGIA DIAGNOSTICA, DI CARDIOLOGIA E NEUROLOGIA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
-[...9 lines deleted...]
-      </c>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>SISTEMA VENETO ADOZIONI: INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE ED INTERNAZIONALE (L.N. 476/98). DGR 551/2025, DDR 62/2025. RECEPIMENTO FINANZIAMENTO E APPROVAZIONE MANIFESTAZIONE DI INTERESSE PER L’ATTUAZIONE DEL PIANO TERRITORIALE 2025/2026</t>
+        </is>
+      </c>
+      <c r="G134" t="n">
+        <v>29522</v>
+      </c>
+      <c r="H134" t="inlineStr"/>
+      <c r="I134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>258</t>
+          <t>10/04/2026</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>13/02/2026</t>
+          <t>652</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/01/2027 DEI CONTRATTI PER LA FORNITURA DI “SISTEMI PER DIALISI PERITONEALE DOMICILIARE CONTINUA (CAPD), DIALISI AUTOMATIZZATA E SACCHE MEDIANTE ACCORDO QUADRO” (DELIBERAZIONE N. 472/2019 DI AZIENDA ZERO). RIF. 2020-037-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA (DDG N. 280/2026) – RIMODULAZIONE VOLUMI E DEFINIZIONE CONDIZIONI TARIFFARIE PER IL II TRIMESTRE 2026.</t>
+        </is>
+      </c>
+      <c r="G135" t="n">
+        <v>407000</v>
+      </c>
+      <c r="H135" t="inlineStr"/>
+      <c r="I135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>257</t>
+          <t>03/04/2026</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>13/02/2026</t>
+          <t>622</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA PER 6 MESI DEL CONTRATTO CON LA DITTA ZIMMER BIOMET ITALIA PER LA FORNITURA DI DISPOSITIVI PER ARTROSCOPIA MINI-INVASIVA - GARA N. 2023-271-BAS.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>12000</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 30.04.2026 DEI CONTRATTI PER LA FORNITURA DI DISPOSITIVI PER ENDOSCOPIA DIGESTIVA, RESPIRATORIA E BILIO PANCREATICA - I E II AGGIUDICAZIONE (DDR N. 19/2016 E DDR N. 92/2017). GARA 2021-031-TH.</t>
+        </is>
+      </c>
+      <c r="G136" t="n">
+        <v>18725</v>
+      </c>
+      <c r="H136" t="inlineStr"/>
+      <c r="I136" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>252</t>
+          <t>03/04/2026</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>13/02/2026</t>
+          <t>613</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>PROROGA DISPOSTA PER EFFETTO DELL’ART. 4 COMMA 10 DEL D.L. 200/2025 DEL 31.12.2025 DEL CONTRATTO QUADRO ID 1367 "SERVIZI DI CONNETTIVITÀ E SICUREZZA - SPC2 CONNETTIVITÀ" DELL'AULSS7 PEDEMONTANA PER L’ANNO 2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>326229</v>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>AREA DIPENDENZE. FONDO PER IL GIOCO D’AZZARDO PATOLOGICO “GAP” (ART. 1, COMMA 946. DELLA L. N. 28/2015) – RECEPIMENTO DEL FINANZIAMENTO ANNUALITA’ 2024 – DDR N. 13116/2025. APPROVAZIONE DEL PIANO DELLE ATTIVITA’ E DEI COSTI E PROSECUZIONE CONVENZIONI DI CO-PROGETTAZIONE.</t>
+        </is>
+      </c>
+      <c r="G137" t="n">
+        <v>242.243</v>
+      </c>
+      <c r="H137" t="inlineStr"/>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t>recepimento finanziamento regionale</t>
+        </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>03/04/2026</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>13/02/2026</t>
+          <t>608</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI FERRARA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA DI UN MEDICO  SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA E CURE PALLIATIVE - DR.SSA ALESSANDRA BUSNARDO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E138" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F138" t="n">
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON LA FONDAZIONE CASA DI CARITA’ ARTI E MESTIERI ONLUS PER LO SVOLGIMENTO DI TIROCINI PREVISTI DAI CORSI PER OPERATORI SOCIO SANITARI DELLA SCUOLA MARCO POLO DI POVE DEL GRAPPA (VI) PRESSO LE STRUTTURE  DELL’AZIENDA ULSS7 PEDEMONTANA. PROGETTO 4032/4/1028/2022</t>
+        </is>
+      </c>
+      <c r="G138" t="n">
         <v>0</v>
       </c>
+      <c r="H138" t="inlineStr"/>
+      <c r="I138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>218</t>
+          <t>03/04/2026</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>606</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>ADESIONE DELL’AZIENDA ULSS N. 7 PEDEMONTANA A FEDERSANITÀ ANCI FEDERAZIONE VENETO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E139" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F139" t="n">
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON L’UNIVERSITÀ TELEMATICA PEGASO CON SEDE A NAPOLI PER LO SVOLGIMENTO DI ATTIVITÀ DI TIROCINIO FORMATIVO  PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="G139" t="n">
         <v>0</v>
       </c>
+      <c r="H139" t="inlineStr"/>
+      <c r="I139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>217</t>
+          <t>03/04/2026</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>605</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO OSSERVAZIONALE DONNAROSA1: RACCOLTA DATI NEL CARCINOMA ADENOIDO-CISTICO DELLA MAMMELLA IN STADIO INZIALE" E APPROVAZIONE CONTRATTO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E140" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F140" t="n">
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO OSSERVAZIONALE, PROSPETTICO, NO PROFIT, MULTICENTRICO, INTERNAZIONALE “VALVULAR HEART DISEASE IN WOMEN REGISTRY” (CODICE PROTOCOLLO VHD-WR), PRESSO L’ U.O.C. CARDIOLOGIA P.O. SANTORSO.</t>
+        </is>
+      </c>
+      <c r="G140" t="n">
         <v>0</v>
       </c>
+      <c r="H140" t="inlineStr"/>
+      <c r="I140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>214</t>
+          <t>31/03/2026</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>584</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DEL “PROTOCOLLO OPERATIVO TRA AUTORITÀ GIUDIZIARIE (TRIBUNALE - PROCURA DELLA REPUBBLICA) E AUTORITÀ SANITARIE PSICHIATRICHE E SERVIZI PER LE DIPENDENZE VICENZA”</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F141" t="n">
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI BASSANO DEL GRAPPA. APPROVAZIONE VARIANTE SUPPLETIVA N. 5 DI LAVORI E VARIANTE SUPPLETIVA N. 2 DI SERVIZI PROFESSIONALI DI DIREZIONE LAVORI</t>
+        </is>
+      </c>
+      <c r="G141" t="n">
         <v>0</v>
       </c>
+      <c r="H141" t="inlineStr"/>
+      <c r="I141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>209</t>
+          <t>31/03/2026</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>582</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>PROROGA DELLA CONVENZIONE “TELEFONIA FISSA 5 - TF5” PER L’ANNO 2026 PER EFFETTO DELL’ART. 4 COMMA 10 D.L. 200/2025 DEL 31.12.2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>263114</v>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>AREA SALUTE MENTALE. MODIFICA E INTEGRAZIONE DELLA DELIBERAZIONE N. 2411 DEL 29/12/2025 “ACCORDO CONTRATTUALE CON LA SOCIETÀ COOPERATIVA SOCIALE DI SOLIDARIETÀ LA MADONNINA GESTORE DEL CENTRO DIURNO DI ROANA" PER IL TRIENNIO 2026-2028</t>
+        </is>
+      </c>
+      <c r="G142" t="n">
+        <v>0</v>
+      </c>
+      <c r="H142" t="inlineStr"/>
+      <c r="I142" t="inlineStr">
+        <is>
+          <t>integrazione DDG n.2411 del 29/12/2025</t>
+        </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>30/03/2026</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>30/01/2026</t>
+          <t>580</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>RINNOVO BIENNALE DELLA FORNITURA DI “DISPOSITIVI MEDICI E STRUMENTI ENDOSCOPICI MONOUSO PER UROLOGIA ENDOSCOPICA INTERVENTISTICA E SPECIALISTICA – 1^ EDIZIONE – II TRANCHE” (DDG N. 787/2023 E DDG N. 22/2024 DI AZIENDA ZERO). RIF. 2024-071-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>ACCORDO QUADRO LAVORI DI MANUTENZIONE EDILE. APPROVAZIONE PROGETTO DI FATTIBILITA’ TECNICO-ECONOMICA E INDIZIONE PROCEDURA APERTA.</t>
+        </is>
+      </c>
+      <c r="G143" t="n">
+        <v>0</v>
+      </c>
+      <c r="H143" t="inlineStr"/>
+      <c r="I143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>179</t>
+          <t>27/03/2026</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>30/01/2026</t>
+          <t>577</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>APPALTO SPECIFICO PER LA FORNITURA DEL PRINCIPIO ATTIVO SEVOFLURANO E RELATIVA FORNITURA DEI SISTEMI DI EROGAZIONE (VAPORIZZATORI) IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV – D.D.G. N. 536 DEL 23.09.2020. PROROGA AL 30.06.2026. RIF. 2020-395-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>13200</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>RINNOVO CONTRATTO PER LA FORNITURA DI UN SISTEMA POCT (POINT OF CARE TESTING) PER LA GESTIONE DEI PAZIENTI IN TAO (TERAPIA ANTICOAGULANTE ORALE) PER LA MEDICINA INTEGRATA DI ASIAGO. GARA N. 2022-170-BAS</t>
+        </is>
+      </c>
+      <c r="G144" t="n">
+        <v>4160</v>
+      </c>
+      <c r="H144" t="inlineStr"/>
+      <c r="I144" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>166</t>
+          <t>27/03/2026</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>30/01/2026</t>
+          <t>576</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "NASCITA, PERSONALITA' E CONSAPEVOLEZZA" DEL DIPARTIMENTO MATERNO-INFANTILE</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>UOSD FORMAZIONE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>4980</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA FINO AL 25.03.2027 GARA REGIONALE PER LA FORNITURA DI “DISPOSITIVI PER PRELIEVI BIOLOGICI E LORO TRASPORTI” - DDR 205/2017. GARA 2021-073-TH</t>
+        </is>
+      </c>
+      <c r="G145" t="n">
+        <v>259946</v>
+      </c>
+      <c r="H145" t="inlineStr"/>
+      <c r="I145" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>27/03/2026</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>30/01/2026</t>
+          <t>573</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL’AVVISO PUBBLICO FINALIZZATO ALLA CO-PROGETTAZIONE CON ENTI DEL TERZO SETTORE (ETS) PER LA REALIZZAZIONE DI UNO “SPAZIO ADOLESCENTI” E ATTIVITA’ DI PREVENZIONE DEL DISAGIO GIOVANILE NELLE SCUOLE DEL TERRITORIO DELL’ULSS 7 PEDEMONTANA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F146" t="n">
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>CONTRATTO GARA REGIONALE PER LA FORNITURA DI SISTEMI DIAGNOSTICI PER EMOGASANALISI (DDG DI AZIENDA ZERO N. 894/2021) GARA 2022-116-BAS: INTEGRAZIONE FORNITURA DI NR. 4 EMOGASANALIZZATORI PORTATILI EPOC</t>
+        </is>
+      </c>
+      <c r="G146" t="n">
         <v>0</v>
+      </c>
+      <c r="H146" t="inlineStr"/>
+      <c r="I146" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>164</t>
+          <t>27/03/2026</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>30/01/2026</t>
+          <t>565</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EFFETTUAZIONE DI ATTIVITÀ COORDINATE NELL’AMBITO DELL’ANATOMIA PATOLOGICA. ANNO 2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE ``SOLLIEVO`` A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON. PROSECUZIONE FINO AL 31/12/2025 (DGR N. 1412/2024). APPROVAZIONE RENDICONTAZIONE FINALE ANNUALITA’ 2025.</t>
+        </is>
+      </c>
+      <c r="G147" t="n">
+        <v>130000</v>
+      </c>
+      <c r="H147" t="inlineStr"/>
+      <c r="I147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>27/03/2026</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>30/01/2026</t>
+          <t>564</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "L'USO DELLA TOMOGRAFIA COMPUTERIZZATA CEREBRALE NELLA GESTIONE DEL PAZIENTE CON TRAUMA CRANICO LIEVE IN PRONTO SOCCORSO" E APPROVAZIONE ACCORDO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t>AREA SALUTE MENTALE. STIPULA ACCORDO CONTRATTUALE CON MANO AMICA SOCIETA’ COOPERATIVA SOCIALE ONLUS GESTORE DELLA COMUNITA’ TERAPEUTICA RIABILITATIVA PROTETTA (CTRP A) “SPAZIO LIBERO” CON SEDE IN THIENE. PERIODO 01/04/2026 – 31/03/2029.</t>
+        </is>
+      </c>
+      <c r="G148" t="n">
+        <v>2.689</v>
+      </c>
+      <c r="H148" t="inlineStr"/>
+      <c r="I148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>27/03/2026</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>563</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>ADESIONE ALLA CONVENZIONE CONSIP ENERGIA ELETTRICA (ID 2880) – LOTTO 5 VENETO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>AREA SALUTE MENTALE. STIPULA ACCORDO CONTRATTUALE CON LA SOCIETA’ COOPERATIVA SOCIALE ONLUS ENTROPIA GESTORE DELLA COMUNITA’ TERAPEUTICA RIABILITATIVA PROTETTA (CTRP B) “IL GLICINE” CON SEDE IN THIENE. PERIODO 01/04/2026 – 31/03/2027.</t>
+        </is>
+      </c>
+      <c r="G149" t="n">
+        <v>727.552</v>
+      </c>
+      <c r="H149" t="inlineStr"/>
+      <c r="I149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>24/03/2026</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>538</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>RECEPIMENTO ESERCIZIO OPZIONE DI PROROGA SEMESTRALE DELLA CONVENZIONE RELATIVA AL SERVIZIO DI REALIZZAZIONE E GESTIONE DELLA BANCA DATI REGIONALE DEGLI OPERATORI ECONOMICI – 1^ EDIZIONE – DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 325 DEL 24/06/2020 – GARA 2022-245-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>ACCORDO QUADRO LAVORI DI MANUTENZIONE EDILE. AFFIDAMENTO SERVIZIO DI VERIFICA PROGETTO DI FATTIBILITA’ TECNICO-ECONOMICA.</t>
+        </is>
+      </c>
+      <c r="G150" t="n">
+        <v>0</v>
+      </c>
+      <c r="H150" t="inlineStr"/>
+      <c r="I150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>20/03/2026</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>536</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 28/02/2026 DEI CONTRATTI PER LA FORNITURA DI DISPOSITIVI PER ENDOSCOPIA DIGESTIVA, RESPIRATORIA E BILIO PANCREATICA - I E II AGGIUDICAZIONE (DDR N. 19/2016 E DDR N. 92/2017). RIF. 2021-031-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>OSPEDALE DI BASSANO DEL GRAPPA - NUOVO GRUPPO DI PRESSURIZZAZIONE RETE IDRICA ANTINCENDIO. APPROVAZIONE PROGETTO ESECUTIVO E AFFIDAMENTO LAVORI.</t>
+        </is>
+      </c>
+      <c r="G151" t="n">
+        <v>0</v>
+      </c>
+      <c r="H151" t="inlineStr"/>
+      <c r="I151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>20/03/2026</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>535</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/12/2026 DEI CONTRATTI PER LA FORNITURA DI GUANTI CHIRURGICI – LOTTI 3 E 5 (DELIBERAZIONE N. 818/2020 DI AZIENDA ZERO).</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>CENTRO SERVIZI MONTECCHIO PRECALCINO – RICONVERSIONE IMPIANTI BTZ. AFFIDAMENTO STUDIO DI FATTIBILITÀ.</t>
+        </is>
+      </c>
+      <c r="G152" t="n">
+        <v>0</v>
+      </c>
+      <c r="H152" t="inlineStr"/>
+      <c r="I152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>20/03/2026</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>531</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO DELLA FUSIONE PER INCORPORAZIONE DI VODAFONE ITALIA SPA CON FASTWEB S.P.A. - CONTRATTO CONVENZIONE CONSIP “TELEFONIA MOBILE 9 - TM9”.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F153" t="n">
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>RINNOVO DEL SERVIZIO DI DOSIMETRIA PER I PP.OO DELL’AZIENDA ULSS 7 PEDEMONTANA – GARA AULSS7_23007</t>
+        </is>
+      </c>
+      <c r="G153" t="n">
         <v>0</v>
+      </c>
+      <c r="H153" t="inlineStr"/>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>IVA ESCLUSA</t>
+        </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>20/03/2026</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>528</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>CONVENZIONI CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA SANITARIA IN CARDIOCHIRURGIA, NEUROCHIRURGIA, CHIRURGIA PEDIATRICA, RADIOTERAPIA E ANESTESIA E RIANIMAZIONE. ANNO 2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>PROROGA CONTRATTUALE DEL SERVIZIO DI GESTIONE DEGLI AUSILI TERAPEUTICI DI CUI AGLI ELENCHI NN. 2 E 3 DEL NOMENCLATORE TARIFFARIO NAZIONALE PER DISABILI ASSISTITI A DOMICILIO - GARA N. 2022-087-BAS</t>
+        </is>
+      </c>
+      <c r="G154" t="n">
+        <v>0</v>
+      </c>
+      <c r="H154" t="inlineStr"/>
+      <c r="I154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>20/03/2026</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>523</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA PER ATTIVITÀ DI CONSULENZA NELLA SPECIALITÀ DI ANESTESIA E RIANIMAZIONE ESPLETATA PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA. ANNO 2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "PROGETTO DI MIGLIORAMENTO DELLE INTERAZIONI AL TRIAGE E PRONTO SOCCORSO” DEL DIPARTIMENTO DI EMERGENZA ED AREA CRITICA</t>
+        </is>
+      </c>
+      <c r="G155" t="n">
+        <v>4980</v>
+      </c>
+      <c r="H155" t="inlineStr"/>
+      <c r="I155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>20/03/2026</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>519</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>PRESTAZIONI DI TELECONSULTO NEUROCHIRURGICO EROGATE DALL’AZIENDA ULSS 8 BERICA A FAVORE DELL’AZIENDA ULSS 7 PEDEMONTANA. BIENNIO 2026-2027.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>INTERVENTI IN TEMA DI COLLOCAMENTO MIRATO E DI INSERIMENTO SOCIALE DI PERSONE CON DISABILITA’ (DGR 1189/2025, DDR 770/2025) – RECEPIMENTO FINAZIAMENTO</t>
+        </is>
+      </c>
+      <c r="G156" t="n">
+        <v>419180</v>
+      </c>
+      <c r="H156" t="inlineStr"/>
+      <c r="I156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>20/03/2026</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>518</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>RINNOVO CONVENZIONE CON IL LICEO GINNASIO STATALE “G.B. BROCCHI” DI BASSANO DEL GRAPPA (VI)  RELATIVA AI “PERCORSI PER LE COMPETENZE TRASVERSALI E PER L’ORIENTAMENTO” (PCTO), DA EFFETTUARSI PRESSO LE STRUTTURE DELL'AZIENDA ULSS 7 PEDEMONTANA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>AREA SALUTE MENTALE. ACCORDO CONTRATTUALE CON LA SOCIETA’ COOPERATIVA SOCIALE MANO AMICA PER LA GESTIONE DEL CENTRO DIURNO “AZIMUT” DI SCHIO. PERIODO 01/04/2026-31/03/2027.</t>
+        </is>
+      </c>
+      <c r="G157" t="n">
+        <v>336.194</v>
+      </c>
+      <c r="H157" t="inlineStr"/>
+      <c r="I157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>20/03/2026</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>511</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON L’UNIVERSITÀ “ E CAMPUS” PER LO SVOLGIMENTO DI TIROCINI DI FORMAZIONE E DI ORIENTAMENTO PRESSO L'AZIENDA ULSS 7 PEDEMONTANA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA ULSS 9 SCALIGERA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. PERIODO DECORRENZA DAL 25/03/2026 AL 31/03/2027.</t>
+        </is>
+      </c>
+      <c r="G158" t="n">
+        <v>72510</v>
+      </c>
+      <c r="H158" t="inlineStr"/>
+      <c r="I158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>13/03/2026</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>498</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DEL PROGETTO DI RICERCA ASSISTENZIALE NO-PROFIT DAL TITOLO "  NUR-FRAIL - NURSING-LED FRAILTY PREVENTION AND CARE: UNO STUDIO QUASI SPERIMENTALE"</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F159" t="n">
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO SERVIZIO DI CERTIFICAZIONE DI REAZIONE AL FUOCO DI PAVIMENTAZIONI ESISTENTI PRESSO IL PRESIDIO OSPEDALIERO DI BASSANO DEL GRAPPA, LA CASA DELLA COMUNITÀ DI MALO E LA CASA DELLA COMUNITÀ DI ARSIERO</t>
+        </is>
+      </c>
+      <c r="G159" t="n">
         <v>0</v>
       </c>
+      <c r="H159" t="inlineStr"/>
+      <c r="I159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>13/03/2026</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>16/01/2026</t>
+          <t>493</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>PROROGA AL 30.06.2026 DELLA PROCEDURA PER LA FORNITURA DI FARMACI EMODERIVATI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’APSS DI TRENTO ED IL COMPRENSORIO SANITARIO DI BOLZANO. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-058-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>512875</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>RINNOVO CONTRATTO PER LA FORNITURA DI SISTEMI DI INIEZIONE DI MEZZI DI CONTRASTO PER PROCEDURE DI RISONANZA MAGNETICA. GARA N. 2022-380-BAS</t>
+        </is>
+      </c>
+      <c r="G160" t="n">
+        <v>20615</v>
+      </c>
+      <c r="H160" t="inlineStr"/>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>13/03/2026</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>16/01/2026</t>
+          <t>484</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>PROROGA CONTRATTI DI AUTOVEICOLI IN NOLEGGIO RELATIVI A CONVENZIONI CONSIP DIVERSE. GARA AULSS_902</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>STIPULA DELLA CONVENZIONE CON L’UNIVERSITA’ DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI ATTIVITA’ DI TIROCINIO PRATICO VALUTATIVO (TPV) AI FINI DELL’ABILITAZIONE ALLA PROFESSIONE DI PSICOLOGO PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="G161" t="n">
+        <v>0</v>
+      </c>
+      <c r="H161" t="inlineStr"/>
+      <c r="I161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>13/03/2026</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>16/01/2026</t>
+          <t>483</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>SOSTITUZIONE DEL DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (DEC) – CONTRATTO PER LA FORNITURA DI MATERIALE DI CONSUMO DEDICATO AI SISTEMI DI UMIDIFICAZIONE FISHER &amp; PAYKEL HEALTHCARE GARA 2024-027-BAS.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F162" t="n">
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’ISTITUTO M.IN.D. S.A.S. DI F. VEGLIA R.A. PELLEGRINI &amp; C. TITOLARE DELLA “SCUOLA DI PSICOTERAPIA DELL’INFANZIA E DELL’ADOLESCENZA” CON SEDE A TORINO PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="G162" t="n">
         <v>0</v>
       </c>
+      <c r="H162" t="inlineStr"/>
+      <c r="I162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>06/03/2026</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>16/01/2026</t>
+          <t>451</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO DELLA FUSIONE PER INCORPORAZIONE DI BIM ITALIA S.R.L. CON GPI S.P.A. CONTRATTO PER IL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA DEL SOFTWARE “QUANI SDO PLUS” IN USO PRESSO LA DMO DI BASSANO - GARA AULSS7_2024_239</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA DEL CONTRATTO PER LA FORNITURA DI VALVOLE PER ENDOSCOPIA NELLE MORE DELL’AVVIO DEI CONTRATTI DELLA GARA REGIONALE. (GARA 2024-056-TH).</t>
+        </is>
+      </c>
+      <c r="G163" t="n">
+        <v>24193</v>
+      </c>
+      <c r="H163" t="inlineStr"/>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>06/03/2026</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>16/01/2026</t>
+          <t>449</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA DI “SISTEMI DIAGNOSTICI PER ALLERGOLOGIA IN VITRO” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. DDR NR. 145 DEL 28.03.2019: PROROGA FINO AL 31.12.2026</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>81990</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>PROROGA PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 20^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00110</t>
+        </is>
+      </c>
+      <c r="G164" t="n">
+        <v>24697</v>
+      </c>
+      <c r="H164" t="inlineStr"/>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>06/03/2026</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>16/01/2026</t>
+          <t>448</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>CONTRATTO PER LA FORNITURA DI DIAGNOSTICI DI IMMUNOTERAPIA E SIEROLOGIA INFETTIVOLOGICA UTILIZZATI SULLA STRUMENTAZIONE LIAISON XL IN USO PRESSO L’U.O.C. MEDICINA DI LABORATORIO P.O. DI SANTORSO - GARA ULSS TH87/2018: PROROGA TECNICA FINO AL 30.04.2026</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>51904</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>PROROGA CONTRATTI PER IL SERVIZIO DI RISTORAZIONE PER LE STRUTTURE OSPEDALIERE E TERRITORIALI DEL DISTRETTO 1 E PER LE STRUTTURE TERRITORIALI DEL DISTRETTO 2 AL 28.02.2027. GARA AULSS7_15025</t>
+        </is>
+      </c>
+      <c r="G165" t="n">
+        <v>2730988</v>
+      </c>
+      <c r="H165" t="inlineStr"/>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>06/03/2026</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>16/01/2026</t>
+          <t>446</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>ADESIONE DEI CENTRI PER L'AFFIDO E LA SOLIDARIETÀ FAMILIARE (C.A.S.F.) DEI DISTRETTI 1 E 2 AL COORDINAMENTO NAZIONALE SERVIZI AFFIDI (CNSA)</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F166" t="n">
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>SOSTITUZIONE RESPONSABILE UNICO DEL PROGETTO (R.U.P.) DEI CONTRATTI CON FINANZIAMENTO PNRR DELL’UOC SISTEMI INFORMATIVI.</t>
+        </is>
+      </c>
+      <c r="G166" t="n">
         <v>0</v>
       </c>
+      <c r="H166" t="inlineStr"/>
+      <c r="I166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>09/01/2026</t>
+          <t>420</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359). LAVORI DEL LOTTO A.1. APPROVAZIONE VARIANTE SUPPLETIVA DI LAVORI N. 3 E N. 4 E APPROVAZIONE DELLA VARIANTE SUPPLETIVA DI DIREZIONE LAVORI N. 2</t>
+        </is>
+      </c>
+      <c r="G167" t="n">
+        <v>0</v>
+      </c>
+      <c r="H167" t="inlineStr"/>
+      <c r="I167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>2456</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>419</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>PROGETTO REGIONALE “E-INCLUSION VENETO TALK”. DGR N. 748/2025 – DDR N. 26/2025. (CUP H19G25000170001)- RECEPIMENTO FINANZIAMENTO REGIONALE - PIANO DELLE ATTIVITÀ E DEI COSTI.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI ROMANO D’EZZELINO. APPROVAZIONE VARIANTE SUPPLETIVA N. 2 DI LAVORI E VARIANTE SUPPLETIVA N. 2 DI SERVIZI PROFESSIONALI DI DIREZIONE LAVORI</t>
+        </is>
+      </c>
+      <c r="G168" t="n">
+        <v>0</v>
+      </c>
+      <c r="H168" t="inlineStr"/>
+      <c r="I168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>2443</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>409</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA L’AZIENDA ULSS 7 PEDEMONTANA E LA CROCE ROSSA ITALIANA – COMITATO DI THIENE – PER L’UTILIZZO DEI LOCALI SITI PRESSO IL CENTRO SANITARIO POLIFUNZIONALE “BOLDRINI” DI THIENE, IN VIA BOLDRINI N. 1, PER ATTIVITA’ ISTITUZIONALE DELL’ASSOCIAZIONE CROCE ROSSA ITALIANA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>RISOLUZIONE CONTRATTO CON LA DITTA GET S.R.L PER LA FORNITURA DI SET STERILI MONOUSO PER ANESTESIA - GARA AULSS7 2025_00099</t>
+        </is>
+      </c>
+      <c r="G169" t="n">
+        <v>0</v>
+      </c>
+      <c r="H169" t="inlineStr"/>
+      <c r="I169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>2441</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>408</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA L’AZIENDA ULSS 7 PEDEMONTANA E LA CROCE ROSSA ITALIANA – COMITATO DI SCHIO – PER L’UTILIZZO DEI LOCALI SITI PRESSO LA CASA DELLA SALUTE DI SCHIO, IN VIA SAN CAMILLO DE LELLIS N. 1, PER ATTIVITA’ ISTITUZIONALE DELL’ASSOCIAZIONE CROCE ROSSA ITALIANA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>RINNOVO AFFIDAMENTO DIRETTO PREVIA INDAGINE DI MERCATO COMPARATIVA PER LA FORNITURA ANNUALE IN SOMMINISTRAZIONE DI STAMPATI VARI. GARA AULSS7_2024_00391</t>
+        </is>
+      </c>
+      <c r="G170" t="n">
+        <v>15525</v>
+      </c>
+      <c r="H170" t="inlineStr"/>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>2439</t>
+          <t>26/02/2026</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>4019</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO A TITOLO GRATUITO DELL’IMMOBILE DI PROPRIETÀ COMUNALE SITO IN PIAZZA DEI TERZI N. 1 A CHIUPPANO (VI) DA DESTINARE A CENTRO DI MEDICINA GENERALE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
-      <c r="E171" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI MAROSTICA. APPROVAZIONE VARIANTE SUPPLETIVA N. 2</t>
+        </is>
+      </c>
+      <c r="G171" t="n">
+        <v>32.583</v>
+      </c>
+      <c r="H171" t="inlineStr"/>
+      <c r="I171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>2438</t>
+          <t>26/02/2026</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>400</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/12/2026 GARA REGIONALE PER LA FORNITURA DI “ELETTRODI PER MONITORAGGIO” (DELIBERAZIONE N. 713/2021 DI AZIENDA ZERO). RIF. 2022-136-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 - CASA DELLA COMUNITÀ DI SCHIO - VARIANTE SUPPLETIVA N. 3</t>
+        </is>
+      </c>
+      <c r="G172" t="n">
+        <v>4.107</v>
+      </c>
+      <c r="H172" t="inlineStr"/>
+      <c r="I172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>2437</t>
+          <t>26/02/2026</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>398</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA DI “SISTEMI DIAGNOSTICI PER LA DETERMINAZIONE DELLA VELOCITÀ DI ERITROSEDIMENTAZIONE” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. DDR NR. 74 DEL 21.02.2019: PROROGA FINO AL 31.08.2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "CORSO DI FORMAZIONE FASCICOLO SANITARIO ELETTRONICO 2.0 PER AZIENDE". PROGETTO FINANZIATO "PNRR M6 C2 I 1.3.1 (B)" CUP H77H25000390006 DELL'U.O.C. SISTEMI INFORMATIVI</t>
+        </is>
+      </c>
+      <c r="G173" t="n">
+        <v>4606</v>
+      </c>
+      <c r="H173" t="inlineStr"/>
+      <c r="I173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>2435</t>
+          <t>26/02/2026</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>396</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31.12.2026 DEI CONTRATTI PER LA FORNITURA DI GUANTI E DISINFETTANTI (DELIBERAZIONE N. 728/2023 DI AZIENDA ZERO). GARA 2023-286-BAS.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE NUOVO DOCUMENTO AZIENDALE DI ATTUAZIONE DELLE IMPEGNATIVE DI CURA DOMICILIARE</t>
+        </is>
+      </c>
+      <c r="G174" t="n">
+        <v>0</v>
+      </c>
+      <c r="H174" t="inlineStr"/>
+      <c r="I174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>2434</t>
+          <t>26/02/2026</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>395</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31.12.2026 DELLE CONVENZIONI PER LA FORNITURA DI "DISPOSITIVI PER INFUSIONE ACCESSI VASCOLARI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ALL'APSS DI TRENTO E ALL'OSPEDALE RIABILITATIVO DI ALTA SPECIALIZZAZIONE DI MOTTA DI LIVENZA - 1^ EDIZIONE" – I^ TRANCHE” (DELIBERAZIONE N. 249/2022 DI AZIENDA ZERO). RIF. 2022-218-BAS.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>PIANO DI ZONA: RECEPIMENTO DEL DOCUMENTO ATTUATIVO ANNUALE DEI DISTRETTI 1 E 2 - ANNO 2026</t>
+        </is>
+      </c>
+      <c r="G175" t="n">
+        <v>0</v>
+      </c>
+      <c r="H175" t="inlineStr"/>
+      <c r="I175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>2433</t>
+          <t>26/02/2026</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>388</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 30/06/2026 DEI CONTRATTI PER LA FORNITURA DI “AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – SECONDA TRANCHE”, DELIBERAZIONE N. 182 DEL 26.03.2021 DI AZIENDA ZERO. RIF. GARA 2021-246-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON L'UNIVERSITÀ DI PADOVA PER IL SUPPORTO ALLA REALIZZAZIONE DEL MASTER BIENNALE DI PRIMO LIVELLO IN LINFOLOGIA, AA.AA. 2025/2026 E 2026/2027.</t>
+        </is>
+      </c>
+      <c r="G176" t="n">
+        <v>0</v>
+      </c>
+      <c r="H176" t="inlineStr"/>
+      <c r="I176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>2432</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>336</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/03/2026 DELLA GARA REGIONALE PER LA FORNITURA DI “MEDICAZIONI SEMPLICI – 2^ EDIZIONE - LOTTI DESERTI” (DDR 509/2022). RIF. GARA 2022-319-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA OSPEDALIERA UNIVERSITARIA INTEGRATA DI VERONA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2026.</t>
+        </is>
+      </c>
+      <c r="G177" t="n">
+        <v>76.218</v>
+      </c>
+      <c r="H177" t="inlineStr"/>
+      <c r="I177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>2431</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>333</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/03/2026 GARA REGIONALE PER LA FORNITURA DI MEDICAZIONI SEMPLICI - 2^ EDIZIONE (DELIBERAZIONE N. 604/2021 AZIENDA ZERO). RIF. 2021-341-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>27885</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>CONTRATTO PER LA FORNITURA IN NOLEGGIO DEL SORTER DI PREANALITICA HCTS 2000 MUT PER L’U.O.C. MEDICINA DI LABORATORIO DEL P.O. DI SANTORSO: PROROGA NELLE MORE DELLA RIORGANIZZAZIONE DEI FLUSSI OPERATIVI DEL LABORATORIO</t>
+        </is>
+      </c>
+      <c r="G178" t="n">
+        <v>12000</v>
+      </c>
+      <c r="H178" t="inlineStr"/>
+      <c r="I178" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>2426</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>329</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO CON L’ASSOCIAZIONE CULTURALE “PROGETTO CINEMA A.V.” PER L’UTILIZZO DI BENI MOBILI (ARREDI, ATTREZZATURE ELETTROMEDICALI) DI PROPRIETÀ DELL’ULSS 7 PEDEMONTANA PRESSO IL QUARTO PIANO (EX BLOCCO SPECIALITÀ ORA AREA NORD) DEL CENTRO SANITARIO POLIFUNZIONALE “BOLDRINI” DI THIENE (VI), VIA C. BOLDRINI N. 1.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>RINNOVO GARA REGIONALE PER LA FORNITURA DI DISPOSITIVI MEDICI E STRUMENTI ENDOSCOPICI MONOUSO PER UROLOGIA ENDOSCOPICA INTERVENTISTICA E SPECIALISTICA IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E AZIENDA PROVINCIALE PER I SERVIZI SANITARI DELLA PROVINCIA AUTONOMA DI TRENTO– 1^ EDIZIONE, 1^ TRANCHE. LOTTI NN. 13 E 40. RIF: AULSS7_2026_00162.</t>
+        </is>
+      </c>
+      <c r="G179" t="n">
+        <v>202685</v>
+      </c>
+      <c r="H179" t="inlineStr"/>
+      <c r="I179" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>2419</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>328</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 40^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00394</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO DEL CONFERIMENTO DI RAMO DI AZIENDA “INTUITIVE” DA PARTE DI AB MEDICA S.P.A. IN FAVORE DELLA SOCIETÀ AB MEDICA DV S.R.L. CON SUBENTRO NEL CONTRATTO DI FORNITURA DI MATERIALE DI CONSUMO PER IL SISTEMA ROBOTICO MODELLO DA VINCI XI HD (IS4000) DI PROPRIETÀ. GARA 2022-177-BAS</t>
+        </is>
+      </c>
+      <c r="G180" t="n">
+        <v>0</v>
+      </c>
+      <c r="H180" t="inlineStr"/>
+      <c r="I180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>2418</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>326</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>CRITERI PER LA COMPARTECIPAZIONE ALLE SPESE DI OSPITALITÀ ALBERGHIERA DELLE PERSONE DIMESSE DA EX OSPEDALI PSICHIATRICI ED EX CASE DI SALUTE AI SENSI DELLA LEGGE REGIONALE 8 AGOSTO 2017, N. 24. RECEPIMENTO DGRV 1015 DEL 8 SETTEMBRE 2025</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>336300</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>RINNOVO CONTRATTO PER LA FORNITURA TRIENNALE DI MATERIALE DI CONSUMO DEDICATO A N. 2 ANALIZZATORI TROMBOELASTOGRAFI DI PROPRIETÀ MOD. TAEG 6S HAEMONETICS PER ESAMI EMOCOAGULATIVI. GARA N. 2022-263-TH.</t>
+        </is>
+      </c>
+      <c r="G181" t="n">
+        <v>67950</v>
+      </c>
+      <c r="H181" t="inlineStr"/>
+      <c r="I181" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>2411</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>312</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ACCORDO CONTRATTUALE CON LA SOCIETÀ COOPERATIVA SOCIALE DI SOLIDARIETÀ LA MADONNINA GESTORE DEL CENTRO DIURNO DI ROANA PER UTENTI DELL’AREA SALUTE MENTALE PER IL TRIENNIO 2026-2028</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER ATTIVITÀ DI CONSULENZA IN FISICA SANITARIA. ANNO 2026.</t>
+        </is>
+      </c>
+      <c r="G182" t="n">
+        <v>23.887</v>
+      </c>
+      <c r="H182" t="inlineStr"/>
+      <c r="I182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>2410</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>290</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ACCORDO CONTRATTUALE CON L'IPAB CASA DI RICOVERO "MUZAN" DI MALO PER L'EROGAZIONE DI PRESTAZIONI DI CURE INTERMEDIE NELL'AMBITO DELL'UNITA' RIABILITATIVA TERRITORIALE (URT). PERIODO 01/01/2026 - 31/12/2028</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI SALERNO PER LO SVOLGIMENTO DI STAGE , AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN  OFTALMOLOGIA - DR FRANCESCO MARIA CAPUANO</t>
+        </is>
+      </c>
+      <c r="G183" t="n">
+        <v>0</v>
+      </c>
+      <c r="H183" t="inlineStr"/>
+      <c r="I183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>2407</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>287</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL PROTOCOLLO D’INTESA TRA IL CENTRO OPERATIVO PER LA SICUREZZA CIBERNETICA “VENETO” E L’AULSS 7 PEDEMONTANA PER LA PREVENZIONE E CONTRASTO DEI CRIMINI INFORMATICI AI DANNI DELLE INFRASTRUTTURE INFORMATICHE AZIENDALI.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E184" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F184" t="n">
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON ENTE DI FORMAZIONE I.R.E.COOP VENETO PER LO SVOLGIMENTO DI TIROCINI PREVISTI DAI CORSI PER OPERATORI SOCIO SANITARI PRESSO L’AZIENDA AULSS7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="G184" t="n">
         <v>0</v>
       </c>
+      <c r="H184" t="inlineStr"/>
+      <c r="I184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>2374</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>23/12/2025</t>
+          <t>286</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>“BUDGET DI SALUTE MENTALE – AREA SALUTE MENTALE” (DGR 1364/2024, DDR 23/2025). APPROVAZIONE CONVENZIONE PER LA CO-PROGETTAZIONE CON GLI ENTI PARTNER DEL TERZO SETTORE</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON L’ISTITUTO DI SPECIALIZZAZIONE IN PSICOTERAPIA “ISTITUTO DI TERAPIA COGNITIVO E COMPORTAMENTALE” (I.T.C.C,) CON SEDE IN PADOVA PER LO SVOLGIMENTO DI TIROCINI DI FORMAZIONE E ORIENTAMENTO</t>
+        </is>
+      </c>
+      <c r="G185" t="n">
+        <v>0</v>
+      </c>
+      <c r="H185" t="inlineStr"/>
+      <c r="I185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>2355</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>282</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>LAVORI DI COMPLETAMENTO DEL TERZO PIANO DELL’OSPEDALE DI ASIAGO PER REALIZZAZIONE DEI LOCALI PER I MEDICI DI GUARDIA – 1° STRALCIO – PRESA D’ATTO ATTIVAZIONE OPZIONE CONTRATTUALE 2° STRALCIO E APPROVAZIONE MODIFICA CONTRATTUALE.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELLO STUDIO INTERVENTISTICO, MONOCENTRICO, PROMOSSO DALL'AZIENDA ULSS 7 PEDEMONTANA, DAL TITOLO “STUDIO SULLA DIAGNOSI E GESTIONE MULTIDISCIPLINARE DI PAZIENTI CON DISTURBO NEUROCOGNITIVO MINORE O MAGGIORE DI GRADO LIEVE” (MULTI -DEM), PRESSO L’U.O.C. GERIATRIA DEL P.O. DI SANTORSO.</t>
+        </is>
+      </c>
+      <c r="G186" t="n">
+        <v>0</v>
+      </c>
+      <c r="H186" t="inlineStr"/>
+      <c r="I186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>2349</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DELL’APPALTO SPECIFICO PER LA FORNITURA DI PROTESI DI GINOCCHIO PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO – 2^ EDIZIONE (DELIBERAZIONI AZIENDA ZERO N. 36 DEL 29.01.2025 E N. 642 DELL’11.09.2025). GARA AULSS7_2024_00266</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ POLIAMBULATORIO SS. TRINITÀ SRL, SEDE DI SCHIO, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – I SEMESTRE 2026.</t>
+        </is>
+      </c>
+      <c r="G187" t="n">
+        <v>103.799</v>
+      </c>
+      <c r="H187" t="inlineStr"/>
+      <c r="I187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>2348</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>280</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA DEL CONTRATTO LOTTO 1) SISTEMA ANALITICO DI CHIMICA CLINICA, IMMUNOMETRIA, TURBIDIMETRIA, SIEROLOGIA, EMATOLOGIA, COAGULAZIONE (AREA LAB CORE) - GARA N. 10/2012, DEL CONTRATTO PER LA FORNITURA DI DISPOSITIVI DI PRELIEVO BIOLOGICO (TAMPONI) E MATERIALE DI CONSUMO PER IL SISTEMA “WASP-LAB CONNESSO A FLEX LAB 3.6 INPECO” - GARA N. 29BAS/18, DEL CONTRATTO PER LA FORNITURA DEL TEST PROCALCITONINA - GARA 2024-208-BAS E DEL CONTRATTO PER LA FORNITURA DEL SISTEMA ANALITICO PER L’ESECUZIONE DI ESAMI DI IMMUNOMETRIA SPECIALE – GARA ULSS N. 95BAS/2019</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – I SEMESTRE 2026.</t>
+        </is>
+      </c>
+      <c r="G188" t="n">
+        <v>407.09</v>
+      </c>
+      <c r="H188" t="inlineStr"/>
+      <c r="I188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>2347</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>279</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>PROROGA PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 19^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00055</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL, SEDE DI THIENE, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – I SEMESTRE 2026.</t>
+        </is>
+      </c>
+      <c r="G189" t="n">
+        <v>71.80200000000001</v>
+      </c>
+      <c r="H189" t="inlineStr"/>
+      <c r="I189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>2346</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>278</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/12/2026 GARA REGIONALE PER LA FORNITURA DI “SOSTANZE VISCOELASTICHE PER CHIRURGIA OCULISTICA” (DELIBERAZIONE N. 653/2021 DI AZIENDA ZERO). GARA 2022-007-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – I SEMESTRE 2026.</t>
+        </is>
+      </c>
+      <c r="G190" t="n">
+        <v>264.396</v>
+      </c>
+      <c r="H190" t="inlineStr"/>
+      <c r="I190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>2344</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>277</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI BIENNALE IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E ALTRI ENTI ADERENTI - 26^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00395</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ ALLIANCE MEDICAL DIAGNOSTIC SRL A SOCIO UNICO, SEDE DI CASTELFRANCO VENETO, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – I SEMESTRE 2026.</t>
+        </is>
+      </c>
+      <c r="G191" t="n">
+        <v>8.4</v>
+      </c>
+      <c r="H191" t="inlineStr"/>
+      <c r="I191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>2326</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>276</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA IN ORTOPEDIA E TRAUMATOLOGIA. ANNO 2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
           <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
-      <c r="E192" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE DI DIAGNOSTICA PER IMMAGINI (RADIOLOGIA DIAGNOSTICA).</t>
+        </is>
+      </c>
+      <c r="G192" t="n">
+        <v>600</v>
+      </c>
+      <c r="H192" t="inlineStr"/>
+      <c r="I192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>2299</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>12/12/2025</t>
+          <t>275</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>PROROGA GARA REGIONALE PER LA FORNITURA IN URGENZA DI MEDICAZIONI SEMPLICI - 2 ^ EDIZIONE (LOTTI CESSATI PER RISOLUZIONE CONTRATTUALE). GARA 2023-025-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL - SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE DELLA BRANCA DI MEDICINA FISICA E RIABILITAZIONE.</t>
+        </is>
+      </c>
+      <c r="G193" t="n">
+        <v>250</v>
+      </c>
+      <c r="H193" t="inlineStr"/>
+      <c r="I193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>2291</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>12/12/2025</t>
+          <t>274</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>PROROGA DI 6 MESI DELLA CONVENZIONE CONSIP “TELEFONIA MOBILE 9 - TM9”.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON IL CEMES SRL - SEDE DI THIENE - PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE DELLA BRANCA DI MEDICINA FISICA E RIABILITAZIONE.</t>
+        </is>
+      </c>
+      <c r="G194" t="n">
+        <v>200</v>
+      </c>
+      <c r="H194" t="inlineStr"/>
+      <c r="I194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>2283</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>12/12/2025</t>
+          <t>273</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA IN PEDIATRIA. PERIODO DI DECORRENZA DAL 15/12/2025 AL 31/12/2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
           <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
-      <c r="E195" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON IL CENTRO DI MEDICINA SRL, SEDI DI SCHIO E DI THIENE, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE DI RADIOLOGIA DIAGNOSTICA, DI CARDIOLOGIA E NEUROLOGIA.</t>
+        </is>
+      </c>
+      <c r="G195" t="n">
+        <v>612</v>
+      </c>
+      <c r="H195" t="inlineStr"/>
+      <c r="I195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>2278</t>
+          <t>13/02/2026</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>12/12/2025</t>
+          <t>258</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON L'UNIVERSITA' DEGLI STUDI DI FERRARA PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL'AZIENDA ULSS 7 PEDEMONTANA (01/01/2026 - 31/12/2028).</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/01/2027 DEI CONTRATTI PER LA FORNITURA DI “SISTEMI PER DIALISI PERITONEALE DOMICILIARE CONTINUA (CAPD), DIALISI AUTOMATIZZATA E SACCHE MEDIANTE ACCORDO QUADRO” (DELIBERAZIONE N. 472/2019 DI AZIENDA ZERO). RIF. 2020-037-TH.</t>
+        </is>
+      </c>
+      <c r="G196" t="n">
+        <v>576281</v>
+      </c>
+      <c r="H196" t="inlineStr"/>
+      <c r="I196" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>2275</t>
+          <t>13/02/2026</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>12/12/2025</t>
+          <t>257</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI PISA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA , DI UN  MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA D'EMERGENZA - URGENZA - DR. LEONARDO CAPURRO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA PER 6 MESI DEL CONTRATTO CON LA DITTA ZIMMER BIOMET ITALIA PER LA FORNITURA DI DISPOSITIVI PER ARTROSCOPIA MINI-INVASIVA - GARA N. 2023-271-BAS.</t>
+        </is>
+      </c>
+      <c r="G197" t="n">
+        <v>12000</v>
+      </c>
+      <c r="H197" t="inlineStr"/>
+      <c r="I197" t="inlineStr">
+        <is>
+          <t>iva inclusa</t>
+        </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>2274</t>
+          <t>13/02/2026</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>12/12/2025</t>
+          <t>252</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI PISA PER LO SVOLGUIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN  MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA D'EMERGENZA URGENZA - DOTT.SSA ALESSANDRA EUGENIA BIONDA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>PROROGA DISPOSTA PER EFFETTO DELL’ART. 4 COMMA 10 DEL D.L. 200/2025 DEL 31.12.2025 DEL CONTRATTO QUADRO ID 1367 "SERVIZI DI CONNETTIVITÀ E SICUREZZA - SPC2 CONNETTIVITÀ" DELL'AULSS7 PEDEMONTANA PER L’ANNO 2026.</t>
+        </is>
+      </c>
+      <c r="G198" t="n">
+        <v>326229</v>
+      </c>
+      <c r="H198" t="inlineStr"/>
+      <c r="I198" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>2272</t>
+          <t>13/02/2026</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>12/12/2025</t>
+          <t>250</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI  DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA  DI AREA SANITARIA  AL DI FUORI DELLA RETE  FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO CARDIOVASCOLARE - DR. ALESSANDRO SARAI</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E199" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F199" t="n">
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI FERRARA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA DI UN MEDICO  SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA E CURE PALLIATIVE - DR.SSA ALESSANDRA BUSNARDO</t>
+        </is>
+      </c>
+      <c r="G199" t="n">
         <v>0</v>
       </c>
+      <c r="H199" t="inlineStr"/>
+      <c r="I199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>2270</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>12/12/2025</t>
+          <t>218</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'UNIVERSITA' DEGLI STUDI DI VERONA E L'AZIENDA ULSS 7 PEDEMONTANA PER LA FORMAZIONE MEDICO-SPECIALISTICA - RECEPIMENTO DECRETO DIRETTORIALE MUR RELATIVO ALL'ACCREDITAMENTO DELLE SCUOLE DI SPECIALIZZAZIONE DI AREA SANITARIA E DELLE RELATIVE STRUTTURE SANITARIE AZIENDALI APPARTENENTI ALLA RETE FORMATIVA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E200" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F200" t="n">
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>ADESIONE DELL’AZIENDA ULSS N. 7 PEDEMONTANA A FEDERSANITÀ ANCI FEDERAZIONE VENETO</t>
+        </is>
+      </c>
+      <c r="G200" t="n">
         <v>0</v>
       </c>
+      <c r="H200" t="inlineStr"/>
+      <c r="I200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>2237</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>05/12/2025</t>
+          <t>217</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI VILLAVERLA (VI) E L’AZIENDA ULSS7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI UBICATI IN PIAZZA DELLE FORNACI N.10 A VILLAVERLA, PER ATTIVITÀ DI AMBULATORIO MEDICO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F201" t="n">
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO OSSERVAZIONALE DONNAROSA1: RACCOLTA DATI NEL CARCINOMA ADENOIDO-CISTICO DELLA MAMMELLA IN STADIO INZIALE" E APPROVAZIONE CONTRATTO</t>
+        </is>
+      </c>
+      <c r="G201" t="n">
         <v>0</v>
       </c>
+      <c r="H201" t="inlineStr"/>
+      <c r="I201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>2236</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>05/12/2025</t>
+          <t>214</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA L’AZIENDA ULSS 7 PEDEMONTANA E LA DITTA RT LUTECH S.P.A. PER L’INSTALLAZIONE DI APPARECCHIATURE E ANTENNE RIPETITRICI DI SEGNALE RADIO DA COLLOCARE PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA SULLA COPERTURA AL PIANO 12° E DI UN ARMADIO RACK DA COLLOCARE PRESSO IL LOCALE UTA DEL MEDESIMO PIANO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F202" t="n">
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO DEL “PROTOCOLLO OPERATIVO TRA AUTORITÀ GIUDIZIARIE (TRIBUNALE - PROCURA DELLA REPUBBLICA) E AUTORITÀ SANITARIE PSICHIATRICHE E SERVIZI PER LE DIPENDENZE VICENZA”</t>
+        </is>
+      </c>
+      <c r="G202" t="n">
         <v>0</v>
       </c>
+      <c r="H202" t="inlineStr"/>
+      <c r="I202" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>2233</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>05/12/2025</t>
+          <t>209</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>ADESIONE ALLA CONVENZIONE REGIONALE PER LA FORNITURA DEL “SERVIZIO DI GESTIONE ED EROGAZIONE DI BUONI ACQUISTO - VOUCHER A FAVORE DEL PERSONALE DELLE AZIENDE ED ENTI DEL SSR (WELFARE INTEGRATIVO), PER LA DURATA DI 12 MESI” DELIBERA DI AZIENDA ZERO N. 806 DEL 17.11.2025 - GARA AULSS7_2025_00393</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>PROROGA DELLA CONVENZIONE “TELEFONIA FISSA 5 - TF5” PER L’ANNO 2026 PER EFFETTO DELL’ART. 4 COMMA 10 D.L. 200/2025 DEL 31.12.2025.</t>
+        </is>
+      </c>
+      <c r="G203" t="n">
+        <v>263114</v>
+      </c>
+      <c r="H203" t="inlineStr"/>
+      <c r="I203" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>2228</t>
+          <t>30/01/2026</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>05/12/2025</t>
+          <t>181</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>RINNOVO ANNUALE GARA REGIONALE PER LA FORNITURA DI “SOLUZIONI INFUSIONALI ED ELETTROLITICHE CONCENTRATE”. DDG N. 886 DEL 30.12.2022 –AZIENDA ZERO. GARA 2023-002-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>490648</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>RINNOVO BIENNALE DELLA FORNITURA DI “DISPOSITIVI MEDICI E STRUMENTI ENDOSCOPICI MONOUSO PER UROLOGIA ENDOSCOPICA INTERVENTISTICA E SPECIALISTICA – 1^ EDIZIONE – II TRANCHE” (DDG N. 787/2023 E DDG N. 22/2024 DI AZIENDA ZERO). RIF. 2024-071-TH.</t>
+        </is>
+      </c>
+      <c r="G204" t="n">
+        <v>704143</v>
+      </c>
+      <c r="H204" t="inlineStr"/>
+      <c r="I204" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>2224</t>
+          <t>30/01/2026</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>05/12/2025</t>
+          <t>179</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DELLA PROROGA TECNICA DELLA CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI GUARDIANIA PORTINERIA DI THIENE, LOTTO N. 9, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO DEL VENETO, DAL 01.01.2026 AL 30.04.2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>19563</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>APPALTO SPECIFICO PER LA FORNITURA DEL PRINCIPIO ATTIVO SEVOFLURANO E RELATIVA FORNITURA DEI SISTEMI DI EROGAZIONE (VAPORIZZATORI) IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV – D.D.G. N. 536 DEL 23.09.2020. PROROGA AL 30.06.2026. RIF. 2020-395-TH</t>
+        </is>
+      </c>
+      <c r="G205" t="n">
+        <v>13200</v>
+      </c>
+      <c r="H205" t="inlineStr"/>
+      <c r="I205" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>2214</t>
+          <t>30/01/2026</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>05/12/2025</t>
+          <t>166</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL'ADDENDUM N. 1 AL CONTRATTO RELATIVO ALLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO DI FASE III IN PAZIENTI CON TUMORE DEL COLON-RETTO METASTATICO, RAS/BRAF WILD TYPE SUL TESSUTO TUMORALE E RAS MUTATO SU BIOPSIA LIQUIDA CON  L'OBIETTIVO DI CONFRONTARE UNA TERAPIA DI PRIMA LINEA CON SCHEMA FOLFIRI IN ASSOCIAZIONE A CETUXIMAB O BEVACIZUMAB ( LIBIMAB STUDY) - CODICE PROGETTO DI RICERCA : TRS-2019-00002062"</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "NASCITA, PERSONALITA' E CONSAPEVOLEZZA" DEL DIPARTIMENTO MATERNO-INFANTILE</t>
+        </is>
+      </c>
+      <c r="G206" t="n">
+        <v>4980</v>
+      </c>
+      <c r="H206" t="inlineStr"/>
+      <c r="I206" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>2213</t>
+          <t>30/01/2026</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>05/12/2025</t>
+          <t>165</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO MULTICENTRICO DI VALUTAZIONE DEI PERCORSI DI CURA INTEGRATI CON IL NUMERO EUROPEO ARMONIZZATO 116117 IN VENETO "</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F207" t="n">
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL’AVVISO PUBBLICO FINALIZZATO ALLA CO-PROGETTAZIONE CON ENTI DEL TERZO SETTORE (ETS) PER LA REALIZZAZIONE DI UNO “SPAZIO ADOLESCENTI” E ATTIVITA’ DI PREVENZIONE DEL DISAGIO GIOVANILE NELLE SCUOLE DEL TERRITORIO DELL’ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="G207" t="n">
         <v>0</v>
       </c>
+      <c r="H207" t="inlineStr"/>
+      <c r="I207" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>2212</t>
+          <t>30/01/2026</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>05/12/2025</t>
+          <t>164</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO FOR-PROFIT DAL TITOLO " CLNP023C1IT01 - REAL-CARE: EFFICACIA DI IPTACOPAN NELLA PRATICA CLINICA NEI PAZIENTI ITALIANI CON EMOGLOBINURIA PAROSSISTICA NOTTURNA (EPN): UNO STUDIO OSSSERVAZIONALE" E APPROVAZIONE CONTRATTO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EFFETTUAZIONE DI ATTIVITÀ COORDINATE NELL’AMBITO DELL’ANATOMIA PATOLOGICA. ANNO 2026.</t>
+        </is>
+      </c>
+      <c r="G208" t="n">
+        <v>61.174</v>
+      </c>
+      <c r="H208" t="inlineStr"/>
+      <c r="I208" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>2210</t>
+          <t>30/01/2026</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>05/12/2025</t>
+          <t>157</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'UNIVERSITA' DEGLI STUDI DI PADOVA E L'AZIENDA ULSS7 PEDEMONTANA   - ULTERIORE AGGIORNAMENTO DELLE STRUTTURE SANITARIE AZIENDALI ACCREDITATE PER LA FORMAZIONE MEDICO SPECIALISTICA NELLA RETE FORMATIVA DELLE SCUOLE DI SPECIALIZZAZIONE DI AREA SANITARIA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E209" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F209" t="n">
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "L'USO DELLA TOMOGRAFIA COMPUTERIZZATA CEREBRALE NELLA GESTIONE DEL PAZIENTE CON TRAUMA CRANICO LIEVE IN PRONTO SOCCORSO" E APPROVAZIONE ACCORDO</t>
+        </is>
+      </c>
+      <c r="G209" t="n">
         <v>0</v>
       </c>
+      <c r="H209" t="inlineStr"/>
+      <c r="I209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>2193</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>02/12/2025</t>
+          <t>128</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA IN NOLEGGIO DI SISTEMI PER ENDOSCOPIA FLESSIBILE E SERVIZI ACCESSORI IN FABBISOGNO ALLE AZIENDE SANITARIE E OSPEDALIERE DELLA REGIONE DEL VENETO. LOTTI 3 E 5 (DELIBERAZIONI AZIENDA ZERO N. 483/2024 E N. 628/2024). GARA AULSS7_2025_00377.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>ADESIONE ALLA CONVENZIONE CONSIP ENERGIA ELETTRICA (ID 2880) – LOTTO 5 VENETO</t>
+        </is>
+      </c>
+      <c r="G210" t="n">
+        <v>3.324</v>
+      </c>
+      <c r="H210" t="inlineStr"/>
+      <c r="I210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>2188</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>28/11/2025</t>
+          <t>127</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>CASA DELLA SALUTE DI SCHIO - LAVORI DI SOSTITUZIONE DELLA CABINA IMPIANTO ASCENSORE 42065017 PRESSO IL CSM – APPROVAZIONE MODIFICA CONTRATTUALE</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>12.68</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO ESERCIZIO OPZIONE DI PROROGA SEMESTRALE DELLA CONVENZIONE RELATIVA AL SERVIZIO DI REALIZZAZIONE E GESTIONE DELLA BANCA DATI REGIONALE DEGLI OPERATORI ECONOMICI – 1^ EDIZIONE – DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 325 DEL 24/06/2020 – GARA 2022-245-TH</t>
+        </is>
+      </c>
+      <c r="G211" t="n">
+        <v>4920</v>
+      </c>
+      <c r="H211" t="inlineStr"/>
+      <c r="I211" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>2186</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>28/11/2025</t>
+          <t>124</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>OSPEDALE ALTO VICENTINO - AFFIDAMENTO INTERVENTI DI MANUTENZIONE STRAORDINARIA EDILE ED IMPIANTISTICA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>48.063</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 28/02/2026 DEI CONTRATTI PER LA FORNITURA DI DISPOSITIVI PER ENDOSCOPIA DIGESTIVA, RESPIRATORIA E BILIO PANCREATICA - I E II AGGIUDICAZIONE (DDR N. 19/2016 E DDR N. 92/2017). RIF. 2021-031-TH.</t>
+        </is>
+      </c>
+      <c r="G212" t="n">
+        <v>19675</v>
+      </c>
+      <c r="H212" t="inlineStr"/>
+      <c r="I212" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>2179</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>28/11/2025</t>
+          <t>123</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31.05.2026 DEL CONTRATTO PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – PRIMA TRANCHE – LOTTO 2. DELIBERAZIONE N. 532/2019 DI AZIENDA ZERO. GARA 2020-068-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>1477</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/12/2026 DEI CONTRATTI PER LA FORNITURA DI GUANTI CHIRURGICI – LOTTI 3 E 5 (DELIBERAZIONE N. 818/2020 DI AZIENDA ZERO).</t>
+        </is>
+      </c>
+      <c r="G213" t="n">
+        <v>41620</v>
+      </c>
+      <c r="H213" t="inlineStr"/>
+      <c r="I213" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>2173</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>28/11/2025</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO DELLA TRASFORMAZIONE DELL’ASSOCIAZIONE DIAKONIA ONLUS IN FONDAZIONE DIAKONIA VICENZA ENTE DEL TERZO SETTORE (ETS) ED APPROVAZIONE NUOVA CONVENZIONE PER LA CO-PROGETTAZIONE AREA SALUTE MENTALE DI CUI ALLA DDG N. 1302/2025</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>ESERCIZIO DELL’OPZIONE DI ESTENSIONE PER IL SERVIZIO DI MANUTENZIONE FULL RISK SU MAMMOGRAFO MOD. AMULET INNOVALITY, IN USO PRESSO IL P.O. DI BASSANO DEL GRAPPA. GARA 2024-085-TH.</t>
+        </is>
+      </c>
+      <c r="G214" t="n">
+        <v>0</v>
+      </c>
+      <c r="H214" t="inlineStr"/>
+      <c r="I214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>2167</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>28/11/2025</t>
+          <t>118</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI NEUROLOGIA PEDIATRICA CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. PERIODO DI DECORRENZA DAL 01/12/2025 AL 31/12/2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO DELLA FUSIONE PER INCORPORAZIONE DI VODAFONE ITALIA SPA CON FASTWEB S.P.A. - CONTRATTO CONVENZIONE CONSIP “TELEFONIA MOBILE 9 - TM9”.</t>
+        </is>
+      </c>
+      <c r="G215" t="n">
+        <v>0</v>
+      </c>
+      <c r="H215" t="inlineStr"/>
+      <c r="I215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>2143</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>21/11/2025</t>
+          <t>109</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/10/2026 GARA REGIONALE PER LA FORNITURA DI “RETI CHIRURGICHE” (DELIBERAZIONE N. 594/2021 DI AZIENDA ZERO). RIF. 2022-166-BAS, 2023-188-BAS, 2024-125-BAS.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>CONVENZIONI CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA SANITARIA IN CARDIOCHIRURGIA, NEUROCHIRURGIA, CHIRURGIA PEDIATRICA, RADIOTERAPIA E ANESTESIA E RIANIMAZIONE. ANNO 2026.</t>
+        </is>
+      </c>
+      <c r="G216" t="n">
+        <v>109.472</v>
+      </c>
+      <c r="H216" t="inlineStr"/>
+      <c r="I216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>2099</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>19/11/2025</t>
+          <t>108</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 - CASA DELLA COMUNITÀ DI THIENE - LAVORI DI MANUTENZIONE STRAORDINARIA. PERIZIA DI VARIANTE N.3</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA PER ATTIVITÀ DI CONSULENZA NELLA SPECIALITÀ DI ANESTESIA E RIANIMAZIONE ESPLETATA PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA. ANNO 2026.</t>
+        </is>
+      </c>
+      <c r="G217" t="n">
+        <v>240.088</v>
+      </c>
+      <c r="H217" t="inlineStr"/>
+      <c r="I217" t="inlineStr"/>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>2095</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>14/11/2025</t>
+          <t>107</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ADDENDUM AL CONTRATTO DI COMODATO TRA IL COMUNE DI TEZZE SUL BRENTA E L’AZIENDA ULSS N.7 PEDEMONTANA RELATIVO ALL’UTILIZZO DEI LOCALI UBICATI A TEZZE SUL BRENTA, PIAZZA VITTORIA 1, PER RESTITUZIONE DI PARTE DEI LOCALI COMUNALI IN COMODATO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>PRESTAZIONI DI TELECONSULTO NEUROCHIRURGICO EROGATE DALL’AZIENDA ULSS 8 BERICA A FAVORE DELL’AZIENDA ULSS 7 PEDEMONTANA. BIENNIO 2026-2027.</t>
+        </is>
+      </c>
+      <c r="G218" t="n">
+        <v>171</v>
+      </c>
+      <c r="H218" t="inlineStr"/>
+      <c r="I218" t="inlineStr"/>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>2072</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>14/11/2025</t>
+          <t>104</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO OSSERVAZIONALE, PROSPETTICO, MULTICENTRICO, NO PROFIT: “HYPOXIA DAY”, PROMOSSO DALLA SOCIETA’ ITALIANA DI GERIATRIA OSPEDALE E TERRITORIO (SIGOT), PRESSO A.ULSS 7 – U.O.C. GERIATRIA   P.O. SANTORSO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E219" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E219" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F219" t="n">
+      <c r="F219" t="inlineStr">
+        <is>
+          <t>RINNOVO CONVENZIONE CON IL LICEO GINNASIO STATALE “G.B. BROCCHI” DI BASSANO DEL GRAPPA (VI)  RELATIVA AI “PERCORSI PER LE COMPETENZE TRASVERSALI E PER L’ORIENTAMENTO” (PCTO), DA EFFETTUARSI PRESSO LE STRUTTURE DELL'AZIENDA ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="G219" t="n">
         <v>0</v>
       </c>
+      <c r="H219" t="inlineStr"/>
+      <c r="I219" t="inlineStr"/>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>2071</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>14/11/2025</t>
+          <t>103</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL'ADDENDUM N. 2 RELATIVO AL CONTRATTO DELLO STUDIO CLINICO PROFIT DAL TITOLO " PROGRAMMA DI ESTENSIONE ROLL-OVER (REP) MULTICENTRICO, IN APERTO PER CARATTERIZZARE LA SICUREZZA E LA TOLLERABILITÀ DI IPTACOPAN (LNP023) IN PAZIENTI CON EMOGLOBINURIA PAROSSISTICA NOTTURNA (EPN) CHE ABBIANO COMPLETATO GLI STUDI DI FASE 2 E 3 IN PNH CON IPTACOPAN" - CODICE PROTOCOLLO CLNP023C12001B</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E220" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F220" t="n">
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON L’UNIVERSITÀ “ E CAMPUS” PER LO SVOLGIMENTO DI TIROCINI DI FORMAZIONE E DI ORIENTAMENTO PRESSO L'AZIENDA ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="G220" t="n">
         <v>0</v>
       </c>
+      <c r="H220" t="inlineStr"/>
+      <c r="I220" t="inlineStr"/>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>2058</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>13/11/2025</t>
+          <t>100</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ POLIAMBULATORIO SS. TRINITÀ SRL, SEDE DI SCHIO, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 14/11/2025 AL 31/12/2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DEL PROGETTO DI RICERCA ASSISTENZIALE NO-PROFIT DAL TITOLO "  NUR-FRAIL - NURSING-LED FRAILTY PREVENTION AND CARE: UNO STUDIO QUASI SPERIMENTALE"</t>
+        </is>
+      </c>
+      <c r="G221" t="n">
+        <v>0</v>
+      </c>
+      <c r="H221" t="inlineStr"/>
+      <c r="I221" t="inlineStr"/>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>2050</t>
+          <t>16/01/2026</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>07/11/2025</t>
+          <t>66</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>ADESIONE AD ACCORDI QUADRO CONSIP “DIALISI 5” PER LA FORNITURA DI TRATTAMENTI DI DIALISI EXTRACORPOREA, TRATTAMENTI DI DIALISI PERITONEALE, FILTRI E TRATTAMENTI “SPECIALI” PER LE PUBBLICHE AMMINISTRAZIONI. RIF. AULSS7_2025_00330.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>168118</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>PROROGA AL 30.06.2026 DELLA PROCEDURA PER LA FORNITURA DI FARMACI EMODERIVATI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’APSS DI TRENTO ED IL COMPRENSORIO SANITARIO DI BOLZANO. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-058-TH</t>
+        </is>
+      </c>
+      <c r="G222" t="n">
+        <v>512875</v>
+      </c>
+      <c r="H222" t="inlineStr"/>
+      <c r="I222" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>2049</t>
+          <t>16/01/2026</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>07/11/2025</t>
+          <t>65</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/08/2026 DEI CONTRATTI PER LA FORNITURA IN ACCORDO QUADRO DI “PROTESI D’ANCA E CEMENTI” – I^ TRANCHE E II^ TRANCHE” (DELIBERAZIONI N. 641/2019 E N. 480/2020 DI AZIENDA ZERO). RIF. 2020-131-TH E 2021-038-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>1523178</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>PROROGA CONTRATTI DI AUTOVEICOLI IN NOLEGGIO RELATIVI A CONVENZIONI CONSIP DIVERSE. GARA AULSS_902</t>
+        </is>
+      </c>
+      <c r="G223" t="n">
+        <v>65035</v>
+      </c>
+      <c r="H223" t="inlineStr"/>
+      <c r="I223" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>2043</t>
+          <t>16/01/2026</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>07/11/2025</t>
+          <t>64</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " PALLIATIVE CARE DAY: INDAGINE DI PREVALENZA PUNTUALE DEI BISOGNI DI CURE PALLIATIVE NEGLI OSPEDALI E NELLE STRUTTURE RESIDENZIALI PER ANZIANI"</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F224" t="n">
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>SOSTITUZIONE DEL DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (DEC) – CONTRATTO PER LA FORNITURA DI MATERIALE DI CONSUMO DEDICATO AI SISTEMI DI UMIDIFICAZIONE FISHER &amp; PAYKEL HEALTHCARE GARA 2024-027-BAS.</t>
+        </is>
+      </c>
+      <c r="G224" t="n">
         <v>0</v>
       </c>
+      <c r="H224" t="inlineStr"/>
+      <c r="I224" t="inlineStr"/>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>16/01/2026</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>31/10/2025</t>
+          <t>63</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI SUPPORTO TECNICO ALLA SQUADRA EMERGENZE AZIENDALE, PER MIGLIORAMENTO LIVELLI DI SICUREZZA EX D.LGS. 81/2008 - OSPEDALE ALTO VICENTINO - ANNO 2025-2028.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO DELLA FUSIONE PER INCORPORAZIONE DI BIM ITALIA S.R.L. CON GPI S.P.A. CONTRATTO PER IL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA DEL SOFTWARE “QUANI SDO PLUS” IN USO PRESSO LA DMO DI BASSANO - GARA AULSS7_2024_239</t>
+        </is>
+      </c>
+      <c r="G225" t="n">
+        <v>0</v>
+      </c>
+      <c r="H225" t="inlineStr"/>
+      <c r="I225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>2001</t>
+          <t>16/01/2026</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>31/10/2025</t>
+          <t>62</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 3) - 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>70.40900000000001</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>GARA REGIONALE PER LA FORNITURA DI “SISTEMI DIAGNOSTICI PER ALLERGOLOGIA IN VITRO” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. DDR NR. 145 DEL 28.03.2019: PROROGA FINO AL 31.12.2026</t>
+        </is>
+      </c>
+      <c r="G226" t="n">
+        <v>81990</v>
+      </c>
+      <c r="H226" t="inlineStr"/>
+      <c r="I226" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>2000</t>
+          <t>16/01/2026</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>31/10/2025</t>
+          <t>61</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 3) - 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>36.952</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>CONTRATTO PER LA FORNITURA DI DIAGNOSTICI DI IMMUNOTERAPIA E SIEROLOGIA INFETTIVOLOGICA UTILIZZATI SULLA STRUMENTAZIONE LIAISON XL IN USO PRESSO L’U.O.C. MEDICINA DI LABORATORIO P.O. DI SANTORSO - GARA ULSS TH87/2018: PROROGA TECNICA FINO AL 30.04.2026</t>
+        </is>
+      </c>
+      <c r="G227" t="n">
+        <v>51904</v>
+      </c>
+      <c r="H227" t="inlineStr"/>
+      <c r="I227" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>1990</t>
+          <t>16/01/2026</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>31/10/2025</t>
+          <t>58</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI SALERNO PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN OFTALMOLOGIA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F228" t="n">
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>ADESIONE DEI CENTRI PER L'AFFIDO E LA SOLIDARIETÀ FAMILIARE (C.A.S.F.) DEI DISTRETTI 1 E 2 AL COORDINAMENTO NAZIONALE SERVIZI AFFIDI (CNSA)</t>
+        </is>
+      </c>
+      <c r="G228" t="n">
         <v>0</v>
       </c>
+      <c r="H228" t="inlineStr"/>
+      <c r="I228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>1962</t>
+          <t>09/01/2026</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>28/10/2025</t>
+          <t>27</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>PROGETTO REGIONALE “E-INCLUSION. VENETO TALK” - DGR N. 748/2025 – DDR N. 26/2025 CUP H19G25000170001. APPROVAZIONE DELLA CONVENZIONE</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2026.</t>
+        </is>
+      </c>
+      <c r="G229" t="n">
+        <v>35.363</v>
+      </c>
+      <c r="H229" t="inlineStr"/>
+      <c r="I229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>1961</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>28/10/2025</t>
+          <t>2456</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/01/2026 DEI CONTRATTI PER LA FORNITURA DI “MEZZI DI OSTEOSINTESI” (DELIBERAZIONE N. 365 DEL 02/08/2019 DI AZIENDA ZERO). GARA 2020-207-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE “E-INCLUSION VENETO TALK”. DGR N. 748/2025 – DDR N. 26/2025. (CUP H19G25000170001)- RECEPIMENTO FINANZIAMENTO REGIONALE - PIANO DELLE ATTIVITÀ E DEI COSTI.</t>
+        </is>
+      </c>
+      <c r="G230" t="n">
+        <v>20848</v>
+      </c>
+      <c r="H230" t="inlineStr"/>
+      <c r="I230" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>1959</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>2443</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>ACQUISTO N. 1 ARCO A “C” PER L’U.O.C. ORTOPEDIA E TRAUMATOLOGIA DEL P.O. DI ASIAGO MEDIANTE ADESIONE ALLA GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI ARCHI A “C”, SERVIZI CONNESSI, DISPOSITIVI E SERVIZI ACCESSORI– LOTTO 2. DELIBERA AZIENDA ZERO N. 879 DEL 30/12/2022. GARA AULSS7_2025_00334</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA L’AZIENDA ULSS 7 PEDEMONTANA E LA CROCE ROSSA ITALIANA – COMITATO DI THIENE – PER L’UTILIZZO DEI LOCALI SITI PRESSO IL CENTRO SANITARIO POLIFUNZIONALE “BOLDRINI” DI THIENE, IN VIA BOLDRINI N. 1, PER ATTIVITA’ ISTITUZIONALE DELL’ASSOCIAZIONE CROCE ROSSA ITALIANA</t>
+        </is>
+      </c>
+      <c r="G231" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="H231" t="inlineStr"/>
+      <c r="I231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>1954</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>2441</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>INDIZIONE AVVISO ESPLORATIVO DI MANIFESTAZIONE DI INTERESSE PER L’ALIENAZIONE DELL’IMMOBILE SITO A MAROSTICA (VI) IN VIA BEATO LORENZINO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
-      <c r="E232" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA L’AZIENDA ULSS 7 PEDEMONTANA E LA CROCE ROSSA ITALIANA – COMITATO DI SCHIO – PER L’UTILIZZO DEI LOCALI SITI PRESSO LA CASA DELLA SALUTE DI SCHIO, IN VIA SAN CAMILLO DE LELLIS N. 1, PER ATTIVITA’ ISTITUZIONALE DELL’ASSOCIAZIONE CROCE ROSSA ITALIANA</t>
+        </is>
+      </c>
+      <c r="G232" t="n">
+        <v>0</v>
+      </c>
+      <c r="H232" t="inlineStr"/>
+      <c r="I232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>1953</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>2439</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>LAVORI DI SECONDO STRALCIO FUNZIONALE - MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L'OSPEDALE SAN BASSIANO DI BASSANO DEL GRAPPA (VI) -APPROVAZIONE PERIZIA VARIANTE SUPPLETIVA N. 1.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
-      <c r="E233" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO A TITOLO GRATUITO DELL’IMMOBILE DI PROPRIETÀ COMUNALE SITO IN PIAZZA DEI TERZI N. 1 A CHIUPPANO (VI) DA DESTINARE A CENTRO DI MEDICINA GENERALE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="G233" t="n">
+        <v>0</v>
+      </c>
+      <c r="H233" t="inlineStr"/>
+      <c r="I233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>1952</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>2438</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>MIGLIORAMENTO SISMICO DELL'OSPEDALE DI BASSANO DEL GRAPPA 1° STRALCIO FUNZIONALE - 2° LOTTO REALIZZATIVO. AGGIUDICAZIONE  PROCEDURA APERTA PER L'AFFIDAMENTO DEI LAVORI "FASE 1" CON OPZIONE DI AFFIDAMENTO DEI LAVORI  "FASE 2"</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/12/2026 GARA REGIONALE PER LA FORNITURA DI “ELETTRODI PER MONITORAGGIO” (DELIBERAZIONE N. 713/2021 DI AZIENDA ZERO). RIF. 2022-136-TH.</t>
+        </is>
+      </c>
+      <c r="G234" t="n">
+        <v>23407</v>
+      </c>
+      <c r="H234" t="inlineStr"/>
+      <c r="I234" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>1951</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>2437</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>PROROGA APPALTI SPECIFICI PER LA FORNITURA DI MEZZI DI CONTRASTO PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO (APSS), ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>39210</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>GARA REGIONALE PER LA FORNITURA DI “SISTEMI DIAGNOSTICI PER LA DETERMINAZIONE DELLA VELOCITÀ DI ERITROSEDIMENTAZIONE” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. DDR NR. 74 DEL 21.02.2019: PROROGA FINO AL 31.08.2026.</t>
+        </is>
+      </c>
+      <c r="G235" t="n">
+        <v>4130</v>
+      </c>
+      <c r="H235" t="inlineStr"/>
+      <c r="I235" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>1950</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>2435</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 39^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00342</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>4406268</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31.12.2026 DEI CONTRATTI PER LA FORNITURA DI GUANTI E DISINFETTANTI (DELIBERAZIONE N. 728/2023 DI AZIENDA ZERO). GARA 2023-286-BAS.</t>
+        </is>
+      </c>
+      <c r="G236" t="n">
+        <v>66976</v>
+      </c>
+      <c r="H236" t="inlineStr"/>
+      <c r="I236" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>1946</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>2434</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 30.09.2026 GARA REGIONALE “AGHI E SIRINGHE” (DELIBERAZIONE N. 712/2021 DI AZIENDA ZERO). GARA 2022-045-TH E 2022-095-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>188029</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31.12.2026 DELLE CONVENZIONI PER LA FORNITURA DI "DISPOSITIVI PER INFUSIONE ACCESSI VASCOLARI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ALL'APSS DI TRENTO E ALL'OSPEDALE RIABILITATIVO DI ALTA SPECIALIZZAZIONE DI MOTTA DI LIVENZA - 1^ EDIZIONE" – I^ TRANCHE” (DELIBERAZIONE N. 249/2022 DI AZIENDA ZERO). RIF. 2022-218-BAS.</t>
+        </is>
+      </c>
+      <c r="G237" t="n">
+        <v>120924</v>
+      </c>
+      <c r="H237" t="inlineStr"/>
+      <c r="I237" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>1936</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>2433</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>RICONOSCIMENTO REVISIONE TARIFFE DELL’ACCORDO CONTRATTUALE CON LA SOCIETÀ COOP. SOC. DI SOLIDARIETÀ LA MADONNINA GESTORE DEL CENTRO DIURNO DI ROANA PER UTENTI DELL’AREA SALUTE MENTALE. PERIODO 01/07/2025-30/06/2026, DDG N. 1100/2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>4.752</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 30/06/2026 DEI CONTRATTI PER LA FORNITURA DI “AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – SECONDA TRANCHE”, DELIBERAZIONE N. 182 DEL 26.03.2021 DI AZIENDA ZERO. RIF. GARA 2021-246-TH.</t>
+        </is>
+      </c>
+      <c r="G238" t="n">
+        <v>19589</v>
+      </c>
+      <c r="H238" t="inlineStr"/>
+      <c r="I238" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>1932</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>2432</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO OSSERVAZIONALE SULLA DIAGNOSI E GESTIONE DELLA LEUCEMIA LINFATICA CRONICA IN ITALIA PROMOSSO DAL GRUPPO ITALIANO MALATTIE EMATOLOGICHE DELL'ADULTO (GIMEMA)" E APPROVAZIONE CONTRATTO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/03/2026 DELLA GARA REGIONALE PER LA FORNITURA DI “MEDICAZIONI SEMPLICI – 2^ EDIZIONE - LOTTI DESERTI” (DDR 509/2022). RIF. GARA 2022-319-TH.</t>
+        </is>
+      </c>
+      <c r="G239" t="n">
+        <v>12196</v>
+      </c>
+      <c r="H239" t="inlineStr"/>
+      <c r="I239" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>1912</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>17/10/2025</t>
+          <t>2431</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA DELLA FORNITURA DI SISTEMI ANTIDECUBITO, AMBITO OSPEDALIERO E TERRITORIALE, AGGIUDICATA CON DDR N. 48/2016, DAL 01.10.2025 AL 31.10.2025</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>9964</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/03/2026 GARA REGIONALE PER LA FORNITURA DI MEDICAZIONI SEMPLICI - 2^ EDIZIONE (DELIBERAZIONE N. 604/2021 AZIENDA ZERO). RIF. 2021-341-TH.</t>
+        </is>
+      </c>
+      <c r="G240" t="n">
+        <v>27885</v>
+      </c>
+      <c r="H240" t="inlineStr"/>
+      <c r="I240" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>1900</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>17/10/2025</t>
+          <t>2426</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EROGAZIONE DI PRESTAZIONI SANITARIE DI DIAGNOSTICA PET-TAC A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO CON L’ASSOCIAZIONE CULTURALE “PROGETTO CINEMA A.V.” PER L’UTILIZZO DI BENI MOBILI (ARREDI, ATTREZZATURE ELETTROMEDICALI) DI PROPRIETÀ DELL’ULSS 7 PEDEMONTANA PRESSO IL QUARTO PIANO (EX BLOCCO SPECIALITÀ ORA AREA NORD) DEL CENTRO SANITARIO POLIFUNZIONALE “BOLDRINI” DI THIENE (VI), VIA C. BOLDRINI N. 1.</t>
+        </is>
+      </c>
+      <c r="G241" t="n">
+        <v>0</v>
+      </c>
+      <c r="H241" t="inlineStr"/>
+      <c r="I241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>1899</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>17/10/2025</t>
+          <t>2419</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EROGAZIONE DI PRESTAZIONI SANITARIE DI GENETICA MEDICA A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>370.613</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 40^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00394</t>
+        </is>
+      </c>
+      <c r="G242" t="n">
+        <v>534623</v>
+      </c>
+      <c r="H242" t="inlineStr"/>
+      <c r="I242" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>1898</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>17/10/2025</t>
+          <t>2418</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EFFETTUAZIONE DI ATTIVITÀ COORDINATE NELL’AMBITO DELL’ANATOMIA PATOLOGICA A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>CRITERI PER LA COMPARTECIPAZIONE ALLE SPESE DI OSPITALITÀ ALBERGHIERA DELLE PERSONE DIMESSE DA EX OSPEDALI PSICHIATRICI ED EX CASE DI SALUTE AI SENSI DELLA LEGGE REGIONALE 8 AGOSTO 2017, N. 24. RECEPIMENTO DGRV 1015 DEL 8 SETTEMBRE 2025</t>
+        </is>
+      </c>
+      <c r="G243" t="n">
+        <v>336300</v>
+      </c>
+      <c r="H243" t="inlineStr"/>
+      <c r="I243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>1897</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>17/10/2025</t>
+          <t>2411</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EROGAZIONE DI PRESTAZIONI SANITARIE DI MEDICINA NUCLEARE A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>18.182</v>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE ACCORDO CONTRATTUALE CON LA SOCIETÀ COOPERATIVA SOCIALE DI SOLIDARIETÀ LA MADONNINA GESTORE DEL CENTRO DIURNO DI ROANA PER UTENTI DELL’AREA SALUTE MENTALE PER IL TRIENNIO 2026-2028</t>
+        </is>
+      </c>
+      <c r="G244" t="n">
+        <v>529.744</v>
+      </c>
+      <c r="H244" t="inlineStr"/>
+      <c r="I244" t="inlineStr">
+        <is>
+          <t>importo 176.581,44 x 3 anni</t>
+        </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>1889</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>17/10/2025</t>
+          <t>2410</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’ISTITUTO DI SPECIALIZZAZIONE IN PSICOTERAPIA “IL RUOLO TERAPEUTICO” PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE ACCORDO CONTRATTUALE CON L'IPAB CASA DI RICOVERO "MUZAN" DI MALO PER L'EROGAZIONE DI PRESTAZIONI DI CURE INTERMEDIE NELL'AMBITO DELL'UNITA' RIABILITATIVA TERRITORIALE (URT). PERIODO 01/01/2026 - 31/12/2028</t>
+        </is>
+      </c>
+      <c r="G245" t="n">
+        <v>3.658</v>
+      </c>
+      <c r="H245" t="inlineStr"/>
+      <c r="I245" t="inlineStr">
+        <is>
+          <t>1.219.539,00 x anno</t>
+        </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>1888</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>17/10/2025</t>
+          <t>2407</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’ISTITUTO VENETO TERAPIA FAMILIARE CON SEDE A TREVISO PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E246" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E246" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F246" t="n">
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DEL PROTOCOLLO D’INTESA TRA IL CENTRO OPERATIVO PER LA SICUREZZA CIBERNETICA “VENETO” E L’AULSS 7 PEDEMONTANA PER LA PREVENZIONE E CONTRASTO DEI CRIMINI INFORMATICI AI DANNI DELLE INFRASTRUTTURE INFORMATICHE AZIENDALI.</t>
+        </is>
+      </c>
+      <c r="G246" t="n">
         <v>0</v>
       </c>
+      <c r="H246" t="inlineStr"/>
+      <c r="I246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>1864</t>
+          <t>23/12/2025</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>10/10/2025</t>
+          <t>2374</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>PNRR M6C1-1.1 CASE DELLA COMUNITÀ - M6C1-1.3 - OSPEDALI DI COMUNITÀ - NOMINA "INGEGNERE INDIPENDENTE" .</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>26.8</v>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>“BUDGET DI SALUTE MENTALE – AREA SALUTE MENTALE” (DGR 1364/2024, DDR 23/2025). APPROVAZIONE CONVENZIONE PER LA CO-PROGETTAZIONE CON GLI ENTI PARTNER DEL TERZO SETTORE</t>
+        </is>
+      </c>
+      <c r="G247" t="n">
+        <v>152.535</v>
+      </c>
+      <c r="H247" t="inlineStr"/>
+      <c r="I247" t="inlineStr">
+        <is>
+          <t>finanziamento per 12 mesi da suddividere tra D1 e D2per i progetti dei seguenti ETS: Cooperativa Mano Amica, Schio; Consorzio Prisma, Vicenza; Cooperativa Libra, Marostica</t>
+        </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>1857</t>
+          <t>19/12/2025</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>10/10/2025</t>
+          <t>2355</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 38^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00309</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>LAVORI DI COMPLETAMENTO DEL TERZO PIANO DELL’OSPEDALE DI ASIAGO PER REALIZZAZIONE DEI LOCALI PER I MEDICI DI GUARDIA – 1° STRALCIO – PRESA D’ATTO ATTIVAZIONE OPZIONE CONTRATTUALE 2° STRALCIO E APPROVAZIONE MODIFICA CONTRATTUALE.</t>
+        </is>
+      </c>
+      <c r="G248" t="n">
+        <v>35.321</v>
+      </c>
+      <c r="H248" t="inlineStr"/>
+      <c r="I248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>1850</t>
+          <t>19/12/2025</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>10/10/2025</t>
+          <t>2349</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>FONDO PER IL GIOCO D’AZZARDO PATOLOGICO (GAP) ANNUALITA’ 2023 (DDR 243/2024, DDR 268/2025). ATTI CONSEGUENTI ALL’ATTIVITA’ DI CO-PROGETTAZIONE DI CUI ALL’AVVISO PROT. 64885 DEL 10/07/2025 E APPROVAZIONE DELLO SCHEMA DI CONVENZIONE</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>137.363</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO DELL’APPALTO SPECIFICO PER LA FORNITURA DI PROTESI DI GINOCCHIO PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO – 2^ EDIZIONE (DELIBERAZIONI AZIENDA ZERO N. 36 DEL 29.01.2025 E N. 642 DELL’11.09.2025). GARA AULSS7_2024_00266</t>
+        </is>
+      </c>
+      <c r="G249" t="n">
+        <v>1815383</v>
+      </c>
+      <c r="H249" t="inlineStr"/>
+      <c r="I249" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>1844</t>
+          <t>19/12/2025</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>10/10/2025</t>
+          <t>2348</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " REGISTRO ASMA GRAVE- STUDIO OSSERVAZIONALE, TRASVERSALE E/O RETROSPETTIVO, NON INTERVENTISTICO, MULTICENTRICO, NAZIONALE - CODICE PROTOCOLLO: ARC214"</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA DEL CONTRATTO LOTTO 1) SISTEMA ANALITICO DI CHIMICA CLINICA, IMMUNOMETRIA, TURBIDIMETRIA, SIEROLOGIA, EMATOLOGIA, COAGULAZIONE (AREA LAB CORE) - GARA N. 10/2012, DEL CONTRATTO PER LA FORNITURA DI DISPOSITIVI DI PRELIEVO BIOLOGICO (TAMPONI) E MATERIALE DI CONSUMO PER IL SISTEMA “WASP-LAB CONNESSO A FLEX LAB 3.6 INPECO” - GARA N. 29BAS/18, DEL CONTRATTO PER LA FORNITURA DEL TEST PROCALCITONINA - GARA 2024-208-BAS E DEL CONTRATTO PER LA FORNITURA DEL SISTEMA ANALITICO PER L’ESECUZIONE DI ESAMI DI IMMUNOMETRIA SPECIALE – GARA ULSS N. 95BAS/2019</t>
+        </is>
+      </c>
+      <c r="G250" t="n">
+        <v>827690</v>
+      </c>
+      <c r="H250" t="inlineStr"/>
+      <c r="I250" t="inlineStr">
+        <is>
+          <t>IVA inclusa</t>
+        </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>1815</t>
+          <t>19/12/2025</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>03/10/2025</t>
+          <t>2347</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 30/09/2026 GARA REGIONALE “DISPOSITIVI AD ULTRASUONI E RADIOFREQUENZA PER EMOSTASI VASALE” (DELIBERAZIONE N. 148/2020 DI AZIENDA ZERO). GARA 2020-351-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>398037</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>PROROGA PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 19^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00055</t>
+        </is>
+      </c>
+      <c r="G251" t="n">
+        <v>27885</v>
+      </c>
+      <c r="H251" t="inlineStr"/>
+      <c r="I251" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>1794</t>
+          <t>19/12/2025</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>26/09/2025</t>
+          <t>2346</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>OSPEDALE VECCHIO DI ASIAGO - LAVORI DI BONIFICA PER LA RIMOZIONE DI MATERIALI CONTENENTI AMIANTO - APPROVAZIONE MODIFICA CONTRATTUALE</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/12/2026 GARA REGIONALE PER LA FORNITURA DI “SOSTANZE VISCOELASTICHE PER CHIRURGIA OCULISTICA” (DELIBERAZIONE N. 653/2021 DI AZIENDA ZERO). GARA 2022-007-TH.</t>
+        </is>
+      </c>
+      <c r="G252" t="n">
+        <v>65561</v>
+      </c>
+      <c r="H252" t="inlineStr"/>
+      <c r="I252" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>1785</t>
+          <t>19/12/2025</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>26/09/2025</t>
+          <t>2344</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>EVENTI FORMATIVI "ROAD TO PRIVACY - CORSO BASE" E "ROAD TO PRIVACY - CORSO AVANZATO" DELL'U.O.C. AFFARI GENERALI</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>UOSD FORMAZIONE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>2160</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI BIENNALE IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E ALTRI ENTI ADERENTI - 26^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00395</t>
+        </is>
+      </c>
+      <c r="G253" t="n">
+        <v>451429</v>
+      </c>
+      <c r="H253" t="inlineStr"/>
+      <c r="I253" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>1768</t>
+          <t>19/12/2025</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>26/09/2025</t>
+          <t>2326</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON IL CENTRO ITALIANO STUDIO SVILUPPO PSICOTERAPIA A BREVE TERMINE – CISSPAT – CON SEDE A PADOVA PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA IN ORTOPEDIA E TRAUMATOLOGIA. ANNO 2026.</t>
+        </is>
+      </c>
+      <c r="G254" t="n">
+        <v>115.875</v>
+      </c>
+      <c r="H254" t="inlineStr"/>
+      <c r="I254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>1765</t>
+          <t>12/12/2025</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>26/09/2025</t>
+          <t>2299</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA , DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA INTERNA - DR. GIACOMO BARON</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>PROROGA GARA REGIONALE PER LA FORNITURA IN URGENZA DI MEDICAZIONI SEMPLICI - 2 ^ EDIZIONE (LOTTI CESSATI PER RISOLUZIONE CONTRATTUALE). GARA 2023-025-TH.</t>
+        </is>
+      </c>
+      <c r="G255" t="n">
+        <v>4465</v>
+      </c>
+      <c r="H255" t="inlineStr"/>
+      <c r="I255" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>1764</t>
+          <t>12/12/2025</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>26/09/2025</t>
+          <t>2291</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON IL CENTRO DI TERAPIA STRATEGICA CON SEDE AD AREZZO PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>PROROGA DI 6 MESI DELLA CONVENZIONE CONSIP “TELEFONIA MOBILE 9 - TM9”.</t>
+        </is>
+      </c>
+      <c r="G256" t="n">
+        <v>20346</v>
+      </c>
+      <c r="H256" t="inlineStr"/>
+      <c r="I256" t="inlineStr">
+        <is>
+          <t>+ iva</t>
+        </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>1763</t>
+          <t>12/12/2025</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>26/09/2025</t>
+          <t>2283</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>CONVENZIONE DA PARTE DELLA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA “ASSOCIAZIONE DI PSICOLOGIA COGNITIVA” - APC - CON SEDE IN ROMA, PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA IN PEDIATRIA. PERIODO DI DECORRENZA DAL 15/12/2025 AL 31/12/2026.</t>
+        </is>
+      </c>
+      <c r="G257" t="n">
+        <v>82.773</v>
+      </c>
+      <c r="H257" t="inlineStr"/>
+      <c r="I257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>1726</t>
+          <t>12/12/2025</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>19/09/2025</t>
+          <t>2278</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "QUALITA' DI VITA DI PAZIENTI ANZIANI CON LINFOMA NON-HODGKIN A BASSO GRADO TRATTATI CON IMMUNOTERAPIA O IMMUNOCHEMIOTERAPIA E/O RADIOTERAPIA. STUDIO OSSERVAZIONALE PROSPETTICO DELLA FONDAZIONE ITALIANA LINFOMI"</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E258" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E258" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F258" t="n">
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON L'UNIVERSITA' DEGLI STUDI DI FERRARA PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL'AZIENDA ULSS 7 PEDEMONTANA (01/01/2026 - 31/12/2028).</t>
+        </is>
+      </c>
+      <c r="G258" t="n">
         <v>0</v>
       </c>
+      <c r="H258" t="inlineStr"/>
+      <c r="I258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>1723</t>
+          <t>12/12/2025</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>19/09/2025</t>
+          <t>2275</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALL'EMENDAMENTO N. 1 RELATIVO AL CONTRATTO DELLO STUDIO CLINICO FOR-PROFIT "STUDIO OSSERVAZIONALE MULTICENTRICO, A LUNGO TERMINE, A BRACCIO SINGOLO, PER VALUTARE L'EFFICACIA DI PEGCETACOPLAN IN CONDIZIONI DEL MONDO REALE IN PAZIENTI AFFETTI DA EMOGLOBINURIA PAROSSISTICA NOTTURNA (EPN) -   CODICE PROTOCOLLO    COMPLETE/ SOBI.PEGCET-304"</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E259" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E259" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F259" t="n">
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI PISA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA , DI UN  MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA D'EMERGENZA - URGENZA - DR. LEONARDO CAPURRO</t>
+        </is>
+      </c>
+      <c r="G259" t="n">
         <v>0</v>
       </c>
+      <c r="H259" t="inlineStr"/>
+      <c r="I259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>1693</t>
+          <t>12/12/2025</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>12/09/2025</t>
+          <t>2274</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>ADEGUAMENTO ALLA NORMATIVA SISMICA E ANTINCENDIO DELL’OSPEDALE DI BASSANO DEL GRAPPA CON RIQUALIFICAZIONE FUNZIONALE DEL GRUPPO OPERATORIO. AGGIUDICAZIONE PROCEDURA APERTA PER L’AFFIDAMENTO DEI SERVIZI DI PROGETTAZIONE DI FATTIBILITÀ TECNICA ED ECONOMICA (PFTE) CON OPZIONE DI AFFIDAMENTO DEI SERVIZI DI DIREZIONE LAVORI E DI COORDINAMENTO DELLA SICUREZZA IN ESECUZIONE.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI PISA PER LO SVOLGUIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN  MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA D'EMERGENZA URGENZA - DOTT.SSA ALESSANDRA EUGENIA BIONDA</t>
+        </is>
+      </c>
+      <c r="G260" t="n">
+        <v>0</v>
+      </c>
+      <c r="H260" t="inlineStr"/>
+      <c r="I260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>1691</t>
+          <t>12/12/2025</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>12/09/2025</t>
+          <t>2272</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO 1° STRALCIO FUNZIONALE - AFFIDAMENTO DEL SERVIZIO DI COLLAUDO STATICO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI  DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA  DI AREA SANITARIA  AL DI FUORI DELLA RETE  FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO CARDIOVASCOLARE - DR. ALESSANDRO SARAI</t>
+        </is>
+      </c>
+      <c r="G261" t="n">
+        <v>0</v>
+      </c>
+      <c r="H261" t="inlineStr"/>
+      <c r="I261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>1642</t>
+          <t>12/12/2025</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>05/09/2025</t>
+          <t>2270</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>CASA DELLA SALUTE DI SCHIO –  LAVORI DI COMPLETAMENTO DEL PIANO PRIMO PER LA REALIZZAZIONE DI LOCALI AD USO FORESTERIA. AFFIDAMENTO SERVIZI DI PROGETTAZIONE ESECUTIVA E COORDINAMENTO SICUREZZA IN FASE DI PROGETTAZIONE</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'UNIVERSITA' DEGLI STUDI DI VERONA E L'AZIENDA ULSS 7 PEDEMONTANA PER LA FORMAZIONE MEDICO-SPECIALISTICA - RECEPIMENTO DECRETO DIRETTORIALE MUR RELATIVO ALL'ACCREDITAMENTO DELLE SCUOLE DI SPECIALIZZAZIONE DI AREA SANITARIA E DELLE RELATIVE STRUTTURE SANITARIE AZIENDALI APPARTENENTI ALLA RETE FORMATIVA</t>
+        </is>
+      </c>
+      <c r="G262" t="n">
+        <v>0</v>
+      </c>
+      <c r="H262" t="inlineStr"/>
+      <c r="I262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>1640</t>
+          <t>05/12/2025</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>05/09/2025</t>
+          <t>2237</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>ADESIONE ALLA CONVENZIONE SOTTOSCRITTA DA AZIENDA ZERO PER LA FORNITURA IN ESCLUSIVA DEL PRINCIPIO ATTIVO NIRSEVIMAB ANTICORPO MONOCLONALE UMANO (DENOMINATO “BEYFORTUS”) II EDIZIONE- DDG NR. 486/2025. GARA AULSS7_2025_00300-CODICE COMMESSA N. 4/2025/6.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>496800</v>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI VILLAVERLA (VI) E L’AZIENDA ULSS7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI UBICATI IN PIAZZA DELLE FORNACI N.10 A VILLAVERLA, PER ATTIVITÀ DI AMBULATORIO MEDICO.</t>
+        </is>
+      </c>
+      <c r="G263" t="n">
+        <v>0</v>
+      </c>
+      <c r="H263" t="inlineStr"/>
+      <c r="I263" t="inlineStr">
+        <is>
+          <t>Tutte le spese per le utenze sono a carico del Comune di Villaverla (VI).</t>
+        </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>1626</t>
+          <t>05/12/2025</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>05/09/2025</t>
+          <t>2236</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL PROGETTO POTENZIAMENTO DEI CENTRI PER LA FAMIGLIA NELL’AMBITO DEI CONSULTORI FAMILIARI – ANNUALITA’ 2025/2026 (DGR 285 DEL 24/03/2025, DDR 32 DEL 15/4/2025) (CODICE COMMESSA 2/2025/5)</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA L’AZIENDA ULSS 7 PEDEMONTANA E LA DITTA RT LUTECH S.P.A. PER L’INSTALLAZIONE DI APPARECCHIATURE E ANTENNE RIPETITRICI DI SEGNALE RADIO DA COLLOCARE PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA SULLA COPERTURA AL PIANO 12° E DI UN ARMADIO RACK DA COLLOCARE PRESSO IL LOCALE UTA DEL MEDESIMO PIANO.</t>
+        </is>
+      </c>
+      <c r="G264" t="n">
+        <v>0</v>
+      </c>
+      <c r="H264" t="inlineStr"/>
+      <c r="I264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>1624</t>
+          <t>05/12/2025</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>05/09/2025</t>
+          <t>2233</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL'ACCORDO CONTRATTUALE CON L’ENTE GESTORE PER LA COMUNITÀ EDUCATIVA RIABILITATIVA PER MINORI/ADOLESCENTI “CASA DALLA ROVERE” DALLA DATA DI ACCREDITAMENTO DELLA STRUTTURA AL 21/04/2028</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>ADESIONE ALLA CONVENZIONE REGIONALE PER LA FORNITURA DEL “SERVIZIO DI GESTIONE ED EROGAZIONE DI BUONI ACQUISTO - VOUCHER A FAVORE DEL PERSONALE DELLE AZIENDE ED ENTI DEL SSR (WELFARE INTEGRATIVO), PER LA DURATA DI 12 MESI” DELIBERA DI AZIENDA ZERO N. 806 DEL 17.11.2025 - GARA AULSS7_2025_00393</t>
+        </is>
+      </c>
+      <c r="G265" t="n">
+        <v>0</v>
+      </c>
+      <c r="H265" t="inlineStr"/>
+      <c r="I265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>1623</t>
+          <t>05/12/2025</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>05/09/2025</t>
+          <t>2228</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>AREA MATERNO INFANTILE. AGGIORNAMENTO TARIFFE APPLICATE NELLE UNITA’ DI OFFERTA RESIDENZIALI EXTRAOSPEDALIERE AREA MATERNO INFANTILE DI CUI ALLE DELIBERAZIONI DI GIUNTA REGIONALE N. 1299. 1302 E 1303/2024 ED AGGIORNAMENTO PROGRAMMAZIONE INSERIMENTI MINORI IN TALI STRUTTURE PER IL 2025</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>RINNOVO ANNUALE GARA REGIONALE PER LA FORNITURA DI “SOLUZIONI INFUSIONALI ED ELETTROLITICHE CONCENTRATE”. DDG N. 886 DEL 30.12.2022 –AZIENDA ZERO. GARA 2023-002-TH</t>
+        </is>
+      </c>
+      <c r="G266" t="n">
+        <v>490648</v>
+      </c>
+      <c r="H266" t="inlineStr"/>
+      <c r="I266" t="inlineStr">
+        <is>
+          <t>IVA compresa</t>
+        </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>1617</t>
+          <t>05/12/2025</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>05/09/2025</t>
+          <t>2224</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>CONVENZIONE DA PARTE DELLA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA “INSTITUTE OF CONSTRUCTIVIST PSYCHOLOGY” CON SEDE A PADOVA, PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO DELLA PROROGA TECNICA DELLA CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI GUARDIANIA PORTINERIA DI THIENE, LOTTO N. 9, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO DEL VENETO, DAL 01.01.2026 AL 30.04.2026.</t>
+        </is>
+      </c>
+      <c r="G267" t="n">
+        <v>19563</v>
+      </c>
+      <c r="H267" t="inlineStr"/>
+      <c r="I267" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>1616</t>
+          <t>05/12/2025</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>05/09/2025</t>
+          <t>2214</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI NAPOLI FEDERICO II PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR. SALVATORE PAPI</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E268" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F268" t="n">
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL'ADDENDUM N. 1 AL CONTRATTO RELATIVO ALLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO DI FASE III IN PAZIENTI CON TUMORE DEL COLON-RETTO METASTATICO, RAS/BRAF WILD TYPE SUL TESSUTO TUMORALE E RAS MUTATO SU BIOPSIA LIQUIDA CON  L'OBIETTIVO DI CONFRONTARE UNA TERAPIA DI PRIMA LINEA CON SCHEMA FOLFIRI IN ASSOCIAZIONE A CETUXIMAB O BEVACIZUMAB ( LIBIMAB STUDY) - CODICE PROGETTO DI RICERCA : TRS-2019-00002062"</t>
+        </is>
+      </c>
+      <c r="G268" t="n">
         <v>0</v>
       </c>
+      <c r="H268" t="inlineStr"/>
+      <c r="I268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>1594</t>
+          <t>05/12/2025</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>2213</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 36^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00292</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO MULTICENTRICO DI VALUTAZIONE DEI PERCORSI DI CURA INTEGRATI CON IL NUMERO EUROPEO ARMONIZZATO 116117 IN VENETO "</t>
+        </is>
+      </c>
+      <c r="G269" t="n">
+        <v>0</v>
+      </c>
+      <c r="H269" t="inlineStr"/>
+      <c r="I269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>1593</t>
+          <t>05/12/2025</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>2212</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 24^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00291</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO FOR-PROFIT DAL TITOLO " CLNP023C1IT01 - REAL-CARE: EFFICACIA DI IPTACOPAN NELLA PRATICA CLINICA NEI PAZIENTI ITALIANI CON EMOGLOBINURIA PAROSSISTICA NOTTURNA (EPN): UNO STUDIO OSSSERVAZIONALE" E APPROVAZIONE CONTRATTO</t>
+        </is>
+      </c>
+      <c r="G270" t="n">
+        <v>0</v>
+      </c>
+      <c r="H270" t="inlineStr"/>
+      <c r="I270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>1578</t>
+          <t>05/12/2025</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>2210</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDI CONTRATTUALI CON I GESTORI DELLE STRUTTURE RESIDENZIALI ACCREDITATE EXTRAOSPEDALIERE DELLA SALUTE MENTALE. PERIODO 01/09/2025- 31/08/2028.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F271" t="n">
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'UNIVERSITA' DEGLI STUDI DI PADOVA E L'AZIENDA ULSS7 PEDEMONTANA   - ULTERIORE AGGIORNAMENTO DELLE STRUTTURE SANITARIE AZIENDALI ACCREDITATE PER LA FORMAZIONE MEDICO SPECIALISTICA NELLA RETE FORMATIVA DELLE SCUOLE DI SPECIALIZZAZIONE DI AREA SANITARIA</t>
+        </is>
+      </c>
+      <c r="G271" t="n">
         <v>0</v>
       </c>
+      <c r="H271" t="inlineStr"/>
+      <c r="I271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>1555</t>
+          <t>02/12/2025</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>26/08/2025</t>
+          <t>2193</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO DEL CONTRATTO TRA AZIENDA ZERO E IL CONSORZIO ARSENÀL.IT DI AFFIDAMENTO DI SERVIZI PROFESSIONALI DI SANITÀ DIGITALE PER LA REALIZZAZIONE, NEL QUINQUENNIO 2025/2030, DELLE LINEE PROGETTUALI PREVISTE DALLA PROGRAMMAZIONE REGIONALE E NAZIONALE.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>UOC SISTEMI INFORMATIVI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>643083</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA IN NOLEGGIO DI SISTEMI PER ENDOSCOPIA FLESSIBILE E SERVIZI ACCESSORI IN FABBISOGNO ALLE AZIENDE SANITARIE E OSPEDALIERE DELLA REGIONE DEL VENETO. LOTTI 3 E 5 (DELIBERAZIONI AZIENDA ZERO N. 483/2024 E N. 628/2024). GARA AULSS7_2025_00377.</t>
+        </is>
+      </c>
+      <c r="G272" t="n">
+        <v>172912</v>
+      </c>
+      <c r="H272" t="inlineStr"/>
+      <c r="I272" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>1524</t>
+          <t>28/11/2025</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>18/08/2025</t>
+          <t>2188</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DELLA PROROGA TECNICA DELLA CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI VIGILANZA ATTIVA E ATTIVITÀ CORRELATE, LOTTO N. 4, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO DEL VENETO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t>CASA DELLA SALUTE DI SCHIO - LAVORI DI SOSTITUZIONE DELLA CABINA IMPIANTO ASCENSORE 42065017 PRESSO IL CSM – APPROVAZIONE MODIFICA CONTRATTUALE</t>
+        </is>
+      </c>
+      <c r="G273" t="n">
+        <v>12.68</v>
+      </c>
+      <c r="H273" t="inlineStr"/>
+      <c r="I273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>1514</t>
+          <t>28/11/2025</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>18/08/2025</t>
+          <t>2186</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI LA SAPIENZA DI ROMA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR.SSA SARA RIOLO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F274" t="inlineStr">
+        <is>
+          <t>OSPEDALE ALTO VICENTINO - AFFIDAMENTO INTERVENTI DI MANUTENZIONE STRAORDINARIA EDILE ED IMPIANTISTICA.</t>
+        </is>
+      </c>
+      <c r="G274" t="n">
+        <v>48.063</v>
+      </c>
+      <c r="H274" t="inlineStr"/>
+      <c r="I274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>1512</t>
+          <t>28/11/2025</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>18/08/2025</t>
+          <t>2179</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI LA SAPIENZA DI ROMA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN OFTALMOLOGIA - DR.SSA ANNALISA ROMANIELLO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F275" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31.05.2026 DEL CONTRATTO PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – PRIMA TRANCHE – LOTTO 2. DELIBERAZIONE N. 532/2019 DI AZIENDA ZERO. GARA 2020-068-TH.</t>
+        </is>
+      </c>
+      <c r="G275" t="n">
+        <v>1477</v>
+      </c>
+      <c r="H275" t="inlineStr"/>
+      <c r="I275" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>1501</t>
+          <t>28/11/2025</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>08/08/2025</t>
+          <t>2173</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE STRAORDINARIA PREVENTIVA DEGLI UPS DELL’OSPEDALE DI BASSANO DEL GRAPPA (VI) E DELL’EX OSPEDALE DI ASIAGO (VI)</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>58.914</v>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F276" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO DELLA TRASFORMAZIONE DELL’ASSOCIAZIONE DIAKONIA ONLUS IN FONDAZIONE DIAKONIA VICENZA ENTE DEL TERZO SETTORE (ETS) ED APPROVAZIONE NUOVA CONVENZIONE PER LA CO-PROGETTAZIONE AREA SALUTE MENTALE DI CUI ALLA DDG N. 1302/2025</t>
+        </is>
+      </c>
+      <c r="G276" t="n">
+        <v>103.878</v>
+      </c>
+      <c r="H276" t="inlineStr"/>
+      <c r="I276" t="inlineStr">
+        <is>
+          <t>spesa presunta per periodo 12/07/2024 a 11/07/2027</t>
+        </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>28/11/2025</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>08/08/2025</t>
+          <t>2167</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE PROROGA DELLA CONVENZIONE TRA IL COMUNE DI CASSOLA (VI) E L’AZIENDA ULSS7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI VIA RAFFAELLO SANZIO N. 16 A SAN GIUSEPPE DI CASSOLA (VI), DA DESTINARE AL SERVIZIO DI PREVENZIONE E ASSISTENZA DENOMINATO “PROGETTO DONNA”.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI NEUROLOGIA PEDIATRICA CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. PERIODO DI DECORRENZA DAL 01/12/2025 AL 31/12/2026.</t>
+        </is>
+      </c>
+      <c r="G277" t="n">
+        <v>50.218</v>
+      </c>
+      <c r="H277" t="inlineStr"/>
+      <c r="I277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>1488</t>
+          <t>21/11/2025</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>08/08/2025</t>
+          <t>2143</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>INTERVENTI IN TEMA DI COLLOCAMENTO MIRATO E DI INSERIMENTO SOCIALE DI PERSONE CON DISABILITA’ (DGR 1388/2024, DDR 703/2024, DDR 777/2024) – RECEPIMENTO FINANZIAMENTO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>722207</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/10/2026 GARA REGIONALE PER LA FORNITURA DI “RETI CHIRURGICHE” (DELIBERAZIONE N. 594/2021 DI AZIENDA ZERO). RIF. 2022-166-BAS, 2023-188-BAS, 2024-125-BAS.</t>
+        </is>
+      </c>
+      <c r="G278" t="n">
+        <v>86684</v>
+      </c>
+      <c r="H278" t="inlineStr"/>
+      <c r="I278" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>1444</t>
+          <t>19/11/2025</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>01/08/2025</t>
+          <t>2099</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>PROROGA AL 31.12.2025 DELLA PROCEDURA PER LA FORNITURA DI FARMACI EMODERIVATI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’APSS DI TRENTO ED IL COMPRENSORIO SANITARIO DI BOLZANO. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-058-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F279" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 - CASA DELLA COMUNITÀ DI THIENE - LAVORI DI MANUTENZIONE STRAORDINARIA. PERIZIA DI VARIANTE N.3</t>
+        </is>
+      </c>
+      <c r="G279" t="n">
+        <v>64.77200000000001</v>
+      </c>
+      <c r="H279" t="inlineStr"/>
+      <c r="I279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>1437</t>
+          <t>14/11/2025</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>01/08/2025</t>
+          <t>2095</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL’ AVVISO PUBBLICO PER L’ATTIVAZIONE DELLA CO-PROGETTAZIONE IN PARTENARIATO CON ENTI DEL TERZO SETTORE DEI PROGETTI “BUDGET DI SALUTE MENTALE – AREA SALUTE MENTALE”. (DGR 1364/2024, DDR 23/2025).</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F280" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE ADDENDUM AL CONTRATTO DI COMODATO TRA IL COMUNE DI TEZZE SUL BRENTA E L’AZIENDA ULSS N.7 PEDEMONTANA RELATIVO ALL’UTILIZZO DEI LOCALI UBICATI A TEZZE SUL BRENTA, PIAZZA VITTORIA 1, PER RESTITUZIONE DI PARTE DEI LOCALI COMUNALI IN COMODATO.</t>
+        </is>
+      </c>
+      <c r="G280" t="n">
+        <v>1.4</v>
+      </c>
+      <c r="H280" t="inlineStr"/>
+      <c r="I280" t="inlineStr">
+        <is>
+          <t>Durata 22/04/2027, come da contratto originale.</t>
+        </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>14/11/2025</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>2072</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>OSPEDALE DI BASSANO - PRONTO SOCCORSO - AFFIDAMENTO SERVIZIO DI MANUTENZIONE SISTEMA TEMPUS600</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F281" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO OSSERVAZIONALE, PROSPETTICO, MULTICENTRICO, NO PROFIT: “HYPOXIA DAY”, PROMOSSO DALLA SOCIETA’ ITALIANA DI GERIATRIA OSPEDALE E TERRITORIO (SIGOT), PRESSO A.ULSS 7 – U.O.C. GERIATRIA   P.O. SANTORSO.</t>
+        </is>
+      </c>
+      <c r="G281" t="n">
+        <v>0</v>
+      </c>
+      <c r="H281" t="inlineStr"/>
+      <c r="I281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>1419</t>
+          <t>14/11/2025</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>2071</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA, IN ACCORDO QUADRO, DI CONTENITORI SECONDARI, TERZIARI E ALTRI MATERIALI PER TRASPORTO SANGUE INTERO, EMOCOMPONENTI E RELATIVI CAMPIONI E DI ALTRI BENI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO. GARA AULSS7_2025_00262</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F282" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL'ADDENDUM N. 2 RELATIVO AL CONTRATTO DELLO STUDIO CLINICO PROFIT DAL TITOLO " PROGRAMMA DI ESTENSIONE ROLL-OVER (REP) MULTICENTRICO, IN APERTO PER CARATTERIZZARE LA SICUREZZA E LA TOLLERABILITÀ DI IPTACOPAN (LNP023) IN PAZIENTI CON EMOGLOBINURIA PAROSSISTICA NOTTURNA (EPN) CHE ABBIANO COMPLETATO GLI STUDI DI FASE 2 E 3 IN PNH CON IPTACOPAN" - CODICE PROTOCOLLO CLNP023C12001B</t>
+        </is>
+      </c>
+      <c r="G282" t="n">
+        <v>0</v>
+      </c>
+      <c r="H282" t="inlineStr"/>
+      <c r="I282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>1413</t>
+          <t>13/11/2025</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>2058</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>RINNOVO DEL CONTRATTO PER LA FORNITURA ANNUALE DEL FARMACO PLASMINOGENO UMANO COLLIRIO. GARA N 2024-126-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F283" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ POLIAMBULATORIO SS. TRINITÀ SRL, SEDE DI SCHIO, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 14/11/2025 AL 31/12/2025.</t>
+        </is>
+      </c>
+      <c r="G283" t="n">
+        <v>2.52</v>
+      </c>
+      <c r="H283" t="inlineStr"/>
+      <c r="I283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>1410</t>
+          <t>07/11/2025</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>2050</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>ACQUISTO N. 4 ECOGRAFI PER VARI SERVIZI DELL’AZIENDA ULSS N. 7 PEDEMONTANA MEDIANTE ADESIONE ALLA GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI ECOGRAFI E SERVIZI ACCESSORI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE VENETO – LOTTI 3,6,9- DELIBERA AZIENDA ZERO N. 91 DEL 21.02.2025. GARA AULSS7_2025_00225</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t>ADESIONE AD ACCORDI QUADRO CONSIP “DIALISI 5” PER LA FORNITURA DI TRATTAMENTI DI DIALISI EXTRACORPOREA, TRATTAMENTI DI DIALISI PERITONEALE, FILTRI E TRATTAMENTI “SPECIALI” PER LE PUBBLICHE AMMINISTRAZIONI. RIF. AULSS7_2025_00330.</t>
+        </is>
+      </c>
+      <c r="G284" t="n">
+        <v>168118</v>
+      </c>
+      <c r="H284" t="inlineStr"/>
+      <c r="I284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>1409</t>
+          <t>07/11/2025</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>2049</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>ACQUISTO N. 1 COLONNE VIDEO PER LAPAROSCOPIA PER L’U.O.C. CHIRURGIA GENERALE DEL P.O. DI SANTORSO MEDIANTE ADESIONE ALLA GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI COLONNE LAPAROSCOPICHE E SERVIZI ACCESSORI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE VENETO – LOTTO 2 - DELIBERA AZIENDA ZERO N. 744 DEL 16.11.2022. GARA AULSS7_2025_00131</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>102841</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F285" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/08/2026 DEI CONTRATTI PER LA FORNITURA IN ACCORDO QUADRO DI “PROTESI D’ANCA E CEMENTI” – I^ TRANCHE E II^ TRANCHE” (DELIBERAZIONI N. 641/2019 E N. 480/2020 DI AZIENDA ZERO). RIF. 2020-131-TH E 2021-038-TH.</t>
+        </is>
+      </c>
+      <c r="G285" t="n">
+        <v>1523178</v>
+      </c>
+      <c r="H285" t="inlineStr"/>
+      <c r="I285" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>1401</t>
+          <t>07/11/2025</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>2043</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 2) - 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F286" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " PALLIATIVE CARE DAY: INDAGINE DI PREVALENZA PUNTUALE DEI BISOGNI DI CURE PALLIATIVE NEGLI OSPEDALI E NELLE STRUTTURE RESIDENZIALI PER ANZIANI"</t>
+        </is>
+      </c>
+      <c r="G286" t="n">
+        <v>0</v>
+      </c>
+      <c r="H286" t="inlineStr"/>
+      <c r="I286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>1400</t>
+          <t>31/10/2025</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO MEDICO DI FISIOTERAPIA SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 2) - 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F287" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI SUPPORTO TECNICO ALLA SQUADRA EMERGENZE AZIENDALE, PER MIGLIORAMENTO LIVELLI DI SICUREZZA EX D.LGS. 81/2008 - OSPEDALE ALTO VICENTINO - ANNO 2025-2028.</t>
+        </is>
+      </c>
+      <c r="G287" t="n">
+        <v>817.5</v>
+      </c>
+      <c r="H287" t="inlineStr"/>
+      <c r="I287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>1399</t>
+          <t>31/10/2025</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>2001</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 2) - 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
           <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
-      <c r="E288" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F288" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 3) - 2025.</t>
+        </is>
+      </c>
+      <c r="G288" t="n">
+        <v>70.40900000000001</v>
+      </c>
+      <c r="H288" t="inlineStr"/>
+      <c r="I288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>1398</t>
+          <t>31/10/2025</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>2000</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA  (POA 2) - 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E289" t="inlineStr">
+        <is>
           <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
-      <c r="E289" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F289" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 3) - 2025.</t>
+        </is>
+      </c>
+      <c r="G289" t="n">
+        <v>36.952</v>
+      </c>
+      <c r="H289" t="inlineStr"/>
+      <c r="I289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>1397</t>
+          <t>31/10/2025</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>1990</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’ISTITUTO SPC “ASSOCIAZIONE SCUOLA DI PSICOTERAPIA COGNITIVA” CON SEDE A ROMA, PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E290" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F290" t="n">
+      <c r="F290" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI SALERNO PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN OFTALMOLOGIA</t>
+        </is>
+      </c>
+      <c r="G290" t="n">
         <v>0</v>
       </c>
+      <c r="H290" t="inlineStr"/>
+      <c r="I290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>1394</t>
+          <t>28/10/2025</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>1962</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "STUDIO DI COORTE OSSERVAZIONALE PROSPETTICO PER VALUTARE NEI PAZIENTI CON LINFOMA NON-HODGKIN A CELLULE B L'IMPATTO CLINICO DEI NUOVI ANTICORPI MONOCLONALI (MAB) NELLA PRATICA CLINICA ITALIANA" E APPROVAZIONE CONTRATTO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F291" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE “E-INCLUSION. VENETO TALK” - DGR N. 748/2025 – DDR N. 26/2025 CUP H19G25000170001. APPROVAZIONE DELLA CONVENZIONE</t>
+        </is>
+      </c>
+      <c r="G291" t="n">
+        <v>20848</v>
+      </c>
+      <c r="H291" t="inlineStr"/>
+      <c r="I291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>1393</t>
+          <t>28/10/2025</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>1961</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE EMENDAMENTO SOSTANZIALE ALLO STUDIO NO PROFIT DAL TITOLO "STUDIO OSSERVAZIONALE, RETROSPETTIVO, MULTICENTRICO ITALIANO, INCENTRATO SULLA VALUTAZIONE DI EFFICACIA E SICUREZZA DELL'ASSOCIAZIONE DI TAFASITAMAB E LENALIDOMIDE IN PAZIENTI CON LINFOMA  DIFFUSO A GRANDI CELLULE B NELL'AMBITO DELL'USO NOMINALE - TALOS"</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F292" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/01/2026 DEI CONTRATTI PER LA FORNITURA DI “MEZZI DI OSTEOSINTESI” (DELIBERAZIONE N. 365 DEL 02/08/2019 DI AZIENDA ZERO). GARA 2020-207-TH.</t>
+        </is>
+      </c>
+      <c r="G292" t="n">
+        <v>302923</v>
+      </c>
+      <c r="H292" t="inlineStr"/>
+      <c r="I292" t="inlineStr">
+        <is>
+          <t>iva compresa</t>
+        </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>1354</t>
+          <t>24/10/2025</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>18/07/2025</t>
+          <t>1959</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>SISTEMA VENETO ADOZIONI. INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE ED INTERNAZIONALE (L. N. 476/98). DGR 650/2024, DDR 77/2024, DDR 49/2025. RECEPIMENTO DEL FINANZIAMENTO E APPROVAZIONE DEL PIANO TERRITORIALE VENETO ADOZIONI (PTVA) AZIENDALE ANNO 2024/2025</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>23254</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F293" t="inlineStr">
+        <is>
+          <t>ACQUISTO N. 1 ARCO A “C” PER L’U.O.C. ORTOPEDIA E TRAUMATOLOGIA DEL P.O. DI ASIAGO MEDIANTE ADESIONE ALLA GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI ARCHI A “C”, SERVIZI CONNESSI, DISPOSITIVI E SERVIZI ACCESSORI– LOTTO 2. DELIBERA AZIENDA ZERO N. 879 DEL 30/12/2022. GARA AULSS7_2025_00334</t>
+        </is>
+      </c>
+      <c r="G293" t="n">
+        <v>65620</v>
+      </c>
+      <c r="H293" t="inlineStr"/>
+      <c r="I293" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>1351</t>
+          <t>24/10/2025</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>18/07/2025</t>
+          <t>1954</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>ACCREDITAMENTO AI SENSI DELL’ART.55 DEL D. LGS 117/2017 DEGLI ENTI DEL TERZO SETTORE CON CUI ATTIVARE PROGETTI PERSONALIZZATI PER FINALITA’ ASSISTENZIALI, RIABILITATIVE ED EDUCATIVE. PRESA D’ATTO ESITI LAVORI DELLA COMMISSIONE ED APPROVAZIONE ELENCO APERTO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F294" t="inlineStr">
+        <is>
+          <t>INDIZIONE AVVISO ESPLORATIVO DI MANIFESTAZIONE DI INTERESSE PER L’ALIENAZIONE DELL’IMMOBILE SITO A MAROSTICA (VI) IN VIA BEATO LORENZINO.</t>
+        </is>
+      </c>
+      <c r="G294" t="n">
+        <v>180</v>
+      </c>
+      <c r="H294" t="inlineStr"/>
+      <c r="I294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>1323</t>
+          <t>24/10/2025</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>16/07/2025</t>
+          <t>1953</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>ADESIONE A CONVENZIONE CONSIP ``APPARECCHIATURE MULTIFUNZIONE IN NOLEGGIO ED. 3`` LOTTI N. 3 E N. 6 PER LA FORNITURA IN NOLEGGIO DI N. 77 APPARECCHIATURE FOTOCOPIATRICI. GARA AULSS7_2025_00260</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F295" t="inlineStr">
+        <is>
+          <t>LAVORI DI SECONDO STRALCIO FUNZIONALE - MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L'OSPEDALE SAN BASSIANO DI BASSANO DEL GRAPPA (VI) -APPROVAZIONE PERIZIA VARIANTE SUPPLETIVA N. 1.</t>
+        </is>
+      </c>
+      <c r="G295" t="n">
+        <v>61.321</v>
+      </c>
+      <c r="H295" t="inlineStr"/>
+      <c r="I295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>1321</t>
+          <t>24/10/2025</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>11/07/2025</t>
+          <t>1952</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI MAROSTICA (VI) E L’AZIENDA ULSS7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’ULSS7 SITI PRESSO L’EX PORTINERIA DEL CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA IN VIA PANICA N.17, DA DESTINARE AD ATTIVITÀ DEL CENTRO SOLLIEVO PER PERSONE AFFETTE DA DECADIMENTO COGNITIVO E DEI LORO FAMILIARI.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
+        </is>
+      </c>
+      <c r="E296" t="inlineStr">
+        <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
-      <c r="E296" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F296" t="n">
+      <c r="F296" t="inlineStr">
+        <is>
+          <t>MIGLIORAMENTO SISMICO DELL'OSPEDALE DI BASSANO DEL GRAPPA 1° STRALCIO FUNZIONALE - 2° LOTTO REALIZZATIVO. AGGIUDICAZIONE  PROCEDURA APERTA PER L'AFFIDAMENTO DEI LAVORI "FASE 1" CON OPZIONE DI AFFIDAMENTO DEI LAVORI  "FASE 2"</t>
+        </is>
+      </c>
+      <c r="G296" t="n">
         <v>0</v>
       </c>
+      <c r="H296" t="inlineStr"/>
+      <c r="I296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>1317</t>
+          <t>24/10/2025</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>11/07/2025</t>
+          <t>1951</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/12/2025 DEI CONTRATTI PER LA FORNITURA DI GUANTI E DISINFETTANTI (DELIBERAZIONE N. 728/2023 DI AZIENDA ZERO). GARA 2023-286-BAS.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>47053</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F297" t="inlineStr">
+        <is>
+          <t>PROROGA APPALTI SPECIFICI PER LA FORNITURA DI MEZZI DI CONTRASTO PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO (APSS), ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV.</t>
+        </is>
+      </c>
+      <c r="G297" t="n">
+        <v>39210</v>
+      </c>
+      <c r="H297" t="inlineStr"/>
+      <c r="I297" t="inlineStr">
+        <is>
+          <t>+ iva</t>
+        </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>1311</t>
+          <t>24/10/2025</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>11/07/2025</t>
+          <t>1950</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>RINNOVO BIENNALE DEI CONTRATTI PER LA FORNITURA DI “FILI DI SUTURA” IN ACCORDO QUADRO, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO (DELIBERAZIONE N. 738 DEL 19/04/2024 AULSS7 PEDEMONTANA). GARA 2024-093-BAS</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>548911</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F298" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 39^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00342</t>
+        </is>
+      </c>
+      <c r="G298" t="n">
+        <v>4406268</v>
+      </c>
+      <c r="H298" t="inlineStr"/>
+      <c r="I298" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>1309</t>
+          <t>24/10/2025</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>11/07/2025</t>
+          <t>1946</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "IL DIRETTORE ESECUTIVO DEI CONTRATTI DI SERVIZI E FORNITURE: INQUADRAMENTO, COMPITI E RESPONSABILITA'" DELL'U.O.C. PROVVEDITORATO, ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>UOSD FORMAZIONE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>4995</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F299" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 30.09.2026 GARA REGIONALE “AGHI E SIRINGHE” (DELIBERAZIONE N. 712/2021 DI AZIENDA ZERO). GARA 2022-045-TH E 2022-095-TH.</t>
+        </is>
+      </c>
+      <c r="G299" t="n">
+        <v>188029</v>
+      </c>
+      <c r="H299" t="inlineStr"/>
+      <c r="I299" t="inlineStr">
+        <is>
+          <t>+ iva</t>
+        </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>1308</t>
+          <t>24/10/2025</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>11/07/2025</t>
+          <t>1936</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>INTERVENTI E SERVIZI PER L’ASSISTENZA ALLE PERSONE CON DISABILITA` GRAVE PRIVE DEL SOSTEGNO FAMILIARE ``DOPO DI NOI`` DI CUI ALLA LEGGE 112/2016, DGR N. 514 DEL 13 MAGGIO 2025. APPROVAZIONE DELL'AVVISO PER LA FORMAZIONE DELL’ELENCO AZIENDALE DELLE RETI ORGANIZZATE ED AUTORIZZATE MEDIANTE LA FORMA DELL’ACCREDITAMENTO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t>RICONOSCIMENTO REVISIONE TARIFFE DELL’ACCORDO CONTRATTUALE CON LA SOCIETÀ COOP. SOC. DI SOLIDARIETÀ LA MADONNINA GESTORE DEL CENTRO DIURNO DI ROANA PER UTENTI DELL’AREA SALUTE MENTALE. PERIODO 01/07/2025-30/06/2026, DDG N. 1100/2025.</t>
+        </is>
+      </c>
+      <c r="G300" t="n">
+        <v>4.752</v>
+      </c>
+      <c r="H300" t="inlineStr"/>
+      <c r="I300" t="inlineStr">
+        <is>
+          <t xml:space="preserve">adeguamento ISTAT delle rette prevista dalla deliberazione del Direttore Generale n. 1100/2025 </t>
+        </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>1304</t>
+          <t>24/10/2025</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>11/07/2025</t>
+          <t>1932</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA “ISTITUTO DI GESTALT THERAPY H.C.C. KAIROS S.R.L.” SEDE A RAGUSA, PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E301" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F301" t="n">
+      <c r="F301" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO OSSERVAZIONALE SULLA DIAGNOSI E GESTIONE DELLA LEUCEMIA LINFATICA CRONICA IN ITALIA PROMOSSO DAL GRUPPO ITALIANO MALATTIE EMATOLOGICHE DELL'ADULTO (GIMEMA)" E APPROVAZIONE CONTRATTO</t>
+        </is>
+      </c>
+      <c r="G301" t="n">
         <v>0</v>
       </c>
+      <c r="H301" t="inlineStr"/>
+      <c r="I301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>1292</t>
+          <t>17/10/2025</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>07/07/2025</t>
+          <t>1912</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>SERVIZIO DI STUDIO E VERIFICA DELLA CONFORMITÀ CATASTALE DEGLI IMMOBILI COSTITUENTI IL CENTRO SOCIO SANITARIO “MONS. E. NEGRIN” DI BASSANO DEL GRAPPA (VI). APPROVAZIONE VARIANTE 1 EX ART. 120, COMMA 1, LETT. B) DEL D. LGS. N. 36/2023.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>14.499</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA DELLA FORNITURA DI SISTEMI ANTIDECUBITO, AMBITO OSPEDALIERO E TERRITORIALE, AGGIUDICATA CON DDR N. 48/2016, DAL 01.10.2025 AL 31.10.2025</t>
+        </is>
+      </c>
+      <c r="G302" t="n">
+        <v>9964</v>
+      </c>
+      <c r="H302" t="inlineStr"/>
+      <c r="I302" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>1290</t>
+          <t>17/10/2025</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>07/07/2025</t>
+          <t>1900</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA DI CONTRATTO DI CONCESSIONE A TITOLO GRATUITO TRA IL COMUNE DI LASTEBASSE (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI AL PIANO TERRA IN VIA ROMA N.13 A LASTEBASSE, DA DESTINARE AD ATTIVITÀ DI STUDIO MEDICO AMBULATORIALE.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EROGAZIONE DI PRESTAZIONI SANITARIE DI DIAGNOSTICA PET-TAC A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2026.</t>
+        </is>
+      </c>
+      <c r="G303" t="n">
+        <v>169.265</v>
+      </c>
+      <c r="H303" t="inlineStr"/>
+      <c r="I303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>1289</t>
+          <t>17/10/2025</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>07/07/2025</t>
+          <t>1899</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31.12.2025 DEI CONTRATTI PER LA FORNITURA DI “AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – SECONDA TRANCHE”, DELIBERAZIONE N. 182 DEL 26.03.2021 DI AZIENDA ZERO. RIF. GARA 2021-246-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EROGAZIONE DI PRESTAZIONI SANITARIE DI GENETICA MEDICA A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2026.</t>
+        </is>
+      </c>
+      <c r="G304" t="n">
+        <v>370.613</v>
+      </c>
+      <c r="H304" t="inlineStr"/>
+      <c r="I304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>1283</t>
+          <t>17/10/2025</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>07/07/2025</t>
+          <t>1898</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>RECEPIMENTO ESERCIZIO OPZIONE DI PROROGA SEMESTRALE DELLA CONVENZIONE RELATIVA AL SERVIZIO DI REALIZZAZIONE E GESTIONE DELLA BANCA DATI REGIONALE DEGLI OPERATORI ECONOMICI – 1^ EDIZIONE – DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 325 DEL 24/06/2020 – GARA 2022-245-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EFFETTUAZIONE DI ATTIVITÀ COORDINATE NELL’AMBITO DELL’ANATOMIA PATOLOGICA A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2025.</t>
+        </is>
+      </c>
+      <c r="G305" t="n">
+        <v>61.174</v>
+      </c>
+      <c r="H305" t="inlineStr"/>
+      <c r="I305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>1280</t>
+          <t>17/10/2025</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>07/07/2025</t>
+          <t>1897</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31.10.2025 DEI CONTRATTI PER LA FORNITURA DI “MEZZI DI OSTEOSINTESI” (DELIBERAZIONE N. 365 DEL 02/08/2019 DI AZIENDA ZERO). GARA 2020-207-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EROGAZIONE DI PRESTAZIONI SANITARIE DI MEDICINA NUCLEARE A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2026.</t>
+        </is>
+      </c>
+      <c r="G306" t="n">
+        <v>18.182</v>
+      </c>
+      <c r="H306" t="inlineStr"/>
+      <c r="I306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>1276</t>
+          <t>17/10/2025</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>07/07/2025</t>
+          <t>1889</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ACCORDO CONTRATTUALE CON L’ISTITUZIONE COMUNALE VILLA MIARI GESTORE DI UNA RSA PER PERSONE CON DISABILITA’.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F307" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’ISTITUTO DI SPECIALIZZAZIONE IN PSICOTERAPIA “IL RUOLO TERAPEUTICO” PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="G307" t="n">
+        <v>0</v>
+      </c>
+      <c r="H307" t="inlineStr"/>
+      <c r="I307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>1248</t>
+          <t>17/10/2025</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>01/07/2025</t>
+          <t>1888</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER L'UTILIZZO DI STRUTTURE SANITARIE QUALI "STRUTTURE COLLEGATE " PER LA FORMAZIONE SPECIALISTICA DEI MEDICI ISCRITTI ALLE SCUOLE DI SPECIALIZZAZIONE DI AREA SANITARIA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E308" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E308" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F308" t="n">
+      <c r="F308" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’ISTITUTO VENETO TERAPIA FAMILIARE CON SEDE A TREVISO PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="G308" t="n">
         <v>0</v>
       </c>
+      <c r="H308" t="inlineStr"/>
+      <c r="I308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>1247</t>
+          <t>10/10/2025</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>01/07/2025</t>
+          <t>1864</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEGLI ACCORDI CONTRATTUALI TRIENNALI CON I GESTORI DI CENTRI DIURNI ACCREDITATI PER PERSONE CON DISABILITÀ PER IL PERIODO 01/07/2025 – 30/06/2028.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>PNRR M6C1-1.1 CASE DELLA COMUNITÀ - M6C1-1.3 - OSPEDALI DI COMUNITÀ - NOMINA "INGEGNERE INDIPENDENTE" .</t>
+        </is>
+      </c>
+      <c r="G309" t="n">
+        <v>26.8</v>
+      </c>
+      <c r="H309" t="inlineStr"/>
+      <c r="I309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>1240</t>
+          <t>10/10/2025</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>1857</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO PREVIA INDAGINE DI MERCATO COMPARATIVA PER LA FORNITURA IN SOMMINISTRAZIONE DI BRACCIALETTI IDENTIFICATIVI PAZIENTI GARA AULSS7_2025_00150</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>44121</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 38^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00309</t>
+        </is>
+      </c>
+      <c r="G310" t="n">
+        <v>388676</v>
+      </c>
+      <c r="H310" t="inlineStr"/>
+      <c r="I310" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>1236</t>
+          <t>10/10/2025</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>1850</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA DI SISTEMI DIAGNOSTICI PER EMOGASANALISI, IN ACCORDO QUADRO, AGGIUDICATA CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 894 DEL 23/12/2021 - GARA 2022-116-BAS: PROROGA FINO AL 30.06.2026</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>190496</v>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F311" t="inlineStr">
+        <is>
+          <t>FONDO PER IL GIOCO D’AZZARDO PATOLOGICO (GAP) ANNUALITA’ 2023 (DDR 243/2024, DDR 268/2025). ATTI CONSEGUENTI ALL’ATTIVITA’ DI CO-PROGETTAZIONE DI CUI ALL’AVVISO PROT. 64885 DEL 10/07/2025 E APPROVAZIONE DELLO SCHEMA DI CONVENZIONE</t>
+        </is>
+      </c>
+      <c r="G311" t="n">
+        <v>137.363</v>
+      </c>
+      <c r="H311" t="inlineStr"/>
+      <c r="I311" t="inlineStr">
+        <is>
+          <t>Avviso per la selezione degli enti partner</t>
+        </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>1235</t>
+          <t>10/10/2025</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>1844</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO PREVIA INDAGINE DI MERCATO COMPARATIVA PER LA FORNITURA IN SOMMINISTRAZIONE DI BUSTE INTESTATE. GARA AULSS7_2025_00126</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F312" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " REGISTRO ASMA GRAVE- STUDIO OSSERVAZIONALE, TRASVERSALE E/O RETROSPETTIVO, NON INTERVENTISTICO, MULTICENTRICO, NAZIONALE - CODICE PROTOCOLLO: ARC214"</t>
+        </is>
+      </c>
+      <c r="G312" t="n">
+        <v>0</v>
+      </c>
+      <c r="H312" t="inlineStr"/>
+      <c r="I312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>1230</t>
+          <t>03/10/2025</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>1815</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>PROSECUZIONE DEGLI ACCORDI CONTRATTUALI CON I GESTORI DEI GRUPPI APPARTAMENTO PER PERSONE CON DISABILITA' FINO AL 31/12/2025</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F313" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 30/09/2026 GARA REGIONALE “DISPOSITIVI AD ULTRASUONI E RADIOFREQUENZA PER EMOSTASI VASALE” (DELIBERAZIONE N. 148/2020 DI AZIENDA ZERO). GARA 2020-351-TH.</t>
+        </is>
+      </c>
+      <c r="G313" t="n">
+        <v>398037</v>
+      </c>
+      <c r="H313" t="inlineStr"/>
+      <c r="I313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>1229</t>
+          <t>26/09/2025</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>1794</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E GLI ENTI TITOLARI DELLA GESTIONE DI CENTRI DIURNI PER ANZIANI NON AUTOSUFFICIENTI. PERIODO 01/07/2025 - 30/06/2028.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F314" t="inlineStr">
+        <is>
+          <t>OSPEDALE VECCHIO DI ASIAGO - LAVORI DI BONIFICA PER LA RIMOZIONE DI MATERIALI CONTENENTI AMIANTO - APPROVAZIONE MODIFICA CONTRATTUALE</t>
+        </is>
+      </c>
+      <c r="G314" t="n">
+        <v>0</v>
+      </c>
+      <c r="H314" t="inlineStr"/>
+      <c r="I314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>1228</t>
+          <t>26/09/2025</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>1785</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E GLI ENTI TITOLARI DELLA GESTIONE DI COMUNITA’ ALLOGGIO PER PERSONE CON DISABILITA’. PERIODO 01/07/2025-30/06/2028.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F315" t="inlineStr">
+        <is>
+          <t>EVENTI FORMATIVI "ROAD TO PRIVACY - CORSO BASE" E "ROAD TO PRIVACY - CORSO AVANZATO" DELL'U.O.C. AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="G315" t="n">
+        <v>2160</v>
+      </c>
+      <c r="H315" t="inlineStr"/>
+      <c r="I315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>1212</t>
+          <t>26/09/2025</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>1768</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ACCORDO PER IL TRASFERIMENTO DI MATERIALE A FINI DI RICERCA RELATIVO ALLO STUDIO CLINICO FOR-PROFIT " STUDIO DI FASE III, RANDOMIZZATO, IN DOPPIO CIECO, CONTROLLATO VERSO PLACEBO, GUIDATO DAGLI EVENTI, PER VALUTARE L'EFFICACIA, LA SICUREZZA E LA TOLLERABILITÀ DI BAXDROSTAT IN COMBINAZIONE CON  DAPAGLIFLOZIN RISPETTO A DAPAGLIFLOZIN IN MONOTERAPIA SUGLI ESITI RENALI E SULLA MORTALITÀ PER CAUSA CARDIOVASCOLARE IN PARTECIPANTI CON MALATTIA RENALE CRONICA E IPERTENSIONE ARTERIOSA  (D6972C00002 BAXDUO PACIFIC)"</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E316" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E316" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F316" t="n">
+      <c r="F316" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON IL CENTRO ITALIANO STUDIO SVILUPPO PSICOTERAPIA A BREVE TERMINE – CISSPAT – CON SEDE A PADOVA PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="G316" t="n">
         <v>0</v>
       </c>
+      <c r="H316" t="inlineStr"/>
+      <c r="I316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>1210</t>
+          <t>26/09/2025</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>1765</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>SERVIZIO DI STUDIO E VERIFICA DELLA CONFORMITÀ CATASTALE DEGLI IMMOBILI COSTITUENTI IL CENTRO SOCIO SANITARIO “MONS. E. NEGRIN” DI BASSANO DEL GRAPPA (VI). ATTIVAZIONE OPZIONI EX ART. 120, COMMA 1, LETT. A) DEL D. LGS. N. 36/2023.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F317" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA , DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA INTERNA - DR. GIACOMO BARON</t>
+        </is>
+      </c>
+      <c r="G317" t="n">
+        <v>0</v>
+      </c>
+      <c r="H317" t="inlineStr"/>
+      <c r="I317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>1205</t>
+          <t>26/09/2025</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>1764</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>RECEPIMENTO AGGIUDICAZIONE DELL’APPALTO SPECIFICO PER LA FORNITURA DI PROTESI VASCOLARI ED ENDOVASCOLARI - 2^ EDIZIONE (DELIBERAZIONE 13/2025 AZIENDA ZERO), RIF. AULSS7_2024_00263.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F318" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON IL CENTRO DI TERAPIA STRATEGICA CON SEDE AD AREZZO PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="G318" t="n">
+        <v>0</v>
+      </c>
+      <c r="H318" t="inlineStr"/>
+      <c r="I318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>1199</t>
+          <t>26/09/2025</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>1763</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>FONDO PER IL GIOCO D’AZZARDO PATOLOGICO “GAP” (ART. 1, COMMA 946, DELLA L. N. 2028/2015) – RECEPIMENTO DEL FINANZIAMENTO ANNUALITA’ 2023- DDR N. 243/2024 E DDR N. 268/2025. APPROVAZIONE DEL PIANO DELLE ATTIVITA’ E DEI COSTI E DELL’AVVISO DI CO-PROGETTAZIONE</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F319" t="inlineStr">
+        <is>
+          <t>CONVENZIONE DA PARTE DELLA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA “ASSOCIAZIONE DI PSICOLOGIA COGNITIVA” - APC - CON SEDE IN ROMA, PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="G319" t="n">
+        <v>0</v>
+      </c>
+      <c r="H319" t="inlineStr"/>
+      <c r="I319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>1198</t>
+          <t>19/09/2025</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>1726</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE TRIENNALE CON L’ISTITUTO DELLE SUORE POVERELLE - ISTITUTO PALAZZOLO PER LA GESTIONE DI UNITA` DI OFFERTA RESIDENZIALI PER PERSONE CON DISABILITA’ CON SEDE A ROSA`.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F320" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "QUALITA' DI VITA DI PAZIENTI ANZIANI CON LINFOMA NON-HODGKIN A BASSO GRADO TRATTATI CON IMMUNOTERAPIA O IMMUNOCHEMIOTERAPIA E/O RADIOTERAPIA. STUDIO OSSERVAZIONALE PROSPETTICO DELLA FONDAZIONE ITALIANA LINFOMI"</t>
+        </is>
+      </c>
+      <c r="G320" t="n">
+        <v>0</v>
+      </c>
+      <c r="H320" t="inlineStr"/>
+      <c r="I320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>1195</t>
+          <t>19/09/2025</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>1723</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO RETROSPETTIVO-PROSPETTICO PER VALUTARE LA GESTIONE DEL TRATTAMENTO E GLI OUTCOMES DEI PAZIENTI CON MACROGLOBULINEMIA DI WALDENSTROM (WM)  TRATTATI IN ITALIA SECONDO IL PROGRAMMA  DI USO COMPASSIONEVOLE (CUP) DI ZANUBRUTINIB ( BRUKINSA) ED IN PRATICA CLINICA DOPO L'APPROVAZIONE COMMERCIALE " E APPROVAZIONE CONTRATTO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E321" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F321" t="n">
+      <c r="F321" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALL'EMENDAMENTO N. 1 RELATIVO AL CONTRATTO DELLO STUDIO CLINICO FOR-PROFIT "STUDIO OSSERVAZIONALE MULTICENTRICO, A LUNGO TERMINE, A BRACCIO SINGOLO, PER VALUTARE L'EFFICACIA DI PEGCETACOPLAN IN CONDIZIONI DEL MONDO REALE IN PAZIENTI AFFETTI DA EMOGLOBINURIA PAROSSISTICA NOTTURNA (EPN) -   CODICE PROTOCOLLO    COMPLETE/ SOBI.PEGCET-304"</t>
+        </is>
+      </c>
+      <c r="G321" t="n">
         <v>0</v>
       </c>
+      <c r="H321" t="inlineStr"/>
+      <c r="I321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>1193</t>
+          <t>12/09/2025</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>1693</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA “CENTRO MILANESE DI TERAPIA DELLA FAMIGLIA”, CON RIFERIMENTO ALLA SEDE PERIFERICA DI PADOVA E TRIESTE, PER LO SVOLGIMENTO DEL TIROCINIO DA PARTE DI MEDICI E PSICOLOGI, PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F322" t="inlineStr">
+        <is>
+          <t>ADEGUAMENTO ALLA NORMATIVA SISMICA E ANTINCENDIO DELL’OSPEDALE DI BASSANO DEL GRAPPA CON RIQUALIFICAZIONE FUNZIONALE DEL GRUPPO OPERATORIO. AGGIUDICAZIONE PROCEDURA APERTA PER L’AFFIDAMENTO DEI SERVIZI DI PROGETTAZIONE DI FATTIBILITÀ TECNICA ED ECONOMICA (PFTE) CON OPZIONE DI AFFIDAMENTO DEI SERVIZI DI DIREZIONE LAVORI E DI COORDINAMENTO DELLA SICUREZZA IN ESECUZIONE.</t>
+        </is>
+      </c>
+      <c r="G322" t="n">
+        <v>314.278</v>
+      </c>
+      <c r="H322" t="inlineStr"/>
+      <c r="I322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>1180</t>
+          <t>12/09/2025</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>24/06/2025</t>
+          <t>1691</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>LAVORI DI COMPLETAMENTO DEL TERZO PIANO DELL’OSPEDALE DI ASIAGO PER REALIZZAZIONE DEI LOCALI PER I MEDICI DI GUARDIA – 1° STRALCIO - AGGIUDICAZIONE PROCEDURA APERTA AI SENSI DELL’ART 71 DEL DLGS 36/2023.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
+        </is>
+      </c>
+      <c r="E323" t="inlineStr">
+        <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
-      <c r="E323" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F323" t="inlineStr">
+        <is>
+          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO 1° STRALCIO FUNZIONALE - AFFIDAMENTO DEL SERVIZIO DI COLLAUDO STATICO</t>
+        </is>
+      </c>
+      <c r="G323" t="n">
+        <v>19.693</v>
+      </c>
+      <c r="H323" t="inlineStr"/>
+      <c r="I323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>1171</t>
+          <t>05/09/2025</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>23/06/2025</t>
+          <t>1642</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’ULSS 7 PEDEMONTANA SITI PRESSO IL QUARTO PIANO (EX BLOCCO SPECIALITÀ ORA AREA NORD) DEL CENTRO SANITARIO POLIFUNZIONALE “BOLDRINI” DI THIENE (VI), VIA C. BOLDRINI N. 1, DA DESTINARE AD ATTIVITÀ DI RIPRESE TELEVISIVE/CINEMATOGRAFICHE.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
+        </is>
+      </c>
+      <c r="E324" t="inlineStr">
+        <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
-      <c r="E324" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F324" t="inlineStr">
+        <is>
+          <t>CASA DELLA SALUTE DI SCHIO –  LAVORI DI COMPLETAMENTO DEL PIANO PRIMO PER LA REALIZZAZIONE DI LOCALI AD USO FORESTERIA. AFFIDAMENTO SERVIZI DI PROGETTAZIONE ESECUTIVA E COORDINAMENTO SICUREZZA IN FASE DI PROGETTAZIONE</t>
+        </is>
+      </c>
+      <c r="G324" t="n">
+        <v>40.173</v>
+      </c>
+      <c r="H324" t="inlineStr"/>
+      <c r="I324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>1166</t>
+          <t>05/09/2025</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>23/06/2025</t>
+          <t>1640</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 30.11.2025 DEI CONTRATTI PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – DELIBERAZIONE N. 265/2022 DI AZIENDA ZERO. GARA 2022-167-BAS.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>62960</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t>ADESIONE ALLA CONVENZIONE SOTTOSCRITTA DA AZIENDA ZERO PER LA FORNITURA IN ESCLUSIVA DEL PRINCIPIO ATTIVO NIRSEVIMAB ANTICORPO MONOCLONALE UMANO (DENOMINATO “BEYFORTUS”) II EDIZIONE- DDG NR. 486/2025. GARA AULSS7_2025_00300-CODICE COMMESSA N. 4/2025/6.</t>
+        </is>
+      </c>
+      <c r="G325" t="n">
+        <v>496800</v>
+      </c>
+      <c r="H325" t="inlineStr"/>
+      <c r="I325" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>1165</t>
+          <t>05/09/2025</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>23/06/2025</t>
+          <t>1626</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 30.11.2025 DEL CONTRATTO PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – PRIMA TRANCHE – LOTTO 2. DELIBERAZIONE N. 532/2019 DI AZIENDA ZERO. GARA 2020-068-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F326" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DEL PROGETTO POTENZIAMENTO DEI CENTRI PER LA FAMIGLIA NELL’AMBITO DEI CONSULTORI FAMILIARI – ANNUALITA’ 2025/2026 (DGR 285 DEL 24/03/2025, DDR 32 DEL 15/4/2025) (CODICE COMMESSA 2/2025/5)</t>
+        </is>
+      </c>
+      <c r="G326" t="n">
+        <v>155900</v>
+      </c>
+      <c r="H326" t="inlineStr"/>
+      <c r="I326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>1162</t>
+          <t>05/09/2025</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>23/06/2025</t>
+          <t>1624</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>RINNOVO DEL CONTRATTO PER IL SERVIZIO DI GESTIONE DEGLI AUSILI TERAPEUTICI DI CUI AGLI ELENCHI NN. 2 E 3 DEL NOMENCLATORE TARIFFARIO NAZIONALE PER DISABILI ASSISTITI A DOMICILIO - GARA N. 2022-087-BAS.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>303686</v>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F327" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL'ACCORDO CONTRATTUALE CON L’ENTE GESTORE PER LA COMUNITÀ EDUCATIVA RIABILITATIVA PER MINORI/ADOLESCENTI “CASA DALLA ROVERE” DALLA DATA DI ACCREDITAMENTO DELLA STRUTTURA AL 21/04/2028</t>
+        </is>
+      </c>
+      <c r="G327" t="n">
+        <v>3.109</v>
+      </c>
+      <c r="H327" t="inlineStr"/>
+      <c r="I327" t="inlineStr">
+        <is>
+          <t>accordo triennale</t>
+        </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>1161</t>
+          <t>05/09/2025</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>23/06/2025</t>
+          <t>1623</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO ALLA DITTA EBIT S.R.L. DEL SERVIZIO DI ASSISTENZA TECNICA PER IL SISTEMA CARDIO PACS SUITE “EXTENSA” IN USO PRESSO L’UOC DI CARDIOLOGIA DELL’OSPEDALE SAN BASSIANO ANNI 2025 E 2026. GARA N. AULSS7_2025_00079.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>66790</v>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F328" t="inlineStr">
+        <is>
+          <t>AREA MATERNO INFANTILE. AGGIORNAMENTO TARIFFE APPLICATE NELLE UNITA’ DI OFFERTA RESIDENZIALI EXTRAOSPEDALIERE AREA MATERNO INFANTILE DI CUI ALLE DELIBERAZIONI DI GIUNTA REGIONALE N. 1299. 1302 E 1303/2024 ED AGGIORNAMENTO PROGRAMMAZIONE INSERIMENTI MINORI IN TALI STRUTTURE PER IL 2025</t>
+        </is>
+      </c>
+      <c r="G328" t="n">
+        <v>0</v>
+      </c>
+      <c r="H328" t="inlineStr"/>
+      <c r="I328" t="inlineStr">
+        <is>
+          <t>recepimento rette DGR n. 1299, 1302 e 1303 del 30/12/2024.</t>
+        </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>1160</t>
+          <t>05/09/2025</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>23/06/2025</t>
+          <t>1617</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>AVVISO DI COPROGETTAZIONE PER LA REALIZZAZIONE DI INTERVENTI DI MEDIAZIONE LINGUISTICO/CULTURALE A SUPPORTO DEI SERVIZI INFANZIA, ADOLESCENZA E FAMIGLIA DEI DISTRETTI 1 E 2 DELL’ULSS 7 PEDEMONTANA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F329" t="n">
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F329" t="inlineStr">
+        <is>
+          <t>CONVENZIONE DA PARTE DELLA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA “INSTITUTE OF CONSTRUCTIVIST PSYCHOLOGY” CON SEDE A PADOVA, PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="G329" t="n">
         <v>0</v>
       </c>
+      <c r="H329" t="inlineStr"/>
+      <c r="I329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>1159</t>
+          <t>05/09/2025</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>23/06/2025</t>
+          <t>1616</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>PROGETTO SPERIMENTALE “SOSTEGNO NELLA GESTIONE DEI CARICHI ASSISTENZIALI DELLA PERSONA ANZIANA, DI NORMA ULTRASESSANTACINQUENNE, ASSISTITA A DOMICILIO, NON AUTOSUFFICIENTE IN STATO DI COMPROVATA VULNERABILITÀ. PERIODO 2025-2026” (DGRV N. 564/2025). CONVENZIONE CON AZIENDA ZERO ED ATTI CONSEGUENTI</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F330" t="n">
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F330" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI NAPOLI FEDERICO II PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR. SALVATORE PAPI</t>
+        </is>
+      </c>
+      <c r="G330" t="n">
         <v>0</v>
       </c>
+      <c r="H330" t="inlineStr"/>
+      <c r="I330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>1158</t>
+          <t>29/08/2025</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>23/06/2025</t>
+          <t>1594</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>SISTEMA VENETO ADOZIONI. INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE ED INTERNAZIONALE (L. N. 476/98). DGR 1233/2023, DDR 143/2023, DDR 50/2024. PIANO TERRITORIALE VENETO ADOZIONI (PTVA) AZIENDALE ANNO 2023/2024 (CODICE COMMESSA 2/2024/5): APPROVAZIONE RENDICONTAZIONE FINALE</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>28105</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F331" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 36^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00292</t>
+        </is>
+      </c>
+      <c r="G331" t="n">
+        <v>1758615</v>
+      </c>
+      <c r="H331" t="inlineStr"/>
+      <c r="I331" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>1155</t>
+          <t>29/08/2025</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>23/06/2025</t>
+          <t>1593</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI CARDIOLOGIA PEDIATRICA CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. PERIODO DI DECORRENZA DAL 01/09/2025 AL 30/08/2027.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>35.134</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F332" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 24^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00291</t>
+        </is>
+      </c>
+      <c r="G332" t="n">
+        <v>3559</v>
+      </c>
+      <c r="H332" t="inlineStr"/>
+      <c r="I332" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>1154</t>
+          <t>29/08/2025</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>23/06/2025</t>
+          <t>1578</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " INFEZIONI DELLE VIE URINARIE NEI BAMBINI &lt;14 ANNI IN ITALIA: UNO STUDIO MULTICENTRICO CHE VALUTA MODELLI DI TRATTAMENTO ED ESITI SULLA BASE DI CARATTERISTICHE CLINICHE E MICROBIOLOGICHE" E APPROVAZIONE CONTRATTO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F333" t="n">
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F333" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDI CONTRATTUALI CON I GESTORI DELLE STRUTTURE RESIDENZIALI ACCREDITATE EXTRAOSPEDALIERE DELLA SALUTE MENTALE. PERIODO 01/09/2025- 31/08/2028.</t>
+        </is>
+      </c>
+      <c r="G333" t="n">
         <v>0</v>
+      </c>
+      <c r="H333" t="inlineStr"/>
+      <c r="I333" t="inlineStr">
+        <is>
+          <t>accordi triennali</t>
+        </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>1115</t>
+          <t>26/08/2025</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>13/06/2025</t>
+          <t>1555</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>RECEPIMENTO RINNOVO BIENNALE GARA REGIONALE PER LA FORNITURA DI “SACCHE PER NUTRIZIONE PARENTERALE (TPN) SOTTOSCRITTE DA AZIENDA ZERO - DDR N. 363/2022. GARA 2022-212-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SISTEMI INFORMATIVI</t>
+        </is>
+      </c>
+      <c r="F334" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO DEL CONTRATTO TRA AZIENDA ZERO E IL CONSORZIO ARSENÀL.IT DI AFFIDAMENTO DI SERVIZI PROFESSIONALI DI SANITÀ DIGITALE PER LA REALIZZAZIONE, NEL QUINQUENNIO 2025/2030, DELLE LINEE PROGETTUALI PREVISTE DALLA PROGRAMMAZIONE REGIONALE E NAZIONALE.</t>
+        </is>
+      </c>
+      <c r="G334" t="n">
+        <v>643083</v>
+      </c>
+      <c r="H334" t="inlineStr"/>
+      <c r="I334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>1112</t>
+          <t>18/08/2025</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>13/06/2025</t>
+          <t>1524</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 22^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00238</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>3895</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F335" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO DELLA PROROGA TECNICA DELLA CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI VIGILANZA ATTIVA E ATTIVITÀ CORRELATE, LOTTO N. 4, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO DEL VENETO.</t>
+        </is>
+      </c>
+      <c r="G335" t="n">
+        <v>55483</v>
+      </c>
+      <c r="H335" t="inlineStr"/>
+      <c r="I335" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>1111</t>
+          <t>18/08/2025</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>13/06/2025</t>
+          <t>1514</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 35^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00233</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F336" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI LA SAPIENZA DI ROMA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR.SSA SARA RIOLO</t>
+        </is>
+      </c>
+      <c r="G336" t="n">
+        <v>0</v>
+      </c>
+      <c r="H336" t="inlineStr"/>
+      <c r="I336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>1110</t>
+          <t>18/08/2025</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>13/06/2025</t>
+          <t>1512</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA DI “SISTEMI DIAGNOSTICI PER ALLERGOLOGIA IN VITRO” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. DDR NR. 145 DEL 28.03.2019: PROROGA FINO AL 28.02.2026</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F337" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI LA SAPIENZA DI ROMA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN OFTALMOLOGIA - DR.SSA ANNALISA ROMANIELLO</t>
+        </is>
+      </c>
+      <c r="G337" t="n">
+        <v>0</v>
+      </c>
+      <c r="H337" t="inlineStr"/>
+      <c r="I337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>1108</t>
+          <t>08/08/2025</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>13/06/2025</t>
+          <t>1501</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO PREVIA INDAGINE DI MERCATO COMPARATIVA PER LA FORNITURA DI ETICHETTE TERMICHE ED AUTOADESIVE IN VARI FORMATI GARA AULSS7_2025_00124</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F338" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE STRAORDINARIA PREVENTIVA DEGLI UPS DELL’OSPEDALE DI BASSANO DEL GRAPPA (VI) E DELL’EX OSPEDALE DI ASIAGO (VI)</t>
+        </is>
+      </c>
+      <c r="G338" t="n">
+        <v>58.914</v>
+      </c>
+      <c r="H338" t="inlineStr"/>
+      <c r="I338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>1106</t>
+          <t>08/08/2025</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>13/06/2025</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "GESTIONE DELLE RELAZIONI NELLA COMPLESSITA' ORGANIZZATIVA ALL'INTERNO DELLE UU.OO. - EMPOWER THE COMMUNITY" DELL'U.O.C. DIREZIONE DELLE PROFESSIONI SANITARIE</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>UOSD FORMAZIONE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>4900</v>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F339" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE PROROGA DELLA CONVENZIONE TRA IL COMUNE DI CASSOLA (VI) E L’AZIENDA ULSS7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI VIA RAFFAELLO SANZIO N. 16 A SAN GIUSEPPE DI CASSOLA (VI), DA DESTINARE AL SERVIZIO DI PREVENZIONE E ASSISTENZA DENOMINATO “PROGETTO DONNA”.</t>
+        </is>
+      </c>
+      <c r="G339" t="n">
+        <v>0</v>
+      </c>
+      <c r="H339" t="inlineStr"/>
+      <c r="I339" t="inlineStr">
+        <is>
+          <t>Durata 27/07/2030</t>
+        </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>1103</t>
+          <t>08/08/2025</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>13/06/2025</t>
+          <t>1488</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>PROGETTO REGIONALE “TURISMO SOCIALE E INCLUSIVO NEL VENETO” (DGRV 40/2025, DDR 22/2025). APPROVAZIONE DELL'ACCORDO DI COLLABORAZIONE. CUP H19124001040001.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E340" t="inlineStr">
+        <is>
           <t>UOSD SOCIALE</t>
         </is>
       </c>
-      <c r="E340" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F340" t="inlineStr">
+        <is>
+          <t>INTERVENTI IN TEMA DI COLLOCAMENTO MIRATO E DI INSERIMENTO SOCIALE DI PERSONE CON DISABILITA’ (DGR 1388/2024, DDR 703/2024, DDR 777/2024) – RECEPIMENTO FINANZIAMENTO</t>
+        </is>
+      </c>
+      <c r="G340" t="n">
+        <v>722207</v>
+      </c>
+      <c r="H340" t="inlineStr"/>
+      <c r="I340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>1100</t>
+          <t>01/08/2025</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>13/06/2025</t>
+          <t>1444</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>PROROGA ACCORDO CONTRATTUALE CON LA SOCIETÀ COOP. SOC. DI SOLIDARIETÀ LA MADONNINA GESTORE DEL CENTRO DIURNO DI ROANA PER UTENTI DELL’AREA SALUTE MENTALE. PERIODO 01/07/2025-30/06/2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>142.757</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F341" t="inlineStr">
+        <is>
+          <t>PROROGA AL 31.12.2025 DELLA PROCEDURA PER LA FORNITURA DI FARMACI EMODERIVATI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’APSS DI TRENTO ED IL COMPRENSORIO SANITARIO DI BOLZANO. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-058-TH</t>
+        </is>
+      </c>
+      <c r="G341" t="n">
+        <v>358476</v>
+      </c>
+      <c r="H341" t="inlineStr"/>
+      <c r="I341" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>1099</t>
+          <t>01/08/2025</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>13/06/2025</t>
+          <t>1437</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>AREA SALUTE MENTALE: PROGRAMMAZIONE E BUDGET 2025 PER INSERIMENTI UTENTI AFFETTI DA PATOLOGIE DI TIPO PSICHIATRICO PRESSO STRUTTURE RESIDENZIALI E CENTRI DIURNI</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E342" t="inlineStr">
+        <is>
           <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
-      <c r="E342" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F342" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL’ AVVISO PUBBLICO PER L’ATTIVAZIONE DELLA CO-PROGETTAZIONE IN PARTENARIATO CON ENTI DEL TERZO SETTORE DEI PROGETTI “BUDGET DI SALUTE MENTALE – AREA SALUTE MENTALE”. (DGR 1364/2024, DDR 23/2025).</t>
+        </is>
+      </c>
+      <c r="G342" t="n">
+        <v>0</v>
+      </c>
+      <c r="H342" t="inlineStr"/>
+      <c r="I342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>1089</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>13/06/2025</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>APPROVAZIONE E SOTTOSCRIZIONE “ACCORDO PROGRAMMA DI OSSERVAZIONE OSPEDALIERA” CON IL ST. MARY’S INSTITUT FOR EDUCATIONAL EXCELLENCE, LLC, DENOMINAZIONE GIURIDICA REGISTRATA DI ATLANTIS CON SEDE A WASHINGTON, D.C., USA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F343" t="inlineStr">
+        <is>
+          <t>OSPEDALE DI BASSANO - PRONTO SOCCORSO - AFFIDAMENTO SERVIZIO DI MANUTENZIONE SISTEMA TEMPUS600</t>
+        </is>
+      </c>
+      <c r="G343" t="n">
+        <v>14.499</v>
+      </c>
+      <c r="H343" t="inlineStr"/>
+      <c r="I343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>1088</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>13/06/2025</t>
+          <t>1419</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’UNIVERSITA’ DI PADOVA PER LO SVOLGIMENTO DI TIROCINIO PRATICO VALUTATIVO (TPV) PRE LAUREAM DEGLI ISCRITTI AI CORSI DI LAUREA MAGISTRALE IN FARMACIA E IN CHIMICA E TECNOLOGIA FARMACEUTICHE (CLASSE LM – 13) , PRESSO U.O.C. FARMACIA ULSS 7.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F344" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA, IN ACCORDO QUADRO, DI CONTENITORI SECONDARI, TERZIARI E ALTRI MATERIALI PER TRASPORTO SANGUE INTERO, EMOCOMPONENTI E RELATIVI CAMPIONI E DI ALTRI BENI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO. GARA AULSS7_2025_00262</t>
+        </is>
+      </c>
+      <c r="G344" t="n">
+        <v>80963</v>
+      </c>
+      <c r="H344" t="inlineStr"/>
+      <c r="I344" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>1120</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>13/06/2025</t>
+          <t>1413</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON LA REGIONE DEL VENETO PER L’ADESIONE AI SERVIZI DEL CENTRO ARCHIVISTICO REGIONALE – PIATTAFORMA SDICO – IN ATTUAZIONE DELLA DGR N. 1478 DEL 15/10/2019</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>UOC SISTEMI INFORMATIVI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F345" t="inlineStr">
+        <is>
+          <t>RINNOVO DEL CONTRATTO PER LA FORNITURA ANNUALE DEL FARMACO PLASMINOGENO UMANO COLLIRIO. GARA N 2024-126-TH.</t>
+        </is>
+      </c>
+      <c r="G345" t="n">
+        <v>260829</v>
+      </c>
+      <c r="H345" t="inlineStr"/>
+      <c r="I345" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>1070</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>06/06/2025</t>
+          <t>1410</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>OSPEDALE ALTO VICENTINO – APPROVAZIONE PROGETTO ESECUTIVO “SOSTITUZIONE RIVELATORI INCENDI E LORO COMPONENTI - PRIMO STRALCIO FUNZIONALE CORPO “A” E AFFIDAMENTO LAVORI.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>199.258</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F346" t="inlineStr">
+        <is>
+          <t>ACQUISTO N. 4 ECOGRAFI PER VARI SERVIZI DELL’AZIENDA ULSS N. 7 PEDEMONTANA MEDIANTE ADESIONE ALLA GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI ECOGRAFI E SERVIZI ACCESSORI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE VENETO – LOTTI 3,6,9- DELIBERA AZIENDA ZERO N. 91 DEL 21.02.2025. GARA AULSS7_2025_00225</t>
+        </is>
+      </c>
+      <c r="G346" t="n">
+        <v>439067</v>
+      </c>
+      <c r="H346" t="inlineStr"/>
+      <c r="I346" t="inlineStr">
+        <is>
+          <t>iva inclusa</t>
+        </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>1060</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>06/06/2025</t>
+          <t>1409</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, PER LA FORNITURA DI REGOLATORI DI FLUSSO E TUBI DI RACCORDO STERILI. GARA: AULSS7_2025_00059</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>103704</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F347" t="inlineStr">
+        <is>
+          <t>ACQUISTO N. 1 COLONNE VIDEO PER LAPAROSCOPIA PER L’U.O.C. CHIRURGIA GENERALE DEL P.O. DI SANTORSO MEDIANTE ADESIONE ALLA GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI COLONNE LAPAROSCOPICHE E SERVIZI ACCESSORI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE VENETO – LOTTO 2 - DELIBERA AZIENDA ZERO N. 744 DEL 16.11.2022. GARA AULSS7_2025_00131</t>
+        </is>
+      </c>
+      <c r="G347" t="n">
+        <v>102841</v>
+      </c>
+      <c r="H347" t="inlineStr"/>
+      <c r="I347" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>1051</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>06/06/2025</t>
+          <t>1401</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO  STUDIO CLINICO NO-PROFIT DAL TITOLO "LA GESTIONE INFERMIERISTICA DELLE NEFROSTOMIE: UNO STUDIO OSSERVAZIONALE MULTICENTRICO. STUDIO NEMAN"</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F348" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 2) - 2025.</t>
+        </is>
+      </c>
+      <c r="G348" t="n">
+        <v>175.16</v>
+      </c>
+      <c r="H348" t="inlineStr"/>
+      <c r="I348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>1069</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>06/06/2025</t>
+          <t>1400</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359). APPROVAZIONE DEL PROGETTO ESECUTIVO DEI LAVORI DEL LOTTO A.1, AVVIO LAVORI E VARIANTE SUPPLETIVA N. 2 PER IL LOTTO A.1</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F349" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO MEDICO DI FISIOTERAPIA SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 2) - 2025.</t>
+        </is>
+      </c>
+      <c r="G349" t="n">
+        <v>11.73</v>
+      </c>
+      <c r="H349" t="inlineStr"/>
+      <c r="I349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>1039</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>04/06/2025</t>
+          <t>1399</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA CON ESTENSIONE DALL'1.06.2025 AL 30.11.2025 DEL CONTRATTO DI GESTIONE DEL SERVIZIO DI ESECUZIONE E REFERTAZIONE ANCHE IN TELEGESTIONE DI ESAMI DIAGNOSTICI DI RADIOLOGIA TRADIZIONALE E SCREENING MAMMOGRAFICI DELL'AZIENDA ULSS N. 7 PEDEMONTANA-GARA 2023-013-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F350" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 2) - 2025.</t>
+        </is>
+      </c>
+      <c r="G350" t="n">
+        <v>11.967</v>
+      </c>
+      <c r="H350" t="inlineStr"/>
+      <c r="I350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>1034</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>30/05/2025</t>
+          <t>1398</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI BASSANO DEL GRAPPA (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI VIA ANGARANO N. 145 A BASSANO DEL GRAPPA, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F351" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA  (POA 2) - 2025.</t>
+        </is>
+      </c>
+      <c r="G351" t="n">
+        <v>91.136</v>
+      </c>
+      <c r="H351" t="inlineStr"/>
+      <c r="I351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>1030</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>30/05/2025</t>
+          <t>1397</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA DI “SISTEMI DIAGNOSTICI PER L’ANALISI DELLE PROTEINE MEDIANTE ELETTROFORESI CAPILLARE, SU GEL AGAROSIO E IMMUNOFISSAZIONE IN ACCORDO QUADRO” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. DDG AZIENDA ZERO NR. 326/2019: PROROGA 12 MESI.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F352" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’ISTITUTO SPC “ASSOCIAZIONE SCUOLA DI PSICOTERAPIA COGNITIVA” CON SEDE A ROMA, PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="G352" t="n">
+        <v>0</v>
+      </c>
+      <c r="H352" t="inlineStr"/>
+      <c r="I352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>1019</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>30/05/2025</t>
+          <t>1394</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F353" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "STUDIO DI COORTE OSSERVAZIONALE PROSPETTICO PER VALUTARE NEI PAZIENTI CON LINFOMA NON-HODGKIN A CELLULE B L'IMPATTO CLINICO DEI NUOVI ANTICORPI MONOCLONALI (MAB) NELLA PRATICA CLINICA ITALIANA" E APPROVAZIONE CONTRATTO</t>
+        </is>
+      </c>
+      <c r="G353" t="n">
+        <v>0</v>
+      </c>
+      <c r="H353" t="inlineStr"/>
+      <c r="I353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>1018</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>30/05/2025</t>
+          <t>1393</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ ALLIANCE MEDICAL DIAGNOSTIC SRL A SOCIO UNICO PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F354" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE EMENDAMENTO SOSTANZIALE ALLO STUDIO NO PROFIT DAL TITOLO "STUDIO OSSERVAZIONALE, RETROSPETTIVO, MULTICENTRICO ITALIANO, INCENTRATO SULLA VALUTAZIONE DI EFFICACIA E SICUREZZA DELL'ASSOCIAZIONE DI TAFASITAMAB E LENALIDOMIDE IN PAZIENTI CON LINFOMA  DIFFUSO A GRANDI CELLULE B NELL'AMBITO DELL'USO NOMINALE - TALOS"</t>
+        </is>
+      </c>
+      <c r="G354" t="n">
+        <v>0</v>
+      </c>
+      <c r="H354" t="inlineStr"/>
+      <c r="I354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>1017</t>
+          <t>18/07/2025</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>30/05/2025</t>
+          <t>1354</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F355" t="inlineStr">
+        <is>
+          <t>SISTEMA VENETO ADOZIONI. INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE ED INTERNAZIONALE (L. N. 476/98). DGR 650/2024, DDR 77/2024, DDR 49/2025. RECEPIMENTO DEL FINANZIAMENTO E APPROVAZIONE DEL PIANO TERRITORIALE VENETO ADOZIONI (PTVA) AZIENDALE ANNO 2024/2025</t>
+        </is>
+      </c>
+      <c r="G355" t="n">
+        <v>23254</v>
+      </c>
+      <c r="H355" t="inlineStr"/>
+      <c r="I355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>1016</t>
+          <t>18/07/2025</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>30/05/2025</t>
+          <t>1351</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025, E REVISIONE ECONOMICA DELL’ACCORDO RELATIVO AL I QUADRIMESTRE 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F356" t="inlineStr">
+        <is>
+          <t>ACCREDITAMENTO AI SENSI DELL’ART.55 DEL D. LGS 117/2017 DEGLI ENTI DEL TERZO SETTORE CON CUI ATTIVARE PROGETTI PERSONALIZZATI PER FINALITA’ ASSISTENZIALI, RIABILITATIVE ED EDUCATIVE. PRESA D’ATTO ESITI LAVORI DELLA COMMISSIONE ED APPROVAZIONE ELENCO APERTO.</t>
+        </is>
+      </c>
+      <c r="G356" t="n">
+        <v>0</v>
+      </c>
+      <c r="H356" t="inlineStr"/>
+      <c r="I356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>1015</t>
+          <t>16/07/2025</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>30/05/2025</t>
+          <t>1323</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>10.62</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F357" t="inlineStr">
+        <is>
+          <t>ADESIONE A CONVENZIONE CONSIP ``APPARECCHIATURE MULTIFUNZIONE IN NOLEGGIO ED. 3`` LOTTI N. 3 E N. 6 PER LA FORNITURA IN NOLEGGIO DI N. 77 APPARECCHIATURE FOTOCOPIATRICI. GARA AULSS7_2025_00260</t>
+        </is>
+      </c>
+      <c r="G357" t="n">
+        <v>284208</v>
+      </c>
+      <c r="H357" t="inlineStr"/>
+      <c r="I357" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>1006</t>
+          <t>11/07/2025</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>30/05/2025</t>
+          <t>1321</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>APPROVAZIONE E SOTTOSCRIZIONE APPENDICE N. 1 DELLA CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA INTERATTIVO – COGNITIVA DI PADOVA E MILANO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F358" t="n">
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F358" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI MAROSTICA (VI) E L’AZIENDA ULSS7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’ULSS7 SITI PRESSO L’EX PORTINERIA DEL CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA IN VIA PANICA N.17, DA DESTINARE AD ATTIVITÀ DEL CENTRO SOLLIEVO PER PERSONE AFFETTE DA DECADIMENTO COGNITIVO E DEI LORO FAMILIARI.</t>
+        </is>
+      </c>
+      <c r="G358" t="n">
         <v>0</v>
       </c>
+      <c r="H358" t="inlineStr"/>
+      <c r="I358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>1005</t>
+          <t>11/07/2025</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>30/05/2025</t>
+          <t>1317</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO, MULTICENRICO, NO PROFIT, PROMOSSO DA A.ULSS 7 DAL TITOLO “OTTIMIZZAZIONE EMODINAMICA NON - INVASIVA DELLA SEPSI IN MEDICINA INTERNA: STUDIO RANDOMIZZATO DI CONFRONTO TRA TERAPIA DIRETTA AGLI INDICI EMODINAMICI NON – INVASIVI VERSUS STANDARD DI CURA” (EMODINAMICA_SEPSI), PRESSO U.O.C. MEDICINA GENERALE P.O. SANTORSO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F359" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/12/2025 DEI CONTRATTI PER LA FORNITURA DI GUANTI E DISINFETTANTI (DELIBERAZIONE N. 728/2023 DI AZIENDA ZERO). GARA 2023-286-BAS.</t>
+        </is>
+      </c>
+      <c r="G359" t="n">
+        <v>47053</v>
+      </c>
+      <c r="H359" t="inlineStr"/>
+      <c r="I359" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>978</t>
+          <t>11/07/2025</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>27/05/2025</t>
+          <t>1311</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO. AGGIORNAMENTO DEL PROGETTO ESECUTIVO DI 1° STRALCIO FUNZIONALE PER I LAVORI DEL  2° LOTTO REALIZZATIVO - AFFIDAMENTO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>29.559</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F360" t="inlineStr">
+        <is>
+          <t>RINNOVO BIENNALE DEI CONTRATTI PER LA FORNITURA DI “FILI DI SUTURA” IN ACCORDO QUADRO, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO (DELIBERAZIONE N. 738 DEL 19/04/2024 AULSS7 PEDEMONTANA). GARA 2024-093-BAS</t>
+        </is>
+      </c>
+      <c r="G360" t="n">
+        <v>548911</v>
+      </c>
+      <c r="H360" t="inlineStr"/>
+      <c r="I360" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>973</t>
+          <t>11/07/2025</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>23/05/2025</t>
+          <t>1309</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>SEDI TERRITORIALI DISTRETTO 2 - ADEGUAMENTO ANTICENDIO. AFFIDAMENTO SERVIZI DI PROGETTAZIONE.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F361" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "IL DIRETTORE ESECUTIVO DEI CONTRATTI DI SERVIZI E FORNITURE: INQUADRAMENTO, COMPITI E RESPONSABILITA'" DELL'U.O.C. PROVVEDITORATO, ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="G361" t="n">
+        <v>4995</v>
+      </c>
+      <c r="H361" t="inlineStr"/>
+      <c r="I361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>972</t>
+          <t>11/07/2025</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>23/05/2025</t>
+          <t>1308</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>FORNITURA CON POSA DI DUE SERRAMENTI AUTOMATICI PRESSO I LOCALI DEL PRONTO SOCCORSO DELL’OSPEDALE DI ASIAGO (VI).</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F362" t="inlineStr">
+        <is>
+          <t>INTERVENTI E SERVIZI PER L’ASSISTENZA ALLE PERSONE CON DISABILITA` GRAVE PRIVE DEL SOSTEGNO FAMILIARE ``DOPO DI NOI`` DI CUI ALLA LEGGE 112/2016, DGR N. 514 DEL 13 MAGGIO 2025. APPROVAZIONE DELL'AVVISO PER LA FORMAZIONE DELL’ELENCO AZIENDALE DELLE RETI ORGANIZZATE ED AUTORIZZATE MEDIANTE LA FORMA DELL’ACCREDITAMENTO</t>
+        </is>
+      </c>
+      <c r="G362" t="n">
+        <v>0</v>
+      </c>
+      <c r="H362" t="inlineStr"/>
+      <c r="I362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>968</t>
+          <t>11/07/2025</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>23/05/2025</t>
+          <t>1304</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 30.09.2025 GARA REGIONALE “AGHI E SIRINGHE” (DELIBERAZIONE N. 712/2021 DI AZIENDA ZERO). GARA 2022-045-TH E 2022-095-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F363" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA “ISTITUTO DI GESTALT THERAPY H.C.C. KAIROS S.R.L.” SEDE A RAGUSA, PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="G363" t="n">
+        <v>0</v>
+      </c>
+      <c r="H363" t="inlineStr"/>
+      <c r="I363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>965</t>
+          <t>07/07/2025</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>23/05/2025</t>
+          <t>1292</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 21^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00212</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F364" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI STUDIO E VERIFICA DELLA CONFORMITÀ CATASTALE DEGLI IMMOBILI COSTITUENTI IL CENTRO SOCIO SANITARIO “MONS. E. NEGRIN” DI BASSANO DEL GRAPPA (VI). APPROVAZIONE VARIANTE 1 EX ART. 120, COMMA 1, LETT. B) DEL D. LGS. N. 36/2023.</t>
+        </is>
+      </c>
+      <c r="G364" t="n">
+        <v>14.499</v>
+      </c>
+      <c r="H364" t="inlineStr"/>
+      <c r="I364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>964</t>
+          <t>07/07/2025</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>23/05/2025</t>
+          <t>1290</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 34^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00211</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F365" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA DI CONTRATTO DI CONCESSIONE A TITOLO GRATUITO TRA IL COMUNE DI LASTEBASSE (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI AL PIANO TERRA IN VIA ROMA N.13 A LASTEBASSE, DA DESTINARE AD ATTIVITÀ DI STUDIO MEDICO AMBULATORIALE.</t>
+        </is>
+      </c>
+      <c r="G365" t="n">
+        <v>0</v>
+      </c>
+      <c r="H365" t="inlineStr"/>
+      <c r="I365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>959</t>
+          <t>07/07/2025</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>23/05/2025</t>
+          <t>1289</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "SCUOLA DI ECOGRAFIA DI BASE SIUMB 2025 - CORSO PRATICO" DELL'U.O.C. RADIOLOGIA BASSANO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>UOSD FORMAZIONE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>1930</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F366" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31.12.2025 DEI CONTRATTI PER LA FORNITURA DI “AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – SECONDA TRANCHE”, DELIBERAZIONE N. 182 DEL 26.03.2021 DI AZIENDA ZERO. RIF. GARA 2021-246-TH.</t>
+        </is>
+      </c>
+      <c r="G366" t="n">
+        <v>23612</v>
+      </c>
+      <c r="H366" t="inlineStr"/>
+      <c r="I366" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>958</t>
+          <t>07/07/2025</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>23/05/2025</t>
+          <t>1283</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "MIGLIORAMENTO DEI PROCESSI TRAVERSALI PER LA PRESA IN CARICO AMBULATORIALE" DELL'U.O.S.D. ASSISTENZA SPECIALISTICA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>UOSD FORMAZIONE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>4950</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F367" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO ESERCIZIO OPZIONE DI PROROGA SEMESTRALE DELLA CONVENZIONE RELATIVA AL SERVIZIO DI REALIZZAZIONE E GESTIONE DELLA BANCA DATI REGIONALE DEGLI OPERATORI ECONOMICI – 1^ EDIZIONE – DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 325 DEL 24/06/2020 – GARA 2022-245-TH</t>
+        </is>
+      </c>
+      <c r="G367" t="n">
+        <v>7380</v>
+      </c>
+      <c r="H367" t="inlineStr"/>
+      <c r="I367" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>953</t>
+          <t>07/07/2025</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>23/05/2025</t>
+          <t>1280</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO FOR-PROFIT " STUDIO DI FASE III, RANDOMIZZATO, IN DOPPIO CIECO, CONTROLLATO VERSO PLACEBO, GUIDATO DAGLI EVENTI, PER VALUTARE L'EFFICACIA, LA SICUREZZA E LA TOLLERABILITÀ DI BAXDROSTAT IN COMBINAZIONE CON DAPAGLIFLOZIN RISPETTO A DAPAGLIFLOZIN IN MONOTERAPIA SUGLI ESITI RENALI E SULLA MORTALITÀ PER CAUSA CARDIOVASCOLARE IN PARTECIPANTI CON MALATTIA RENALE CRONICA E IPERTENSIONE ARTERIOSA (D6972C00002 BAXDUO PACIFIC )"  E APPROVAZIONE CONTRATTO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F368" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31.10.2025 DEI CONTRATTI PER LA FORNITURA DI “MEZZI DI OSTEOSINTESI” (DELIBERAZIONE N. 365 DEL 02/08/2019 DI AZIENDA ZERO). GARA 2020-207-TH.</t>
+        </is>
+      </c>
+      <c r="G368" t="n">
+        <v>446407</v>
+      </c>
+      <c r="H368" t="inlineStr"/>
+      <c r="I368" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>914</t>
+          <t>07/07/2025</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>16/05/2025</t>
+          <t>1276</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "DISSECTING THE GENETIC ARCHITECTURE OF CIDP - CODICE PROTOCOLLO GEARCIDP ( GENETIC ARCHITECTURE CIDP)" E APPROVAZIONE ACCORDO PER IL TRASFERIMENTO  DI MATERIALE PER  FINALITA' DI RICERCA SCIENTIFICA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F369" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE ACCORDO CONTRATTUALE CON L’ISTITUZIONE COMUNALE VILLA MIARI GESTORE DI UNA RSA PER PERSONE CON DISABILITA’.</t>
+        </is>
+      </c>
+      <c r="G369" t="n">
+        <v>1644751.6</v>
+      </c>
+      <c r="H369" t="inlineStr"/>
+      <c r="I369" t="inlineStr">
+        <is>
+          <t>fino al 2028</t>
+        </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>890</t>
+          <t>01/07/2025</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>09/05/2025</t>
+          <t>1248</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA DI CONTRATTO DI CONCESSIONE A TITOLO GRATUITO TRA IL COMUNE DI BASSANO DEL GRAPPA (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI AL PIANO TERRA DELL’IMMOBILE DENOMINATO “VILLA SERENA” UBICATO IN CONTRÀ SAN GIORGIO N. 86 A BASSANO DEL GRAPPA, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F370" t="n">
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F370" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER L'UTILIZZO DI STRUTTURE SANITARIE QUALI "STRUTTURE COLLEGATE " PER LA FORMAZIONE SPECIALISTICA DEI MEDICI ISCRITTI ALLE SCUOLE DI SPECIALIZZAZIONE DI AREA SANITARIA</t>
+        </is>
+      </c>
+      <c r="G370" t="n">
         <v>0</v>
       </c>
+      <c r="H370" t="inlineStr"/>
+      <c r="I370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>889</t>
+          <t>01/07/2025</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>09/05/2025</t>
+          <t>1247</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI ASSISTENZA SU SISTEMA “DEYOB SMART GARBAGE” PER L’ANNO 2025. GARA N. AULSS7_2024_00354.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>10500</v>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F371" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DEGLI ACCORDI CONTRATTUALI TRIENNALI CON I GESTORI DI CENTRI DIURNI ACCREDITATI PER PERSONE CON DISABILITÀ PER IL PERIODO 01/07/2025 – 30/06/2028.</t>
+        </is>
+      </c>
+      <c r="G371" t="n">
+        <v>22206514</v>
+      </c>
+      <c r="H371" t="inlineStr"/>
+      <c r="I371" t="inlineStr">
+        <is>
+          <t>da 01/07/2025 al 30/06/2028</t>
+        </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>884</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>09/05/2025</t>
+          <t>1240</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA PER 6 MESI PER LA FORNITURA DI DISPOSITIVI PER ARTROSCOPIA MINI-INVASIVA - GARA N. 2023-271-BAS</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>76493</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F372" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO PREVIA INDAGINE DI MERCATO COMPARATIVA PER LA FORNITURA IN SOMMINISTRAZIONE DI BRACCIALETTI IDENTIFICATIVI PAZIENTI GARA AULSS7_2025_00150</t>
+        </is>
+      </c>
+      <c r="G372" t="n">
+        <v>44121</v>
+      </c>
+      <c r="H372" t="inlineStr"/>
+      <c r="I372" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>882</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>09/05/2025</t>
+          <t>1236</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA, AI SENSI DELL’ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023, PER LA FORNITURA DI ISTENT INJECT® W SISTEMA INIETTABILE TRABECOLARE MICRO-BYPASS. GARA AULSS7_2025_00102</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>144000</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F373" t="inlineStr">
+        <is>
+          <t>GARA REGIONALE PER LA FORNITURA DI SISTEMI DIAGNOSTICI PER EMOGASANALISI, IN ACCORDO QUADRO, AGGIUDICATA CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 894 DEL 23/12/2021 - GARA 2022-116-BAS: PROROGA FINO AL 30.06.2026</t>
+        </is>
+      </c>
+      <c r="G373" t="n">
+        <v>190496</v>
+      </c>
+      <c r="H373" t="inlineStr"/>
+      <c r="I373" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>848</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>02/05/2025</t>
+          <t>1235</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>PROSECUZIONE ATTIVITA' PUNTO  PRELIEVI NEL COMUNE DI MARANO VICENTINO - ANNO 2025</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>4033.33</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F374" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO PREVIA INDAGINE DI MERCATO COMPARATIVA PER LA FORNITURA IN SOMMINISTRAZIONE DI BUSTE INTESTATE. GARA AULSS7_2025_00126</t>
+        </is>
+      </c>
+      <c r="G374" t="n">
+        <v>23990</v>
+      </c>
+      <c r="H374" t="inlineStr"/>
+      <c r="I374" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>846</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>02/05/2025</t>
+          <t>1230</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>SERVIZIO DI STUDIO E VERIFICA DELLA CONFORMITÀ CATASTALE DEGLI IMMOBILI COSTITUENTI IL CENTRO SOCIO SANITARIO “MONS. E. NEGRIN” DI BASSANO DEL GRAPPA (VI). AFFIDAMENTO DEL SERVIZIO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F375" t="inlineStr">
+        <is>
+          <t>PROSECUZIONE DEGLI ACCORDI CONTRATTUALI CON I GESTORI DEI GRUPPI APPARTAMENTO PER PERSONE CON DISABILITA' FINO AL 31/12/2025</t>
+        </is>
+      </c>
+      <c r="G375" t="n">
+        <v>107.47</v>
+      </c>
+      <c r="H375" t="inlineStr"/>
+      <c r="I375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>842</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>02/05/2025</t>
+          <t>1229</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO DELLE IMPLEMENTAZIONI E ADEGUAMENTI SUL SOFTWARE TRAKCARE. GARA N. AULSS7_2025_00141.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F376" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E GLI ENTI TITOLARI DELLA GESTIONE DI CENTRI DIURNI PER ANZIANI NON AUTOSUFFICIENTI. PERIODO 01/07/2025 - 30/06/2028.</t>
+        </is>
+      </c>
+      <c r="G376" t="n">
+        <v>2469743.5</v>
+      </c>
+      <c r="H376" t="inlineStr"/>
+      <c r="I376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>834</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>02/05/2025</t>
+          <t>1228</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>RECEPIMENTO ESITO GARA REGIONALE PER LA FORNITURA DI “EMOSTATICI E SIGILLANTI PER USO CUTANEO E CHIRURGICO” - 1^ EDIZIONE (DELIBERAZIONE 550/2024 AZIENDA ZERO). RIF. AULSS7_2025_00139.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F377" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E GLI ENTI TITOLARI DELLA GESTIONE DI COMUNITA’ ALLOGGIO PER PERSONE CON DISABILITA’. PERIODO 01/07/2025-30/06/2028.</t>
+        </is>
+      </c>
+      <c r="G377" t="n">
+        <v>5674147.5</v>
+      </c>
+      <c r="H377" t="inlineStr"/>
+      <c r="I377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>830</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>02/05/2025</t>
+          <t>1212</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>PIANO TRIENNALE PER LE DIPENDENZE 2024 - 2026 - “PIANO OPERATIVO TERRITORIALE TRIENNALE AREE PREVENZIONE, CURA E RIABILITAZIONE” (DGR 1396/2023). APPROVAZIONE ACCORDI DI PARTENARIATO PER LA REALIZZAZIONE DEI PROGETTI “LA SCUOLA FA RETE” E “PORTAPERTA 2.0. IL TERRITORIO COME LUOGO DI CURA”.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F378" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE ACCORDO PER IL TRASFERIMENTO DI MATERIALE A FINI DI RICERCA RELATIVO ALLO STUDIO CLINICO FOR-PROFIT " STUDIO DI FASE III, RANDOMIZZATO, IN DOPPIO CIECO, CONTROLLATO VERSO PLACEBO, GUIDATO DAGLI EVENTI, PER VALUTARE L'EFFICACIA, LA SICUREZZA E LA TOLLERABILITÀ DI BAXDROSTAT IN COMBINAZIONE CON  DAPAGLIFLOZIN RISPETTO A DAPAGLIFLOZIN IN MONOTERAPIA SUGLI ESITI RENALI E SULLA MORTALITÀ PER CAUSA CARDIOVASCOLARE IN PARTECIPANTI CON MALATTIA RENALE CRONICA E IPERTENSIONE ARTERIOSA  (D6972C00002 BAXDUO PACIFIC)"</t>
+        </is>
+      </c>
+      <c r="G378" t="n">
+        <v>0</v>
+      </c>
+      <c r="H378" t="inlineStr"/>
+      <c r="I378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>826</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>02/05/2025</t>
+          <t>1210</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON LA FACOLTA’ DI SCIENZE POLITICHE, SOCIOLOGIA, COMUNICAZIONE DELLA SAPIENZA UNIVERSITA’ DI ROMA PER TIROCINI CURRICULARI PER ASSISTENTI SOCIALI PRESSO LE STRUTTURE DELL’A.ULSS 7.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F379" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI STUDIO E VERIFICA DELLA CONFORMITÀ CATASTALE DEGLI IMMOBILI COSTITUENTI IL CENTRO SOCIO SANITARIO “MONS. E. NEGRIN” DI BASSANO DEL GRAPPA (VI). ATTIVAZIONE OPZIONI EX ART. 120, COMMA 1, LETT. A) DEL D. LGS. N. 36/2023.</t>
+        </is>
+      </c>
+      <c r="G379" t="n">
+        <v>6.296</v>
+      </c>
+      <c r="H379" t="inlineStr"/>
+      <c r="I379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>30/04/2025</t>
+          <t>1205</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>LAVORI DI COMPLETAMENTO DEL TERZO PIANO DELL’OSPEDALE DI ASIAGO PER REALIZZAZIONE DEI LOCALI PER I MEDICI DI GUARDIA – 1° STRALCIO - APPROVAZIONE PROGETTO ESECUTIVO E INDIZIONE PROCEDURA APERTA AI SENSI DELL’ART 71 DEL DLGS 36/2023.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F380" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO AGGIUDICAZIONE DELL’APPALTO SPECIFICO PER LA FORNITURA DI PROTESI VASCOLARI ED ENDOVASCOLARI - 2^ EDIZIONE (DELIBERAZIONE 13/2025 AZIENDA ZERO), RIF. AULSS7_2024_00263.</t>
+        </is>
+      </c>
+      <c r="G380" t="n">
+        <v>2746946</v>
+      </c>
+      <c r="H380" t="inlineStr"/>
+      <c r="I380" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>787</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>18/04/2025</t>
+          <t>1199</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DELLA PROROGA TECNICA DELLA CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI VIGILANZA ATTIVA E ATTIVITÀ CORRELATE, LOTTO N. 4, E DI GUARDIANIA, LOTTO N. 9, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO DEL VENETO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F381" t="inlineStr">
+        <is>
+          <t>FONDO PER IL GIOCO D’AZZARDO PATOLOGICO “GAP” (ART. 1, COMMA 946, DELLA L. N. 2028/2015) – RECEPIMENTO DEL FINANZIAMENTO ANNUALITA’ 2023- DDR N. 243/2024 E DDR N. 268/2025. APPROVAZIONE DEL PIANO DELLE ATTIVITA’ E DEI COSTI E DELL’AVVISO DI CO-PROGETTAZIONE</t>
+        </is>
+      </c>
+      <c r="G381" t="n">
+        <v>242310</v>
+      </c>
+      <c r="H381" t="inlineStr"/>
+      <c r="I381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>786</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>18/04/2025</t>
+          <t>1198</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI SISTEMI DIAGNOSTICI PER LA DETERMINAZIONE QUALITATIVA DI ANTIGENI URINARI DESTINATI ALL’U.O.C. MEDICINA DI LABORATORIO (PP. OO. DI BASSANO E SANTORSO). GARA AULSS7_2025_00053</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F382" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE TRIENNALE CON L’ISTITUTO DELLE SUORE POVERELLE - ISTITUTO PALAZZOLO PER LA GESTIONE DI UNITA` DI OFFERTA RESIDENZIALI PER PERSONE CON DISABILITA’ CON SEDE A ROSA`.</t>
+        </is>
+      </c>
+      <c r="G382" t="n">
+        <v>9600851</v>
+      </c>
+      <c r="H382" t="inlineStr"/>
+      <c r="I382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>785</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>18/04/2025</t>
+          <t>1195</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>RECEPIMENTO APPALTO SPECIFICO PER LA FORNITURA DI MEZZI DI CONTRASTO PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO (APSS), ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2024_00301</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F383" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO RETROSPETTIVO-PROSPETTICO PER VALUTARE LA GESTIONE DEL TRATTAMENTO E GLI OUTCOMES DEI PAZIENTI CON MACROGLOBULINEMIA DI WALDENSTROM (WM)  TRATTATI IN ITALIA SECONDO IL PROGRAMMA  DI USO COMPASSIONEVOLE (CUP) DI ZANUBRUTINIB ( BRUKINSA) ED IN PRATICA CLINICA DOPO L'APPROVAZIONE COMMERCIALE " E APPROVAZIONE CONTRATTO</t>
+        </is>
+      </c>
+      <c r="G383" t="n">
+        <v>0</v>
+      </c>
+      <c r="H383" t="inlineStr"/>
+      <c r="I383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>784</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>18/04/2025</t>
+          <t>1193</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>ADESIONE A CONVENZIONE-QUADRO PER LA FORNITURA, IN LOTTO UNICO, DI GUAINE STERILI PER CISTOSCOPI FLESSIBILI (DELIBERAZIONE N. 674 DEL 21/10/2024 AZIENDA ZERO). RIF. AULSS7_2025_00182</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F384" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA “CENTRO MILANESE DI TERAPIA DELLA FAMIGLIA”, CON RIFERIMENTO ALLA SEDE PERIFERICA DI PADOVA E TRIESTE, PER LO SVOLGIMENTO DEL TIROCINIO DA PARTE DI MEDICI E PSICOLOGI, PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="G384" t="n">
+        <v>0</v>
+      </c>
+      <c r="H384" t="inlineStr"/>
+      <c r="I384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>783</t>
+          <t>24/06/2025</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>18/04/2025</t>
+          <t>1180</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>FORNITURA DI N. 10 LETTI DEGENZA ELETTRICI CON ESCURSIONE IN ALTEZZA DA 25 A 80 CM PER L’U.O.C GERIATRIA DEL P.O. DI BASSANO. GARA: AULSS7_2025_00071</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F385" t="inlineStr">
+        <is>
+          <t>LAVORI DI COMPLETAMENTO DEL TERZO PIANO DELL’OSPEDALE DI ASIAGO PER REALIZZAZIONE DEI LOCALI PER I MEDICI DI GUARDIA – 1° STRALCIO - AGGIUDICAZIONE PROCEDURA APERTA AI SENSI DELL’ART 71 DEL DLGS 36/2023.</t>
+        </is>
+      </c>
+      <c r="G385" t="n">
+        <v>302.304</v>
+      </c>
+      <c r="H385" t="inlineStr"/>
+      <c r="I385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>781</t>
+          <t>23/06/2025</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>18/04/2025</t>
+          <t>1171</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>RINNOVO ANNUALE DEL CONTRATTO PER IL SERVIZIO DI COPERTURA ASSICURATIVA PER LA RESPONSABILITÀ PATRIMONIALE DELLA PUBBLICA AMMINISTRAZIONE DELL’AULSS 7 PEDEMONTANA. GARA 33 TH 2022.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>8637</v>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F386" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’ULSS 7 PEDEMONTANA SITI PRESSO IL QUARTO PIANO (EX BLOCCO SPECIALITÀ ORA AREA NORD) DEL CENTRO SANITARIO POLIFUNZIONALE “BOLDRINI” DI THIENE (VI), VIA C. BOLDRINI N. 1, DA DESTINARE AD ATTIVITÀ DI RIPRESE TELEVISIVE/CINEMATOGRAFICHE.</t>
+        </is>
+      </c>
+      <c r="G386" t="n">
+        <v>0</v>
+      </c>
+      <c r="H386" t="inlineStr"/>
+      <c r="I386" t="inlineStr">
+        <is>
+          <t>Durata 1 anno</t>
+        </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>780</t>
+          <t>23/06/2025</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>18/04/2025</t>
+          <t>1166</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “AGHI SPECIALI – 2^ EDIZIONE – LOTTI DESERTI” (DELIBERAZIONE N. 848/2024 DI AZIENDA ZERO – RIF. AULSS7_2025_00175).</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>27626</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F387" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 30.11.2025 DEI CONTRATTI PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – DELIBERAZIONE N. 265/2022 DI AZIENDA ZERO. GARA 2022-167-BAS.</t>
+        </is>
+      </c>
+      <c r="G387" t="n">
+        <v>62960</v>
+      </c>
+      <c r="H387" t="inlineStr"/>
+      <c r="I387" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>778</t>
+          <t>23/06/2025</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>18/04/2025</t>
+          <t>1165</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA PER I SOFTWARE APPLICATIVI IMPIEGATI IN AMBITO TERRITORIALE. GARA N. AULSS7_2025_00084.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>101133</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F388" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 30.11.2025 DEL CONTRATTO PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – PRIMA TRANCHE – LOTTO 2. DELIBERAZIONE N. 532/2019 DI AZIENDA ZERO. GARA 2020-068-TH.</t>
+        </is>
+      </c>
+      <c r="G388" t="n">
+        <v>1477</v>
+      </c>
+      <c r="H388" t="inlineStr"/>
+      <c r="I388" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>731</t>
+          <t>23/06/2025</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>11/04/2025</t>
+          <t>1162</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA GARA REGIONALE PER LA FORNITURA DI “ANTISETTICI E DISINFETTANTI – I E II TRANCHE” FINO AL 31.03.2026 GARA 2022-003-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>128423</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F389" t="inlineStr">
+        <is>
+          <t>RINNOVO DEL CONTRATTO PER IL SERVIZIO DI GESTIONE DEGLI AUSILI TERAPEUTICI DI CUI AGLI ELENCHI NN. 2 E 3 DEL NOMENCLATORE TARIFFARIO NAZIONALE PER DISABILI ASSISTITI A DOMICILIO - GARA N. 2022-087-BAS.</t>
+        </is>
+      </c>
+      <c r="G389" t="n">
+        <v>303686</v>
+      </c>
+      <c r="H389" t="inlineStr"/>
+      <c r="I389" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>729</t>
+          <t>23/06/2025</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>11/04/2025</t>
+          <t>1161</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>RINNOVO CONTRATTO PER LA FORNITURA DI MATERIALE DIAGNOSTICO PER MICROBIOLOGIA GARA N. 2021-270-BAS.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>27119</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F390" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO ALLA DITTA EBIT S.R.L. DEL SERVIZIO DI ASSISTENZA TECNICA PER IL SISTEMA CARDIO PACS SUITE “EXTENSA” IN USO PRESSO L’UOC DI CARDIOLOGIA DELL’OSPEDALE SAN BASSIANO ANNI 2025 E 2026. GARA N. AULSS7_2025_00079.</t>
+        </is>
+      </c>
+      <c r="G390" t="n">
+        <v>66790</v>
+      </c>
+      <c r="H390" t="inlineStr"/>
+      <c r="I390" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>728</t>
+          <t>23/06/2025</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>11/04/2025</t>
+          <t>1160</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA SEMESTRALE GARA REGIONALE PER LA FORNITURA DI “VACCINI IN ESCLUSIVA” -DDR 199/2023 FINO AL 25.08.2025. GARA 2023-127 E 2024-127.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F391" t="inlineStr">
+        <is>
+          <t>AVVISO DI COPROGETTAZIONE PER LA REALIZZAZIONE DI INTERVENTI DI MEDIAZIONE LINGUISTICO/CULTURALE A SUPPORTO DEI SERVIZI INFANZIA, ADOLESCENZA E FAMIGLIA DEI DISTRETTI 1 E 2 DELL’ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="G391" t="n">
+        <v>0</v>
+      </c>
+      <c r="H391" t="inlineStr"/>
+      <c r="I391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>726</t>
+          <t>23/06/2025</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>11/04/2025</t>
+          <t>1159</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO PREVIA INDAGINE DI MERCATO COMPARATIVA DI “SERVIZI MEDICI DI DERMATOLOGIA” PER L’AZIENDA ULSS 7 PEDEMONTANA. GARA N. AULSS_2025_00123.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F392" t="inlineStr">
+        <is>
+          <t>PROGETTO SPERIMENTALE “SOSTEGNO NELLA GESTIONE DEI CARICHI ASSISTENZIALI DELLA PERSONA ANZIANA, DI NORMA ULTRASESSANTACINQUENNE, ASSISTITA A DOMICILIO, NON AUTOSUFFICIENTE IN STATO DI COMPROVATA VULNERABILITÀ. PERIODO 2025-2026” (DGRV N. 564/2025). CONVENZIONE CON AZIENDA ZERO ED ATTI CONSEGUENTI</t>
+        </is>
+      </c>
+      <c r="G392" t="n">
+        <v>0</v>
+      </c>
+      <c r="H392" t="inlineStr"/>
+      <c r="I392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>724</t>
+          <t>23/06/2025</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>11/04/2025</t>
+          <t>1158</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA PER 2 MESI DEL CONTRATTO PER LA FORNITURA DI UN SISTEMA PER IL TRATTAMENTO DELLE VARICI CON TECNICA TERMOABLATIVA A RADIOFREQUENZA. GARA 2022-063-BAS.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F393" t="inlineStr">
+        <is>
+          <t>SISTEMA VENETO ADOZIONI. INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE ED INTERNAZIONALE (L. N. 476/98). DGR 1233/2023, DDR 143/2023, DDR 50/2024. PIANO TERRITORIALE VENETO ADOZIONI (PTVA) AZIENDALE ANNO 2023/2024 (CODICE COMMESSA 2/2024/5): APPROVAZIONE RENDICONTAZIONE FINALE</t>
+        </is>
+      </c>
+      <c r="G393" t="n">
+        <v>28105</v>
+      </c>
+      <c r="H393" t="inlineStr"/>
+      <c r="I393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>722</t>
+          <t>23/06/2025</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>11/04/2025</t>
+          <t>1155</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 25.05.2025 GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO DI DEFIBRILLATORI IMPIANTABILI (DELIBERA NR. 261 DEL 22/06/2018 DI AZIENDA ZERO)</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F394" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI CARDIOLOGIA PEDIATRICA CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. PERIODO DI DECORRENZA DAL 01/09/2025 AL 30/08/2027.</t>
+        </is>
+      </c>
+      <c r="G394" t="n">
+        <v>35.134</v>
+      </c>
+      <c r="H394" t="inlineStr"/>
+      <c r="I394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>721</t>
+          <t>23/06/2025</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>11/04/2025</t>
+          <t>1154</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO DELL’ADEGUAMENTO DEL SOFTWARE GALILEO/CARELINE PER LA GESTIONE DELLE LISTE D’ ATTESA NEL PERCORSO CHIRURGICO. GARA N. AULSS7_2025_00085.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F395" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " INFEZIONI DELLE VIE URINARIE NEI BAMBINI &lt;14 ANNI IN ITALIA: UNO STUDIO MULTICENTRICO CHE VALUTA MODELLI DI TRATTAMENTO ED ESITI SULLA BASE DI CARATTERISTICHE CLINICHE E MICROBIOLOGICHE" E APPROVAZIONE CONTRATTO</t>
+        </is>
+      </c>
+      <c r="G395" t="n">
+        <v>0</v>
+      </c>
+      <c r="H395" t="inlineStr"/>
+      <c r="I395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>710</t>
+          <t>13/06/2025</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>11/04/2025</t>
+          <t>1115</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>35.363</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F396" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO RINNOVO BIENNALE GARA REGIONALE PER LA FORNITURA DI “SACCHE PER NUTRIZIONE PARENTERALE (TPN) SOTTOSCRITTE DA AZIENDA ZERO - DDR N. 363/2022. GARA 2022-212-TH.</t>
+        </is>
+      </c>
+      <c r="G396" t="n">
+        <v>371590</v>
+      </c>
+      <c r="H396" t="inlineStr"/>
+      <c r="I396" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>709</t>
+          <t>13/06/2025</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>11/04/2025</t>
+          <t>1112</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. APRILE 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>209.488</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F397" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 22^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00238</t>
+        </is>
+      </c>
+      <c r="G397" t="n">
+        <v>3895</v>
+      </c>
+      <c r="H397" t="inlineStr"/>
+      <c r="I397" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>708</t>
+          <t>13/06/2025</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>11/04/2025</t>
+          <t>1111</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. APRILE 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>22.42</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F398" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 35^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00233</t>
+        </is>
+      </c>
+      <c r="G398" t="n">
+        <v>144516</v>
+      </c>
+      <c r="H398" t="inlineStr"/>
+      <c r="I398" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>707</t>
+          <t>13/06/2025</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>11/04/2025</t>
+          <t>1110</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. APRILE 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>25.96</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F399" t="inlineStr">
+        <is>
+          <t>GARA REGIONALE PER LA FORNITURA DI “SISTEMI DIAGNOSTICI PER ALLERGOLOGIA IN VITRO” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. DDR NR. 145 DEL 28.03.2019: PROROGA FINO AL 28.02.2026</t>
+        </is>
+      </c>
+      <c r="G399" t="n">
+        <v>87042</v>
+      </c>
+      <c r="H399" t="inlineStr"/>
+      <c r="I399" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>706</t>
+          <t>13/06/2025</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>11/04/2025</t>
+          <t>1108</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. APRILE 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>118.176</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F400" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO PREVIA INDAGINE DI MERCATO COMPARATIVA PER LA FORNITURA DI ETICHETTE TERMICHE ED AUTOADESIVE IN VARI FORMATI GARA AULSS7_2025_00124</t>
+        </is>
+      </c>
+      <c r="G400" t="n">
+        <v>36710</v>
+      </c>
+      <c r="H400" t="inlineStr"/>
+      <c r="I400" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>699</t>
+          <t>13/06/2025</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>11/04/2025</t>
+          <t>1106</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " VALUTAZIONE E MIGLIORAMENTO  DELLA QUALITA' DELLA CURA NELLE UNITÀ DI TERAPIA SEMINTENSIVA" E APPROVAZIONE CONTRATTO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F401" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "GESTIONE DELLE RELAZIONI NELLA COMPLESSITA' ORGANIZZATIVA ALL'INTERNO DELLE UU.OO. - EMPOWER THE COMMUNITY" DELL'U.O.C. DIREZIONE DELLE PROFESSIONI SANITARIE</t>
+        </is>
+      </c>
+      <c r="G401" t="n">
+        <v>4900</v>
+      </c>
+      <c r="H401" t="inlineStr"/>
+      <c r="I401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>678</t>
+          <t>13/06/2025</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>09/04/2025</t>
+          <t>1103</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO TRA L’AZIENDA ULSS7 PEDEMONTANA E L’ASSOCIAZIONE H PER L’UTILIZZO DELL’IMMOBILE DI PROPRIETÀ DELL’ULSS 7 PEDEMONTANA SITO IN VIA MONSIGNOR EGIDIO NEGRIN N. 27 A BASSANO DEL GRAPPA (VI), DA DESTINARE AD ATTIVITÀ ISTITUZIONALI NELL’INTERESSE DEI SOCI.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F402" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE “TURISMO SOCIALE E INCLUSIVO NEL VENETO” (DGRV 40/2025, DDR 22/2025). APPROVAZIONE DELL'ACCORDO DI COLLABORAZIONE. CUP H19124001040001.</t>
+        </is>
+      </c>
+      <c r="G402" t="n">
+        <v>183973</v>
+      </c>
+      <c r="H402" t="inlineStr"/>
+      <c r="I402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>671</t>
+          <t>13/06/2025</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>04/04/2025</t>
+          <t>1100</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>ULTERIORE RECEPIMENTO PER IL LOTTO 5 GARA REGIONALE “MICROINFUSORI, SISTEMI PER IL MONITORAGGIO CONTINUO REAL TIME DELLA GLICEMIA E CORRELATO MATERIALE DI CONSUMO” (DELIBERAZIONI N. 516/2024, N. 616/2024 E N. 707/2024 DI AZIENDA ZERO). GARA AULSS7_2024_00366.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t>PROROGA ACCORDO CONTRATTUALE CON LA SOCIETÀ COOP. SOC. DI SOLIDARIETÀ LA MADONNINA GESTORE DEL CENTRO DIURNO DI ROANA PER UTENTI DELL’AREA SALUTE MENTALE. PERIODO 01/07/2025-30/06/2026.</t>
+        </is>
+      </c>
+      <c r="G403" t="n">
+        <v>142.757</v>
+      </c>
+      <c r="H403" t="inlineStr"/>
+      <c r="I403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>670</t>
+          <t>13/06/2025</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>04/04/2025</t>
+          <t>1099</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI N. 1 ORTOPANTOMOGRAFO PER L’U.O.C RADIOLOGIA DEL P.O. DI BASSANO DEL GRAPPA. GARA AULSS7_2025_00067.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F404" t="inlineStr">
+        <is>
+          <t>AREA SALUTE MENTALE: PROGRAMMAZIONE E BUDGET 2025 PER INSERIMENTI UTENTI AFFETTI DA PATOLOGIE DI TIPO PSICHIATRICO PRESSO STRUTTURE RESIDENZIALI E CENTRI DIURNI</t>
+        </is>
+      </c>
+      <c r="G404" t="n">
+        <v>332894.03</v>
+      </c>
+      <c r="H404" t="inlineStr"/>
+      <c r="I404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>668</t>
+          <t>13/06/2025</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>04/04/2025</t>
+          <t>1089</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>PROROGA AL 22.04.2025, GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO DI PACEMAKERS (DELIBERA NR. 14/2018 AZIENDA ZERO).</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE E SOTTOSCRIZIONE “ACCORDO PROGRAMMA DI OSSERVAZIONE OSPEDALIERA” CON IL ST. MARY’S INSTITUT FOR EDUCATIONAL EXCELLENCE, LLC, DENOMINAZIONE GIURIDICA REGISTRATA DI ATLANTIS CON SEDE A WASHINGTON, D.C., USA.</t>
+        </is>
+      </c>
+      <c r="G405" t="n">
+        <v>0</v>
+      </c>
+      <c r="H405" t="inlineStr"/>
+      <c r="I405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>665</t>
+          <t>13/06/2025</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>04/04/2025</t>
+          <t>1088</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "PROGETTO DI VITA, INDIVIDUALE, PERSONALIZZATO E PARTECIPATO, ALLA LUCE DELLA NUOVA RIFORMA - DECRETO 62/2024" DELL'U.O.C. DISABILITA' E NON AUTOSUFFICIENZA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>UOSD FORMAZIONE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’UNIVERSITA’ DI PADOVA PER LO SVOLGIMENTO DI TIROCINIO PRATICO VALUTATIVO (TPV) PRE LAUREAM DEGLI ISCRITTI AI CORSI DI LAUREA MAGISTRALE IN FARMACIA E IN CHIMICA E TECNOLOGIA FARMACEUTICHE (CLASSE LM – 13) , PRESSO U.O.C. FARMACIA ULSS 7.</t>
+        </is>
+      </c>
+      <c r="G406" t="n">
+        <v>0</v>
+      </c>
+      <c r="H406" t="inlineStr"/>
+      <c r="I406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>654</t>
+          <t>13/06/2025</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>04/04/2025</t>
+          <t>1120</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE DELL'EMENDAMENTO SOSTANZIALE PER PROROGA DELLO STUDIO NO PROFIT, OSSERVAZIONALE DAL TITOLO “CARATTERISTICHE EPIDEMIOLOGICHE, CLINICHE, LABORATORISTICHE E DELLE INDAGINI STRUMENTALI DELLE MALATTIE TRASMESSE DA ZECCA: STUDIO MULTICENTRICO, OSSERVAZIONALE, PROSPETTICO” (TBEVI PROSPETTICO).</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F407" t="n">
+          <t>UOC SISTEMI INFORMATIVI</t>
+        </is>
+      </c>
+      <c r="F407" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON LA REGIONE DEL VENETO PER L’ADESIONE AI SERVIZI DEL CENTRO ARCHIVISTICO REGIONALE – PIATTAFORMA SDICO – IN ATTUAZIONE DELLA DGR N. 1478 DEL 15/10/2019</t>
+        </is>
+      </c>
+      <c r="G407" t="n">
         <v>0</v>
       </c>
+      <c r="H407" t="inlineStr"/>
+      <c r="I407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>651</t>
+          <t>06/06/2025</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>04/04/2025</t>
+          <t>1070</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO: "NETWORK  REAL WORLD EVIDENCE OFATUMUMAB ( AOP3056)"</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F408" t="inlineStr">
+        <is>
+          <t>OSPEDALE ALTO VICENTINO – APPROVAZIONE PROGETTO ESECUTIVO “SOSTITUZIONE RIVELATORI INCENDI E LORO COMPONENTI - PRIMO STRALCIO FUNZIONALE CORPO “A” E AFFIDAMENTO LAVORI.</t>
+        </is>
+      </c>
+      <c r="G408" t="n">
+        <v>199.258</v>
+      </c>
+      <c r="H408" t="inlineStr"/>
+      <c r="I408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>645</t>
+          <t>06/06/2025</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>04/04/2025</t>
+          <t>1060</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA DINAMICA BREVE “ISTITUTO DI ALTA FORMAZIONE SRL” (IAF) PER LO SVOLGIMENTO DI TIROCINI FORMATIVI PROFESSIONALI, PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F409" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, PER LA FORNITURA DI REGOLATORI DI FLUSSO E TUBI DI RACCORDO STERILI. GARA: AULSS7_2025_00059</t>
+        </is>
+      </c>
+      <c r="G409" t="n">
+        <v>103704</v>
+      </c>
+      <c r="H409" t="inlineStr"/>
+      <c r="I409" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>615</t>
+          <t>06/06/2025</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>1051</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>ACQUISTO DI 120 PC “DESKTOP ULTRACOMPATTI” MEDIANTE ADESIONE ALLA CONVENZIONE CONSIP - ID 2361 - “PC DESKTOP WORKSTATION E MONITOR 3” LOTTO 1. GARA AULSS7_2025_00149.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F410" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO  STUDIO CLINICO NO-PROFIT DAL TITOLO "LA GESTIONE INFERMIERISTICA DELLE NEFROSTOMIE: UNO STUDIO OSSERVAZIONALE MULTICENTRICO. STUDIO NEMAN"</t>
+        </is>
+      </c>
+      <c r="G410" t="n">
+        <v>0</v>
+      </c>
+      <c r="H410" t="inlineStr"/>
+      <c r="I410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>614</t>
+          <t>06/06/2025</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>1069</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA FINO AL 25.03.2026 GARA REGIONALE PER LA FORNITURA DI “DISPOSITIVI PER PRELIEVI BIOLOGICI E LORO TRASPORTI” - DDR 205/2017. GARA 2021-073-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F411" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359). APPROVAZIONE DEL PROGETTO ESECUTIVO DEI LAVORI DEL LOTTO A.1, AVVIO LAVORI E VARIANTE SUPPLETIVA N. 2 PER IL LOTTO A.1</t>
+        </is>
+      </c>
+      <c r="G411" t="n">
+        <v>114.923</v>
+      </c>
+      <c r="H411" t="inlineStr"/>
+      <c r="I411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>612</t>
+          <t>04/06/2025</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>1039</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/12/2025 GARA REGIONALE PER LA FORNITURA DI MEDICAZIONI SEMPLICI`` - II EDIZIONE (DELIBERAZIONE N. 604/2021 AZIENDA ZERO). RIF. 2021-341-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>109942</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F412" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA CON ESTENSIONE DALL'1.06.2025 AL 30.11.2025 DEL CONTRATTO DI GESTIONE DEL SERVIZIO DI ESECUZIONE E REFERTAZIONE ANCHE IN TELEGESTIONE DI ESAMI DIAGNOSTICI DI RADIOLOGIA TRADIZIONALE E SCREENING MAMMOGRAFICI DELL'AZIENDA ULSS N. 7 PEDEMONTANA-GARA 2023-013-TH.</t>
+        </is>
+      </c>
+      <c r="G412" t="n">
+        <v>772582</v>
+      </c>
+      <c r="H412" t="inlineStr"/>
+      <c r="I412" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>610</t>
+          <t>30/05/2025</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>1034</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 33^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00146</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>1271483</v>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F413" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI BASSANO DEL GRAPPA (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI VIA ANGARANO N. 145 A BASSANO DEL GRAPPA, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="G413" t="n">
+        <v>0</v>
+      </c>
+      <c r="H413" t="inlineStr"/>
+      <c r="I413" t="inlineStr">
+        <is>
+          <t>durata 5 anni. Utenza luce intestate ad Ulss7, gas e acqua soggette a rendicontazione da parte del Comune di Bassano</t>
+        </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>608</t>
+          <t>30/05/2025</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>1030</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO PER L’ACQUISTO DI STORAGE AD ALTE PRESTAZIONI “PURESTORAGE” PER COMPLETAMENTO INFRASTRUTTURA DEA DATACENTER PNRR CUP H76G21002260006 DIGITALIZZAZIONE DEA DI BASSANO DEL GRAPPA. GARA AULSS7_2025_00083.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>138312</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F414" t="inlineStr">
+        <is>
+          <t>GARA REGIONALE PER LA FORNITURA DI “SISTEMI DIAGNOSTICI PER L’ANALISI DELLE PROTEINE MEDIANTE ELETTROFORESI CAPILLARE, SU GEL AGAROSIO E IMMUNOFISSAZIONE IN ACCORDO QUADRO” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. DDG AZIENDA ZERO NR. 326/2019: PROROGA 12 MESI.</t>
+        </is>
+      </c>
+      <c r="G414" t="n">
+        <v>184245</v>
+      </c>
+      <c r="H414" t="inlineStr"/>
+      <c r="I414" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>607</t>
+          <t>30/05/2025</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>1019</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI FORMULE PER LA NUTRIZIONE ENTERALE, SUPPLEMENTI NUTRIZIONALI ORALI E INTEGRATORI ALIMENTARI DI MICRO ORGANISMI PROBIOTICI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’I.R.C.C.S. IOV E ORAS. 3^ EDIZIONE. RIF: AULSS7_2025_00107.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F415" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
+        </is>
+      </c>
+      <c r="G415" t="n">
+        <v>287.004</v>
+      </c>
+      <c r="H415" t="inlineStr"/>
+      <c r="I415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>606</t>
+          <t>30/05/2025</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>1018</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA TECNICA PER GLI APPLICATIVI DEL SISTEMA INFORMATIVO OSPEDALIERO ANNO 2025. GARA N. AULSS7_2024_00360.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F416" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ ALLIANCE MEDICAL DIAGNOSTIC SRL A SOCIO UNICO PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
+        </is>
+      </c>
+      <c r="G416" t="n">
+        <v>5.125</v>
+      </c>
+      <c r="H416" t="inlineStr"/>
+      <c r="I416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>605</t>
+          <t>30/05/2025</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>1017</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA PER I SOFTWARE APPLICATIVI IMPIEGATI IN AMBITO AMMINISTRATIVO, CONTABILE ANNO 2025. GARA N. AULSS7_2024_00361.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F417" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
+        </is>
+      </c>
+      <c r="G417" t="n">
+        <v>23.6</v>
+      </c>
+      <c r="H417" t="inlineStr"/>
+      <c r="I417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>603</t>
+          <t>30/05/2025</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>1016</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>PROGETTO “INSIEME: IMPLEMENTAZIONI DI NUOVI SISTEMI INTER – ISTITUZIONALI E DI EQUIPE MULTIDISCIPLINARI INTERSERVIZIO PER PREVENIRE L’ESCLUSIONE SOCIALE DELLE FAMIGLIE” (D.G.R. 69/2023) - APPROVAZIONE DEL PROTOCOLLO D’INTESA CON I COMUNI DELL’ATS 3 BASSANO DEL GRAPPA ED INDIVIDUAZIONE REFERENTE ULSS</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F418" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025, E REVISIONE ECONOMICA DELL’ACCORDO RELATIVO AL I QUADRIMESTRE 2025.</t>
+        </is>
+      </c>
+      <c r="G418" t="n">
+        <v>145.194</v>
+      </c>
+      <c r="H418" t="inlineStr"/>
+      <c r="I418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>602</t>
+          <t>30/05/2025</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>1015</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONVENZIONE CON "GIRASOLE" ASSOCIAZIONE DI PROMOZIONE SOCIALE DI THIENE PER LA REALIZZAZIONE DI DUE PROGETTI.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F419" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
+        </is>
+      </c>
+      <c r="G419" t="n">
+        <v>10.62</v>
+      </c>
+      <c r="H419" t="inlineStr"/>
+      <c r="I419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>598</t>
+          <t>30/05/2025</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>1006</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>PROSECUZIONE ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E I CENTRI DI SERVIZIO TITOLARI DI STRUTTURE RESIDENZIALI ACCREDITATE CHE EROGANO PRESTAZIONI SOCIALI, SOCIO SANITARIE E SANITARIE AFFERENTI ALL’AREA ANZIANI. PERIODO 01/04/2025 – 31/12/2025</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F420" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE E SOTTOSCRIZIONE APPENDICE N. 1 DELLA CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA INTERATTIVO – COGNITIVA DI PADOVA E MILANO.</t>
+        </is>
+      </c>
+      <c r="G420" t="n">
+        <v>0</v>
+      </c>
+      <c r="H420" t="inlineStr"/>
+      <c r="I420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>597</t>
+          <t>30/05/2025</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>1005</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>PROROGA ACCORDO CONTRATTUALE CON LA SOCIETÀ COOPERATIVA SOCIALE MANO AMICA PER LA GESTORE DEL CENTRO DIURNO ACCREDITATO NELL’AMBITO DELLA SALUTE MENTALE “AZIMUT” DI SCHIO. PERIODO 01/04/2025- 31/03/2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F421" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO, MULTICENRICO, NO PROFIT, PROMOSSO DA A.ULSS 7 DAL TITOLO “OTTIMIZZAZIONE EMODINAMICA NON - INVASIVA DELLA SEPSI IN MEDICINA INTERNA: STUDIO RANDOMIZZATO DI CONFRONTO TRA TERAPIA DIRETTA AGLI INDICI EMODINAMICI NON – INVASIVI VERSUS STANDARD DI CURA” (EMODINAMICA_SEPSI), PRESSO U.O.C. MEDICINA GENERALE P.O. SANTORSO.</t>
+        </is>
+      </c>
+      <c r="G421" t="n">
+        <v>0</v>
+      </c>
+      <c r="H421" t="inlineStr"/>
+      <c r="I421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>596</t>
+          <t>27/05/2025</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>978</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDI CONTRATTUALI ANNUALI CON GLI ENTI GESTORI DELLE STRUTTURE PER LA SALUTE MENTALE “SPAZIO LIBERO” CON SEDE IN THIENE E “IL GLICINE” CON SEDE IN TORREBELVICINO. PERIODO 01/04/2025 – 31/03/2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F422" t="inlineStr">
+        <is>
+          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO. AGGIORNAMENTO DEL PROGETTO ESECUTIVO DI 1° STRALCIO FUNZIONALE PER I LAVORI DEL  2° LOTTO REALIZZATIVO - AFFIDAMENTO</t>
+        </is>
+      </c>
+      <c r="G422" t="n">
+        <v>29.559</v>
+      </c>
+      <c r="H422" t="inlineStr"/>
+      <c r="I422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>587</t>
+          <t>23/05/2025</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>973</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO OSSERVAZIONALE, PROSPETTICO, NO PROFIT: “VALUTAZIONE LONGITUDINALE DI ESTIMATED PLASMA VOLUME (EPVS) COME INDICAZIONE DEI CAMBIAMENTI DI VOLUME PLASMATICO E DI CAPILLARY LEAK IN CORSO DI SEPSI” PROMOSSO DA A.ULSS 7 - U.O.C. MEDICINA GENERALE P.O. SANTORSO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F423" t="inlineStr">
+        <is>
+          <t>SEDI TERRITORIALI DISTRETTO 2 - ADEGUAMENTO ANTICENDIO. AFFIDAMENTO SERVIZI DI PROGETTAZIONE.</t>
+        </is>
+      </c>
+      <c r="G423" t="n">
+        <v>18.105</v>
+      </c>
+      <c r="H423" t="inlineStr"/>
+      <c r="I423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>563</t>
+          <t>23/05/2025</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>25/03/2025</t>
+          <t>972</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>ADESIONE ALL’ACCORDO QUADRO ED. 3 AVENTE AD OGGETTO LA FORNITURA DI 23 VEICOLI IN NOLEGGIO A LUNGO TERMINE SENZA CONDUCENTE LOTTO 1 “VETTURE OPERATIVE” E LOTTO 2 “VETTURE MEDIE” E PROROGA CONTRATTI IN ATTO NELLE MORE DELLE CONSEGNE DEI NUOVI MEZZI. GARA AULSS7_2024_00390</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F424" t="inlineStr">
+        <is>
+          <t>FORNITURA CON POSA DI DUE SERRAMENTI AUTOMATICI PRESSO I LOCALI DEL PRONTO SOCCORSO DELL’OSPEDALE DI ASIAGO (VI).</t>
+        </is>
+      </c>
+      <c r="G424" t="n">
+        <v>10.5</v>
+      </c>
+      <c r="H424" t="inlineStr"/>
+      <c r="I424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>562</t>
+          <t>23/05/2025</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>25/03/2025</t>
+          <t>968</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>RECEPIMENTO LOTTO 7 GARA REGIONALE PER LA FORNITURA IN NOLEGGIO DI LASER CHIRURGICI E SERVIZI ACCESSORI (DELIBERAZIONI N. 866/2023 E 96/2024 DI AZIENDA ZERO). RIF. AULSS7_2025_00119.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>278850</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F425" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 30.09.2025 GARA REGIONALE “AGHI E SIRINGHE” (DELIBERAZIONE N. 712/2021 DI AZIENDA ZERO). GARA 2022-045-TH E 2022-095-TH</t>
+        </is>
+      </c>
+      <c r="G425" t="n">
+        <v>112496</v>
+      </c>
+      <c r="H425" t="inlineStr"/>
+      <c r="I425" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>560</t>
+          <t>23/05/2025</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>25/03/2025</t>
+          <t>965</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO FOR-PROFIT DAL TITOLO "STUDIO DI FASE 3, MULTICENTRICO, RANDOMIZZATO, IN DOPPIO CIECO, CONTROLLATO CON PLACEBO, A BRACCI PARALLELI SEGUITO DA UN BRACCIO IN APERTO VOLTO A VALUTARE L'EFFICACIA E LA SICUREZZA DI EFGARTIGIMOD EV IN PARTECIPANTI ADULTI CON TROMBOCITOPENIA IMMUNE PRIMARIA" E APPROVAZIONE CONTRATTO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F426" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 21^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00212</t>
+        </is>
+      </c>
+      <c r="G426" t="n">
+        <v>115715</v>
+      </c>
+      <c r="H426" t="inlineStr"/>
+      <c r="I426" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>554</t>
+          <t>23/05/2025</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>21/03/2025</t>
+          <t>964</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA DEL CONTRATTO DI FORNITURA DI DEFLUSSORI PER POMPE INFUSIONALI A DUE VIE COMPRENSIVO DELLE RELATIVE POMPE, NELLE MORE DELL’AVVIO DEI CONTRATTI DI GARA REGIONALE. GARA 2020-209-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>3355</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F427" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 34^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00211</t>
+        </is>
+      </c>
+      <c r="G427" t="n">
+        <v>363036</v>
+      </c>
+      <c r="H427" t="inlineStr"/>
+      <c r="I427" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>552</t>
+          <t>23/05/2025</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>21/03/2025</t>
+          <t>959</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI MATERIALE CONSUMABILE E MATERIALE SOGGETTO AD USURA PER LAVATRICI PER ENDOSCOPI SOLUSCOPE, DI PROPRIETÀ ED IN USO PRESSO IL P.O. DI BASSANO DEL GRAPPA, COMPRENSIVA DI MANUTENZIONE FULL-RISK DELLE APPARECCHIATURE E DEL SOFTWARE DI TRACCIABILITÀ. GARA AULSS7_2025_00057.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F428" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "SCUOLA DI ECOGRAFIA DI BASE SIUMB 2025 - CORSO PRATICO" DELL'U.O.C. RADIOLOGIA BASSANO</t>
+        </is>
+      </c>
+      <c r="G428" t="n">
+        <v>1930</v>
+      </c>
+      <c r="H428" t="inlineStr"/>
+      <c r="I428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>551</t>
+          <t>23/05/2025</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>21/03/2025</t>
+          <t>958</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA PER 6 MESI PER LA FORNITURA IN SERVICE DI UN SISTEMA MULTIFUNZIONALE PER LA CHIRURGIA OCULARE DEL SEGMENTO POSTERIORE (CHIRURGIA VITREO RETINICA) CON ASSOCIATA TECNOLOGIA PER LA FACOEMULSIFICAZIONE E LA VITRECTOMIA. GARA N. 78 BAS/2018.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F429" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "MIGLIORAMENTO DEI PROCESSI TRAVERSALI PER LA PRESA IN CARICO AMBULATORIALE" DELL'U.O.S.D. ASSISTENZA SPECIALISTICA</t>
+        </is>
+      </c>
+      <c r="G429" t="n">
+        <v>4950</v>
+      </c>
+      <c r="H429" t="inlineStr"/>
+      <c r="I429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>548</t>
+          <t>23/05/2025</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>21/03/2025</t>
+          <t>953</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>ADESIONE ALLA CONVENZIONE PER LA FORNITURA DI CUI AL LOTTO 4 GARA REGIONALE “AGHI E SIRINGHE – LOTTI DESERTI – 2^ EDIZIONE” (DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 388/2023). GARA 2024-053-BAS.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F430" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO FOR-PROFIT " STUDIO DI FASE III, RANDOMIZZATO, IN DOPPIO CIECO, CONTROLLATO VERSO PLACEBO, GUIDATO DAGLI EVENTI, PER VALUTARE L'EFFICACIA, LA SICUREZZA E LA TOLLERABILITÀ DI BAXDROSTAT IN COMBINAZIONE CON DAPAGLIFLOZIN RISPETTO A DAPAGLIFLOZIN IN MONOTERAPIA SUGLI ESITI RENALI E SULLA MORTALITÀ PER CAUSA CARDIOVASCOLARE IN PARTECIPANTI CON MALATTIA RENALE CRONICA E IPERTENSIONE ARTERIOSA (D6972C00002 BAXDUO PACIFIC )"  E APPROVAZIONE CONTRATTO</t>
+        </is>
+      </c>
+      <c r="G430" t="n">
+        <v>0</v>
+      </c>
+      <c r="H430" t="inlineStr"/>
+      <c r="I430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>546</t>
+          <t>16/05/2025</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>21/03/2025</t>
+          <t>914</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI N. 1 MICROTOMO PER L’U.O.S.D. ANATOMIA E ISTOLOGIA PATOLOGICA DEL P.O. DI BASSANO DEL GRAPPA. GARA 2024-190-BAS.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F431" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "DISSECTING THE GENETIC ARCHITECTURE OF CIDP - CODICE PROTOCOLLO GEARCIDP ( GENETIC ARCHITECTURE CIDP)" E APPROVAZIONE ACCORDO PER IL TRASFERIMENTO  DI MATERIALE PER  FINALITA' DI RICERCA SCIENTIFICA</t>
+        </is>
+      </c>
+      <c r="G431" t="n">
+        <v>0</v>
+      </c>
+      <c r="H431" t="inlineStr"/>
+      <c r="I431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>545</t>
+          <t>09/05/2025</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>21/03/2025</t>
+          <t>890</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>ACQUISTO N. 2 COLONNE VIDEO PER LAPAROSCOPIA PER LE UU.OO.CC. UROLOGIA E GINECOLOGIA E OSTRETRICIA DEL P.O. DI BASSANO MEDIANTE ADESIONE ALLA GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI COLONNE LAPAROSCOPICHE E SERVIZI ACCESSORI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE VENETO – LOTTO 3 DELIBERA AZIENDA ZERO N. 744 DEL 16.11.2022. GARA AULSS7_2025_00131</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>193184</v>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F432" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA DI CONTRATTO DI CONCESSIONE A TITOLO GRATUITO TRA IL COMUNE DI BASSANO DEL GRAPPA (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI AL PIANO TERRA DELL’IMMOBILE DENOMINATO “VILLA SERENA” UBICATO IN CONTRÀ SAN GIORGIO N. 86 A BASSANO DEL GRAPPA, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="G432" t="n">
+        <v>0</v>
+      </c>
+      <c r="H432" t="inlineStr"/>
+      <c r="I432" t="inlineStr">
+        <is>
+          <t>durata 5 anni</t>
+        </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>544</t>
+          <t>09/05/2025</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>21/03/2025</t>
+          <t>889</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023 DEL SERVIZIO DI COMUNICAZIONE A MEZZO STAMPA SU “IL GIORNALE DI VICENZA” PER UN PERIODO DI 12 MESI – GARA AULSS_2025_00111</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>20000</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F433" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI ASSISTENZA SU SISTEMA “DEYOB SMART GARBAGE” PER L’ANNO 2025. GARA N. AULSS7_2024_00354.</t>
+        </is>
+      </c>
+      <c r="G433" t="n">
+        <v>10500</v>
+      </c>
+      <c r="H433" t="inlineStr"/>
+      <c r="I433" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>543</t>
+          <t>09/05/2025</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>21/03/2025</t>
+          <t>884</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>PROROGA CONTRATTO PER LA GESTIONE DEI SERVIZI SOCIO-SANITARI E SOCIO ASSISTENZIALI PER LE STRUTTURE DEL CENTRO SOCIO SANITARIO PROSPERO ALPINO DI MAROSTICA: RESIDENZA SANITARIA ASSISTITA PER DISABILI (RSA DISABILI) E COMUNITÀ ALLOGGIO PER DISABILI (CA DISABILI) – GARA N. 41BAS/2015</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>436516</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F434" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA PER 6 MESI PER LA FORNITURA DI DISPOSITIVI PER ARTROSCOPIA MINI-INVASIVA - GARA N. 2023-271-BAS</t>
+        </is>
+      </c>
+      <c r="G434" t="n">
+        <v>76493</v>
+      </c>
+      <c r="H434" t="inlineStr"/>
+      <c r="I434" t="inlineStr">
+        <is>
+          <t>iva inclusa</t>
+        </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>542</t>
+          <t>09/05/2025</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>21/03/2025</t>
+          <t>882</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>CONTRATTO DI COMODATO A TITOLO GRATUITO CON LA DITTA NOVA BIOMEDICAL ITALIA S.R.L. PER N. 1 ANALIZZATORE DI SANGUE PRIME PLUS PER LA UOS TERAPIA SEMI-INTENSIVA DEL P.O. DI SANTORSO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F435" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA, AI SENSI DELL’ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023, PER LA FORNITURA DI ISTENT INJECT® W SISTEMA INIETTABILE TRABECOLARE MICRO-BYPASS. GARA AULSS7_2025_00102</t>
+        </is>
+      </c>
+      <c r="G435" t="n">
+        <v>144000</v>
+      </c>
+      <c r="H435" t="inlineStr"/>
+      <c r="I435" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>527</t>
+          <t>02/05/2025</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>21/03/2025</t>
+          <t>848</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’UNIVERSITA’ CA’ FOSCARI DI VENEZIA PER LO SVOLGIMENTO DI TIROCINI CURRICULARI PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F436" t="inlineStr">
+        <is>
+          <t>PROSECUZIONE ATTIVITA' PUNTO  PRELIEVI NEL COMUNE DI MARANO VICENTINO - ANNO 2025</t>
+        </is>
+      </c>
+      <c r="G436" t="n">
+        <v>4033.33</v>
+      </c>
+      <c r="H436" t="inlineStr"/>
+      <c r="I436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>501</t>
+          <t>02/05/2025</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>846</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA DEL SOFTWARE “ARCHIFLOW” PER I MODULI PROTOCOLLO E ATTI DELIBERATIVI E ACQUISTO DEL RINNOVO DELLA CONCESSIONE DELLA LICENZA CON RELATIVA MANUTENZIONE ANNI 2025 E 2026. GARA N. AULSS7_2025_00080.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F437" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI STUDIO E VERIFICA DELLA CONFORMITÀ CATASTALE DEGLI IMMOBILI COSTITUENTI IL CENTRO SOCIO SANITARIO “MONS. E. NEGRIN” DI BASSANO DEL GRAPPA (VI). AFFIDAMENTO DEL SERVIZIO.</t>
+        </is>
+      </c>
+      <c r="G437" t="n">
+        <v>6.4</v>
+      </c>
+      <c r="H437" t="inlineStr"/>
+      <c r="I437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>02/05/2025</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>842</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>PROROGA PROCEDURA PER LA FORNITURA DI FARMACI EMODERIVATI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’APSS DI TRENTO ED IL COMPRENSORIO SANITARIO DI BOLZANO. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-058-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>285413</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F438" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DELLE IMPLEMENTAZIONI E ADEGUAMENTI SUL SOFTWARE TRAKCARE. GARA N. AULSS7_2025_00141.</t>
+        </is>
+      </c>
+      <c r="G438" t="n">
+        <v>39100</v>
+      </c>
+      <c r="H438" t="inlineStr"/>
+      <c r="I438" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>499</t>
+          <t>02/05/2025</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>834</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO DELL’ATTIVAZIONE NUOVO FLUSSO PER IL MONITORAGGIO EX-ANTE DELLE PRESTAZIONI AMBULATORIALI PRENOTATE IN REGIME ISTITUZIONALE TAPS E ALPI. GARA N. AULSS7_2025_00078.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>13800</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F439" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO ESITO GARA REGIONALE PER LA FORNITURA DI “EMOSTATICI E SIGILLANTI PER USO CUTANEO E CHIRURGICO” - 1^ EDIZIONE (DELIBERAZIONE 550/2024 AZIENDA ZERO). RIF. AULSS7_2025_00139.</t>
+        </is>
+      </c>
+      <c r="G439" t="n">
+        <v>126784</v>
+      </c>
+      <c r="H439" t="inlineStr"/>
+      <c r="I439" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>497</t>
+          <t>02/05/2025</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>830</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA DEL “SISTEMA WEBQUALITY”, DEL PORTALE “CA’ DOTTA”, DELL’AREA INTRANET ED INTERNET E DEL SISTEMA MYPRENOTA PER GLI ANNI 2025 E 2026.GARA N. AULSS7_2025_00068.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F440" t="inlineStr">
+        <is>
+          <t>PIANO TRIENNALE PER LE DIPENDENZE 2024 - 2026 - “PIANO OPERATIVO TERRITORIALE TRIENNALE AREE PREVENZIONE, CURA E RIABILITAZIONE” (DGR 1396/2023). APPROVAZIONE ACCORDI DI PARTENARIATO PER LA REALIZZAZIONE DEI PROGETTI “LA SCUOLA FA RETE” E “PORTAPERTA 2.0. IL TERRITORIO COME LUOGO DI CURA”.</t>
+        </is>
+      </c>
+      <c r="G440" t="n">
+        <v>285105.1</v>
+      </c>
+      <c r="H440" t="inlineStr"/>
+      <c r="I440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>496</t>
+          <t>02/05/2025</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>826</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/12/2025 DEL LOTTO 20 GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ORTOPEDIA” (DDR 188/2017). GARA 2021-039-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F441" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON LA FACOLTA’ DI SCIENZE POLITICHE, SOCIOLOGIA, COMUNICAZIONE DELLA SAPIENZA UNIVERSITA’ DI ROMA PER TIROCINI CURRICULARI PER ASSISTENTI SOCIALI PRESSO LE STRUTTURE DELL’A.ULSS 7.</t>
+        </is>
+      </c>
+      <c r="G441" t="n">
+        <v>0</v>
+      </c>
+      <c r="H441" t="inlineStr"/>
+      <c r="I441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>494</t>
+          <t>30/04/2025</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>804</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/12/2025 DEI CONTRATTI PER LA FORNITURA DI DISPOSITIVI PER ENDOSCOPIA DIGESTIVA, RESPIRATORIA E BILIO PANCREATICA - I E II AGGIUDICAZIONE (DDR N. 19/2016 E DDR N. 92/2017). RIF. 2021-031-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F442" t="inlineStr">
+        <is>
+          <t>LAVORI DI COMPLETAMENTO DEL TERZO PIANO DELL’OSPEDALE DI ASIAGO PER REALIZZAZIONE DEI LOCALI PER I MEDICI DI GUARDIA – 1° STRALCIO - APPROVAZIONE PROGETTO ESECUTIVO E INDIZIONE PROCEDURA APERTA AI SENSI DELL’ART 71 DEL DLGS 36/2023.</t>
+        </is>
+      </c>
+      <c r="G442" t="n">
+        <v>0</v>
+      </c>
+      <c r="H442" t="inlineStr"/>
+      <c r="I442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>493</t>
+          <t>18/04/2025</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>787</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA SEMESTRALE CON SCADENZA AL 25.08.2025 DELLA GARA REGIONALE PER LA FORNITURA DI “VACCINI DIVERSI” DDR 771/2021. - PROCEDURA 2022-012-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>1644002</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F443" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO DELLA PROROGA TECNICA DELLA CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI VIGILANZA ATTIVA E ATTIVITÀ CORRELATE, LOTTO N. 4, E DI GUARDIANIA, LOTTO N. 9, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO DEL VENETO.</t>
+        </is>
+      </c>
+      <c r="G443" t="n">
+        <v>60638</v>
+      </c>
+      <c r="H443" t="inlineStr"/>
+      <c r="I443" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>492</t>
+          <t>18/04/2025</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>786</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>CONVEGNO “NEXT STOP, PLEASE: TSI!” DELL’U.O.C. MEDICINA GENERALE OSPEDALE DI SANTORSO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>UOSD FORMAZIONE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>2000</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F444" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI SISTEMI DIAGNOSTICI PER LA DETERMINAZIONE QUALITATIVA DI ANTIGENI URINARI DESTINATI ALL’U.O.C. MEDICINA DI LABORATORIO (PP. OO. DI BASSANO E SANTORSO). GARA AULSS7_2025_00053</t>
+        </is>
+      </c>
+      <c r="G444" t="n">
+        <v>123000</v>
+      </c>
+      <c r="H444" t="inlineStr"/>
+      <c r="I444" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>459</t>
+          <t>18/04/2025</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>785</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI POMPE INFUSIONALI E RELATIVI DEFLUSSORI E POMPE ELASTOMERICHE IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, AZIENDA PROVINCIALE PER I SERVIZI SANITARI DELLA PROVINCIA AUTONOMA DI TRENTO (A.P.S.S.) E ORAS S.P.A. - 1^ EDIZIONE – AGGIUDICAZIONE DEI LOTTI NN. 2-3-4 (DELIBERAZIONE N. 271/2024 DI AZIENDA ZERO). RIF. AULSS7_2025_00094.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>1282340</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F445" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO APPALTO SPECIFICO PER LA FORNITURA DI MEZZI DI CONTRASTO PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO (APSS), ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2024_00301</t>
+        </is>
+      </c>
+      <c r="G445" t="n">
+        <v>1861350</v>
+      </c>
+      <c r="H445" t="inlineStr"/>
+      <c r="I445" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>457</t>
+          <t>18/04/2025</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>07/03/2025</t>
+          <t>784</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA FINO AL 26.09.2025, NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA, DEL CONTRATTO PER LA FORNITURA DI TEST PER LA DIAGNOSTICA MOLECOLARE VIROLOGICA PER L’U.O.C. MEDICINA DI LABORATORIO DEL P.O. DI SANTORSO GARA 2023 – 301 – BAS RIF. SUB A</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>22000</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F446" t="inlineStr">
+        <is>
+          <t>ADESIONE A CONVENZIONE-QUADRO PER LA FORNITURA, IN LOTTO UNICO, DI GUAINE STERILI PER CISTOSCOPI FLESSIBILI (DELIBERAZIONE N. 674 DEL 21/10/2024 AZIENDA ZERO). RIF. AULSS7_2025_00182</t>
+        </is>
+      </c>
+      <c r="G446" t="n">
+        <v>136374</v>
+      </c>
+      <c r="H446" t="inlineStr"/>
+      <c r="I446" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>455</t>
+          <t>18/04/2025</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>07/03/2025</t>
+          <t>783</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>RINNOVO CONTRATTO PER LA FORNITURA DI SISTEMA PER L'EFFETTUAZIONE DI ESAMI DI SIEROLOGIA ED INFETTIVOLOGIA PER L'ESECUZIONE DI DETERMINAZIONI SU CAMPIONI DI SIERO, CON IL METODO DELLA CHEMILUMINESCENZA E MONOTEST CON CALIBRATORI E CONTROLLI INTEGRATI NEL REAGENTE, PER L’U.O.C. MEDICINA DI LABORATORIO DEL P.O. DI SANTORSO. GARA N. 2023-290-BAS</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>59016</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F447" t="inlineStr">
+        <is>
+          <t>FORNITURA DI N. 10 LETTI DEGENZA ELETTRICI CON ESCURSIONE IN ALTEZZA DA 25 A 80 CM PER L’U.O.C GERIATRIA DEL P.O. DI BASSANO. GARA: AULSS7_2025_00071</t>
+        </is>
+      </c>
+      <c r="G447" t="n">
+        <v>22960</v>
+      </c>
+      <c r="H447" t="inlineStr"/>
+      <c r="I447" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>453</t>
+          <t>18/04/2025</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>07/03/2025</t>
+          <t>781</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>RINNOVO DEL CONTRATTO PER IL SERVIZIO DI DISINFESTAZIONE PER IL CONTROLLO DEGLI INFESTANTI NELLE STRUTTURE SANITARIE ULSS 7 PEDEMONTANA. GARA N. 2022-093-BAS</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>15481</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F448" t="inlineStr">
+        <is>
+          <t>RINNOVO ANNUALE DEL CONTRATTO PER IL SERVIZIO DI COPERTURA ASSICURATIVA PER LA RESPONSABILITÀ PATRIMONIALE DELLA PUBBLICA AMMINISTRAZIONE DELL’AULSS 7 PEDEMONTANA. GARA 33 TH 2022.</t>
+        </is>
+      </c>
+      <c r="G448" t="n">
+        <v>8637</v>
+      </c>
+      <c r="H448" t="inlineStr"/>
+      <c r="I448" t="inlineStr">
+        <is>
+          <t>iva inclusa</t>
+        </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>450</t>
+          <t>18/04/2025</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>07/03/2025</t>
+          <t>780</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO “APPROFONDIMENTO APPLICAZIONE INTELLIGENZA ARTIFICIALE NELL’AMBITO DEI SERVIZI DELL’AREA TECNICO-AMMINISTRATIVA” DEL DIPARTIMENTO AMMINISTRATIVO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>UOSD FORMAZIONE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>2800</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F449" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “AGHI SPECIALI – 2^ EDIZIONE – LOTTI DESERTI” (DELIBERAZIONE N. 848/2024 DI AZIENDA ZERO – RIF. AULSS7_2025_00175).</t>
+        </is>
+      </c>
+      <c r="G449" t="n">
+        <v>27626</v>
+      </c>
+      <c r="H449" t="inlineStr"/>
+      <c r="I449" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>18/04/2025</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>07/03/2025</t>
+          <t>778</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO  "EVALUATION OF STROKE NETWORK EFFICIENCY OF THE VICENZA DISTRICT (SNE-VID)"</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F450" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA PER I SOFTWARE APPLICATIVI IMPIEGATI IN AMBITO TERRITORIALE. GARA N. AULSS7_2025_00084.</t>
+        </is>
+      </c>
+      <c r="G450" t="n">
+        <v>101133</v>
+      </c>
+      <c r="H450" t="inlineStr"/>
+      <c r="I450" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>413</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
+          <t>731</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>ACQUISTO DI N. 2 SISTEMI DI FIREWALL MEDIANTE ADESIONE ALL’ACCORDO QUADRO CONSIP “CYBERSECURITY 2” LOTTO N. 2. GARA 2024-121-TH CON FONDI PNRR</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>66432</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F451" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA GARA REGIONALE PER LA FORNITURA DI “ANTISETTICI E DISINFETTANTI – I E II TRANCHE” FINO AL 31.03.2026 GARA 2022-003-TH.</t>
+        </is>
+      </c>
+      <c r="G451" t="n">
+        <v>128423</v>
+      </c>
+      <c r="H451" t="inlineStr"/>
+      <c r="I451" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>405</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
+          <t>729</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI DISPOSITIVI PER PROCREAZIONE MEDICALMENTE ASSISTITA (PMA) IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ALL'AZIENDA PROVINCIALE PER I SERVIZI SANITARI DELLA PROVINCIA AUTONOMA DI TRENTO E ALL’AZIENDA SANITARIA DELL’ALTO ADIGE – COMPRENSORIO SANITARIO DI BOLZANO. AGGIUDICAZIONE (DELIBERAZIONE AZIENDA ZERO N. 186 DEL 02.04.2024). GARA 2024-228-BAS</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>222528</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F452" t="inlineStr">
+        <is>
+          <t>RINNOVO CONTRATTO PER LA FORNITURA DI MATERIALE DIAGNOSTICO PER MICROBIOLOGIA GARA N. 2021-270-BAS.</t>
+        </is>
+      </c>
+      <c r="G452" t="n">
+        <v>27119</v>
+      </c>
+      <c r="H452" t="inlineStr"/>
+      <c r="I452" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>404</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
+          <t>728</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 20^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00110</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>64276</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F453" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA SEMESTRALE GARA REGIONALE PER LA FORNITURA DI “VACCINI IN ESCLUSIVA” -DDR 199/2023 FINO AL 25.08.2025. GARA 2023-127 E 2024-127.</t>
+        </is>
+      </c>
+      <c r="G453" t="n">
+        <v>569157</v>
+      </c>
+      <c r="H453" t="inlineStr"/>
+      <c r="I453" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>401</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
+          <t>726</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>RINNOVO CONTRATTO PER LA FORNITURA IN NOLEGGIO DI N. 1 PROCESSATORE AUTOMATICO DI TESSUTI E RELATIVI MATERIALI DI CONSUMO PER LA U.O.S.D. DI ANATOMIA ED ISTOLOGIA PATOLOGICA DEL P.O. DI BASSANO DEL GRAPPA. GARA N. 2021-202-BAS</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>47346</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F454" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO PREVIA INDAGINE DI MERCATO COMPARATIVA DI “SERVIZI MEDICI DI DERMATOLOGIA” PER L’AZIENDA ULSS 7 PEDEMONTANA. GARA N. AULSS_2025_00123.</t>
+        </is>
+      </c>
+      <c r="G454" t="n">
+        <v>48750</v>
+      </c>
+      <c r="H454" t="inlineStr"/>
+      <c r="I454" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
+          <t>724</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO PREVIA INDAGINE DI MERCATO COMPARATIVA PER LA FORNITURA ANNUALE IN SOMMINISTRA-ZIONE DI STAMPATI VARI. GARA AULSS7_2024_00391.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>19938</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F455" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA PER 2 MESI DEL CONTRATTO PER LA FORNITURA DI UN SISTEMA PER IL TRATTAMENTO DELLE VARICI CON TECNICA TERMOABLATIVA A RADIOFREQUENZA. GARA 2022-063-BAS.</t>
+        </is>
+      </c>
+      <c r="G455" t="n">
+        <v>5100</v>
+      </c>
+      <c r="H455" t="inlineStr"/>
+      <c r="I455" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>398</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
+          <t>722</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI GESTIONE INTERMEDIARIO SIOPE SOFTWARE A4PASIOPE+ ANNO 2025. GARA N. AULSS7_2024_00378.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>11380</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F456" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 25.05.2025 GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO DI DEFIBRILLATORI IMPIANTABILI (DELIBERA NR. 261 DEL 22/06/2018 DI AZIENDA ZERO)</t>
+        </is>
+      </c>
+      <c r="G456" t="n">
+        <v>202217</v>
+      </c>
+      <c r="H456" t="inlineStr"/>
+      <c r="I456" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>397</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
+          <t>721</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>RINNOVO SERVIZIO DI CONCESSIONE ANNUALE LICENZE D’USO ORACLE PRESSO I DATA CENTER DELL’ULSS7 PEDEMONTANA PER L’ANNO 2025 GARA N. AULSS7_2025_00060.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>139538</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F457" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DELL’ADEGUAMENTO DEL SOFTWARE GALILEO/CARELINE PER LA GESTIONE DELLE LISTE D’ ATTESA NEL PERCORSO CHIRURGICO. GARA N. AULSS7_2025_00085.</t>
+        </is>
+      </c>
+      <c r="G457" t="n">
+        <v>9800</v>
+      </c>
+      <c r="H457" t="inlineStr"/>
+      <c r="I457" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>396</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
+          <t>710</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "NASCITA, PERSONALITA' E CONSAPEVOLEZZA" DEL DIPARTIMENTO FUNZIONALE MATERNO INFANTILE</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>UOSD FORMAZIONE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F458" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2025.</t>
+        </is>
+      </c>
+      <c r="G458" t="n">
+        <v>35.363</v>
+      </c>
+      <c r="H458" t="inlineStr"/>
+      <c r="I458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>392</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
+          <t>709</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>PIANO DI ZONA: RECEPIMENTO DEL DOCUMENTO ANNUALE DI VERIFICA 2024 E PROGRAMMAZIONE 2025</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F459" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. APRILE 2025.</t>
+        </is>
+      </c>
+      <c r="G459" t="n">
+        <v>209.488</v>
+      </c>
+      <c r="H459" t="inlineStr"/>
+      <c r="I459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>388</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
+          <t>708</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. I QUADRIMESTRE 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E460" t="inlineStr">
+        <is>
           <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
-      <c r="E460" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F460" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. APRILE 2025.</t>
+        </is>
+      </c>
+      <c r="G460" t="n">
+        <v>22.42</v>
+      </c>
+      <c r="H460" t="inlineStr"/>
+      <c r="I460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>387</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
+          <t>707</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DIAGNOSTICO CASTELLANO SRL A SOCIO UNICO – SOGGETTO A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. I QUADRIMESTRE 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E461" t="inlineStr">
+        <is>
           <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
-      <c r="E461" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F461" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. APRILE 2025.</t>
+        </is>
+      </c>
+      <c r="G461" t="n">
+        <v>25.96</v>
+      </c>
+      <c r="H461" t="inlineStr"/>
+      <c r="I461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>386</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
+          <t>706</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. I QUADRIMESTRE 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E462" t="inlineStr">
+        <is>
           <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
-      <c r="E462" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F462" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. APRILE 2025.</t>
+        </is>
+      </c>
+      <c r="G462" t="n">
+        <v>118.176</v>
+      </c>
+      <c r="H462" t="inlineStr"/>
+      <c r="I462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>385</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
+          <t>699</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. I QUADRIMESTRE 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F463" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " VALUTAZIONE E MIGLIORAMENTO  DELLA QUALITA' DELLA CURA NELLE UNITÀ DI TERAPIA SEMINTENSIVA" E APPROVAZIONE CONTRATTO</t>
+        </is>
+      </c>
+      <c r="G463" t="n">
+        <v>0</v>
+      </c>
+      <c r="H463" t="inlineStr"/>
+      <c r="I463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>384</t>
+          <t>09/04/2025</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
+          <t>678</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. I QUADRIMESTRE 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>38.464</v>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F464" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO TRA L’AZIENDA ULSS7 PEDEMONTANA E L’ASSOCIAZIONE H PER L’UTILIZZO DELL’IMMOBILE DI PROPRIETÀ DELL’ULSS 7 PEDEMONTANA SITO IN VIA MONSIGNOR EGIDIO NEGRIN N. 27 A BASSANO DEL GRAPPA (VI), DA DESTINARE AD ATTIVITÀ ISTITUZIONALI NELL’INTERESSE DEI SOCI.</t>
+        </is>
+      </c>
+      <c r="G464" t="n">
+        <v>0</v>
+      </c>
+      <c r="H464" t="inlineStr"/>
+      <c r="I464" t="inlineStr">
+        <is>
+          <t>Durata fino alla data di pubblicazione di avviso di procedura per l'alienazione del complesso.</t>
+        </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>349</t>
+          <t>04/04/2025</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>21/02/2025</t>
+          <t>671</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO TRA L’AZIENDA ULSS7 PEDEMONTANA E LA PREFETTURA DI VICENZA PER L’UTILIZZO DELL’IMMOBILE DI PROPRIETÀ DELL’ULSS 7 PEDEMONTANA SITO IN VIA GIACOMO LEOPARDI N. 2 A MALO (VI), DA DESTINARE A PROGETTI SOCIALI DI ACCOGLIENZA E INTEGRAZIONE MIGRANTI.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F465" t="inlineStr">
+        <is>
+          <t>ULTERIORE RECEPIMENTO PER IL LOTTO 5 GARA REGIONALE “MICROINFUSORI, SISTEMI PER IL MONITORAGGIO CONTINUO REAL TIME DELLA GLICEMIA E CORRELATO MATERIALE DI CONSUMO” (DELIBERAZIONI N. 516/2024, N. 616/2024 E N. 707/2024 DI AZIENDA ZERO). GARA AULSS7_2024_00366.</t>
+        </is>
+      </c>
+      <c r="G465" t="n">
+        <v>236640</v>
+      </c>
+      <c r="H465" t="inlineStr"/>
+      <c r="I465" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>346</t>
+          <t>04/04/2025</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>21/02/2025</t>
+          <t>670</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA CONTRATTO DI SUB COMODATO TRA L’AZIENDA ULSS 7 PEDEMONTANA ED IL CENTRO VICENTINO DI SOLIDARIETÀ CE.I.S. ONLUS PER L’UTILIZZO DEI TERRENI DI PROPRIETÀ DEL COMUNE DI SCHIO (VI), CATASTALMENTE IDENTIFICATI AL FOGLIO 19 MAPPALE 1383 E AL FOGLIO 17 MAPPALE 1359 SITI IN VIA LAGO DI VICO A SCHIO (VI).</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F466" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI N. 1 ORTOPANTOMOGRAFO PER L’U.O.C RADIOLOGIA DEL P.O. DI BASSANO DEL GRAPPA. GARA AULSS7_2025_00067.</t>
+        </is>
+      </c>
+      <c r="G466" t="n">
+        <v>65000</v>
+      </c>
+      <c r="H466" t="inlineStr"/>
+      <c r="I466" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>345</t>
+          <t>04/04/2025</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>21/02/2025</t>
+          <t>668</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA DEL SOFTWARE “ICCA” IN USO PRESSO IL DIPARTIMENTO DI AREA CRITICA DEL P.O. DI RETE SANTORSO ANNO 2025. GARA N. AULSS7_2024_00241.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>31390</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F467" t="inlineStr">
+        <is>
+          <t>PROROGA AL 22.04.2025, GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO DI PACEMAKERS (DELIBERA NR. 14/2018 AZIENDA ZERO).</t>
+        </is>
+      </c>
+      <c r="G467" t="n">
+        <v>226908</v>
+      </c>
+      <c r="H467" t="inlineStr"/>
+      <c r="I467" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>344</t>
+          <t>04/04/2025</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>21/02/2025</t>
+          <t>665</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>PROROGA DISPOSTA DA CONSIP EX D.L. 202/2024 DEL CONTRATTO QUADRO ID 1367 "SERVIZI DI CONNETTIVITÀ E SICUREZZA - SPC2 CONNETTIVITÀ" DELL'AULSS7 PEDEMONTANA PER L’ANNO 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F468" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "PROGETTO DI VITA, INDIVIDUALE, PERSONALIZZATO E PARTECIPATO, ALLA LUCE DELLA NUOVA RIFORMA - DECRETO 62/2024" DELL'U.O.C. DISABILITA' E NON AUTOSUFFICIENZA</t>
+        </is>
+      </c>
+      <c r="G468" t="n">
+        <v>700</v>
+      </c>
+      <c r="H468" t="inlineStr"/>
+      <c r="I468" t="inlineStr"/>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>343</t>
+          <t>04/04/2025</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>21/02/2025</t>
+          <t>654</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023, FORNITURA DI SISTEMI DI STIMOLAZIONE TRANSCATETERE BICAMERALE LEADLESS, A COMPATIBILITÀ TOTAL BODY CON RISONANZA MAGNETICA “MICRA™ AV” E RELATIVO INTRODUTTORE. GARA AULSS7_2024_00382</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E469" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F469" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE DELL'EMENDAMENTO SOSTANZIALE PER PROROGA DELLO STUDIO NO PROFIT, OSSERVAZIONALE DAL TITOLO “CARATTERISTICHE EPIDEMIOLOGICHE, CLINICHE, LABORATORISTICHE E DELLE INDAGINI STRUMENTALI DELLE MALATTIE TRASMESSE DA ZECCA: STUDIO MULTICENTRICO, OSSERVAZIONALE, PROSPETTICO” (TBEVI PROSPETTICO).</t>
+        </is>
+      </c>
+      <c r="G469" t="n">
+        <v>0</v>
+      </c>
+      <c r="H469" t="inlineStr"/>
+      <c r="I469" t="inlineStr"/>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>342</t>
+          <t>04/04/2025</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>21/02/2025</t>
+          <t>651</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023, PER LA FORNITURA DI FARMACI IN URGENZA DA GROSSISTI – GARA AULSS7_2024_00387.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F470" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO: "NETWORK  REAL WORLD EVIDENCE OFATUMUMAB ( AOP3056)"</t>
+        </is>
+      </c>
+      <c r="G470" t="n">
+        <v>0</v>
+      </c>
+      <c r="H470" t="inlineStr"/>
+      <c r="I470" t="inlineStr"/>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>341</t>
+          <t>04/04/2025</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>21/02/2025</t>
+          <t>645</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DEL SERVIZIO ANNUALE NEQAS (CONTROLLI DI QUALITÀ ESTERNI). GARA AULSS7_2024_00386</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F471" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA DINAMICA BREVE “ISTITUTO DI ALTA FORMAZIONE SRL” (IAF) PER LO SVOLGIMENTO DI TIROCINI FORMATIVI PROFESSIONALI, PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="G471" t="n">
+        <v>0</v>
+      </c>
+      <c r="H471" t="inlineStr"/>
+      <c r="I471" t="inlineStr"/>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>340</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>21/02/2025</t>
+          <t>615</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI TEST RAPIDI (1° - 3° GENERAZIONE) PER LA RICERCA QUALITATIVA DELL’ANTIGENE SPECIFICO DEL VIRUS SARS-COV-2 PER L’ULSS 7 PEDEMONTANA. GARA 2024 – 192 – BAS</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>49610</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F472" t="inlineStr">
+        <is>
+          <t>ACQUISTO DI 120 PC “DESKTOP ULTRACOMPATTI” MEDIANTE ADESIONE ALLA CONVENZIONE CONSIP - ID 2361 - “PC DESKTOP WORKSTATION E MONITOR 3” LOTTO 1. GARA AULSS7_2025_00149.</t>
+        </is>
+      </c>
+      <c r="G472" t="n">
+        <v>55440</v>
+      </c>
+      <c r="H472" t="inlineStr"/>
+      <c r="I472" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>339</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>21/02/2025</t>
+          <t>614</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>PROROGA DISPOSTA DA CONSIP EX D.L. 202/2024 DELLA CONVENZIONE “TELEFONIA FISSA 5 - TF5” PER L’ANNO 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>272935</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA FINO AL 25.03.2026 GARA REGIONALE PER LA FORNITURA DI “DISPOSITIVI PER PRELIEVI BIOLOGICI E LORO TRASPORTI” - DDR 205/2017. GARA 2021-073-TH.</t>
+        </is>
+      </c>
+      <c r="G473" t="n">
+        <v>277702</v>
+      </c>
+      <c r="H473" t="inlineStr"/>
+      <c r="I473" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>338</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>21/02/2025</t>
+          <t>612</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO IN AMBITO OSPEDALIERO E TERRITORIALE DI AUSILI PER STOMIA E PER INCONTINENZA FECALE PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, IRCCS IOV E DI APSS TRENTO (DELIBERAZIONE N. 547/2024 DI AZIENDA ZERO – RIF. AULSS7_2024_00258) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E474" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>1382481</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F474" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/12/2025 GARA REGIONALE PER LA FORNITURA DI MEDICAZIONI SEMPLICI`` - II EDIZIONE (DELIBERAZIONE N. 604/2021 AZIENDA ZERO). RIF. 2021-341-TH.</t>
+        </is>
+      </c>
+      <c r="G474" t="n">
+        <v>109942</v>
+      </c>
+      <c r="H474" t="inlineStr"/>
+      <c r="I474" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>21/02/2025</t>
+          <t>610</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI SISTEMI PER LA RILEVAZIONE DECENTRATA DELLA GLICEMIA IN AMBITO OSPEDALIERO – GARA 2024 - 202 - BAS.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>340361</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F475" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 33^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00146</t>
+        </is>
+      </c>
+      <c r="G475" t="n">
+        <v>1271483</v>
+      </c>
+      <c r="H475" t="inlineStr"/>
+      <c r="I475" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>335</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>21/02/2025</t>
+          <t>608</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO DELL’ATTIVITÀ DI AGGIORNAMENTO CVP (NUOVO CATALOGO PRESCRIVIBILE 2024) PER CUP DISTRETTO 2. GARA N. AULSS7_2024_00369.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>37228</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F476" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO PER L’ACQUISTO DI STORAGE AD ALTE PRESTAZIONI “PURESTORAGE” PER COMPLETAMENTO INFRASTRUTTURA DEA DATACENTER PNRR CUP H76G21002260006 DIGITALIZZAZIONE DEA DI BASSANO DEL GRAPPA. GARA AULSS7_2025_00083.</t>
+        </is>
+      </c>
+      <c r="G476" t="n">
+        <v>138312</v>
+      </c>
+      <c r="H476" t="inlineStr"/>
+      <c r="I476" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>330</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>21/02/2025</t>
+          <t>607</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>AVVISO PER L’INDIVIDUAZIONE DI COOPERATIVE SOCIALI DI TIPO B E FATTORIE SOCIALI, CON ESPERIENZA NELLA GESTIONE DEI SERVIZI DI ORIENTAMENTO, FORMAZIONE, INSERIMENTO AL LAVORO, INCLUSIONE SOCIALE, A FAVORE DI PERSONE CON DISABILITÀ O SVANTAGGIO, INTERESSATE AD OSPITARE TIROCINI DI INSERIMENTO/REINSERIMENTO LAVORATIVO E TIROCINI DI INCLUSIONE SOCIALE PER GLI ANNI 2025, 2026 E 2027.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F477" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI FORMULE PER LA NUTRIZIONE ENTERALE, SUPPLEMENTI NUTRIZIONALI ORALI E INTEGRATORI ALIMENTARI DI MICRO ORGANISMI PROBIOTICI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’I.R.C.C.S. IOV E ORAS. 3^ EDIZIONE. RIF: AULSS7_2025_00107.</t>
+        </is>
+      </c>
+      <c r="G477" t="n">
+        <v>992599</v>
+      </c>
+      <c r="H477" t="inlineStr"/>
+      <c r="I477" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>326</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>21/02/2025</t>
+          <t>606</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA IN OSTETRICIA E GINECOLOGIA. PERIODO DI DECORRENZA DAL 21/02/2025 AL 31/12/2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>37.795</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F478" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA TECNICA PER GLI APPLICATIVI DEL SISTEMA INFORMATIVO OSPEDALIERO ANNO 2025. GARA N. AULSS7_2024_00360.</t>
+        </is>
+      </c>
+      <c r="G478" t="n">
+        <v>122334</v>
+      </c>
+      <c r="H478" t="inlineStr"/>
+      <c r="I478" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>316</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>21/02/2025</t>
+          <t>605</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>STIPULA CONVENZIONE CON LA SCUOLA DI PSICOTERAPIA PSICOSINTETICA ED IPNOSI ERICKSONIANA “H. BERNHEIM”, PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A. ULSS 7</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F479" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA PER I SOFTWARE APPLICATIVI IMPIEGATI IN AMBITO AMMINISTRATIVO, CONTABILE ANNO 2025. GARA N. AULSS7_2024_00361.</t>
+        </is>
+      </c>
+      <c r="G479" t="n">
+        <v>123720</v>
+      </c>
+      <c r="H479" t="inlineStr"/>
+      <c r="I479" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>17/02/2025</t>
+          <t>603</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO PROSECUZIONE SERVIZIO DI NOLEGGIO DI N. 2 AMBULANZE DI SOCCORSO PER 12 MESI PER L’U.O.C. PRONTO SOCCORSO DEL P.O. DI SANTORSO. GARA 2023-284-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E480" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F480" t="inlineStr">
+        <is>
+          <t>PROGETTO “INSIEME: IMPLEMENTAZIONI DI NUOVI SISTEMI INTER – ISTITUZIONALI E DI EQUIPE MULTIDISCIPLINARI INTERSERVIZIO PER PREVENIRE L’ESCLUSIONE SOCIALE DELLE FAMIGLIE” (D.G.R. 69/2023) - APPROVAZIONE DEL PROTOCOLLO D’INTESA CON I COMUNI DELL’ATS 3 BASSANO DEL GRAPPA ED INDIVIDUAZIONE REFERENTE ULSS</t>
+        </is>
+      </c>
+      <c r="G480" t="n">
+        <v>0</v>
+      </c>
+      <c r="H480" t="inlineStr"/>
+      <c r="I480" t="inlineStr"/>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>299</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>17/02/2025</t>
+          <t>602</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>ADESIONE ALL’ACCORDO QUADRO CONSIP “CYBERSECURITY 2” ID 2367 – LOTTO 2 (NORD ITALIA) PER L’ACQUISTO DI PIATTAFORMA DI SICUREZZA – ANTIVIRUS GARA N. AULSS7_2025_00081.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F481" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONVENZIONE CON "GIRASOLE" ASSOCIAZIONE DI PROMOZIONE SOCIALE DI THIENE PER LA REALIZZAZIONE DI DUE PROGETTI.</t>
+        </is>
+      </c>
+      <c r="G481" t="n">
+        <v>0</v>
+      </c>
+      <c r="H481" t="inlineStr"/>
+      <c r="I481" t="inlineStr"/>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>298</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>17/02/2025</t>
+          <t>598</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO FORNITURA, PREVIA INDAGINE DI MERCATO COMPARATIVA, DI CARTA NON SANITARIA CON MARCHIO ECOLABEL- GARA N. 2024-154-BAS</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F482" t="inlineStr">
+        <is>
+          <t>PROSECUZIONE ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E I CENTRI DI SERVIZIO TITOLARI DI STRUTTURE RESIDENZIALI ACCREDITATE CHE EROGANO PRESTAZIONI SOCIALI, SOCIO SANITARIE E SANITARIE AFFERENTI ALL’AREA ANZIANI. PERIODO 01/04/2025 – 31/12/2025</t>
+        </is>
+      </c>
+      <c r="G482" t="n">
+        <v>4382947</v>
+      </c>
+      <c r="H482" t="inlineStr"/>
+      <c r="I482" t="inlineStr"/>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>14/02/2025</t>
+          <t>597</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/01/2026 DEI CONTRATTI PER LA FORNITURA DI “SISTEMI PER DIALISI PERITONEALE DOMICILIARE CONTINUA (CAPD), DIALISI AUTOMATIZZATA E SACCHE MEDIANTE ACCORDO QUADRO” (DELIBERAZIONE N. 472/2019 DI AZIENDA ZERO). RIF. 2020-037-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F483" t="inlineStr">
+        <is>
+          <t>PROROGA ACCORDO CONTRATTUALE CON LA SOCIETÀ COOPERATIVA SOCIALE MANO AMICA PER LA GESTORE DEL CENTRO DIURNO ACCREDITATO NELL’AMBITO DELLA SALUTE MENTALE “AZIMUT” DI SCHIO. PERIODO 01/04/2025- 31/03/2026.</t>
+        </is>
+      </c>
+      <c r="G483" t="n">
+        <v>369230</v>
+      </c>
+      <c r="H483" t="inlineStr"/>
+      <c r="I483" t="inlineStr"/>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>14/02/2025</t>
+          <t>596</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ORTOPEDIA” - 3^ EDIZIONE (DELIBERAZIONE N. 723/2024 DI AZIENDA ZERO – RIF. AULSS7_2025_00089) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025 (RIF. 2021-039-TH).</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F484" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDI CONTRATTUALI ANNUALI CON GLI ENTI GESTORI DELLE STRUTTURE PER LA SALUTE MENTALE “SPAZIO LIBERO” CON SEDE IN THIENE E “IL GLICINE” CON SEDE IN TORREBELVICINO. PERIODO 01/04/2025 – 31/03/2026.</t>
+        </is>
+      </c>
+      <c r="G484" t="n">
+        <v>1489743</v>
+      </c>
+      <c r="H484" t="inlineStr"/>
+      <c r="I484" t="inlineStr"/>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>287</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>14/02/2025</t>
+          <t>587</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DGRV N. 1299/2024 DEL 30.12.2024 “AGGIORNAMENTO TARIFFE APPLICATE NELLE UNITA’ DI OFFERTA RESIDENZIALI EXTRAOSPEDALIERE AREA SALUTE MENTALE DI CUI ALLE DELIBERAZIONI DI GIUNTA REGIONALE N. 1673/2018, N. 208/2020, N. 1109/2020 E PRESA ATTO DEL FABBISOGNO AZIENDALE DI POSTI LETTO DI RESIDENZIALITA’ EXTRAOSPEDALIERA, NELL’AMBITO DELLA PROGRAMMAZIONE DI CUI ALLA DGR N. 1673/2018”</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F485" t="n">
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F485" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO OSSERVAZIONALE, PROSPETTICO, NO PROFIT: “VALUTAZIONE LONGITUDINALE DI ESTIMATED PLASMA VOLUME (EPVS) COME INDICAZIONE DEI CAMBIAMENTI DI VOLUME PLASMATICO E DI CAPILLARY LEAK IN CORSO DI SEPSI” PROMOSSO DA A.ULSS 7 - U.O.C. MEDICINA GENERALE P.O. SANTORSO.</t>
+        </is>
+      </c>
+      <c r="G485" t="n">
         <v>0</v>
       </c>
+      <c r="H485" t="inlineStr"/>
+      <c r="I485" t="inlineStr"/>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>282</t>
+          <t>25/03/2025</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>14/02/2025</t>
+          <t>563</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>RECEPIMENTO AGGIORNAMENTO RETTE APPLICATE NELLE UNITA’ DI OFFERTA DEL SISTEMA DIPENDENZE (DGRV N. 1302/2024), APPROVAZIONE BUDGET TRIENNALE 2025-2027 PER IL PAGAMENTO DEI LIVELLI ESSENZIALI DI ASSISTENZA PER PERSONE CON DIPENDENZE PATOLOGICHE (DGRV N. 1567/2024) E RINNOVO ACCORDI CONTRATTUALI CON ENTI ACCREDITATI.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>9585124</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F486" t="inlineStr">
+        <is>
+          <t>ADESIONE ALL’ACCORDO QUADRO ED. 3 AVENTE AD OGGETTO LA FORNITURA DI 23 VEICOLI IN NOLEGGIO A LUNGO TERMINE SENZA CONDUCENTE LOTTO 1 “VETTURE OPERATIVE” E LOTTO 2 “VETTURE MEDIE” E PROROGA CONTRATTI IN ATTO NELLE MORE DELLE CONSEGNE DEI NUOVI MEZZI. GARA AULSS7_2024_00390</t>
+        </is>
+      </c>
+      <c r="G486" t="n">
+        <v>350370</v>
+      </c>
+      <c r="H486" t="inlineStr"/>
+      <c r="I486" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>280</t>
+          <t>25/03/2025</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>14/02/2025</t>
+          <t>562</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>CONVENZIONI CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA SANITARIA IN CARDIOCHIRURGIA, NEUROCHIRURGIA, CHIRURGIA PEDIATRICA, RADIOTERAPIA E ANESTESIA E RIANIMAZIONE. ANNO 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>102.39</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F487" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO LOTTO 7 GARA REGIONALE PER LA FORNITURA IN NOLEGGIO DI LASER CHIRURGICI E SERVIZI ACCESSORI (DELIBERAZIONI N. 866/2023 E 96/2024 DI AZIENDA ZERO). RIF. AULSS7_2025_00119.</t>
+        </is>
+      </c>
+      <c r="G487" t="n">
+        <v>278850</v>
+      </c>
+      <c r="H487" t="inlineStr"/>
+      <c r="I487" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>277</t>
+          <t>25/03/2025</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>14/02/2025</t>
+          <t>560</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA PER ATTIVITÀ DI CONSULENZA NELLA SPECIALITÀ DI ANESTESIA E RIANIMAZIONE ESPLETATA PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA. ANNO 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F488" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO FOR-PROFIT DAL TITOLO "STUDIO DI FASE 3, MULTICENTRICO, RANDOMIZZATO, IN DOPPIO CIECO, CONTROLLATO CON PLACEBO, A BRACCI PARALLELI SEGUITO DA UN BRACCIO IN APERTO VOLTO A VALUTARE L'EFFICACIA E LA SICUREZZA DI EFGARTIGIMOD EV IN PARTECIPANTI ADULTI CON TROMBOCITOPENIA IMMUNE PRIMARIA" E APPROVAZIONE CONTRATTO</t>
+        </is>
+      </c>
+      <c r="G488" t="n">
+        <v>0</v>
+      </c>
+      <c r="H488" t="inlineStr"/>
+      <c r="I488" t="inlineStr"/>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>276</t>
+          <t>21/03/2025</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>14/02/2025</t>
+          <t>554</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’UNIVERSITÀ DI TRIESTE – DIPARTIMENTO DI SCIENZE DELLA VITA PER LO SVOLGIMENTO DI TIROCINI AI FINI DELLA FORMAZIONE IN DISCIPLINE PSICOLOGICHE PRESSO LE STRUTTURE DELL’AULSS 7.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F489" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA DEL CONTRATTO DI FORNITURA DI DEFLUSSORI PER POMPE INFUSIONALI A DUE VIE COMPRENSIVO DELLE RELATIVE POMPE, NELLE MORE DELL’AVVIO DEI CONTRATTI DI GARA REGIONALE. GARA 2020-209-TH</t>
+        </is>
+      </c>
+      <c r="G489" t="n">
+        <v>3355</v>
+      </c>
+      <c r="H489" t="inlineStr"/>
+      <c r="I489" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>244</t>
+          <t>21/03/2025</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>07/02/2025</t>
+          <t>552</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 32^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00088</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>1142165</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F490" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI MATERIALE CONSUMABILE E MATERIALE SOGGETTO AD USURA PER LAVATRICI PER ENDOSCOPI SOLUSCOPE, DI PROPRIETÀ ED IN USO PRESSO IL P.O. DI BASSANO DEL GRAPPA, COMPRENSIVA DI MANUTENZIONE FULL-RISK DELLE APPARECCHIATURE E DEL SOFTWARE DI TRACCIABILITÀ. GARA AULSS7_2025_00057.</t>
+        </is>
+      </c>
+      <c r="G490" t="n">
+        <v>98550</v>
+      </c>
+      <c r="H490" t="inlineStr"/>
+      <c r="I490" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>21/03/2025</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>07/02/2025</t>
+          <t>551</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 30/06/2025 DEI CONTRATTI PER LA FORNITURA DI “PROTESI VASCOLARI E PROTESI ENDOVASCOLARI” DI CUI AI DECRETI DEL DIRETTORE DELLA U.O. ACQUISTI CENTRALIZZATI SSR –CRAV N. 175/2017 (PRIMA PROCEDURA) E N. 197/2019 (AGGIUDICAZIONE LOTTI N. 3, 5 ,7, 8) E N. 399/2019 (AGGIUDICAZIONE LOTTI N. 4, E 6). RIF. 805 E 2020-015-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>1142165</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F491" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA PER 6 MESI PER LA FORNITURA IN SERVICE DI UN SISTEMA MULTIFUNZIONALE PER LA CHIRURGIA OCULARE DEL SEGMENTO POSTERIORE (CHIRURGIA VITREO RETINICA) CON ASSOCIATA TECNOLOGIA PER LA FACOEMULSIFICAZIONE E LA VITRECTOMIA. GARA N. 78 BAS/2018.</t>
+        </is>
+      </c>
+      <c r="G491" t="n">
+        <v>99157</v>
+      </c>
+      <c r="H491" t="inlineStr"/>
+      <c r="I491" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>21/03/2025</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>07/02/2025</t>
+          <t>548</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/12/2025 GARA REGIONALE PER LA FORNITURA DI “ELETTRODI PER MONITORAGGIO” (DELIBERAZIONE N. 713/2021 DI AZIENDA ZERO). RIF. 2022-136-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E492" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>24582</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F492" t="inlineStr">
+        <is>
+          <t>ADESIONE ALLA CONVENZIONE PER LA FORNITURA DI CUI AL LOTTO 4 GARA REGIONALE “AGHI E SIRINGHE – LOTTI DESERTI – 2^ EDIZIONE” (DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 388/2023). GARA 2024-053-BAS.</t>
+        </is>
+      </c>
+      <c r="G492" t="n">
+        <v>28925</v>
+      </c>
+      <c r="H492" t="inlineStr"/>
+      <c r="I492" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>238</t>
+          <t>21/03/2025</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>07/02/2025</t>
+          <t>546</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “MEZZI DI SOCCORSO E APPARECCHIATURE ELETTROMEDICALI” – ACQUISTO DI N. 2 AMBULANZE (LOTTO 1).</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>268644</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F493" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI N. 1 MICROTOMO PER L’U.O.S.D. ANATOMIA E ISTOLOGIA PATOLOGICA DEL P.O. DI BASSANO DEL GRAPPA. GARA 2024-190-BAS.</t>
+        </is>
+      </c>
+      <c r="G493" t="n">
+        <v>10500</v>
+      </c>
+      <c r="H493" t="inlineStr"/>
+      <c r="I493" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>236</t>
+          <t>21/03/2025</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>07/02/2025</t>
+          <t>545</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA, AI SENSI DELL’ART. 76, COMMA 2 LETT. B) DEL D.LGS. N. 36/2023, PER LA FORNITURA DI CATETERI PER ASSISTENZA TERRITORIALE DITTA WELLSPECT SRL. GARA AULSS7_2024_00339</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>196576</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F494" t="inlineStr">
+        <is>
+          <t>ACQUISTO N. 2 COLONNE VIDEO PER LAPAROSCOPIA PER LE UU.OO.CC. UROLOGIA E GINECOLOGIA E OSTRETRICIA DEL P.O. DI BASSANO MEDIANTE ADESIONE ALLA GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI COLONNE LAPAROSCOPICHE E SERVIZI ACCESSORI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE VENETO – LOTTO 3 DELIBERA AZIENDA ZERO N. 744 DEL 16.11.2022. GARA AULSS7_2025_00131</t>
+        </is>
+      </c>
+      <c r="G494" t="n">
+        <v>193184</v>
+      </c>
+      <c r="H494" t="inlineStr"/>
+      <c r="I494" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>21/03/2025</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>07/02/2025</t>
+          <t>544</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>PIANO DI ATTIVITA’ PER IL CONTRASTO DEI DISTURBI DELLA NUTRIZIONE E DELL’ALIMENTAZIONE ANNO 2024. RECEPIMENTO DEL FINANZIAMENTO E APPROVAZIONE DEL PIANO DELLE ATTIVITÀ E DEI COSTI (DGR 1409 DEL 28/11/2024 E DDR 44 DEL 29/11/2024).</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>62244</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F495" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023 DEL SERVIZIO DI COMUNICAZIONE A MEZZO STAMPA SU “IL GIORNALE DI VICENZA” PER UN PERIODO DI 12 MESI – GARA AULSS_2025_00111</t>
+        </is>
+      </c>
+      <c r="G495" t="n">
+        <v>20000</v>
+      </c>
+      <c r="H495" t="inlineStr"/>
+      <c r="I495" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>21/03/2025</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>07/02/2025</t>
+          <t>543</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI GENETICA MEDICA CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. BIENNIO 2025-2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>15.133</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F496" t="inlineStr">
+        <is>
+          <t>PROROGA CONTRATTO PER LA GESTIONE DEI SERVIZI SOCIO-SANITARI E SOCIO ASSISTENZIALI PER LE STRUTTURE DEL CENTRO SOCIO SANITARIO PROSPERO ALPINO DI MAROSTICA: RESIDENZA SANITARIA ASSISTITA PER DISABILI (RSA DISABILI) E COMUNITÀ ALLOGGIO PER DISABILI (CA DISABILI) – GARA N. 41BAS/2015</t>
+        </is>
+      </c>
+      <c r="G496" t="n">
+        <v>436516</v>
+      </c>
+      <c r="H496" t="inlineStr"/>
+      <c r="I496" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>21/03/2025</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>542</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA DAL 01.02.2025 AL 30.06.2025 DELLA FORNITURA DI SISTEMI ANTIDECUBITO, AMBITO OSPEDALIERO E TERRITORIALE, AGGIUDICATA CON DDR N. 48/2016.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F497" t="inlineStr">
+        <is>
+          <t>CONTRATTO DI COMODATO A TITOLO GRATUITO CON LA DITTA NOVA BIOMEDICAL ITALIA S.R.L. PER N. 1 ANALIZZATORE DI SANGUE PRIME PLUS PER LA UOS TERAPIA SEMI-INTENSIVA DEL P.O. DI SANTORSO.</t>
+        </is>
+      </c>
+      <c r="G497" t="n">
+        <v>0</v>
+      </c>
+      <c r="H497" t="inlineStr"/>
+      <c r="I497" t="inlineStr"/>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>21/03/2025</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>527</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO DEL RINNOVO DELLE LICENZE D’USO ANNUALI “IVANTI / LANDESK” E DEI SERVIZI PROFESSIONALI PER L’ANNO 2025. GARA N. 2024-219-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F498" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’UNIVERSITA’ CA’ FOSCARI DI VENEZIA PER LO SVOLGIMENTO DI TIROCINI CURRICULARI PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="G498" t="n">
+        <v>0</v>
+      </c>
+      <c r="H498" t="inlineStr"/>
+      <c r="I498" t="inlineStr"/>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>14/03/2025</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>501</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>PNRR M1C1 MISURA 1.4.3 ADOZIONE PAGOPA INVESTIMENTO 1.4 “SERVIZI E CITTADINANZA DIGITALE” SVILUPPO SOFTWARE PER APPLICATIVI DI CONTABILITÀ EUSIS CUP H51F22002650006. GARA N. AULSS7_2024_00362</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>10350</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F499" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA DEL SOFTWARE “ARCHIFLOW” PER I MODULI PROTOCOLLO E ATTI DELIBERATIVI E ACQUISTO DEL RINNOVO DELLA CONCESSIONE DELLA LICENZA CON RELATIVA MANUTENZIONE ANNI 2025 E 2026. GARA N. AULSS7_2025_00080.</t>
+        </is>
+      </c>
+      <c r="G499" t="n">
+        <v>73767</v>
+      </c>
+      <c r="H499" t="inlineStr"/>
+      <c r="I499" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>14/03/2025</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>500</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>CONTRATTO PER LA FORNITURA IN NOLEGGIO DEL SORTER DI PREANALITICA HCTS 2000 MUT PER L’U.O.C. LABORATORIO ANALISI DEL P.O. DI SANTORSO: PROROGA NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>12000</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F500" t="inlineStr">
+        <is>
+          <t>PROROGA PROCEDURA PER LA FORNITURA DI FARMACI EMODERIVATI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’APSS DI TRENTO ED IL COMPRENSORIO SANITARIO DI BOLZANO. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-058-TH</t>
+        </is>
+      </c>
+      <c r="G500" t="n">
+        <v>285413</v>
+      </c>
+      <c r="H500" t="inlineStr"/>
+      <c r="I500" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>14/03/2025</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>499</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023 DEL SERVIZIO DI RASSEGNA STAMPA E MONITORAGGIO AUDIOVISIVI PER L’AZIENDA ULSS N. 7 PEDEMONTANA – GARA AULSS7_2024_00371</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E501" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>6290</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F501" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DELL’ATTIVAZIONE NUOVO FLUSSO PER IL MONITORAGGIO EX-ANTE DELLE PRESTAZIONI AMBULATORIALI PRENOTATE IN REGIME ISTITUZIONALE TAPS E ALPI. GARA N. AULSS7_2025_00078.</t>
+        </is>
+      </c>
+      <c r="G501" t="n">
+        <v>13800</v>
+      </c>
+      <c r="H501" t="inlineStr"/>
+      <c r="I501" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>14/03/2025</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>497</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>RINNOVO CONTRATTI PER LA FORNITURA DI SISTEMI AUTOMATICI COLORAZIONE VETRINI. GARA N. 2022-249-BAS</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>31027</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F502" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA DEL “SISTEMA WEBQUALITY”, DEL PORTALE “CA’ DOTTA”, DELL’AREA INTRANET ED INTERNET E DEL SISTEMA MYPRENOTA PER GLI ANNI 2025 E 2026.GARA N. AULSS7_2025_00068.</t>
+        </is>
+      </c>
+      <c r="G502" t="n">
+        <v>66600</v>
+      </c>
+      <c r="H502" t="inlineStr"/>
+      <c r="I502" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>14/03/2025</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>496</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/10/2025 GARA REGIONALE PER LA FORNITURA DI “RETI CHIRURGICHE” (DELIBERAZIONE N. N. 594/2021 DI AZIENDA ZERO). RIF. 2022-166-BAS, 2023-188-BAS, 2024-125-BAS.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>88919</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F503" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/12/2025 DEL LOTTO 20 GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ORTOPEDIA” (DDR 188/2017). GARA 2021-039-TH.</t>
+        </is>
+      </c>
+      <c r="G503" t="n">
+        <v>40799</v>
+      </c>
+      <c r="H503" t="inlineStr"/>
+      <c r="I503" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>14/03/2025</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>494</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “DISPOSITIVI DI ENDOSCOPIA DIGESTIVA, RESPIRATORIA E BILIO-PANCREATICA PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE VENETO E DELL'AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO – 2^ EDIZIONE – PRIMA TRANCHE (DELIBERAZIONE N. 789/20234 DI AZIENDA ZERO – RIF. AULSS7_2025_00064) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E504" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>322469</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F504" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/12/2025 DEI CONTRATTI PER LA FORNITURA DI DISPOSITIVI PER ENDOSCOPIA DIGESTIVA, RESPIRATORIA E BILIO PANCREATICA - I E II AGGIUDICAZIONE (DDR N. 19/2016 E DDR N. 92/2017). RIF. 2021-031-TH.</t>
+        </is>
+      </c>
+      <c r="G504" t="n">
+        <v>103094</v>
+      </c>
+      <c r="H504" t="inlineStr"/>
+      <c r="I504" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>14/03/2025</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>493</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA FULL-RISK, CON ATTIVITÀ ON-SITE, SULL'ANGIOGRAFO MODELLO ARSTISPHENO E RELATIVI ACCESSORI, PRODUTTORE SIEMENS, IN USO NELLA SALA IBRIDA DEL P.O. DI BASSANO. GARA 2024-211-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E505" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>194358</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F505" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA SEMESTRALE CON SCADENZA AL 25.08.2025 DELLA GARA REGIONALE PER LA FORNITURA DI “VACCINI DIVERSI” DDR 771/2021. - PROCEDURA 2022-012-TH.</t>
+        </is>
+      </c>
+      <c r="G505" t="n">
+        <v>1644002</v>
+      </c>
+      <c r="H505" t="inlineStr"/>
+      <c r="I505" t="inlineStr">
+        <is>
+          <t>iva inclusa</t>
+        </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>14/03/2025</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>492</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>AFFIDAMENTI DIRETTI, AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023, PER LA FORNITURA DI CATETERI PER ASSISTENZA TERRITORIALE DITTE B BRAUN MILANO SAS, TELEFLEX MEDICAL SPA, HOLLISTER SPA. GARE 2024-220-BAS, 2024-221 BAS, 2024-222-BAS.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E506" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F506" t="inlineStr">
+        <is>
+          <t>CONVEGNO “NEXT STOP, PLEASE: TSI!” DELL’U.O.C. MEDICINA GENERALE OSPEDALE DI SANTORSO.</t>
+        </is>
+      </c>
+      <c r="G506" t="n">
+        <v>2000</v>
+      </c>
+      <c r="H506" t="inlineStr"/>
+      <c r="I506" t="inlineStr"/>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>12/03/2025</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>459</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023 DELLA FORNITURA DI UN FURGONE TIPO FIAT SCUDO PER IL TRASPORTO ANIMALI D’AFFEZIONE. GARA 2024-138-BAS</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E507" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>33198</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F507" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI POMPE INFUSIONALI E RELATIVI DEFLUSSORI E POMPE ELASTOMERICHE IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, AZIENDA PROVINCIALE PER I SERVIZI SANITARI DELLA PROVINCIA AUTONOMA DI TRENTO (A.P.S.S.) E ORAS S.P.A. - 1^ EDIZIONE – AGGIUDICAZIONE DEI LOTTI NN. 2-3-4 (DELIBERAZIONE N. 271/2024 DI AZIENDA ZERO). RIF. AULSS7_2025_00094.</t>
+        </is>
+      </c>
+      <c r="G507" t="n">
+        <v>1282340</v>
+      </c>
+      <c r="H507" t="inlineStr"/>
+      <c r="I507" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>07/03/2025</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>457</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>PROSECUZIONE DELL’ ACCORDO CONTRATTUALE CON LA COOPERATIVA SOCIALE DI SOLIDARIETA’ “LA MADONNINA”, PER LA GESTIONE DELLA COMUNITA’ ALLOGGIO PER PERSONE CON DISABILITA’ “CASA DEI PINI” DI LUSIANA CONCO, FINO AL 30/06/2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E508" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>112455</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F508" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA FINO AL 26.09.2025, NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA, DEL CONTRATTO PER LA FORNITURA DI TEST PER LA DIAGNOSTICA MOLECOLARE VIROLOGICA PER L’U.O.C. MEDICINA DI LABORATORIO DEL P.O. DI SANTORSO GARA 2023 – 301 – BAS RIF. SUB A</t>
+        </is>
+      </c>
+      <c r="G508" t="n">
+        <v>22000</v>
+      </c>
+      <c r="H508" t="inlineStr"/>
+      <c r="I508" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>07/03/2025</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>455</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DGRV N. 1563/2024 DEL 30/12/2024 “OSPEDALE DI COMUNITA’ E URT: AGGIORNAMENTO DELLA TARIFFA GIORNALIERA DI REMUNERAZIONE DELLE QUOTE A CARICO DELL’ASSISTITO PER GIORNATA DI DEGENZA E DELL’ESENZIONE ALLA COMPARTECIPAZIONE ALLA SPESA (TICKET) PER LE PRESTAZIONI.”</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E509" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F509" t="inlineStr">
+        <is>
+          <t>RINNOVO CONTRATTO PER LA FORNITURA DI SISTEMA PER L'EFFETTUAZIONE DI ESAMI DI SIEROLOGIA ED INFETTIVOLOGIA PER L'ESECUZIONE DI DETERMINAZIONI SU CAMPIONI DI SIERO, CON IL METODO DELLA CHEMILUMINESCENZA E MONOTEST CON CALIBRATORI E CONTROLLI INTEGRATI NEL REAGENTE, PER L’U.O.C. MEDICINA DI LABORATORIO DEL P.O. DI SANTORSO. GARA N. 2023-290-BAS</t>
+        </is>
+      </c>
+      <c r="G509" t="n">
+        <v>59016</v>
+      </c>
+      <c r="H509" t="inlineStr"/>
+      <c r="I509" t="inlineStr">
+        <is>
+          <t>iva inclusa</t>
+        </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>07/03/2025</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>453</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA OSPEDALIERA UNIVERSITARIA INTEGRATA DI VERONA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E510" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>67.67</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F510" t="inlineStr">
+        <is>
+          <t>RINNOVO DEL CONTRATTO PER IL SERVIZIO DI DISINFESTAZIONE PER IL CONTROLLO DEGLI INFESTANTI NELLE STRUTTURE SANITARIE ULSS 7 PEDEMONTANA. GARA N. 2022-093-BAS</t>
+        </is>
+      </c>
+      <c r="G510" t="n">
+        <v>15481</v>
+      </c>
+      <c r="H510" t="inlineStr"/>
+      <c r="I510" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>07/03/2025</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>27/01/2025</t>
+          <t>450</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>AFFIDAMENTI, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI MATERIALE VARIO PER IL DIPARTIMENTO DI PREVENZIONE. PIANO NAZIONALE INVESTIMENTI COMPLEMENTARI AL PNRR (PNC). GARA AULSS7_2024_00337. CUP I83C22000640005 - CODICE COMMESSA 4/2023/401.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E511" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F511" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO “APPROFONDIMENTO APPLICAZIONE INTELLIGENZA ARTIFICIALE NELL’AMBITO DEI SERVIZI DELL’AREA TECNICO-AMMINISTRATIVA” DEL DIPARTIMENTO AMMINISTRATIVO</t>
+        </is>
+      </c>
+      <c r="G511" t="n">
+        <v>2800</v>
+      </c>
+      <c r="H511" t="inlineStr"/>
+      <c r="I511" t="inlineStr"/>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>07/03/2025</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>27/01/2025</t>
+          <t>444</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO DELLE MODIFICHE SOFTWARE PER IL NUOVO FLUSSO INFORMATIVO DELLA SCHEDA DI DIMISSIONE OSPEDALIERA SDO-R CON CONTENUTO RIABILITATIVO PER IL DISTRETTO N.2. GARA N. AULSS7_2024_00229.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E512" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F512" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO  "EVALUATION OF STROKE NETWORK EFFICIENCY OF THE VICENZA DISTRICT (SNE-VID)"</t>
+        </is>
+      </c>
+      <c r="G512" t="n">
+        <v>0</v>
+      </c>
+      <c r="H512" t="inlineStr"/>
+      <c r="I512" t="inlineStr"/>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>27/01/2025</t>
+          <t>413</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI SISTEMI PER LA DIAGNOSTICA RAPIDA DI SARS-COV2 E DI ALTRI VIRUS RESPIRATORI PER L’ULSS 7 PEDEMONTANA. GARA 2024 – 194 – BAS</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E513" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>89200</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F513" t="inlineStr">
+        <is>
+          <t>ACQUISTO DI N. 2 SISTEMI DI FIREWALL MEDIANTE ADESIONE ALL’ACCORDO QUADRO CONSIP “CYBERSECURITY 2” LOTTO N. 2. GARA 2024-121-TH CON FONDI PNRR</t>
+        </is>
+      </c>
+      <c r="G513" t="n">
+        <v>66432</v>
+      </c>
+      <c r="H513" t="inlineStr"/>
+      <c r="I513" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>27/01/2025</t>
+          <t>405</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO ALLA DITTA DEDALUS DEL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA TECNICA ESTESA E SERVIZI PROFESSIONALI PER GLI APPLICATIVI DI DIAGNOSTICA (ANATOMIA). GARA N. AULSS7_2024_00357.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E514" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>16376</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F514" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI DISPOSITIVI PER PROCREAZIONE MEDICALMENTE ASSISTITA (PMA) IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ALL'AZIENDA PROVINCIALE PER I SERVIZI SANITARI DELLA PROVINCIA AUTONOMA DI TRENTO E ALL’AZIENDA SANITARIA DELL’ALTO ADIGE – COMPRENSORIO SANITARIO DI BOLZANO. AGGIUDICAZIONE (DELIBERAZIONE AZIENDA ZERO N. 186 DEL 02.04.2024). GARA 2024-228-BAS</t>
+        </is>
+      </c>
+      <c r="G514" t="n">
+        <v>222528</v>
+      </c>
+      <c r="H514" t="inlineStr"/>
+      <c r="I514" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>27/01/2025</t>
+          <t>404</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER ATTIVITÀ DI CONSULENZA IN FISICA SANITARIA. ANNO 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E515" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>17.568</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F515" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 20^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00110</t>
+        </is>
+      </c>
+      <c r="G515" t="n">
+        <v>64276</v>
+      </c>
+      <c r="H515" t="inlineStr"/>
+      <c r="I515" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>24/01/2025</t>
+          <t>401</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 31^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00056</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E516" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>4791336</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F516" t="inlineStr">
+        <is>
+          <t>RINNOVO CONTRATTO PER LA FORNITURA IN NOLEGGIO DI N. 1 PROCESSATORE AUTOMATICO DI TESSUTI E RELATIVI MATERIALI DI CONSUMO PER LA U.O.S.D. DI ANATOMIA ED ISTOLOGIA PATOLOGICA DEL P.O. DI BASSANO DEL GRAPPA. GARA N. 2021-202-BAS</t>
+        </is>
+      </c>
+      <c r="G516" t="n">
+        <v>47346</v>
+      </c>
+      <c r="H516" t="inlineStr"/>
+      <c r="I516" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>24/01/2025</t>
+          <t>400</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 19^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00055</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E517" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>47570</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F517" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO PREVIA INDAGINE DI MERCATO COMPARATIVA PER LA FORNITURA ANNUALE IN SOMMINISTRA-ZIONE DI STAMPATI VARI. GARA AULSS7_2024_00391.</t>
+        </is>
+      </c>
+      <c r="G517" t="n">
+        <v>19938</v>
+      </c>
+      <c r="H517" t="inlineStr"/>
+      <c r="I517" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>24/01/2025</t>
+          <t>398</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO, SUDDIVISA IN LOTTI, DI STRUMENTAZIONI PER L’U.O.C. MEDICINA TRASFUSIONALE P.O. SANTORSO – GARA AULSS7_2025_00061.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E518" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>15268</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F518" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI GESTIONE INTERMEDIARIO SIOPE SOFTWARE A4PASIOPE+ ANNO 2025. GARA N. AULSS7_2024_00378.</t>
+        </is>
+      </c>
+      <c r="G518" t="n">
+        <v>11380</v>
+      </c>
+      <c r="H518" t="inlineStr"/>
+      <c r="I518" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>24/01/2025</t>
+          <t>397</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>RECEPIMENTO XII APPALTO SPECIFICO PER LA FORNITURA DI FARMACI IN CONCORRENZA ED ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’AZIENDA SANITARIA DELL’ALTO ADIGE – COMPRENSORIO DI BOLZANO E L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO (APSS), ESPLETATO DA AZIENDA ZERO - U.O.C. CRAV. RIF AULSS7_2025_00066</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E519" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>2098656</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F519" t="inlineStr">
+        <is>
+          <t>RINNOVO SERVIZIO DI CONCESSIONE ANNUALE LICENZE D’USO ORACLE PRESSO I DATA CENTER DELL’ULSS7 PEDEMONTANA PER L’ANNO 2025 GARA N. AULSS7_2025_00060.</t>
+        </is>
+      </c>
+      <c r="G519" t="n">
+        <v>139538</v>
+      </c>
+      <c r="H519" t="inlineStr"/>
+      <c r="I519" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>24/01/2025</t>
+          <t>396</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>APPALTO SPECIFICO PER LA FORNITURA DEL PRINCIPIO ATTIVO SEVOFLURANO E RELATIVA FORNITURA DEI SISTEMI DI EROGAZIONE (VAPORIZZATORI) IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV – D.D.G. N. 536 DEL 23.09.2020. PROROGA AL 30.06.2025. RIF. 2020-395-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D520" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E520" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F520" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "NASCITA, PERSONALITA' E CONSAPEVOLEZZA" DEL DIPARTIMENTO FUNZIONALE MATERNO INFANTILE</t>
+        </is>
+      </c>
+      <c r="G520" t="n">
+        <v>4980</v>
+      </c>
+      <c r="H520" t="inlineStr"/>
+      <c r="I520" t="inlineStr"/>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>24/01/2025</t>
+          <t>392</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/12/2025 GARA REGIONALE PER LA FORNITURA DI “SOSTANZE VISCOELASTICHE PER CHIRURGIA OCULISTICA”. DELIBERAZIONE N. 653/2021 DI AZIENDA ZERO). GARA 2022-007-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E521" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F521" t="inlineStr">
+        <is>
+          <t>PIANO DI ZONA: RECEPIMENTO DEL DOCUMENTO ANNUALE DI VERIFICA 2024 E PROGRAMMAZIONE 2025</t>
+        </is>
+      </c>
+      <c r="G521" t="n">
+        <v>0</v>
+      </c>
+      <c r="H521" t="inlineStr"/>
+      <c r="I521" t="inlineStr"/>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>24/01/2025</t>
+          <t>388</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ANESTESIA, RIANIMAZIONE E APPARATO RESPIRATORIO”. 2^ EDIZIONE - SECONDA TRANCHE (DELIBERAZIONE N. 404/2024 DI AZIENDA ZERO – RIF. AULSS7_2025_00054) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E522" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F522" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. I QUADRIMESTRE 2025.</t>
+        </is>
+      </c>
+      <c r="G522" t="n">
+        <v>16.796</v>
+      </c>
+      <c r="H522" t="inlineStr"/>
+      <c r="I522" t="inlineStr"/>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>24/01/2025</t>
+          <t>387</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA IN ORTOPEDIA E TRAUMATOLOGIA. ANNO 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E523" t="inlineStr">
+        <is>
           <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
-      <c r="E523" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F523" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DIAGNOSTICO CASTELLANO SRL A SOCIO UNICO – SOGGETTO A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. I QUADRIMESTRE 2025.</t>
+        </is>
+      </c>
+      <c r="G523" t="n">
+        <v>4.899</v>
+      </c>
+      <c r="H523" t="inlineStr"/>
+      <c r="I523" t="inlineStr"/>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>386</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER L’AFFIDAMENTO DEL SERVIZIO DI PULIZIA E SANIFICAZIONE A RIDOTTO IMPATTO AMBIENTALE - LOTTO N. 7 GARA AULSS7_2024_00389</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E524" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F524" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. I QUADRIMESTRE 2025.</t>
+        </is>
+      </c>
+      <c r="G524" t="n">
+        <v>210.238</v>
+      </c>
+      <c r="H524" t="inlineStr"/>
+      <c r="I524" t="inlineStr"/>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>385</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA DEL SOFTWARE MEDARCHIVER IN USO PRESSO LA UOC CARDIOLOGIA DELL’AZIENDA ULSS7 PEDEMONTANA PER L’ANNO 2025. GARA N. AULSS7_2024_00349.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D525" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E525" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F525" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. I QUADRIMESTRE 2025.</t>
+        </is>
+      </c>
+      <c r="G525" t="n">
+        <v>413.785</v>
+      </c>
+      <c r="H525" t="inlineStr"/>
+      <c r="I525" t="inlineStr"/>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>384</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>RINNOVO BIENNALE DEI CONTRATTI PER LA FORNITURA DI “AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – 3^ TRANCHE – PARTE PRIMA” (DELIBERAZIONE N. 530/2022 DI AZIENDA ZERO). GARA 2022-334-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E526" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F526" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. I QUADRIMESTRE 2025.</t>
+        </is>
+      </c>
+      <c r="G526" t="n">
+        <v>38.464</v>
+      </c>
+      <c r="H526" t="inlineStr"/>
+      <c r="I526" t="inlineStr"/>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>349</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA FULL-RISK, CON ATTIVITÀ ON-SITE, POST GARANZIA, PER IL TOMOGRAFO A RISONANZA MAGNETICA MOD. MAGNETOM VIDA XQ, PRODUTTORE SIEMENS HEALTHCARE, IN USO PRESSO L’U.O.C. RADIOLOGIA DEL P.O. DI SANTORSO. GARA 2024-209-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D527" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E527" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>131435</v>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F527" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO TRA L’AZIENDA ULSS7 PEDEMONTANA E LA PREFETTURA DI VICENZA PER L’UTILIZZO DELL’IMMOBILE DI PROPRIETÀ DELL’ULSS 7 PEDEMONTANA SITO IN VIA GIACOMO LEOPARDI N. 2 A MALO (VI), DA DESTINARE A PROGETTI SOCIALI DI ACCOGLIENZA E INTEGRAZIONE MIGRANTI.</t>
+        </is>
+      </c>
+      <c r="G527" t="n">
+        <v>0</v>
+      </c>
+      <c r="H527" t="inlineStr"/>
+      <c r="I527" t="inlineStr">
+        <is>
+          <t>Durata 3 anni</t>
+        </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>346</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ED ASSISTENZA DELLA CARTELLA CLINICA MEDWARE E DEL SISTEMA DI MONITORAGGIO SINED IN USO PRESSO I SERVIZI DI NEFROLOGIA E DIALISI DELL’AZIENDA ULSS7 PEDEMONTANA PER L’ANNO 2025. GARA N. AULSS7_2024_00234</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E528" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>23483</v>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F528" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI SUB COMODATO TRA L’AZIENDA ULSS 7 PEDEMONTANA ED IL CENTRO VICENTINO DI SOLIDARIETÀ CE.I.S. ONLUS PER L’UTILIZZO DEI TERRENI DI PROPRIETÀ DEL COMUNE DI SCHIO (VI), CATASTALMENTE IDENTIFICATI AL FOGLIO 19 MAPPALE 1383 E AL FOGLIO 17 MAPPALE 1359 SITI IN VIA LAGO DI VICO A SCHIO (VI).</t>
+        </is>
+      </c>
+      <c r="G528" t="n">
+        <v>0</v>
+      </c>
+      <c r="H528" t="inlineStr"/>
+      <c r="I528" t="inlineStr">
+        <is>
+          <t>Durata 31/12/2035</t>
+        </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>345</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO SERVIZIO DI RICOSTRUZIONE PACCHETTI MEDICS 3D PER L’U.O.C. UROLOGIA DEL P.O. DI BASSANO DEL GRAPPA. GARA AULSS7_2024_00352. CODICE PROGETTO 10/2018/100.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E529" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>8000</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F529" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA DEL SOFTWARE “ICCA” IN USO PRESSO IL DIPARTIMENTO DI AREA CRITICA DEL P.O. DI RETE SANTORSO ANNO 2025. GARA N. AULSS7_2024_00241.</t>
+        </is>
+      </c>
+      <c r="G529" t="n">
+        <v>31390</v>
+      </c>
+      <c r="H529" t="inlineStr"/>
+      <c r="I529" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>344</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/12/2025 DEI CONTRATTI PER LA FORNITURA DI GUANTI CHIRURGICI (DELIBERAZIONE N. 818/2020 DI AZIENDA ZERO) – LOTTI 3 E 5 (RIF. 2021-187-TH).</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E530" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>22920</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F530" t="inlineStr">
+        <is>
+          <t>PROROGA DISPOSTA DA CONSIP EX D.L. 202/2024 DEL CONTRATTO QUADRO ID 1367 "SERVIZI DI CONNETTIVITÀ E SICUREZZA - SPC2 CONNETTIVITÀ" DELL'AULSS7 PEDEMONTANA PER L’ANNO 2025.</t>
+        </is>
+      </c>
+      <c r="G530" t="n">
+        <v>339409</v>
+      </c>
+      <c r="H530" t="inlineStr"/>
+      <c r="I530" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>343</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI TRASPORTO DATI IN FIBRA OTTICA PER L’ANNO 2025 RELATIVO ALLE TRATTE PRESENTI SUL TERRITORIO DELL’AZIENDA ULSS7 PEDEMONTANA. GARA AULSS7_2024_00377.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D531" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E531" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>32760</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F531" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023, FORNITURA DI SISTEMI DI STIMOLAZIONE TRANSCATETERE BICAMERALE LEADLESS, A COMPATIBILITÀ TOTAL BODY CON RISONANZA MAGNETICA “MICRA™ AV” E RELATIVO INTRODUTTORE. GARA AULSS7_2024_00382</t>
+        </is>
+      </c>
+      <c r="G531" t="n">
+        <v>51000</v>
+      </c>
+      <c r="H531" t="inlineStr"/>
+      <c r="I531" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>342</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI N. 1 LASER OFTALMOLOGICO ND:YAG PER CAPSULOTOMIA E IRIDOTOMIA PER L’U.O.C. OCULISTICA DEL P.O. DI BASSANO DEL GRAPPA. GARA 2024-238-BAS.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D532" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E532" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>27900</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F532" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023, PER LA FORNITURA DI FARMACI IN URGENZA DA GROSSISTI – GARA AULSS7_2024_00387.</t>
+        </is>
+      </c>
+      <c r="G532" t="n">
+        <v>138492</v>
+      </c>
+      <c r="H532" t="inlineStr"/>
+      <c r="I532" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>341</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>PNRR - M6C1 I 1.3 “RAFFORZAMENTO DELL'ASSISTENZA SANITARIA INTERMEDIA E DELLE SUE STRUTTURE (OSPEDALI DI COMUNITÀ)”. AFFIDAMENTI, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI ARREDI PER L’OSPEDALE DI COMUNITÀ (ODC) DI ASIAGO. CUP H44E22000790006 - CODICE COMMESSA 101/2022/17.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D533" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E533" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>20118</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F533" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DEL SERVIZIO ANNUALE NEQAS (CONTROLLI DI QUALITÀ ESTERNI). GARA AULSS7_2024_00386</t>
+        </is>
+      </c>
+      <c r="G533" t="n">
+        <v>84359</v>
+      </c>
+      <c r="H533" t="inlineStr"/>
+      <c r="I533" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>340</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>ACQUISTO N. 90 LETTI DEGENZA ELETTRICI MEDIANTE ADESIONE ALLA CONVENZIONE DI ARIA S.P.A. PER LA FORNITURA DI ARREDI SANITARI PER REPARTI DEGENZA E AMBULATORI E SERVIZI CONNESSI - LOTTO 2. GARA 2024-142-BAS.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E534" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>167181</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F534" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI TEST RAPIDI (1° - 3° GENERAZIONE) PER LA RICERCA QUALITATIVA DELL’ANTIGENE SPECIFICO DEL VIRUS SARS-COV-2 PER L’ULSS 7 PEDEMONTANA. GARA 2024 – 192 – BAS</t>
+        </is>
+      </c>
+      <c r="G534" t="n">
+        <v>49610</v>
+      </c>
+      <c r="H534" t="inlineStr"/>
+      <c r="I534" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>339</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA FULL-RISK, CON ATTIVITÀ ON-SITE, SU ANGIOGRAFI CARDIOLOGICI MODELLO AZURION, PRODUTTORE PHILIPS S.P.A., IN USO NEI PP.OO. DI BASSANO E SANTORSO. GARA 2024-210-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D535" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E535" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>194246</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F535" t="inlineStr">
+        <is>
+          <t>PROROGA DISPOSTA DA CONSIP EX D.L. 202/2024 DELLA CONVENZIONE “TELEFONIA FISSA 5 - TF5” PER L’ANNO 2025.</t>
+        </is>
+      </c>
+      <c r="G535" t="n">
+        <v>272935</v>
+      </c>
+      <c r="H535" t="inlineStr"/>
+      <c r="I535" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>338</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>PROGETTO "SPIR.NET 2 - SALUTE PROTEZIONE INTERNAZIONALE RICHIEDENTI NETWORK". PRESA D'ATTO DELLA CONVENZIONE DI SOVVENZIONE "FAMI" (FONDO ASILO, MIGRAZIONE E INTEGRAZIONE) 2021 / 2027 (CODICE PROGETTO: PROG-708)</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D536" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E536" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F536" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO IN AMBITO OSPEDALIERO E TERRITORIALE DI AUSILI PER STOMIA E PER INCONTINENZA FECALE PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, IRCCS IOV E DI APSS TRENTO (DELIBERAZIONE N. 547/2024 DI AZIENDA ZERO – RIF. AULSS7_2024_00258) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025.</t>
+        </is>
+      </c>
+      <c r="G536" t="n">
+        <v>1382481</v>
+      </c>
+      <c r="H536" t="inlineStr"/>
+      <c r="I536" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>10/01/2025</t>
+          <t>336</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI SET MONOUSO STERILE PREASSEMBLATO PER IL POSIZIONAMENTO DEL CATETERE VESCICALE. GARA 2024-237-BAS</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D537" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E537" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>81852</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F537" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI SISTEMI PER LA RILEVAZIONE DECENTRATA DELLA GLICEMIA IN AMBITO OSPEDALIERO – GARA 2024 - 202 - BAS.</t>
+        </is>
+      </c>
+      <c r="G537" t="n">
+        <v>340361</v>
+      </c>
+      <c r="H537" t="inlineStr"/>
+      <c r="I537" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>10/01/2025</t>
+          <t>335</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA BIENNALE DI SENSORI, MONOPAZIENTE E RIUTILIZZABILI PER MONITOR E SATURIMETRI CON TECNOLOGIA NELLCOR E MASIMO, CON MESSA A DISPOSIZIONE DEI SATURIMETRI NECESSARI – GARA 2024-227-BAS.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D538" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E538" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>139376</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F538" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DELL’ATTIVITÀ DI AGGIORNAMENTO CVP (NUOVO CATALOGO PRESCRIVIBILE 2024) PER CUP DISTRETTO 2. GARA N. AULSS7_2024_00369.</t>
+        </is>
+      </c>
+      <c r="G538" t="n">
+        <v>37228</v>
+      </c>
+      <c r="H538" t="inlineStr"/>
+      <c r="I538" t="inlineStr">
+        <is>
+          <t>iva escusa</t>
+        </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>10/01/2025</t>
+          <t>330</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "LINEE GUIDA PER LA GESTIONE DEL PERSONALE" DELL'U.O.C. GESTIONE RISORSE UMANE</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D539" t="inlineStr">
         <is>
-          <t>UOSD FORMAZIONE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E539" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F539" t="inlineStr">
+        <is>
+          <t>AVVISO PER L’INDIVIDUAZIONE DI COOPERATIVE SOCIALI DI TIPO B E FATTORIE SOCIALI, CON ESPERIENZA NELLA GESTIONE DEI SERVIZI DI ORIENTAMENTO, FORMAZIONE, INSERIMENTO AL LAVORO, INCLUSIONE SOCIALE, A FAVORE DI PERSONE CON DISABILITÀ O SVANTAGGIO, INTERESSATE AD OSPITARE TIROCINI DI INSERIMENTO/REINSERIMENTO LAVORATIVO E TIROCINI DI INCLUSIONE SOCIALE PER GLI ANNI 2025, 2026 E 2027.</t>
+        </is>
+      </c>
+      <c r="G539" t="n">
+        <v>0</v>
+      </c>
+      <c r="H539" t="inlineStr"/>
+      <c r="I539" t="inlineStr"/>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>10/01/2025</t>
+          <t>326</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>CONTRIBUTO STRAORDINARIO UNA TANTUM AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFISICI CHE APPLICANO IL METODO DOMAN O VOJTA O FAY O ABA O PERFETTI O FELDENKRAIS. L.R. N. 6 DEL 22 FEBBRAIO 1999. ANNO 2023 (DGRV 1411 DEL 28/11/2024). RECEPIMENTO DEL FINANZIAMENTO E PROVVEDIMENTI CONSEGUENTI</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D540" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E540" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F540" t="inlineStr">
+        <is>
+          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA IN OSTETRICIA E GINECOLOGIA. PERIODO DI DECORRENZA DAL 21/02/2025 AL 31/12/2025.</t>
+        </is>
+      </c>
+      <c r="G540" t="n">
+        <v>37.795</v>
+      </c>
+      <c r="H540" t="inlineStr"/>
+      <c r="I540" t="inlineStr"/>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>02/01/2025</t>
+          <t>316</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DGRV N. 1301 DEL 14.11.2024 "AGGIORNAMENTO DELLA PROGRAMMAZIONE DEL FONDO REGIONALE DELLA NON AUTOSUFFICIENZA (FRNA) PER L'AREA DELLA DISABILITÀ DI CUI ALLA DGR N. 912/2022" E PROVVEDIMENTI CONSEGUENTI.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D541" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E541" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F541" t="n">
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F541" t="inlineStr">
+        <is>
+          <t>STIPULA CONVENZIONE CON LA SCUOLA DI PSICOTERAPIA PSICOSINTETICA ED IPNOSI ERICKSONIANA “H. BERNHEIM”, PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A. ULSS 7</t>
+        </is>
+      </c>
+      <c r="G541" t="n">
         <v>0</v>
       </c>
+      <c r="H541" t="inlineStr"/>
+      <c r="I541" t="inlineStr"/>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>2460</t>
+          <t>17/02/2025</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>31/12/2024</t>
+          <t>300</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>VILLA MIARI. ASSEGNAZIONE DI BUDGET PER L’ATTIVITA’ DI RIABILITAZIONE EXTRAOSPEDALIERA PER IL TRIENNIO 2024 - 2026, EX ART.26 DELLA LEGGE N. 833 DEL 23/12/1978.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D542" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E542" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F542" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO PROSECUZIONE SERVIZIO DI NOLEGGIO DI N. 2 AMBULANZE DI SOCCORSO PER 12 MESI PER L’U.O.C. PRONTO SOCCORSO DEL P.O. DI SANTORSO. GARA 2023-284-TH.</t>
+        </is>
+      </c>
+      <c r="G542" t="n">
+        <v>91200</v>
+      </c>
+      <c r="H542" t="inlineStr"/>
+      <c r="I542" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>2454</t>
+          <t>17/02/2025</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>31/12/2024</t>
+          <t>299</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DELLA PROROGA TECNICA DELLA CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI VIGILANZA ATTIVA E ATTIVITÀ CORRELATE, LOTTO N. 4, E DI GUARDIANIA, LOTTO N. 9, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO DEL VENETO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D543" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E543" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>60638</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F543" t="inlineStr">
+        <is>
+          <t>ADESIONE ALL’ACCORDO QUADRO CONSIP “CYBERSECURITY 2” ID 2367 – LOTTO 2 (NORD ITALIA) PER L’ACQUISTO DI PIATTAFORMA DI SICUREZZA – ANTIVIRUS GARA N. AULSS7_2025_00081.</t>
+        </is>
+      </c>
+      <c r="G543" t="n">
+        <v>120454</v>
+      </c>
+      <c r="H543" t="inlineStr"/>
+      <c r="I543" t="inlineStr">
+        <is>
+          <t>Iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>2430</t>
+          <t>17/02/2025</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>30/12/2024</t>
+          <t>298</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA, MEDIANTE ACCORDO QUADRO, DI MEDICAZIONI SPECIALI - 3^ EDIZIONE (DELIBERAZIONE N. 478/2024 DI AZIENDA ZERO). GARA AULSS7_2024_00367.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D544" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E544" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>673825</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F544" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO FORNITURA, PREVIA INDAGINE DI MERCATO COMPARATIVA, DI CARTA NON SANITARIA CON MARCHIO ECOLABEL- GARA N. 2024-154-BAS</t>
+        </is>
+      </c>
+      <c r="G544" t="n">
+        <v>98799</v>
+      </c>
+      <c r="H544" t="inlineStr"/>
+      <c r="I544" t="inlineStr">
+        <is>
+          <t>IVA esclusa</t>
+        </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>2429</t>
+          <t>14/02/2025</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>30/12/2024</t>
+          <t>292</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA, IN ACCORDO QUADRO, DI MICROINFUSORI, SISTEMI PER IL MONITORAGGIO CONTINUO REAL TIME DELLA GLICEMIA E CORRELATO MATERIALE DI CONSUMO (DELIBERAZIONI N. 516/2024, N. 616/2024 E N. 707/2024 DI AZIENDA ZERO). GARA AULSS7_2024_00366.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D545" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E545" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>7542857</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F545" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/01/2026 DEI CONTRATTI PER LA FORNITURA DI “SISTEMI PER DIALISI PERITONEALE DOMICILIARE CONTINUA (CAPD), DIALISI AUTOMATIZZATA E SACCHE MEDIANTE ACCORDO QUADRO” (DELIBERAZIONE N. 472/2019 DI AZIENDA ZERO). RIF. 2020-037-TH.</t>
+        </is>
+      </c>
+      <c r="G545" t="n">
+        <v>447420</v>
+      </c>
+      <c r="H545" t="inlineStr"/>
+      <c r="I545" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>2418</t>
+          <t>14/02/2025</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>30/12/2024</t>
+          <t>291</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITÀ DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA INTERNA - DOTT. ALBERTO CAREGNATO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D546" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E546" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F546" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ORTOPEDIA” - 3^ EDIZIONE (DELIBERAZIONE N. 723/2024 DI AZIENDA ZERO – RIF. AULSS7_2025_00089) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025 (RIF. 2021-039-TH).</t>
+        </is>
+      </c>
+      <c r="G546" t="n">
+        <v>3855</v>
+      </c>
+      <c r="H546" t="inlineStr"/>
+      <c r="I546" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>2387</t>
+          <t>14/02/2025</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>20/12/2024</t>
+          <t>287</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL BUDGET DELLE PRESENZE DEGLI ENTI GESTORI DEI CENTRI DI SERVIZIO PER PERSONE DI NORMA ANZIANE NON AUTOSUFFICIENTI E VALORIZZAZIONE DEL CASE MIX (DGR 465/2024)</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D547" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E547" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>40176068</v>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F547" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO DGRV N. 1299/2024 DEL 30.12.2024 “AGGIORNAMENTO TARIFFE APPLICATE NELLE UNITA’ DI OFFERTA RESIDENZIALI EXTRAOSPEDALIERE AREA SALUTE MENTALE DI CUI ALLE DELIBERAZIONI DI GIUNTA REGIONALE N. 1673/2018, N. 208/2020, N. 1109/2020 E PRESA ATTO DEL FABBISOGNO AZIENDALE DI POSTI LETTO DI RESIDENZIALITA’ EXTRAOSPEDALIERA, NELL’AMBITO DELLA PROGRAMMAZIONE DI CUI ALLA DGR N. 1673/2018”</t>
+        </is>
+      </c>
+      <c r="G547" t="n">
+        <v>0</v>
+      </c>
+      <c r="H547" t="inlineStr"/>
+      <c r="I547" t="inlineStr">
+        <is>
+          <t>incremento per l'anno 2025</t>
+        </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>2378</t>
+          <t>14/02/2025</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>20/12/2024</t>
+          <t>282</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO ADEGUAMENTO SOFTWARE DIPARTIMENTALE PER IL RECEPIMENTO E RICONOSCIMENTO DEI NUOVI CODICI CVP INTEGRATO CON IL CUP (NUOVO CATALOGO PRESCRIVIBILE 2024). GARA N. AULSS7_2024_00368.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D548" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E548" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F548" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO AGGIORNAMENTO RETTE APPLICATE NELLE UNITA’ DI OFFERTA DEL SISTEMA DIPENDENZE (DGRV N. 1302/2024), APPROVAZIONE BUDGET TRIENNALE 2025-2027 PER IL PAGAMENTO DEI LIVELLI ESSENZIALI DI ASSISTENZA PER PERSONE CON DIPENDENZE PATOLOGICHE (DGRV N. 1567/2024) E RINNOVO ACCORDI CONTRATTUALI CON ENTI ACCREDITATI.</t>
+        </is>
+      </c>
+      <c r="G548" t="n">
+        <v>9585124</v>
+      </c>
+      <c r="H548" t="inlineStr"/>
+      <c r="I548" t="inlineStr"/>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>2367</t>
+          <t>14/02/2025</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>20/12/2024</t>
+          <t>280</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>PIANO OPERATIVO 2023 DELLE INIZIATIVE PER LA VALORIZZAZIONE DEI CONSULTORI FAMILIARI E IL POTENZIAMENTO DEGLI INTERVENTI SOCIALI IN FAVORE DELLE FAMIGLIE. RECEPIMENTO DEL FINANZIAMENTO DI CUI AL DDR N° 144 DEL 24/11/2023 IN ATTUAZIONE DELLA DGRV N° 1401/2023. APPROVAZIONE RENDICONTAZIONE</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D549" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E549" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F549" t="inlineStr">
+        <is>
+          <t>CONVENZIONI CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA SANITARIA IN CARDIOCHIRURGIA, NEUROCHIRURGIA, CHIRURGIA PEDIATRICA, RADIOTERAPIA E ANESTESIA E RIANIMAZIONE. ANNO 2025.</t>
+        </is>
+      </c>
+      <c r="G549" t="n">
+        <v>102.39</v>
+      </c>
+      <c r="H549" t="inlineStr"/>
+      <c r="I549" t="inlineStr"/>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>2366</t>
+          <t>14/02/2025</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>20/12/2024</t>
+          <t>277</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>SPERIMENTAZIONE DI INTERVENTI IN FAVORE DI COLORO CHE AL COMPIMENTO DELLA MAGGIORE ETÀ VIVONO FUORI DALLA FAMIGLIA D'ORIGINE SULLA BASE DI UN PROVVEDIMENTO DELL'AUTORITÀ GIUDIZIARIA. MINISTERO DEL LAVORO E DELLE POLITICHE SOCIALI. ANNUALITÀ 2019-2020. ART. 1, COMMA 250, LEGGE 27 DICEMBRE 2017, N. 205 – APPROVAZIONE DELLA RENDICONTAZIONE</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D550" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E550" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F550" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA PER ATTIVITÀ DI CONSULENZA NELLA SPECIALITÀ DI ANESTESIA E RIANIMAZIONE ESPLETATA PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA. ANNO 2025.</t>
+        </is>
+      </c>
+      <c r="G550" t="n">
+        <v>240.088</v>
+      </c>
+      <c r="H550" t="inlineStr"/>
+      <c r="I550" t="inlineStr"/>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>2348</t>
+          <t>14/02/2025</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>20/12/2024</t>
+          <t>276</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA INTERNA -  DOTT. FRANCESCO TURATELLO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D551" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E551" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E551" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F551" t="n">
+      <c r="F551" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’UNIVERSITÀ DI TRIESTE – DIPARTIMENTO DI SCIENZE DELLA VITA PER LO SVOLGIMENTO DI TIROCINI AI FINI DELLA FORMAZIONE IN DISCIPLINE PSICOLOGICHE PRESSO LE STRUTTURE DELL’AULSS 7.</t>
+        </is>
+      </c>
+      <c r="G551" t="n">
         <v>0</v>
       </c>
+      <c r="H551" t="inlineStr"/>
+      <c r="I551" t="inlineStr"/>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>2347</t>
+          <t>07/02/2025</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>20/12/2024</t>
+          <t>244</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN RADIODIAGNOSTICA - DOTT.SSA KIM DUYEN LUONG</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D552" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E552" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F552" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 32^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00088</t>
+        </is>
+      </c>
+      <c r="G552" t="n">
+        <v>1142165</v>
+      </c>
+      <c r="H552" t="inlineStr"/>
+      <c r="I552" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>2324</t>
+          <t>07/02/2025</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>16/12/2024</t>
+          <t>241</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA INTERATTIVO COGNITIVA DI PADOVA E MILANO PER LO SVOLGIMENTO DI TIROCINI AI FINI DELLA SPECIALIZZAZIONE IN PSICOTERAPIA, PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D553" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E553" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F553" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 30/06/2025 DEI CONTRATTI PER LA FORNITURA DI “PROTESI VASCOLARI E PROTESI ENDOVASCOLARI” DI CUI AI DECRETI DEL DIRETTORE DELLA U.O. ACQUISTI CENTRALIZZATI SSR –CRAV N. 175/2017 (PRIMA PROCEDURA) E N. 197/2019 (AGGIUDICAZIONE LOTTI N. 3, 5 ,7, 8) E N. 399/2019 (AGGIUDICAZIONE LOTTI N. 4, E 6). RIF. 805 E 2020-015-TH.</t>
+        </is>
+      </c>
+      <c r="G553" t="n">
+        <v>1142165</v>
+      </c>
+      <c r="H553" t="inlineStr"/>
+      <c r="I553" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>2322</t>
+          <t>07/02/2025</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>13/12/2024</t>
+          <t>240</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI FIRENZE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN ORTOPEDIA E TRAUMATOLOGIA - DOTT. STEFANO CIMINO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D554" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E554" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F554" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/12/2025 GARA REGIONALE PER LA FORNITURA DI “ELETTRODI PER MONITORAGGIO” (DELIBERAZIONE N. 713/2021 DI AZIENDA ZERO). RIF. 2022-136-TH.</t>
+        </is>
+      </c>
+      <c r="G554" t="n">
+        <v>24582</v>
+      </c>
+      <c r="H554" t="inlineStr"/>
+      <c r="I554" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>2319</t>
+          <t>07/02/2025</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>13/12/2024</t>
+          <t>238</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 21^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2024_00376</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D555" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E555" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>6621</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F555" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “MEZZI DI SOCCORSO E APPARECCHIATURE ELETTROMEDICALI” – ACQUISTO DI N. 2 AMBULANZE (LOTTO 1).</t>
+        </is>
+      </c>
+      <c r="G555" t="n">
+        <v>268644</v>
+      </c>
+      <c r="H555" t="inlineStr"/>
+      <c r="I555" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>2302</t>
+          <t>07/02/2025</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>13/12/2024</t>
+          <t>236</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>PROGETTO "BENESSERE PSICOLOGICO DELLE FASCE PIÙ DEBOLI DELLA POPOLAZIONE" - FENICE SECONDA ANNUALITÀ (DGR 1283DEL 25/10/2023 E DDR 5 DEL 22/01/2024) (CODICE COMMESSA D1 3/2024/5 E D2 3/2024/6) - APPROVAZIONE RENDICONTAZIONE</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D556" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E556" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>63326</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F556" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA, AI SENSI DELL’ART. 76, COMMA 2 LETT. B) DEL D.LGS. N. 36/2023, PER LA FORNITURA DI CATETERI PER ASSISTENZA TERRITORIALE DITTA WELLSPECT SRL. GARA AULSS7_2024_00339</t>
+        </is>
+      </c>
+      <c r="G556" t="n">
+        <v>196576</v>
+      </c>
+      <c r="H556" t="inlineStr"/>
+      <c r="I556" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>2301</t>
+          <t>07/02/2025</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>13/12/2024</t>
+          <t>229</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFISICI CHE APPLICANO IL METODO DOMAN O VOJTA O FAY O ABA O PERFETTI O FELDENKRAIS. L.R. N. 6 DEL 22 FEBBRAIO 1999. ANNO 2023 (DGRV 1308 DEL 14/11/2024). RECEPIMENTO DEL FINANZIAMENTO E PROVVEDIMENTI CONSEGUENTI.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D557" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E557" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F557" t="inlineStr">
+        <is>
+          <t>PIANO DI ATTIVITA’ PER IL CONTRASTO DEI DISTURBI DELLA NUTRIZIONE E DELL’ALIMENTAZIONE ANNO 2024. RECEPIMENTO DEL FINANZIAMENTO E APPROVAZIONE DEL PIANO DELLE ATTIVITÀ E DEI COSTI (DGR 1409 DEL 28/11/2024 E DDR 44 DEL 29/11/2024).</t>
+        </is>
+      </c>
+      <c r="G557" t="n">
+        <v>62244</v>
+      </c>
+      <c r="H557" t="inlineStr"/>
+      <c r="I557" t="inlineStr"/>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>2280</t>
+          <t>07/02/2025</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>13/12/2024</t>
+          <t>222</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI NAPOLI FEDERICO II PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DOTT. AGOSTINO FRAIA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D558" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E558" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F558" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI GENETICA MEDICA CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. BIENNIO 2025-2026.</t>
+        </is>
+      </c>
+      <c r="G558" t="n">
+        <v>15.133</v>
+      </c>
+      <c r="H558" t="inlineStr"/>
+      <c r="I558" t="inlineStr"/>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>2279</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>13/12/2024</t>
+          <t>182</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO DIGERENTE - DOTT.SSA FRANCESCA DOTTOR</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D559" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E559" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F559" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA DAL 01.02.2025 AL 30.06.2025 DELLA FORNITURA DI SISTEMI ANTIDECUBITO, AMBITO OSPEDALIERO E TERRITORIALE, AGGIUDICATA CON DDR N. 48/2016.</t>
+        </is>
+      </c>
+      <c r="G559" t="n">
+        <v>44438</v>
+      </c>
+      <c r="H559" t="inlineStr"/>
+      <c r="I559" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>2258</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>09/12/2024</t>
+          <t>178</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
-          <t>PROSECUZIONE DELL’ ACCORDO CONTRATTUALE CON L’ISTITUTO DELLE SUORE DELLE POVERELLE – ISTITUTO PALAZZOLO PER LA GESTIONE DI UNITÀ DI OFFERTA RESIDENZIALI PER PERSONE DISABILI CON SEDE A ROSÀ.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D560" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E560" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>1.603</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F560" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL RINNOVO DELLE LICENZE D’USO ANNUALI “IVANTI / LANDESK” E DEI SERVIZI PROFESSIONALI PER L’ANNO 2025. GARA N. 2024-219-TH.</t>
+        </is>
+      </c>
+      <c r="G560" t="n">
+        <v>86648</v>
+      </c>
+      <c r="H560" t="inlineStr"/>
+      <c r="I560" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>2255</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>06/12/2024</t>
+          <t>177</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI LOCAZIONE TRA IL COMUNE DI THIENE (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI THIENE SITI VIA CARLO DEL PRETE N. 30 A THIENE, DA DESTINARE A CENTRO DI MEDICINA GENERALE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D561" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E561" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>12</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F561" t="inlineStr">
+        <is>
+          <t>PNRR M1C1 MISURA 1.4.3 ADOZIONE PAGOPA INVESTIMENTO 1.4 “SERVIZI E CITTADINANZA DIGITALE” SVILUPPO SOFTWARE PER APPLICATIVI DI CONTABILITÀ EUSIS CUP H51F22002650006. GARA N. AULSS7_2024_00362</t>
+        </is>
+      </c>
+      <c r="G561" t="n">
+        <v>10350</v>
+      </c>
+      <c r="H561" t="inlineStr"/>
+      <c r="I561" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>2251</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>06/12/2024</t>
+          <t>176</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELLA CASA DI RIPOSO DI ASIAGO SITI IN VIALE DEI PATRIOTI N. 69 AD ASIAGO (VI) DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D562" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E562" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>9</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F562" t="inlineStr">
+        <is>
+          <t>CONTRATTO PER LA FORNITURA IN NOLEGGIO DEL SORTER DI PREANALITICA HCTS 2000 MUT PER L’U.O.C. LABORATORIO ANALISI DEL P.O. DI SANTORSO: PROROGA NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA</t>
+        </is>
+      </c>
+      <c r="G562" t="n">
+        <v>12000</v>
+      </c>
+      <c r="H562" t="inlineStr"/>
+      <c r="I562" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>2249</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>06/12/2024</t>
+          <t>174</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA DI “STRISCE PER DIABETICI AD USO OSPEDALIERO” DDR 392/2019. PROROGA CONTRATTI FINO AL 30.04.2025 NELLE MORE DEL RECEPIMENTO DELLA NUOVA GARA REGIONALE.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E563" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>27186</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F563" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023 DEL SERVIZIO DI RASSEGNA STAMPA E MONITORAGGIO AUDIOVISIVI PER L’AZIENDA ULSS N. 7 PEDEMONTANA – GARA AULSS7_2024_00371</t>
+        </is>
+      </c>
+      <c r="G563" t="n">
+        <v>6290</v>
+      </c>
+      <c r="H563" t="inlineStr"/>
+      <c r="I563" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>2248</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>06/12/2024</t>
+          <t>173</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 30^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2024_00373</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E564" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>1006837</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F564" t="inlineStr">
+        <is>
+          <t>RINNOVO CONTRATTI PER LA FORNITURA DI SISTEMI AUTOMATICI COLORAZIONE VETRINI. GARA N. 2022-249-BAS</t>
+        </is>
+      </c>
+      <c r="G564" t="n">
+        <v>31027</v>
+      </c>
+      <c r="H564" t="inlineStr"/>
+      <c r="I564" t="inlineStr">
+        <is>
+          <t>IVA esclusa</t>
+        </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>2247</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>06/12/2024</t>
+          <t>172</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 17^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2024_00374</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E565" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>21460</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F565" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/10/2025 GARA REGIONALE PER LA FORNITURA DI “RETI CHIRURGICHE” (DELIBERAZIONE N. N. 594/2021 DI AZIENDA ZERO). RIF. 2022-166-BAS, 2023-188-BAS, 2024-125-BAS.</t>
+        </is>
+      </c>
+      <c r="G565" t="n">
+        <v>88919</v>
+      </c>
+      <c r="H565" t="inlineStr"/>
+      <c r="I565" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>2233</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>06/12/2024</t>
+          <t>170</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN OFTALMOLOGIA - DR. GIOVANNI CAROLLO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D566" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E566" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F566" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “DISPOSITIVI DI ENDOSCOPIA DIGESTIVA, RESPIRATORIA E BILIO-PANCREATICA PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE VENETO E DELL'AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO – 2^ EDIZIONE – PRIMA TRANCHE (DELIBERAZIONE N. 789/20234 DI AZIENDA ZERO – RIF. AULSS7_2025_00064) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025.</t>
+        </is>
+      </c>
+      <c r="G566" t="n">
+        <v>322469</v>
+      </c>
+      <c r="H566" t="inlineStr"/>
+      <c r="I566" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>2194</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>29/11/2024</t>
+          <t>169</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>PROGRAMMA DI INTERVENTI IN TEMA DI COLLOCAMENTO MIRATO ANNO 2022/2023 DI CUI ALL'ART.4 DELLA LEGGE REGIONALE DEL 03/08/2001 N.16 (DGRV 1413/2023 E DDR 287/2024). RECEPIMENTO DEL FINANZIAMENTO E APPROVAZIONE DELLA PREVISIONE DI UTILIZZO DEL FONDO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E567" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>222261</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F567" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA FULL-RISK, CON ATTIVITÀ ON-SITE, SULL'ANGIOGRAFO MODELLO ARSTISPHENO E RELATIVI ACCESSORI, PRODUTTORE SIEMENS, IN USO NELLA SALA IBRIDA DEL P.O. DI BASSANO. GARA 2024-211-TH.</t>
+        </is>
+      </c>
+      <c r="G567" t="n">
+        <v>194358</v>
+      </c>
+      <c r="H567" t="inlineStr"/>
+      <c r="I567" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>2168</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>22/11/2024</t>
+          <t>168</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI LUSIANA CONCO (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI PRESSO LA SEDE MUNICIPALE IN VIA MARCO POLI N. 2, DA DESTINARE A ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D568" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E568" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>3</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F568" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTI DIRETTI, AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023, PER LA FORNITURA DI CATETERI PER ASSISTENZA TERRITORIALE DITTE B BRAUN MILANO SAS, TELEFLEX MEDICAL SPA, HOLLISTER SPA. GARE 2024-220-BAS, 2024-221 BAS, 2024-222-BAS.</t>
+        </is>
+      </c>
+      <c r="G568" t="n">
+        <v>184111</v>
+      </c>
+      <c r="H568" t="inlineStr"/>
+      <c r="I568" t="inlineStr">
+        <is>
+          <t>iva inclusa</t>
+        </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>2149</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>22/11/2024</t>
+          <t>167</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA. LEGGE N. 104 DEL 1992, ART. 27. ANNO 2023 (DGRV 1265 DEL 17/10/2023). RECEPIMENTO DEL FINANZIAMENTO E PROVVEDIMENTI CONSEGUENTI.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D569" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E569" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>3943</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F569" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023 DELLA FORNITURA DI UN FURGONE TIPO FIAT SCUDO PER IL TRASPORTO ANIMALI D’AFFEZIONE. GARA 2024-138-BAS</t>
+        </is>
+      </c>
+      <c r="G569" t="n">
+        <v>33198</v>
+      </c>
+      <c r="H569" t="inlineStr"/>
+      <c r="I569" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>2146</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>22/11/2024</t>
+          <t>163</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E GLI ENTI TITOLARI DELLA GESTIONE DI CENTRI DIURNI PER ANZIANI NON AUTOSUFFICIENTI.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D570" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E570" t="inlineStr">
+        <is>
           <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
-      <c r="E570" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F570" t="inlineStr">
+        <is>
+          <t>PROSECUZIONE DELL’ ACCORDO CONTRATTUALE CON LA COOPERATIVA SOCIALE DI SOLIDARIETA’ “LA MADONNINA”, PER LA GESTIONE DELLA COMUNITA’ ALLOGGIO PER PERSONE CON DISABILITA’ “CASA DEI PINI” DI LUSIANA CONCO, FINO AL 30/06/2025.</t>
+        </is>
+      </c>
+      <c r="G570" t="n">
+        <v>112455</v>
+      </c>
+      <c r="H570" t="inlineStr"/>
+      <c r="I570" t="inlineStr"/>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>2095</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>15/11/2024</t>
+          <t>161</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
-          <t>PROTOCOLLI D’INTESA NON ONEROSI FRA L’AZIENDA - CENTRO DIURNO ATTIVITÀ GUIDATE E LE BOCCIOFILE “FONDAZIONE VOLKSBANK” DI MAROSTICA, “PROLOCO CANOVE” DI CANOVE DI ROANA, “ASD SAN FORTUNATO” DI BASSANO DEL GRAPPA, PER LA PROMOZIONE DELLO SPORT PER LE PERSONE CON DISABILITÀ</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E571" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F571" t="n">
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F571" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO DGRV N. 1563/2024 DEL 30/12/2024 “OSPEDALE DI COMUNITA’ E URT: AGGIORNAMENTO DELLA TARIFFA GIORNALIERA DI REMUNERAZIONE DELLE QUOTE A CARICO DELL’ASSISTITO PER GIORNATA DI DEGENZA E DELL’ESENZIONE ALLA COMPARTECIPAZIONE ALLA SPESA (TICKET) PER LE PRESTAZIONI.”</t>
+        </is>
+      </c>
+      <c r="G571" t="n">
         <v>0</v>
+      </c>
+      <c r="H571" t="inlineStr"/>
+      <c r="I571" t="inlineStr">
+        <is>
+          <t>aumento anno 2025</t>
+        </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>2089</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>15/11/2024</t>
+          <t>158</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
-          <t>PRESTAZIONI DI GENETICA MEDICA EROGATE DALL’AZIENDA ULSS 8 BERICA A FAVORE DELL’AZIENDA ULSS 7 PEDEMONTANA. ANNO 2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D572" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E572" t="inlineStr">
+        <is>
           <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
-      <c r="E572" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F572" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA OSPEDALIERA UNIVERSITARIA INTEGRATA DI VERONA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2025.</t>
+        </is>
+      </c>
+      <c r="G572" t="n">
+        <v>67.67</v>
+      </c>
+      <c r="H572" t="inlineStr"/>
+      <c r="I572" t="inlineStr"/>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>2050</t>
+          <t>27/01/2025</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>08/11/2024</t>
+          <t>137</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E L’IPAB I.S.A.C.C. GESTORE DEL CENTRO DI SERVIZI RESIDENZA PAZZAGLIA BASSO STURM E VILLA SERENA SITO A BASSANO DEL GRAPPA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D573" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E573" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F573" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTI, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI MATERIALE VARIO PER IL DIPARTIMENTO DI PREVENZIONE. PIANO NAZIONALE INVESTIMENTI COMPLEMENTARI AL PNRR (PNC). GARA AULSS7_2024_00337. CUP I83C22000640005 - CODICE COMMESSA 4/2023/401.</t>
+        </is>
+      </c>
+      <c r="G573" t="n">
+        <v>7317</v>
+      </c>
+      <c r="H573" t="inlineStr"/>
+      <c r="I573" t="inlineStr">
+        <is>
+          <t>iva inclusa</t>
+        </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>2048</t>
+          <t>27/01/2025</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>08/11/2024</t>
+          <t>135</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
-          <t>PRESTAZIONI DI TELECONSULTO NEUROCHIRURGICO EROGATE DALL’AZIENDA ULSS 8 BERICA A FAVORE DELL’AZIENDA ULSS 7 PEDEMONTANA. BIENNIO 2024 - 2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D574" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E574" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>171</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F574" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DELLE MODIFICHE SOFTWARE PER IL NUOVO FLUSSO INFORMATIVO DELLA SCHEDA DI DIMISSIONE OSPEDALIERA SDO-R CON CONTENUTO RIABILITATIVO PER IL DISTRETTO N.2. GARA N. AULSS7_2024_00229.</t>
+        </is>
+      </c>
+      <c r="G574" t="n">
+        <v>15674</v>
+      </c>
+      <c r="H574" t="inlineStr"/>
+      <c r="I574" t="inlineStr">
+        <is>
+          <t>IVA esclusa</t>
+        </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>2045</t>
+          <t>27/01/2025</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>08/11/2024</t>
+          <t>134</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "TELEHEALTH AND TELEDIALYSIS: A NEW STRATEGY TO IMPROVE PERITONEAL DIALYSIS IN ITALY"</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D575" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E575" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F575" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI SISTEMI PER LA DIAGNOSTICA RAPIDA DI SARS-COV2 E DI ALTRI VIRUS RESPIRATORI PER L’ULSS 7 PEDEMONTANA. GARA 2024 – 194 – BAS</t>
+        </is>
+      </c>
+      <c r="G575" t="n">
+        <v>89200</v>
+      </c>
+      <c r="H575" t="inlineStr"/>
+      <c r="I575" t="inlineStr"/>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>2044</t>
+          <t>27/01/2025</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>08/11/2024</t>
+          <t>133</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO “EFFICACIA E FATTIBILITÀ DI UN TRATTAMENTO DI GRUPPO MANUALIZZATO CONTRO L’AUTOSTIGMA NELLE PERSONE CON DISTURBI MENTALI. UN TRIAL PRAGMATICO MULTICENTRICO RANDOMIZZATO CONTROLLATO NEI SERVIZI DI SALUTE MENTALE DEL VENETO, DELLA PROVINCIA AUTONOMA DI TRENTO E NELLA CITTÀ DI BOLZANO” PROTOCOLLO NECT – ITA, PRESSO IL DIPARTIMENTO SALUTE MENTALE DELL’AZIENDA ULSS 7.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D576" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E576" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F576" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO ALLA DITTA DEDALUS DEL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA TECNICA ESTESA E SERVIZI PROFESSIONALI PER GLI APPLICATIVI DI DIAGNOSTICA (ANATOMIA). GARA N. AULSS7_2024_00357.</t>
+        </is>
+      </c>
+      <c r="G576" t="n">
+        <v>16376</v>
+      </c>
+      <c r="H576" t="inlineStr"/>
+      <c r="I576" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>2041</t>
+          <t>27/01/2025</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>08/11/2024</t>
+          <t>132</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "APPROCCIO MULTIMODALE IN PAZIENTI CON CARCINOMA PROSTATICO METASTATICO ORMONO SENSIBILE. STUDIO PRAGMATICO RANDOMIZZATO CON APALUTAMIDE E TRATTAMENTO LOCALE (APPROACH TRIAL)" E APPROVAZIONE CONTRATTO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D577" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E577" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F577" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER ATTIVITÀ DI CONSULENZA IN FISICA SANITARIA. ANNO 2025.</t>
+        </is>
+      </c>
+      <c r="G577" t="n">
+        <v>17.568</v>
+      </c>
+      <c r="H577" t="inlineStr"/>
+      <c r="I577" t="inlineStr"/>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>24/01/2025</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>31/10/2024</t>
+          <t>127</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI ROMA " LA SAPIENZA" PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR.SSA SARA RIOLO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E578" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F578" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 31^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00056</t>
+        </is>
+      </c>
+      <c r="G578" t="n">
+        <v>4791336</v>
+      </c>
+      <c r="H578" t="inlineStr"/>
+      <c r="I578" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>24/01/2025</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>31/10/2024</t>
+          <t>126</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO, SUDDIVISA IN LOTTI, DI STRUMENTAZIONI PER L’U.O.C. LABORATORIO ANALISI E PER IL GRUPPO OPERATORIO DEL P.O. DI BASSANO – GARA AULSS7_2024_00330.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D579" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E579" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>46000</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F579" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 19^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00055</t>
+        </is>
+      </c>
+      <c r="G579" t="n">
+        <v>47570</v>
+      </c>
+      <c r="H579" t="inlineStr"/>
+      <c r="I579" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>24/01/2025</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>31/10/2024</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>RECEPIMENTO XI APPALTO SPECIFICO PER LA FORNITURA DI FARMACI IN CONCORRENZA ED ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO (APSS) E L’AZIENDA SANITARIA DELL’ALTO ADIGE – COMPRENSORIO DI BOLZANO, ESPLETATO DA AZIENDA ZERO - U.O.C. CRAV. RIF AULSS7_2024_00341</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D580" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E580" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>7676381</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F580" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO, SUDDIVISA IN LOTTI, DI STRUMENTAZIONI PER L’U.O.C. MEDICINA TRASFUSIONALE P.O. SANTORSO – GARA AULSS7_2025_00061.</t>
+        </is>
+      </c>
+      <c r="G580" t="n">
+        <v>15268</v>
+      </c>
+      <c r="H580" t="inlineStr"/>
+      <c r="I580" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>1979</t>
+          <t>24/01/2025</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>25/10/2024</t>
+          <t>124</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL, SEDE DI BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE IV TRIMESTRE 2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D581" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E581" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>46728</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F581" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO XII APPALTO SPECIFICO PER LA FORNITURA DI FARMACI IN CONCORRENZA ED ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’AZIENDA SANITARIA DELL’ALTO ADIGE – COMPRENSORIO DI BOLZANO E L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO (APSS), ESPLETATO DA AZIENDA ZERO - U.O.C. CRAV. RIF AULSS7_2025_00066</t>
+        </is>
+      </c>
+      <c r="G581" t="n">
+        <v>2098656</v>
+      </c>
+      <c r="H581" t="inlineStr"/>
+      <c r="I581" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>1978</t>
+          <t>24/01/2025</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>25/10/2024</t>
+          <t>121</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CENTRO DIAGNOSTICO CASTELLANO SRL A SOCIO UNICO – SOGGETTO A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI CASTELFRANCO VENETO (TV) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE IV TRIMESTRE 2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D582" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E582" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>6150</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F582" t="inlineStr">
+        <is>
+          <t>APPALTO SPECIFICO PER LA FORNITURA DEL PRINCIPIO ATTIVO SEVOFLURANO E RELATIVA FORNITURA DEI SISTEMI DI EROGAZIONE (VAPORIZZATORI) IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV – D.D.G. N. 536 DEL 23.09.2020. PROROGA AL 30.06.2025. RIF. 2020-395-TH</t>
+        </is>
+      </c>
+      <c r="G582" t="n">
+        <v>13200</v>
+      </c>
+      <c r="H582" t="inlineStr"/>
+      <c r="I582" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>1977</t>
+          <t>24/01/2025</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>25/10/2024</t>
+          <t>120</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CEMES SRL - SEDE DI THIENE - IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE IV TRIMESTRE 2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D583" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E583" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>21240</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F583" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/12/2025 GARA REGIONALE PER LA FORNITURA DI “SOSTANZE VISCOELASTICHE PER CHIRURGIA OCULISTICA”. DELIBERAZIONE N. 653/2021 DI AZIENDA ZERO). GARA 2022-007-TH.</t>
+        </is>
+      </c>
+      <c r="G583" t="n">
+        <v>60541</v>
+      </c>
+      <c r="H583" t="inlineStr"/>
+      <c r="I583" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>1976</t>
+          <t>24/01/2025</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>25/10/2024</t>
+          <t>118</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED S.R.L. A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA S.R.L., SEDE DI BASSANO DEL GRAPPA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE IV TRIMESTRE 2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D584" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E584" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>526508.5</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F584" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ANESTESIA, RIANIMAZIONE E APPARATO RESPIRATORIO”. 2^ EDIZIONE - SECONDA TRANCHE (DELIBERAZIONE N. 404/2024 DI AZIENDA ZERO – RIF. AULSS7_2025_00054) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025.</t>
+        </is>
+      </c>
+      <c r="G584" t="n">
+        <v>84872</v>
+      </c>
+      <c r="H584" t="inlineStr"/>
+      <c r="I584" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>1975</t>
+          <t>24/01/2025</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>25/10/2024</t>
+          <t>109</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE IV TRIMESTRE 2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D585" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E585" t="inlineStr">
+        <is>
           <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
-      <c r="E585" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F585" t="inlineStr">
+        <is>
+          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA IN ORTOPEDIA E TRAUMATOLOGIA. ANNO 2025.</t>
+        </is>
+      </c>
+      <c r="G585" t="n">
+        <v>115.875</v>
+      </c>
+      <c r="H585" t="inlineStr"/>
+      <c r="I585" t="inlineStr"/>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>1972</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>25/10/2024</t>
+          <t>79</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 16^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2024_00338</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D586" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E586" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>11924</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F586" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER L’AFFIDAMENTO DEL SERVIZIO DI PULIZIA E SANIFICAZIONE A RIDOTTO IMPATTO AMBIENTALE - LOTTO N. 7 GARA AULSS7_2024_00389</t>
+        </is>
+      </c>
+      <c r="G586" t="n">
+        <v>15294631</v>
+      </c>
+      <c r="H586" t="inlineStr"/>
+      <c r="I586" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>1964</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>25/10/2024</t>
+          <t>78</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "PRIVACY ESSENTIALS" DELL'U.O.C. AFFARI GENERALI</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
-          <t>UOSD FORMAZIONE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E587" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>360</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F587" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA DEL SOFTWARE MEDARCHIVER IN USO PRESSO LA UOC CARDIOLOGIA DELL’AZIENDA ULSS7 PEDEMONTANA PER L’ANNO 2025. GARA N. AULSS7_2024_00349.</t>
+        </is>
+      </c>
+      <c r="G587" t="n">
+        <v>30028</v>
+      </c>
+      <c r="H587" t="inlineStr"/>
+      <c r="I587" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>1962</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>25/10/2024</t>
+          <t>77</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "PIANO FORMATIVO ANTICORRUZIONE 2023/2024" DEL RESPONSABILE DELLA PREVENZIONE DELLA CORRUZIONE E TRASPARENZA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D588" t="inlineStr">
         <is>
-          <t>UOSD FORMAZIONE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E588" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>370</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F588" t="inlineStr">
+        <is>
+          <t>RINNOVO BIENNALE DEI CONTRATTI PER LA FORNITURA DI “AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – 3^ TRANCHE – PARTE PRIMA” (DELIBERAZIONE N. 530/2022 DI AZIENDA ZERO). GARA 2022-334-TH.</t>
+        </is>
+      </c>
+      <c r="G588" t="n">
+        <v>44066</v>
+      </c>
+      <c r="H588" t="inlineStr"/>
+      <c r="I588" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>1961</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>25/10/2024</t>
+          <t>76</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>FONDO PER LE POLITICHE DELLA FAMIGLIA ANNO 2021 - PIANO OPERATIVO DELLA REGIONE DEL VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI (DGR N 1426 DEL 29/10/2021, DDR N 68 DEL 9/11/2021). RENDICONTAZIONE ATTIVITÀ E COSTI.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D589" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E589" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>139332</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F589" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA FULL-RISK, CON ATTIVITÀ ON-SITE, POST GARANZIA, PER IL TOMOGRAFO A RISONANZA MAGNETICA MOD. MAGNETOM VIDA XQ, PRODUTTORE SIEMENS HEALTHCARE, IN USO PRESSO L’U.O.C. RADIOLOGIA DEL P.O. DI SANTORSO. GARA 2024-209-TH.</t>
+        </is>
+      </c>
+      <c r="G589" t="n">
+        <v>131435</v>
+      </c>
+      <c r="H589" t="inlineStr"/>
+      <c r="I589" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>1956</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>25/10/2024</t>
+          <t>75</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>PROSECUZIONE DELL’ ACCORDO CONTRATTUALE CON MEA SOCIETA’ COOPERATIVA SOCIALE PER LA GESTIONE DELLA COMUNITA’ ALLOGGIO PER PERSONE CON DISABILITA’ “NICO FRIGO” DI CESUNA DI ROANA, FINO AL 30/06/2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D590" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E590" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>14.519</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F590" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ED ASSISTENZA DELLA CARTELLA CLINICA MEDWARE E DEL SISTEMA DI MONITORAGGIO SINED IN USO PRESSO I SERVIZI DI NEFROLOGIA E DIALISI DELL’AZIENDA ULSS7 PEDEMONTANA PER L’ANNO 2025. GARA N. AULSS7_2024_00234</t>
+        </is>
+      </c>
+      <c r="G590" t="n">
+        <v>23483</v>
+      </c>
+      <c r="H590" t="inlineStr"/>
+      <c r="I590" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>1926</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>23/10/2024</t>
+          <t>74</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>“PROGETTO CENTRO EDUCATIVO POMERIDIANO CA' DOTTA" - SOTTOSCRIZIONE DELLA CONVENZIONE TRA REGIONE DEL VENETO E AZIENDA ULSS 7 PEDEMONTANA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D591" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E591" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>40000</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F591" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO SERVIZIO DI RICOSTRUZIONE PACCHETTI MEDICS 3D PER L’U.O.C. UROLOGIA DEL P.O. DI BASSANO DEL GRAPPA. GARA AULSS7_2024_00352. CODICE PROGETTO 10/2018/100.</t>
+        </is>
+      </c>
+      <c r="G591" t="n">
+        <v>8000</v>
+      </c>
+      <c r="H591" t="inlineStr"/>
+      <c r="I591" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>1922</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>18/10/2024</t>
+          <t>72</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI VALLI DEL PASUBIO (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI VALLI DEL PASUBIO SITI IN VIA BRUNO BRANDELLERO N. 34, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D592" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E592" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>7</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F592" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/12/2025 DEI CONTRATTI PER LA FORNITURA DI GUANTI CHIRURGICI (DELIBERAZIONE N. 818/2020 DI AZIENDA ZERO) – LOTTI 3 E 5 (RIF. 2021-187-TH).</t>
+        </is>
+      </c>
+      <c r="G592" t="n">
+        <v>22920</v>
+      </c>
+      <c r="H592" t="inlineStr"/>
+      <c r="I592" t="inlineStr">
+        <is>
+          <t>+ IVA</t>
+        </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>1920</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>18/10/2024</t>
+          <t>71</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO CON L’ASSOCIAZIONE ITALIANA TUTELA SALUTE MENTALE - SEZ. SCHIO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA SITI PRESSO LA CASA DELLA SALUTE DI SCHIO DI VIA CAUSSA N. 51 DA DESTINARE AD ATTIVITÀ ISTITUZIONALI.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D593" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E593" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>5</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F593" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI TRASPORTO DATI IN FIBRA OTTICA PER L’ANNO 2025 RELATIVO ALLE TRATTE PRESENTI SUL TERRITORIO DELL’AZIENDA ULSS7 PEDEMONTANA. GARA AULSS7_2024_00377.</t>
+        </is>
+      </c>
+      <c r="G593" t="n">
+        <v>32760</v>
+      </c>
+      <c r="H593" t="inlineStr"/>
+      <c r="I593" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>1910</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>18/10/2024</t>
+          <t>69</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>RECEPIMENTO AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1, LETT. B) DEL D.LGS. N.36/2023 PER LA DURATA DI 1 ANNO DEL VACCINO ANTICOLERICO ORALE VAXCHORA IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO. DDG 484. GARA 2024-179-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D594" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E594" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>581</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F594" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI N. 1 LASER OFTALMOLOGICO ND:YAG PER CAPSULOTOMIA E IRIDOTOMIA PER L’U.O.C. OCULISTICA DEL P.O. DI BASSANO DEL GRAPPA. GARA 2024-238-BAS.</t>
+        </is>
+      </c>
+      <c r="G594" t="n">
+        <v>27900</v>
+      </c>
+      <c r="H594" t="inlineStr"/>
+      <c r="I594" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>1903</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>18/10/2024</t>
+          <t>66</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>EVENTI FORMATIVI "AGGIORNAMENTO PER RAPPRESENTANTI DEI LAVORATORI PER LA SICUREZZA, PER ADDETTI AL SERVIZIO PREVENZIONE E PROTEZIONE E RESPONSABILI DEL SERVIZIO PREVENZIONE E PROTEZIONE - METODOLOGIE DI VALUTAZIONE DEL RISCHIO CHIMICO E DEL RISCHIO BIOLOGICO" E "CORSO BASE PER RAPPRESENTANTI DEI LAVORATORI PER LA SICUREZZA" DELL'UOSD SERVIZIO DI PREVENZIONE E PROTEZIONE</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D595" t="inlineStr">
         <is>
-          <t>UOSD FORMAZIONE</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E595" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>1420</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F595" t="inlineStr">
+        <is>
+          <t>PNRR - M6C1 I 1.3 “RAFFORZAMENTO DELL'ASSISTENZA SANITARIA INTERMEDIA E DELLE SUE STRUTTURE (OSPEDALI DI COMUNITÀ)”. AFFIDAMENTI, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI ARREDI PER L’OSPEDALE DI COMUNITÀ (ODC) DI ASIAGO. CUP H44E22000790006 - CODICE COMMESSA 101/2022/17.</t>
+        </is>
+      </c>
+      <c r="G595" t="n">
+        <v>20118</v>
+      </c>
+      <c r="H595" t="inlineStr"/>
+      <c r="I595" t="inlineStr">
+        <is>
+          <t>iva inclusa</t>
+        </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>1858</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>15/10/2024</t>
+          <t>65</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "SCUOLA DI ECOGRAFIA DI BASE SIUMB - CORSO PRATICO" DELL'U.O.C. RADIOLOGIA BASSANO D. G.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D596" t="inlineStr">
         <is>
-          <t>UOSD FORMAZIONE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E596" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>1080</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F596" t="inlineStr">
+        <is>
+          <t>ACQUISTO N. 90 LETTI DEGENZA ELETTRICI MEDIANTE ADESIONE ALLA CONVENZIONE DI ARIA S.P.A. PER LA FORNITURA DI ARREDI SANITARI PER REPARTI DEGENZA E AMBULATORI E SERVIZI CONNESSI - LOTTO 2. GARA 2024-142-BAS.</t>
+        </is>
+      </c>
+      <c r="G596" t="n">
+        <v>167181</v>
+      </c>
+      <c r="H596" t="inlineStr"/>
+      <c r="I596" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>1857</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>15/10/2024</t>
+          <t>64</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’ISTITUTO COSTRUTTIVISTA NARRATIVO (ICONA) PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D597" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E597" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F597" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA FULL-RISK, CON ATTIVITÀ ON-SITE, SU ANGIOGRAFI CARDIOLOGICI MODELLO AZURION, PRODUTTORE PHILIPS S.P.A., IN USO NEI PP.OO. DI BASSANO E SANTORSO. GARA 2024-210-TH.</t>
+        </is>
+      </c>
+      <c r="G597" t="n">
+        <v>194246</v>
+      </c>
+      <c r="H597" t="inlineStr"/>
+      <c r="I597" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>1826</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>04/10/2024</t>
+          <t>62</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS E LA FONDAZIONE OPERA IMMACOLATA CONCEZIONE ONLUS PER LA GESTIONE DELL’OSPEDALE DI COMUNITA’ CENTRO SERVIZI “GUIDO NEGRI”. PERIODO 15/10/2024 - 14/10/2027.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D598" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E598" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F598" t="inlineStr">
+        <is>
+          <t>PROGETTO "SPIR.NET 2 - SALUTE PROTEZIONE INTERNAZIONALE RICHIEDENTI NETWORK". PRESA D'ATTO DELLA CONVENZIONE DI SOVVENZIONE "FAMI" (FONDO ASILO, MIGRAZIONE E INTEGRAZIONE) 2021 / 2027 (CODICE PROGETTO: PROG-708)</t>
+        </is>
+      </c>
+      <c r="G598" t="n">
+        <v>0</v>
+      </c>
+      <c r="H598" t="inlineStr"/>
+      <c r="I598" t="inlineStr"/>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>1780</t>
+          <t>10/01/2025</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>27/09/2024</t>
+          <t>37</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>PROGETTO REGIONALE "SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI " ANNO 2022 (DDR 48/2022). APPROVAZIONE DELLA RELAZIONE FINALE E DELLA RENDICONTAZIONE DELLE SPESE SOSTENUTE (CODICE COMMESSA D1 3/2023/3 E CODICE COMMESSA D2 3/2023/4)</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D599" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E599" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>74378</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F599" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI SET MONOUSO STERILE PREASSEMBLATO PER IL POSIZIONAMENTO DEL CATETERE VESCICALE. GARA 2024-237-BAS</t>
+        </is>
+      </c>
+      <c r="G599" t="n">
+        <v>81852</v>
+      </c>
+      <c r="H599" t="inlineStr"/>
+      <c r="I599" t="inlineStr">
+        <is>
+          <t>Iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>1771</t>
+          <t>10/01/2025</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>27/09/2024</t>
+          <t>36</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO: " STUDIO OSSERVAZIONALE, RETROSPETTIVO, MULTICENTRICO ITALIANO , INCENTRATO SULLA VALUTAZIONE DI EFFICACIA E SICUREZZA DELL'ASSOCIAZIONE DI TAFASITAMAB E LENALIDOMIDE IN PAZIENTI CON LINFOMA DIFFUSO A GRANDI CELLULE B NELL'AMBITO DELL'USO NOMINALE - TALOS  - E APPROVAZIONE ACCORDO DI COLLABORAZIONE</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D600" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E600" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F600" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA BIENNALE DI SENSORI, MONOPAZIENTE E RIUTILIZZABILI PER MONITOR E SATURIMETRI CON TECNOLOGIA NELLCOR E MASIMO, CON MESSA A DISPOSIZIONE DEI SATURIMETRI NECESSARI – GARA 2024-227-BAS.</t>
+        </is>
+      </c>
+      <c r="G600" t="n">
+        <v>139376</v>
+      </c>
+      <c r="H600" t="inlineStr"/>
+      <c r="I600" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>1733</t>
+          <t>10/01/2025</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>20/09/2024</t>
+          <t>33</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER CHIRURGIA MININVASIVA” - 2^ EDIZIONE (DELIBERAZIONE N. 812/2023 DI AZIENDA ZERO). LOTTI 8-10-14-25-26-32-37 (GARA 2024-177-TH) E PROROGA CONTRATTI IN ESSERE FINO AL 31/12/2024 (GARA 2020-229-TH).</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D601" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E601" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F601" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "LINEE GUIDA PER LA GESTIONE DEL PERSONALE" DELL'U.O.C. GESTIONE RISORSE UMANE</t>
+        </is>
+      </c>
+      <c r="G601" t="n">
+        <v>2000</v>
+      </c>
+      <c r="H601" t="inlineStr"/>
+      <c r="I601" t="inlineStr"/>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>1730</t>
+          <t>10/01/2025</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>20/09/2024</t>
+          <t>31</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>PROGETTO REGIONALE "TURISMO ACCESSIBILE E INCLUSIVO PER LE PERSONE CON DISABILITÀ-EDIZIONE 2024 (DGRV 748/2024, DDR 38/2024). RECEPIMENTO FINANZIAMENTO. CUP H71H24000000002</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D602" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E602" t="inlineStr">
+        <is>
           <t>UOSD SOCIALE</t>
         </is>
       </c>
-      <c r="E602" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F602" t="inlineStr">
+        <is>
+          <t>CONTRIBUTO STRAORDINARIO UNA TANTUM AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFISICI CHE APPLICANO IL METODO DOMAN O VOJTA O FAY O ABA O PERFETTI O FELDENKRAIS. L.R. N. 6 DEL 22 FEBBRAIO 1999. ANNO 2023 (DGRV 1411 DEL 28/11/2024). RECEPIMENTO DEL FINANZIAMENTO E PROVVEDIMENTI CONSEGUENTI</t>
+        </is>
+      </c>
+      <c r="G602" t="n">
+        <v>18232</v>
+      </c>
+      <c r="H602" t="inlineStr"/>
+      <c r="I602" t="inlineStr"/>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>1724</t>
+          <t>02/01/2025</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>20/09/2024</t>
+          <t>2</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E  L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE , AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO RESPIRATORIO - DR. SALVATORE NICOLOSI</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D603" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E603" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F603" t="n">
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F603" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO DGRV N. 1301 DEL 14.11.2024 "AGGIORNAMENTO DELLA PROGRAMMAZIONE DEL FONDO REGIONALE DELLA NON AUTOSUFFICIENZA (FRNA) PER L'AREA DELLA DISABILITÀ DI CUI ALLA DGR N. 912/2022" E PROVVEDIMENTI CONSEGUENTI.</t>
+        </is>
+      </c>
+      <c r="G603" t="n">
         <v>0</v>
+      </c>
+      <c r="H603" t="inlineStr"/>
+      <c r="I603" t="inlineStr">
+        <is>
+          <t>aumento di spesa rispetto al 2024</t>
+        </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>1723</t>
+          <t>31/12/2024</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>20/09/2024</t>
+          <t>2460</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS7 PEDEMONTANA E L'UNIVERSITÀ DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO CARDIOVASCOLARE - DR.SSA ANNA REGINATO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D604" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E604" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F604" t="n">
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F604" t="inlineStr">
+        <is>
+          <t>VILLA MIARI. ASSEGNAZIONE DI BUDGET PER L’ATTIVITA’ DI RIABILITAZIONE EXTRAOSPEDALIERA PER IL TRIENNIO 2024 - 2026, EX ART.26 DELLA LEGGE N. 833 DEL 23/12/1978.</t>
+        </is>
+      </c>
+      <c r="G604" t="n">
         <v>0</v>
       </c>
+      <c r="H604" t="inlineStr"/>
+      <c r="I604" t="inlineStr"/>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>1720</t>
+          <t>31/12/2024</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>20/09/2024</t>
+          <t>2454</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON LA SCUOLA SUPERIORE IN PSICOLOGIA CLINICA (SSPC– IFREP) PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D605" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E605" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F605" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO DELLA PROROGA TECNICA DELLA CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI VIGILANZA ATTIVA E ATTIVITÀ CORRELATE, LOTTO N. 4, E DI GUARDIANIA, LOTTO N. 9, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO DEL VENETO.</t>
+        </is>
+      </c>
+      <c r="G605" t="n">
+        <v>60638</v>
+      </c>
+      <c r="H605" t="inlineStr"/>
+      <c r="I605" t="inlineStr">
+        <is>
+          <t>IVA ESCLUSA</t>
+        </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>1655</t>
+          <t>30/12/2024</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>06/09/2024</t>
+          <t>2430</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
-          <t>PROGETTO SPERIMENTALE “SOSTEGNO NELLA GESTIONE DEI CARICHI ASSISTENZIALI DELLA PERSONA ANZIANA, DI NORMA ULTRASESSANTACINQUENNE, NON AUTOSUFFICIENTE IN STATO DI COMPROVATA VULNERABILITÀ - PERIODO 2024-2025” (DGRV N. 752/2024). CONVENZIONE CON AZIENDA ZERO ED ATTI CONSEGUENTI</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D606" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E606" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F606" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA, MEDIANTE ACCORDO QUADRO, DI MEDICAZIONI SPECIALI - 3^ EDIZIONE (DELIBERAZIONE N. 478/2024 DI AZIENDA ZERO). GARA AULSS7_2024_00367.</t>
+        </is>
+      </c>
+      <c r="G606" t="n">
+        <v>673825</v>
+      </c>
+      <c r="H606" t="inlineStr"/>
+      <c r="I606" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>1654</t>
+          <t>30/12/2024</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>06/09/2024</t>
+          <t>2429</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>PIANO OPERATIVO DELLA REGIONE DEL VENETO PER LA VALORIZZAZIONE DEI CONSULTORI FAMILIARI” (DGR 1401/2023 E DDR 144/2023). APPROVAZIONE SCHEMA TIPO DI ACCORDO PER LA REALIZZAZIONE DEGLI INTERVENTI PREVISTI NELL’INIZIATIVA “NATI PER LEGGERE” E “NATI PER LA MUSICA"</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D607" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E607" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>13264</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F607" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA, IN ACCORDO QUADRO, DI MICROINFUSORI, SISTEMI PER IL MONITORAGGIO CONTINUO REAL TIME DELLA GLICEMIA E CORRELATO MATERIALE DI CONSUMO (DELIBERAZIONI N. 516/2024, N. 616/2024 E N. 707/2024 DI AZIENDA ZERO). GARA AULSS7_2024_00366.</t>
+        </is>
+      </c>
+      <c r="G607" t="n">
+        <v>7542857</v>
+      </c>
+      <c r="H607" t="inlineStr"/>
+      <c r="I607" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>1651</t>
+          <t>30/12/2024</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>06/09/2024</t>
+          <t>2418</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>RINNOVO DEL PROTOCOLLO D`INTESA PER LA PROSECUZIONE DEL PROGETTO ``SISTEMA ACCOMUNA`` TRA PREFETTURA - UTG E QUESTURA DI VICENZA, ANUSCA, PRESIDENTI DELLE CONFERENZE DEI SINDACI DEL TERRITORIO, AZIENDE ULSS 7 PEDEMONTANA E ULSS 8 BERICA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D608" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E608" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F608" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITÀ DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA INTERNA - DOTT. ALBERTO CAREGNATO</t>
+        </is>
+      </c>
+      <c r="G608" t="n">
+        <v>0</v>
+      </c>
+      <c r="H608" t="inlineStr"/>
+      <c r="I608" t="inlineStr"/>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>1631</t>
+          <t>20/12/2024</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>30/08/2024</t>
+          <t>2387</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 28^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-187-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D609" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E609" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F609" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DEL BUDGET DELLE PRESENZE DEGLI ENTI GESTORI DEI CENTRI DI SERVIZIO PER PERSONE DI NORMA ANZIANE NON AUTOSUFFICIENTI E VALORIZZAZIONE DEL CASE MIX (DGR 465/2024)</t>
+        </is>
+      </c>
+      <c r="G609" t="n">
+        <v>40176068</v>
+      </c>
+      <c r="H609" t="inlineStr"/>
+      <c r="I609" t="inlineStr"/>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>1630</t>
+          <t>20/12/2024</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>30/08/2024</t>
+          <t>2378</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 27^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-189-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D610" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E610" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>285321</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F610" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO ADEGUAMENTO SOFTWARE DIPARTIMENTALE PER IL RECEPIMENTO E RICONOSCIMENTO DEI NUOVI CODICI CVP INTEGRATO CON IL CUP (NUOVO CATALOGO PRESCRIVIBILE 2024). GARA N. AULSS7_2024_00368.</t>
+        </is>
+      </c>
+      <c r="G610" t="n">
+        <v>16240</v>
+      </c>
+      <c r="H610" t="inlineStr"/>
+      <c r="I610" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>1629</t>
+          <t>20/12/2024</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>30/08/2024</t>
+          <t>2367</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 26^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-186-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D611" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E611" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F611" t="inlineStr">
+        <is>
+          <t>PIANO OPERATIVO 2023 DELLE INIZIATIVE PER LA VALORIZZAZIONE DEI CONSULTORI FAMILIARI E IL POTENZIAMENTO DEGLI INTERVENTI SOCIALI IN FAVORE DELLE FAMIGLIE. RECEPIMENTO DEL FINANZIAMENTO DI CUI AL DDR N° 144 DEL 24/11/2023 IN ATTUAZIONE DELLA DGRV N° 1401/2023. APPROVAZIONE RENDICONTAZIONE</t>
+        </is>
+      </c>
+      <c r="G611" t="n">
+        <v>162891</v>
+      </c>
+      <c r="H611" t="inlineStr"/>
+      <c r="I611" t="inlineStr"/>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>1628</t>
+          <t>20/12/2024</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>30/08/2024</t>
+          <t>2366</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 25^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-185-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D612" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E612" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F612" t="inlineStr">
+        <is>
+          <t>SPERIMENTAZIONE DI INTERVENTI IN FAVORE DI COLORO CHE AL COMPIMENTO DELLA MAGGIORE ETÀ VIVONO FUORI DALLA FAMIGLIA D'ORIGINE SULLA BASE DI UN PROVVEDIMENTO DELL'AUTORITÀ GIUDIZIARIA. MINISTERO DEL LAVORO E DELLE POLITICHE SOCIALI. ANNUALITÀ 2019-2020. ART. 1, COMMA 250, LEGGE 27 DICEMBRE 2017, N. 205 – APPROVAZIONE DELLA RENDICONTAZIONE</t>
+        </is>
+      </c>
+      <c r="G612" t="n">
+        <v>55989</v>
+      </c>
+      <c r="H612" t="inlineStr"/>
+      <c r="I612" t="inlineStr"/>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>1627</t>
+          <t>20/12/2024</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>30/08/2024</t>
+          <t>2348</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO PER LA STIPULA DI UNA CONVENZIONE PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 16^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-188-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D613" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E613" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F613" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA INTERNA -  DOTT. FRANCESCO TURATELLO</t>
+        </is>
+      </c>
+      <c r="G613" t="n">
+        <v>0</v>
+      </c>
+      <c r="H613" t="inlineStr"/>
+      <c r="I613" t="inlineStr"/>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>1626</t>
+          <t>20/12/2024</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>30/08/2024</t>
+          <t>2347</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO, SUDDIVISA IN LOTTI, DI STRUMENTAZIONI PER LA U.O.C. MEDICINA TRASFUSIONALE E PER L’U.O.C. LABORATORIO ANALISI – GARA 2024 - 161 - BAS.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D614" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E614" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F614" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN RADIODIAGNOSTICA - DOTT.SSA KIM DUYEN LUONG</t>
+        </is>
+      </c>
+      <c r="G614" t="n">
+        <v>0</v>
+      </c>
+      <c r="H614" t="inlineStr"/>
+      <c r="I614" t="inlineStr"/>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>1625</t>
+          <t>16/12/2024</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>30/08/2024</t>
+          <t>2324</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA APERTA DI AZIENDA ZERO PER L’AFFIDAMENTO DI SERVIZI FINALIZZATI AL CONTROLLO ED ERADICAZIONE DELLA PESTE SUINA AFRICANA (PSA), 1^EDIZIONE - GARA 2024 - 184 - BAS</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D615" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E615" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F615" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA INTERATTIVO COGNITIVA DI PADOVA E MILANO PER LO SVOLGIMENTO DI TIROCINI AI FINI DELLA SPECIALIZZAZIONE IN PSICOTERAPIA, PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="G615" t="n">
+        <v>0</v>
+      </c>
+      <c r="H615" t="inlineStr"/>
+      <c r="I615" t="inlineStr"/>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>1620</t>
+          <t>13/12/2024</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>30/08/2024</t>
+          <t>2322</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>PROGETTO REGIONALE SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI. PROROGA CONVENZIONE CON L'ASSOCIAZIONE DI VOLONTARIATO QUESTACITTÀ DI BASSANO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D616" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E616" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F616" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI FIRENZE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN ORTOPEDIA E TRAUMATOLOGIA - DOTT. STEFANO CIMINO</t>
+        </is>
+      </c>
+      <c r="G616" t="n">
+        <v>0</v>
+      </c>
+      <c r="H616" t="inlineStr"/>
+      <c r="I616" t="inlineStr"/>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>1616</t>
+          <t>13/12/2024</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>30/08/2024</t>
+          <t>2319</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO CARDIOVASCOLARE - DR. GABRIELE FACCI</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D617" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E617" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F617" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 21^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2024_00376</t>
+        </is>
+      </c>
+      <c r="G617" t="n">
+        <v>6621</v>
+      </c>
+      <c r="H617" t="inlineStr"/>
+      <c r="I617" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>1614</t>
+          <t>13/12/2024</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>30/08/2024</t>
+          <t>2302</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON IL COMUNE DI SANTORSO PER L'ATTIVAZIONE DI UN UFFICIO SEPARATO DI STATO CIVILE PRESSO L’OSPEDALE DI SANTORSO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D618" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E618" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F618" t="inlineStr">
+        <is>
+          <t>PROGETTO "BENESSERE PSICOLOGICO DELLE FASCE PIÙ DEBOLI DELLA POPOLAZIONE" - FENICE SECONDA ANNUALITÀ (DGR 1283DEL 25/10/2023 E DDR 5 DEL 22/01/2024) (CODICE COMMESSA D1 3/2024/5 E D2 3/2024/6) - APPROVAZIONE RENDICONTAZIONE</t>
+        </is>
+      </c>
+      <c r="G618" t="n">
+        <v>63326</v>
+      </c>
+      <c r="H618" t="inlineStr"/>
+      <c r="I618" t="inlineStr"/>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>1613</t>
+          <t>13/12/2024</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>30/08/2024</t>
+          <t>2301</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITÀ DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO CARDIOVASCOLARE - DR.SSA LAURA TRENTO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D619" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E619" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F619" t="inlineStr">
+        <is>
+          <t>CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFISICI CHE APPLICANO IL METODO DOMAN O VOJTA O FAY O ABA O PERFETTI O FELDENKRAIS. L.R. N. 6 DEL 22 FEBBRAIO 1999. ANNO 2023 (DGRV 1308 DEL 14/11/2024). RECEPIMENTO DEL FINANZIAMENTO E PROVVEDIMENTI CONSEGUENTI.</t>
+        </is>
+      </c>
+      <c r="G619" t="n">
+        <v>73131</v>
+      </c>
+      <c r="H619" t="inlineStr"/>
+      <c r="I619" t="inlineStr"/>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>1544</t>
+          <t>13/12/2024</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>16/08/2024</t>
+          <t>2280</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CENTRO DIAGNOSTICO CASTELLANO SRL A SOCIO UNICO – SOGGETTO A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI CASTELFRANCO VENETO (TV) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE D’ATTESA E DELLE LISTE DI PRE-APPUNTAMENTO 2° SEMESTRE 2024. PERIODO DI DECORRENZA DAL 01/07/2024 AL 30/09/2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D620" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E620" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F620" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI NAPOLI FEDERICO II PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DOTT. AGOSTINO FRAIA</t>
+        </is>
+      </c>
+      <c r="G620" t="n">
+        <v>0</v>
+      </c>
+      <c r="H620" t="inlineStr"/>
+      <c r="I620" t="inlineStr"/>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>1543</t>
+          <t>13/12/2024</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>16/08/2024</t>
+          <t>2279</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CEMES SRL - SEDE DI THIENE - IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE D’ATTESA E DELLE LISTE DI PRE-APPUNTAMENTO 2° SEMESTRE 2024. PERIODO DI DECORRENZA DAL 01/07/2024 AL 30/09/2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D621" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E621" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F621" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO DIGERENTE - DOTT.SSA FRANCESCA DOTTOR</t>
+        </is>
+      </c>
+      <c r="G621" t="n">
+        <v>0</v>
+      </c>
+      <c r="H621" t="inlineStr"/>
+      <c r="I621" t="inlineStr"/>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>1542</t>
+          <t>09/12/2024</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>16/08/2024</t>
+          <t>2258</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED S.R.L. A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA S.R.L., SEDE DI BASSANO DEL GRAPPA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE D’ATTESA E DELLE LISTE DI PRE-APPUNTAMENTO 2° SEMESTRE 2024. PERIODO DI DECORRENZA DAL 01/07/2024 AL 30/09/2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D622" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E622" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F622" t="inlineStr">
+        <is>
+          <t>PROSECUZIONE DELL’ ACCORDO CONTRATTUALE CON L’ISTITUTO DELLE SUORE DELLE POVERELLE – ISTITUTO PALAZZOLO PER LA GESTIONE DI UNITÀ DI OFFERTA RESIDENZIALI PER PERSONE DISABILI CON SEDE A ROSÀ.</t>
+        </is>
+      </c>
+      <c r="G622" t="n">
+        <v>1.603</v>
+      </c>
+      <c r="H622" t="inlineStr"/>
+      <c r="I622" t="inlineStr"/>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>1541</t>
+          <t>06/12/2024</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>16/08/2024</t>
+          <t>2255</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE D’ATTESA E DELLE LISTE DI PRE-APPUNTAMENTO 2° SEMESTRE 2024. PERIODO DI DECORRENZA DAL 01/07/2024 AL 30/09/2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D623" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E623" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>211475</v>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F623" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI LOCAZIONE TRA IL COMUNE DI THIENE (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI THIENE SITI VIA CARLO DEL PRETE N. 30 A THIENE, DA DESTINARE A CENTRO DI MEDICINA GENERALE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="G623" t="n">
+        <v>12</v>
+      </c>
+      <c r="H623" t="inlineStr"/>
+      <c r="I623" t="inlineStr">
+        <is>
+          <t>Durata 5 anni dal 30/12/2024.</t>
+        </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>1540</t>
+          <t>06/12/2024</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>16/08/2024</t>
+          <t>2251</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL, SEDE DI BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE D’ATTESA E DELLE LISTE DI PRE-APPUNTAMENTO 2° SEMESTRE 2024. PERIODO DI DECORRENZA DAL 01/07/2024 AL 30/09/2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D624" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E624" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>46728</v>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F624" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELLA CASA DI RIPOSO DI ASIAGO SITI IN VIALE DEI PATRIOTI N. 69 AD ASIAGO (VI) DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="G624" t="n">
+        <v>9</v>
+      </c>
+      <c r="H624" t="inlineStr"/>
+      <c r="I624" t="inlineStr">
+        <is>
+          <t>Durata 6 mesi dal 01/01/2025.</t>
+        </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>1537</t>
+          <t>06/12/2024</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>16/08/2024</t>
+          <t>2249</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "STUDIO OSSERVAZIONALE DEL PROFILO LIPIDICO NEI PAZIENTI IN TRATTAMENTO CON INCLISIRAN IN VENETO - CODICE PROTOCOLLO: INCLIVEN REGISTRY"</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D625" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E625" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F625" t="inlineStr">
+        <is>
+          <t>GARA REGIONALE PER LA FORNITURA DI “STRISCE PER DIABETICI AD USO OSPEDALIERO” DDR 392/2019. PROROGA CONTRATTI FINO AL 30.04.2025 NELLE MORE DEL RECEPIMENTO DELLA NUOVA GARA REGIONALE.</t>
+        </is>
+      </c>
+      <c r="G625" t="n">
+        <v>27186</v>
+      </c>
+      <c r="H625" t="inlineStr"/>
+      <c r="I625" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>1475</t>
+          <t>06/12/2024</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>02/08/2024</t>
+          <t>2248</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
-          <t>PROSECUZIONE DELL’ ACCORDO CONTRATTUALE PER LA GESTIONE DEL CENTRO DIURNO PER PERSONE CON DISABILITA’ “LE CARUBINE” DI BASSANO DEL GRAPPA FINO AL 30/06/2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D626" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E626" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>419.422</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F626" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 30^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2024_00373</t>
+        </is>
+      </c>
+      <c r="G626" t="n">
+        <v>1006837</v>
+      </c>
+      <c r="H626" t="inlineStr"/>
+      <c r="I626" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>1441</t>
+          <t>06/12/2024</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>02/08/2024</t>
+          <t>2247</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELL’INDAGINE CLINICA CON DISPOSITIVO MEDICO “EFFICACIA DEL BENDAGGIO A CORTA ESTENSIBILITA’ PER IL TRATTAMENTO DELL’EDEMA DELLA MANO RISPETTO AL BENDAGGIO AD ELEVATA ESTENSIBILITA’: CROSS OVER RANDOMIZED CONTROLLED TRIAL (RCT)” – PROTOCOLLO BENDAGGIO MANO - PRESSO L’U.O.C. RECUPERO E RIABILITAZIONE FUNZIONALE  DEL P.O. SANTORSO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D627" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E627" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F627" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 17^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2024_00374</t>
+        </is>
+      </c>
+      <c r="G627" t="n">
+        <v>21460</v>
+      </c>
+      <c r="H627" t="inlineStr"/>
+      <c r="I627" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>1417</t>
+          <t>06/12/2024</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>26/07/2024</t>
+          <t>2233</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI SARCEDO (VI) SITI PRESSO L’EDIFICIO DENOMINATO “VILLA CA’ DOTTA” IN VIA ROMA N. 10 DA DESTINARE AD ATTIVITÀ SOCIO-SANITARIE PER IL TERRITORIO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D628" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E628" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F628" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN OFTALMOLOGIA - DR. GIOVANNI CAROLLO</t>
+        </is>
+      </c>
+      <c r="G628" t="n">
+        <v>0</v>
+      </c>
+      <c r="H628" t="inlineStr"/>
+      <c r="I628" t="inlineStr"/>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>1411</t>
+          <t>29/11/2024</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>26/07/2024</t>
+          <t>2194</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI “DISPOSITIVI MEDICI E STRUMENTI ENDOSCOPICI MONOUSO PER UROLOGIA ENDOSCOPICA INTERVENTISTICA E SPECIALISTICA” IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E AZIENDA PROVINCIALE PER I SERVIZI SANITARI DELLA PROVINCIA AUTONOMA DI TRENTO. 1^ EDIZIONE - SECONDA TRANCHE (DELIBERAZIONI AZIENDA ZERO N. 787 DEL 12.12.2023 E N. 22 DEL 22.01.2024). GARA 2024-071-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D629" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E629" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F629" t="inlineStr">
+        <is>
+          <t>PROGRAMMA DI INTERVENTI IN TEMA DI COLLOCAMENTO MIRATO ANNO 2022/2023 DI CUI ALL'ART.4 DELLA LEGGE REGIONALE DEL 03/08/2001 N.16 (DGRV 1413/2023 E DDR 287/2024). RECEPIMENTO DEL FINANZIAMENTO E APPROVAZIONE DELLA PREVISIONE DI UTILIZZO DEL FONDO.</t>
+        </is>
+      </c>
+      <c r="G629" t="n">
+        <v>222261</v>
+      </c>
+      <c r="H629" t="inlineStr"/>
+      <c r="I629" t="inlineStr"/>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>1402</t>
+          <t>22/11/2024</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>26/07/2024</t>
+          <t>2168</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELLO STUDIO “RITA – RIOSPEDALIZZAZIONI A TRENTA E A NOVANTA GIORNI IN PAZIENTI CON DISTURBI MENTALI” - PRESSO IL DIPARTIMENTO DI SALUTE MENTALE.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D630" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E630" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F630" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI LUSIANA CONCO (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI PRESSO LA SEDE MUNICIPALE IN VIA MARCO POLI N. 2, DA DESTINARE A ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="G630" t="n">
+        <v>3</v>
+      </c>
+      <c r="H630" t="inlineStr"/>
+      <c r="I630" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Durata anni 5, scadenza 01/01/2030. </t>
+        </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>1397</t>
+          <t>22/11/2024</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>26/07/2024</t>
+          <t>2149</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELLO STUDIO NO PROFIT, OSSERVAZIONALE, MULTICENTRICO, FARMACOLOGICO “EFFICACIA E SICUREZZA DI UPADACITINIB IN PAZIENTI CON COLITE ULCEROSA: STUDIO REAL – LIFE, MULTICENTRICO, IG -IBD” – CODICE UPREAL UC - PRESSO L’U.O.S.V D. ENDOSCOPIA DIGESTIVA DEL P.O. SANTORSO. STIPULA DI CONTRATTO PER LA CONDUZIONE DELLO STUDIO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D631" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E631" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F631" t="inlineStr">
+        <is>
+          <t>CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA. LEGGE N. 104 DEL 1992, ART. 27. ANNO 2023 (DGRV 1265 DEL 17/10/2023). RECEPIMENTO DEL FINANZIAMENTO E PROVVEDIMENTI CONSEGUENTI.</t>
+        </is>
+      </c>
+      <c r="G631" t="n">
+        <v>3943</v>
+      </c>
+      <c r="H631" t="inlineStr"/>
+      <c r="I631" t="inlineStr"/>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>1366</t>
+          <t>22/11/2024</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>19/07/2024</t>
+          <t>2146</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA DI SISTEMI DIAGNOSTICI PER EMOGASANALISI, IN ACCORDO QUADRO, AGGIUDICATA CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 894 DEL 23/12/2021 - GARA 2022-116-BAS: RINNOVO PER 12 MESI DEL LOTTO 1 (“SISTEMI DI EMOGASANALISI DI ULTIMA GENERAZIONE”) E RECEPIMENTO DEL LOTTO 2 (“SISTEMI DI EMOGASANALISI PORTATILI, PALMARI O DA BANCO, DI ULTIMA GENERAZIONE”) PER IL P.O. DI ASIAGO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D632" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E632" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F632" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E GLI ENTI TITOLARI DELLA GESTIONE DI CENTRI DIURNI PER ANZIANI NON AUTOSUFFICIENTI.</t>
+        </is>
+      </c>
+      <c r="G632" t="n">
+        <v>576.95</v>
+      </c>
+      <c r="H632" t="inlineStr"/>
+      <c r="I632" t="inlineStr"/>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>1359</t>
+          <t>15/11/2024</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>19/07/2024</t>
+          <t>2095</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
-          <t>DELIBERA N 1793 DEL 22/10/2021 - APPROVAZIONE SCHEMA TIPO DI ACCORDO CONTRATTUALE PER LA SPERIMENTAZIONE DI UN MODELLO DI SVILUPPO DELLA DGRV 739/2015 PER L’ACCOMPAGNAMENTO ALL’INCLUSIONE ED ALL’OCCUPABILITÀ DELLE PERSONE CON DISABILITÀ – PROSECUZIONE DELLE ATTIVITÀ</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D633" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E633" t="inlineStr">
+        <is>
           <t>UOSD SOCIALE</t>
         </is>
       </c>
-      <c r="E633" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F633" t="inlineStr">
+        <is>
+          <t>PROTOCOLLI D’INTESA NON ONEROSI FRA L’AZIENDA - CENTRO DIURNO ATTIVITÀ GUIDATE E LE BOCCIOFILE “FONDAZIONE VOLKSBANK” DI MAROSTICA, “PROLOCO CANOVE” DI CANOVE DI ROANA, “ASD SAN FORTUNATO” DI BASSANO DEL GRAPPA, PER LA PROMOZIONE DELLO SPORT PER LE PERSONE CON DISABILITÀ</t>
+        </is>
+      </c>
+      <c r="G633" t="n">
+        <v>0</v>
+      </c>
+      <c r="H633" t="inlineStr"/>
+      <c r="I633" t="inlineStr"/>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>1355</t>
+          <t>15/11/2024</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>19/07/2024</t>
+          <t>2089</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
-          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA IN ORTOPEDIA E TRAUMATOLOGIA. PERIODO DI DECORRENZA DAL 03/08/2024 AL 31/12/2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D634" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E634" t="inlineStr">
+        <is>
           <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
-      <c r="E634" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F634" t="inlineStr">
+        <is>
+          <t>PRESTAZIONI DI GENETICA MEDICA EROGATE DALL’AZIENDA ULSS 8 BERICA A FAVORE DELL’AZIENDA ULSS 7 PEDEMONTANA. ANNO 2024.</t>
+        </is>
+      </c>
+      <c r="G634" t="n">
+        <v>341.475</v>
+      </c>
+      <c r="H634" t="inlineStr"/>
+      <c r="I634" t="inlineStr"/>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>1326</t>
+          <t>08/11/2024</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>16/07/2024</t>
+          <t>2050</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>ADDENDUM ALLA CONVENZIONE CON L’AZIENDA OSPEDALIERA UNIVERSITARIA INTEGRATA VERONA, DI CUI ALLA DELIBERA N. 480/2024, PER LA MODIFICA DELLE MODALITÀ DI EROGAZIONE DELL’ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D635" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E635" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F635" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E L’IPAB I.S.A.C.C. GESTORE DEL CENTRO DI SERVIZI RESIDENZA PAZZAGLIA BASSO STURM E VILLA SERENA SITO A BASSANO DEL GRAPPA.</t>
+        </is>
+      </c>
+      <c r="G635" t="n">
+        <v>0</v>
+      </c>
+      <c r="H635" t="inlineStr"/>
+      <c r="I635" t="inlineStr"/>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>1319</t>
+          <t>08/11/2024</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>12/07/2024</t>
+          <t>2048</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>APPALTO SPECIFICO PER LA FORNITURA DEL PRINCIPIO ATTIVO SEVOFLURANO E RELATIVA FORNITURA DEI SISTEMI DI EROGAZIONE (VAPORIZZATORI) IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV – D.D.G. N. 536 DEL 23.09.2020. PROROGA AL 31.12.2024. RIF. 2020-395-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D636" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E636" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F636" t="inlineStr">
+        <is>
+          <t>PRESTAZIONI DI TELECONSULTO NEUROCHIRURGICO EROGATE DALL’AZIENDA ULSS 8 BERICA A FAVORE DELL’AZIENDA ULSS 7 PEDEMONTANA. BIENNIO 2024 - 2025.</t>
+        </is>
+      </c>
+      <c r="G636" t="n">
+        <v>171</v>
+      </c>
+      <c r="H636" t="inlineStr"/>
+      <c r="I636" t="inlineStr"/>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>1318</t>
+          <t>08/11/2024</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>12/07/2024</t>
+          <t>2045</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 14^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-157-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D637" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E637" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F637" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "TELEHEALTH AND TELEDIALYSIS: A NEW STRATEGY TO IMPROVE PERITONEAL DIALYSIS IN ITALY"</t>
+        </is>
+      </c>
+      <c r="G637" t="n">
+        <v>0</v>
+      </c>
+      <c r="H637" t="inlineStr"/>
+      <c r="I637" t="inlineStr"/>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>1317</t>
+          <t>08/11/2024</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>12/07/2024</t>
+          <t>2044</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, APSS DI TRENTO E AZIENDA SANITARIA DELL’ALTO ADIGE – COMPRENSORIO DI BOLZANO - 13^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-156-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D638" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E638" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F638" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO “EFFICACIA E FATTIBILITÀ DI UN TRATTAMENTO DI GRUPPO MANUALIZZATO CONTRO L’AUTOSTIGMA NELLE PERSONE CON DISTURBI MENTALI. UN TRIAL PRAGMATICO MULTICENTRICO RANDOMIZZATO CONTROLLATO NEI SERVIZI DI SALUTE MENTALE DEL VENETO, DELLA PROVINCIA AUTONOMA DI TRENTO E NELLA CITTÀ DI BOLZANO” PROTOCOLLO NECT – ITA, PRESSO IL DIPARTIMENTO SALUTE MENTALE DELL’AZIENDA ULSS 7.</t>
+        </is>
+      </c>
+      <c r="G638" t="n">
+        <v>0</v>
+      </c>
+      <c r="H638" t="inlineStr"/>
+      <c r="I638" t="inlineStr"/>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>1312</t>
+          <t>08/11/2024</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>12/07/2024</t>
+          <t>2041</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 24^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-135-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D639" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E639" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F639" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "APPROCCIO MULTIMODALE IN PAZIENTI CON CARCINOMA PROSTATICO METASTATICO ORMONO SENSIBILE. STUDIO PRAGMATICO RANDOMIZZATO CON APALUTAMIDE E TRATTAMENTO LOCALE (APPROACH TRIAL)" E APPROVAZIONE CONTRATTO</t>
+        </is>
+      </c>
+      <c r="G639" t="n">
+        <v>0</v>
+      </c>
+      <c r="H639" t="inlineStr"/>
+      <c r="I639" t="inlineStr"/>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>1304</t>
+          <t>31/10/2024</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>12/07/2024</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
-          <t>SISTEMA VENETO ADOZIONI. INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE ED INTERNAZIONALE (L. N. 476/98). DGR 1233/2023, DDR 143/2023, DDR 50/2024. RECEPIMENTO DEL FINANZIAMENTO E APPROVAZIONE DEL PIANO TERRITORIALE VENETO ADOZIONI (PTVA) AZIENDALE ANNO 2023/2024 (CODICE COMMESSA 2/2024/5)</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D640" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E640" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F640" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI ROMA " LA SAPIENZA" PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR.SSA SARA RIOLO</t>
+        </is>
+      </c>
+      <c r="G640" t="n">
+        <v>0</v>
+      </c>
+      <c r="H640" t="inlineStr"/>
+      <c r="I640" t="inlineStr"/>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>1303</t>
+          <t>31/10/2024</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>12/07/2024</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELLO SCHEMA DI “CONVENZIONE PER LA DELEGA DELLA FUNZIONE RIFERITA ALLE IMPEGNATIVE ICD B - ICD B PLUS - ICD M - ICD M GS DA PARTE DEI COMUNI DEGLI AMBITI TERRITORIALI SOCIALI 03 E 04 ALL'AZIENDA ULSS N. 7”</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D641" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E641" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F641" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO, SUDDIVISA IN LOTTI, DI STRUMENTAZIONI PER L’U.O.C. LABORATORIO ANALISI E PER IL GRUPPO OPERATORIO DEL P.O. DI BASSANO – GARA AULSS7_2024_00330.</t>
+        </is>
+      </c>
+      <c r="G641" t="n">
+        <v>46000</v>
+      </c>
+      <c r="H641" t="inlineStr"/>
+      <c r="I641" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>1300</t>
+          <t>31/10/2024</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>12/07/2024</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
-          <t>ADDENDUM ACCORDO CONTRATTUALE CON IL CENTRO DIAGNOSTICO CASTELLANO SRL A SOCIO UNICO – SOGGETTO A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI CASTELFRANCO VENETO (TV) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 01/05/2024 AL 30/06/2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D642" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E642" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>3075</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F642" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO XI APPALTO SPECIFICO PER LA FORNITURA DI FARMACI IN CONCORRENZA ED ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO (APSS) E L’AZIENDA SANITARIA DELL’ALTO ADIGE – COMPRENSORIO DI BOLZANO, ESPLETATO DA AZIENDA ZERO - U.O.C. CRAV. RIF AULSS7_2024_00341</t>
+        </is>
+      </c>
+      <c r="G642" t="n">
+        <v>7676381</v>
+      </c>
+      <c r="H642" t="inlineStr"/>
+      <c r="I642" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>1270</t>
+          <t>25/10/2024</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>05/07/2024</t>
+          <t>1979</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DELLA FORNITURA E POSA IN OPERA DI PORTE AUTOMATICHE DA INSTALLARSI PRESSO IL PRONTO SOCCORSO DELL’OSPEDALE ALTO VICENTINO DI SANTORSO (VI) DELL’ULSS 7 PEDEMONTANA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D643" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E643" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F643" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL, SEDE DI BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE IV TRIMESTRE 2024.</t>
+        </is>
+      </c>
+      <c r="G643" t="n">
+        <v>46728</v>
+      </c>
+      <c r="H643" t="inlineStr"/>
+      <c r="I643" t="inlineStr"/>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>1268</t>
+          <t>25/10/2024</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>05/07/2024</t>
+          <t>1978</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 23^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-134-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D644" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E644" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F644" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CENTRO DIAGNOSTICO CASTELLANO SRL A SOCIO UNICO – SOGGETTO A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI CASTELFRANCO VENETO (TV) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE IV TRIMESTRE 2024.</t>
+        </is>
+      </c>
+      <c r="G644" t="n">
+        <v>6150</v>
+      </c>
+      <c r="H644" t="inlineStr"/>
+      <c r="I644" t="inlineStr"/>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>1257</t>
+          <t>25/10/2024</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>05/07/2024</t>
+          <t>1977</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI “KIT IN TNT STERILI” DI CUI ALLA DELIBERAZIONE N. 521 DEL 05.08.2022 E DELIBERAZIONE N. 73 DEL 23.02.2024 DI AZIENDA ZERO (RIF. 2024-014-TH).</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D645" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E645" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F645" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CEMES SRL - SEDE DI THIENE - IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE IV TRIMESTRE 2024.</t>
+        </is>
+      </c>
+      <c r="G645" t="n">
+        <v>21240</v>
+      </c>
+      <c r="H645" t="inlineStr"/>
+      <c r="I645" t="inlineStr"/>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>1256</t>
+          <t>25/10/2024</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>05/07/2024</t>
+          <t>1976</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – TERZA TRANCHE - PARTE SECONDA (DELIBERAZIONE N. 853 DEL 28/12/2023 DI AZIENDA ZERO). GARA 2024-073-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D646" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E646" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F646" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED S.R.L. A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA S.R.L., SEDE DI BASSANO DEL GRAPPA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE IV TRIMESTRE 2024.</t>
+        </is>
+      </c>
+      <c r="G646" t="n">
+        <v>526508.5</v>
+      </c>
+      <c r="H646" t="inlineStr"/>
+      <c r="I646" t="inlineStr"/>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>1255</t>
+          <t>25/10/2024</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>05/07/2024</t>
+          <t>1975</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
-          <t>PROGETTO REGIONALE "PROSECUZIONE, VALORIZZAZIONE E RAFFORZAMENTO DEL PROGETTO E-INCLUSION: VEDO-SENTO-ASCOLTO-CAPISCO" - RECEPIMENTO FINANZIAMENTO REGIONALE (CUP H71H23000080001) - PIANO DELLE ATTIVITÀ E DEI COSTI ED APPROVAZIONE SCHEMA CONVENZIONE</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D647" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E647" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F647" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE IV TRIMESTRE 2024.</t>
+        </is>
+      </c>
+      <c r="G647" t="n">
+        <v>328371.1</v>
+      </c>
+      <c r="H647" t="inlineStr"/>
+      <c r="I647" t="inlineStr"/>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>1254</t>
+          <t>25/10/2024</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>05/07/2024</t>
+          <t>1972</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
-          <t>DGR N. 646 DEL 10 GIUGNO 2024 BANDO PER L'ASSEGNAZIONE DI CONTRIBUTI REGIONALI A FAVORE DI COMUNI CON POPOLAZIONE NON SUPERIORE AI 20.000 ABITANTI, DI AZIENDE ULSS E DI UNIONI DI COMUNI, SE DELEGATE, PER LA SOLA QUOTA RELATIVA AI COMUNI CON POPOLAZIONE NON SUPERIORE AI 20.000 ABITANTI, PER LE SPESE SOSTENUTE NEL CORSO DELL'ANNO 2023 PER L'INSERIMENTO DI MINORI IN COMUNITÀ DI ACCOGLIENZA A CARATTERE RESIDENZIALE. - DICHIARAZIONE DELLE SPESE SOSTENUTE</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D648" t="inlineStr">
         <is>
-          <t>UOSD SOCIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E648" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>303440</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F648" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 16^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2024_00338</t>
+        </is>
+      </c>
+      <c r="G648" t="n">
+        <v>11924</v>
+      </c>
+      <c r="H648" t="inlineStr"/>
+      <c r="I648" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>1204</t>
+          <t>25/10/2024</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>28/06/2024</t>
+          <t>1964</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI FERRARA PER L'INSERIMENTO DEL LABORATORIO ANALISI NELLA RETE FORMATIVA DELLA SCUOLA DI SPECIALIZZAZIONE ( ACCESSO NON MEDICO) IN PATOLOGIA CLINICA E BIOCHIMICA  CLINICA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D649" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E649" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F649" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "PRIVACY ESSENTIALS" DELL'U.O.C. AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="G649" t="n">
+        <v>360</v>
+      </c>
+      <c r="H649" t="inlineStr"/>
+      <c r="I649" t="inlineStr"/>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>1155</t>
+          <t>25/10/2024</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>21/06/2024</t>
+          <t>1962</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON LA DIOCESI DI VICENZA PER IL SERVIZIO DI ASSISTENZA RELIGIOSA PRESSO LE STRUTTURE DELL'A.ULSS 7 PEDEMONTANA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D650" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E650" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F650" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "PIANO FORMATIVO ANTICORRUZIONE 2023/2024" DEL RESPONSABILE DELLA PREVENZIONE DELLA CORRUZIONE E TRASPARENZA</t>
+        </is>
+      </c>
+      <c r="G650" t="n">
+        <v>370</v>
+      </c>
+      <c r="H650" t="inlineStr"/>
+      <c r="I650" t="inlineStr"/>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>1098</t>
+          <t>25/10/2024</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>14/06/2024</t>
+          <t>1961</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALL'EMENDAMENTO RELATIVO ALLO STUDIO NO-PROFIT "USE OF ETELCALCETIDE FOR PRESERVING VITAMIN K-DEPENDENT PROTEIN ACTIVITY ITALIAN STUDY (ETERNITY - ITA STUDY)" E APPROVAZIONE ACCORDO DI COLLABORAZIONE SCIENTIFICA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D651" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E651" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F651" t="inlineStr">
+        <is>
+          <t>FONDO PER LE POLITICHE DELLA FAMIGLIA ANNO 2021 - PIANO OPERATIVO DELLA REGIONE DEL VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI (DGR N 1426 DEL 29/10/2021, DDR N 68 DEL 9/11/2021). RENDICONTAZIONE ATTIVITÀ E COSTI.</t>
+        </is>
+      </c>
+      <c r="G651" t="n">
+        <v>139332</v>
+      </c>
+      <c r="H651" t="inlineStr"/>
+      <c r="I651" t="inlineStr"/>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>1047</t>
+          <t>25/10/2024</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>07/06/2024</t>
+          <t>1956</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON L’ISTITUTO DI ISTRUZIONE SUPERIORE (I.I.S) “TRON ZANELLA” DI SCHIO, PER LA REALIZZAZIONE DI PERCORSI PER LE COMPETENZE TRASVERSALI E PER L’ORIENTAMENTO (P.T.C.O.) PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA (2024 – 2027)</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D652" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E652" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F652" t="inlineStr">
+        <is>
+          <t>PROSECUZIONE DELL’ ACCORDO CONTRATTUALE CON MEA SOCIETA’ COOPERATIVA SOCIALE PER LA GESTIONE DELLA COMUNITA’ ALLOGGIO PER PERSONE CON DISABILITA’ “NICO FRIGO” DI CESUNA DI ROANA, FINO AL 30/06/2025.</t>
+        </is>
+      </c>
+      <c r="G652" t="n">
+        <v>14.519</v>
+      </c>
+      <c r="H652" t="inlineStr"/>
+      <c r="I652" t="inlineStr"/>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>998</t>
+          <t>23/10/2024</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>31/05/2024</t>
+          <t>1926</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B, DEL D.LGS N. 36/2023 PER LA FORNITURA IN ESCLUSIVA DEL VACCINO PER LA DENGUE PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO-DDG 272/2024. GARA 2024-131-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D653" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E653" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F653" t="inlineStr">
+        <is>
+          <t>“PROGETTO CENTRO EDUCATIVO POMERIDIANO CA' DOTTA" - SOTTOSCRIZIONE DELLA CONVENZIONE TRA REGIONE DEL VENETO E AZIENDA ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="G653" t="n">
+        <v>40000</v>
+      </c>
+      <c r="H653" t="inlineStr"/>
+      <c r="I653" t="inlineStr"/>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>982</t>
+          <t>18/10/2024</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>31/05/2024</t>
+          <t>1922</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’UNIVERSITA’ DI PISA -DIPARTIMENTO DI MEDICINA CLINICA E SPERIMENTALE PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE ULSS 7 DI STUDENTI ISCRITTI AL MASTER IN INFERMIERISTICA IN SALUTE MENTALE - PSICHIATRIA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D654" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E654" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F654" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI VALLI DEL PASUBIO (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI VALLI DEL PASUBIO SITI IN VIA BRUNO BRANDELLERO N. 34, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="G654" t="n">
+        <v>7</v>
+      </c>
+      <c r="H654" t="inlineStr"/>
+      <c r="I654" t="inlineStr">
+        <is>
+          <t>Durata 1 anno dal 16/01/2025.</t>
+        </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>1029</t>
+          <t>18/10/2024</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>31/05/2024</t>
+          <t>1920</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
-          <t>MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L'OSPEDALE SAN BASSIANO DI BASSANO DEL GRAPPA (VI) PREVIO SPOSTAMENTO TEMPORANEO DELL'ATTIVITÀ PRESSO IL CENTRO SOCIO-SANITARIO  PROSPERO ALPINO DI MAROSTICA (VI). AFFIDAMENTO LAVORI "PRIMO STRALCIO - MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE DEL CENTRO SOCIO-SANITARIO PROSPERO ALPINO DI MAROSTICA (VI)"</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D655" t="inlineStr">
         <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E655" t="inlineStr">
+        <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
-      <c r="E655" t="inlineStr">
-[...5 lines deleted...]
-        <v>123.21</v>
+      <c r="F655" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO CON L’ASSOCIAZIONE ITALIANA TUTELA SALUTE MENTALE - SEZ. SCHIO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA SITI PRESSO LA CASA DELLA SALUTE DI SCHIO DI VIA CAUSSA N. 51 DA DESTINARE AD ATTIVITÀ ISTITUZIONALI.</t>
+        </is>
+      </c>
+      <c r="G655" t="n">
+        <v>5</v>
+      </c>
+      <c r="H655" t="inlineStr"/>
+      <c r="I655" t="inlineStr">
+        <is>
+          <t>Durata 11/07/2027. Aitsam rimborsa ad Ulss7 € 5.000,00/anno per spese utenze</t>
+        </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>971</t>
+          <t>18/10/2024</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>24/05/2024</t>
+          <t>1910</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
-          <t>PROSECUZIONE DELL’ ACCORDO CONTRATTUALE PER LA GESTIONE DELLA COMUNITA’ ALLOGGIO “CONCA D’ORO” PER PERSONE CON DISABILITA’ FINO AL 30/06/2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D656" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E656" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F656" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1, LETT. B) DEL D.LGS. N.36/2023 PER LA DURATA DI 1 ANNO DEL VACCINO ANTICOLERICO ORALE VAXCHORA IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO. DDG 484. GARA 2024-179-TH.</t>
+        </is>
+      </c>
+      <c r="G656" t="n">
+        <v>581</v>
+      </c>
+      <c r="H656" t="inlineStr"/>
+      <c r="I656" t="inlineStr">
+        <is>
+          <t>IVA ESCLUSA</t>
+        </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>967</t>
+          <t>18/10/2024</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>23/05/2024</t>
+          <t>1903</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO FORNITURA E POSA IN OPERA DI UN NUOVO QUADRO ELETTRICO DI AZIONAMENTO DEI DUE GRUPPI ELETTROGENI PRESSO IL CENTRO SANITARIO POLIFUNZIONALE BOLDRINI DI THIENE.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D657" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E657" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F657" t="inlineStr">
+        <is>
+          <t>EVENTI FORMATIVI "AGGIORNAMENTO PER RAPPRESENTANTI DEI LAVORATORI PER LA SICUREZZA, PER ADDETTI AL SERVIZIO PREVENZIONE E PROTEZIONE E RESPONSABILI DEL SERVIZIO PREVENZIONE E PROTEZIONE - METODOLOGIE DI VALUTAZIONE DEL RISCHIO CHIMICO E DEL RISCHIO BIOLOGICO" E "CORSO BASE PER RAPPRESENTANTI DEI LAVORATORI PER LA SICUREZZA" DELL'UOSD SERVIZIO DI PREVENZIONE E PROTEZIONE</t>
+        </is>
+      </c>
+      <c r="G657" t="n">
+        <v>1420</v>
+      </c>
+      <c r="H657" t="inlineStr"/>
+      <c r="I657" t="inlineStr"/>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>954</t>
+          <t>15/10/2024</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>23/05/2024</t>
+          <t>1858</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "IL PROTOCOLLO ERAS: LA MOTIVAZIONE MOTORE DELLA QUALITA'" DELLE UU.OO.CC CHIRURGIA DELL' OSPEDALE DI SANTORSO E DI BASSANO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D658" t="inlineStr">
         <is>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
+        </is>
+      </c>
+      <c r="E658" t="inlineStr">
+        <is>
           <t>UOSD FORMAZIONE</t>
         </is>
       </c>
-      <c r="E658" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F658" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "SCUOLA DI ECOGRAFIA DI BASE SIUMB - CORSO PRATICO" DELL'U.O.C. RADIOLOGIA BASSANO D. G.</t>
+        </is>
+      </c>
+      <c r="G658" t="n">
+        <v>1080</v>
+      </c>
+      <c r="H658" t="inlineStr"/>
+      <c r="I658" t="inlineStr"/>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>952</t>
+          <t>15/10/2024</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>23/05/2024</t>
+          <t>1857</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
-          <t>PROROGA ACCORDI CONTRATTUALI STIPULATI PER LA GESTIONE DEI CENTRI DIURNI DELLA SALUTE MENTALE  "AURIGA" DI MUSSOLENTE E "CENTRO DIURNO DI ROANA" DI CANOVE DI ROANA RISPETTIVAMENTE CON LA COOPERATIVA SOCIALE LA GOCCIA DI TEZZE SUL BRENTA E CON LA COOPERATIVA SOCIALE DI SOLIDARIETÀ LA MADONNINA DI LUSIANA CONCO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D659" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E659" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F659" t="n">
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F659" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’ISTITUTO COSTRUTTIVISTA NARRATIVO (ICONA) PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="G659" t="n">
         <v>0</v>
       </c>
+      <c r="H659" t="inlineStr"/>
+      <c r="I659" t="inlineStr"/>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>945</t>
+          <t>04/10/2024</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>23/05/2024</t>
+          <t>1826</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON IL LICEO STATALE “F. CORRADINI” DI THIENE, PER LA REALIZZAZIONE DI PERCORSI PER LE COMPETENZE TRASVERSALI E PER L’ORIENTAMENTO (P.T.C.O.) PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D660" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E660" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F660" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS E LA FONDAZIONE OPERA IMMACOLATA CONCEZIONE ONLUS PER LA GESTIONE DELL’OSPEDALE DI COMUNITA’ CENTRO SERVIZI “GUIDO NEGRI”. PERIODO 15/10/2024 - 14/10/2027.</t>
+        </is>
+      </c>
+      <c r="G660" t="n">
+        <v>2.094</v>
+      </c>
+      <c r="H660" t="inlineStr"/>
+      <c r="I660" t="inlineStr"/>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>917</t>
+          <t>27/09/2024</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>17/05/2024</t>
+          <t>1780</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 22^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-105-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D661" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E661" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F661" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE "SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI " ANNO 2022 (DDR 48/2022). APPROVAZIONE DELLA RELAZIONE FINALE E DELLA RENDICONTAZIONE DELLE SPESE SOSTENUTE (CODICE COMMESSA D1 3/2023/3 E CODICE COMMESSA D2 3/2023/4)</t>
+        </is>
+      </c>
+      <c r="G661" t="n">
+        <v>74378</v>
+      </c>
+      <c r="H661" t="inlineStr"/>
+      <c r="I661" t="inlineStr"/>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>869</t>
+          <t>27/09/2024</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>10/05/2024</t>
+          <t>1771</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
-          <t>PNRR – MISSIONE 6 – COMPONENTE 1 INVESTIMENTI 1.2.2 “CASA COME PRIMO LUOGO DI CURA E TELEMEDICINA” – COT DI THIENE, BASSANO, SCHIO, ASIAGO - NOMINA “INGEGNERE INDIPENDENTE”</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D662" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E662" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F662" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO: " STUDIO OSSERVAZIONALE, RETROSPETTIVO, MULTICENTRICO ITALIANO , INCENTRATO SULLA VALUTAZIONE DI EFFICACIA E SICUREZZA DELL'ASSOCIAZIONE DI TAFASITAMAB E LENALIDOMIDE IN PAZIENTI CON LINFOMA DIFFUSO A GRANDI CELLULE B NELL'AMBITO DELL'USO NOMINALE - TALOS  - E APPROVAZIONE ACCORDO DI COLLABORAZIONE</t>
+        </is>
+      </c>
+      <c r="G662" t="n">
+        <v>0</v>
+      </c>
+      <c r="H662" t="inlineStr"/>
+      <c r="I662" t="inlineStr"/>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>866</t>
+          <t>20/09/2024</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>10/05/2024</t>
+          <t>1733</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO VERIFICA ISPETTIVA DELLO STATO DI FATTO, PROGETTAZIONE E COLLAUDO DEL SISTEMA ANTICADUTA POSIZIONATO SULLA COPERTURA DELL’OSPEDALE DI ASIAGO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D663" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E663" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>13.3</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F663" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER CHIRURGIA MININVASIVA” - 2^ EDIZIONE (DELIBERAZIONE N. 812/2023 DI AZIENDA ZERO). LOTTI 8-10-14-25-26-32-37 (GARA 2024-177-TH) E PROROGA CONTRATTI IN ESSERE FINO AL 31/12/2024 (GARA 2020-229-TH).</t>
+        </is>
+      </c>
+      <c r="G663" t="n">
+        <v>352715</v>
+      </c>
+      <c r="H663" t="inlineStr"/>
+      <c r="I663" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>821</t>
+          <t>20/09/2024</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>03/05/2024</t>
+          <t>1730</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO, SUDDIVISA IN LOTTI, DI SISTEMI DIAGNOSTICI PER LA DETERMINAZIONE QUANTITATIVA DI PROTEINE SPECIFICHE – GARA 2024 - 110 - BAS</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D664" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E664" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F664" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE "TURISMO ACCESSIBILE E INCLUSIVO PER LE PERSONE CON DISABILITÀ-EDIZIONE 2024 (DGRV 748/2024, DDR 38/2024). RECEPIMENTO FINANZIAMENTO. CUP H71H24000000002</t>
+        </is>
+      </c>
+      <c r="G664" t="n">
+        <v>10000</v>
+      </c>
+      <c r="H664" t="inlineStr"/>
+      <c r="I664" t="inlineStr"/>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>819</t>
+          <t>20/09/2024</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>03/05/2024</t>
+          <t>1724</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
-          <t>FINANZIAMENTO REGIONALE PER LO SVILUPPO DEI CONSULTORI FAMILIARI, ANNO 2024 (DGR 1551/2023 E 1592/2023). APPROVAZIONE DEL PIANO DELLE ATTIVITÀ E DEI COSTI.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D665" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E665" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F665" t="n">
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F665" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E  L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE , AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO RESPIRATORIO - DR. SALVATORE NICOLOSI</t>
+        </is>
+      </c>
+      <c r="G665" t="n">
         <v>0</v>
       </c>
+      <c r="H665" t="inlineStr"/>
+      <c r="I665" t="inlineStr"/>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>818</t>
+          <t>20/09/2024</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>03/05/2024</t>
+          <t>1723</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
-          <t>LINEE ATTUATIVE DELLA PROGRAMMAZIONE REGIONALE PER LA REALIZZAZIONE DI INTERVENTI DEDICATI ALLE PERSONE CON DISTURBO DELLO SPETTRO AUTISTICO (DGR 1721/2022, DGR 778/2023). ATTI CONSEGUENTI ALL’ATTIVITA’ DI COPROGETTAZIONE DI CUI AGLI AVVISI DEL 13/02/2024 PROT. N. 14153, N.14158 E N.14161 E APPROVAZIONE DELLE CONVENZIONI PER LA REALIZZAZIONE DEGLI INTERVENTI. CUP H71H23000050001.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D666" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E666" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F666" t="n">
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F666" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS7 PEDEMONTANA E L'UNIVERSITÀ DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO CARDIOVASCOLARE - DR.SSA ANNA REGINATO</t>
+        </is>
+      </c>
+      <c r="G666" t="n">
         <v>0</v>
       </c>
+      <c r="H666" t="inlineStr"/>
+      <c r="I666" t="inlineStr"/>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>784</t>
+          <t>20/09/2024</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>29/04/2024</t>
+          <t>1720</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO SERVIZIO DI PROGETTAZIONE ESECUTIVA E ASSISTENZA SPECIALISTICA ALLA DIREZIONE LAVORI PER L’INTERFACCIA IMPIANTISTICA CON IL SISTEMA DI INTEGRAZIONE E RIVESTIMENTI PREFABBRICATI DELLA SALA OPERATORIA N. 5 PRESSO IL GRUPPO OPERATORIO DELL’OSPEDALE DI BASSANO DEL GRAPPA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D667" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E667" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F667" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON LA SCUOLA SUPERIORE IN PSICOLOGIA CLINICA (SSPC– IFREP) PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="G667" t="n">
+        <v>0</v>
+      </c>
+      <c r="H667" t="inlineStr"/>
+      <c r="I667" t="inlineStr"/>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t>770</t>
+          <t>06/09/2024</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>24/04/2024</t>
+          <t>1655</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI VACCINO ANTI HERPES ZOOSTER RICOMBINANTE DENOMINATO “SHINGRIX” (DELIBERAZIONE N. 164 DEL 26.03.2024 DI AZIENDA ZERO). GARA 2024-107</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D668" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E668" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F668" t="inlineStr">
+        <is>
+          <t>PROGETTO SPERIMENTALE “SOSTEGNO NELLA GESTIONE DEI CARICHI ASSISTENZIALI DELLA PERSONA ANZIANA, DI NORMA ULTRASESSANTACINQUENNE, NON AUTOSUFFICIENTE IN STATO DI COMPROVATA VULNERABILITÀ - PERIODO 2024-2025” (DGRV N. 752/2024). CONVENZIONE CON AZIENDA ZERO ED ATTI CONSEGUENTI</t>
+        </is>
+      </c>
+      <c r="G668" t="n">
+        <v>0</v>
+      </c>
+      <c r="H668" t="inlineStr"/>
+      <c r="I668" t="inlineStr"/>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>766</t>
+          <t>06/09/2024</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>24/04/2024</t>
+          <t>1654</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
-          <t>PROGETTO REGIONALE “BENESSERE PSICOLOGICO DELLE FASCE PIU’ DEBOLI DELLA POPOLAZIONE” - FENICE 2° ANNO. RECEPIMENTO DEL FINANZIAMENTO E APPROVAZIONE DEL PIANO DELLE ATTIVITÀ E DEI COSTI (DGR 1283 DEL 25/10/023 E DDR 5 DEL 22/01/2024).</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D669" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E669" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F669" t="inlineStr">
+        <is>
+          <t>PIANO OPERATIVO DELLA REGIONE DEL VENETO PER LA VALORIZZAZIONE DEI CONSULTORI FAMILIARI” (DGR 1401/2023 E DDR 144/2023). APPROVAZIONE SCHEMA TIPO DI ACCORDO PER LA REALIZZAZIONE DEGLI INTERVENTI PREVISTI NELL’INIZIATIVA “NATI PER LEGGERE” E “NATI PER LA MUSICA"</t>
+        </is>
+      </c>
+      <c r="G669" t="n">
+        <v>13264</v>
+      </c>
+      <c r="H669" t="inlineStr"/>
+      <c r="I669" t="inlineStr"/>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>763</t>
+          <t>06/09/2024</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>22/04/2024</t>
+          <t>1651</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO DELL’ACCORDO CONTRATTUALE PER L’ASSEGNAZIONE DI QUOTE DI BUDGET AGGIUNTIVO ALLA SOCIETÀ IMED SRL, SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE NELLA BRANCA DIAGNOSTICA PER IMMAGINI (RADIOLOGIA) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA, DI CUI ALLA DELIBERA AZIENDALE N. 343/2024. PERIODO DI DECORRENZA DAL 12/02/2024 AL 30/06/2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D670" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E670" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F670" t="inlineStr">
+        <is>
+          <t>RINNOVO DEL PROTOCOLLO D`INTESA PER LA PROSECUZIONE DEL PROGETTO ``SISTEMA ACCOMUNA`` TRA PREFETTURA - UTG E QUESTURA DI VICENZA, ANUSCA, PRESIDENTI DELLE CONFERENZE DEI SINDACI DEL TERRITORIO, AZIENDE ULSS 7 PEDEMONTANA E ULSS 8 BERICA.</t>
+        </is>
+      </c>
+      <c r="G670" t="n">
+        <v>10.285</v>
+      </c>
+      <c r="H670" t="inlineStr"/>
+      <c r="I670" t="inlineStr"/>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>760</t>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>22/04/2024</t>
+          <t>1631</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA SANITARIA IN RADIOLOGIA CON L’AZIENDA OSPEDALE – UNIVERSITÀ PADOVA. ANNO 2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D671" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E671" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>29.469</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F671" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 28^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-187-TH</t>
+        </is>
+      </c>
+      <c r="G671" t="n">
+        <v>175550</v>
+      </c>
+      <c r="H671" t="inlineStr"/>
+      <c r="I671" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>753</t>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>19/04/2024</t>
+          <t>1630</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO CON L’ASSOCIAZIONE AMICI DEL CUORE ALTO VICENTINO ODV PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA SITI PRESSO IL CENTRO SANITARIO POLIFUNZIONALE DI VIA BOLDRINI N. 1 A THIENE, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D672" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E672" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>1.1</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F672" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 27^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-189-TH</t>
+        </is>
+      </c>
+      <c r="G672" t="n">
+        <v>285321</v>
+      </c>
+      <c r="H672" t="inlineStr"/>
+      <c r="I672" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>738</t>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>19/04/2024</t>
+          <t>1629</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI FILI DI SUTURA - 1^ EDIZIONE – DELIBERAZIONE AZIENDA ZERO N. 238/2023 - GARA 2024-093-BAS.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D673" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E673" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>282923</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F673" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 26^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-186-TH</t>
+        </is>
+      </c>
+      <c r="G673" t="n">
+        <v>285701</v>
+      </c>
+      <c r="H673" t="inlineStr"/>
+      <c r="I673" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>737</t>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>19/04/2024</t>
+          <t>1628</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA FULL RISK DI MAMMOGRAFI DI MARCA HOLOGIC IN DOTAZIONE ALLE AZIENDE OSPEDALIERE E SANITARIE DELLA REGIONE VENETO (DELIBERAZIONE AZIENDA ZERO N. 85/2024). GARA N. 2024-89-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D674" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E674" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>117950</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F674" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 25^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-185-TH</t>
+        </is>
+      </c>
+      <c r="G674" t="n">
+        <v>1287837</v>
+      </c>
+      <c r="H674" t="inlineStr"/>
+      <c r="I674" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>736</t>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>19/04/2024</t>
+          <t>1627</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "ITLS ADVANCED (INTERNATIONAL TRAUMA LIFE SUPPORT)" DELL'U.O.C. ACCETTAZIONE E PRONTO SOCCORSO P. O. BASSANO D.G.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D675" t="inlineStr">
         <is>
-          <t>UOSD FORMAZIONE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E675" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>5000</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F675" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO PER LA STIPULA DI UNA CONVENZIONE PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 16^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-188-TH</t>
+        </is>
+      </c>
+      <c r="G675" t="n">
+        <v>51372</v>
+      </c>
+      <c r="H675" t="inlineStr"/>
+      <c r="I675" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>735</t>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>19/04/2024</t>
+          <t>1626</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
-          <t>PROGETTO “CONTRASTO AL “BINGE DRINKING” IN FAVORE DEI GIOVANI VULNERABILI, IN ATTUAZIONE DELLA LEGGE QUADRO 30 MARZO 2021 N. 125 IN MATERIA DI ALCOL E DI PROBLEMI ALCOL-CORRELATI. PRESA ATTO DELLA PROSECUZIONE DEL PROGETTO FINO AL 14/05/2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D676" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E676" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F676" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO, SUDDIVISA IN LOTTI, DI STRUMENTAZIONI PER LA U.O.C. MEDICINA TRASFUSIONALE E PER L’U.O.C. LABORATORIO ANALISI – GARA 2024 - 161 - BAS.</t>
+        </is>
+      </c>
+      <c r="G676" t="n">
+        <v>39835</v>
+      </c>
+      <c r="H676" t="inlineStr"/>
+      <c r="I676" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>733</t>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>19/04/2024</t>
+          <t>1625</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA OSPEDALE – UNIVERSITÀ PADOVA PER ATTIVITÀ DI CONSULENZA SANITARIA IN DERMATOLOGIA. ANNO 2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D677" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E677" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>9.613</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F677" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA APERTA DI AZIENDA ZERO PER L’AFFIDAMENTO DI SERVIZI FINALIZZATI AL CONTROLLO ED ERADICAZIONE DELLA PESTE SUINA AFRICANA (PSA), 1^EDIZIONE - GARA 2024 - 184 - BAS</t>
+        </is>
+      </c>
+      <c r="G677" t="n">
+        <v>375813</v>
+      </c>
+      <c r="H677" t="inlineStr"/>
+      <c r="I677" t="inlineStr">
+        <is>
+          <t>IVA ESCLUSA</t>
+        </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>732</t>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>19/04/2024</t>
+          <t>1620</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
-          <t>CONVENZIONI CON L’AZIENDA ULSS 8 BERICA PER ATTIVITÀ DI CONSULENZA SANITARIA IN CARDIOCHIRURGIA, NEUROCHIRURGIA, CHIRURGIA PEDIATRICA, FISICA SANITARIA E RADIOTERAPIA. ANNO 2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D678" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E678" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F678" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI. PROROGA CONVENZIONE CON L'ASSOCIAZIONE DI VOLONTARIATO QUESTACITTÀ DI BASSANO</t>
+        </is>
+      </c>
+      <c r="G678" t="n">
+        <v>1500</v>
+      </c>
+      <c r="H678" t="inlineStr"/>
+      <c r="I678" t="inlineStr"/>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>678</t>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>12/04/2024</t>
+          <t>1616</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI " LA SAPIENZA"  DI ROMA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR. IVAN DI GIULIO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D679" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E679" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E679" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F679" t="n">
+      <c r="F679" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO CARDIOVASCOLARE - DR. GABRIELE FACCI</t>
+        </is>
+      </c>
+      <c r="G679" t="n">
         <v>0</v>
       </c>
+      <c r="H679" t="inlineStr"/>
+      <c r="I679" t="inlineStr"/>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>659</t>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>10/04/2024</t>
+          <t>1614</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA PER ATTIVITÀ DI CONSULENZA NELLA SPECIALITÀ DI ANESTESIA E RIANIMAZIONE ESPLETATA PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA. PERIODO DI DECORRENZA DAL 01/04/2024 AL 31/12/2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D680" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E680" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F680" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON IL COMUNE DI SANTORSO PER L'ATTIVAZIONE DI UN UFFICIO SEPARATO DI STATO CIVILE PRESSO L’OSPEDALE DI SANTORSO</t>
+        </is>
+      </c>
+      <c r="G680" t="n">
+        <v>0</v>
+      </c>
+      <c r="H680" t="inlineStr"/>
+      <c r="I680" t="inlineStr"/>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>658</t>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>10/04/2024</t>
+          <t>1613</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA OSPEDALE – UNIVERSITÀ PADOVA PER ATTIVITÀ DI CONSULENZA SANITARIA IN PEDIATRIA. PERIODO DI DECORRENZA DAL 01/04/2024 AL 31/12/2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D681" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E681" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F681" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITÀ DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO CARDIOVASCOLARE - DR.SSA LAURA TRENTO</t>
+        </is>
+      </c>
+      <c r="G681" t="n">
+        <v>0</v>
+      </c>
+      <c r="H681" t="inlineStr"/>
+      <c r="I681" t="inlineStr"/>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>639</t>
+          <t>16/08/2024</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>05/04/2024</t>
+          <t>1544</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
-          <t>PROGETTO DI RAFFORZAMENTO DEI DIPARTIMENTI DI SALUTE MENTALE. PRESA ATTO DEL NUOVO TERMINE PER L’UTILIZZO DELLE RISORSE ECONOMICHE ASSEGNATE ALL’AZIENDA CON DDR N. 89/2022 E RECEPIMENTO ULTERIORE FINANZIAMENTO REGIONALE DI CUI AL DDR N. 97 DEL 06/12/2023.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D682" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E682" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F682" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CENTRO DIAGNOSTICO CASTELLANO SRL A SOCIO UNICO – SOGGETTO A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI CASTELFRANCO VENETO (TV) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE D’ATTESA E DELLE LISTE DI PRE-APPUNTAMENTO 2° SEMESTRE 2024. PERIODO DI DECORRENZA DAL 01/07/2024 AL 30/09/2024.</t>
+        </is>
+      </c>
+      <c r="G682" t="n">
+        <v>5381</v>
+      </c>
+      <c r="H682" t="inlineStr"/>
+      <c r="I682" t="inlineStr"/>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>635</t>
+          <t>16/08/2024</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>05/04/2024</t>
+          <t>1543</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA LA DIOCESI DI PADOVA E L’AZIENDA ULSS 7 PEDEMONTANA PER IL SERVIZIO DI ASSISTENZA RELIGIOSA PRESSO IL PRESIDIO OSPEDALIERO DI ASIAGO .</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D683" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E683" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F683" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CEMES SRL - SEDE DI THIENE - IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE D’ATTESA E DELLE LISTE DI PRE-APPUNTAMENTO 2° SEMESTRE 2024. PERIODO DI DECORRENZA DAL 01/07/2024 AL 30/09/2024.</t>
+        </is>
+      </c>
+      <c r="G683" t="n">
+        <v>21240</v>
+      </c>
+      <c r="H683" t="inlineStr"/>
+      <c r="I683" t="inlineStr"/>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>611</t>
+          <t>16/08/2024</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>29/03/2024</t>
+          <t>1542</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E I CENTRI DI SERVIZIO TITOLARI DI STRUTTURE RESIDENZIALI ACCREDITATE CHE EROGANO PRESTAZIONI SOCIALI, SOCIO SANITARIE E SANITARIE AFFERENTI ALL’AREA ANZIANI. PERIODO 01/04/2024 – 31/03/2025.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D684" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E684" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F684" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED S.R.L. A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA S.R.L., SEDE DI BASSANO DEL GRAPPA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE D’ATTESA E DELLE LISTE DI PRE-APPUNTAMENTO 2° SEMESTRE 2024. PERIODO DI DECORRENZA DAL 01/07/2024 AL 30/09/2024.</t>
+        </is>
+      </c>
+      <c r="G684" t="n">
+        <v>378344</v>
+      </c>
+      <c r="H684" t="inlineStr"/>
+      <c r="I684" t="inlineStr"/>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>595</t>
+          <t>16/08/2024</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>29/03/2024</t>
+          <t>1541</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROROGA TECNICA DI DUE MESI DELLA GARA REGIONALE PER IL SERVIZIO DI RILEVAZIONE ED ELABORAZIONE DEI DATI CONTENUTI NELLE PRESCRIZIONI FARMACEUTICHE – DDR N. 68 DEL 25/05/2016.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D685" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E685" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F685" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE D’ATTESA E DELLE LISTE DI PRE-APPUNTAMENTO 2° SEMESTRE 2024. PERIODO DI DECORRENZA DAL 01/07/2024 AL 30/09/2024.</t>
+        </is>
+      </c>
+      <c r="G685" t="n">
+        <v>211475</v>
+      </c>
+      <c r="H685" t="inlineStr"/>
+      <c r="I685" t="inlineStr"/>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>588</t>
+          <t>16/08/2024</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>29/03/2024</t>
+          <t>1540</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI UN SERVIZIO DI ESECUZIONE DI TEST DI PROFILAZIONE GENOMICA PER PAZIENTI AFFETTE DA CARCINOMA MAMMARIO ORMONORESPONSIVO IN STADIO PRECOCE, A COPERTURA DEL FABBISOGNO DELLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E DELL’AZIENDA SANITARIA DELL'ALTO ADIGE – 1^ EDIZIONE - DDG AZIENDA ZERO N. 851 DEL 28.12.2023 – GARA 2024 - 076 - BAS.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D686" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E686" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F686" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL, SEDE DI BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE D’ATTESA E DELLE LISTE DI PRE-APPUNTAMENTO 2° SEMESTRE 2024. PERIODO DI DECORRENZA DAL 01/07/2024 AL 30/09/2024.</t>
+        </is>
+      </c>
+      <c r="G686" t="n">
+        <v>46728</v>
+      </c>
+      <c r="H686" t="inlineStr"/>
+      <c r="I686" t="inlineStr"/>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>586</t>
+          <t>16/08/2024</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>29/03/2024</t>
+          <t>1537</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROROGA TECNICA FINO AL 25/03/2025 GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO DI DEFIBRILLATORI PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE VENETO ESPLETATA DALL’U.O.C. CRAV – AZIENDA ZERO DELLA REGIONE VENETO. DDR NR. 261 DEL 22/06/2018.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D687" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E687" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F687" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "STUDIO OSSERVAZIONALE DEL PROFILO LIPIDICO NEI PAZIENTI IN TRATTAMENTO CON INCLISIRAN IN VENETO - CODICE PROTOCOLLO: INCLIVEN REGISTRY"</t>
+        </is>
+      </c>
+      <c r="G687" t="n">
+        <v>0</v>
+      </c>
+      <c r="H687" t="inlineStr"/>
+      <c r="I687" t="inlineStr"/>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>559</t>
+          <t>02/08/2024</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>22/03/2024</t>
+          <t>1475</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
-          <t>PROGETTO SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013 (DGR N. 1401/2022) - NONO ANNO. APPROVAZIONE RENDICONTAZIONE FINALE ANNUALITÀ 2023.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D688" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E688" t="inlineStr">
+        <is>
           <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
-      <c r="E688" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F688" t="inlineStr">
+        <is>
+          <t>PROSECUZIONE DELL’ ACCORDO CONTRATTUALE PER LA GESTIONE DEL CENTRO DIURNO PER PERSONE CON DISABILITA’ “LE CARUBINE” DI BASSANO DEL GRAPPA FINO AL 30/06/2025.</t>
+        </is>
+      </c>
+      <c r="G688" t="n">
+        <v>419.422</v>
+      </c>
+      <c r="H688" t="inlineStr"/>
+      <c r="I688" t="inlineStr"/>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>499</t>
+          <t>02/08/2024</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>15/03/2024</t>
+          <t>1441</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI PROGETTAZIONE ESECUTIVA (PE) E DI COORDINAMENTO DELLA SICUREZZA PER LA PROGETTAZIONE (CSP) DEI LAVORI DI MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L’OSPEDALE “SAN BASSIANO” DI BASSANO DEL GRAPPA (VI) PREVIO SPOSTAMENTO TEMPORANEO DELL’ATTIVITÀ PRESSO IL CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA (VI).</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D689" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E689" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F689" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELL’INDAGINE CLINICA CON DISPOSITIVO MEDICO “EFFICACIA DEL BENDAGGIO A CORTA ESTENSIBILITA’ PER IL TRATTAMENTO DELL’EDEMA DELLA MANO RISPETTO AL BENDAGGIO AD ELEVATA ESTENSIBILITA’: CROSS OVER RANDOMIZED CONTROLLED TRIAL (RCT)” – PROTOCOLLO BENDAGGIO MANO - PRESSO L’U.O.C. RECUPERO E RIABILITAZIONE FUNZIONALE  DEL P.O. SANTORSO.</t>
+        </is>
+      </c>
+      <c r="G689" t="n">
+        <v>0</v>
+      </c>
+      <c r="H689" t="inlineStr"/>
+      <c r="I689" t="inlineStr"/>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>489</t>
+          <t>26/07/2024</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>15/03/2024</t>
+          <t>1417</t>
         </is>
       </c>
       <c r="C690" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA PER LA FORNITURA DI FARMACI EMODERIVATI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’APSS DI TRENTO ED IL COMPRENSORIO SANITARIO DI BOLZANO. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-058-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D690" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E690" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>347986</v>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F690" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI SARCEDO (VI) SITI PRESSO L’EDIFICIO DENOMINATO “VILLA CA’ DOTTA” IN VIA ROMA N. 10 DA DESTINARE AD ATTIVITÀ SOCIO-SANITARIE PER IL TERRITORIO.</t>
+        </is>
+      </c>
+      <c r="G690" t="n">
+        <v>25</v>
+      </c>
+      <c r="H690" t="inlineStr"/>
+      <c r="I690" t="inlineStr">
+        <is>
+          <t>Durata 3 anni dal 31/10/2024.</t>
+        </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>481</t>
+          <t>26/07/2024</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>15/03/2024</t>
+          <t>1411</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
-          <t>PROSECUZIONE DELL’ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E LA FONDAZIONE OIC ONLUS, ENTE GESTORE DEL “CENTRO DIURNO ANZIANI GUIDO NEGRI” PER PERSONE ANZIANE NON AUTOSUFFICIENTI DI THIENE.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D691" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E691" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F691" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI “DISPOSITIVI MEDICI E STRUMENTI ENDOSCOPICI MONOUSO PER UROLOGIA ENDOSCOPICA INTERVENTISTICA E SPECIALISTICA” IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E AZIENDA PROVINCIALE PER I SERVIZI SANITARI DELLA PROVINCIA AUTONOMA DI TRENTO. 1^ EDIZIONE - SECONDA TRANCHE (DELIBERAZIONI AZIENDA ZERO N. 787 DEL 12.12.2023 E N. 22 DEL 22.01.2024). GARA 2024-071-TH.</t>
+        </is>
+      </c>
+      <c r="G691" t="n">
+        <v>442849</v>
+      </c>
+      <c r="H691" t="inlineStr"/>
+      <c r="I691" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>480</t>
+          <t>26/07/2024</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>15/03/2024</t>
+          <t>1402</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA OSPEDALIERA UNIVERSITARIA INTEGRATA DI VERONA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D692" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E692" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F692" t="n">
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F692" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELLO STUDIO “RITA – RIOSPEDALIZZAZIONI A TRENTA E A NOVANTA GIORNI IN PAZIENTI CON DISTURBI MENTALI” - PRESSO IL DIPARTIMENTO DI SALUTE MENTALE.</t>
+        </is>
+      </c>
+      <c r="G692" t="n">
         <v>0</v>
       </c>
+      <c r="H692" t="inlineStr"/>
+      <c r="I692" t="inlineStr"/>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>439</t>
+          <t>26/07/2024</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>08/03/2024</t>
+          <t>1397</t>
         </is>
       </c>
       <c r="C693" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI “POMPE INFUSIONALI E RELATIVI DEFLUSSORI E POMPE ELASTOMERICHE” IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, PER L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DELLA PROVINCIA AUTONOMA DI TRENTO (A.P.S.S.) E PER ORAS S.P.A. - 1 ^ EDIZIONE. AGGIUDICAZIONE DEI LOTTI NN. 1, 5, 6 E 7 (DELIBERAZIONE AZIENDA ZERO N. 868 DEL 29.12.2024). GARA 2024-048-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D693" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E693" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F693" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELLO STUDIO NO PROFIT, OSSERVAZIONALE, MULTICENTRICO, FARMACOLOGICO “EFFICACIA E SICUREZZA DI UPADACITINIB IN PAZIENTI CON COLITE ULCEROSA: STUDIO REAL – LIFE, MULTICENTRICO, IG -IBD” – CODICE UPREAL UC - PRESSO L’U.O.S.V D. ENDOSCOPIA DIGESTIVA DEL P.O. SANTORSO. STIPULA DI CONTRATTO PER LA CONDUZIONE DELLO STUDIO.</t>
+        </is>
+      </c>
+      <c r="G693" t="n">
+        <v>0</v>
+      </c>
+      <c r="H693" t="inlineStr"/>
+      <c r="I693" t="inlineStr"/>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>435</t>
+          <t>19/07/2024</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>08/03/2024</t>
+          <t>1366</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA APERTA ESPLETATA DA SCR PIEMONTE PER LA STIPULA DI UN ACCORDO QUADRO MULTIOPERATORE PER L’AFFIDAMENTO DELLA FORNITURA DI FARMACI ESTERI A BASE DI PANCRELIPASI E SERVIZI CONNESSI. RIF: 2024-032-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D694" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E694" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>10729</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F694" t="inlineStr">
+        <is>
+          <t>GARA REGIONALE PER LA FORNITURA DI SISTEMI DIAGNOSTICI PER EMOGASANALISI, IN ACCORDO QUADRO, AGGIUDICATA CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 894 DEL 23/12/2021 - GARA 2022-116-BAS: RINNOVO PER 12 MESI DEL LOTTO 1 (“SISTEMI DI EMOGASANALISI DI ULTIMA GENERAZIONE”) E RECEPIMENTO DEL LOTTO 2 (“SISTEMI DI EMOGASANALISI PORTATILI, PALMARI O DA BANCO, DI ULTIMA GENERAZIONE”) PER IL P.O. DI ASIAGO</t>
+        </is>
+      </c>
+      <c r="G694" t="n">
+        <v>202608</v>
+      </c>
+      <c r="H694" t="inlineStr"/>
+      <c r="I694" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>430</t>
+          <t>19/07/2024</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>08/03/2024</t>
+          <t>1359</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL’ACCORDO CONTRATTUALE TRIENNALE CON LA FONDAZIONE OIC PER LA GESTIONE DELL’HOSPICE EXTRAOSPEDALIERO “GUIDO NEGRI” DI THIENE. PERIODO 2024 – 2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D695" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E695" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F695" t="inlineStr">
+        <is>
+          <t>DELIBERA N 1793 DEL 22/10/2021 - APPROVAZIONE SCHEMA TIPO DI ACCORDO CONTRATTUALE PER LA SPERIMENTAZIONE DI UN MODELLO DI SVILUPPO DELLA DGRV 739/2015 PER L’ACCOMPAGNAMENTO ALL’INCLUSIONE ED ALL’OCCUPABILITÀ DELLE PERSONE CON DISABILITÀ – PROSECUZIONE DELLE ATTIVITÀ</t>
+        </is>
+      </c>
+      <c r="G695" t="n">
+        <v>86552</v>
+      </c>
+      <c r="H695" t="inlineStr"/>
+      <c r="I695" t="inlineStr"/>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>428</t>
+          <t>19/07/2024</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>08/03/2024</t>
+          <t>1355</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE TRIENNALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS E L’IPAB CASA DI RICOVERO “MUZAN” PER LA GESTIONE DELL’OSPEDALE DI COMUNITA’. PERIODO 2024-2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D696" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E696" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F696" t="inlineStr">
+        <is>
+          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA IN ORTOPEDIA E TRAUMATOLOGIA. PERIODO DI DECORRENZA DAL 03/08/2024 AL 31/12/2024.</t>
+        </is>
+      </c>
+      <c r="G696" t="n">
+        <v>60.52</v>
+      </c>
+      <c r="H696" t="inlineStr"/>
+      <c r="I696" t="inlineStr"/>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>387</t>
+          <t>16/07/2024</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>01/03/2024</t>
+          <t>1326</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO CON L’ASSOCIAZIONE CENTRO DI AIUTO ALLA VITA DI SCHIO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA SITI PRESSO LA CASA DELLA SALUTE DI SCHIO IN VIA S. CAMILLO DE LELLIS N. 3, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D697" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E697" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F697" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALLA CONVENZIONE CON L’AZIENDA OSPEDALIERA UNIVERSITARIA INTEGRATA VERONA, DI CUI ALLA DELIBERA N. 480/2024, PER LA MODIFICA DELLE MODALITÀ DI EROGAZIONE DELL’ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2024.</t>
+        </is>
+      </c>
+      <c r="G697" t="n">
+        <v>63.81</v>
+      </c>
+      <c r="H697" t="inlineStr"/>
+      <c r="I697" t="inlineStr"/>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>386</t>
+          <t>12/07/2024</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>01/03/2024</t>
+          <t>1319</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DELLA FORNITURA DELL’IMPIANTO DI CHIAMATA INFERMIERI, CON COLLAUDO FINALE, PER REPARTI MEDICINA 1, MEDICINA, OSTETRICIA GINECOLOGIA E FKT GERIATRIA PRESSO OSPEDALE ALTO VICENTINO DI SANTORSO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D698" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E698" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>130.352</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F698" t="inlineStr">
+        <is>
+          <t>APPALTO SPECIFICO PER LA FORNITURA DEL PRINCIPIO ATTIVO SEVOFLURANO E RELATIVA FORNITURA DEI SISTEMI DI EROGAZIONE (VAPORIZZATORI) IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV – D.D.G. N. 536 DEL 23.09.2020. PROROGA AL 31.12.2024. RIF. 2020-395-TH</t>
+        </is>
+      </c>
+      <c r="G698" t="n">
+        <v>13200</v>
+      </c>
+      <c r="H698" t="inlineStr"/>
+      <c r="I698" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>374</t>
+          <t>12/07/2024</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>01/03/2024</t>
+          <t>1318</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "PALS (PEDIATRIC ADVANCED LIFE SUPPORT) PROVIDER AHA" DEL DIPARTIMENTO EMERGENZA E AREA CRITICA DEL PRESIDIO OSPEDALIERO DI BASSANO DEL GRAPPA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D699" t="inlineStr">
         <is>
-          <t>UOSD FORMAZIONE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E699" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>585</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F699" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 14^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-157-TH</t>
+        </is>
+      </c>
+      <c r="G699" t="n">
+        <v>1148459</v>
+      </c>
+      <c r="H699" t="inlineStr"/>
+      <c r="I699" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>343</t>
+          <t>12/07/2024</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>26/02/2024</t>
+          <t>1317</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL, SEDE DI BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 12/02/2024 AL 30/06/2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D700" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E700" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>480030</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F700" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, APSS DI TRENTO E AZIENDA SANITARIA DELL’ALTO ADIGE – COMPRENSORIO DI BOLZANO - 13^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-156-TH</t>
+        </is>
+      </c>
+      <c r="G700" t="n">
+        <v>12339</v>
+      </c>
+      <c r="H700" t="inlineStr"/>
+      <c r="I700" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>342</t>
+          <t>12/07/2024</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>26/02/2024</t>
+          <t>1312</t>
         </is>
       </c>
       <c r="C701" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL, SEDE DI BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 12/02/2024 AL 30/06/2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D701" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E701" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>62304</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F701" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 24^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-135-TH</t>
+        </is>
+      </c>
+      <c r="G701" t="n">
+        <v>382330</v>
+      </c>
+      <c r="H701" t="inlineStr"/>
+      <c r="I701" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>341</t>
+          <t>12/07/2024</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>26/02/2024</t>
+          <t>1304</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDO CONTRATTUALE CON IL CENTRO DIAGNOSTICO CASTELLANO SRL, SEDE DI CASTELFRANCO VENETO (TV) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 12/02/2024 AL 30/06/2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D702" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E702" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F702" t="inlineStr">
+        <is>
+          <t>SISTEMA VENETO ADOZIONI. INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE ED INTERNAZIONALE (L. N. 476/98). DGR 1233/2023, DDR 143/2023, DDR 50/2024. RECEPIMENTO DEL FINANZIAMENTO E APPROVAZIONE DEL PIANO TERRITORIALE VENETO ADOZIONI (PTVA) AZIENDALE ANNO 2023/2024 (CODICE COMMESSA 2/2024/5)</t>
+        </is>
+      </c>
+      <c r="G702" t="n">
+        <v>20668</v>
+      </c>
+      <c r="H702" t="inlineStr"/>
+      <c r="I702" t="inlineStr"/>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>340</t>
+          <t>12/07/2024</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>26/02/2024</t>
+          <t>1303</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 12/02/2024 AL 30/06/2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D703" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E703" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F703" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELLO SCHEMA DI “CONVENZIONE PER LA DELEGA DELLA FUNZIONE RIFERITA ALLE IMPEGNATIVE ICD B - ICD B PLUS - ICD M - ICD M GS DA PARTE DEI COMUNI DEGLI AMBITI TERRITORIALI SOCIALI 03 E 04 ALL'AZIENDA ULSS N. 7”</t>
+        </is>
+      </c>
+      <c r="G703" t="n">
+        <v>0</v>
+      </c>
+      <c r="H703" t="inlineStr"/>
+      <c r="I703" t="inlineStr"/>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>331</t>
+          <t>12/07/2024</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>23/02/2024</t>
+          <t>1300</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 20^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-026-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D704" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E704" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F704" t="inlineStr">
+        <is>
+          <t>ADDENDUM ACCORDO CONTRATTUALE CON IL CENTRO DIAGNOSTICO CASTELLANO SRL A SOCIO UNICO – SOGGETTO A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI CASTELFRANCO VENETO (TV) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 01/05/2024 AL 30/06/2024.</t>
+        </is>
+      </c>
+      <c r="G704" t="n">
+        <v>3075</v>
+      </c>
+      <c r="H704" t="inlineStr"/>
+      <c r="I704" t="inlineStr"/>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>328</t>
+          <t>05/07/2024</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>23/02/2024</t>
+          <t>1270</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 12^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-022-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D705" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E705" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F705" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DELLA FORNITURA E POSA IN OPERA DI PORTE AUTOMATICHE DA INSTALLARSI PRESSO IL PRONTO SOCCORSO DELL’OSPEDALE ALTO VICENTINO DI SANTORSO (VI) DELL’ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="G705" t="n">
+        <v>14.089</v>
+      </c>
+      <c r="H705" t="inlineStr"/>
+      <c r="I705" t="inlineStr"/>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>320</t>
+          <t>05/07/2024</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>23/02/2024</t>
+          <t>1268</t>
         </is>
       </c>
       <c r="C706" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA APERTA IN ACCORDO QUADRO MULTI OPERATORE PER LA FORNITURA ANNUALE DI FARMACI ESTERI E SERVIZI CONNESSI ESPLETATA DA SCR PIEMONTE S.P.A. DA DESTINARSI ALLE ASR DELLE REGIONI PIEMONTE, VENETO, MOLISE E SARDEGNA. RIF: 2024-033-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D706" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E706" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>29032</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F706" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 23^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-134-TH</t>
+        </is>
+      </c>
+      <c r="G706" t="n">
+        <v>1489975</v>
+      </c>
+      <c r="H706" t="inlineStr"/>
+      <c r="I706" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>314</t>
+          <t>05/07/2024</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>23/02/2024</t>
+          <t>1257</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
-          <t>PROGETTO “SCUOLA APERTA”. CONVENZIONE CON LA PRESIDENZA DEL CONSIGLIO DEI MINISTRI – DIPARTIMENTO PER LE POLITICHE ANTIDROGA DI CUI ALL’AVVISO PUBBLICO PER LA SELEZIONE DI PROGETTI SPERIMENTALI A VALENZA E IMPATTO NAZIONALE IN MATERIA DI PREVENZIONE E CONTRASTO DELLE DIPENDENZE COMPORTAMENTALI E DA SOSTANZE NELLE GIOVANI GENERAZIONI.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D707" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E707" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F707" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI “KIT IN TNT STERILI” DI CUI ALLA DELIBERAZIONE N. 521 DEL 05.08.2022 E DELIBERAZIONE N. 73 DEL 23.02.2024 DI AZIENDA ZERO (RIF. 2024-014-TH).</t>
+        </is>
+      </c>
+      <c r="G707" t="n">
+        <v>2864585</v>
+      </c>
+      <c r="H707" t="inlineStr"/>
+      <c r="I707" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>312</t>
+          <t>05/07/2024</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>23/02/2024</t>
+          <t>1256</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON ASSOCIAZIONI DI VOLONTARIATO PER LA CONSEGNA A DOMICILIO DI FARMACI E DISPOSITIVI A FAVORE DI PAZIENTI AFFERENTI I PUNTI DI DISTRIBUZIONE DIRETTA AZIENDALE DEI FARMACI. ANNI 2024 - 2026.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D708" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E708" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F708" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – TERZA TRANCHE - PARTE SECONDA (DELIBERAZIONE N. 853 DEL 28/12/2023 DI AZIENDA ZERO). GARA 2024-073-TH.</t>
+        </is>
+      </c>
+      <c r="G708" t="n">
+        <v>329301</v>
+      </c>
+      <c r="H708" t="inlineStr"/>
+      <c r="I708" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>311</t>
+          <t>05/07/2024</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>23/02/2024</t>
+          <t>1255</t>
         </is>
       </c>
       <c r="C709" t="inlineStr">
         <is>
-          <t>AISM DI ROSÀ. ASSEGNAZIONE DI BUDGET 2024 PER L`ATTIVITÀ DI RIABILITAZIONE EXTRAOSPEDALIERA NELLE MORE DELL’ATTRIBUZIONE REGIONALE DEL BUDGET PER LE STRUTTURE PRIVATE ACCREDITATE EX ART. 26 L. 833/1978.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D709" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E709" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F709" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE "PROSECUZIONE, VALORIZZAZIONE E RAFFORZAMENTO DEL PROGETTO E-INCLUSION: VEDO-SENTO-ASCOLTO-CAPISCO" - RECEPIMENTO FINANZIAMENTO REGIONALE (CUP H71H23000080001) - PIANO DELLE ATTIVITÀ E DEI COSTI ED APPROVAZIONE SCHEMA CONVENZIONE</t>
+        </is>
+      </c>
+      <c r="G709" t="n">
+        <v>37895</v>
+      </c>
+      <c r="H709" t="inlineStr"/>
+      <c r="I709" t="inlineStr"/>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>288</t>
+          <t>05/07/2024</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>16/02/2024</t>
+          <t>1254</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL - SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE PER LA BRANCA DI MEDICINA FISICA E RIABILITAZIONE. ANNO 2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D710" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E710" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="F710" t="inlineStr">
+        <is>
+          <t>DGR N. 646 DEL 10 GIUGNO 2024 BANDO PER L'ASSEGNAZIONE DI CONTRIBUTI REGIONALI A FAVORE DI COMUNI CON POPOLAZIONE NON SUPERIORE AI 20.000 ABITANTI, DI AZIENDE ULSS E DI UNIONI DI COMUNI, SE DELEGATE, PER LA SOLA QUOTA RELATIVA AI COMUNI CON POPOLAZIONE NON SUPERIORE AI 20.000 ABITANTI, PER LE SPESE SOSTENUTE NEL CORSO DELL'ANNO 2023 PER L'INSERIMENTO DI MINORI IN COMUNITÀ DI ACCOGLIENZA A CARATTERE RESIDENZIALE. - DICHIARAZIONE DELLE SPESE SOSTENUTE</t>
+        </is>
+      </c>
+      <c r="G710" t="n">
+        <v>303440</v>
+      </c>
+      <c r="H710" t="inlineStr"/>
+      <c r="I710" t="inlineStr"/>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>276</t>
+          <t>28/06/2024</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>16/02/2024</t>
+          <t>1204</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROROGA TECNICA FINO AL 22/02/2025 GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO DI PACEMAKERS PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE VENETO ESPLETATA DALL’U.O.C. CRAV – AZIENDA ZERO DELLA REGIONE VENETO - DDR NR. 14/2018.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D711" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E711" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F711" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI FERRARA PER L'INSERIMENTO DEL LABORATORIO ANALISI NELLA RETE FORMATIVA DELLA SCUOLA DI SPECIALIZZAZIONE ( ACCESSO NON MEDICO) IN PATOLOGIA CLINICA E BIOCHIMICA  CLINICA</t>
+        </is>
+      </c>
+      <c r="G711" t="n">
+        <v>0</v>
+      </c>
+      <c r="H711" t="inlineStr"/>
+      <c r="I711" t="inlineStr"/>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>274</t>
+          <t>21/06/2024</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>16/02/2024</t>
+          <t>1155</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "ACLS (ADVANCED CARDIOVASCULAR LIFE SUPPORT) PROVIDER AHA" DEL DIPARTIMENTO EMERGENZA E AREA CRITICA BASSANO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D712" t="inlineStr">
         <is>
-          <t>UOSD FORMAZIONE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E712" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F712" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON LA DIOCESI DI VICENZA PER IL SERVIZIO DI ASSISTENZA RELIGIOSA PRESSO LE STRUTTURE DELL'A.ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="G712" t="n">
+        <v>88.05</v>
+      </c>
+      <c r="H712" t="inlineStr"/>
+      <c r="I712" t="inlineStr"/>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>262</t>
+          <t>14/06/2024</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>16/02/2024</t>
+          <t>1098</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI PALERMO PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR. ANTONIO MARIA TUMMINARO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D713" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E713" t="inlineStr">
+        <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
-      <c r="E713" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F713" t="n">
+      <c r="F713" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALL'EMENDAMENTO RELATIVO ALLO STUDIO NO-PROFIT "USE OF ETELCALCETIDE FOR PRESERVING VITAMIN K-DEPENDENT PROTEIN ACTIVITY ITALIAN STUDY (ETERNITY - ITA STUDY)" E APPROVAZIONE ACCORDO DI COLLABORAZIONE SCIENTIFICA</t>
+        </is>
+      </c>
+      <c r="G713" t="n">
         <v>0</v>
       </c>
+      <c r="H713" t="inlineStr"/>
+      <c r="I713" t="inlineStr"/>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>07/06/2024</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>09/02/2024</t>
+          <t>1047</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
-          <t>PROSECUZIONE DELL’ACCORDO CONTRATTUALE CON IL CENTRO SERVIZI CASA DI RICOVERO MUZAN DI MALO PER LA GESTIONE DELLA SEZIONE DI ASSISTENZA RESIDENZIALE EXTRAOSPEDALIERA PER LE CURE DI STATI VEGETATIVI PERMANENTI.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D714" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E714" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F714" t="n">
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F714" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON L’ISTITUTO DI ISTRUZIONE SUPERIORE (I.I.S) “TRON ZANELLA” DI SCHIO, PER LA REALIZZAZIONE DI PERCORSI PER LE COMPETENZE TRASVERSALI E PER L’ORIENTAMENTO (P.T.C.O.) PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA (2024 – 2027)</t>
+        </is>
+      </c>
+      <c r="G714" t="n">
         <v>0</v>
       </c>
+      <c r="H714" t="inlineStr"/>
+      <c r="I714" t="inlineStr"/>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>31/05/2024</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>02/02/2024</t>
+          <t>998</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO PER L’UTILIZZO DI UN LOCALE DI PROPRIETÀ DELL’ULSS 7 PEDEMONTANA SITO PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA (VI) IN VIA DEI LOTTI N. 40 DA DESTINARE A SERVIZIO DI POLIZIA GIUDIZIARIA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D715" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E715" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F715" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B, DEL D.LGS N. 36/2023 PER LA FORNITURA IN ESCLUSIVA DEL VACCINO PER LA DENGUE PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO-DDG 272/2024. GARA 2024-131-TH.</t>
+        </is>
+      </c>
+      <c r="G715" t="n">
+        <v>4400</v>
+      </c>
+      <c r="H715" t="inlineStr"/>
+      <c r="I715" t="inlineStr">
+        <is>
+          <t>IVA ESCLUSA</t>
+        </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>31/05/2024</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>29/01/2024</t>
+          <t>982</t>
         </is>
       </c>
       <c r="C716" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROROGA TECNICA DI TRE MESI DELLA GARA REGIONALE PER IL SERVIZIO DI RILEVAZIONE ED ELABORAZIONE DEI DATI CONTENUTI NELLE PRESCRIZIONI FARMACEUTICHE – DDR N. 68 DEL 25/05/2016.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D716" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E716" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F716" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’UNIVERSITA’ DI PISA -DIPARTIMENTO DI MEDICINA CLINICA E SPERIMENTALE PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE ULSS 7 DI STUDENTI ISCRITTI AL MASTER IN INFERMIERISTICA IN SALUTE MENTALE - PSICHIATRIA.</t>
+        </is>
+      </c>
+      <c r="G716" t="n">
+        <v>0</v>
+      </c>
+      <c r="H716" t="inlineStr"/>
+      <c r="I716" t="inlineStr"/>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>31/05/2024</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>29/01/2024</t>
+          <t>1029</t>
         </is>
       </c>
       <c r="C717" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROROGA CONTRATTI FINO AL 31.12.2024 GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ENDOSCOPIA DIGESTIVA, RESPIRATORIA E BILIO-PANCREATICA - I E II AGGIUDICAZIONE” - DDR 19/2016 E DDR 92/2017</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D717" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E717" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F717" t="inlineStr">
+        <is>
+          <t>MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L'OSPEDALE SAN BASSIANO DI BASSANO DEL GRAPPA (VI) PREVIO SPOSTAMENTO TEMPORANEO DELL'ATTIVITÀ PRESSO IL CENTRO SOCIO-SANITARIO  PROSPERO ALPINO DI MAROSTICA (VI). AFFIDAMENTO LAVORI "PRIMO STRALCIO - MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE DEL CENTRO SOCIO-SANITARIO PROSPERO ALPINO DI MAROSTICA (VI)"</t>
+        </is>
+      </c>
+      <c r="G717" t="n">
+        <v>123.21</v>
+      </c>
+      <c r="H717" t="inlineStr"/>
+      <c r="I717" t="inlineStr"/>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>24/05/2024</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>29/01/2024</t>
+          <t>971</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELLO STUDIO NO PROFIT OSSERVAZIONALE PROSPETTICO “CARATTERISTICHE EPIDEMIOLOGICHE, CLINICHE, LABORATORISTICHE E DELLE INDAGINI STRUMENTALI DELLE MALATTIE TRASMESSE DA ZECCA” (TBEVI PROSPETTICO)” PRESSO L’U.O.C. MALATTIE INFETTIVE DEL P.O. SANTORSO. STIPULA CONTRATTO CON L’ AZIENDA OSPEDALIERA UNIVERSITARIA DI MODENA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D718" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E718" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F718" t="n">
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F718" t="inlineStr">
+        <is>
+          <t>PROSECUZIONE DELL’ ACCORDO CONTRATTUALE PER LA GESTIONE DELLA COMUNITA’ ALLOGGIO “CONCA D’ORO” PER PERSONE CON DISABILITA’ FINO AL 30/06/2025.</t>
+        </is>
+      </c>
+      <c r="G718" t="n">
         <v>0</v>
       </c>
+      <c r="H718" t="inlineStr"/>
+      <c r="I718" t="inlineStr"/>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>23/05/2024</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>26/01/2024</t>
+          <t>967</t>
         </is>
       </c>
       <c r="C719" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI AGHI SPECIALI – 2^ EDIZIONE. DELIBERAZIONE AZIENDA ZERO N. 504 DEL 09/08/2023 - GARA 2024-20-BAS.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D719" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E719" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F719" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO FORNITURA E POSA IN OPERA DI UN NUOVO QUADRO ELETTRICO DI AZIONAMENTO DEI DUE GRUPPI ELETTROGENI PRESSO IL CENTRO SANITARIO POLIFUNZIONALE BOLDRINI DI THIENE.</t>
+        </is>
+      </c>
+      <c r="G719" t="n">
+        <v>79.19199999999999</v>
+      </c>
+      <c r="H719" t="inlineStr"/>
+      <c r="I719" t="inlineStr"/>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>23/05/2024</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>26/01/2024</t>
+          <t>954</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
-          <t>ADESIONE AD ACCORDO QUADRO PER LA FORNITURA DI “MATERIALE PER CHIRURGIA MININVASIVA – 2^ EDIZIONE” (DELIBERAZIONE N. 895/2022 DI AZIENDA ZERO) PER IL LOTTO N. 1 E RIDETERMINAZIONE DEI FABBISOGNI PER IL LOTTO N. 2. GARA 2023-107-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D720" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E720" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F720" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "IL PROTOCOLLO ERAS: LA MOTIVAZIONE MOTORE DELLA QUALITA'" DELLE UU.OO.CC CHIRURGIA DELL' OSPEDALE DI SANTORSO E DI BASSANO</t>
+        </is>
+      </c>
+      <c r="G720" t="n">
+        <v>4800</v>
+      </c>
+      <c r="H720" t="inlineStr"/>
+      <c r="I720" t="inlineStr"/>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>23/05/2024</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>23/01/2024</t>
+          <t>952</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
-          <t>PROROGA CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI ONCOLOGIA CON L’ISTITUTO ONCOLOGICO VENETO A FAVORE DELL’UOC ONCOEMATOLOGIA DEL PRESIDIO OSPEDALIERO DI BASSANO DEL GRAPPA (DELIBERAZIONE N. 650 DEL 14/04/2023).</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D721" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E721" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F721" t="inlineStr">
+        <is>
+          <t>PROROGA ACCORDI CONTRATTUALI STIPULATI PER LA GESTIONE DEI CENTRI DIURNI DELLA SALUTE MENTALE  "AURIGA" DI MUSSOLENTE E "CENTRO DIURNO DI ROANA" DI CANOVE DI ROANA RISPETTIVAMENTE CON LA COOPERATIVA SOCIALE LA GOCCIA DI TEZZE SUL BRENTA E CON LA COOPERATIVA SOCIALE DI SOLIDARIETÀ LA MADONNINA DI LUSIANA CONCO.</t>
+        </is>
+      </c>
+      <c r="G721" t="n">
+        <v>0</v>
+      </c>
+      <c r="H721" t="inlineStr"/>
+      <c r="I721" t="inlineStr"/>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>23/05/2024</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>12/01/2024</t>
+          <t>945</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON IL COMUNE DI MARANO VICENTINO PER LA GESTIONE PUNTO  PRELIEVI. PERIODO 01.01.2024 -31.12.2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D722" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E722" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F722" t="n">
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F722" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON IL LICEO STATALE “F. CORRADINI” DI THIENE, PER LA REALIZZAZIONE DI PERCORSI PER LE COMPETENZE TRASVERSALI E PER L’ORIENTAMENTO (P.T.C.O.) PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="G722" t="n">
         <v>0</v>
       </c>
+      <c r="H722" t="inlineStr"/>
+      <c r="I722" t="inlineStr"/>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>17/05/2024</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>12/01/2024</t>
+          <t>917</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
-          <t>RECEPIMENTO AGGIUDICAZIONE GARA REGIONALE PER LA FORNITURA IN URGENZA DI MEDICAZIONI SEMPLICI - 2 ^ EDIZIONE (LOTTI CESSATI PER RISOLUZIONE CONTRATTUALE). GARA 2023-025-TH.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D723" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E723" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>31844</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F723" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 22^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-105-TH</t>
+        </is>
+      </c>
+      <c r="G723" t="n">
+        <v>1039827</v>
+      </c>
+      <c r="H723" t="inlineStr"/>
+      <c r="I723" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>10/05/2024</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>12/01/2024</t>
+          <t>869</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI GAS MEDICINALI, TECNICI E DI LABORATORIO E DEI SERVIZI DI MANUTENZIONE E DI CONTROLLO QUALITY - DDR N. 4 DEL 13/01/2023 AZIENDA ZERO – LOTTI 7A E 7C - GARA 2023-096-BAS.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D724" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E724" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F724" t="inlineStr">
+        <is>
+          <t>PNRR – MISSIONE 6 – COMPONENTE 1 INVESTIMENTI 1.2.2 “CASA COME PRIMO LUOGO DI CURA E TELEMEDICINA” – COT DI THIENE, BASSANO, SCHIO, ASIAGO - NOMINA “INGEGNERE INDIPENDENTE”</t>
+        </is>
+      </c>
+      <c r="G724" t="n">
+        <v>2.4</v>
+      </c>
+      <c r="H724" t="inlineStr"/>
+      <c r="I724" t="inlineStr"/>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>10/05/2024</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>12/01/2024</t>
+          <t>866</t>
         </is>
       </c>
       <c r="C725" t="inlineStr">
         <is>
-          <t>PROROGA  CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI ANESTESIA E RIANIMAZIONE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA (DELIBERAZIONE N. 553 DEL 31/03/2022)</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D725" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E725" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F725" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO VERIFICA ISPETTIVA DELLO STATO DI FATTO, PROGETTAZIONE E COLLAUDO DEL SISTEMA ANTICADUTA POSIZIONATO SULLA COPERTURA DELL’OSPEDALE DI ASIAGO.</t>
+        </is>
+      </c>
+      <c r="G725" t="n">
+        <v>13.3</v>
+      </c>
+      <c r="H725" t="inlineStr"/>
+      <c r="I725" t="inlineStr"/>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>2174</t>
+          <t>03/05/2024</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>15/12/2023</t>
+          <t>821</t>
         </is>
       </c>
       <c r="C726" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI CASSOLA (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI CASSOLA SITI IN PIAZZA SAN ZENO N. 3 A CASSOLA, DA DESTINARE A CENTRO DI MEDICINA GENERALE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D726" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E726" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>12</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F726" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO, SUDDIVISA IN LOTTI, DI SISTEMI DIAGNOSTICI PER LA DETERMINAZIONE QUANTITATIVA DI PROTEINE SPECIFICHE – GARA 2024 - 110 - BAS</t>
+        </is>
+      </c>
+      <c r="G726" t="n">
+        <v>137470</v>
+      </c>
+      <c r="H726" t="inlineStr"/>
+      <c r="I726" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>2165</t>
+          <t>03/05/2024</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>15/12/2023</t>
+          <t>819</t>
         </is>
       </c>
       <c r="C727" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO TRA L’AZIENDA ULSS 7 PEDEMONTANA ED IL COMUNE DI MONTECCHIO PRECALCINO (VI) PER L’UTILIZZO DEI TERRENI DI PROPRIETÀ DI ULSS 7 SITI A MONTECCHIO PRECALCINO, DA DESTINARE ALLA REALIZZAZIONE DI UN PERCORSO CICLO/PEDONALE VOLTO ALLA VALORIZZAZIONE DEL TERRITORIO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D727" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E727" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...2 lines deleted...]
-      <c r="F727" t="n">
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F727" t="inlineStr">
+        <is>
+          <t>FINANZIAMENTO REGIONALE PER LO SVILUPPO DEI CONSULTORI FAMILIARI, ANNO 2024 (DGR 1551/2023 E 1592/2023). APPROVAZIONE DEL PIANO DELLE ATTIVITÀ E DEI COSTI.</t>
+        </is>
+      </c>
+      <c r="G727" t="n">
         <v>0</v>
       </c>
+      <c r="H727" t="inlineStr"/>
+      <c r="I727" t="inlineStr"/>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>2133</t>
+          <t>03/05/2024</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>11/12/2023</t>
+          <t>818</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO DEGLI EDIFICI “VILLA NIEVO BONIN LONGARE” ED “EX CTRP” DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA PRESSO IL CENTRO SERVIZI DI MONTECCHIO PRECALCINO (VI), CON LA FONDAZIONE SCUOLA DI SANITÀ PUBBLICA, MANAGEMENT DELLE AZIENDE SOCIO SANITARIE E PER L’INCREMENTO DEI TRAPIANTI D’ORGANO E TESSUTI, PER LO SVOLGIMENTO DI ATTIVITÀ ISTITUZIONALI.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D728" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E728" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F728" t="inlineStr">
+        <is>
+          <t>LINEE ATTUATIVE DELLA PROGRAMMAZIONE REGIONALE PER LA REALIZZAZIONE DI INTERVENTI DEDICATI ALLE PERSONE CON DISTURBO DELLO SPETTRO AUTISTICO (DGR 1721/2022, DGR 778/2023). ATTI CONSEGUENTI ALL’ATTIVITA’ DI COPROGETTAZIONE DI CUI AGLI AVVISI DEL 13/02/2024 PROT. N. 14153, N.14158 E N.14161 E APPROVAZIONE DELLE CONVENZIONI PER LA REALIZZAZIONE DEGLI INTERVENTI. CUP H71H23000050001.</t>
+        </is>
+      </c>
+      <c r="G728" t="n">
+        <v>0</v>
+      </c>
+      <c r="H728" t="inlineStr"/>
+      <c r="I728" t="inlineStr"/>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>2131</t>
+          <t>29/04/2024</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>11/12/2023</t>
+          <t>784</t>
         </is>
       </c>
       <c r="C729" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO PER L’UTILIZZO DELL’IMMOBILE SITO A MALO (VI) IN VIA GIACOMO LEOPARDI N. 2, DA DESTINARE A PROGETTI SOCIALI DI ACCOGLIENZA E INTEGRAZIONE MIGRANTI.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D729" t="inlineStr">
         <is>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
+        </is>
+      </c>
+      <c r="E729" t="inlineStr">
+        <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
-      <c r="E729" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F729" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO SERVIZIO DI PROGETTAZIONE ESECUTIVA E ASSISTENZA SPECIALISTICA ALLA DIREZIONE LAVORI PER L’INTERFACCIA IMPIANTISTICA CON IL SISTEMA DI INTEGRAZIONE E RIVESTIMENTI PREFABBRICATI DELLA SALA OPERATORIA N. 5 PRESSO IL GRUPPO OPERATORIO DELL’OSPEDALE DI BASSANO DEL GRAPPA</t>
+        </is>
+      </c>
+      <c r="G729" t="n">
+        <v>9900</v>
+      </c>
+      <c r="H729" t="inlineStr"/>
+      <c r="I729" t="inlineStr"/>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>2027</t>
+          <t>24/04/2024</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>24/11/2023</t>
+          <t>770</t>
         </is>
       </c>
       <c r="C730" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO CON IL COMUNE DI SCHIO PER L’UTILIZZO DI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA PRESSO LA CASA DELLA SALUTE DI SCHIO VIA RIGHI, DA DESTINARE ALL’ESERCIZIO DI ATTIVITÀ DI CENTRO PER L’IMPIEGO.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D730" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E730" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>30</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F730" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI VACCINO ANTI HERPES ZOOSTER RICOMBINANTE DENOMINATO “SHINGRIX” (DELIBERAZIONE N. 164 DEL 26.03.2024 DI AZIENDA ZERO). GARA 2024-107</t>
+        </is>
+      </c>
+      <c r="G730" t="n">
+        <v>2050880</v>
+      </c>
+      <c r="H730" t="inlineStr"/>
+      <c r="I730" t="inlineStr">
+        <is>
+          <t>IVA ESCLUSA</t>
+        </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>1973</t>
+          <t>24/04/2024</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>17/11/2023</t>
+          <t>766</t>
         </is>
       </c>
       <c r="C731" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 11^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2023-258-TH</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D731" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E731" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F731" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE “BENESSERE PSICOLOGICO DELLE FASCE PIU’ DEBOLI DELLA POPOLAZIONE” - FENICE 2° ANNO. RECEPIMENTO DEL FINANZIAMENTO E APPROVAZIONE DEL PIANO DELLE ATTIVITÀ E DEI COSTI (DGR 1283 DEL 25/10/023 E DDR 5 DEL 22/01/2024).</t>
+        </is>
+      </c>
+      <c r="G731" t="n">
+        <v>0</v>
+      </c>
+      <c r="H731" t="inlineStr"/>
+      <c r="I731" t="inlineStr"/>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>1815</t>
+          <t>22/04/2024</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>27/10/2023</t>
+          <t>763</t>
         </is>
       </c>
       <c r="C732" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO ACCORDO CONTRATTUALE INTEGRATIVO (ADDENDUM) PER L’ASSEGNAZIONE DI QUOTE DI BUDGET AGGIUNTIVO ALLA SOCIETÀ IMED SRL, SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE NELLE BRANCHE DIAGNOSTICA PER IMMAGINI (RADIOLOGIA), IN APPLICAZIONE DEL PIANO OPERATIVO INTEGRATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE D’ATTESA, DI CUI ALLA DELIBERA AZIENDALE N. 1658/2023. ANNO 2023.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D732" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E732" t="inlineStr">
+        <is>
           <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
-      <c r="E732" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F732" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO DELL’ACCORDO CONTRATTUALE PER L’ASSEGNAZIONE DI QUOTE DI BUDGET AGGIUNTIVO ALLA SOCIETÀ IMED SRL, SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE NELLA BRANCA DIAGNOSTICA PER IMMAGINI (RADIOLOGIA) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA, DI CUI ALLA DELIBERA AZIENDALE N. 343/2024. PERIODO DI DECORRENZA DAL 12/02/2024 AL 30/06/2024.</t>
+        </is>
+      </c>
+      <c r="G732" t="n">
+        <v>480030</v>
+      </c>
+      <c r="H732" t="inlineStr"/>
+      <c r="I732" t="inlineStr"/>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>1712</t>
+          <t>22/04/2024</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>13/10/2023</t>
+          <t>760</t>
         </is>
       </c>
       <c r="C733" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO PER L'UTILIZZO DI LOCALI PRESSO L'IMMOBILE DENOMINATO "VILLA ALDINA" DI ROSSANO VENETO IN VIA ROMA N. 153, DA DESTINARE AD ATTIVITÀ DI MEDICINA DI GRUPPO  INTEGRATA</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D733" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E733" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F733" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA SANITARIA IN RADIOLOGIA CON L’AZIENDA OSPEDALE – UNIVERSITÀ PADOVA. ANNO 2024.</t>
+        </is>
+      </c>
+      <c r="G733" t="n">
+        <v>29.469</v>
+      </c>
+      <c r="H733" t="inlineStr"/>
+      <c r="I733" t="inlineStr"/>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>1659</t>
+          <t>19/04/2024</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>06/10/2023</t>
+          <t>753</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DI UN ACCORDO CONTRATTUALE INTEGRATIVO (ADDENDUM) PER L’ASSEGNAZIONE DI QUOTE DI BUDGET AGGIUNTIVO AL CENTRO DI MEDICINA SRL, SEDE DI SCHIO, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE NELLE BRANCHE DIAGNOSTICA PER IMMAGINI (RADIOLOGIA) E CARDIOLOGIA, IN APPLICAZIONE DEL PIANO OPERATIVO INTEGRATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE D’ATTESA – ANNO 2023.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D734" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E734" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>57606</v>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F734" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO CON L’ASSOCIAZIONE AMICI DEL CUORE ALTO VICENTINO ODV PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA SITI PRESSO IL CENTRO SANITARIO POLIFUNZIONALE DI VIA BOLDRINI N. 1 A THIENE, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI.</t>
+        </is>
+      </c>
+      <c r="G734" t="n">
+        <v>1.1</v>
+      </c>
+      <c r="H734" t="inlineStr"/>
+      <c r="I734" t="inlineStr">
+        <is>
+          <t>Durata 3 anni dal 23/04/2024. L'associazione rimborsa ad Ulss7 1.100,00 €/anno per spese utenze.</t>
+        </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>1658</t>
+          <t>19/04/2024</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>06/10/2023</t>
+          <t>738</t>
         </is>
       </c>
       <c r="C735" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DI ACCORDO CONTRATTUALE INTEGRATIVO (ADDENDUM) PER L’ASSEGNAZIONE DI QUOTE DI BUDGET AGGIUNTIVO ALLA SOCIETÀ IMED SRL, SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE NELLA BRANCA DIAGNOSTICA PER IMMAGINI (RADIOLOGIA), IN APPLICAZIONE DEL PIANO OPERATIVO INTEGRATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE D’ATTESA – ANNO 2023.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D735" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E735" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>168676</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F735" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI FILI DI SUTURA - 1^ EDIZIONE – DELIBERAZIONE AZIENDA ZERO N. 238/2023 - GARA 2024-093-BAS.</t>
+        </is>
+      </c>
+      <c r="G735" t="n">
+        <v>282923</v>
+      </c>
+      <c r="H735" t="inlineStr"/>
+      <c r="I735" t="inlineStr">
+        <is>
+          <t>IVA ESCLUSA</t>
+        </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>1657</t>
+          <t>19/04/2024</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>06/10/2023</t>
+          <t>737</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DI UN ACCORDO CONTRATTUALE INTEGRATIVO (ADDENDUM) PER L’ASSEGNAZIONE DI QUOTE DI BUDGET AGGIUNTIVO AL CENTRO DI MEDICINA SRL, SEDE DI THIENE, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE NELLE BRANCHE DIAGNOSTICA PER IMMAGINI (RADIOLOGIA) E CARDIOLOGIA, IN APPLICAZIONE DEL PIANO OPERATIVO INTEGRATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE D’ATTESA – ANNO 2023.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D736" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E736" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>87879</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F736" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA FULL RISK DI MAMMOGRAFI DI MARCA HOLOGIC IN DOTAZIONE ALLE AZIENDE OSPEDALIERE E SANITARIE DELLA REGIONE VENETO (DELIBERAZIONE AZIENDA ZERO N. 85/2024). GARA N. 2024-89-TH.</t>
+        </is>
+      </c>
+      <c r="G736" t="n">
+        <v>117950</v>
+      </c>
+      <c r="H736" t="inlineStr"/>
+      <c r="I736" t="inlineStr">
+        <is>
+          <t>IVA ESCLUSA</t>
+        </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>1386</t>
+          <t>19/04/2024</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>21/08/2023</t>
+          <t>736</t>
         </is>
       </c>
       <c r="C737" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL’AVVISO DI MANIFESTAZIONE DI INTERESSE PER LA LOCAZIONE CON OPZIONE DI RISCATTO ALL’AVVERARSI DELLE CONDIZIONI PER L’ALIENAZIONE DELL’IMMOBILE UBICATO IN COMUNE DI ROANA – MEZZASELVA IN VIA ALFREDO CAMPIGLIO N. 22.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D737" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E737" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F737" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "ITLS ADVANCED (INTERNATIONAL TRAUMA LIFE SUPPORT)" DELL'U.O.C. ACCETTAZIONE E PRONTO SOCCORSO P. O. BASSANO D.G.</t>
+        </is>
+      </c>
+      <c r="G737" t="n">
+        <v>5000</v>
+      </c>
+      <c r="H737" t="inlineStr"/>
+      <c r="I737" t="inlineStr"/>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>1218</t>
+          <t>19/04/2024</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>14/07/2023</t>
+          <t>735</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
-          <t>MODIFICA DELL'ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDE DI SCHIO, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA, DI CUI ALLA DELIBERAZIONE AZIENDALE N. 1045/2023. PERIODO DI DECORRENZA DAL 15/06/2023 AL 31/12/2023</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D738" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E738" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F738" t="inlineStr">
+        <is>
+          <t>PROGETTO “CONTRASTO AL “BINGE DRINKING” IN FAVORE DEI GIOVANI VULNERABILI, IN ATTUAZIONE DELLA LEGGE QUADRO 30 MARZO 2021 N. 125 IN MATERIA DI ALCOL E DI PROBLEMI ALCOL-CORRELATI. PRESA ATTO DELLA PROSECUZIONE DEL PROGETTO FINO AL 14/05/2024.</t>
+        </is>
+      </c>
+      <c r="G738" t="n">
+        <v>0</v>
+      </c>
+      <c r="H738" t="inlineStr"/>
+      <c r="I738" t="inlineStr"/>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>1217</t>
+          <t>19/04/2024</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>14/07/2023</t>
+          <t>733</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
-          <t>INTEGRAZIONE ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDE DI THIENE, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA, DI CUI ALLA DELIBERAZIONE AZIENDALE N. 1046/2023. PERIODO DI DECORRENZA DAL 15/06/2023 AL 31/12/2023 .</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D739" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E739" t="inlineStr">
+        <is>
           <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
-      <c r="E739" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F739" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA OSPEDALE – UNIVERSITÀ PADOVA PER ATTIVITÀ DI CONSULENZA SANITARIA IN DERMATOLOGIA. ANNO 2024.</t>
+        </is>
+      </c>
+      <c r="G739" t="n">
+        <v>9.613</v>
+      </c>
+      <c r="H739" t="inlineStr"/>
+      <c r="I739" t="inlineStr"/>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>1186</t>
+          <t>19/04/2024</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>07/07/2023</t>
+          <t>732</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO CON L’INAIL “ISTITUTO NAZIONALE PER L’ASSICURAZIONE CONTRO GLI INFORTUNI SUL LAVORO” PER L’UTILIZZO DI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA PRESSO LA CASA DELLA SALUTE DI SCHIO VIA RIGHI, DA DESTINARE ALL’ESERCIZIO DI ATTIVITÀ ISTITUZIONALI, AMBULATORIO MEDICO ED ATTIVITÀ AMMINISTRATIVA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D740" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E740" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F740" t="inlineStr">
+        <is>
+          <t>CONVENZIONI CON L’AZIENDA ULSS 8 BERICA PER ATTIVITÀ DI CONSULENZA SANITARIA IN CARDIOCHIRURGIA, NEUROCHIRURGIA, CHIRURGIA PEDIATRICA, FISICA SANITARIA E RADIOTERAPIA. ANNO 2024.</t>
+        </is>
+      </c>
+      <c r="G740" t="n">
+        <v>66.629</v>
+      </c>
+      <c r="H740" t="inlineStr"/>
+      <c r="I740" t="inlineStr"/>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>1044</t>
+          <t>12/04/2024</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>23/06/2023</t>
+          <t>678</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL - SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE PER LA BRANCA DI MEDICINA FISICA E RIABILITAZIONE. ANNO 2023.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D741" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E741" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F741" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI " LA SAPIENZA"  DI ROMA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR. IVAN DI GIULIO</t>
+        </is>
+      </c>
+      <c r="G741" t="n">
+        <v>0</v>
+      </c>
+      <c r="H741" t="inlineStr"/>
+      <c r="I741" t="inlineStr"/>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>1025</t>
+          <t>10/04/2024</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>16/06/2023</t>
+          <t>659</t>
         </is>
       </c>
       <c r="C742" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DIAGNOSTICO CASTELLANO SRL, SEDE DI CASTELFRANCO VENETO (TV) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 15/06/2023 AL 31/12/2023.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D742" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E742" t="inlineStr">
+        <is>
           <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
-      <c r="E742" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F742" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA PER ATTIVITÀ DI CONSULENZA NELLA SPECIALITÀ DI ANESTESIA E RIANIMAZIONE ESPLETATA PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA. PERIODO DI DECORRENZA DAL 01/04/2024 AL 31/12/2024.</t>
+        </is>
+      </c>
+      <c r="G742" t="n">
+        <v>180.066</v>
+      </c>
+      <c r="H742" t="inlineStr"/>
+      <c r="I742" t="inlineStr"/>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>1024</t>
+          <t>10/04/2024</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>16/06/2023</t>
+          <t>658</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL, SEDE DI BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 15/06/2023 AL 31/12/2023.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D743" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E743" t="inlineStr">
+        <is>
           <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
-      <c r="E743" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F743" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA OSPEDALE – UNIVERSITÀ PADOVA PER ATTIVITÀ DI CONSULENZA SANITARIA IN PEDIATRIA. PERIODO DI DECORRENZA DAL 01/04/2024 AL 31/12/2024.</t>
+        </is>
+      </c>
+      <c r="G743" t="n">
+        <v>25.495</v>
+      </c>
+      <c r="H743" t="inlineStr"/>
+      <c r="I743" t="inlineStr"/>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>966</t>
+          <t>05/04/2024</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>09/06/2023</t>
+          <t>639</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI DERMATOLOGIA CON L’AZIENDA OSPEDALE UNIVERSITÀ PADOVA. PERIODO DI DECORRENZA DAL 01/06/2023 AL 31/12/2023.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D744" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E744" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F744" t="inlineStr">
+        <is>
+          <t>PROGETTO DI RAFFORZAMENTO DEI DIPARTIMENTI DI SALUTE MENTALE. PRESA ATTO DEL NUOVO TERMINE PER L’UTILIZZO DELLE RISORSE ECONOMICHE ASSEGNATE ALL’AZIENDA CON DDR N. 89/2022 E RECEPIMENTO ULTERIORE FINANZIAMENTO REGIONALE DI CUI AL DDR N. 97 DEL 06/12/2023.</t>
+        </is>
+      </c>
+      <c r="G744" t="n">
+        <v>0</v>
+      </c>
+      <c r="H744" t="inlineStr"/>
+      <c r="I744" t="inlineStr"/>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>704</t>
+          <t>05/04/2024</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>21/04/2023</t>
+          <t>635</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO PER L’UTILIZZO DI LOCALI SITI IN VIA CASTELLETTO N. 54 PRESSO IL COMUNE DI BREGANZE, DA DESTINARE A PUNTO PRELIEVI ED ALTRE ATTIVITÀ SOCIO SANITARIE E DI SUPPORTO AMMINISTRATIVO DEL DISTRETTO</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D745" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E745" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>12</v>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F745" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA LA DIOCESI DI PADOVA E L’AZIENDA ULSS 7 PEDEMONTANA PER IL SERVIZIO DI ASSISTENZA RELIGIOSA PRESSO IL PRESIDIO OSPEDALIERO DI ASIAGO .</t>
+        </is>
+      </c>
+      <c r="G745" t="n">
+        <v>0</v>
+      </c>
+      <c r="H745" t="inlineStr"/>
+      <c r="I745" t="inlineStr">
+        <is>
+          <t>importo per il triennio</t>
+        </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>650</t>
+          <t>29/03/2024</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>14/04/2023</t>
+          <t>611</t>
         </is>
       </c>
       <c r="C746" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI ONCOLOGIA CON L’ISTITUTO ONCOLOGICO VENETO A FAVORE DELL’UOC ONCOEMATOLOGIA DEL PRESIDIO OSPEDALIERO DI BASSANO DEL GRAPPA. PERIODO DI DECORRENZA DALLA STIPULA AL 31/12/2023.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D746" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E746" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F746" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E I CENTRI DI SERVIZIO TITOLARI DI STRUTTURE RESIDENZIALI ACCREDITATE CHE EROGANO PRESTAZIONI SOCIALI, SOCIO SANITARIE E SANITARIE AFFERENTI ALL’AREA ANZIANI. PERIODO 01/04/2024 – 31/03/2025.</t>
+        </is>
+      </c>
+      <c r="G746" t="n">
+        <v>0</v>
+      </c>
+      <c r="H746" t="inlineStr"/>
+      <c r="I746" t="inlineStr"/>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>588</t>
+          <t>29/03/2024</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>31/03/2023</t>
+          <t>595</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA PER TURNI MENSILI DIURNI PREFESTIVI E FESTIVI IN MATERIA DI RADIOLOGIA CON L’AZIENDA OSPEDALIERA UNIVERSITARIA INTEGRATA DI VERONA A FAVORE DEL PRESIDIO OSPEDALIERO SANTORSO. ANNO 2023.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D747" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E747" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>83.69499999999999</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F747" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROROGA TECNICA DI DUE MESI DELLA GARA REGIONALE PER IL SERVIZIO DI RILEVAZIONE ED ELABORAZIONE DEI DATI CONTENUTI NELLE PRESCRIZIONI FARMACEUTICHE – DDR N. 68 DEL 25/05/2016.</t>
+        </is>
+      </c>
+      <c r="G747" t="n">
+        <v>6666</v>
+      </c>
+      <c r="H747" t="inlineStr"/>
+      <c r="I747" t="inlineStr">
+        <is>
+          <t>IVA ESCLUSA</t>
+        </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>553</t>
+          <t>29/03/2024</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>31/03/2023</t>
+          <t>588</t>
         </is>
       </c>
       <c r="C748" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI ANESTESIA E RIANIMAZIONE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA. PERIODO DI DECORRENZA DAL 01/04/2023 AL 31/12/2023.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D748" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E748" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>124.661</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F748" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI UN SERVIZIO DI ESECUZIONE DI TEST DI PROFILAZIONE GENOMICA PER PAZIENTI AFFETTE DA CARCINOMA MAMMARIO ORMONORESPONSIVO IN STADIO PRECOCE, A COPERTURA DEL FABBISOGNO DELLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E DELL’AZIENDA SANITARIA DELL'ALTO ADIGE – 1^ EDIZIONE - DDG AZIENDA ZERO N. 851 DEL 28.12.2023 – GARA 2024 - 076 - BAS.</t>
+        </is>
+      </c>
+      <c r="G748" t="n">
+        <v>9725</v>
+      </c>
+      <c r="H748" t="inlineStr"/>
+      <c r="I748" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>551</t>
+          <t>29/03/2024</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>31/03/2023</t>
+          <t>586</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER L’ESECUZIONE DI PRESTAZIONI DI GENETICA MEDICA DA PARTE DELL’AZIENDA SANITARIA ULSS N° 8 BERICA PER L’ANNO 2023.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D749" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E749" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>150</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F749" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROROGA TECNICA FINO AL 25/03/2025 GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO DI DEFIBRILLATORI PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE VENETO ESPLETATA DALL’U.O.C. CRAV – AZIENDA ZERO DELLA REGIONE VENETO. DDR NR. 261 DEL 22/06/2018.</t>
+        </is>
+      </c>
+      <c r="G749" t="n">
+        <v>1279206</v>
+      </c>
+      <c r="H749" t="inlineStr"/>
+      <c r="I749" t="inlineStr">
+        <is>
+          <t>IVA ESCLUSA</t>
+        </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>495</t>
+          <t>22/03/2024</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>24/03/2023</t>
+          <t>559</t>
         </is>
       </c>
       <c r="C750" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI ANESTESIA E RIANIMAZIONE CON L’AZIENDA ULSS N.8 BERICA  - FABBISOGNO AZIENDALE PER L'ANNO 2023.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D750" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E750" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F750" t="inlineStr">
+        <is>
+          <t>PROGETTO SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013 (DGR N. 1401/2022) - NONO ANNO. APPROVAZIONE RENDICONTAZIONE FINALE ANNUALITÀ 2023.</t>
+        </is>
+      </c>
+      <c r="G750" t="n">
+        <v>0</v>
+      </c>
+      <c r="H750" t="inlineStr"/>
+      <c r="I750" t="inlineStr"/>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>479</t>
+          <t>15/03/2024</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>20/03/2023</t>
+          <t>499</t>
         </is>
       </c>
       <c r="C751" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI NEUROLOGIA CON L’AZIENDA ULSS 2 MARCA TREVIGIANA. ANNO 2023.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D751" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E751" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F751" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI PROGETTAZIONE ESECUTIVA (PE) E DI COORDINAMENTO DELLA SICUREZZA PER LA PROGETTAZIONE (CSP) DEI LAVORI DI MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L’OSPEDALE “SAN BASSIANO” DI BASSANO DEL GRAPPA (VI) PREVIO SPOSTAMENTO TEMPORANEO DELL’ATTIVITÀ PRESSO IL CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA (VI).</t>
+        </is>
+      </c>
+      <c r="G751" t="n">
+        <v>32.74</v>
+      </c>
+      <c r="H751" t="inlineStr"/>
+      <c r="I751" t="inlineStr"/>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>472</t>
+          <t>15/03/2024</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>20/03/2023</t>
+          <t>489</t>
         </is>
       </c>
       <c r="C752" t="inlineStr">
         <is>
-          <t>CONVENZIONI CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA SANITARIA IN CARDIOCHIRURGIA, NEUROCHIRURGIA, CHIRURGIA PEDIATRICA, FISICA SANITARIA E RADIOTERAPIA. ANNO 2023.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D752" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E752" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>105.568</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F752" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA PER LA FORNITURA DI FARMACI EMODERIVATI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’APSS DI TRENTO ED IL COMPRENSORIO SANITARIO DI BOLZANO. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-058-TH</t>
+        </is>
+      </c>
+      <c r="G752" t="n">
+        <v>347986</v>
+      </c>
+      <c r="H752" t="inlineStr"/>
+      <c r="I752" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>15/03/2024</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>17/03/2023</t>
+          <t>481</t>
         </is>
       </c>
       <c r="C753" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER CONSULENZA IN FISICA SANITARIA E RADIOPROTEZIONE IN MEDICINA NUCLEARE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA. ANNO 2023.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D753" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E753" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F753" t="inlineStr">
+        <is>
+          <t>PROSECUZIONE DELL’ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E LA FONDAZIONE OIC ONLUS, ENTE GESTORE DEL “CENTRO DIURNO ANZIANI GUIDO NEGRI” PER PERSONE ANZIANE NON AUTOSUFFICIENTI DI THIENE.</t>
+        </is>
+      </c>
+      <c r="G753" t="n">
+        <v>0</v>
+      </c>
+      <c r="H753" t="inlineStr"/>
+      <c r="I753" t="inlineStr"/>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>15/03/2024</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>17/03/2023</t>
+          <t>480</t>
         </is>
       </c>
       <c r="C754" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI GENETICA MEDICA CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. BIENNIO 2023-2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D754" t="inlineStr">
         <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E754" t="inlineStr">
+        <is>
           <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
-      <c r="E754" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="F754" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA OSPEDALIERA UNIVERSITARIA INTEGRATA DI VERONA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2024.</t>
+        </is>
+      </c>
+      <c r="G754" t="n">
+        <v>0</v>
+      </c>
+      <c r="H754" t="inlineStr"/>
+      <c r="I754" t="inlineStr"/>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>443</t>
+          <t>08/03/2024</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>17/03/2023</t>
+          <t>439</t>
         </is>
       </c>
       <c r="C755" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA PER TURNI MENSILI DIURNI PREFESTIVI E FESTIVI IN MATERIA DI RADIOLOGIA CON L’AZIENDA OSPEDALE - UNIVERSITÀ DI PADOVA A FAVORE DEL PRESIDIO OSPEDALIERO DI SANTORSO.  ANNO 2023.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D755" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E755" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>27.712</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F755" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI “POMPE INFUSIONALI E RELATIVI DEFLUSSORI E POMPE ELASTOMERICHE” IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, PER L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DELLA PROVINCIA AUTONOMA DI TRENTO (A.P.S.S.) E PER ORAS S.P.A. - 1 ^ EDIZIONE. AGGIUDICAZIONE DEI LOTTI NN. 1, 5, 6 E 7 (DELIBERAZIONE AZIENDA ZERO N. 868 DEL 29.12.2024). GARA 2024-048-TH.</t>
+        </is>
+      </c>
+      <c r="G755" t="n">
+        <v>236706</v>
+      </c>
+      <c r="H755" t="inlineStr"/>
+      <c r="I755" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>320</t>
+          <t>08/03/2024</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>24/02/2023</t>
+          <t>435</t>
         </is>
       </c>
       <c r="C756" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA SANITARIA ULSS N. 8 BERICA PER L’ACQUISIZIONE DI PRESTAZIONI DI MEDICINA NUCLEARE A FAVORE DI PAZIENTI PROVENIENTI DAI PRESIDI OSPEDALIERI DI SANTORSO, BASSANO DEL GRAPPA E ASIAGO -  BIENNIO 2023-2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D756" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Nessuna</t>
         </is>
       </c>
       <c r="E756" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...3 lines deleted...]
-        <v>15</v>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F756" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA APERTA ESPLETATA DA SCR PIEMONTE PER LA STIPULA DI UN ACCORDO QUADRO MULTIOPERATORE PER L’AFFIDAMENTO DELLA FORNITURA DI FARMACI ESTERI A BASE DI PANCRELIPASI E SERVIZI CONNESSI. RIF: 2024-032-TH</t>
+        </is>
+      </c>
+      <c r="G756" t="n">
+        <v>10729</v>
+      </c>
+      <c r="H756" t="inlineStr"/>
+      <c r="I756" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>319</t>
+          <t>08/03/2024</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>24/02/2023</t>
+          <t>430</t>
         </is>
       </c>
       <c r="C757" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L`AZIENDA ULSS N. 8 BERICA PER PRESTAZIONI DI DIAGNOSTICA PET-TAC A FAVORE DI PAZIENTI PROVENIENTI DAI PRESIDI OSPEDALIERI DI BASSANO DEL GRAPPA, ASIAGO E SANTORSO. BIENNIO 2023-2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D757" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E757" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F757" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL’ACCORDO CONTRATTUALE TRIENNALE CON LA FONDAZIONE OIC PER LA GESTIONE DELL’HOSPICE EXTRAOSPEDALIERO “GUIDO NEGRI” DI THIENE. PERIODO 2024 – 2026.</t>
+        </is>
+      </c>
+      <c r="G757" t="n">
+        <v>0</v>
+      </c>
+      <c r="H757" t="inlineStr"/>
+      <c r="I757" t="inlineStr"/>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>08/03/2024</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>03/02/2023</t>
+          <t>428</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
-          <t>CONVENZIONE ATTIVA CON L’AZIENDA SANITARIA ULSS N°8 BERICA PER L’EFFETTUAZIONE DI ATTIVITÀ COORDINATE NELL’AMBITO DELL’ANATOMIA PATOLOGICA. BIENNIO 2023-2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D758" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E758" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F758" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE TRIENNALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS E L’IPAB CASA DI RICOVERO “MUZAN” PER LA GESTIONE DELL’OSPEDALE DI COMUNITA’. PERIODO 2024-2026.</t>
+        </is>
+      </c>
+      <c r="G758" t="n">
+        <v>0</v>
+      </c>
+      <c r="H758" t="inlineStr"/>
+      <c r="I758" t="inlineStr"/>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>01/03/2024</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>13/01/2023</t>
+          <t>387</t>
         </is>
       </c>
       <c r="C759" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL’AVVISO DI INDAGINE ESPLORATIVA FINALIZZATO ALL’ACQUISIZIONE DI MANIFESTAZIONE DI INTERESSE DI OPERATORI ECONOMICI A CUI AFFIDARE CON CONTRATTO DI CONCESSIONE IN LOCAZIONE AREE DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA DA DESTINARE ALLA COLLOCAZIONE DI INFRASTRUTTURE PER LA TELEFONIA MOBILE E SERVIZI DI CONNETTIVITÀ INTERNET</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D759" t="inlineStr">
         <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E759" t="inlineStr">
+        <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
-      <c r="E759" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F759" t="n">
+      <c r="F759" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO CON L’ASSOCIAZIONE CENTRO DI AIUTO ALLA VITA DI SCHIO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA SITI PRESSO LA CASA DELLA SALUTE DI SCHIO IN VIA S. CAMILLO DE LELLIS N. 3, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI.</t>
+        </is>
+      </c>
+      <c r="G759" t="n">
         <v>0</v>
       </c>
+      <c r="H759" t="inlineStr"/>
+      <c r="I759" t="inlineStr"/>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>2531</t>
+          <t>01/03/2024</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>30/12/2022</t>
+          <t>386</t>
         </is>
       </c>
       <c r="C760" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON IL CEMES SRL - SEDE DI THIENE - PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE PER LA BRANCA DI MEDICINA FISICA E RIABILITAZIONE. BIENNIO 2023-2024.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D760" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E760" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F760" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DELLA FORNITURA DELL’IMPIANTO DI CHIAMATA INFERMIERI, CON COLLAUDO FINALE, PER REPARTI MEDICINA 1, MEDICINA, OSTETRICIA GINECOLOGIA E FKT GERIATRIA PRESSO OSPEDALE ALTO VICENTINO DI SANTORSO.</t>
+        </is>
+      </c>
+      <c r="G760" t="n">
+        <v>130.352</v>
+      </c>
+      <c r="H760" t="inlineStr"/>
+      <c r="I760" t="inlineStr"/>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>2289</t>
+          <t>01/03/2024</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>02/12/2022</t>
+          <t>374</t>
         </is>
       </c>
       <c r="C761" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO PER L’UTILIZZO DI LOCALI PRESSO L’IPAB CENTRO SERVIZI RESIDENZA SAN PIO X, VIA LONDA 31A, IN COMUNE DI VALBRENTA, DA DESTINARE A SERVIZIO DI CONTINUITÀ ASSISTENZIALE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D761" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
         </is>
       </c>
       <c r="E761" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F761" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "PALS (PEDIATRIC ADVANCED LIFE SUPPORT) PROVIDER AHA" DEL DIPARTIMENTO EMERGENZA E AREA CRITICA DEL PRESIDIO OSPEDALIERO DI BASSANO DEL GRAPPA</t>
+        </is>
+      </c>
+      <c r="G761" t="n">
+        <v>585</v>
+      </c>
+      <c r="H761" t="inlineStr"/>
+      <c r="I761" t="inlineStr"/>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>2127</t>
+          <t>26/02/2024</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>11/11/2022</t>
+          <t>343</t>
         </is>
       </c>
       <c r="C762" t="inlineStr">
         <is>
-          <t>CONCESSIONE IN COMODATO D’USO DEI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA PRESSO IL CSS “P. ALPINO” DI MAROSTICA, VIA PANICA N. 17 E APPROVAZIONE SCHEMA CONTRATTO DI COMODATO CON L’ASSOCIAZIONE CROCE VERDE.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D762" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E762" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F762" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL, SEDE DI BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 12/02/2024 AL 30/06/2024.</t>
+        </is>
+      </c>
+      <c r="G762" t="n">
+        <v>480030</v>
+      </c>
+      <c r="H762" t="inlineStr"/>
+      <c r="I762" t="inlineStr"/>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>1896</t>
+          <t>26/02/2024</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>10/10/2022</t>
+          <t>342</t>
         </is>
       </c>
       <c r="C763" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL’AVVISO DI INDAGINE ESPLORATIVA PER L’INDIVIDUAZIONE DI UN IMMOBILE IN COMODATO D’USO OPPURE IN LOCAZIONE PASSIVA PER LA COLLOCAZIONE DI UN PUNTO VACCINALE E DI UN PUNTO TAMPONI ANTI COVID-19, PER LA POPOLAZIONE AFFERENTE IL TERRITORIO DEL DISTRETTO 1.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D763" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E763" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F763" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL, SEDE DI BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 12/02/2024 AL 30/06/2024.</t>
+        </is>
+      </c>
+      <c r="G763" t="n">
+        <v>62304</v>
+      </c>
+      <c r="H763" t="inlineStr"/>
+      <c r="I763" t="inlineStr"/>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>1351</t>
+          <t>26/02/2024</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>15/07/2022</t>
+          <t>341</t>
         </is>
       </c>
       <c r="C764" t="inlineStr">
         <is>
-          <t>IMMOBILE DENOMINATO “PALESTRA DI VIA MARCONI”, DI PROPRIETA` DEL COMUNE DI SCHIO. APPROVAZIONE SCHEMA DI CONTRATTO DI COMODATO GRATUITO CON IL COMUNE DI SCHIO PER SVOLGERE ATTIVITÀ SANITARIA LEGATA ALL’EMERGENZA COVID-19.</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="D764" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
         </is>
       </c>
       <c r="E764" t="inlineStr">
         <is>
-          <t>Delibere</t>
-[...4 lines deleted...]
-      </c>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F764" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON IL CENTRO DIAGNOSTICO CASTELLANO SRL, SEDE DI CASTELFRANCO VENETO (TV) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 12/02/2024 AL 30/06/2024.</t>
+        </is>
+      </c>
+      <c r="G764" t="n">
+        <v>7175</v>
+      </c>
+      <c r="H764" t="inlineStr"/>
+      <c r="I764" t="inlineStr"/>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
+          <t>26/02/2024</t>
+        </is>
+      </c>
+      <c r="B765" t="inlineStr">
+        <is>
+          <t>340</t>
+        </is>
+      </c>
+      <c r="C765" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D765" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E765" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F765" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 12/02/2024 AL 30/06/2024.</t>
+        </is>
+      </c>
+      <c r="G765" t="n">
+        <v>261508</v>
+      </c>
+      <c r="H765" t="inlineStr"/>
+      <c r="I765" t="inlineStr"/>
+    </row>
+    <row r="766">
+      <c r="A766" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="B766" t="inlineStr">
+        <is>
+          <t>331</t>
+        </is>
+      </c>
+      <c r="C766" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D766" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E766" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F766" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 20^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-026-TH</t>
+        </is>
+      </c>
+      <c r="G766" t="n">
+        <v>5840</v>
+      </c>
+      <c r="H766" t="inlineStr"/>
+      <c r="I766" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
+      </c>
+    </row>
+    <row r="767">
+      <c r="A767" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="B767" t="inlineStr">
+        <is>
+          <t>328</t>
+        </is>
+      </c>
+      <c r="C767" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D767" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E767" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F767" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 12^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-022-TH</t>
+        </is>
+      </c>
+      <c r="G767" t="n">
+        <v>14163</v>
+      </c>
+      <c r="H767" t="inlineStr"/>
+      <c r="I767" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
+      </c>
+    </row>
+    <row r="768">
+      <c r="A768" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="B768" t="inlineStr">
+        <is>
+          <t>320</t>
+        </is>
+      </c>
+      <c r="C768" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D768" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E768" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F768" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA APERTA IN ACCORDO QUADRO MULTI OPERATORE PER LA FORNITURA ANNUALE DI FARMACI ESTERI E SERVIZI CONNESSI ESPLETATA DA SCR PIEMONTE S.P.A. DA DESTINARSI ALLE ASR DELLE REGIONI PIEMONTE, VENETO, MOLISE E SARDEGNA. RIF: 2024-033-TH</t>
+        </is>
+      </c>
+      <c r="G768" t="n">
+        <v>29032</v>
+      </c>
+      <c r="H768" t="inlineStr"/>
+      <c r="I768" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
+      </c>
+    </row>
+    <row r="769">
+      <c r="A769" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="B769" t="inlineStr">
+        <is>
+          <t>314</t>
+        </is>
+      </c>
+      <c r="C769" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D769" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E769" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F769" t="inlineStr">
+        <is>
+          <t>PROGETTO “SCUOLA APERTA”. CONVENZIONE CON LA PRESIDENZA DEL CONSIGLIO DEI MINISTRI – DIPARTIMENTO PER LE POLITICHE ANTIDROGA DI CUI ALL’AVVISO PUBBLICO PER LA SELEZIONE DI PROGETTI SPERIMENTALI A VALENZA E IMPATTO NAZIONALE IN MATERIA DI PREVENZIONE E CONTRASTO DELLE DIPENDENZE COMPORTAMENTALI E DA SOSTANZE NELLE GIOVANI GENERAZIONI.</t>
+        </is>
+      </c>
+      <c r="G769" t="n">
+        <v>0</v>
+      </c>
+      <c r="H769" t="inlineStr"/>
+      <c r="I769" t="inlineStr"/>
+    </row>
+    <row r="770">
+      <c r="A770" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="B770" t="inlineStr">
+        <is>
+          <t>312</t>
+        </is>
+      </c>
+      <c r="C770" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D770" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E770" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F770" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON ASSOCIAZIONI DI VOLONTARIATO PER LA CONSEGNA A DOMICILIO DI FARMACI E DISPOSITIVI A FAVORE DI PAZIENTI AFFERENTI I PUNTI DI DISTRIBUZIONE DIRETTA AZIENDALE DEI FARMACI. ANNI 2024 - 2026.</t>
+        </is>
+      </c>
+      <c r="G770" t="n">
+        <v>0</v>
+      </c>
+      <c r="H770" t="inlineStr"/>
+      <c r="I770" t="inlineStr"/>
+    </row>
+    <row r="771">
+      <c r="A771" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="B771" t="inlineStr">
+        <is>
+          <t>311</t>
+        </is>
+      </c>
+      <c r="C771" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D771" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E771" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F771" t="inlineStr">
+        <is>
+          <t>AISM DI ROSÀ. ASSEGNAZIONE DI BUDGET 2024 PER L`ATTIVITÀ DI RIABILITAZIONE EXTRAOSPEDALIERA NELLE MORE DELL’ATTRIBUZIONE REGIONALE DEL BUDGET PER LE STRUTTURE PRIVATE ACCREDITATE EX ART. 26 L. 833/1978.</t>
+        </is>
+      </c>
+      <c r="G771" t="n">
+        <v>0</v>
+      </c>
+      <c r="H771" t="inlineStr"/>
+      <c r="I771" t="inlineStr"/>
+    </row>
+    <row r="772">
+      <c r="A772" t="inlineStr">
+        <is>
+          <t>16/02/2024</t>
+        </is>
+      </c>
+      <c r="B772" t="inlineStr">
+        <is>
+          <t>288</t>
+        </is>
+      </c>
+      <c r="C772" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D772" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E772" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F772" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL - SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE PER LA BRANCA DI MEDICINA FISICA E RIABILITAZIONE. ANNO 2024.</t>
+        </is>
+      </c>
+      <c r="G772" t="n">
+        <v>250000</v>
+      </c>
+      <c r="H772" t="inlineStr"/>
+      <c r="I772" t="inlineStr"/>
+    </row>
+    <row r="773">
+      <c r="A773" t="inlineStr">
+        <is>
+          <t>16/02/2024</t>
+        </is>
+      </c>
+      <c r="B773" t="inlineStr">
+        <is>
+          <t>276</t>
+        </is>
+      </c>
+      <c r="C773" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D773" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E773" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F773" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROROGA TECNICA FINO AL 22/02/2025 GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO DI PACEMAKERS PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE VENETO ESPLETATA DALL’U.O.C. CRAV – AZIENDA ZERO DELLA REGIONE VENETO - DDR NR. 14/2018.</t>
+        </is>
+      </c>
+      <c r="G773" t="n">
+        <v>1043924</v>
+      </c>
+      <c r="H773" t="inlineStr"/>
+      <c r="I773" t="inlineStr">
+        <is>
+          <t>IVA ESCLUSA</t>
+        </is>
+      </c>
+    </row>
+    <row r="774">
+      <c r="A774" t="inlineStr">
+        <is>
+          <t>16/02/2024</t>
+        </is>
+      </c>
+      <c r="B774" t="inlineStr">
+        <is>
+          <t>274</t>
+        </is>
+      </c>
+      <c r="C774" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D774" t="inlineStr">
+        <is>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
+        </is>
+      </c>
+      <c r="E774" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="F774" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "ACLS (ADVANCED CARDIOVASCULAR LIFE SUPPORT) PROVIDER AHA" DEL DIPARTIMENTO EMERGENZA E AREA CRITICA BASSANO</t>
+        </is>
+      </c>
+      <c r="G774" t="n">
+        <v>1171</v>
+      </c>
+      <c r="H774" t="inlineStr"/>
+      <c r="I774" t="inlineStr"/>
+    </row>
+    <row r="775">
+      <c r="A775" t="inlineStr">
+        <is>
+          <t>16/02/2024</t>
+        </is>
+      </c>
+      <c r="B775" t="inlineStr">
+        <is>
+          <t>262</t>
+        </is>
+      </c>
+      <c r="C775" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D775" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E775" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F775" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI PALERMO PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR. ANTONIO MARIA TUMMINARO</t>
+        </is>
+      </c>
+      <c r="G775" t="n">
+        <v>0</v>
+      </c>
+      <c r="H775" t="inlineStr"/>
+      <c r="I775" t="inlineStr"/>
+    </row>
+    <row r="776">
+      <c r="A776" t="inlineStr">
+        <is>
+          <t>09/02/2024</t>
+        </is>
+      </c>
+      <c r="B776" t="inlineStr">
+        <is>
+          <t>227</t>
+        </is>
+      </c>
+      <c r="C776" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D776" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E776" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F776" t="inlineStr">
+        <is>
+          <t>PROSECUZIONE DELL’ACCORDO CONTRATTUALE CON IL CENTRO SERVIZI CASA DI RICOVERO MUZAN DI MALO PER LA GESTIONE DELLA SEZIONE DI ASSISTENZA RESIDENZIALE EXTRAOSPEDALIERA PER LE CURE DI STATI VEGETATIVI PERMANENTI.</t>
+        </is>
+      </c>
+      <c r="G776" t="n">
+        <v>0</v>
+      </c>
+      <c r="H776" t="inlineStr"/>
+      <c r="I776" t="inlineStr"/>
+    </row>
+    <row r="777">
+      <c r="A777" t="inlineStr">
+        <is>
+          <t>02/02/2024</t>
+        </is>
+      </c>
+      <c r="B777" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="C777" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D777" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E777" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F777" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO PER L’UTILIZZO DI UN LOCALE DI PROPRIETÀ DELL’ULSS 7 PEDEMONTANA SITO PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA (VI) IN VIA DEI LOTTI N. 40 DA DESTINARE A SERVIZIO DI POLIZIA GIUDIZIARIA.</t>
+        </is>
+      </c>
+      <c r="G777" t="n">
+        <v>0</v>
+      </c>
+      <c r="H777" t="inlineStr"/>
+      <c r="I777" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Durata 5 anni dal 16/02/2024. </t>
+        </is>
+      </c>
+    </row>
+    <row r="778">
+      <c r="A778" t="inlineStr">
+        <is>
+          <t>29/01/2024</t>
+        </is>
+      </c>
+      <c r="B778" t="inlineStr">
+        <is>
+          <t>153</t>
+        </is>
+      </c>
+      <c r="C778" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D778" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E778" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F778" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROROGA TECNICA DI TRE MESI DELLA GARA REGIONALE PER IL SERVIZIO DI RILEVAZIONE ED ELABORAZIONE DEI DATI CONTENUTI NELLE PRESCRIZIONI FARMACEUTICHE – DDR N. 68 DEL 25/05/2016.</t>
+        </is>
+      </c>
+      <c r="G778" t="n">
+        <v>9950</v>
+      </c>
+      <c r="H778" t="inlineStr"/>
+      <c r="I778" t="inlineStr">
+        <is>
+          <t>IVA ESCLUSA</t>
+        </is>
+      </c>
+    </row>
+    <row r="779">
+      <c r="A779" t="inlineStr">
+        <is>
+          <t>29/01/2024</t>
+        </is>
+      </c>
+      <c r="B779" t="inlineStr">
+        <is>
+          <t>151</t>
+        </is>
+      </c>
+      <c r="C779" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D779" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E779" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F779" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROROGA CONTRATTI FINO AL 31.12.2024 GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ENDOSCOPIA DIGESTIVA, RESPIRATORIA E BILIO-PANCREATICA - I E II AGGIUDICAZIONE” - DDR 19/2016 E DDR 92/2017</t>
+        </is>
+      </c>
+      <c r="G779" t="n">
+        <v>210785</v>
+      </c>
+      <c r="H779" t="inlineStr"/>
+      <c r="I779" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
+      </c>
+    </row>
+    <row r="780">
+      <c r="A780" t="inlineStr">
+        <is>
+          <t>29/01/2024</t>
+        </is>
+      </c>
+      <c r="B780" t="inlineStr">
+        <is>
+          <t>144</t>
+        </is>
+      </c>
+      <c r="C780" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D780" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E780" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="F780" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELLO STUDIO NO PROFIT OSSERVAZIONALE PROSPETTICO “CARATTERISTICHE EPIDEMIOLOGICHE, CLINICHE, LABORATORISTICHE E DELLE INDAGINI STRUMENTALI DELLE MALATTIE TRASMESSE DA ZECCA” (TBEVI PROSPETTICO)” PRESSO L’U.O.C. MALATTIE INFETTIVE DEL P.O. SANTORSO. STIPULA CONTRATTO CON L’ AZIENDA OSPEDALIERA UNIVERSITARIA DI MODENA.</t>
+        </is>
+      </c>
+      <c r="G780" t="n">
+        <v>0</v>
+      </c>
+      <c r="H780" t="inlineStr"/>
+      <c r="I780" t="inlineStr"/>
+    </row>
+    <row r="781">
+      <c r="A781" t="inlineStr">
+        <is>
+          <t>26/01/2024</t>
+        </is>
+      </c>
+      <c r="B781" t="inlineStr">
+        <is>
+          <t>131</t>
+        </is>
+      </c>
+      <c r="C781" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D781" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E781" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F781" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI AGHI SPECIALI – 2^ EDIZIONE. DELIBERAZIONE AZIENDA ZERO N. 504 DEL 09/08/2023 - GARA 2024-20-BAS.</t>
+        </is>
+      </c>
+      <c r="G781" t="n">
+        <v>497402</v>
+      </c>
+      <c r="H781" t="inlineStr"/>
+      <c r="I781" t="inlineStr">
+        <is>
+          <t>IVA ESCLUSA</t>
+        </is>
+      </c>
+    </row>
+    <row r="782">
+      <c r="A782" t="inlineStr">
+        <is>
+          <t>26/01/2024</t>
+        </is>
+      </c>
+      <c r="B782" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="C782" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D782" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E782" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F782" t="inlineStr">
+        <is>
+          <t>ADESIONE AD ACCORDO QUADRO PER LA FORNITURA DI “MATERIALE PER CHIRURGIA MININVASIVA – 2^ EDIZIONE” (DELIBERAZIONE N. 895/2022 DI AZIENDA ZERO) PER IL LOTTO N. 1 E RIDETERMINAZIONE DEI FABBISOGNI PER IL LOTTO N. 2. GARA 2023-107-TH.</t>
+        </is>
+      </c>
+      <c r="G782" t="n">
+        <v>497402</v>
+      </c>
+      <c r="H782" t="inlineStr"/>
+      <c r="I782" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
+      </c>
+    </row>
+    <row r="783">
+      <c r="A783" t="inlineStr">
+        <is>
+          <t>23/01/2024</t>
+        </is>
+      </c>
+      <c r="B783" t="inlineStr">
+        <is>
+          <t>101</t>
+        </is>
+      </c>
+      <c r="C783" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D783" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E783" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F783" t="inlineStr">
+        <is>
+          <t>PROROGA CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI ONCOLOGIA CON L’ISTITUTO ONCOLOGICO VENETO A FAVORE DELL’UOC ONCOEMATOLOGIA DEL PRESIDIO OSPEDALIERO DI BASSANO DEL GRAPPA (DELIBERAZIONE N. 650 DEL 14/04/2023).</t>
+        </is>
+      </c>
+      <c r="G783" t="n">
+        <v>10.66</v>
+      </c>
+      <c r="H783" t="inlineStr"/>
+      <c r="I783" t="inlineStr"/>
+    </row>
+    <row r="784">
+      <c r="A784" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="B784" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="C784" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D784" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E784" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="F784" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON IL COMUNE DI MARANO VICENTINO PER LA GESTIONE PUNTO  PRELIEVI. PERIODO 01.01.2024 -31.12.2024.</t>
+        </is>
+      </c>
+      <c r="G784" t="n">
+        <v>0</v>
+      </c>
+      <c r="H784" t="inlineStr"/>
+      <c r="I784" t="inlineStr"/>
+    </row>
+    <row r="785">
+      <c r="A785" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="B785" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="C785" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D785" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E785" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F785" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO AGGIUDICAZIONE GARA REGIONALE PER LA FORNITURA IN URGENZA DI MEDICAZIONI SEMPLICI - 2 ^ EDIZIONE (LOTTI CESSATI PER RISOLUZIONE CONTRATTUALE). GARA 2023-025-TH.</t>
+        </is>
+      </c>
+      <c r="G785" t="n">
+        <v>31844</v>
+      </c>
+      <c r="H785" t="inlineStr"/>
+      <c r="I785" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
+      </c>
+    </row>
+    <row r="786">
+      <c r="A786" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="B786" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="C786" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D786" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E786" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F786" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI GAS MEDICINALI, TECNICI E DI LABORATORIO E DEI SERVIZI DI MANUTENZIONE E DI CONTROLLO QUALITY - DDR N. 4 DEL 13/01/2023 AZIENDA ZERO – LOTTI 7A E 7C - GARA 2023-096-BAS.</t>
+        </is>
+      </c>
+      <c r="G786" t="n">
+        <v>5440508</v>
+      </c>
+      <c r="H786" t="inlineStr"/>
+      <c r="I786" t="inlineStr">
+        <is>
+          <t>iva compresa</t>
+        </is>
+      </c>
+    </row>
+    <row r="787">
+      <c r="A787" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="B787" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="C787" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D787" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E787" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F787" t="inlineStr">
+        <is>
+          <t>PROROGA  CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI ANESTESIA E RIANIMAZIONE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA (DELIBERAZIONE N. 553 DEL 31/03/2022)</t>
+        </is>
+      </c>
+      <c r="G787" t="n">
+        <v>45.016</v>
+      </c>
+      <c r="H787" t="inlineStr"/>
+      <c r="I787" t="inlineStr"/>
+    </row>
+    <row r="788">
+      <c r="A788" t="inlineStr">
+        <is>
+          <t>15/12/2023</t>
+        </is>
+      </c>
+      <c r="B788" t="inlineStr">
+        <is>
+          <t>2174</t>
+        </is>
+      </c>
+      <c r="C788" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D788" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E788" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F788" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI CASSOLA (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI CASSOLA SITI IN PIAZZA SAN ZENO N. 3 A CASSOLA, DA DESTINARE A CENTRO DI MEDICINA GENERALE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="G788" t="n">
+        <v>12</v>
+      </c>
+      <c r="H788" t="inlineStr"/>
+      <c r="I788" t="inlineStr">
+        <is>
+          <t>Durata 5 anni. Ulss7 rimborsa il Comune di Cassola con 12.000/anno per spese utenze stimate in via preventiva.</t>
+        </is>
+      </c>
+    </row>
+    <row r="789">
+      <c r="A789" t="inlineStr">
+        <is>
+          <t>15/12/2023</t>
+        </is>
+      </c>
+      <c r="B789" t="inlineStr">
+        <is>
+          <t>2165</t>
+        </is>
+      </c>
+      <c r="C789" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D789" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E789" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F789" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO TRA L’AZIENDA ULSS 7 PEDEMONTANA ED IL COMUNE DI MONTECCHIO PRECALCINO (VI) PER L’UTILIZZO DEI TERRENI DI PROPRIETÀ DI ULSS 7 SITI A MONTECCHIO PRECALCINO, DA DESTINARE ALLA REALIZZAZIONE DI UN PERCORSO CICLO/PEDONALE VOLTO ALLA VALORIZZAZIONE DEL TERRITORIO.</t>
+        </is>
+      </c>
+      <c r="G789" t="n">
+        <v>0</v>
+      </c>
+      <c r="H789" t="inlineStr"/>
+      <c r="I789" t="inlineStr">
+        <is>
+          <t>Durata 10 anni dal 20/12/2023.</t>
+        </is>
+      </c>
+    </row>
+    <row r="790">
+      <c r="A790" t="inlineStr">
+        <is>
+          <t>11/12/2023</t>
+        </is>
+      </c>
+      <c r="B790" t="inlineStr">
+        <is>
+          <t>2133</t>
+        </is>
+      </c>
+      <c r="C790" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D790" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E790" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F790" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO DEGLI EDIFICI “VILLA NIEVO BONIN LONGARE” ED “EX CTRP” DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA PRESSO IL CENTRO SERVIZI DI MONTECCHIO PRECALCINO (VI), CON LA FONDAZIONE SCUOLA DI SANITÀ PUBBLICA, MANAGEMENT DELLE AZIENDE SOCIO SANITARIE E PER L’INCREMENTO DEI TRAPIANTI D’ORGANO E TESSUTI, PER LO SVOLGIMENTO DI ATTIVITÀ ISTITUZIONALI.</t>
+        </is>
+      </c>
+      <c r="G790" t="n">
+        <v>200</v>
+      </c>
+      <c r="H790" t="inlineStr"/>
+      <c r="I790" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Durata 3 anni dal 01/01/2024. </t>
+        </is>
+      </c>
+    </row>
+    <row r="791">
+      <c r="A791" t="inlineStr">
+        <is>
+          <t>11/12/2023</t>
+        </is>
+      </c>
+      <c r="B791" t="inlineStr">
+        <is>
+          <t>2131</t>
+        </is>
+      </c>
+      <c r="C791" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D791" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E791" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F791" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO PER L’UTILIZZO DELL’IMMOBILE SITO A MALO (VI) IN VIA GIACOMO LEOPARDI N. 2, DA DESTINARE A PROGETTI SOCIALI DI ACCOGLIENZA E INTEGRAZIONE MIGRANTI.</t>
+        </is>
+      </c>
+      <c r="G791" t="n">
+        <v>0</v>
+      </c>
+      <c r="H791" t="inlineStr"/>
+      <c r="I791" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Durata 1 anno. </t>
+        </is>
+      </c>
+    </row>
+    <row r="792">
+      <c r="A792" t="inlineStr">
+        <is>
+          <t>24/11/2023</t>
+        </is>
+      </c>
+      <c r="B792" t="inlineStr">
+        <is>
+          <t>2027</t>
+        </is>
+      </c>
+      <c r="C792" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D792" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E792" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F792" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO CON IL COMUNE DI SCHIO PER L’UTILIZZO DI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA PRESSO LA CASA DELLA SALUTE DI SCHIO VIA RIGHI, DA DESTINARE ALL’ESERCIZIO DI ATTIVITÀ DI CENTRO PER L’IMPIEGO.</t>
+        </is>
+      </c>
+      <c r="G792" t="n">
+        <v>30</v>
+      </c>
+      <c r="H792" t="inlineStr"/>
+      <c r="I792" t="inlineStr">
+        <is>
+          <t>Durata 5 anni dal 01/12/2023. il Comune di Schio rimborsa ad ULSS7 per spese di gestione € 30.000,00/anno soggetti a conguaglio sulla base degli effettivi costi sostenuti.</t>
+        </is>
+      </c>
+    </row>
+    <row r="793">
+      <c r="A793" t="inlineStr">
+        <is>
+          <t>17/11/2023</t>
+        </is>
+      </c>
+      <c r="B793" t="inlineStr">
+        <is>
+          <t>1973</t>
+        </is>
+      </c>
+      <c r="C793" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D793" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E793" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="F793" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 11^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2023-258-TH</t>
+        </is>
+      </c>
+      <c r="G793" t="n">
+        <v>4006798</v>
+      </c>
+      <c r="H793" t="inlineStr"/>
+      <c r="I793" t="inlineStr">
+        <is>
+          <t>iva esclusa</t>
+        </is>
+      </c>
+    </row>
+    <row r="794">
+      <c r="A794" t="inlineStr">
+        <is>
+          <t>27/10/2023</t>
+        </is>
+      </c>
+      <c r="B794" t="inlineStr">
+        <is>
+          <t>1815</t>
+        </is>
+      </c>
+      <c r="C794" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D794" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E794" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F794" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO ACCORDO CONTRATTUALE INTEGRATIVO (ADDENDUM) PER L’ASSEGNAZIONE DI QUOTE DI BUDGET AGGIUNTIVO ALLA SOCIETÀ IMED SRL, SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE NELLE BRANCHE DIAGNOSTICA PER IMMAGINI (RADIOLOGIA), IN APPLICAZIONE DEL PIANO OPERATIVO INTEGRATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE D’ATTESA, DI CUI ALLA DELIBERA AZIENDALE N. 1658/2023. ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="G794" t="n">
+        <v>168676</v>
+      </c>
+      <c r="H794" t="inlineStr"/>
+      <c r="I794" t="inlineStr"/>
+    </row>
+    <row r="795">
+      <c r="A795" t="inlineStr">
+        <is>
+          <t>13/10/2023</t>
+        </is>
+      </c>
+      <c r="B795" t="inlineStr">
+        <is>
+          <t>1712</t>
+        </is>
+      </c>
+      <c r="C795" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D795" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E795" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F795" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO PER L'UTILIZZO DI LOCALI PRESSO L'IMMOBILE DENOMINATO "VILLA ALDINA" DI ROSSANO VENETO IN VIA ROMA N. 153, DA DESTINARE AD ATTIVITÀ DI MEDICINA DI GRUPPO  INTEGRATA</t>
+        </is>
+      </c>
+      <c r="G795" t="n">
+        <v>0</v>
+      </c>
+      <c r="H795" t="inlineStr"/>
+      <c r="I795" t="inlineStr">
+        <is>
+          <t>Durata 5 anni dal 6/11/2023. Utenze intestate.</t>
+        </is>
+      </c>
+    </row>
+    <row r="796">
+      <c r="A796" t="inlineStr">
+        <is>
+          <t>06/10/2023</t>
+        </is>
+      </c>
+      <c r="B796" t="inlineStr">
+        <is>
+          <t>1659</t>
+        </is>
+      </c>
+      <c r="C796" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D796" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E796" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F796" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DI UN ACCORDO CONTRATTUALE INTEGRATIVO (ADDENDUM) PER L’ASSEGNAZIONE DI QUOTE DI BUDGET AGGIUNTIVO AL CENTRO DI MEDICINA SRL, SEDE DI SCHIO, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE NELLE BRANCHE DIAGNOSTICA PER IMMAGINI (RADIOLOGIA) E CARDIOLOGIA, IN APPLICAZIONE DEL PIANO OPERATIVO INTEGRATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE D’ATTESA – ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="G796" t="n">
+        <v>57606</v>
+      </c>
+      <c r="H796" t="inlineStr"/>
+      <c r="I796" t="inlineStr"/>
+    </row>
+    <row r="797">
+      <c r="A797" t="inlineStr">
+        <is>
+          <t>06/10/2023</t>
+        </is>
+      </c>
+      <c r="B797" t="inlineStr">
+        <is>
+          <t>1658</t>
+        </is>
+      </c>
+      <c r="C797" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D797" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E797" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F797" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DI ACCORDO CONTRATTUALE INTEGRATIVO (ADDENDUM) PER L’ASSEGNAZIONE DI QUOTE DI BUDGET AGGIUNTIVO ALLA SOCIETÀ IMED SRL, SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE NELLA BRANCA DIAGNOSTICA PER IMMAGINI (RADIOLOGIA), IN APPLICAZIONE DEL PIANO OPERATIVO INTEGRATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE D’ATTESA – ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="G797" t="n">
+        <v>168676</v>
+      </c>
+      <c r="H797" t="inlineStr"/>
+      <c r="I797" t="inlineStr"/>
+    </row>
+    <row r="798">
+      <c r="A798" t="inlineStr">
+        <is>
+          <t>06/10/2023</t>
+        </is>
+      </c>
+      <c r="B798" t="inlineStr">
+        <is>
+          <t>1657</t>
+        </is>
+      </c>
+      <c r="C798" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D798" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E798" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F798" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DI UN ACCORDO CONTRATTUALE INTEGRATIVO (ADDENDUM) PER L’ASSEGNAZIONE DI QUOTE DI BUDGET AGGIUNTIVO AL CENTRO DI MEDICINA SRL, SEDE DI THIENE, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE NELLE BRANCHE DIAGNOSTICA PER IMMAGINI (RADIOLOGIA) E CARDIOLOGIA, IN APPLICAZIONE DEL PIANO OPERATIVO INTEGRATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE D’ATTESA – ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="G798" t="n">
+        <v>87879</v>
+      </c>
+      <c r="H798" t="inlineStr"/>
+      <c r="I798" t="inlineStr"/>
+    </row>
+    <row r="799">
+      <c r="A799" t="inlineStr">
+        <is>
+          <t>21/08/2023</t>
+        </is>
+      </c>
+      <c r="B799" t="inlineStr">
+        <is>
+          <t>1386</t>
+        </is>
+      </c>
+      <c r="C799" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D799" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E799" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F799" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL’AVVISO DI MANIFESTAZIONE DI INTERESSE PER LA LOCAZIONE CON OPZIONE DI RISCATTO ALL’AVVERARSI DELLE CONDIZIONI PER L’ALIENAZIONE DELL’IMMOBILE UBICATO IN COMUNE DI ROANA – MEZZASELVA IN VIA ALFREDO CAMPIGLIO N. 22.</t>
+        </is>
+      </c>
+      <c r="G799" t="n">
+        <v>0</v>
+      </c>
+      <c r="H799" t="inlineStr"/>
+      <c r="I799" t="inlineStr"/>
+    </row>
+    <row r="800">
+      <c r="A800" t="inlineStr">
+        <is>
+          <t>14/07/2023</t>
+        </is>
+      </c>
+      <c r="B800" t="inlineStr">
+        <is>
+          <t>1218</t>
+        </is>
+      </c>
+      <c r="C800" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D800" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E800" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F800" t="inlineStr">
+        <is>
+          <t>MODIFICA DELL'ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDE DI SCHIO, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA, DI CUI ALLA DELIBERAZIONE AZIENDALE N. 1045/2023. PERIODO DI DECORRENZA DAL 15/06/2023 AL 31/12/2023</t>
+        </is>
+      </c>
+      <c r="G800" t="n">
+        <v>214819</v>
+      </c>
+      <c r="H800" t="inlineStr"/>
+      <c r="I800" t="inlineStr"/>
+    </row>
+    <row r="801">
+      <c r="A801" t="inlineStr">
+        <is>
+          <t>14/07/2023</t>
+        </is>
+      </c>
+      <c r="B801" t="inlineStr">
+        <is>
+          <t>1217</t>
+        </is>
+      </c>
+      <c r="C801" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D801" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E801" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F801" t="inlineStr">
+        <is>
+          <t>INTEGRAZIONE ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDE DI THIENE, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA, DI CUI ALLA DELIBERAZIONE AZIENDALE N. 1046/2023. PERIODO DI DECORRENZA DAL 15/06/2023 AL 31/12/2023 .</t>
+        </is>
+      </c>
+      <c r="G801" t="n">
+        <v>517541</v>
+      </c>
+      <c r="H801" t="inlineStr"/>
+      <c r="I801" t="inlineStr"/>
+    </row>
+    <row r="802">
+      <c r="A802" t="inlineStr">
+        <is>
+          <t>07/07/2023</t>
+        </is>
+      </c>
+      <c r="B802" t="inlineStr">
+        <is>
+          <t>1186</t>
+        </is>
+      </c>
+      <c r="C802" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D802" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E802" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F802" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO CON L’INAIL “ISTITUTO NAZIONALE PER L’ASSICURAZIONE CONTRO GLI INFORTUNI SUL LAVORO” PER L’UTILIZZO DI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA PRESSO LA CASA DELLA SALUTE DI SCHIO VIA RIGHI, DA DESTINARE ALL’ESERCIZIO DI ATTIVITÀ ISTITUZIONALI, AMBULATORIO MEDICO ED ATTIVITÀ AMMINISTRATIVA.</t>
+        </is>
+      </c>
+      <c r="G802" t="n">
+        <v>25</v>
+      </c>
+      <c r="H802" t="inlineStr"/>
+      <c r="I802" t="inlineStr">
+        <is>
+          <t>Durata 5 anni dal 29/06/2023.</t>
+        </is>
+      </c>
+    </row>
+    <row r="803">
+      <c r="A803" t="inlineStr">
+        <is>
+          <t>23/06/2023</t>
+        </is>
+      </c>
+      <c r="B803" t="inlineStr">
+        <is>
+          <t>1044</t>
+        </is>
+      </c>
+      <c r="C803" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D803" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E803" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F803" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL - SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE PER LA BRANCA DI MEDICINA FISICA E RIABILITAZIONE. ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="G803" t="n">
+        <v>250000</v>
+      </c>
+      <c r="H803" t="inlineStr"/>
+      <c r="I803" t="inlineStr"/>
+    </row>
+    <row r="804">
+      <c r="A804" t="inlineStr">
+        <is>
+          <t>16/06/2023</t>
+        </is>
+      </c>
+      <c r="B804" t="inlineStr">
+        <is>
+          <t>1025</t>
+        </is>
+      </c>
+      <c r="C804" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D804" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E804" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F804" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DIAGNOSTICO CASTELLANO SRL, SEDE DI CASTELFRANCO VENETO (TV) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 15/06/2023 AL 31/12/2023.</t>
+        </is>
+      </c>
+      <c r="G804" t="n">
+        <v>9225</v>
+      </c>
+      <c r="H804" t="inlineStr"/>
+      <c r="I804" t="inlineStr"/>
+    </row>
+    <row r="805">
+      <c r="A805" t="inlineStr">
+        <is>
+          <t>16/06/2023</t>
+        </is>
+      </c>
+      <c r="B805" t="inlineStr">
+        <is>
+          <t>1024</t>
+        </is>
+      </c>
+      <c r="C805" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D805" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E805" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F805" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL, SEDE DI BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 15/06/2023 AL 31/12/2023.</t>
+        </is>
+      </c>
+      <c r="G805" t="n">
+        <v>1052660</v>
+      </c>
+      <c r="H805" t="inlineStr"/>
+      <c r="I805" t="inlineStr"/>
+    </row>
+    <row r="806">
+      <c r="A806" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="B806" t="inlineStr">
+        <is>
+          <t>966</t>
+        </is>
+      </c>
+      <c r="C806" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D806" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E806" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F806" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI DERMATOLOGIA CON L’AZIENDA OSPEDALE UNIVERSITÀ PADOVA. PERIODO DI DECORRENZA DAL 01/06/2023 AL 31/12/2023.</t>
+        </is>
+      </c>
+      <c r="G806" t="n">
+        <v>6.572</v>
+      </c>
+      <c r="H806" t="inlineStr"/>
+      <c r="I806" t="inlineStr"/>
+    </row>
+    <row r="807">
+      <c r="A807" t="inlineStr">
+        <is>
+          <t>21/04/2023</t>
+        </is>
+      </c>
+      <c r="B807" t="inlineStr">
+        <is>
+          <t>704</t>
+        </is>
+      </c>
+      <c r="C807" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D807" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E807" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F807" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO PER L’UTILIZZO DI LOCALI SITI IN VIA CASTELLETTO N. 54 PRESSO IL COMUNE DI BREGANZE, DA DESTINARE A PUNTO PRELIEVI ED ALTRE ATTIVITÀ SOCIO SANITARIE E DI SUPPORTO AMMINISTRATIVO DEL DISTRETTO</t>
+        </is>
+      </c>
+      <c r="G807" t="n">
+        <v>12</v>
+      </c>
+      <c r="H807" t="inlineStr"/>
+      <c r="I807" t="inlineStr">
+        <is>
+          <t>Durata 9 anni dal 26/05/2023.</t>
+        </is>
+      </c>
+    </row>
+    <row r="808">
+      <c r="A808" t="inlineStr">
+        <is>
+          <t>14/04/2023</t>
+        </is>
+      </c>
+      <c r="B808" t="inlineStr">
+        <is>
+          <t>650</t>
+        </is>
+      </c>
+      <c r="C808" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D808" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E808" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F808" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI ONCOLOGIA CON L’ISTITUTO ONCOLOGICO VENETO A FAVORE DELL’UOC ONCOEMATOLOGIA DEL PRESIDIO OSPEDALIERO DI BASSANO DEL GRAPPA. PERIODO DI DECORRENZA DALLA STIPULA AL 31/12/2023.</t>
+        </is>
+      </c>
+      <c r="G808" t="n">
+        <v>30.34</v>
+      </c>
+      <c r="H808" t="inlineStr"/>
+      <c r="I808" t="inlineStr"/>
+    </row>
+    <row r="809">
+      <c r="A809" t="inlineStr">
+        <is>
+          <t>31/03/2023</t>
+        </is>
+      </c>
+      <c r="B809" t="inlineStr">
+        <is>
+          <t>588</t>
+        </is>
+      </c>
+      <c r="C809" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D809" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E809" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F809" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA PER TURNI MENSILI DIURNI PREFESTIVI E FESTIVI IN MATERIA DI RADIOLOGIA CON L’AZIENDA OSPEDALIERA UNIVERSITARIA INTEGRATA DI VERONA A FAVORE DEL PRESIDIO OSPEDALIERO SANTORSO. ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="G809" t="n">
+        <v>83.69499999999999</v>
+      </c>
+      <c r="H809" t="inlineStr"/>
+      <c r="I809" t="inlineStr"/>
+    </row>
+    <row r="810">
+      <c r="A810" t="inlineStr">
+        <is>
+          <t>31/03/2023</t>
+        </is>
+      </c>
+      <c r="B810" t="inlineStr">
+        <is>
+          <t>553</t>
+        </is>
+      </c>
+      <c r="C810" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D810" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E810" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F810" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI ANESTESIA E RIANIMAZIONE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA. PERIODO DI DECORRENZA DAL 01/04/2023 AL 31/12/2023.</t>
+        </is>
+      </c>
+      <c r="G810" t="n">
+        <v>124.661</v>
+      </c>
+      <c r="H810" t="inlineStr"/>
+      <c r="I810" t="inlineStr"/>
+    </row>
+    <row r="811">
+      <c r="A811" t="inlineStr">
+        <is>
+          <t>31/03/2023</t>
+        </is>
+      </c>
+      <c r="B811" t="inlineStr">
+        <is>
+          <t>551</t>
+        </is>
+      </c>
+      <c r="C811" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D811" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E811" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F811" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER L’ESECUZIONE DI PRESTAZIONI DI GENETICA MEDICA DA PARTE DELL’AZIENDA SANITARIA ULSS N° 8 BERICA PER L’ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="G811" t="n">
+        <v>150</v>
+      </c>
+      <c r="H811" t="inlineStr"/>
+      <c r="I811" t="inlineStr"/>
+    </row>
+    <row r="812">
+      <c r="A812" t="inlineStr">
+        <is>
+          <t>24/03/2023</t>
+        </is>
+      </c>
+      <c r="B812" t="inlineStr">
+        <is>
+          <t>495</t>
+        </is>
+      </c>
+      <c r="C812" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D812" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E812" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F812" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI ANESTESIA E RIANIMAZIONE CON L’AZIENDA ULSS N.8 BERICA  - FABBISOGNO AZIENDALE PER L'ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="G812" t="n">
+        <v>165.547</v>
+      </c>
+      <c r="H812" t="inlineStr"/>
+      <c r="I812" t="inlineStr"/>
+    </row>
+    <row r="813">
+      <c r="A813" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="B813" t="inlineStr">
+        <is>
+          <t>479</t>
+        </is>
+      </c>
+      <c r="C813" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D813" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E813" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F813" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI NEUROLOGIA CON L’AZIENDA ULSS 2 MARCA TREVIGIANA. ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="G813" t="n">
+        <v>7.19</v>
+      </c>
+      <c r="H813" t="inlineStr"/>
+      <c r="I813" t="inlineStr"/>
+    </row>
+    <row r="814">
+      <c r="A814" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="B814" t="inlineStr">
+        <is>
+          <t>472</t>
+        </is>
+      </c>
+      <c r="C814" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D814" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E814" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F814" t="inlineStr">
+        <is>
+          <t>CONVENZIONI CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA SANITARIA IN CARDIOCHIRURGIA, NEUROCHIRURGIA, CHIRURGIA PEDIATRICA, FISICA SANITARIA E RADIOTERAPIA. ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="G814" t="n">
+        <v>105.568</v>
+      </c>
+      <c r="H814" t="inlineStr"/>
+      <c r="I814" t="inlineStr"/>
+    </row>
+    <row r="815">
+      <c r="A815" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="B815" t="inlineStr">
+        <is>
+          <t>445</t>
+        </is>
+      </c>
+      <c r="C815" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D815" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E815" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F815" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER CONSULENZA IN FISICA SANITARIA E RADIOPROTEZIONE IN MEDICINA NUCLEARE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA. ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="G815" t="n">
+        <v>2.488</v>
+      </c>
+      <c r="H815" t="inlineStr"/>
+      <c r="I815" t="inlineStr"/>
+    </row>
+    <row r="816">
+      <c r="A816" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="B816" t="inlineStr">
+        <is>
+          <t>444</t>
+        </is>
+      </c>
+      <c r="C816" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D816" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E816" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F816" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI GENETICA MEDICA CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. BIENNIO 2023-2024.</t>
+        </is>
+      </c>
+      <c r="G816" t="n">
+        <v>12.153</v>
+      </c>
+      <c r="H816" t="inlineStr"/>
+      <c r="I816" t="inlineStr"/>
+    </row>
+    <row r="817">
+      <c r="A817" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="B817" t="inlineStr">
+        <is>
+          <t>443</t>
+        </is>
+      </c>
+      <c r="C817" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D817" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E817" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F817" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA PER TURNI MENSILI DIURNI PREFESTIVI E FESTIVI IN MATERIA DI RADIOLOGIA CON L’AZIENDA OSPEDALE - UNIVERSITÀ DI PADOVA A FAVORE DEL PRESIDIO OSPEDALIERO DI SANTORSO.  ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="G817" t="n">
+        <v>27.712</v>
+      </c>
+      <c r="H817" t="inlineStr"/>
+      <c r="I817" t="inlineStr"/>
+    </row>
+    <row r="818">
+      <c r="A818" t="inlineStr">
+        <is>
+          <t>24/02/2023</t>
+        </is>
+      </c>
+      <c r="B818" t="inlineStr">
+        <is>
+          <t>320</t>
+        </is>
+      </c>
+      <c r="C818" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D818" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E818" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F818" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA SANITARIA ULSS N. 8 BERICA PER L’ACQUISIZIONE DI PRESTAZIONI DI MEDICINA NUCLEARE A FAVORE DI PAZIENTI PROVENIENTI DAI PRESIDI OSPEDALIERI DI SANTORSO, BASSANO DEL GRAPPA E ASIAGO -  BIENNIO 2023-2024.</t>
+        </is>
+      </c>
+      <c r="G818" t="n">
+        <v>15</v>
+      </c>
+      <c r="H818" t="inlineStr"/>
+      <c r="I818" t="inlineStr"/>
+    </row>
+    <row r="819">
+      <c r="A819" t="inlineStr">
+        <is>
+          <t>24/02/2023</t>
+        </is>
+      </c>
+      <c r="B819" t="inlineStr">
+        <is>
+          <t>319</t>
+        </is>
+      </c>
+      <c r="C819" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D819" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E819" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F819" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L`AZIENDA ULSS N. 8 BERICA PER PRESTAZIONI DI DIAGNOSTICA PET-TAC A FAVORE DI PAZIENTI PROVENIENTI DAI PRESIDI OSPEDALIERI DI BASSANO DEL GRAPPA, ASIAGO E SANTORSO. BIENNIO 2023-2024.</t>
+        </is>
+      </c>
+      <c r="G819" t="n">
+        <v>142.5</v>
+      </c>
+      <c r="H819" t="inlineStr"/>
+      <c r="I819" t="inlineStr"/>
+    </row>
+    <row r="820">
+      <c r="A820" t="inlineStr">
+        <is>
+          <t>03/02/2023</t>
+        </is>
+      </c>
+      <c r="B820" t="inlineStr">
+        <is>
+          <t>193</t>
+        </is>
+      </c>
+      <c r="C820" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D820" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E820" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F820" t="inlineStr">
+        <is>
+          <t>CONVENZIONE ATTIVA CON L’AZIENDA SANITARIA ULSS N°8 BERICA PER L’EFFETTUAZIONE DI ATTIVITÀ COORDINATE NELL’AMBITO DELL’ANATOMIA PATOLOGICA. BIENNIO 2023-2024.</t>
+        </is>
+      </c>
+      <c r="G820" t="n">
+        <v>18.303</v>
+      </c>
+      <c r="H820" t="inlineStr"/>
+      <c r="I820" t="inlineStr"/>
+    </row>
+    <row r="821">
+      <c r="A821" t="inlineStr">
+        <is>
+          <t>13/01/2023</t>
+        </is>
+      </c>
+      <c r="B821" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="C821" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D821" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E821" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F821" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL’AVVISO DI INDAGINE ESPLORATIVA FINALIZZATO ALL’ACQUISIZIONE DI MANIFESTAZIONE DI INTERESSE DI OPERATORI ECONOMICI A CUI AFFIDARE CON CONTRATTO DI CONCESSIONE IN LOCAZIONE AREE DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA DA DESTINARE ALLA COLLOCAZIONE DI INFRASTRUTTURE PER LA TELEFONIA MOBILE E SERVIZI DI CONNETTIVITÀ INTERNET</t>
+        </is>
+      </c>
+      <c r="G821" t="n">
+        <v>0</v>
+      </c>
+      <c r="H821" t="inlineStr"/>
+      <c r="I821" t="inlineStr"/>
+    </row>
+    <row r="822">
+      <c r="A822" t="inlineStr">
+        <is>
+          <t>30/12/2022</t>
+        </is>
+      </c>
+      <c r="B822" t="inlineStr">
+        <is>
+          <t>2531</t>
+        </is>
+      </c>
+      <c r="C822" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D822" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E822" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="F822" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON IL CEMES SRL - SEDE DI THIENE - PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE PER LA BRANCA DI MEDICINA FISICA E RIABILITAZIONE. BIENNIO 2023-2024.</t>
+        </is>
+      </c>
+      <c r="G822" t="n">
+        <v>200000</v>
+      </c>
+      <c r="H822" t="inlineStr"/>
+      <c r="I822" t="inlineStr"/>
+    </row>
+    <row r="823">
+      <c r="A823" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="B823" t="inlineStr">
+        <is>
+          <t>2289</t>
+        </is>
+      </c>
+      <c r="C823" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D823" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E823" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F823" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO PER L’UTILIZZO DI LOCALI PRESSO L’IPAB CENTRO SERVIZI RESIDENZA SAN PIO X, VIA LONDA 31A, IN COMUNE DI VALBRENTA, DA DESTINARE A SERVIZIO DI CONTINUITÀ ASSISTENZIALE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="G823" t="n">
+        <v>0</v>
+      </c>
+      <c r="H823" t="inlineStr"/>
+      <c r="I823" t="inlineStr"/>
+    </row>
+    <row r="824">
+      <c r="A824" t="inlineStr">
+        <is>
+          <t>11/11/2022</t>
+        </is>
+      </c>
+      <c r="B824" t="inlineStr">
+        <is>
+          <t>2127</t>
+        </is>
+      </c>
+      <c r="C824" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D824" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E824" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F824" t="inlineStr">
+        <is>
+          <t>CONCESSIONE IN COMODATO D’USO DEI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA PRESSO IL CSS “P. ALPINO” DI MAROSTICA, VIA PANICA N. 17 E APPROVAZIONE SCHEMA CONTRATTO DI COMODATO CON L’ASSOCIAZIONE CROCE VERDE.</t>
+        </is>
+      </c>
+      <c r="G824" t="n">
+        <v>0</v>
+      </c>
+      <c r="H824" t="inlineStr"/>
+      <c r="I824" t="inlineStr"/>
+    </row>
+    <row r="825">
+      <c r="A825" t="inlineStr">
+        <is>
+          <t>10/10/2022</t>
+        </is>
+      </c>
+      <c r="B825" t="inlineStr">
+        <is>
+          <t>1896</t>
+        </is>
+      </c>
+      <c r="C825" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D825" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E825" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F825" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL’AVVISO DI INDAGINE ESPLORATIVA PER L’INDIVIDUAZIONE DI UN IMMOBILE IN COMODATO D’USO OPPURE IN LOCAZIONE PASSIVA PER LA COLLOCAZIONE DI UN PUNTO VACCINALE E DI UN PUNTO TAMPONI ANTI COVID-19, PER LA POPOLAZIONE AFFERENTE IL TERRITORIO DEL DISTRETTO 1.</t>
+        </is>
+      </c>
+      <c r="G825" t="n">
+        <v>0</v>
+      </c>
+      <c r="H825" t="inlineStr"/>
+      <c r="I825" t="inlineStr"/>
+    </row>
+    <row r="826">
+      <c r="A826" t="inlineStr">
+        <is>
+          <t>15/07/2022</t>
+        </is>
+      </c>
+      <c r="B826" t="inlineStr">
+        <is>
+          <t>1351</t>
+        </is>
+      </c>
+      <c r="C826" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D826" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="E826" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F826" t="inlineStr">
+        <is>
+          <t>IMMOBILE DENOMINATO “PALESTRA DI VIA MARCONI”, DI PROPRIETA` DEL COMUNE DI SCHIO. APPROVAZIONE SCHEMA DI CONTRATTO DI COMODATO GRATUITO CON IL COMUNE DI SCHIO PER SVOLGERE ATTIVITÀ SANITARIA LEGATA ALL’EMERGENZA COVID-19.</t>
+        </is>
+      </c>
+      <c r="G826" t="n">
+        <v>0</v>
+      </c>
+      <c r="H826" t="inlineStr"/>
+      <c r="I826" t="inlineStr"/>
+    </row>
+    <row r="827">
+      <c r="A827" t="inlineStr">
+        <is>
+          <t>08/07/2022</t>
+        </is>
+      </c>
+      <c r="B827" t="inlineStr">
+        <is>
           <t>1303</t>
         </is>
       </c>
-      <c r="B765" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C765" t="inlineStr">
+      <c r="C827" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="D827" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="E827" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="F827" t="inlineStr">
         <is>
           <t>CONTRATTO DI COMODATO A TITOLO GRATUITO CON LA SOCIETA` FINPENGO S.P.A. PER SEDE VACCINALE PRESSO L’IMMOBILE SITO IN BASSANO DEL GRAPPA (VI), VIA CAPITELVECCHIO N. 32. APPROVAZIONE PROSECUZIONE FINO AL 31/12/2022.</t>
         </is>
       </c>
-      <c r="D765" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F765" t="n">
+      <c r="G827" t="n">
         <v>0</v>
       </c>
+      <c r="H827" t="inlineStr"/>
+      <c r="I827" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>