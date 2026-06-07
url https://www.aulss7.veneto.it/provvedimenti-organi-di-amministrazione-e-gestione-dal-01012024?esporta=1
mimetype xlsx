--- v0 (2026-04-23)
+++ v1 (2026-06-07)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I1"/>
+  <dimension ref="A1:I642"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Data documento</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Oggetto</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -463,46 +463,28886 @@
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Data fine</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Progressivo pubblicazione</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Ufficio competente</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>963</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>29/05/2026</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO: “RUOLO DELLE UNITÀ DI TERAPIA SEMI-INTENSIVA SUGLI ESITI CLINICI E L’EFFICIENZA GESTIONALE NEI REPARTI DI MEDICINA: UNO STUDIO OSSERVAZIONALE PROSPETTICO MULTICENTRICO” (IMCU STUDY), PROMOSSO DA A.ULSS 7 - U.O.C. MEDICINA GENERALE P.O. SANTORSO.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>30/05/2026</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>1022/26</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>946</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>22/05/2026</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>AVVISO DI ISTRUTTORIA PUBBLICA FINALIZZATA ALLA CO-PROGETTAZIONE CON ENTI DEL TERZO SETTORE (ETS) PER LA REALIZZAZIONE DI UNO “SPAZIO ADOLESCENTI” E ATTIVITA’ DI PREVENZIONE DEL DISAGIO GIOVANILE NELLE SCUOLE DEL TERRITORIO DELL’ULSS 7 PEDEMONTANA: APPROVAZIONE ESITI DELLA CO-PROGETTAZIONE E ACCORDI CONSEGUENTI</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>23/05/2026</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>994/26</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I3" t="n">
+        <v>101078</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>903</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>15/05/2026</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI VALLI DEL PASUBIO (VI) E L’AZIENDA ULSS7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI VALLI DEL PASUBIO SITI IN VIA BRUNO BRANDELLERO N. 34, DA DESTINARE A ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>18/05/2026</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>965/26</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I4" t="n">
+        <v>24000</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>906</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>15/05/2026</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>OSPEDALE DI BASSANO DEL GRAPPA – AFFIDAMENTO INTERVENTO DI RIPARAZIONE GRUPPI FRIGO.</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>16/05/2026</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>957/26</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I5" t="n">
+        <v>59700</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>905</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>15/05/2026</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO - SERVIZIO DI AGGIORNAMENTO DELLA PROGETTAZIONE DI FATTIBILITÀ TECNICA ED ECONOMICA, CON OPZIONE DI AFFIDAMENTO DEI SERVIZI DI PROGETTAZIONE ESECUTIVA, COORDINAMENTO DELLA SICUREZZA IN FASE DI PROGETTAZIONE, DIREZIONE LAVORI E COORDINAMENTO SICUREZZA IN FASE DI ESECUZIONE. VARIANTE 3 ATTIVAZIONE OPZIONE DIREZIONE LAVORI E COORDINAMENTO DELLA SICUREZZA IN FASE DI ESECUZIONE.</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>16/05/2026</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>956/26</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I6" t="n">
+        <v>152998</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>902</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>15/05/2026</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>RSA SAN MICHELE MONTECCHIO PRECALCINO – INTERVENTO DI RIFACIMENTO COPERTURA. AGGIUDICAZIONE PROCEDURA APERTA.</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>16/05/2026</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>954/26</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I7" t="n">
+        <v>297147</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>892</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>15/05/2026</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO “GESTIONE DELLE RELAZIONI NELLA COMPLESSITA’ ORGANIZZATIVA ALL’INTERNO DELLE UU.OO. – EMPOWER THE COMMUNITY” DELL’U.O.C. DIREZIONE DELLE PROFESSIONI SANITARIE</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>16/05/2026</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>945/26</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I8" t="n">
+        <v>4900</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>888</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>15/05/2026</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>INTERVENTI E SERVIZI PER L’ASSISTENZA ALLE PERSONE CON DISABILITA` GRAVE PRIVE DEL SOSTEGNO FAMILIARE ``DOPO DI NOI`` DI CUI ALLA LEGGE 112/2016, DGR N. 514 DEL 13 MAGGIO 2025. COSTITUZIONE DELL' ELENCO DEI SOGGETTI ACCREDITATI ED APPROVAZIONE DEGLI ACCORDI CONTRATTUALI</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>16/05/2026</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>940/26</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I9" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>881</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>15/05/2026</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON L’ISTITUTO CAVANIS “COLLEGIO CANOVA” DI POSSAGNO (TV) PER LA REALIZZAZIONE DELLE ATTIVITA’ DI “FORMAZIONE SCUOLA LAVORO” (FSL) DA EFFETTUARSI PRESSO LE STRUTTURE DELL’AZIENDA ULSS7 “PEDEMONTANA”.</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>16/05/2026</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>934/26</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I10" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>880</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>15/05/2026</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>STIPULA DELLA CONVENZIONE CON IL LICEO SCIENTIFICO STATALE &amp;quot;EUGENIO CURIEL&amp;quot; DI PADOVA (PD) RELATIVA AL PERCORSO DI “FORMAZIONE SCUOLA LAVORO” (FSL), DA EFFETTUARSI PRESSO LE STRUTTURE DELL'AZIENDA ULSS7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>16/05/2026</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>935/26</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I11" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>879</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>15/05/2026</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON L’ISTITUTO DI SPECIALIZZAZIONE IN PSICOTERAPIA DELLO SVILUPPO E ADOLESCENZA N.190 CON SEDE A REGGIO EMILIA PER LO SVOLGIMENTO DI ATTIVITÀ DI TIROCINIO DI FORMAZIONE E ORIENTAMENTO PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>16/05/2026</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>933/26</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I12" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>858</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>RSA SAN MICHELE MONTECCHIO PRECALCINO – INTERVENTO DI RIFACIMENTO COPERTURA. AFFIDAMENTO SERVIZIO DI COORDINAMENTO DELLA SICUREZZA IN FASE DI ESECUZIONE.</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>905/26</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I13" t="n">
+        <v>7550</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>838</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON IL LICEO STATALE &amp;quot;F.CORRADINI&amp;quot; DI THIENE (VI) RELATIVA ALLA “FORMAZIONE SCUOLA LAVORO” (FSL), DA EFFETTUARSI PRESSO LE STRUTTURE DELL'AZIENDA ULSS7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>886/26</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>799</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 4 VENETO ORIENTALE PER ATTIVITÀ DI CONSULENZA IN ORTOPEDIA E TRAUMATOLOGIA. PERIODO DI DECORRENZA DAL 01/05/2026 AL 30/09/2026.</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>842/26</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I15" t="n">
+        <v>24576</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>798</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>RIMODULAZIONE DELLA PROGRAMMAZIONE DELLE RISORSE DEL PIANO OPERATIVO AZIENDALE (POA) PER IL I SEMESTRE 2026 TRA STRUTTURE PRIVATE ACCREDITATE. APPROVAZIONE SCHEMI DI ADDENDUM AGLI ACCORDI CONTRATTUALI DELLE SOCIETÀ “CEMES SRL” E “POLIAMBULATORIO SS. TRINITÀ SRL”.</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>840/26</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I16" t="n">
+        <v>206000</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>790</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>STIPULA DELLA CONVENZIONE CON TRE DIPARTIMENTI DELL’AREA MEDICA DELL’UNIVERSITA’ DI PISA PER LO SVOLGIMENTO DELLE ATTIVITA’ DI TIROCINIO DI FORMAZIONE E ORIENTAMENTO CURRICULARE E MASTER PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 “PEDEMONTANA”</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>835/26</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I17" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>746</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>28/04/2026</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO &amp;quot;LA COMUNICAZIONE EFFICACE IN AMBITO OSPEDALIERO” DEL DIPARTIMENTO CHIRURGICO OSPEDALE SANTORSO</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>29/04/2026</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>794/26</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I18" t="n">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>745</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>28/04/2026</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>CONVEGNO “L’INTELLIGENZA ARTIFICIALE: PIÙ INNOVAZIONE O MAGGIORE RESPONSABILITÀ PER IL CHIRURGO?” DELL’U.O.C. CHIRURGIA GENERALE OSPEDALE DI SANTORSO</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>29/04/2026</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>792/26</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I19" t="n">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>744</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>28/04/2026</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>CRITERI PER LA COMPARTECIPAZIONE ALLE SPESE DI OSPITALITÀ ALBERGHIERA DELLE PERSONE DIMESSE DA EX OSPEDALI PSICHIATRICI ED EX CASE DI SALUTE AI SENSI DELLA LEGGE REGIONALE 8 AGOSTO 2017, N. 24. RECEPIMENTO DGRV 1015 DEL 8 SETTEMBRE 2025 – RIDETERMINAZIONE VALORE ISEE FINALE</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>29/04/2026</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>793/26</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I20" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>743</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>28/04/2026</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E LA CASA DI RIPOSO DI ASIAGO - ESTERNALIZZAZIONE AD UN SOGGETTO TERZO DEL SERVIZIO AUTOMATIZZATO DI DISPENSAZIONE DI TERAPIE IN DOSE UNITARIA.</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>29/04/2026</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>791/26</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>736</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>28/04/2026</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO NO PROFIT, OSSERVAZIONALE, MULTICENTRICO: “EFFETTO DEL COUNSELING ALIMENTARE SECONDO LE LINEE GUIDA DEL WCRF (WORLD CANCER RESEARCH FUND) IN PAZIENTI FEMMINE CON DIAGNOSI DI TUMORE, IN PARTICOLARE ALLA MAMMELLA” (SETA- ONCO), PRESSO L’ U.O.C. ONCOLOGIA - P.O. SANTORSO.</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>29/04/2026</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>785/26</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I22" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>735</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>28/04/2026</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON L’ISTITUTO DI SPECIALIZZAZIONE IN PSICOTERAPIA “STUDIO DI PSICODRAMMA” CON SEDE IN MILANO PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE PRESSO LE STRUTTURE DELL’AZIENDA ULSS7 “PEDEMONTANA”</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>29/04/2026</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>783/26</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I23" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>716</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>17/04/2026</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI CONSULENZA ALLA GESTIONE DEI RIFIUTI E DEL TRASPORTO DI MERCI PERICOLOSE SU STRADA IN MATERIA DI ADR PER UN PERIODO DI 12 MESI CON OPZIONE DI PROROGA PER ULTERIORI 12 MESI</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>18/04/2026</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>28/04/2026</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>759/26</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I24" t="n">
+        <v>9520</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>702</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>17/04/2026</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO “LA SICUREZZA LASER IN AMBITO SANITARIO” DEL SERVIZIO DI PREVENZIONE E PROTEZIONE.</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>18/04/2026</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>28/04/2026</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>745/26</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I25" t="n">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>700</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>17/04/2026</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO &amp;quot;DATA DISCOVERY CON QLIKSENSE&amp;quot; DELL'U.O.C. CONTROLLO DI GESTIONE</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>18/04/2026</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>28/04/2026</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>743/26</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I26" t="n">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>698</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>17/04/2026</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER L’EFFETTUAZIONE DI ANALISI CLINICHE CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. PERIODO DI DECORRENZA DALLA STIPULA AL 31/12/2027.</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>18/04/2026</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>28/04/2026</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>742/26</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I27" t="n">
+        <v>1151363</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>694</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>17/04/2026</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI MEDICINA TRASFUSIONALE CON L’AZIENDA ULSS 8 BERICA. PERIODO DI DECORRENZA DALLA STIPULA AL 31/05/2026</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>18/04/2026</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>28/04/2026</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>737/26</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I28" t="n">
+        <v>14715</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>691</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>17/04/2026</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON L'ISTITUTO TECNICO TECNOLOGICO STATALE &amp;quot;SILVIO DE PRETTO&amp;quot; DI SCHIO (VI) RELATIVA AI &amp;quot;PERCORSI PER LE COMPETENZE TRASVERSALI E PER L'ORIENTAMENTO&amp;quot; (PCTO), DA EFFETTUARSI PRESSO LE STRUTTURE DELL'AZIENDA ULSS7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>18/04/2026</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>28/04/2026</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>734/26</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I29" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>665</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 - CASA DELLA COMUNITÀ DI THIENE - LAVORI DI MANUTENZIONE STRAORDINARIA. PERIZIA DI VARIANTE N. 4.</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>702/26</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I30" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>655</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>SISTEMA VENETO ADOZIONI: INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE ED INTERNAZIONALE (L.N. 476/98). DGR 551/2025, DDR 62/2025. RECEPIMENTO FINANZIAMENTO E APPROVAZIONE MANIFESTAZIONE DI INTERESSE PER L’ATTUAZIONE DEL PIANO TERRITORIALE 2025/2026</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>692/26</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I31" t="n">
+        <v>29522</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>652</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA (DDG N. 280/2026) – RIMODULAZIONE VOLUMI E DEFINIZIONE CONDIZIONI TARIFFARIE PER IL II TRIMESTRE 2026.</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>689/26</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I32" t="n">
+        <v>407000</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>613</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>AREA DIPENDENZE. FONDO PER IL GIOCO D’AZZARDO PATOLOGICO “GAP” (ART. 1, COMMA 946. DELLA L. N. 28/2015) – RECEPIMENTO DEL FINANZIAMENTO ANNUALITA’ 2024 – DDR N. 13116/2025. APPROVAZIONE DEL PIANO DELLE ATTIVITA’ E DEI COSTI E PROSECUZIONE CONVENZIONI DI CO-PROGETTAZIONE.</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>14/04/2026</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>653/26</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I33" t="n">
+        <v>242.243</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>608</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON LA FONDAZIONE CASA DI CARITA’ ARTI E MESTIERI ONLUS PER LO SVOLGIMENTO DI TIROCINI PREVISTI DAI CORSI PER OPERATORI SOCIO SANITARI DELLA SCUOLA MARCO POLO DI POVE DEL GRAPPA (VI) PRESSO LE STRUTTURE  DELL’AZIENDA ULSS7 PEDEMONTANA. PROGETTO 4032/4/1028/2022</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>14/04/2026</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>647/26</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I34" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>606</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON L’UNIVERSITÀ TELEMATICA PEGASO CON SEDE A NAPOLI PER LO SVOLGIMENTO DI ATTIVITÀ DI TIROCINIO FORMATIVO  PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>14/04/2026</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>648/26</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I35" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>605</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO OSSERVAZIONALE, PROSPETTICO, NO PROFIT, MULTICENTRICO, INTERNAZIONALE “VALVULAR HEART DISEASE IN WOMEN REGISTRY” (CODICE PROTOCOLLO VHD-WR), PRESSO L’ U.O.C. CARDIOLOGIA P.O. SANTORSO.</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>14/04/2026</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>646/26</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I36" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>584</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI BASSANO DEL GRAPPA. APPROVAZIONE VARIANTE SUPPLETIVA N. 5 DI LAVORI E VARIANTE SUPPLETIVA N. 2 DI SERVIZI PROFESSIONALI DI DIREZIONE LAVORI</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>620/26</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I37" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>582</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>AREA SALUTE MENTALE. MODIFICA E INTEGRAZIONE DELLA DELIBERAZIONE N. 2411 DEL 29/12/2025 “ACCORDO CONTRATTUALE CON LA SOCIETÀ COOPERATIVA SOCIALE DI SOLIDARIETÀ LA MADONNINA GESTORE DEL CENTRO DIURNO DI ROANA" PER IL TRIENNIO 2026-2028</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>621/26</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I38" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>580</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>ACCORDO QUADRO LAVORI DI MANUTENZIONE EDILE. APPROVAZIONE PROGETTO DI FATTIBILITA’ TECNICO-ECONOMICA E INDIZIONE PROCEDURA APERTA.</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>617/26</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I39" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>565</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>27/03/2026</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE ``SOLLIEVO`` A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON. PROSECUZIONE FINO AL 31/12/2025 (DGR N. 1412/2024). APPROVAZIONE RENDICONTAZIONE FINALE ANNUALITA’ 2025.</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>28/03/2026</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>597/26</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I40" t="n">
+        <v>130000</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>564</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>27/03/2026</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>AREA SALUTE MENTALE. STIPULA ACCORDO CONTRATTUALE CON MANO AMICA SOCIETA’ COOPERATIVA SOCIALE ONLUS GESTORE DELLA COMUNITA’ TERAPEUTICA RIABILITATIVA PROTETTA (CTRP A) “SPAZIO LIBERO” CON SEDE IN THIENE. PERIODO 01/04/2026 – 31/03/2029.</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>28/03/2026</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>596/26</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I41" t="n">
+        <v>2.689</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>563</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>27/03/2026</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>AREA SALUTE MENTALE. STIPULA ACCORDO CONTRATTUALE CON LA SOCIETA’ COOPERATIVA SOCIALE ONLUS ENTROPIA GESTORE DELLA COMUNITA’ TERAPEUTICA RIABILITATIVA PROTETTA (CTRP B) “IL GLICINE” CON SEDE IN THIENE. PERIODO 01/04/2026 – 31/03/2027.</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>28/03/2026</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>595/26</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I42" t="n">
+        <v>727.552</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>538</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>24/03/2026</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>ACCORDO QUADRO LAVORI DI MANUTENZIONE EDILE. AFFIDAMENTO SERVIZIO DI VERIFICA PROGETTO DI FATTIBILITA’ TECNICO-ECONOMICA.</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>24/03/2026</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>573/26</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I43" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>536</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>20/03/2026</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>OSPEDALE DI BASSANO DEL GRAPPA - NUOVO GRUPPO DI PRESSURIZZAZIONE RETE IDRICA ANTINCENDIO. APPROVAZIONE PROGETTO ESECUTIVO E AFFIDAMENTO LAVORI.</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>21/03/2026</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>568/26</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I44" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>535</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>20/03/2026</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>CENTRO SERVIZI MONTECCHIO PRECALCINO – RICONVERSIONE IMPIANTI BTZ. AFFIDAMENTO STUDIO DI FATTIBILITÀ.</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>21/03/2026</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>567/26</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I45" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>523</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>20/03/2026</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "PROGETTO DI MIGLIORAMENTO DELLE INTERAZIONI AL TRIAGE E PRONTO SOCCORSO” DEL DIPARTIMENTO DI EMERGENZA ED AREA CRITICA</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>21/03/2026</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>555/26</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I46" t="n">
+        <v>4980</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>520</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>20/03/2026</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>STIPULA CONVENZIONE CON L'ASSOCIAZIONE CASA DI PRONTA ACCOGLIENZA SICHEM ODV - ETS DI BASSANO, GESTORE DI UNA COMUNITA' EDUCATIVA MAMMA BAMBINO</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>21/03/2026</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>552/26</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I47" t="n">
+        <v>19800</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>519</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>20/03/2026</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>INTERVENTI IN TEMA DI COLLOCAMENTO MIRATO E DI INSERIMENTO SOCIALE DI PERSONE CON DISABILITA’ (DGR 1189/2025, DDR 770/2025) – RECEPIMENTO FINAZIAMENTO</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>21/03/2026</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>551/26</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I48" t="n">
+        <v>419180</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>518</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>20/03/2026</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>AREA SALUTE MENTALE. ACCORDO CONTRATTUALE CON LA SOCIETA’ COOPERATIVA SOCIALE MANO AMICA PER LA GESTIONE DEL CENTRO DIURNO “AZIMUT” DI SCHIO. PERIODO 01/04/2026-31/03/2027.</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>21/03/2026</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>550/26</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I49" t="n">
+        <v>336.194</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>511</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>20/03/2026</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA ULSS 9 SCALIGERA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. PERIODO DECORRENZA DAL 25/03/2026 AL 31/03/2027.</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>21/03/2026</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>543/26</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I50" t="n">
+        <v>72510</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>498</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>13/03/2026</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO SERVIZIO DI CERTIFICAZIONE DI REAZIONE AL FUOCO DI PAVIMENTAZIONI ESISTENTI PRESSO IL PRESIDIO OSPEDALIERO DI BASSANO DEL GRAPPA, LA CASA DELLA COMUNITÀ DI MALO E LA CASA DELLA COMUNITÀ DI ARSIERO</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>14/03/2026</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>24/03/2026</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>523/26</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I51" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>492</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>13/03/2026</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>RINNOVO CONTRATTO PER LA FORNITURA DI KIT DIAGNOSTICI (IVD) E MATERIALE DI CONSUMO PER L’ESECUZIONE DI ESAMI PAP-TEST DEDICATI ALL’UTILIZZO DEI PROCESSORI AUTOMATICI DI PRELIEVI CITOLOGICI MOD. TP5000 PER IL P.O. DI SANTORSO - GARA AULSS7_2025_000103.</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>14/03/2026</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>24/03/2026</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>516/26</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I52" t="n">
+        <v>97140</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>484</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>13/03/2026</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>STIPULA DELLA CONVENZIONE CON L’UNIVERSITA’ DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI ATTIVITA’ DI TIROCINIO PRATICO VALUTATIVO (TPV) AI FINI DELL’ABILITAZIONE ALLA PROFESSIONE DI PSICOLOGO PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>14/03/2026</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>24/03/2026</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>508/26</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I53" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>483</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>13/03/2026</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’ISTITUTO M.IN.D. S.A.S. DI F. VEGLIA R.A. PELLEGRINI &amp; C. TITOLARE DELLA “SCUOLA DI PSICOTERAPIA DELL’INFANZIA E DELL’ADOLESCENZA” CON SEDE A TORINO PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>14/03/2026</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>24/03/2026</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>507/26</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I54" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>420</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>27/02/2026</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359). LAVORI DEL LOTTO A.1. APPROVAZIONE VARIANTE SUPPLETIVA DI LAVORI N. 3 E N. 4 E APPROVAZIONE DELLA VARIANTE SUPPLETIVA DI DIREZIONE LAVORI N. 2</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>27/02/2026</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>444/26</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I55" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>419</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>27/02/2026</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI ROMANO D’EZZELINO. APPROVAZIONE VARIANTE SUPPLETIVA N. 2 DI LAVORI E VARIANTE SUPPLETIVA N. 2 DI SERVIZI PROFESSIONALI DI DIREZIONE LAVORI</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>27/02/2026</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>443/26</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I56" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>4019</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>26/02/2026</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI MAROSTICA. APPROVAZIONE VARIANTE SUPPLETIVA N. 2</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>27/02/2026</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>416/26</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I57" t="n">
+        <v>32.583</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>400</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>26/02/2026</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 - CASA DELLA COMUNITÀ DI SCHIO - VARIANTE SUPPLETIVA N. 3</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>27/02/2026</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>412/26</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I58" t="n">
+        <v>4.107</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>398</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>26/02/2026</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "CORSO DI FORMAZIONE FASCICOLO SANITARIO ELETTRONICO 2.0 PER AZIENDE". PROGETTO FINANZIATO "PNRR M6 C2 I 1.3.1 (B)" CUP H77H25000390006 DELL'U.O.C. SISTEMI INFORMATIVI</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>27/02/2026</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>410/26</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I59" t="n">
+        <v>4606</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>396</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>26/02/2026</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE NUOVO DOCUMENTO AZIENDALE DI ATTUAZIONE DELLE IMPEGNATIVE DI CURA DOMICILIARE</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>27/02/2026</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>408/26</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I60" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>395</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>26/02/2026</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>PIANO DI ZONA: RECEPIMENTO DEL DOCUMENTO ATTUATIVO ANNUALE DEI DISTRETTI 1 E 2 - ANNO 2026</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>27/02/2026</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>407/26</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I61" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>388</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>26/02/2026</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON L'UNIVERSITÀ DI PADOVA PER IL SUPPORTO ALLA REALIZZAZIONE DEL MASTER BIENNALE DI PRIMO LIVELLO IN LINFOLOGIA, AA.AA. 2025/2026 E 2026/2027.</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>27/02/2026</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>405/26</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>336</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>20/02/2026</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA OSPEDALIERA UNIVERSITARIA INTEGRATA DI VERONA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2026.</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>21/02/2026</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>347/26</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I63" t="n">
+        <v>76.218</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>312</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>20/02/2026</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER ATTIVITÀ DI CONSULENZA IN FISICA SANITARIA. ANNO 2026.</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>21/02/2026</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>325/26</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I64" t="n">
+        <v>23.887</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>290</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>20/02/2026</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI SALERNO PER LO SVOLGIMENTO DI STAGE , AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN  OFTALMOLOGIA - DR FRANCESCO MARIA CAPUANO</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>21/02/2026</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>309/26</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I65" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>287</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>20/02/2026</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON ENTE DI FORMAZIONE I.R.E.COOP VENETO PER LO SVOLGIMENTO DI TIROCINI PREVISTI DAI CORSI PER OPERATORI SOCIO SANITARI PRESSO L’AZIENDA AULSS7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>21/02/2026</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>307/26</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I66" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>286</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>20/02/2026</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON L’ISTITUTO DI SPECIALIZZAZIONE IN PSICOTERAPIA “ISTITUTO DI TERAPIA COGNITIVO E COMPORTAMENTALE” (I.T.C.C,) CON SEDE IN PADOVA PER LO SVOLGIMENTO DI TIROCINI DI FORMAZIONE E ORIENTAMENTO</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>21/02/2026</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>306/26</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I67" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>281</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>20/02/2026</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ POLIAMBULATORIO SS. TRINITÀ SRL, SEDE DI SCHIO, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – I SEMESTRE 2026.</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>21/02/2026</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>304/26</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I68" t="n">
+        <v>103.799</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>280</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>20/02/2026</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – I SEMESTRE 2026.</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>21/02/2026</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>303/26</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I69" t="n">
+        <v>407.09</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>279</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>20/02/2026</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL, SEDE DI THIENE, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – I SEMESTRE 2026.</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>21/02/2026</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>302/26</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I70" t="n">
+        <v>71.80200000000001</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>278</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>20/02/2026</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – I SEMESTRE 2026.</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>21/02/2026</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>301/26</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I71" t="n">
+        <v>264.396</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>277</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>20/02/2026</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ ALLIANCE MEDICAL DIAGNOSTIC SRL A SOCIO UNICO, SEDE DI CASTELFRANCO VENETO, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – I SEMESTRE 2026.</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>21/02/2026</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>300/26</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I72" t="n">
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>276</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>20/02/2026</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE DI DIAGNOSTICA PER IMMAGINI (RADIOLOGIA DIAGNOSTICA).</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>21/02/2026</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>299/26</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I73" t="n">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>275</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>20/02/2026</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL - SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE DELLA BRANCA DI MEDICINA FISICA E RIABILITAZIONE.</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>21/02/2026</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>298/26</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I74" t="n">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>274</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>20/02/2026</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON IL CEMES SRL - SEDE DI THIENE - PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE DELLA BRANCA DI MEDICINA FISICA E RIABILITAZIONE.</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>21/02/2026</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>297/26</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I75" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>273</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>20/02/2026</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON IL CENTRO DI MEDICINA SRL, SEDI DI SCHIO E DI THIENE, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE DI RADIOLOGIA DIAGNOSTICA, DI CARDIOLOGIA E NEUROLOGIA.</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>21/02/2026</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>296/26</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I76" t="n">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>250</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI FERRARA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA DI UN MEDICO  SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA E CURE PALLIATIVE - DR.SSA ALESSANDRA BUSNARDO</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>14/02/2026</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>24/02/2026</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>269/26</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I77" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>218</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>06/02/2026</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>ADESIONE DELL’AZIENDA ULSS N. 7 PEDEMONTANA A FEDERSANITÀ ANCI FEDERAZIONE VENETO</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>17/02/2026</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>230/26</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I78" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>217</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>06/02/2026</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO OSSERVAZIONALE DONNAROSA1: RACCOLTA DATI NEL CARCINOMA ADENOIDO-CISTICO DELLA MAMMELLA IN STADIO INZIALE" E APPROVAZIONE CONTRATTO</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>17/02/2026</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>228/26</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I79" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>214</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>06/02/2026</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO DEL “PROTOCOLLO OPERATIVO TRA AUTORITÀ GIUDIZIARIE (TRIBUNALE - PROCURA DELLA REPUBBLICA) E AUTORITÀ SANITARIE PSICHIATRICHE E SERVIZI PER LE DIPENDENZE VICENZA”</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>17/02/2026</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>226/26</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I80" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>166</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>30/01/2026</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "NASCITA, PERSONALITA' E CONSAPEVOLEZZA" DEL DIPARTIMENTO MATERNO-INFANTILE</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>31/01/2026</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>10/02/2026</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>174/26</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I81" t="n">
+        <v>4980</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>165</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>30/01/2026</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL’AVVISO PUBBLICO FINALIZZATO ALLA CO-PROGETTAZIONE CON ENTI DEL TERZO SETTORE (ETS) PER LA REALIZZAZIONE DI UNO “SPAZIO ADOLESCENTI” E ATTIVITA’ DI PREVENZIONE DEL DISAGIO GIOVANILE NELLE SCUOLE DEL TERRITORIO DELL’ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>31/01/2026</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>10/02/2026</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>173/26</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I82" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>164</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>30/01/2026</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EFFETTUAZIONE DI ATTIVITÀ COORDINATE NELL’AMBITO DELL’ANATOMIA PATOLOGICA. ANNO 2026.</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>31/01/2026</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>10/02/2026</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>172/26</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I83" t="n">
+        <v>61.174</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>157</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>30/01/2026</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "L'USO DELLA TOMOGRAFIA COMPUTERIZZATA CEREBRALE NELLA GESTIONE DEL PAZIENTE CON TRAUMA CRANICO LIEVE IN PRONTO SOCCORSO" E APPROVAZIONE ACCORDO</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>31/01/2026</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>10/02/2026</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>167/26</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I84" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>128</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>26/01/2026</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>ADESIONE ALLA CONVENZIONE CONSIP ENERGIA ELETTRICA (ID 2880) – LOTTO 5 VENETO</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>06/02/2026</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>130/26</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I85" t="n">
+        <v>3.324</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>109</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>26/01/2026</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>CONVENZIONI CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA SANITARIA IN CARDIOCHIRURGIA, NEUROCHIRURGIA, CHIRURGIA PEDIATRICA, RADIOTERAPIA E ANESTESIA E RIANIMAZIONE. ANNO 2026.</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>06/02/2026</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>92/26</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I86" t="n">
+        <v>109.472</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>108</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>26/01/2026</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA PER ATTIVITÀ DI CONSULENZA NELLA SPECIALITÀ DI ANESTESIA E RIANIMAZIONE ESPLETATA PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA. ANNO 2026.</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>06/02/2026</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>90/26</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I87" t="n">
+        <v>240.088</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>107</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>26/01/2026</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>PRESTAZIONI DI TELECONSULTO NEUROCHIRURGICO EROGATE DALL’AZIENDA ULSS 8 BERICA A FAVORE DELL’AZIENDA ULSS 7 PEDEMONTANA. BIENNIO 2026-2027.</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>06/02/2026</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>91/26</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I88" t="n">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>104</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>26/01/2026</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>RINNOVO CONVENZIONE CON IL LICEO GINNASIO STATALE “G.B. BROCCHI” DI BASSANO DEL GRAPPA (VI)  RELATIVA AI “PERCORSI PER LE COMPETENZE TRASVERSALI E PER L’ORIENTAMENTO” (PCTO), DA EFFETTUARSI PRESSO LE STRUTTURE DELL'AZIENDA ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>06/02/2026</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>88/26</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I89" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>103</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>26/01/2026</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON L’UNIVERSITÀ “ E CAMPUS” PER LO SVOLGIMENTO DI TIROCINI DI FORMAZIONE E DI ORIENTAMENTO PRESSO L'AZIENDA ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>06/02/2026</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>87/26</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I90" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>26/01/2026</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DEL PROGETTO DI RICERCA ASSISTENZIALE NO-PROFIT DAL TITOLO "  NUR-FRAIL - NURSING-LED FRAILTY PREVENTION AND CARE: UNO STUDIO QUASI SPERIMENTALE"</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>06/02/2026</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>86/26</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I91" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>16/01/2026</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE GRADUATORIA AVVISO PUBBLICO DI MANIFESTAZIONE DI INTERESSE PER L'INDIVIDUAZIONE DI SOGGETTI PUBBLICI E/O PRIVATI INTERESSATI A RICOPRIRE IL RUOLO DI PARTNER NEL TERRITORIO DELL'AZIENDA ULSS 7 PEDEMONTANA NELL'AMBITO DEL PROGETTO &amp;quot;TURISMO SOCIALE E INCLUSIVO NEL VENETO (DGRV40/2025).”</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>17/01/2026</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>62/26</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I92" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>16/01/2026</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>ADESIONE DEI CENTRI PER L'AFFIDO E LA SOLIDARIETÀ FAMILIARE (C.A.S.F.) DEI DISTRETTI 1 E 2 AL COORDINAMENTO NAZIONALE SERVIZI AFFIDI (CNSA)</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>17/01/2026</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>60/26</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I93" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>16/01/2026</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE “POTENZIAMENTO DEI CENTRI PER LA FAMIGLIA NELL’AMBITO DEI CONSULTORI FAMILIARI – ANNUALITA’ 2025/2026 (DGR 285 DEL 24/03/2025, DDR 32 DEL 15/04/2025: APPROVAZIONE SCHEMA TIPO DI ACCORDO PER LA REALIZZAZIONE DEGLI INTERVENTI PREVISTI NELL’INIZIATIVA “NATI PER LEGGERE” E “NATI PER LA MUSICA”</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>17/01/2026</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>59/26</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I94" t="n">
+        <v>9131</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>09/01/2026</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2026.</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>10/01/2026</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>20/01/2026</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>25/26</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I95" t="n">
+        <v>35.363</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>2456</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE “E-INCLUSION VENETO TALK”. DGR N. 748/2025 – DDR N. 26/2025. (CUP H19G25000170001)- RECEPIMENTO FINANZIAMENTO REGIONALE - PIANO DELLE ATTIVITÀ E DEI COSTI.</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>10/01/2026</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>2552/25</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I96" t="n">
+        <v>20848</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>2443</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA L’AZIENDA ULSS 7 PEDEMONTANA E LA CROCE ROSSA ITALIANA – COMITATO DI THIENE – PER L’UTILIZZO DEI LOCALI SITI PRESSO IL CENTRO SANITARIO POLIFUNZIONALE “BOLDRINI” DI THIENE, IN VIA BOLDRINI N. 1, PER ATTIVITA’ ISTITUZIONALE DELL’ASSOCIAZIONE CROCE ROSSA ITALIANA</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>09/01/2026</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>2532/25</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I97" t="n">
+        <v>9.5</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>2441</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA L’AZIENDA ULSS 7 PEDEMONTANA E LA CROCE ROSSA ITALIANA – COMITATO DI SCHIO – PER L’UTILIZZO DEI LOCALI SITI PRESSO LA CASA DELLA SALUTE DI SCHIO, IN VIA SAN CAMILLO DE LELLIS N. 1, PER ATTIVITA’ ISTITUZIONALE DELL’ASSOCIAZIONE CROCE ROSSA ITALIANA</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>09/01/2026</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>2529/25</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>2439</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO A TITOLO GRATUITO DELL’IMMOBILE DI PROPRIETÀ COMUNALE SITO IN PIAZZA DEI TERZI N. 1 A CHIUPPANO (VI) DA DESTINARE A CENTRO DI MEDICINA GENERALE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>09/01/2026</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>2528/25</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I99" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>2438</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/12/2026 GARA REGIONALE PER LA FORNITURA DI “ELETTRODI PER MONITORAGGIO” (DELIBERAZIONE N. 713/2021 DI AZIENDA ZERO). RIF. 2022-136-TH.</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>09/01/2026</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>2527/25</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I100" t="n">
+        <v>23407</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>2437</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>GARA REGIONALE PER LA FORNITURA DI “SISTEMI DIAGNOSTICI PER LA DETERMINAZIONE DELLA VELOCITÀ DI ERITROSEDIMENTAZIONE” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. DDR NR. 74 DEL 21.02.2019: PROROGA FINO AL 31.08.2026.</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>09/01/2026</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>2526/25</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I101" t="n">
+        <v>4130</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>2434</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31.12.2026 DELLE CONVENZIONI PER LA FORNITURA DI &amp;quot;DISPOSITIVI PER INFUSIONE ACCESSI VASCOLARI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ALL'APSS DI TRENTO E ALL'OSPEDALE RIABILITATIVO DI ALTA SPECIALIZZAZIONE DI MOTTA DI LIVENZA - 1^ EDIZIONE&amp;quot; – I^ TRANCHE” (DELIBERAZIONE N. 249/2022 DI AZIENDA ZERO). RIF. 2022-218-BAS.</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>09/01/2026</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>2524/25</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I102" t="n">
+        <v>120924</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>2432</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/03/2026 DELLA GARA REGIONALE PER LA FORNITURA DI “MEDICAZIONI SEMPLICI – 2^ EDIZIONE - LOTTI DESERTI” (DDR 509/2022). RIF. GARA 2022-319-TH.</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>09/01/2026</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>2522/25</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I103" t="n">
+        <v>12196</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>2431</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/03/2026 GARA REGIONALE PER LA FORNITURA DI MEDICAZIONI SEMPLICI - 2^ EDIZIONE (DELIBERAZIONE N. 604/2021 AZIENDA ZERO). RIF. 2021-341-TH.</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>09/01/2026</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>2519/25</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I104" t="n">
+        <v>27885</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>2426</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO CON L’ASSOCIAZIONE CULTURALE “PROGETTO CINEMA A.V.” PER L’UTILIZZO DI BENI MOBILI (ARREDI, ATTREZZATURE ELETTROMEDICALI) DI PROPRIETÀ DELL’ULSS 7 PEDEMONTANA PRESSO IL QUARTO PIANO (EX BLOCCO SPECIALITÀ ORA AREA NORD) DEL CENTRO SANITARIO POLIFUNZIONALE “BOLDRINI” DI THIENE (VI), VIA C. BOLDRINI N. 1.</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>09/01/2026</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>2515/25</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I105" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>2419</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 40^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00394</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>09/01/2026</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>2508/25</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I106" t="n">
+        <v>534623</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>2418</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>CRITERI PER LA COMPARTECIPAZIONE ALLE SPESE DI OSPITALITÀ ALBERGHIERA DELLE PERSONE DIMESSE DA EX OSPEDALI PSICHIATRICI ED EX CASE DI SALUTE AI SENSI DELLA LEGGE REGIONALE 8 AGOSTO 2017, N. 24. RECEPIMENTO DGRV 1015 DEL 8 SETTEMBRE 2025</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>09/01/2026</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>2507/25</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I107" t="n">
+        <v>336300</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>2411</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE ACCORDO CONTRATTUALE CON LA SOCIETÀ COOPERATIVA SOCIALE DI SOLIDARIETÀ LA MADONNINA GESTORE DEL CENTRO DIURNO DI ROANA PER UTENTI DELL’AREA SALUTE MENTALE PER IL TRIENNIO 2026-2028</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>09/01/2026</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>2501/25</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I108" t="n">
+        <v>529.744</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>2410</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE ACCORDO CONTRATTUALE CON L'IPAB CASA DI RICOVERO "MUZAN" DI MALO PER L'EROGAZIONE DI PRESTAZIONI DI CURE INTERMEDIE NELL'AMBITO DELL'UNITA' RIABILITATIVA TERRITORIALE (URT). PERIODO 01/01/2026 - 31/12/2028</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>09/01/2026</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>2500/25</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I109" t="n">
+        <v>3.658</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>2407</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DEL PROTOCOLLO D’INTESA TRA IL CENTRO OPERATIVO PER LA SICUREZZA CIBERNETICA “VENETO” E L’AULSS 7 PEDEMONTANA PER LA PREVENZIONE E CONTRASTO DEI CRIMINI INFORMATICI AI DANNI DELLE INFRASTRUTTURE INFORMATICHE AZIENDALI.</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>09/01/2026</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>2497/25</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I110" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>2374</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>23/12/2025</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>“BUDGET DI SALUTE MENTALE – AREA SALUTE MENTALE” (DGR 1364/2024, DDR 23/2025). APPROVAZIONE CONVENZIONE PER LA CO-PROGETTAZIONE CON GLI ENTI PARTNER DEL TERZO SETTORE</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>24/12/2025</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>02/01/2026</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>2469/25</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I111" t="n">
+        <v>152.535</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>2355</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>19/12/2025</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>LAVORI DI COMPLETAMENTO DEL TERZO PIANO DELL’OSPEDALE DI ASIAGO PER REALIZZAZIONE DEI LOCALI PER I MEDICI DI GUARDIA – 1° STRALCIO – PRESA D’ATTO ATTIVAZIONE OPZIONE CONTRATTUALE 2° STRALCIO E APPROVAZIONE MODIFICA CONTRATTUALE.</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>2448/25</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I112" t="n">
+        <v>35.321</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>2349</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>19/12/2025</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO DELL’APPALTO SPECIFICO PER LA FORNITURA DI PROTESI DI GINOCCHIO PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO – 2^ EDIZIONE (DELIBERAZIONI AZIENDA ZERO N. 36 DEL 29.01.2025 E N. 642 DELL’11.09.2025). GARA AULSS7_2024_00266</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>2443/25</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I113" t="n">
+        <v>1815383</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>2348</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>19/12/2025</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA DEL CONTRATTO LOTTO 1) SISTEMA ANALITICO DI CHIMICA CLINICA, IMMUNOMETRIA, TURBIDIMETRIA, SIEROLOGIA, EMATOLOGIA, COAGULAZIONE (AREA LAB CORE) - GARA N. 10/2012, DEL CONTRATTO PER LA FORNITURA DI DISPOSITIVI DI PRELIEVO BIOLOGICO (TAMPONI) E MATERIALE DI CONSUMO PER IL SISTEMA “WASP-LAB CONNESSO A FLEX LAB 3.6 INPECO” - GARA N. 29BAS/18, DEL CONTRATTO PER LA FORNITURA DEL TEST PROCALCITONINA - GARA 2024-208-BAS E DEL CONTRATTO PER LA FORNITURA DEL SISTEMA ANALITICO PER L’ESECUZIONE DI ESAMI DI IMMUNOMETRIA SPECIALE – GARA ULSS N. 95BAS/2019</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>2442/25</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I114" t="n">
+        <v>827690</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>2347</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>19/12/2025</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>PROROGA PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 19^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00055</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>2441/25</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I115" t="n">
+        <v>27885</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>2346</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>19/12/2025</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/12/2026 GARA REGIONALE PER LA FORNITURA DI “SOSTANZE VISCOELASTICHE PER CHIRURGIA OCULISTICA” (DELIBERAZIONE N. 653/2021 DI AZIENDA ZERO). GARA 2022-007-TH.</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>2440/25</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I116" t="n">
+        <v>65561</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t>2344</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>19/12/2025</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI BIENNALE IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E ALTRI ENTI ADERENTI - 26^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00395</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>2438/25</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I117" t="n">
+        <v>451429</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>2333</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>19/12/2025</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>PROROGA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E I CENTRI DI SERVIZIO TITOLARI DI STRUTTURE RESIDENZIALI ACCREDITATE CHE EROGANO PRESTAZIONI SOCIALI, SOCIO SANITARIE E SANITARIE AFFERENTI ALL’AREA ANZIANI. PERIODO 01/01/2026 – 30/06/2026</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>2424/25</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I118" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>2326</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>19/12/2025</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA IN ORTOPEDIA E TRAUMATOLOGIA. ANNO 2026.</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>20/12/2025</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>2417/25</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I119" t="n">
+        <v>115.875</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>2299</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>12/12/2025</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>PROROGA GARA REGIONALE PER LA FORNITURA IN URGENZA DI MEDICAZIONI SEMPLICI - 2 ^ EDIZIONE (LOTTI CESSATI PER RISOLUZIONE CONTRATTUALE). GARA 2023-025-TH.</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>13/12/2025</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>23/12/2025</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>2381/25</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I120" t="n">
+        <v>4465</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
+          <t>2291</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>12/12/2025</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>PROROGA DI 6 MESI DELLA CONVENZIONE CONSIP “TELEFONIA MOBILE 9 - TM9”.</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>13/12/2025</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>23/12/2025</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>2374/25</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I121" t="n">
+        <v>20346</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr">
+        <is>
+          <t>2283</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>12/12/2025</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA IN PEDIATRIA. PERIODO DI DECORRENZA DAL 15/12/2025 AL 31/12/2026.</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>13/12/2025</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>23/12/2025</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>2365/25</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I122" t="n">
+        <v>82.773</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr">
+        <is>
+          <t>2278</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>12/12/2025</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON L'UNIVERSITA' DEGLI STUDI DI FERRARA PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL'AZIENDA ULSS 7 PEDEMONTANA (01/01/2026 - 31/12/2028).</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>13/12/2025</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>23/12/2025</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>2363/25</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr">
+        <is>
+          <t>2275</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>12/12/2025</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI PISA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA , DI UN  MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA D'EMERGENZA - URGENZA - DR. LEONARDO CAPURRO</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>13/12/2025</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>23/12/2025</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>2361/25</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I124" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr">
+        <is>
+          <t>2274</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>12/12/2025</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI PISA PER LO SVOLGUIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN  MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA D'EMERGENZA URGENZA - DOTT.SSA ALESSANDRA EUGENIA BIONDA</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>13/12/2025</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>23/12/2025</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>2360/25</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I125" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr">
+        <is>
+          <t>2272</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>12/12/2025</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI  DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA  DI AREA SANITARIA  AL DI FUORI DELLA RETE  FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO CARDIOVASCOLARE - DR. ALESSANDRO SARAI</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>13/12/2025</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>23/12/2025</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>2359/25</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I126" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="inlineStr">
+        <is>
+          <t>2270</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>12/12/2025</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'UNIVERSITA' DEGLI STUDI DI VERONA E L'AZIENDA ULSS 7 PEDEMONTANA PER LA FORMAZIONE MEDICO-SPECIALISTICA - RECEPIMENTO DECRETO DIRETTORIALE MUR RELATIVO ALL'ACCREDITAMENTO DELLE SCUOLE DI SPECIALIZZAZIONE DI AREA SANITARIA E DELLE RELATIVE STRUTTURE SANITARIE AZIENDALI APPARTENENTI ALLA RETE FORMATIVA</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>13/12/2025</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>23/12/2025</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>2357/25</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I127" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="inlineStr">
+        <is>
+          <t>2237</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>05/12/2025</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI VILLAVERLA (VI) E L’AZIENDA ULSS7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI UBICATI IN PIAZZA DELLE FORNACI N.10 A VILLAVERLA, PER ATTIVITÀ DI AMBULATORIO MEDICO.</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>06/12/2025</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>2320/25</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I128" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="inlineStr">
+        <is>
+          <t>2236</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>05/12/2025</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA L’AZIENDA ULSS 7 PEDEMONTANA E LA DITTA RT LUTECH S.P.A. PER L’INSTALLAZIONE DI APPARECCHIATURE E ANTENNE RIPETITRICI DI SEGNALE RADIO DA COLLOCARE PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA SULLA COPERTURA AL PIANO 12° E DI UN ARMADIO RACK DA COLLOCARE PRESSO IL LOCALE UTA DEL MEDESIMO PIANO.</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>06/12/2025</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>2319/25</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I129" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="inlineStr">
+        <is>
+          <t>2233</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>05/12/2025</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>ADESIONE ALLA CONVENZIONE REGIONALE PER LA FORNITURA DEL “SERVIZIO DI GESTIONE ED EROGAZIONE DI BUONI ACQUISTO - VOUCHER A FAVORE DEL PERSONALE DELLE AZIENDE ED ENTI DEL SSR (WELFARE INTEGRATIVO), PER LA DURATA DI 12 MESI” DELIBERA DI AZIENDA ZERO N. 806 DEL 17.11.2025 - GARA AULSS7_2025_00393</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>06/12/2025</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>2316/25</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I130" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="inlineStr">
+        <is>
+          <t>2228</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>05/12/2025</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>RINNOVO ANNUALE GARA REGIONALE PER LA FORNITURA DI “SOLUZIONI INFUSIONALI ED ELETTROLITICHE CONCENTRATE”. DDG N. 886 DEL 30.12.2022 –AZIENDA ZERO. GARA 2023-002-TH</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>06/12/2025</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>2311/25</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I131" t="n">
+        <v>490648</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr">
+        <is>
+          <t>2224</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>05/12/2025</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO DELLA PROROGA TECNICA DELLA CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI GUARDIANIA PORTINERIA DI THIENE, LOTTO N. 9, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO DEL VENETO, DAL 01.01.2026 AL 30.04.2026.</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>06/12/2025</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>2307/25</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I132" t="n">
+        <v>19563</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="inlineStr">
+        <is>
+          <t>2214</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>05/12/2025</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL'ADDENDUM N. 1 AL CONTRATTO RELATIVO ALLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO DI FASE III IN PAZIENTI CON TUMORE DEL COLON-RETTO METASTATICO, RAS/BRAF WILD TYPE SUL TESSUTO TUMORALE E RAS MUTATO SU BIOPSIA LIQUIDA CON  L'OBIETTIVO DI CONFRONTARE UNA TERAPIA DI PRIMA LINEA CON SCHEMA FOLFIRI IN ASSOCIAZIONE A CETUXIMAB O BEVACIZUMAB ( LIBIMAB STUDY) - CODICE PROGETTO DI RICERCA : TRS-2019-00002062"</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>06/12/2025</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>2297/25</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I133" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="inlineStr">
+        <is>
+          <t>2213</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>05/12/2025</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO MULTICENTRICO DI VALUTAZIONE DEI PERCORSI DI CURA INTEGRATI CON IL NUMERO EUROPEO ARMONIZZATO 116117 IN VENETO "</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>06/12/2025</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>2296/25</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I134" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr">
+        <is>
+          <t>2212</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>05/12/2025</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO FOR-PROFIT DAL TITOLO " CLNP023C1IT01 - REAL-CARE: EFFICACIA DI IPTACOPAN NELLA PRATICA CLINICA NEI PAZIENTI ITALIANI CON EMOGLOBINURIA PAROSSISTICA NOTTURNA (EPN): UNO STUDIO OSSSERVAZIONALE" E APPROVAZIONE CONTRATTO</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>06/12/2025</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>2295/25</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I135" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
+        <is>
+          <t>2210</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>05/12/2025</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'UNIVERSITA' DEGLI STUDI DI PADOVA E L'AZIENDA ULSS7 PEDEMONTANA   - ULTERIORE AGGIORNAMENTO DELLE STRUTTURE SANITARIE AZIENDALI ACCREDITATE PER LA FORMAZIONE MEDICO SPECIALISTICA NELLA RETE FORMATIVA DELLE SCUOLE DI SPECIALIZZAZIONE DI AREA SANITARIA</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>06/12/2025</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>2294/25</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I136" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr">
+        <is>
+          <t>2193</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>02/12/2025</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA IN NOLEGGIO DI SISTEMI PER ENDOSCOPIA FLESSIBILE E SERVIZI ACCESSORI IN FABBISOGNO ALLE AZIENDE SANITARIE E OSPEDALIERE DELLA REGIONE DEL VENETO. LOTTI 3 E 5 (DELIBERAZIONI AZIENDA ZERO N. 483/2024 E N. 628/2024). GARA AULSS7_2025_00377.</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>02/12/2025</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>12/12/2025</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>2277/25</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I137" t="n">
+        <v>172912</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr">
+        <is>
+          <t>2188</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>28/11/2025</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>CASA DELLA SALUTE DI SCHIO - LAVORI DI SOSTITUZIONE DELLA CABINA IMPIANTO ASCENSORE 42065017 PRESSO IL CSM – APPROVAZIONE MODIFICA CONTRATTUALE</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>29/11/2025</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>09/12/2025</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>2272/25</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I138" t="n">
+        <v>12.68</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr">
+        <is>
+          <t>2186</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>28/11/2025</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>OSPEDALE ALTO VICENTINO - AFFIDAMENTO INTERVENTI DI MANUTENZIONE STRAORDINARIA EDILE ED IMPIANTISTICA.</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>29/11/2025</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>09/12/2025</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>2269/25</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I139" t="n">
+        <v>48.063</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr">
+        <is>
+          <t>2186</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>28/11/2025</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>OSPEDALE ALTO VICENTINO - AFFIDAMENTO INTERVENTI DI MANUTENZIONE STRAORDINARIA EDILE ED IMPIANTISTICA.</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>29/11/2025</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>09/12/2025</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>2269/25</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I140" t="n">
+        <v>48.063</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
+          <t>2178</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>28/11/2025</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO DELLA PROROGA TECNICA DELLA CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI VIGILANZA ATTIVA E ATTIVITÀ CORRELATE, LOTTO N. 4, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO DEL VENETO DAL 01.12.2025 AL 31.12.2025.</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>29/11/2025</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>09/12/2025</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>2261/25</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I141" t="n">
+        <v>18494</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr">
+        <is>
+          <t>2173</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>28/11/2025</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO DELLA TRASFORMAZIONE DELL’ASSOCIAZIONE DIAKONIA ONLUS IN FONDAZIONE DIAKONIA VICENZA ENTE DEL TERZO SETTORE (ETS) ED APPROVAZIONE NUOVA CONVENZIONE PER LA CO-PROGETTAZIONE AREA SALUTE MENTALE DI CUI ALLA DDG N. 1302/2025</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>29/11/2025</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>09/12/2025</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>2256/25</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I142" t="n">
+        <v>103.878</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="inlineStr">
+        <is>
+          <t>2173</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>28/11/2025</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO DELLA TRASFORMAZIONE DELL’ASSOCIAZIONE DIAKONIA ONLUS IN FONDAZIONE DIAKONIA VICENZA ENTE DEL TERZO SETTORE (ETS) ED APPROVAZIONE NUOVA CONVENZIONE PER LA CO-PROGETTAZIONE AREA SALUTE MENTALE DI CUI ALLA DDG N. 1302/2025</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>29/11/2025</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>09/12/2025</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>2256/25</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I143" t="n">
+        <v>103.878</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="inlineStr">
+        <is>
+          <t>2167</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>28/11/2025</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI NEUROLOGIA PEDIATRICA CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. PERIODO DI DECORRENZA DAL 01/12/2025 AL 31/12/2026.</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>29/11/2025</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>09/12/2025</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>2251/25</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I144" t="n">
+        <v>50.218</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="inlineStr">
+        <is>
+          <t>2167</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>28/11/2025</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI NEUROLOGIA PEDIATRICA CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. PERIODO DI DECORRENZA DAL 01/12/2025 AL 31/12/2026.</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>29/11/2025</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>09/12/2025</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>2251/25</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I145" t="n">
+        <v>50.218</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="inlineStr">
+        <is>
+          <t>2143</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>21/11/2025</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/10/2026 GARA REGIONALE PER LA FORNITURA DI “RETI CHIRURGICHE” (DELIBERAZIONE N. 594/2021 DI AZIENDA ZERO). RIF. 2022-166-BAS, 2023-188-BAS, 2024-125-BAS.</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>22/11/2025</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>02/12/2025</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>2222/25</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H146" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I146" t="n">
+        <v>86684</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="inlineStr">
+        <is>
+          <t>2099</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>19/11/2025</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 - CASA DELLA COMUNITÀ DI THIENE - LAVORI DI MANUTENZIONE STRAORDINARIA. PERIZIA DI VARIANTE N.3</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>19/11/2025</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>29/11/2025</t>
+        </is>
+      </c>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>2182/25</t>
+        </is>
+      </c>
+      <c r="G147" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H147" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I147" t="n">
+        <v>64.77200000000001</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="inlineStr">
+        <is>
+          <t>2095</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>14/11/2025</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE ADDENDUM AL CONTRATTO DI COMODATO TRA IL COMUNE DI TEZZE SUL BRENTA E L’AZIENDA ULSS N.7 PEDEMONTANA RELATIVO ALL’UTILIZZO DEI LOCALI UBICATI A TEZZE SUL BRENTA, PIAZZA VITTORIA 1, PER RESTITUZIONE DI PARTE DEI LOCALI COMUNALI IN COMODATO.</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>15/11/2025</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>25/11/2025</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t>2167/25</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H148" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I148" t="n">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="inlineStr">
+        <is>
+          <t>2095</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>14/11/2025</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE ADDENDUM AL CONTRATTO DI COMODATO TRA IL COMUNE DI TEZZE SUL BRENTA E L’AZIENDA ULSS N.7 PEDEMONTANA RELATIVO ALL’UTILIZZO DEI LOCALI UBICATI A TEZZE SUL BRENTA, PIAZZA VITTORIA 1, PER RESTITUZIONE DI PARTE DEI LOCALI COMUNALI IN COMODATO.</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>15/11/2025</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>25/11/2025</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>2167/25</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I149" t="n">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="inlineStr">
+        <is>
+          <t>2072</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>14/11/2025</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO OSSERVAZIONALE, PROSPETTICO, MULTICENTRICO, NO PROFIT: “HYPOXIA DAY”, PROMOSSO DALLA SOCIETA’ ITALIANA DI GERIATRIA OSPEDALE E TERRITORIO (SIGOT), PRESSO A.ULSS 7 – U.O.C. GERIATRIA   P.O. SANTORSO.</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>15/11/2025</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>25/11/2025</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>2150/25</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H150" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I150" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr">
+        <is>
+          <t>2072</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>14/11/2025</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO OSSERVAZIONALE, PROSPETTICO, MULTICENTRICO, NO PROFIT: “HYPOXIA DAY”, PROMOSSO DALLA SOCIETA’ ITALIANA DI GERIATRIA OSPEDALE E TERRITORIO (SIGOT), PRESSO A.ULSS 7 – U.O.C. GERIATRIA   P.O. SANTORSO.</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>15/11/2025</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>25/11/2025</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>2150/25</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I151" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="inlineStr">
+        <is>
+          <t>2071</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>14/11/2025</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL'ADDENDUM N. 2 RELATIVO AL CONTRATTO DELLO STUDIO CLINICO PROFIT DAL TITOLO " PROGRAMMA DI ESTENSIONE ROLL-OVER (REP) MULTICENTRICO, IN APERTO PER CARATTERIZZARE LA SICUREZZA E LA TOLLERABILITÀ DI IPTACOPAN (LNP023) IN PAZIENTI CON EMOGLOBINURIA PAROSSISTICA NOTTURNA (EPN) CHE ABBIANO COMPLETATO GLI STUDI DI FASE 2 E 3 IN PNH CON IPTACOPAN" - CODICE PROTOCOLLO CLNP023C12001B</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>15/11/2025</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>25/11/2025</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>2148/25</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I152" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="inlineStr">
+        <is>
+          <t>2071</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>14/11/2025</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL'ADDENDUM N. 2 RELATIVO AL CONTRATTO DELLO STUDIO CLINICO PROFIT DAL TITOLO " PROGRAMMA DI ESTENSIONE ROLL-OVER (REP) MULTICENTRICO, IN APERTO PER CARATTERIZZARE LA SICUREZZA E LA TOLLERABILITÀ DI IPTACOPAN (LNP023) IN PAZIENTI CON EMOGLOBINURIA PAROSSISTICA NOTTURNA (EPN) CHE ABBIANO COMPLETATO GLI STUDI DI FASE 2 E 3 IN PNH CON IPTACOPAN" - CODICE PROTOCOLLO CLNP023C12001B</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>15/11/2025</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>25/11/2025</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>2148/25</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I153" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr">
+        <is>
+          <t>2058</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>13/11/2025</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ POLIAMBULATORIO SS. TRINITÀ SRL, SEDE DI SCHIO, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 14/11/2025 AL 31/12/2025.</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>13/11/2025</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>23/11/2025</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>2138/25</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I154" t="n">
+        <v>2.52</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr">
+        <is>
+          <t>2058</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>13/11/2025</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ POLIAMBULATORIO SS. TRINITÀ SRL, SEDE DI SCHIO, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 14/11/2025 AL 31/12/2025.</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>13/11/2025</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>23/11/2025</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>2138/25</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I155" t="n">
+        <v>2.52</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr">
+        <is>
+          <t>2050</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>07/11/2025</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>ADESIONE AD ACCORDI QUADRO CONSIP “DIALISI 5” PER LA FORNITURA DI TRATTAMENTI DI DIALISI EXTRACORPOREA, TRATTAMENTI DI DIALISI PERITONEALE, FILTRI E TRATTAMENTI “SPECIALI” PER LE PUBBLICHE AMMINISTRAZIONI. RIF. AULSS7_2025_00330.</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>08/11/2025</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>18/11/2025</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>2126/25</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I156" t="n">
+        <v>168118</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="inlineStr">
+        <is>
+          <t>2043</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>07/11/2025</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " PALLIATIVE CARE DAY: INDAGINE DI PREVALENZA PUNTUALE DEI BISOGNI DI CURE PALLIATIVE NEGLI OSPEDALI E NELLE STRUTTURE RESIDENZIALI PER ANZIANI"</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>08/11/2025</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>18/11/2025</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>2120/25</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I157" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr">
+        <is>
+          <t>2043</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>07/11/2025</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " PALLIATIVE CARE DAY: INDAGINE DI PREVALENZA PUNTUALE DEI BISOGNI DI CURE PALLIATIVE NEGLI OSPEDALI E NELLE STRUTTURE RESIDENZIALI PER ANZIANI"</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>08/11/2025</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>18/11/2025</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>2120/25</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I158" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>31/10/2025</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI SUPPORTO TECNICO ALLA SQUADRA EMERGENZE AZIENDALE, PER MIGLIORAMENTO LIVELLI DI SICUREZZA EX D.LGS. 81/2008 - OSPEDALE ALTO VICENTINO - ANNO 2025-2028.</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>01/11/2025</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>11/11/2025</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>2089/25</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I159" t="n">
+        <v>817.5</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>31/10/2025</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI SUPPORTO TECNICO ALLA SQUADRA EMERGENZE AZIENDALE, PER MIGLIORAMENTO LIVELLI DI SICUREZZA EX D.LGS. 81/2008 - OSPEDALE ALTO VICENTINO - ANNO 2025-2028.</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>01/11/2025</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>11/11/2025</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>2089/25</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I160" t="n">
+        <v>817.5</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr">
+        <is>
+          <t>2012</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>31/10/2025</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>RINNOVO 12 MESI CONTRATTO PER LA FORNITURA IN ACCORDO QUADRO DI SISTEMI DIAGNOSTICI PER L’ESAME CHIMICO-FISICO E MORFOLOGICO DELLE URINE E PER LA VALUTAZIONE DELLA SOLA FRAZIONE CORPUSCOLATA PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE VENETO – GARA ULSS 2021-137-BAS</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>01/11/2025</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>11/11/2025</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>2087/25</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I161" t="n">
+        <v>141934</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr">
+        <is>
+          <t>2005</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>31/10/2025</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>RINNOVO BIENNALE DEI CONTRATTI PER LA FORNITURA MEDIANTE ACCORDO QUADRO, DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO – QUARTA TRANCHE, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO (DELIBERAZIONE N. 999 DEL 16/06/2025 AULSS7 PEDEMONTANA). GARA 2023-113-BAS.</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>01/11/2025</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>11/11/2025</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>2080/25</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I162" t="n">
+        <v>558898</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr">
+        <is>
+          <t>2001</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>31/10/2025</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 3) - 2025.</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>01/11/2025</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>11/11/2025</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>2075/25</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I163" t="n">
+        <v>70.40900000000001</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="inlineStr">
+        <is>
+          <t>2001</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>31/10/2025</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 3) - 2025.</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>01/11/2025</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>11/11/2025</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>2075/25</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I164" t="n">
+        <v>70.40900000000001</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>31/10/2025</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 3) - 2025.</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>01/11/2025</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>11/11/2025</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>2074/25</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I165" t="n">
+        <v>36.952</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="inlineStr">
+        <is>
+          <t>2000</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>31/10/2025</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 3) - 2025.</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>01/11/2025</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>11/11/2025</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>2074/25</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I166" t="n">
+        <v>36.952</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="inlineStr">
+        <is>
+          <t>1990</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>31/10/2025</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI SALERNO PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN OFTALMOLOGIA</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>01/11/2025</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>11/11/2025</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>2064/25</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I167" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr">
+        <is>
+          <t>1962</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>28/10/2025</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE “E-INCLUSION. VENETO TALK” - DGR N. 748/2025 – DDR N. 26/2025 CUP H19G25000170001. APPROVAZIONE DELLA CONVENZIONE</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>28/10/2025</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>07/11/2025</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>2038/25</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I168" t="n">
+        <v>20848</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr">
+        <is>
+          <t>1959</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>ACQUISTO N. 1 ARCO A “C” PER L’U.O.C. ORTOPEDIA E TRAUMATOLOGIA DEL P.O. DI ASIAGO MEDIANTE ADESIONE ALLA GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI ARCHI A “C”, SERVIZI CONNESSI, DISPOSITIVI E SERVIZI ACCESSORI– LOTTO 2. DELIBERA AZIENDA ZERO N. 879 DEL 30/12/2022. GARA AULSS7_2025_00334</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>25/10/2025</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>2035/25</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I169" t="n">
+        <v>65620</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr">
+        <is>
+          <t>1954</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>INDIZIONE AVVISO ESPLORATIVO DI MANIFESTAZIONE DI INTERESSE PER L’ALIENAZIONE DELL’IMMOBILE SITO A MAROSTICA (VI) IN VIA BEATO LORENZINO.</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>25/10/2025</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>2030/25</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I170" t="n">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr">
+        <is>
+          <t>1954</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>INDIZIONE AVVISO ESPLORATIVO DI MANIFESTAZIONE DI INTERESSE PER L’ALIENAZIONE DELL’IMMOBILE SITO A MAROSTICA (VI) IN VIA BEATO LORENZINO.</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>25/10/2025</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>2030/25</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I171" t="n">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr">
+        <is>
+          <t>1953</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>LAVORI DI SECONDO STRALCIO FUNZIONALE - MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L'OSPEDALE SAN BASSIANO DI BASSANO DEL GRAPPA (VI) -APPROVAZIONE PERIZIA VARIANTE SUPPLETIVA N. 1.</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>25/10/2025</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>2029/25</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I172" t="n">
+        <v>61.321</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="inlineStr">
+        <is>
+          <t>1953</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>LAVORI DI SECONDO STRALCIO FUNZIONALE - MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L'OSPEDALE SAN BASSIANO DI BASSANO DEL GRAPPA (VI) -APPROVAZIONE PERIZIA VARIANTE SUPPLETIVA N. 1.</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>25/10/2025</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>2029/25</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I173" t="n">
+        <v>61.321</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="inlineStr">
+        <is>
+          <t>1952</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>MIGLIORAMENTO SISMICO DELL'OSPEDALE DI BASSANO DEL GRAPPA 1° STRALCIO FUNZIONALE - 2° LOTTO REALIZZATIVO. AGGIUDICAZIONE  PROCEDURA APERTA PER L'AFFIDAMENTO DEI LAVORI "FASE 1" CON OPZIONE DI AFFIDAMENTO DEI LAVORI  "FASE 2"</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>25/10/2025</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>2028/25</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I174" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr">
+        <is>
+          <t>1952</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>MIGLIORAMENTO SISMICO DELL'OSPEDALE DI BASSANO DEL GRAPPA 1° STRALCIO FUNZIONALE - 2° LOTTO REALIZZATIVO. AGGIUDICAZIONE  PROCEDURA APERTA PER L'AFFIDAMENTO DEI LAVORI "FASE 1" CON OPZIONE DI AFFIDAMENTO DEI LAVORI  "FASE 2"</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>25/10/2025</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>2028/25</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I175" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="inlineStr">
+        <is>
+          <t>1951</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>PROROGA APPALTI SPECIFICI PER LA FORNITURA DI MEZZI DI CONTRASTO PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO (APSS), ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV.</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>25/10/2025</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>2027/25</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I176" t="n">
+        <v>39210</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr">
+        <is>
+          <t>1950</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 39^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00342</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>25/10/2025</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>2026/25</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I177" t="n">
+        <v>4406268</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="inlineStr">
+        <is>
+          <t>1948</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CONSIP “APPARECCHIATURE MULTIFUNZIONE 31” PROROGA TECNICA NOLEGGIO N. 31 FOTOCOPIATRICI</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>25/10/2025</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>2024/25</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I178" t="n">
+        <v>3356</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr">
+        <is>
+          <t>1946</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 30.09.2026 GARA REGIONALE “AGHI E SIRINGHE” (DELIBERAZIONE N. 712/2021 DI AZIENDA ZERO). GARA 2022-045-TH E 2022-095-TH.</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>25/10/2025</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>2022/25</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I179" t="n">
+        <v>188029</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr">
+        <is>
+          <t>1939</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFISICI CHE APPLICANO IL METODO DOMAN O VOJTA O FAY O ABA O PERFETTI O FELDENKRAIS. L.R. N. 6 DEL 22 FEBBRAIO 1999. ANNO 2025 (DGRV 1014 DEL 02/09/2025). RECEPIMENTO DEL FINANZIAMENTO E PROVVEDIMENTI CONSEGUENTI</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>25/10/2025</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>2015/25</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I180" t="n">
+        <v>103647</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>1936</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>RICONOSCIMENTO REVISIONE TARIFFE DELL’ACCORDO CONTRATTUALE CON LA SOCIETÀ COOP. SOC. DI SOLIDARIETÀ LA MADONNINA GESTORE DEL CENTRO DIURNO DI ROANA PER UTENTI DELL’AREA SALUTE MENTALE. PERIODO 01/07/2025-30/06/2026, DDG N. 1100/2025.</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>25/10/2025</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>2012/25</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I181" t="n">
+        <v>4.752</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="inlineStr">
+        <is>
+          <t>1936</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>RICONOSCIMENTO REVISIONE TARIFFE DELL’ACCORDO CONTRATTUALE CON LA SOCIETÀ COOP. SOC. DI SOLIDARIETÀ LA MADONNINA GESTORE DEL CENTRO DIURNO DI ROANA PER UTENTI DELL’AREA SALUTE MENTALE. PERIODO 01/07/2025-30/06/2026, DDG N. 1100/2025.</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>25/10/2025</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>2012/25</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I182" t="n">
+        <v>4.752</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>1932</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO OSSERVAZIONALE SULLA DIAGNOSI E GESTIONE DELLA LEUCEMIA LINFATICA CRONICA IN ITALIA PROMOSSO DAL GRUPPO ITALIANO MALATTIE EMATOLOGICHE DELL'ADULTO (GIMEMA)" E APPROVAZIONE CONTRATTO</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>03/11/2025</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>1995/25</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I183" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr">
+        <is>
+          <t>1932</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO OSSERVAZIONALE SULLA DIAGNOSI E GESTIONE DELLA LEUCEMIA LINFATICA CRONICA IN ITALIA PROMOSSO DAL GRUPPO ITALIANO MALATTIE EMATOLOGICHE DELL'ADULTO (GIMEMA)" E APPROVAZIONE CONTRATTO</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>03/11/2025</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>1995/25</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I184" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr">
+        <is>
+          <t>1916</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>17/10/2025</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI VACCINI DIVERSI-LOTTI DESERTI- DDG 570/2025 RIF: AULSS7_2025_000295.</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>18/10/2025</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>28/10/2025</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>1986/25</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I185" t="n">
+        <v>81743</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr">
+        <is>
+          <t>1915</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>17/10/2025</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO DELLA PROROGA TECNICA DELLA CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI GUARDIANIA, LOTTO N. 9, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO DEL VENETO.</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>18/10/2025</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>28/10/2025</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>1985/25</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I186" t="n">
+        <v>9871</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="inlineStr">
+        <is>
+          <t>1907</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>17/10/2025</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>ACQUISTO DI LICENZE D’USO NUTANIX “NCI ULTIMATE PRODUCTION” MEDIANTE ADESIONE ALLA CONVENZIONE CONSIP “LICENZE SOFTWARE MULTIBRAND 7 - LOTTO 12 - PRODOTTI NUTANIX E SERVIZI CONNESSI”. GARA AULSS7_2025_00302</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>18/10/2025</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>28/10/2025</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>1978/25</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I187" t="n">
+        <v>81712</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr">
+        <is>
+          <t>1900</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>17/10/2025</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EROGAZIONE DI PRESTAZIONI SANITARIE DI DIAGNOSTICA PET-TAC A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2026.</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>18/10/2025</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>28/10/2025</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>1970/25</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I188" t="n">
+        <v>169.265</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="inlineStr">
+        <is>
+          <t>1900</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>17/10/2025</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EROGAZIONE DI PRESTAZIONI SANITARIE DI DIAGNOSTICA PET-TAC A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2026.</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>18/10/2025</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>28/10/2025</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>1970/25</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I189" t="n">
+        <v>169.265</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="inlineStr">
+        <is>
+          <t>1899</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>17/10/2025</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EROGAZIONE DI PRESTAZIONI SANITARIE DI GENETICA MEDICA A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2026.</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>18/10/2025</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>28/10/2025</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>1969/25</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I190" t="n">
+        <v>370.613</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="inlineStr">
+        <is>
+          <t>1899</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>17/10/2025</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EROGAZIONE DI PRESTAZIONI SANITARIE DI GENETICA MEDICA A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2026.</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>18/10/2025</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>28/10/2025</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>1969/25</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I191" t="n">
+        <v>370.613</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="inlineStr">
+        <is>
+          <t>1898</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>17/10/2025</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EFFETTUAZIONE DI ATTIVITÀ COORDINATE NELL’AMBITO DELL’ANATOMIA PATOLOGICA A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2025.</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>18/10/2025</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>28/10/2025</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>1968/25</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I192" t="n">
+        <v>61.174</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="inlineStr">
+        <is>
+          <t>1898</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>17/10/2025</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EFFETTUAZIONE DI ATTIVITÀ COORDINATE NELL’AMBITO DELL’ANATOMIA PATOLOGICA A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2025.</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>18/10/2025</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>28/10/2025</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>1968/25</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I193" t="n">
+        <v>61.174</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="inlineStr">
+        <is>
+          <t>1897</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>17/10/2025</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EROGAZIONE DI PRESTAZIONI SANITARIE DI MEDICINA NUCLEARE A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2026.</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>18/10/2025</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>28/10/2025</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>1967/25</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I194" t="n">
+        <v>18.182</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr">
+        <is>
+          <t>1897</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>17/10/2025</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EROGAZIONE DI PRESTAZIONI SANITARIE DI MEDICINA NUCLEARE A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2026.</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>18/10/2025</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>28/10/2025</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>1967/25</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H195" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I195" t="n">
+        <v>18.182</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr">
+        <is>
+          <t>1889</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>17/10/2025</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’ISTITUTO DI SPECIALIZZAZIONE IN PSICOTERAPIA “IL RUOLO TERAPEUTICO” PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>18/10/2025</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>28/10/2025</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>1962/25</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I196" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr">
+        <is>
+          <t>1889</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>17/10/2025</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’ISTITUTO DI SPECIALIZZAZIONE IN PSICOTERAPIA “IL RUOLO TERAPEUTICO” PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>18/10/2025</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>28/10/2025</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>1962/25</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I197" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr">
+        <is>
+          <t>1888</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>17/10/2025</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’ISTITUTO VENETO TERAPIA FAMILIARE CON SEDE A TREVISO PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>18/10/2025</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>28/10/2025</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>1961/25</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I198" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr">
+        <is>
+          <t>1888</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>17/10/2025</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’ISTITUTO VENETO TERAPIA FAMILIARE CON SEDE A TREVISO PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>18/10/2025</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>28/10/2025</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>1961/25</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I199" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr">
+        <is>
+          <t>1864</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>10/10/2025</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>PNRR M6C1-1.1 CASE DELLA COMUNITÀ - M6C1-1.3 - OSPEDALI DI COMUNITÀ - NOMINA "INGEGNERE INDIPENDENTE" .</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>11/10/2025</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>21/10/2025</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>1931/25</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I200" t="n">
+        <v>26.8</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr">
+        <is>
+          <t>1864</t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>10/10/2025</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>PNRR M6C1-1.1 CASE DELLA COMUNITÀ - M6C1-1.3 - OSPEDALI DI COMUNITÀ - NOMINA "INGEGNERE INDIPENDENTE" .</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>11/10/2025</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>21/10/2025</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>1931/25</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I201" t="n">
+        <v>26.8</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="inlineStr">
+        <is>
+          <t>1857</t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>10/10/2025</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 38^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00309</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>11/10/2025</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>21/10/2025</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>1923/25</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I202" t="n">
+        <v>388676</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="inlineStr">
+        <is>
+          <t>1850</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>10/10/2025</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>FONDO PER IL GIOCO D’AZZARDO PATOLOGICO (GAP) ANNUALITA’ 2023 (DDR 243/2024, DDR 268/2025). ATTI CONSEGUENTI ALL’ATTIVITA’ DI CO-PROGETTAZIONE DI CUI ALL’AVVISO PROT. 64885 DEL 10/07/2025 E APPROVAZIONE DELLO SCHEMA DI CONVENZIONE</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>11/10/2025</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>21/10/2025</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>1918/25</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H203" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I203" t="n">
+        <v>137.363</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="inlineStr">
+        <is>
+          <t>1844</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>10/10/2025</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " REGISTRO ASMA GRAVE- STUDIO OSSERVAZIONALE, TRASVERSALE E/O RETROSPETTIVO, NON INTERVENTISTICO, MULTICENTRICO, NAZIONALE - CODICE PROTOCOLLO: ARC214"</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>11/10/2025</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>21/10/2025</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>1912/25</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I204" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="inlineStr">
+        <is>
+          <t>1815</t>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>03/10/2025</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 30/09/2026 GARA REGIONALE “DISPOSITIVI AD ULTRASUONI E RADIOFREQUENZA PER EMOSTASI VASALE” (DELIBERAZIONE N. 148/2020 DI AZIENDA ZERO). GARA 2020-351-TH.</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>04/10/2025</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>14/10/2025</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>1874/25</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I205" t="n">
+        <v>398037</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="inlineStr">
+        <is>
+          <t>1794</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>OSPEDALE VECCHIO DI ASIAGO - LAVORI DI BONIFICA PER LA RIMOZIONE DI MATERIALI CONTENENTI AMIANTO - APPROVAZIONE MODIFICA CONTRATTUALE</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>27/09/2025</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>1844/25</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I206" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="inlineStr">
+        <is>
+          <t>1794</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>OSPEDALE VECCHIO DI ASIAGO - LAVORI DI BONIFICA PER LA RIMOZIONE DI MATERIALI CONTENENTI AMIANTO - APPROVAZIONE MODIFICA CONTRATTUALE</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>27/09/2025</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>1844/25</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I207" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="inlineStr">
+        <is>
+          <t>1785</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>EVENTI FORMATIVI "ROAD TO PRIVACY - CORSO BASE" E "ROAD TO PRIVACY - CORSO AVANZATO" DELL'U.O.C. AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>27/09/2025</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>1834/25</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I208" t="n">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="inlineStr">
+        <is>
+          <t>1785</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>EVENTI FORMATIVI "ROAD TO PRIVACY - CORSO BASE" E "ROAD TO PRIVACY - CORSO AVANZATO" DELL'U.O.C. AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>27/09/2025</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>1834/25</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I209" t="n">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="inlineStr">
+        <is>
+          <t>1783</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>AVVISO DI COPROGETTAZIONE PER LA REALIZZAZIONE DI UNA CAMPAGNA DI SENSIBILIZZAZIONE ALLA SOLIDARIETA’ E ALL’ACCOGLIENZA FAMILIARE NEL TERRITORIO DELL’ULSS 7 PEDEMONTANA PER IL PERIODO 2025-2027: APPROVAZIONE ESITO DELLA CO-PROGETTAZIONE E SCHEMA DI CONVENZIONE</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>27/09/2025</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>1831/25</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I210" t="n">
+        <v>13000</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="inlineStr">
+        <is>
+          <t>1768</t>
+        </is>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON IL CENTRO ITALIANO STUDIO SVILUPPO PSICOTERAPIA A BREVE TERMINE – CISSPAT – CON SEDE A PADOVA PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>27/09/2025</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>1821/25</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I211" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="inlineStr">
+        <is>
+          <t>1768</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON IL CENTRO ITALIANO STUDIO SVILUPPO PSICOTERAPIA A BREVE TERMINE – CISSPAT – CON SEDE A PADOVA PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>27/09/2025</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>1821/25</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H212" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I212" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="inlineStr">
+        <is>
+          <t>1765</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA , DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA INTERNA - DR. GIACOMO BARON</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>27/09/2025</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>1819/25</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H213" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I213" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="inlineStr">
+        <is>
+          <t>1765</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA , DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA INTERNA - DR. GIACOMO BARON</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>27/09/2025</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>1819/25</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H214" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I214" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="inlineStr">
+        <is>
+          <t>1764</t>
+        </is>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON IL CENTRO DI TERAPIA STRATEGICA CON SEDE AD AREZZO PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>27/09/2025</t>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>1820/25</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H215" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I215" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="inlineStr">
+        <is>
+          <t>1764</t>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON IL CENTRO DI TERAPIA STRATEGICA CON SEDE AD AREZZO PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>27/09/2025</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>1820/25</t>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H216" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I216" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="inlineStr">
+        <is>
+          <t>1763</t>
+        </is>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>CONVENZIONE DA PARTE DELLA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA “ASSOCIAZIONE DI PSICOLOGIA COGNITIVA” - APC - CON SEDE IN ROMA, PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>27/09/2025</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>1818/25</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H217" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I217" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="inlineStr">
+        <is>
+          <t>1763</t>
+        </is>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>CONVENZIONE DA PARTE DELLA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA “ASSOCIAZIONE DI PSICOLOGIA COGNITIVA” - APC - CON SEDE IN ROMA, PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>27/09/2025</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>07/10/2025</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>1818/25</t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H218" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I218" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="inlineStr">
+        <is>
+          <t>1726</t>
+        </is>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>19/09/2025</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "QUALITA' DI VITA DI PAZIENTI ANZIANI CON LINFOMA NON-HODGKIN A BASSO GRADO TRATTATI CON IMMUNOTERAPIA O IMMUNOCHEMIOTERAPIA E/O RADIOTERAPIA. STUDIO OSSERVAZIONALE PROSPETTICO DELLA FONDAZIONE ITALIANA LINFOMI"</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>20/09/2025</t>
+        </is>
+      </c>
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>30/09/2025</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t>1777/25</t>
+        </is>
+      </c>
+      <c r="G219" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H219" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I219" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="inlineStr">
+        <is>
+          <t>1726</t>
+        </is>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>19/09/2025</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "QUALITA' DI VITA DI PAZIENTI ANZIANI CON LINFOMA NON-HODGKIN A BASSO GRADO TRATTATI CON IMMUNOTERAPIA O IMMUNOCHEMIOTERAPIA E/O RADIOTERAPIA. STUDIO OSSERVAZIONALE PROSPETTICO DELLA FONDAZIONE ITALIANA LINFOMI"</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>20/09/2025</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>30/09/2025</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>1777/25</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I220" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="inlineStr">
+        <is>
+          <t>1723</t>
+        </is>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>19/09/2025</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALL'EMENDAMENTO N. 1 RELATIVO AL CONTRATTO DELLO STUDIO CLINICO FOR-PROFIT "STUDIO OSSERVAZIONALE MULTICENTRICO, A LUNGO TERMINE, A BRACCIO SINGOLO, PER VALUTARE L'EFFICACIA DI PEGCETACOPLAN IN CONDIZIONI DEL MONDO REALE IN PAZIENTI AFFETTI DA EMOGLOBINURIA PAROSSISTICA NOTTURNA (EPN) -   CODICE PROTOCOLLO    COMPLETE/ SOBI.PEGCET-304"</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>20/09/2025</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>30/09/2025</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>1775/25</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H221" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I221" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="inlineStr">
+        <is>
+          <t>1723</t>
+        </is>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>19/09/2025</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALL'EMENDAMENTO N. 1 RELATIVO AL CONTRATTO DELLO STUDIO CLINICO FOR-PROFIT "STUDIO OSSERVAZIONALE MULTICENTRICO, A LUNGO TERMINE, A BRACCIO SINGOLO, PER VALUTARE L'EFFICACIA DI PEGCETACOPLAN IN CONDIZIONI DEL MONDO REALE IN PAZIENTI AFFETTI DA EMOGLOBINURIA PAROSSISTICA NOTTURNA (EPN) -   CODICE PROTOCOLLO    COMPLETE/ SOBI.PEGCET-304"</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>20/09/2025</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>30/09/2025</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>1775/25</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H222" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I222" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="inlineStr">
+        <is>
+          <t>1693</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>12/09/2025</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>ADEGUAMENTO ALLA NORMATIVA SISMICA E ANTINCENDIO DELL’OSPEDALE DI BASSANO DEL GRAPPA CON RIQUALIFICAZIONE FUNZIONALE DEL GRUPPO OPERATORIO. AGGIUDICAZIONE PROCEDURA APERTA PER L’AFFIDAMENTO DEI SERVIZI DI PROGETTAZIONE DI FATTIBILITÀ TECNICA ED ECONOMICA (PFTE) CON OPZIONE DI AFFIDAMENTO DEI SERVIZI DI DIREZIONE LAVORI E DI COORDINAMENTO DELLA SICUREZZA IN ESECUZIONE.</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>13/09/2025</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>23/09/2025</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>1740/25</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I223" t="n">
+        <v>314.278</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr">
+        <is>
+          <t>1693</t>
+        </is>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>12/09/2025</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>ADEGUAMENTO ALLA NORMATIVA SISMICA E ANTINCENDIO DELL’OSPEDALE DI BASSANO DEL GRAPPA CON RIQUALIFICAZIONE FUNZIONALE DEL GRUPPO OPERATORIO. AGGIUDICAZIONE PROCEDURA APERTA PER L’AFFIDAMENTO DEI SERVIZI DI PROGETTAZIONE DI FATTIBILITÀ TECNICA ED ECONOMICA (PFTE) CON OPZIONE DI AFFIDAMENTO DEI SERVIZI DI DIREZIONE LAVORI E DI COORDINAMENTO DELLA SICUREZZA IN ESECUZIONE.</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>13/09/2025</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>23/09/2025</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>1740/25</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H224" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I224" t="n">
+        <v>314.278</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="inlineStr">
+        <is>
+          <t>1691</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>12/09/2025</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO 1° STRALCIO FUNZIONALE - AFFIDAMENTO DEL SERVIZIO DI COLLAUDO STATICO</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>13/09/2025</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>23/09/2025</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>1737/25</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H225" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I225" t="n">
+        <v>19.693</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="inlineStr">
+        <is>
+          <t>1691</t>
+        </is>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>12/09/2025</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO 1° STRALCIO FUNZIONALE - AFFIDAMENTO DEL SERVIZIO DI COLLAUDO STATICO</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>13/09/2025</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>23/09/2025</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>1737/25</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H226" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I226" t="n">
+        <v>19.693</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="inlineStr">
+        <is>
+          <t>1685</t>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>12/09/2025</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’ASSOCIAZIONE CITTADINANZATTIVA REGIONE VENETO APS PER ATTIVITA’ DI SUPPORTO A TRASPORTI VARI. PERIODO DALLA DATA DI ADOZIONE DEL PRESENTE ATTO AL 31/08/2028</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>13/09/2025</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>23/09/2025</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>1732/25</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H227" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I227" t="n">
+        <v>4752.5</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr">
+        <is>
+          <t>1642</t>
+        </is>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>05/09/2025</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>CASA DELLA SALUTE DI SCHIO –  LAVORI DI COMPLETAMENTO DEL PIANO PRIMO PER LA REALIZZAZIONE DI LOCALI AD USO FORESTERIA. AFFIDAMENTO SERVIZI DI PROGETTAZIONE ESECUTIVA E COORDINAMENTO SICUREZZA IN FASE DI PROGETTAZIONE</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>06/09/2025</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>1693/25</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H228" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I228" t="n">
+        <v>40.173</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="inlineStr">
+        <is>
+          <t>1642</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>05/09/2025</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>CASA DELLA SALUTE DI SCHIO –  LAVORI DI COMPLETAMENTO DEL PIANO PRIMO PER LA REALIZZAZIONE DI LOCALI AD USO FORESTERIA. AFFIDAMENTO SERVIZI DI PROGETTAZIONE ESECUTIVA E COORDINAMENTO SICUREZZA IN FASE DI PROGETTAZIONE</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>06/09/2025</t>
+        </is>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>1693/25</t>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H229" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I229" t="n">
+        <v>40.173</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="inlineStr">
+        <is>
+          <t>1632</t>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>05/09/2025</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI SISTEMI ANTIDECUBITO IN AMBITO OSPEDALIERO IN FABBISOGNO ALLE AZIENDE SANITARIE E ALL’IRCCS IOV DELLA REGIONE DEL VENETO E PER ORAS S.P.A. - 2 ^ EDIZIONE - LOTTO 2 (DELIBERAZIONE N. 621/2023 DEL DIRETTORE GENERALE DI AZIENDA ZERO). GARA 2023-295-BAS</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>06/09/2025</t>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>1683/25</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H230" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I230" t="n">
+        <v>279781</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="inlineStr">
+        <is>
+          <t>1626</t>
+        </is>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>05/09/2025</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DEL PROGETTO POTENZIAMENTO DEI CENTRI PER LA FAMIGLIA NELL’AMBITO DEI CONSULTORI FAMILIARI – ANNUALITA’ 2025/2026 (DGR 285 DEL 24/03/2025, DDR 32 DEL 15/4/2025) (CODICE COMMESSA 2/2025/5)</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>06/09/2025</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>1677/25</t>
+        </is>
+      </c>
+      <c r="G231" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H231" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I231" t="n">
+        <v>155900</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="inlineStr">
+        <is>
+          <t>1624</t>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>05/09/2025</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL'ACCORDO CONTRATTUALE CON L’ENTE GESTORE PER LA COMUNITÀ EDUCATIVA RIABILITATIVA PER MINORI/ADOLESCENTI “CASA DALLA ROVERE” DALLA DATA DI ACCREDITAMENTO DELLA STRUTTURA AL 21/04/2028</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>06/09/2025</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>1674/25</t>
+        </is>
+      </c>
+      <c r="G232" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H232" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I232" t="n">
+        <v>3.109</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="inlineStr">
+        <is>
+          <t>1624</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>05/09/2025</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL'ACCORDO CONTRATTUALE CON L’ENTE GESTORE PER LA COMUNITÀ EDUCATIVA RIABILITATIVA PER MINORI/ADOLESCENTI “CASA DALLA ROVERE” DALLA DATA DI ACCREDITAMENTO DELLA STRUTTURA AL 21/04/2028</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>06/09/2025</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>1674/25</t>
+        </is>
+      </c>
+      <c r="G233" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H233" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I233" t="n">
+        <v>3109697</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="inlineStr">
+        <is>
+          <t>1623</t>
+        </is>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>05/09/2025</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>AREA MATERNO INFANTILE. AGGIORNAMENTO TARIFFE APPLICATE NELLE UNITA’ DI OFFERTA RESIDENZIALI EXTRAOSPEDALIERE AREA MATERNO INFANTILE DI CUI ALLE DELIBERAZIONI DI GIUNTA REGIONALE N. 1299. 1302 E 1303/2024 ED AGGIORNAMENTO PROGRAMMAZIONE INSERIMENTI MINORI IN TALI STRUTTURE PER IL 2025</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>06/09/2025</t>
+        </is>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t>1675/25</t>
+        </is>
+      </c>
+      <c r="G234" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H234" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I234" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="inlineStr">
+        <is>
+          <t>1623</t>
+        </is>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>05/09/2025</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>AREA MATERNO INFANTILE. AGGIORNAMENTO TARIFFE APPLICATE NELLE UNITA’ DI OFFERTA RESIDENZIALI EXTRAOSPEDALIERE AREA MATERNO INFANTILE DI CUI ALLE DELIBERAZIONI DI GIUNTA REGIONALE N. 1299. 1302 E 1303/2024 ED AGGIORNAMENTO PROGRAMMAZIONE INSERIMENTI MINORI IN TALI STRUTTURE PER IL 2025</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>06/09/2025</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>1675/25</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H235" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I235" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="inlineStr">
+        <is>
+          <t>1617</t>
+        </is>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>05/09/2025</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>CONVENZIONE DA PARTE DELLA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA “INSTITUTE OF CONSTRUCTIVIST PSYCHOLOGY” CON SEDE A PADOVA, PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>06/09/2025</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>1669/25</t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H236" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I236" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="inlineStr">
+        <is>
+          <t>1617</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>05/09/2025</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>CONVENZIONE DA PARTE DELLA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA “INSTITUTE OF CONSTRUCTIVIST PSYCHOLOGY” CON SEDE A PADOVA, PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>06/09/2025</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>1669/25</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H237" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I237" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="inlineStr">
+        <is>
+          <t>1616</t>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>05/09/2025</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI NAPOLI FEDERICO II PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR. SALVATORE PAPI</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>06/09/2025</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>1668/25</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H238" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I238" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="inlineStr">
+        <is>
+          <t>1616</t>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>05/09/2025</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI NAPOLI FEDERICO II PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR. SALVATORE PAPI</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>06/09/2025</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>1668/25</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H239" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I239" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="inlineStr">
+        <is>
+          <t>1601</t>
+        </is>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI TECNOLOGIE PER CHIRURGIA ROBOTICA MININVASIVA E SERVIZI ACCESSORI, 1^ EDIZIONE (GARA AULSS7_2024_00267) E PROROGA TECNICA PER 12 MESI DEL CONTRATTO PER LA FORNITURA DI MATERIALE DI CONSUMO, NON RICOMPRESO NELLA GARA REGIONALE, PER IL SISTEMA ROBOTICO DA VINCI DI PROPRIETÀ (GARA 2022-177-BAS).</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>30/08/2025</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>09/09/2025</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>1650/25</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H240" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I240" t="n">
+        <v>2991734</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="inlineStr">
+        <is>
+          <t>1597</t>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI VACCINI DIVERSI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, PER L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO (“APSS”) E PER L’ AZIENDA SANITARIA DELL’ALTO ADIGE - COMPRENSORIO DI BOLZANO. RIF: AULSS7_2025_00031.</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>30/08/2025</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>09/09/2025</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>1646/25</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H241" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I241" t="n">
+        <v>13483833</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="inlineStr">
+        <is>
+          <t>1594</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 36^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00292</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>30/08/2025</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>09/09/2025</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>1644/25</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H242" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I242" t="n">
+        <v>1758615</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="inlineStr">
+        <is>
+          <t>1593</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 24^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00291</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>30/08/2025</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>09/09/2025</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>1642/25</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H243" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I243" t="n">
+        <v>3559</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr">
+        <is>
+          <t>1589</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELLO SCHEMA DI “CONVENZIONE PER LA DELEGA DELLA FUNZIONE RIFERITA ALLE IMPEGNATIVE ICD B - ICD B PLUS - ICD M - ICD M GS DA PARTE DEI COMUNI DELL’AMBITO TERRITORIALE SOCIALE N 04 ALL'AZIENDA ULSS N. 7 - ANNO 2025</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>30/08/2025</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>09/09/2025</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>1638/25</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H244" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I244" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="inlineStr">
+        <is>
+          <t>1588</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONVENZIONE PER L’ACCOGLIENZA A SCOPO DI SOCIALIZZAZIONE DI OSPITI DEL CENTRO DIURNO AZIENDALE “ATTIVITA’ GUIDATE” PER PERSONE CON DISABILITA’ DELL’ULSS7 PEDEMONTANA PRESSO IL CENTRO SERVIZI</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>30/08/2025</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>09/09/2025</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>1637/25</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H245" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I245" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr">
+        <is>
+          <t>1587</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO DEL FINANZIAMENTO ED APPROVAZIONE DELLA CONVENZIONE CON L’ETS CENTRO ARES PER L'ATTUAZIONE “PIANO DI COMUNICAZIONE - INFORMAZIONE CIRCA L’ESISTENZA E L’OPERATIVITA’ DEI PROTOCOLLI DI RETE” (DDR 136/2025, DDR 18/2025, DDR 56/2025).</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>30/08/2025</t>
+        </is>
+      </c>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>09/09/2025</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>1635/25</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H246" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I246" t="n">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="inlineStr">
+        <is>
+          <t>1586</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE &amp;quot;TURISMO ACCESSIBILE E INCLUSIVO PER LE PERSONE CON DISABILITA'&amp;quot; (DGRV 40/2025, DDR 22/2025, DDR25/2025). RECEPIMENTO DEL FINANZIAMENTO E ATTI CONSEGUENTI. CUP H19124001040001.(CODICE COMMESSA 2/2025/6)</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>30/08/2025</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>09/09/2025</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>1636/25</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H247" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I247" t="n">
+        <v>183973</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr">
+        <is>
+          <t>1578</t>
+        </is>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDI CONTRATTUALI CON I GESTORI DELLE STRUTTURE RESIDENZIALI ACCREDITATE EXTRAOSPEDALIERE DELLA SALUTE MENTALE. PERIODO 01/09/2025- 31/08/2028.</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>30/08/2025</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>09/09/2025</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>1628/25</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H248" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I248" t="n">
+        <v>12800307</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="inlineStr">
+        <is>
+          <t>1578</t>
+        </is>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDI CONTRATTUALI CON I GESTORI DELLE STRUTTURE RESIDENZIALI ACCREDITATE EXTRAOSPEDALIERE DELLA SALUTE MENTALE. PERIODO 01/09/2025- 31/08/2028.</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>30/08/2025</t>
+        </is>
+      </c>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>09/09/2025</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>1628/25</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H249" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I249" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="inlineStr">
+        <is>
+          <t>1555</t>
+        </is>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>26/08/2025</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO DEL CONTRATTO TRA AZIENDA ZERO E IL CONSORZIO ARSENÀL.IT DI AFFIDAMENTO DI SERVIZI PROFESSIONALI DI SANITÀ DIGITALE PER LA REALIZZAZIONE, NEL QUINQUENNIO 2025/2030, DELLE LINEE PROGETTUALI PREVISTE DALLA PROGRAMMAZIONE REGIONALE E NAZIONALE.</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>27/08/2025</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>06/09/2025</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>1606/25</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>UOC SISTEMI INFORMATIVI</t>
+        </is>
+      </c>
+      <c r="H250" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I250" t="n">
+        <v>643083</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="inlineStr">
+        <is>
+          <t>1555</t>
+        </is>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>26/08/2025</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO DEL CONTRATTO TRA AZIENDA ZERO E IL CONSORZIO ARSENÀL.IT DI AFFIDAMENTO DI SERVIZI PROFESSIONALI DI SANITÀ DIGITALE PER LA REALIZZAZIONE, NEL QUINQUENNIO 2025/2030, DELLE LINEE PROGETTUALI PREVISTE DALLA PROGRAMMAZIONE REGIONALE E NAZIONALE.</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>27/08/2025</t>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>06/09/2025</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>1606/25</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>UOC SISTEMI INFORMATIVI</t>
+        </is>
+      </c>
+      <c r="H251" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I251" t="n">
+        <v>643083</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="inlineStr">
+        <is>
+          <t>1524</t>
+        </is>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>18/08/2025</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO DELLA PROROGA TECNICA DELLA CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI VIGILANZA ATTIVA E ATTIVITÀ CORRELATE, LOTTO N. 4, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO DEL VENETO.</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>19/08/2025</t>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>1568/25</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H252" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I252" t="n">
+        <v>55483</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="inlineStr">
+        <is>
+          <t>1514</t>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>18/08/2025</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI LA SAPIENZA DI ROMA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR.SSA SARA RIOLO</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>19/08/2025</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>1557/25</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H253" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I253" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="inlineStr">
+        <is>
+          <t>1514</t>
+        </is>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>18/08/2025</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI LA SAPIENZA DI ROMA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR.SSA SARA RIOLO</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>19/08/2025</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>1557/25</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H254" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I254" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="inlineStr">
+        <is>
+          <t>1512</t>
+        </is>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>18/08/2025</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI LA SAPIENZA DI ROMA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN OFTALMOLOGIA - DR.SSA ANNALISA ROMANIELLO</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>19/08/2025</t>
+        </is>
+      </c>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>1556/25</t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H255" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I255" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="inlineStr">
+        <is>
+          <t>1512</t>
+        </is>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>18/08/2025</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI LA SAPIENZA DI ROMA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN OFTALMOLOGIA - DR.SSA ANNALISA ROMANIELLO</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>19/08/2025</t>
+        </is>
+      </c>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>1556/25</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H256" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I256" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="inlineStr">
+        <is>
+          <t>1501</t>
+        </is>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE STRAORDINARIA PREVENTIVA DEGLI UPS DELL’OSPEDALE DI BASSANO DEL GRAPPA (VI) E DELL’EX OSPEDALE DI ASIAGO (VI)</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>09/08/2025</t>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>19/08/2025</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>1529/25</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H257" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I257" t="n">
+        <v>58.914</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="inlineStr">
+        <is>
+          <t>1501</t>
+        </is>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE STRAORDINARIA PREVENTIVA DEGLI UPS DELL’OSPEDALE DI BASSANO DEL GRAPPA (VI) E DELL’EX OSPEDALE DI ASIAGO (VI)</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>09/08/2025</t>
+        </is>
+      </c>
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>19/08/2025</t>
+        </is>
+      </c>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>1529/25</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H258" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I258" t="n">
+        <v>58.914</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE PROROGA DELLA CONVENZIONE TRA IL COMUNE DI CASSOLA (VI) E L’AZIENDA ULSS7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI VIA RAFFAELLO SANZIO N. 16 A SAN GIUSEPPE DI CASSOLA (VI), DA DESTINARE AL SERVIZIO DI PREVENZIONE E ASSISTENZA DENOMINATO “PROGETTO DONNA”.</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>09/08/2025</t>
+        </is>
+      </c>
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>19/08/2025</t>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>1528/25</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H259" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I259" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE PROROGA DELLA CONVENZIONE TRA IL COMUNE DI CASSOLA (VI) E L’AZIENDA ULSS7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI VIA RAFFAELLO SANZIO N. 16 A SAN GIUSEPPE DI CASSOLA (VI), DA DESTINARE AL SERVIZIO DI PREVENZIONE E ASSISTENZA DENOMINATO “PROGETTO DONNA”.</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>09/08/2025</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>19/08/2025</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t>1528/25</t>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H260" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I260" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="inlineStr">
+        <is>
+          <t>1488</t>
+        </is>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>08/08/2025</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>INTERVENTI IN TEMA DI COLLOCAMENTO MIRATO E DI INSERIMENTO SOCIALE DI PERSONE CON DISABILITA’ (DGR 1388/2024, DDR 703/2024, DDR 777/2024) – RECEPIMENTO FINANZIAMENTO</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>09/08/2025</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>19/08/2025</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>1516/25</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H261" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I261" t="n">
+        <v>722207</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="inlineStr">
+        <is>
+          <t>1441</t>
+        </is>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>01/08/2025</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA, IN ACCORDO QUADRO, DI SISTEMI DIAGNOSTICI PER CITOFLUORIMETRIA IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO – 1^ EDIZIONE. GARA AULSS7_2025_00121</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>02/08/2025</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>12/08/2025</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>1470/25</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H262" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I262" t="n">
+        <v>183905</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="inlineStr">
+        <is>
+          <t>1437</t>
+        </is>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>01/08/2025</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL’ AVVISO PUBBLICO PER L’ATTIVAZIONE DELLA CO-PROGETTAZIONE IN PARTENARIATO CON ENTI DEL TERZO SETTORE DEI PROGETTI “BUDGET DI SALUTE MENTALE – AREA SALUTE MENTALE”. (DGR 1364/2024, DDR 23/2025).</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>01/08/2025</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>11/08/2025</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>1458/25</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H263" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I263" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="inlineStr">
+        <is>
+          <t>1420</t>
+        </is>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>25/07/2025</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>OSPEDALE DI BASSANO - PRONTO SOCCORSO - AFFIDAMENTO SERVIZIO DI MANUTENZIONE SISTEMA TEMPUS600</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>26/07/2025</t>
+        </is>
+      </c>
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>05/08/2025</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>1451/25</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H264" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I264" t="n">
+        <v>14.499</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="inlineStr">
+        <is>
+          <t>1419</t>
+        </is>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>25/07/2025</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA, IN ACCORDO QUADRO, DI CONTENITORI SECONDARI, TERZIARI E ALTRI MATERIALI PER TRASPORTO SANGUE INTERO, EMOCOMPONENTI E RELATIVI CAMPIONI E DI ALTRI BENI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO. GARA AULSS7_2025_00262</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>26/07/2025</t>
+        </is>
+      </c>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>05/08/2025</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>1452/25</t>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H265" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I265" t="n">
+        <v>80963</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="inlineStr">
+        <is>
+          <t>1409</t>
+        </is>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>25/07/2025</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>ACQUISTO N. 1 COLONNE VIDEO PER LAPAROSCOPIA PER L’U.O.C. CHIRURGIA GENERALE DEL P.O. DI SANTORSO MEDIANTE ADESIONE ALLA GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI COLONNE LAPAROSCOPICHE E SERVIZI ACCESSORI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE VENETO – LOTTO 2 - DELIBERA AZIENDA ZERO N. 744 DEL 16.11.2022. GARA AULSS7_2025_00131</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>26/07/2025</t>
+        </is>
+      </c>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>05/08/2025</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>1442/25</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H266" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I266" t="n">
+        <v>102841</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="inlineStr">
+        <is>
+          <t>1401</t>
+        </is>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>25/07/2025</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 2) - 2025.</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>26/07/2025</t>
+        </is>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>05/08/2025</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>1433/25</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H267" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I267" t="n">
+        <v>175.16</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="inlineStr">
+        <is>
+          <t>1401</t>
+        </is>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>25/07/2025</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 2) - 2025.</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>26/07/2025</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>05/08/2025</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>1433/25</t>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H268" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I268" t="n">
+        <v>175.16</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="inlineStr">
+        <is>
+          <t>1400</t>
+        </is>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>25/07/2025</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO MEDICO DI FISIOTERAPIA SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 2) - 2025.</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>26/07/2025</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>05/08/2025</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t>1431/25</t>
+        </is>
+      </c>
+      <c r="G269" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H269" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I269" t="n">
+        <v>11.73</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="inlineStr">
+        <is>
+          <t>1400</t>
+        </is>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>25/07/2025</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO MEDICO DI FISIOTERAPIA SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 2) - 2025.</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>26/07/2025</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>05/08/2025</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>1431/25</t>
+        </is>
+      </c>
+      <c r="G270" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H270" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I270" t="n">
+        <v>11.73</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="inlineStr">
+        <is>
+          <t>1399</t>
+        </is>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>25/07/2025</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 2) - 2025.</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>26/07/2025</t>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>05/08/2025</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>1432/25</t>
+        </is>
+      </c>
+      <c r="G271" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H271" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I271" t="n">
+        <v>11.967</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="inlineStr">
+        <is>
+          <t>1399</t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>25/07/2025</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 2) - 2025.</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>26/07/2025</t>
+        </is>
+      </c>
+      <c r="E272" t="inlineStr">
+        <is>
+          <t>05/08/2025</t>
+        </is>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t>1432/25</t>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H272" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I272" t="n">
+        <v>11.967</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="inlineStr">
+        <is>
+          <t>1398</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>25/07/2025</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA  (POA 2) - 2025.</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>26/07/2025</t>
+        </is>
+      </c>
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>05/08/2025</t>
+        </is>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t>1429/25</t>
+        </is>
+      </c>
+      <c r="G273" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H273" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I273" t="n">
+        <v>91.136</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="inlineStr">
+        <is>
+          <t>1398</t>
+        </is>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>25/07/2025</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA  (POA 2) - 2025.</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>26/07/2025</t>
+        </is>
+      </c>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>05/08/2025</t>
+        </is>
+      </c>
+      <c r="F274" t="inlineStr">
+        <is>
+          <t>1429/25</t>
+        </is>
+      </c>
+      <c r="G274" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H274" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I274" t="n">
+        <v>91.136</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="inlineStr">
+        <is>
+          <t>1397</t>
+        </is>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>25/07/2025</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’ISTITUTO SPC “ASSOCIAZIONE SCUOLA DI PSICOTERAPIA COGNITIVA” CON SEDE A ROMA, PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>26/07/2025</t>
+        </is>
+      </c>
+      <c r="E275" t="inlineStr">
+        <is>
+          <t>05/08/2025</t>
+        </is>
+      </c>
+      <c r="F275" t="inlineStr">
+        <is>
+          <t>1430/25</t>
+        </is>
+      </c>
+      <c r="G275" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H275" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I275" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="inlineStr">
+        <is>
+          <t>1397</t>
+        </is>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>25/07/2025</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’ISTITUTO SPC “ASSOCIAZIONE SCUOLA DI PSICOTERAPIA COGNITIVA” CON SEDE A ROMA, PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>26/07/2025</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>05/08/2025</t>
+        </is>
+      </c>
+      <c r="F276" t="inlineStr">
+        <is>
+          <t>1430/25</t>
+        </is>
+      </c>
+      <c r="G276" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H276" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I276" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="inlineStr">
+        <is>
+          <t>1394</t>
+        </is>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>25/07/2025</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "STUDIO DI COORTE OSSERVAZIONALE PROSPETTICO PER VALUTARE NEI PAZIENTI CON LINFOMA NON-HODGKIN A CELLULE B L'IMPATTO CLINICO DEI NUOVI ANTICORPI MONOCLONALI (MAB) NELLA PRATICA CLINICA ITALIANA" E APPROVAZIONE CONTRATTO</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>26/07/2025</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>05/08/2025</t>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr">
+        <is>
+          <t>1428/25</t>
+        </is>
+      </c>
+      <c r="G277" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H277" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I277" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="inlineStr">
+        <is>
+          <t>1394</t>
+        </is>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>25/07/2025</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "STUDIO DI COORTE OSSERVAZIONALE PROSPETTICO PER VALUTARE NEI PAZIENTI CON LINFOMA NON-HODGKIN A CELLULE B L'IMPATTO CLINICO DEI NUOVI ANTICORPI MONOCLONALI (MAB) NELLA PRATICA CLINICA ITALIANA" E APPROVAZIONE CONTRATTO</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>26/07/2025</t>
+        </is>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>05/08/2025</t>
+        </is>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t>1428/25</t>
+        </is>
+      </c>
+      <c r="G278" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H278" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I278" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="inlineStr">
+        <is>
+          <t>1393</t>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>25/07/2025</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE EMENDAMENTO SOSTANZIALE ALLO STUDIO NO PROFIT DAL TITOLO "STUDIO OSSERVAZIONALE, RETROSPETTIVO, MULTICENTRICO ITALIANO, INCENTRATO SULLA VALUTAZIONE DI EFFICACIA E SICUREZZA DELL'ASSOCIAZIONE DI TAFASITAMAB E LENALIDOMIDE IN PAZIENTI CON LINFOMA  DIFFUSO A GRANDI CELLULE B NELL'AMBITO DELL'USO NOMINALE - TALOS"</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>26/07/2025</t>
+        </is>
+      </c>
+      <c r="E279" t="inlineStr">
+        <is>
+          <t>05/08/2025</t>
+        </is>
+      </c>
+      <c r="F279" t="inlineStr">
+        <is>
+          <t>1427/25</t>
+        </is>
+      </c>
+      <c r="G279" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H279" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I279" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="inlineStr">
+        <is>
+          <t>1393</t>
+        </is>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>25/07/2025</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE EMENDAMENTO SOSTANZIALE ALLO STUDIO NO PROFIT DAL TITOLO "STUDIO OSSERVAZIONALE, RETROSPETTIVO, MULTICENTRICO ITALIANO, INCENTRATO SULLA VALUTAZIONE DI EFFICACIA E SICUREZZA DELL'ASSOCIAZIONE DI TAFASITAMAB E LENALIDOMIDE IN PAZIENTI CON LINFOMA  DIFFUSO A GRANDI CELLULE B NELL'AMBITO DELL'USO NOMINALE - TALOS"</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>26/07/2025</t>
+        </is>
+      </c>
+      <c r="E280" t="inlineStr">
+        <is>
+          <t>05/08/2025</t>
+        </is>
+      </c>
+      <c r="F280" t="inlineStr">
+        <is>
+          <t>1427/25</t>
+        </is>
+      </c>
+      <c r="G280" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H280" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I280" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="inlineStr">
+        <is>
+          <t>1355</t>
+        </is>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>18/07/2025</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE AVVISO DI COPROGETTAZIONE PER LA REALIZZAZIONE DI UNA CAMPAGNA DI SENSIBILIZZAZIONE ALLA SOLIDARIETA’ E ALL’ACCOGLIENZA FAMILIARE NEL TERRITORIO DELL’ULSS 7 PEDEMONTANA PER IL PERIODO 2025-2027</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr">
+        <is>
+          <t>19/07/2025</t>
+        </is>
+      </c>
+      <c r="E281" t="inlineStr">
+        <is>
+          <t>29/07/2025</t>
+        </is>
+      </c>
+      <c r="F281" t="inlineStr">
+        <is>
+          <t>1385/25</t>
+        </is>
+      </c>
+      <c r="G281" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H281" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I281" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="inlineStr">
+        <is>
+          <t>1354</t>
+        </is>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>18/07/2025</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>SISTEMA VENETO ADOZIONI. INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE ED INTERNAZIONALE (L. N. 476/98). DGR 650/2024, DDR 77/2024, DDR 49/2025. RECEPIMENTO DEL FINANZIAMENTO E APPROVAZIONE DEL PIANO TERRITORIALE VENETO ADOZIONI (PTVA) AZIENDALE ANNO 2024/2025</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t>19/07/2025</t>
+        </is>
+      </c>
+      <c r="E282" t="inlineStr">
+        <is>
+          <t>29/07/2025</t>
+        </is>
+      </c>
+      <c r="F282" t="inlineStr">
+        <is>
+          <t>1384/25</t>
+        </is>
+      </c>
+      <c r="G282" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H282" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I282" t="n">
+        <v>23254</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="inlineStr">
+        <is>
+          <t>1351</t>
+        </is>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>18/07/2025</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>ACCREDITAMENTO AI SENSI DELL’ART.55 DEL D. LGS 117/2017 DEGLI ENTI DEL TERZO SETTORE CON CUI ATTIVARE PROGETTI PERSONALIZZATI PER FINALITA’ ASSISTENZIALI, RIABILITATIVE ED EDUCATIVE. PRESA D’ATTO ESITI LAVORI DELLA COMMISSIONE ED APPROVAZIONE ELENCO APERTO.</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>19/07/2025</t>
+        </is>
+      </c>
+      <c r="E283" t="inlineStr">
+        <is>
+          <t>29/07/2025</t>
+        </is>
+      </c>
+      <c r="F283" t="inlineStr">
+        <is>
+          <t>1381/25</t>
+        </is>
+      </c>
+      <c r="G283" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H283" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I283" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="inlineStr">
+        <is>
+          <t>1321</t>
+        </is>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>11/07/2025</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI MAROSTICA (VI) E L’AZIENDA ULSS7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’ULSS7 SITI PRESSO L’EX PORTINERIA DEL CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA IN VIA PANICA N.17, DA DESTINARE AD ATTIVITÀ DEL CENTRO SOLLIEVO PER PERSONE AFFETTE DA DECADIMENTO COGNITIVO E DEI LORO FAMILIARI.</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>12/07/2025</t>
+        </is>
+      </c>
+      <c r="E284" t="inlineStr">
+        <is>
+          <t>22/07/2025</t>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t>1351/25</t>
+        </is>
+      </c>
+      <c r="G284" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H284" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I284" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="inlineStr">
+        <is>
+          <t>1309</t>
+        </is>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>11/07/2025</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "IL DIRETTORE ESECUTIVO DEI CONTRATTI DI SERVIZI E FORNITURE: INQUADRAMENTO, COMPITI E RESPONSABILITA'" DELL'U.O.C. PROVVEDITORATO, ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
+        <is>
+          <t>12/07/2025</t>
+        </is>
+      </c>
+      <c r="E285" t="inlineStr">
+        <is>
+          <t>22/07/2025</t>
+        </is>
+      </c>
+      <c r="F285" t="inlineStr">
+        <is>
+          <t>1340/25</t>
+        </is>
+      </c>
+      <c r="G285" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H285" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I285" t="n">
+        <v>4995</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="inlineStr">
+        <is>
+          <t>1308</t>
+        </is>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>11/07/2025</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>INTERVENTI E SERVIZI PER L’ASSISTENZA ALLE PERSONE CON DISABILITA` GRAVE PRIVE DEL SOSTEGNO FAMILIARE ``DOPO DI NOI`` DI CUI ALLA LEGGE 112/2016, DGR N. 514 DEL 13 MAGGIO 2025. APPROVAZIONE DELL'AVVISO PER LA FORMAZIONE DELL’ELENCO AZIENDALE DELLE RETI ORGANIZZATE ED AUTORIZZATE MEDIANTE LA FORMA DELL’ACCREDITAMENTO</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>12/07/2025</t>
+        </is>
+      </c>
+      <c r="E286" t="inlineStr">
+        <is>
+          <t>22/07/2025</t>
+        </is>
+      </c>
+      <c r="F286" t="inlineStr">
+        <is>
+          <t>1339/25</t>
+        </is>
+      </c>
+      <c r="G286" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H286" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I286" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="inlineStr">
+        <is>
+          <t>1304</t>
+        </is>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>11/07/2025</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA “ISTITUTO DI GESTALT THERAPY H.C.C. KAIROS S.R.L.” SEDE A RAGUSA, PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>12/07/2025</t>
+        </is>
+      </c>
+      <c r="E287" t="inlineStr">
+        <is>
+          <t>22/07/2025</t>
+        </is>
+      </c>
+      <c r="F287" t="inlineStr">
+        <is>
+          <t>1336/25</t>
+        </is>
+      </c>
+      <c r="G287" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H287" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I287" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="inlineStr">
+        <is>
+          <t>1292</t>
+        </is>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>07/07/2025</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI STUDIO E VERIFICA DELLA CONFORMITÀ CATASTALE DEGLI IMMOBILI COSTITUENTI IL CENTRO SOCIO SANITARIO “MONS. E. NEGRIN” DI BASSANO DEL GRAPPA (VI). APPROVAZIONE VARIANTE 1 EX ART. 120, COMMA 1, LETT. B) DEL D. LGS. N. 36/2023.</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
+          <t>18/07/2025</t>
+        </is>
+      </c>
+      <c r="F288" t="inlineStr">
+        <is>
+          <t>1320/25</t>
+        </is>
+      </c>
+      <c r="G288" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H288" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I288" t="n">
+        <v>14.499</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="inlineStr">
+        <is>
+          <t>1290</t>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>07/07/2025</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA DI CONTRATTO DI CONCESSIONE A TITOLO GRATUITO TRA IL COMUNE DI LASTEBASSE (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI AL PIANO TERRA IN VIA ROMA N.13 A LASTEBASSE, DA DESTINARE AD ATTIVITÀ DI STUDIO MEDICO AMBULATORIALE.</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+      <c r="E289" t="inlineStr">
+        <is>
+          <t>18/07/2025</t>
+        </is>
+      </c>
+      <c r="F289" t="inlineStr">
+        <is>
+          <t>1318/25</t>
+        </is>
+      </c>
+      <c r="G289" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H289" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I289" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="inlineStr">
+        <is>
+          <t>1283</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>07/07/2025</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO ESERCIZIO OPZIONE DI PROROGA SEMESTRALE DELLA CONVENZIONE RELATIVA AL SERVIZIO DI REALIZZAZIONE E GESTIONE DELLA BANCA DATI REGIONALE DEGLI OPERATORI ECONOMICI – 1^ EDIZIONE – DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 325 DEL 24/06/2020 – GARA 2022-245-TH</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>18/07/2025</t>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr">
+        <is>
+          <t>1311/25</t>
+        </is>
+      </c>
+      <c r="G290" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H290" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I290" t="n">
+        <v>7380</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="inlineStr">
+        <is>
+          <t>1276</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>07/07/2025</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE ACCORDO CONTRATTUALE CON L’ISTITUZIONE COMUNALE VILLA MIARI GESTORE DI UNA RSA PER PERSONE CON DISABILITA’.</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+      <c r="E291" t="inlineStr">
+        <is>
+          <t>18/07/2025</t>
+        </is>
+      </c>
+      <c r="F291" t="inlineStr">
+        <is>
+          <t>1304/25</t>
+        </is>
+      </c>
+      <c r="G291" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H291" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I291" t="n">
+        <v>1644751.6</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="inlineStr">
+        <is>
+          <t>1248</t>
+        </is>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER L'UTILIZZO DI STRUTTURE SANITARIE QUALI "STRUTTURE COLLEGATE " PER LA FORMAZIONE SPECIALISTICA DEI MEDICI ISCRITTI ALLE SCUOLE DI SPECIALIZZAZIONE DI AREA SANITARIA</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>02/07/2025</t>
+        </is>
+      </c>
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>12/07/2025</t>
+        </is>
+      </c>
+      <c r="F292" t="inlineStr">
+        <is>
+          <t>1280/25</t>
+        </is>
+      </c>
+      <c r="G292" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H292" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I292" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="inlineStr">
+        <is>
+          <t>1247</t>
+        </is>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DEGLI ACCORDI CONTRATTUALI TRIENNALI CON I GESTORI DI CENTRI DIURNI ACCREDITATI PER PERSONE CON DISABILITÀ PER IL PERIODO 01/07/2025 – 30/06/2028.</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="E293" t="inlineStr">
+        <is>
+          <t>11/07/2025</t>
+        </is>
+      </c>
+      <c r="F293" t="inlineStr">
+        <is>
+          <t>1279/25</t>
+        </is>
+      </c>
+      <c r="G293" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H293" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I293" t="n">
+        <v>22206514</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="inlineStr">
+        <is>
+          <t>1230</t>
+        </is>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>30/06/2025</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>PROSECUZIONE DEGLI ACCORDI CONTRATTUALI CON I GESTORI DEI GRUPPI APPARTAMENTO PER PERSONE CON DISABILITA' FINO AL 31/12/2025</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="E294" t="inlineStr">
+        <is>
+          <t>11/07/2025</t>
+        </is>
+      </c>
+      <c r="F294" t="inlineStr">
+        <is>
+          <t>1262/25</t>
+        </is>
+      </c>
+      <c r="G294" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H294" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I294" t="n">
+        <v>107.47</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="inlineStr">
+        <is>
+          <t>1229</t>
+        </is>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>30/06/2025</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E GLI ENTI TITOLARI DELLA GESTIONE DI CENTRI DIURNI PER ANZIANI NON AUTOSUFFICIENTI. PERIODO 01/07/2025 - 30/06/2028.</t>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="E295" t="inlineStr">
+        <is>
+          <t>11/07/2025</t>
+        </is>
+      </c>
+      <c r="F295" t="inlineStr">
+        <is>
+          <t>1261/25</t>
+        </is>
+      </c>
+      <c r="G295" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H295" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I295" t="n">
+        <v>2469743.5</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="inlineStr">
+        <is>
+          <t>1228</t>
+        </is>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>30/06/2025</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E GLI ENTI TITOLARI DELLA GESTIONE DI COMUNITA’ ALLOGGIO PER PERSONE CON DISABILITA’. PERIODO 01/07/2025-30/06/2028.</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="E296" t="inlineStr">
+        <is>
+          <t>11/07/2025</t>
+        </is>
+      </c>
+      <c r="F296" t="inlineStr">
+        <is>
+          <t>1260/25</t>
+        </is>
+      </c>
+      <c r="G296" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H296" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I296" t="n">
+        <v>5674147.5</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="inlineStr">
+        <is>
+          <t>1212</t>
+        </is>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>30/06/2025</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE ACCORDO PER IL TRASFERIMENTO DI MATERIALE A FINI DI RICERCA RELATIVO ALLO STUDIO CLINICO FOR-PROFIT " STUDIO DI FASE III, RANDOMIZZATO, IN DOPPIO CIECO, CONTROLLATO VERSO PLACEBO, GUIDATO DAGLI EVENTI, PER VALUTARE L'EFFICACIA, LA SICUREZZA E LA TOLLERABILITÀ DI BAXDROSTAT IN COMBINAZIONE CON  DAPAGLIFLOZIN RISPETTO A DAPAGLIFLOZIN IN MONOTERAPIA SUGLI ESITI RENALI E SULLA MORTALITÀ PER CAUSA CARDIOVASCOLARE IN PARTECIPANTI CON MALATTIA RENALE CRONICA E IPERTENSIONE ARTERIOSA  (D6972C00002 BAXDUO PACIFIC)"</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="E297" t="inlineStr">
+        <is>
+          <t>11/07/2025</t>
+        </is>
+      </c>
+      <c r="F297" t="inlineStr">
+        <is>
+          <t>1240/25</t>
+        </is>
+      </c>
+      <c r="G297" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H297" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I297" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="inlineStr">
+        <is>
+          <t>1210</t>
+        </is>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>30/06/2025</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI STUDIO E VERIFICA DELLA CONFORMITÀ CATASTALE DEGLI IMMOBILI COSTITUENTI IL CENTRO SOCIO SANITARIO “MONS. E. NEGRIN” DI BASSANO DEL GRAPPA (VI). ATTIVAZIONE OPZIONI EX ART. 120, COMMA 1, LETT. A) DEL D. LGS. N. 36/2023.</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="E298" t="inlineStr">
+        <is>
+          <t>11/07/2025</t>
+        </is>
+      </c>
+      <c r="F298" t="inlineStr">
+        <is>
+          <t>1238/25</t>
+        </is>
+      </c>
+      <c r="G298" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H298" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I298" t="n">
+        <v>6.296</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="inlineStr">
+        <is>
+          <t>1205</t>
+        </is>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>30/06/2025</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO AGGIUDICAZIONE DELL’APPALTO SPECIFICO PER LA FORNITURA DI PROTESI VASCOLARI ED ENDOVASCOLARI - 2^ EDIZIONE (DELIBERAZIONE 13/2025 AZIENDA ZERO), RIF. AULSS7_2024_00263.</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="E299" t="inlineStr">
+        <is>
+          <t>11/07/2025</t>
+        </is>
+      </c>
+      <c r="F299" t="inlineStr">
+        <is>
+          <t>1233/25</t>
+        </is>
+      </c>
+      <c r="G299" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H299" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I299" t="n">
+        <v>2746946</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="inlineStr">
+        <is>
+          <t>1199</t>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>30/06/2025</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>FONDO PER IL GIOCO D’AZZARDO PATOLOGICO “GAP” (ART. 1, COMMA 946, DELLA L. N. 2028/2015) – RECEPIMENTO DEL FINANZIAMENTO ANNUALITA’ 2023- DDR N. 243/2024 E DDR N. 268/2025. APPROVAZIONE DEL PIANO DELLE ATTIVITA’ E DEI COSTI E DELL’AVVISO DI CO-PROGETTAZIONE</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>11/07/2025</t>
+        </is>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t>1229/25</t>
+        </is>
+      </c>
+      <c r="G300" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H300" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I300" t="n">
+        <v>242310</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="inlineStr">
+        <is>
+          <t>1198</t>
+        </is>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>30/06/2025</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE TRIENNALE CON L’ISTITUTO DELLE SUORE POVERELLE - ISTITUTO PALAZZOLO PER LA GESTIONE DI UNITA` DI OFFERTA RESIDENZIALI PER PERSONE CON DISABILITA’ CON SEDE A ROSA`.</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr">
+        <is>
+          <t>11/07/2025</t>
+        </is>
+      </c>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t>1227/25</t>
+        </is>
+      </c>
+      <c r="G301" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H301" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I301" t="n">
+        <v>9600851</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="inlineStr">
+        <is>
+          <t>1195</t>
+        </is>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>30/06/2025</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO RETROSPETTIVO-PROSPETTICO PER VALUTARE LA GESTIONE DEL TRATTAMENTO E GLI OUTCOMES DEI PAZIENTI CON MACROGLOBULINEMIA DI WALDENSTROM (WM)  TRATTATI IN ITALIA SECONDO IL PROGRAMMA  DI USO COMPASSIONEVOLE (CUP) DI ZANUBRUTINIB ( BRUKINSA) ED IN PRATICA CLINICA DOPO L'APPROVAZIONE COMMERCIALE " E APPROVAZIONE CONTRATTO</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>11/07/2025</t>
+        </is>
+      </c>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t>1226/25</t>
+        </is>
+      </c>
+      <c r="G302" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H302" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I302" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="inlineStr">
+        <is>
+          <t>1193</t>
+        </is>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>30/06/2025</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA “CENTRO MILANESE DI TERAPIA DELLA FAMIGLIA”, CON RIFERIMENTO ALLA SEDE PERIFERICA DI PADOVA E TRIESTE, PER LO SVOLGIMENTO DEL TIROCINIO DA PARTE DI MEDICI E PSICOLOGI, PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="E303" t="inlineStr">
+        <is>
+          <t>11/07/2025</t>
+        </is>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>1225/25</t>
+        </is>
+      </c>
+      <c r="G303" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H303" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I303" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="inlineStr">
+        <is>
+          <t>1180</t>
+        </is>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>LAVORI DI COMPLETAMENTO DEL TERZO PIANO DELL’OSPEDALE DI ASIAGO PER REALIZZAZIONE DEI LOCALI PER I MEDICI DI GUARDIA – 1° STRALCIO - AGGIUDICAZIONE PROCEDURA APERTA AI SENSI DELL’ART 71 DEL DLGS 36/2023.</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t>1211/25</t>
+        </is>
+      </c>
+      <c r="G304" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H304" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I304" t="n">
+        <v>302.304</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="inlineStr">
+        <is>
+          <t>1171</t>
+        </is>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>23/06/2025</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’ULSS 7 PEDEMONTANA SITI PRESSO IL QUARTO PIANO (EX BLOCCO SPECIALITÀ ORA AREA NORD) DEL CENTRO SANITARIO POLIFUNZIONALE “BOLDRINI” DI THIENE (VI), VIA C. BOLDRINI N. 1, DA DESTINARE AD ATTIVITÀ DI RIPRESE TELEVISIVE/CINEMATOGRAFICHE.</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t>1195/25</t>
+        </is>
+      </c>
+      <c r="G305" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H305" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I305" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="inlineStr">
+        <is>
+          <t>1160</t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>23/06/2025</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>AVVISO DI COPROGETTAZIONE PER LA REALIZZAZIONE DI INTERVENTI DI MEDIAZIONE LINGUISTICO/CULTURALE A SUPPORTO DEI SERVIZI INFANZIA, ADOLESCENZA E FAMIGLIA DEI DISTRETTI 1 E 2 DELL’ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>1185/25</t>
+        </is>
+      </c>
+      <c r="G306" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H306" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I306" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="inlineStr">
+        <is>
+          <t>1159</t>
+        </is>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>23/06/2025</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>PROGETTO SPERIMENTALE “SOSTEGNO NELLA GESTIONE DEI CARICHI ASSISTENZIALI DELLA PERSONA ANZIANA, DI NORMA ULTRASESSANTACINQUENNE, ASSISTITA A DOMICILIO, NON AUTOSUFFICIENTE IN STATO DI COMPROVATA VULNERABILITÀ. PERIODO 2025-2026” (DGRV N. 564/2025). CONVENZIONE CON AZIENDA ZERO ED ATTI CONSEGUENTI</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="E307" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+      <c r="F307" t="inlineStr">
+        <is>
+          <t>1184/25</t>
+        </is>
+      </c>
+      <c r="G307" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H307" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I307" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="inlineStr">
+        <is>
+          <t>1158</t>
+        </is>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>23/06/2025</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>SISTEMA VENETO ADOZIONI. INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE ED INTERNAZIONALE (L. N. 476/98). DGR 1233/2023, DDR 143/2023, DDR 50/2024. PIANO TERRITORIALE VENETO ADOZIONI (PTVA) AZIENDALE ANNO 2023/2024 (CODICE COMMESSA 2/2024/5): APPROVAZIONE RENDICONTAZIONE FINALE</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="E308" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+      <c r="F308" t="inlineStr">
+        <is>
+          <t>1183/25</t>
+        </is>
+      </c>
+      <c r="G308" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H308" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I308" t="n">
+        <v>28105</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>23/06/2025</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI CARDIOLOGIA PEDIATRICA CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. PERIODO DI DECORRENZA DAL 01/09/2025 AL 30/08/2027.</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="E309" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>1182/25</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H309" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I309" t="n">
+        <v>35.134</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="inlineStr">
+        <is>
+          <t>1154</t>
+        </is>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>23/06/2025</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " INFEZIONI DELLE VIE URINARIE NEI BAMBINI &lt;14 ANNI IN ITALIA: UNO STUDIO MULTICENTRICO CHE VALUTA MODELLI DI TRATTAMENTO ED ESITI SULLA BASE DI CARATTERISTICHE CLINICHE E MICROBIOLOGICHE" E APPROVAZIONE CONTRATTO</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="E310" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t>1181/25</t>
+        </is>
+      </c>
+      <c r="G310" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H310" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I310" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="inlineStr">
+        <is>
+          <t>1115</t>
+        </is>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>13/06/2025</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO RINNOVO BIENNALE GARA REGIONALE PER LA FORNITURA DI “SACCHE PER NUTRIZIONE PARENTERALE (TPN) SOTTOSCRITTE DA AZIENDA ZERO - DDR N. 363/2022. GARA 2022-212-TH.</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>14/06/2025</t>
+        </is>
+      </c>
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="F311" t="inlineStr">
+        <is>
+          <t>1137/25</t>
+        </is>
+      </c>
+      <c r="G311" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H311" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I311" t="n">
+        <v>371590</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="inlineStr">
+        <is>
+          <t>1112</t>
+        </is>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>13/06/2025</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 22^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00238</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr">
+        <is>
+          <t>14/06/2025</t>
+        </is>
+      </c>
+      <c r="E312" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="F312" t="inlineStr">
+        <is>
+          <t>1134/25</t>
+        </is>
+      </c>
+      <c r="G312" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H312" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I312" t="n">
+        <v>3895</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="inlineStr">
+        <is>
+          <t>1111</t>
+        </is>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>13/06/2025</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 35^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00233</t>
+        </is>
+      </c>
+      <c r="D313" t="inlineStr">
+        <is>
+          <t>14/06/2025</t>
+        </is>
+      </c>
+      <c r="E313" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="F313" t="inlineStr">
+        <is>
+          <t>1133/25</t>
+        </is>
+      </c>
+      <c r="G313" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H313" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I313" t="n">
+        <v>144516</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="inlineStr">
+        <is>
+          <t>1106</t>
+        </is>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>13/06/2025</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "GESTIONE DELLE RELAZIONI NELLA COMPLESSITA' ORGANIZZATIVA ALL'INTERNO DELLE UU.OO. - EMPOWER THE COMMUNITY" DELL'U.O.C. DIREZIONE DELLE PROFESSIONI SANITARIE</t>
+        </is>
+      </c>
+      <c r="D314" t="inlineStr">
+        <is>
+          <t>14/06/2025</t>
+        </is>
+      </c>
+      <c r="E314" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="F314" t="inlineStr">
+        <is>
+          <t>1128/25</t>
+        </is>
+      </c>
+      <c r="G314" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H314" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I314" t="n">
+        <v>4900</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="inlineStr">
+        <is>
+          <t>1104</t>
+        </is>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>13/06/2025</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>AVVISO PER L’INDIVIDUAZIONE DI COOPERATIVE SOCIALI DI TIPO B E FATTORIE SOCIALI CON ESPERIENZA NELLA GESTIONE DEI SERVIZI DI ORIENTAMENTO, FORMAZIONE, INSERIMENTO AL LAVORO, INCLUSIONE SOCIALE, A FAVORE DI PERSONE CON DISABILITÀ O SVANTAGGIO, INTERESSATE AD OSPITARE TIROCINI DI INSERIMENTO/REINSERIMENTO LAVORATIVO E TIROCINI DI INCLUSIONE SOCIALE PER GLI ANNI 2025, 2026 E 2027 (DELIBERA DEL DIRETTORE GENERALE N. 330 DEL 21/02/2025) – APPROVAZIONE ELENCO</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr">
+        <is>
+          <t>14/06/2025</t>
+        </is>
+      </c>
+      <c r="E315" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="F315" t="inlineStr">
+        <is>
+          <t>1126/25</t>
+        </is>
+      </c>
+      <c r="G315" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H315" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I315" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="inlineStr">
+        <is>
+          <t>1103</t>
+        </is>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>13/06/2025</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE “TURISMO SOCIALE E INCLUSIVO NEL VENETO” (DGRV 40/2025, DDR 22/2025). APPROVAZIONE DELL'ACCORDO DI COLLABORAZIONE. CUP H19124001040001.</t>
+        </is>
+      </c>
+      <c r="D316" t="inlineStr">
+        <is>
+          <t>14/06/2025</t>
+        </is>
+      </c>
+      <c r="E316" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="F316" t="inlineStr">
+        <is>
+          <t>1125/25</t>
+        </is>
+      </c>
+      <c r="G316" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H316" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I316" t="n">
+        <v>183973</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="inlineStr">
+        <is>
+          <t>1100</t>
+        </is>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>13/06/2025</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>PROROGA ACCORDO CONTRATTUALE CON LA SOCIETÀ COOP. SOC. DI SOLIDARIETÀ LA MADONNINA GESTORE DEL CENTRO DIURNO DI ROANA PER UTENTI DELL’AREA SALUTE MENTALE. PERIODO 01/07/2025-30/06/2026.</t>
+        </is>
+      </c>
+      <c r="D317" t="inlineStr">
+        <is>
+          <t>14/06/2025</t>
+        </is>
+      </c>
+      <c r="E317" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="F317" t="inlineStr">
+        <is>
+          <t>1121/25</t>
+        </is>
+      </c>
+      <c r="G317" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H317" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I317" t="n">
+        <v>142.757</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="inlineStr">
+        <is>
+          <t>1099</t>
+        </is>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>13/06/2025</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>AREA SALUTE MENTALE: PROGRAMMAZIONE E BUDGET 2025 PER INSERIMENTI UTENTI AFFETTI DA PATOLOGIE DI TIPO PSICHIATRICO PRESSO STRUTTURE RESIDENZIALI E CENTRI DIURNI</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr">
+        <is>
+          <t>14/06/2025</t>
+        </is>
+      </c>
+      <c r="E318" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="F318" t="inlineStr">
+        <is>
+          <t>1122/25</t>
+        </is>
+      </c>
+      <c r="G318" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H318" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I318" t="n">
+        <v>332894.03</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="inlineStr">
+        <is>
+          <t>1089</t>
+        </is>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>13/06/2025</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE E SOTTOSCRIZIONE “ACCORDO PROGRAMMA DI OSSERVAZIONE OSPEDALIERA” CON IL ST. MARY’S INSTITUT FOR EDUCATIONAL EXCELLENCE, LLC, DENOMINAZIONE GIURIDICA REGISTRATA DI ATLANTIS CON SEDE A WASHINGTON, D.C., USA.</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr">
+        <is>
+          <t>14/06/2025</t>
+        </is>
+      </c>
+      <c r="E319" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="F319" t="inlineStr">
+        <is>
+          <t>1116/25</t>
+        </is>
+      </c>
+      <c r="G319" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H319" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I319" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="inlineStr">
+        <is>
+          <t>1088</t>
+        </is>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>13/06/2025</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’UNIVERSITA’ DI PADOVA PER LO SVOLGIMENTO DI TIROCINIO PRATICO VALUTATIVO (TPV) PRE LAUREAM DEGLI ISCRITTI AI CORSI DI LAUREA MAGISTRALE IN FARMACIA E IN CHIMICA E TECNOLOGIA FARMACEUTICHE (CLASSE LM – 13) , PRESSO U.O.C. FARMACIA ULSS 7.</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr">
+        <is>
+          <t>14/06/2025</t>
+        </is>
+      </c>
+      <c r="E320" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="F320" t="inlineStr">
+        <is>
+          <t>1115/25</t>
+        </is>
+      </c>
+      <c r="G320" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H320" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I320" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="inlineStr">
+        <is>
+          <t>1120</t>
+        </is>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>13/06/2025</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON LA REGIONE DEL VENETO PER L’ADESIONE AI SERVIZI DEL CENTRO ARCHIVISTICO REGIONALE – PIATTAFORMA SDICO – IN ATTUAZIONE DELLA DGR N. 1478 DEL 15/10/2019</t>
+        </is>
+      </c>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>13/06/2025</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>23/06/2025</t>
+        </is>
+      </c>
+      <c r="F321" t="inlineStr">
+        <is>
+          <t>1102/25</t>
+        </is>
+      </c>
+      <c r="G321" t="inlineStr">
+        <is>
+          <t>UOC SISTEMI INFORMATIVI</t>
+        </is>
+      </c>
+      <c r="H321" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I321" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="inlineStr">
+        <is>
+          <t>1070</t>
+        </is>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>06/06/2025</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>OSPEDALE ALTO VICENTINO – APPROVAZIONE PROGETTO ESECUTIVO “SOSTITUZIONE RIVELATORI INCENDI E LORO COMPONENTI - PRIMO STRALCIO FUNZIONALE CORPO “A” E AFFIDAMENTO LAVORI.</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>07/06/2025</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>17/06/2025</t>
+        </is>
+      </c>
+      <c r="F322" t="inlineStr">
+        <is>
+          <t>1092/25</t>
+        </is>
+      </c>
+      <c r="G322" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H322" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I322" t="n">
+        <v>199.258</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="inlineStr">
+        <is>
+          <t>1051</t>
+        </is>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>06/06/2025</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO  STUDIO CLINICO NO-PROFIT DAL TITOLO "LA GESTIONE INFERMIERISTICA DELLE NEFROSTOMIE: UNO STUDIO OSSERVAZIONALE MULTICENTRICO. STUDIO NEMAN"</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>07/06/2025</t>
+        </is>
+      </c>
+      <c r="E323" t="inlineStr">
+        <is>
+          <t>17/06/2025</t>
+        </is>
+      </c>
+      <c r="F323" t="inlineStr">
+        <is>
+          <t>1077/25</t>
+        </is>
+      </c>
+      <c r="G323" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H323" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I323" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="inlineStr">
+        <is>
+          <t>1069</t>
+        </is>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>06/06/2025</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359). APPROVAZIONE DEL PROGETTO ESECUTIVO DEI LAVORI DEL LOTTO A.1, AVVIO LAVORI E VARIANTE SUPPLETIVA N. 2 PER IL LOTTO A.1</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr">
+        <is>
+          <t>06/06/2025</t>
+        </is>
+      </c>
+      <c r="E324" t="inlineStr">
+        <is>
+          <t>16/06/2025</t>
+        </is>
+      </c>
+      <c r="F324" t="inlineStr">
+        <is>
+          <t>1067/25</t>
+        </is>
+      </c>
+      <c r="G324" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H324" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I324" t="n">
+        <v>114.923</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="inlineStr">
+        <is>
+          <t>1069</t>
+        </is>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>06/06/2025</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359). APPROVAZIONE DEL PROGETTO ESECUTIVO DEI LAVORI DEL LOTTO A.1, AVVIO LAVORI E VARIANTE SUPPLETIVA N. 2 PER IL LOTTO A.1</t>
+        </is>
+      </c>
+      <c r="D325" t="inlineStr">
+        <is>
+          <t>06/06/2025</t>
+        </is>
+      </c>
+      <c r="E325" t="inlineStr">
+        <is>
+          <t>16/06/2025</t>
+        </is>
+      </c>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t>1067/25</t>
+        </is>
+      </c>
+      <c r="G325" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H325" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I325" t="n">
+        <v>114.923</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="inlineStr">
+        <is>
+          <t>1034</t>
+        </is>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>30/05/2025</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI BASSANO DEL GRAPPA (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI VIA ANGARANO N. 145 A BASSANO DEL GRAPPA, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D326" t="inlineStr">
+        <is>
+          <t>31/05/2025</t>
+        </is>
+      </c>
+      <c r="E326" t="inlineStr">
+        <is>
+          <t>10/06/2025</t>
+        </is>
+      </c>
+      <c r="F326" t="inlineStr">
+        <is>
+          <t>1046/25</t>
+        </is>
+      </c>
+      <c r="G326" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H326" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I326" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="inlineStr">
+        <is>
+          <t>1034</t>
+        </is>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>30/05/2025</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI BASSANO DEL GRAPPA (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI VIA ANGARANO N. 145 A BASSANO DEL GRAPPA, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D327" t="inlineStr">
+        <is>
+          <t>31/05/2025</t>
+        </is>
+      </c>
+      <c r="E327" t="inlineStr">
+        <is>
+          <t>10/06/2025</t>
+        </is>
+      </c>
+      <c r="F327" t="inlineStr">
+        <is>
+          <t>1046/25</t>
+        </is>
+      </c>
+      <c r="G327" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H327" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I327" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="inlineStr">
+        <is>
+          <t>1019</t>
+        </is>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>30/05/2025</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
+        </is>
+      </c>
+      <c r="D328" t="inlineStr">
+        <is>
+          <t>31/05/2025</t>
+        </is>
+      </c>
+      <c r="E328" t="inlineStr">
+        <is>
+          <t>10/06/2025</t>
+        </is>
+      </c>
+      <c r="F328" t="inlineStr">
+        <is>
+          <t>1030/25</t>
+        </is>
+      </c>
+      <c r="G328" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H328" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I328" t="n">
+        <v>287.004</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="inlineStr">
+        <is>
+          <t>1019</t>
+        </is>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>30/05/2025</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
+        </is>
+      </c>
+      <c r="D329" t="inlineStr">
+        <is>
+          <t>31/05/2025</t>
+        </is>
+      </c>
+      <c r="E329" t="inlineStr">
+        <is>
+          <t>10/06/2025</t>
+        </is>
+      </c>
+      <c r="F329" t="inlineStr">
+        <is>
+          <t>1030/25</t>
+        </is>
+      </c>
+      <c r="G329" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H329" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I329" t="n">
+        <v>287.004</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="inlineStr">
+        <is>
+          <t>1018</t>
+        </is>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>30/05/2025</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ ALLIANCE MEDICAL DIAGNOSTIC SRL A SOCIO UNICO PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr">
+        <is>
+          <t>31/05/2025</t>
+        </is>
+      </c>
+      <c r="E330" t="inlineStr">
+        <is>
+          <t>10/06/2025</t>
+        </is>
+      </c>
+      <c r="F330" t="inlineStr">
+        <is>
+          <t>1031/25</t>
+        </is>
+      </c>
+      <c r="G330" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H330" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I330" t="n">
+        <v>5.125</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="inlineStr">
+        <is>
+          <t>1018</t>
+        </is>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>30/05/2025</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ ALLIANCE MEDICAL DIAGNOSTIC SRL A SOCIO UNICO PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr">
+        <is>
+          <t>31/05/2025</t>
+        </is>
+      </c>
+      <c r="E331" t="inlineStr">
+        <is>
+          <t>10/06/2025</t>
+        </is>
+      </c>
+      <c r="F331" t="inlineStr">
+        <is>
+          <t>1031/25</t>
+        </is>
+      </c>
+      <c r="G331" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H331" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I331" t="n">
+        <v>5.125</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="inlineStr">
+        <is>
+          <t>1017</t>
+        </is>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>30/05/2025</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
+        </is>
+      </c>
+      <c r="D332" t="inlineStr">
+        <is>
+          <t>31/05/2025</t>
+        </is>
+      </c>
+      <c r="E332" t="inlineStr">
+        <is>
+          <t>10/06/2025</t>
+        </is>
+      </c>
+      <c r="F332" t="inlineStr">
+        <is>
+          <t>1029/25</t>
+        </is>
+      </c>
+      <c r="G332" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H332" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I332" t="n">
+        <v>23.6</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="inlineStr">
+        <is>
+          <t>1017</t>
+        </is>
+      </c>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>30/05/2025</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
+        </is>
+      </c>
+      <c r="D333" t="inlineStr">
+        <is>
+          <t>31/05/2025</t>
+        </is>
+      </c>
+      <c r="E333" t="inlineStr">
+        <is>
+          <t>10/06/2025</t>
+        </is>
+      </c>
+      <c r="F333" t="inlineStr">
+        <is>
+          <t>1029/25</t>
+        </is>
+      </c>
+      <c r="G333" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H333" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I333" t="n">
+        <v>23.6</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="inlineStr">
+        <is>
+          <t>1016</t>
+        </is>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>30/05/2025</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025, E REVISIONE ECONOMICA DELL’ACCORDO RELATIVO AL I QUADRIMESTRE 2025.</t>
+        </is>
+      </c>
+      <c r="D334" t="inlineStr">
+        <is>
+          <t>31/05/2025</t>
+        </is>
+      </c>
+      <c r="E334" t="inlineStr">
+        <is>
+          <t>10/06/2025</t>
+        </is>
+      </c>
+      <c r="F334" t="inlineStr">
+        <is>
+          <t>1028/25</t>
+        </is>
+      </c>
+      <c r="G334" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H334" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I334" t="n">
+        <v>145.194</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="inlineStr">
+        <is>
+          <t>1016</t>
+        </is>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>30/05/2025</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025, E REVISIONE ECONOMICA DELL’ACCORDO RELATIVO AL I QUADRIMESTRE 2025.</t>
+        </is>
+      </c>
+      <c r="D335" t="inlineStr">
+        <is>
+          <t>31/05/2025</t>
+        </is>
+      </c>
+      <c r="E335" t="inlineStr">
+        <is>
+          <t>10/06/2025</t>
+        </is>
+      </c>
+      <c r="F335" t="inlineStr">
+        <is>
+          <t>1028/25</t>
+        </is>
+      </c>
+      <c r="G335" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H335" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I335" t="n">
+        <v>145.194</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>30/05/2025</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr">
+        <is>
+          <t>31/05/2025</t>
+        </is>
+      </c>
+      <c r="E336" t="inlineStr">
+        <is>
+          <t>10/06/2025</t>
+        </is>
+      </c>
+      <c r="F336" t="inlineStr">
+        <is>
+          <t>1027/25</t>
+        </is>
+      </c>
+      <c r="G336" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H336" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I336" t="n">
+        <v>10.62</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>30/05/2025</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
+        </is>
+      </c>
+      <c r="D337" t="inlineStr">
+        <is>
+          <t>31/05/2025</t>
+        </is>
+      </c>
+      <c r="E337" t="inlineStr">
+        <is>
+          <t>10/06/2025</t>
+        </is>
+      </c>
+      <c r="F337" t="inlineStr">
+        <is>
+          <t>1027/25</t>
+        </is>
+      </c>
+      <c r="G337" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H337" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I337" t="n">
+        <v>10.62</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="inlineStr">
+        <is>
+          <t>1006</t>
+        </is>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>30/05/2025</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE E SOTTOSCRIZIONE APPENDICE N. 1 DELLA CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA INTERATTIVO – COGNITIVA DI PADOVA E MILANO.</t>
+        </is>
+      </c>
+      <c r="D338" t="inlineStr">
+        <is>
+          <t>31/05/2025</t>
+        </is>
+      </c>
+      <c r="E338" t="inlineStr">
+        <is>
+          <t>10/06/2025</t>
+        </is>
+      </c>
+      <c r="F338" t="inlineStr">
+        <is>
+          <t>1024/25</t>
+        </is>
+      </c>
+      <c r="G338" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H338" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I338" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="inlineStr">
+        <is>
+          <t>1006</t>
+        </is>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>30/05/2025</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE E SOTTOSCRIZIONE APPENDICE N. 1 DELLA CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA INTERATTIVO – COGNITIVA DI PADOVA E MILANO.</t>
+        </is>
+      </c>
+      <c r="D339" t="inlineStr">
+        <is>
+          <t>31/05/2025</t>
+        </is>
+      </c>
+      <c r="E339" t="inlineStr">
+        <is>
+          <t>10/06/2025</t>
+        </is>
+      </c>
+      <c r="F339" t="inlineStr">
+        <is>
+          <t>1024/25</t>
+        </is>
+      </c>
+      <c r="G339" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H339" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I339" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="inlineStr">
+        <is>
+          <t>1005</t>
+        </is>
+      </c>
+      <c r="B340" t="inlineStr">
+        <is>
+          <t>30/05/2025</t>
+        </is>
+      </c>
+      <c r="C340" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO, MULTICENRICO, NO PROFIT, PROMOSSO DA A.ULSS 7 DAL TITOLO “OTTIMIZZAZIONE EMODINAMICA NON - INVASIVA DELLA SEPSI IN MEDICINA INTERNA: STUDIO RANDOMIZZATO DI CONFRONTO TRA TERAPIA DIRETTA AGLI INDICI EMODINAMICI NON – INVASIVI VERSUS STANDARD DI CURA” (EMODINAMICA_SEPSI), PRESSO U.O.C. MEDICINA GENERALE P.O. SANTORSO.</t>
+        </is>
+      </c>
+      <c r="D340" t="inlineStr">
+        <is>
+          <t>31/05/2025</t>
+        </is>
+      </c>
+      <c r="E340" t="inlineStr">
+        <is>
+          <t>10/06/2025</t>
+        </is>
+      </c>
+      <c r="F340" t="inlineStr">
+        <is>
+          <t>1023/25</t>
+        </is>
+      </c>
+      <c r="G340" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H340" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I340" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="inlineStr">
+        <is>
+          <t>1005</t>
+        </is>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>30/05/2025</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO, MULTICENRICO, NO PROFIT, PROMOSSO DA A.ULSS 7 DAL TITOLO “OTTIMIZZAZIONE EMODINAMICA NON - INVASIVA DELLA SEPSI IN MEDICINA INTERNA: STUDIO RANDOMIZZATO DI CONFRONTO TRA TERAPIA DIRETTA AGLI INDICI EMODINAMICI NON – INVASIVI VERSUS STANDARD DI CURA” (EMODINAMICA_SEPSI), PRESSO U.O.C. MEDICINA GENERALE P.O. SANTORSO.</t>
+        </is>
+      </c>
+      <c r="D341" t="inlineStr">
+        <is>
+          <t>31/05/2025</t>
+        </is>
+      </c>
+      <c r="E341" t="inlineStr">
+        <is>
+          <t>10/06/2025</t>
+        </is>
+      </c>
+      <c r="F341" t="inlineStr">
+        <is>
+          <t>1023/25</t>
+        </is>
+      </c>
+      <c r="G341" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H341" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I341" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="inlineStr">
+        <is>
+          <t>978</t>
+        </is>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>27/05/2025</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO. AGGIORNAMENTO DEL PROGETTO ESECUTIVO DI 1° STRALCIO FUNZIONALE PER I LAVORI DEL  2° LOTTO REALIZZATIVO - AFFIDAMENTO</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr">
+        <is>
+          <t>27/05/2025</t>
+        </is>
+      </c>
+      <c r="E342" t="inlineStr">
+        <is>
+          <t>06/06/2025</t>
+        </is>
+      </c>
+      <c r="F342" t="inlineStr">
+        <is>
+          <t>1005/25</t>
+        </is>
+      </c>
+      <c r="G342" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H342" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I342" t="n">
+        <v>29.559</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="inlineStr">
+        <is>
+          <t>978</t>
+        </is>
+      </c>
+      <c r="B343" t="inlineStr">
+        <is>
+          <t>27/05/2025</t>
+        </is>
+      </c>
+      <c r="C343" t="inlineStr">
+        <is>
+          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO. AGGIORNAMENTO DEL PROGETTO ESECUTIVO DI 1° STRALCIO FUNZIONALE PER I LAVORI DEL  2° LOTTO REALIZZATIVO - AFFIDAMENTO</t>
+        </is>
+      </c>
+      <c r="D343" t="inlineStr">
+        <is>
+          <t>27/05/2025</t>
+        </is>
+      </c>
+      <c r="E343" t="inlineStr">
+        <is>
+          <t>06/06/2025</t>
+        </is>
+      </c>
+      <c r="F343" t="inlineStr">
+        <is>
+          <t>1005/25</t>
+        </is>
+      </c>
+      <c r="G343" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H343" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I343" t="n">
+        <v>29.559</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="inlineStr">
+        <is>
+          <t>973</t>
+        </is>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>23/05/2025</t>
+        </is>
+      </c>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>SEDI TERRITORIALI DISTRETTO 2 - ADEGUAMENTO ANTICENDIO. AFFIDAMENTO SERVIZI DI PROGETTAZIONE.</t>
+        </is>
+      </c>
+      <c r="D344" t="inlineStr">
+        <is>
+          <t>24/05/2025</t>
+        </is>
+      </c>
+      <c r="E344" t="inlineStr">
+        <is>
+          <t>03/06/2025</t>
+        </is>
+      </c>
+      <c r="F344" t="inlineStr">
+        <is>
+          <t>996/25</t>
+        </is>
+      </c>
+      <c r="G344" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H344" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I344" t="n">
+        <v>18.105</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="inlineStr">
+        <is>
+          <t>973</t>
+        </is>
+      </c>
+      <c r="B345" t="inlineStr">
+        <is>
+          <t>23/05/2025</t>
+        </is>
+      </c>
+      <c r="C345" t="inlineStr">
+        <is>
+          <t>SEDI TERRITORIALI DISTRETTO 2 - ADEGUAMENTO ANTICENDIO. AFFIDAMENTO SERVIZI DI PROGETTAZIONE.</t>
+        </is>
+      </c>
+      <c r="D345" t="inlineStr">
+        <is>
+          <t>24/05/2025</t>
+        </is>
+      </c>
+      <c r="E345" t="inlineStr">
+        <is>
+          <t>03/06/2025</t>
+        </is>
+      </c>
+      <c r="F345" t="inlineStr">
+        <is>
+          <t>996/25</t>
+        </is>
+      </c>
+      <c r="G345" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H345" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I345" t="n">
+        <v>18.105</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="inlineStr">
+        <is>
+          <t>972</t>
+        </is>
+      </c>
+      <c r="B346" t="inlineStr">
+        <is>
+          <t>23/05/2025</t>
+        </is>
+      </c>
+      <c r="C346" t="inlineStr">
+        <is>
+          <t>FORNITURA CON POSA DI DUE SERRAMENTI AUTOMATICI PRESSO I LOCALI DEL PRONTO SOCCORSO DELL’OSPEDALE DI ASIAGO (VI).</t>
+        </is>
+      </c>
+      <c r="D346" t="inlineStr">
+        <is>
+          <t>24/05/2025</t>
+        </is>
+      </c>
+      <c r="E346" t="inlineStr">
+        <is>
+          <t>03/06/2025</t>
+        </is>
+      </c>
+      <c r="F346" t="inlineStr">
+        <is>
+          <t>995/25</t>
+        </is>
+      </c>
+      <c r="G346" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H346" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I346" t="n">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="inlineStr">
+        <is>
+          <t>972</t>
+        </is>
+      </c>
+      <c r="B347" t="inlineStr">
+        <is>
+          <t>23/05/2025</t>
+        </is>
+      </c>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>FORNITURA CON POSA DI DUE SERRAMENTI AUTOMATICI PRESSO I LOCALI DEL PRONTO SOCCORSO DELL’OSPEDALE DI ASIAGO (VI).</t>
+        </is>
+      </c>
+      <c r="D347" t="inlineStr">
+        <is>
+          <t>24/05/2025</t>
+        </is>
+      </c>
+      <c r="E347" t="inlineStr">
+        <is>
+          <t>03/06/2025</t>
+        </is>
+      </c>
+      <c r="F347" t="inlineStr">
+        <is>
+          <t>995/25</t>
+        </is>
+      </c>
+      <c r="G347" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H347" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I347" t="n">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="inlineStr">
+        <is>
+          <t>965</t>
+        </is>
+      </c>
+      <c r="B348" t="inlineStr">
+        <is>
+          <t>23/05/2025</t>
+        </is>
+      </c>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 21^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00212</t>
+        </is>
+      </c>
+      <c r="D348" t="inlineStr">
+        <is>
+          <t>24/05/2025</t>
+        </is>
+      </c>
+      <c r="E348" t="inlineStr">
+        <is>
+          <t>03/06/2025</t>
+        </is>
+      </c>
+      <c r="F348" t="inlineStr">
+        <is>
+          <t>987/25</t>
+        </is>
+      </c>
+      <c r="G348" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H348" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I348" t="n">
+        <v>115715</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="inlineStr">
+        <is>
+          <t>964</t>
+        </is>
+      </c>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t>23/05/2025</t>
+        </is>
+      </c>
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 34^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00211</t>
+        </is>
+      </c>
+      <c r="D349" t="inlineStr">
+        <is>
+          <t>24/05/2025</t>
+        </is>
+      </c>
+      <c r="E349" t="inlineStr">
+        <is>
+          <t>03/06/2025</t>
+        </is>
+      </c>
+      <c r="F349" t="inlineStr">
+        <is>
+          <t>988/25</t>
+        </is>
+      </c>
+      <c r="G349" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H349" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I349" t="n">
+        <v>363036</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="inlineStr">
+        <is>
+          <t>959</t>
+        </is>
+      </c>
+      <c r="B350" t="inlineStr">
+        <is>
+          <t>23/05/2025</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "SCUOLA DI ECOGRAFIA DI BASE SIUMB 2025 - CORSO PRATICO" DELL'U.O.C. RADIOLOGIA BASSANO</t>
+        </is>
+      </c>
+      <c r="D350" t="inlineStr">
+        <is>
+          <t>24/05/2025</t>
+        </is>
+      </c>
+      <c r="E350" t="inlineStr">
+        <is>
+          <t>03/06/2025</t>
+        </is>
+      </c>
+      <c r="F350" t="inlineStr">
+        <is>
+          <t>981/25</t>
+        </is>
+      </c>
+      <c r="G350" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H350" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I350" t="n">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="inlineStr">
+        <is>
+          <t>958</t>
+        </is>
+      </c>
+      <c r="B351" t="inlineStr">
+        <is>
+          <t>23/05/2025</t>
+        </is>
+      </c>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "MIGLIORAMENTO DEI PROCESSI TRAVERSALI PER LA PRESA IN CARICO AMBULATORIALE" DELL'U.O.S.D. ASSISTENZA SPECIALISTICA</t>
+        </is>
+      </c>
+      <c r="D351" t="inlineStr">
+        <is>
+          <t>24/05/2025</t>
+        </is>
+      </c>
+      <c r="E351" t="inlineStr">
+        <is>
+          <t>03/06/2025</t>
+        </is>
+      </c>
+      <c r="F351" t="inlineStr">
+        <is>
+          <t>982/25</t>
+        </is>
+      </c>
+      <c r="G351" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H351" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I351" t="n">
+        <v>4950</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="inlineStr">
+        <is>
+          <t>953</t>
+        </is>
+      </c>
+      <c r="B352" t="inlineStr">
+        <is>
+          <t>23/05/2025</t>
+        </is>
+      </c>
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO FOR-PROFIT " STUDIO DI FASE III, RANDOMIZZATO, IN DOPPIO CIECO, CONTROLLATO VERSO PLACEBO, GUIDATO DAGLI EVENTI, PER VALUTARE L'EFFICACIA, LA SICUREZZA E LA TOLLERABILITÀ DI BAXDROSTAT IN COMBINAZIONE CON DAPAGLIFLOZIN RISPETTO A DAPAGLIFLOZIN IN MONOTERAPIA SUGLI ESITI RENALI E SULLA MORTALITÀ PER CAUSA CARDIOVASCOLARE IN PARTECIPANTI CON MALATTIA RENALE CRONICA E IPERTENSIONE ARTERIOSA (D6972C00002 BAXDUO PACIFIC )"  E APPROVAZIONE CONTRATTO</t>
+        </is>
+      </c>
+      <c r="D352" t="inlineStr">
+        <is>
+          <t>24/05/2025</t>
+        </is>
+      </c>
+      <c r="E352" t="inlineStr">
+        <is>
+          <t>03/06/2025</t>
+        </is>
+      </c>
+      <c r="F352" t="inlineStr">
+        <is>
+          <t>976/25</t>
+        </is>
+      </c>
+      <c r="G352" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H352" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I352" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="inlineStr">
+        <is>
+          <t>921</t>
+        </is>
+      </c>
+      <c r="B353" t="inlineStr">
+        <is>
+          <t>16/05/2025</t>
+        </is>
+      </c>
+      <c r="C353" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO AGGIUDICAZIONE DELL’APPALTO SPECIFICO PER LA FORNITURA DI “DEFIBRILLATORI IMPIANTABILI - 2^ EDIZIONE” (DELIBERAZIONE 820/2024 AZIENDA ZERO), RIF. AULSS7_2024_00264, E RIDETERMINAZIONE DEL BUDGET RELATIVO AL CONTRATTO PER LA FORNITURA IN NOLEGGIO DI DEFIBRILLATORI INDOSSABILI LIFEVEST COD. WCD-4000 (GARA 2024-101-TH).</t>
+        </is>
+      </c>
+      <c r="D353" t="inlineStr">
+        <is>
+          <t>17/05/2025</t>
+        </is>
+      </c>
+      <c r="E353" t="inlineStr">
+        <is>
+          <t>27/05/2025</t>
+        </is>
+      </c>
+      <c r="F353" t="inlineStr">
+        <is>
+          <t>945/25</t>
+        </is>
+      </c>
+      <c r="G353" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H353" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I353" t="n">
+        <v>6387023</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="inlineStr">
+        <is>
+          <t>914</t>
+        </is>
+      </c>
+      <c r="B354" t="inlineStr">
+        <is>
+          <t>16/05/2025</t>
+        </is>
+      </c>
+      <c r="C354" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "DISSECTING THE GENETIC ARCHITECTURE OF CIDP - CODICE PROTOCOLLO GEARCIDP ( GENETIC ARCHITECTURE CIDP)" E APPROVAZIONE ACCORDO PER IL TRASFERIMENTO  DI MATERIALE PER  FINALITA' DI RICERCA SCIENTIFICA</t>
+        </is>
+      </c>
+      <c r="D354" t="inlineStr">
+        <is>
+          <t>17/05/2025</t>
+        </is>
+      </c>
+      <c r="E354" t="inlineStr">
+        <is>
+          <t>27/05/2025</t>
+        </is>
+      </c>
+      <c r="F354" t="inlineStr">
+        <is>
+          <t>938/25</t>
+        </is>
+      </c>
+      <c r="G354" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H354" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I354" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="inlineStr">
+        <is>
+          <t>914</t>
+        </is>
+      </c>
+      <c r="B355" t="inlineStr">
+        <is>
+          <t>16/05/2025</t>
+        </is>
+      </c>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "DISSECTING THE GENETIC ARCHITECTURE OF CIDP - CODICE PROTOCOLLO GEARCIDP ( GENETIC ARCHITECTURE CIDP)" E APPROVAZIONE ACCORDO PER IL TRASFERIMENTO  DI MATERIALE PER  FINALITA' DI RICERCA SCIENTIFICA</t>
+        </is>
+      </c>
+      <c r="D355" t="inlineStr">
+        <is>
+          <t>17/05/2025</t>
+        </is>
+      </c>
+      <c r="E355" t="inlineStr">
+        <is>
+          <t>27/05/2025</t>
+        </is>
+      </c>
+      <c r="F355" t="inlineStr">
+        <is>
+          <t>938/25</t>
+        </is>
+      </c>
+      <c r="G355" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H355" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I355" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="inlineStr">
+        <is>
+          <t>890</t>
+        </is>
+      </c>
+      <c r="B356" t="inlineStr">
+        <is>
+          <t>09/05/2025</t>
+        </is>
+      </c>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA DI CONTRATTO DI CONCESSIONE A TITOLO GRATUITO TRA IL COMUNE DI BASSANO DEL GRAPPA (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI AL PIANO TERRA DELL’IMMOBILE DENOMINATO “VILLA SERENA” UBICATO IN CONTRÀ SAN GIORGIO N. 86 A BASSANO DEL GRAPPA, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D356" t="inlineStr">
+        <is>
+          <t>10/05/2025</t>
+        </is>
+      </c>
+      <c r="E356" t="inlineStr">
+        <is>
+          <t>20/05/2025</t>
+        </is>
+      </c>
+      <c r="F356" t="inlineStr">
+        <is>
+          <t>906/25</t>
+        </is>
+      </c>
+      <c r="G356" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H356" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I356" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="inlineStr">
+        <is>
+          <t>890</t>
+        </is>
+      </c>
+      <c r="B357" t="inlineStr">
+        <is>
+          <t>09/05/2025</t>
+        </is>
+      </c>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA DI CONTRATTO DI CONCESSIONE A TITOLO GRATUITO TRA IL COMUNE DI BASSANO DEL GRAPPA (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI AL PIANO TERRA DELL’IMMOBILE DENOMINATO “VILLA SERENA” UBICATO IN CONTRÀ SAN GIORGIO N. 86 A BASSANO DEL GRAPPA, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D357" t="inlineStr">
+        <is>
+          <t>10/05/2025</t>
+        </is>
+      </c>
+      <c r="E357" t="inlineStr">
+        <is>
+          <t>20/05/2025</t>
+        </is>
+      </c>
+      <c r="F357" t="inlineStr">
+        <is>
+          <t>906/25</t>
+        </is>
+      </c>
+      <c r="G357" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H357" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I357" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="inlineStr">
+        <is>
+          <t>883</t>
+        </is>
+      </c>
+      <c r="B358" t="inlineStr">
+        <is>
+          <t>09/05/2025</t>
+        </is>
+      </c>
+      <c r="C358" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA, MEDIANTE ACCORDO QUADRO, DI MEDICAZIONI SPECIALI - 3^ EDIZIONE, AGGIUDICAZIONE DEI LOTTI CON OEPV 1-2-3-5-7-12-13-14-15-16-19-22-23-24-26-29-31-44-45-46-47-50-55 (DELIBERAZIONE 41/2025 AZIENDA ZERO - RIF. AULSS7_2025_00180) E PRESA D’ATTO CONSUMI 2025 GARA REGIONALE MEDICAZIONI SPECIALI DDR 199/2018 - RIF. 804.</t>
+        </is>
+      </c>
+      <c r="D358" t="inlineStr">
+        <is>
+          <t>10/05/2025</t>
+        </is>
+      </c>
+      <c r="E358" t="inlineStr">
+        <is>
+          <t>20/05/2025</t>
+        </is>
+      </c>
+      <c r="F358" t="inlineStr">
+        <is>
+          <t>900/25</t>
+        </is>
+      </c>
+      <c r="G358" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H358" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I358" t="n">
+        <v>651973</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="inlineStr">
+        <is>
+          <t>848</t>
+        </is>
+      </c>
+      <c r="B359" t="inlineStr">
+        <is>
+          <t>02/05/2025</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>PROSECUZIONE ATTIVITA' PUNTO  PRELIEVI NEL COMUNE DI MARANO VICENTINO - ANNO 2025</t>
+        </is>
+      </c>
+      <c r="D359" t="inlineStr">
+        <is>
+          <t>03/05/2025</t>
+        </is>
+      </c>
+      <c r="E359" t="inlineStr">
+        <is>
+          <t>13/05/2025</t>
+        </is>
+      </c>
+      <c r="F359" t="inlineStr">
+        <is>
+          <t>870/25</t>
+        </is>
+      </c>
+      <c r="G359" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H359" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I359" t="n">
+        <v>4033.33</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="inlineStr">
+        <is>
+          <t>848</t>
+        </is>
+      </c>
+      <c r="B360" t="inlineStr">
+        <is>
+          <t>02/05/2025</t>
+        </is>
+      </c>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>PROSECUZIONE ATTIVITA' PUNTO  PRELIEVI NEL COMUNE DI MARANO VICENTINO - ANNO 2025</t>
+        </is>
+      </c>
+      <c r="D360" t="inlineStr">
+        <is>
+          <t>03/05/2025</t>
+        </is>
+      </c>
+      <c r="E360" t="inlineStr">
+        <is>
+          <t>13/05/2025</t>
+        </is>
+      </c>
+      <c r="F360" t="inlineStr">
+        <is>
+          <t>870/25</t>
+        </is>
+      </c>
+      <c r="G360" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H360" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I360" t="n">
+        <v>4033.33</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="inlineStr">
+        <is>
+          <t>846</t>
+        </is>
+      </c>
+      <c r="B361" t="inlineStr">
+        <is>
+          <t>02/05/2025</t>
+        </is>
+      </c>
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI STUDIO E VERIFICA DELLA CONFORMITÀ CATASTALE DEGLI IMMOBILI COSTITUENTI IL CENTRO SOCIO SANITARIO “MONS. E. NEGRIN” DI BASSANO DEL GRAPPA (VI). AFFIDAMENTO DEL SERVIZIO.</t>
+        </is>
+      </c>
+      <c r="D361" t="inlineStr">
+        <is>
+          <t>03/05/2025</t>
+        </is>
+      </c>
+      <c r="E361" t="inlineStr">
+        <is>
+          <t>13/05/2025</t>
+        </is>
+      </c>
+      <c r="F361" t="inlineStr">
+        <is>
+          <t>867/25</t>
+        </is>
+      </c>
+      <c r="G361" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H361" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I361" t="n">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" t="inlineStr">
+        <is>
+          <t>834</t>
+        </is>
+      </c>
+      <c r="B362" t="inlineStr">
+        <is>
+          <t>02/05/2025</t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO ESITO GARA REGIONALE PER LA FORNITURA DI “EMOSTATICI E SIGILLANTI PER USO CUTANEO E CHIRURGICO” - 1^ EDIZIONE (DELIBERAZIONE 550/2024 AZIENDA ZERO). RIF. AULSS7_2025_00139.</t>
+        </is>
+      </c>
+      <c r="D362" t="inlineStr">
+        <is>
+          <t>03/05/2025</t>
+        </is>
+      </c>
+      <c r="E362" t="inlineStr">
+        <is>
+          <t>13/05/2025</t>
+        </is>
+      </c>
+      <c r="F362" t="inlineStr">
+        <is>
+          <t>856/25</t>
+        </is>
+      </c>
+      <c r="G362" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H362" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I362" t="n">
+        <v>126784</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" t="inlineStr">
+        <is>
+          <t>830</t>
+        </is>
+      </c>
+      <c r="B363" t="inlineStr">
+        <is>
+          <t>02/05/2025</t>
+        </is>
+      </c>
+      <c r="C363" t="inlineStr">
+        <is>
+          <t>PIANO TRIENNALE PER LE DIPENDENZE 2024 - 2026 - “PIANO OPERATIVO TERRITORIALE TRIENNALE AREE PREVENZIONE, CURA E RIABILITAZIONE” (DGR 1396/2023). APPROVAZIONE ACCORDI DI PARTENARIATO PER LA REALIZZAZIONE DEI PROGETTI “LA SCUOLA FA RETE” E “PORTAPERTA 2.0. IL TERRITORIO COME LUOGO DI CURA”.</t>
+        </is>
+      </c>
+      <c r="D363" t="inlineStr">
+        <is>
+          <t>03/05/2025</t>
+        </is>
+      </c>
+      <c r="E363" t="inlineStr">
+        <is>
+          <t>13/05/2025</t>
+        </is>
+      </c>
+      <c r="F363" t="inlineStr">
+        <is>
+          <t>855/25</t>
+        </is>
+      </c>
+      <c r="G363" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H363" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I363" t="n">
+        <v>285105.1</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" t="inlineStr">
+        <is>
+          <t>826</t>
+        </is>
+      </c>
+      <c r="B364" t="inlineStr">
+        <is>
+          <t>02/05/2025</t>
+        </is>
+      </c>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON LA FACOLTA’ DI SCIENZE POLITICHE, SOCIOLOGIA, COMUNICAZIONE DELLA SAPIENZA UNIVERSITA’ DI ROMA PER TIROCINI CURRICULARI PER ASSISTENTI SOCIALI PRESSO LE STRUTTURE DELL’A.ULSS 7.</t>
+        </is>
+      </c>
+      <c r="D364" t="inlineStr">
+        <is>
+          <t>03/05/2025</t>
+        </is>
+      </c>
+      <c r="E364" t="inlineStr">
+        <is>
+          <t>13/05/2025</t>
+        </is>
+      </c>
+      <c r="F364" t="inlineStr">
+        <is>
+          <t>853/25</t>
+        </is>
+      </c>
+      <c r="G364" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H364" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I364" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" t="inlineStr">
+        <is>
+          <t>804</t>
+        </is>
+      </c>
+      <c r="B365" t="inlineStr">
+        <is>
+          <t>30/04/2025</t>
+        </is>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>LAVORI DI COMPLETAMENTO DEL TERZO PIANO DELL’OSPEDALE DI ASIAGO PER REALIZZAZIONE DEI LOCALI PER I MEDICI DI GUARDIA – 1° STRALCIO - APPROVAZIONE PROGETTO ESECUTIVO E INDIZIONE PROCEDURA APERTA AI SENSI DELL’ART 71 DEL DLGS 36/2023.</t>
+        </is>
+      </c>
+      <c r="D365" t="inlineStr">
+        <is>
+          <t>30/04/2025</t>
+        </is>
+      </c>
+      <c r="E365" t="inlineStr">
+        <is>
+          <t>10/05/2025</t>
+        </is>
+      </c>
+      <c r="F365" t="inlineStr">
+        <is>
+          <t>826/25</t>
+        </is>
+      </c>
+      <c r="G365" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H365" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I365" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="inlineStr">
+        <is>
+          <t>787</t>
+        </is>
+      </c>
+      <c r="B366" t="inlineStr">
+        <is>
+          <t>18/04/2025</t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO DELLA PROROGA TECNICA DELLA CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI VIGILANZA ATTIVA E ATTIVITÀ CORRELATE, LOTTO N. 4, E DI GUARDIANIA, LOTTO N. 9, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO DEL VENETO.</t>
+        </is>
+      </c>
+      <c r="D366" t="inlineStr">
+        <is>
+          <t>19/04/2025</t>
+        </is>
+      </c>
+      <c r="E366" t="inlineStr">
+        <is>
+          <t>29/04/2025</t>
+        </is>
+      </c>
+      <c r="F366" t="inlineStr">
+        <is>
+          <t>799/25</t>
+        </is>
+      </c>
+      <c r="G366" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H366" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I366" t="n">
+        <v>60638</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="inlineStr">
+        <is>
+          <t>785</t>
+        </is>
+      </c>
+      <c r="B367" t="inlineStr">
+        <is>
+          <t>18/04/2025</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO APPALTO SPECIFICO PER LA FORNITURA DI MEZZI DI CONTRASTO PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO (APSS), ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2024_00301</t>
+        </is>
+      </c>
+      <c r="D367" t="inlineStr">
+        <is>
+          <t>19/04/2025</t>
+        </is>
+      </c>
+      <c r="E367" t="inlineStr">
+        <is>
+          <t>29/04/2025</t>
+        </is>
+      </c>
+      <c r="F367" t="inlineStr">
+        <is>
+          <t>797/25</t>
+        </is>
+      </c>
+      <c r="G367" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H367" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I367" t="n">
+        <v>1861350</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" t="inlineStr">
+        <is>
+          <t>710</t>
+        </is>
+      </c>
+      <c r="B368" t="inlineStr">
+        <is>
+          <t>11/04/2025</t>
+        </is>
+      </c>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2025.</t>
+        </is>
+      </c>
+      <c r="D368" t="inlineStr">
+        <is>
+          <t>12/04/2025</t>
+        </is>
+      </c>
+      <c r="E368" t="inlineStr">
+        <is>
+          <t>22/04/2025</t>
+        </is>
+      </c>
+      <c r="F368" t="inlineStr">
+        <is>
+          <t>723/25</t>
+        </is>
+      </c>
+      <c r="G368" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H368" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I368" t="n">
+        <v>35.363</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" t="inlineStr">
+        <is>
+          <t>709</t>
+        </is>
+      </c>
+      <c r="B369" t="inlineStr">
+        <is>
+          <t>11/04/2025</t>
+        </is>
+      </c>
+      <c r="C369" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. APRILE 2025.</t>
+        </is>
+      </c>
+      <c r="D369" t="inlineStr">
+        <is>
+          <t>12/04/2025</t>
+        </is>
+      </c>
+      <c r="E369" t="inlineStr">
+        <is>
+          <t>22/04/2025</t>
+        </is>
+      </c>
+      <c r="F369" t="inlineStr">
+        <is>
+          <t>722/25</t>
+        </is>
+      </c>
+      <c r="G369" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H369" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I369" t="n">
+        <v>209.488</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" t="inlineStr">
+        <is>
+          <t>708</t>
+        </is>
+      </c>
+      <c r="B370" t="inlineStr">
+        <is>
+          <t>11/04/2025</t>
+        </is>
+      </c>
+      <c r="C370" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. APRILE 2025.</t>
+        </is>
+      </c>
+      <c r="D370" t="inlineStr">
+        <is>
+          <t>12/04/2025</t>
+        </is>
+      </c>
+      <c r="E370" t="inlineStr">
+        <is>
+          <t>22/04/2025</t>
+        </is>
+      </c>
+      <c r="F370" t="inlineStr">
+        <is>
+          <t>721/25</t>
+        </is>
+      </c>
+      <c r="G370" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H370" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I370" t="n">
+        <v>22.42</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="inlineStr">
+        <is>
+          <t>707</t>
+        </is>
+      </c>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>11/04/2025</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. APRILE 2025.</t>
+        </is>
+      </c>
+      <c r="D371" t="inlineStr">
+        <is>
+          <t>12/04/2025</t>
+        </is>
+      </c>
+      <c r="E371" t="inlineStr">
+        <is>
+          <t>22/04/2025</t>
+        </is>
+      </c>
+      <c r="F371" t="inlineStr">
+        <is>
+          <t>720/25</t>
+        </is>
+      </c>
+      <c r="G371" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H371" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I371" t="n">
+        <v>25.96</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="inlineStr">
+        <is>
+          <t>706</t>
+        </is>
+      </c>
+      <c r="B372" t="inlineStr">
+        <is>
+          <t>11/04/2025</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. APRILE 2025.</t>
+        </is>
+      </c>
+      <c r="D372" t="inlineStr">
+        <is>
+          <t>12/04/2025</t>
+        </is>
+      </c>
+      <c r="E372" t="inlineStr">
+        <is>
+          <t>22/04/2025</t>
+        </is>
+      </c>
+      <c r="F372" t="inlineStr">
+        <is>
+          <t>719/25</t>
+        </is>
+      </c>
+      <c r="G372" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H372" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I372" t="n">
+        <v>118.176</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="inlineStr">
+        <is>
+          <t>699</t>
+        </is>
+      </c>
+      <c r="B373" t="inlineStr">
+        <is>
+          <t>11/04/2025</t>
+        </is>
+      </c>
+      <c r="C373" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " VALUTAZIONE E MIGLIORAMENTO  DELLA QUALITA' DELLA CURA NELLE UNITÀ DI TERAPIA SEMINTENSIVA" E APPROVAZIONE CONTRATTO</t>
+        </is>
+      </c>
+      <c r="D373" t="inlineStr">
+        <is>
+          <t>12/04/2025</t>
+        </is>
+      </c>
+      <c r="E373" t="inlineStr">
+        <is>
+          <t>22/04/2025</t>
+        </is>
+      </c>
+      <c r="F373" t="inlineStr">
+        <is>
+          <t>716/25</t>
+        </is>
+      </c>
+      <c r="G373" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H373" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I373" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="inlineStr">
+        <is>
+          <t>678</t>
+        </is>
+      </c>
+      <c r="B374" t="inlineStr">
+        <is>
+          <t>09/04/2025</t>
+        </is>
+      </c>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO TRA L’AZIENDA ULSS7 PEDEMONTANA E L’ASSOCIAZIONE H PER L’UTILIZZO DELL’IMMOBILE DI PROPRIETÀ DELL’ULSS 7 PEDEMONTANA SITO IN VIA MONSIGNOR EGIDIO NEGRIN N. 27 A BASSANO DEL GRAPPA (VI), DA DESTINARE AD ATTIVITÀ ISTITUZIONALI NELL’INTERESSE DEI SOCI.</t>
+        </is>
+      </c>
+      <c r="D374" t="inlineStr">
+        <is>
+          <t>09/04/2025</t>
+        </is>
+      </c>
+      <c r="E374" t="inlineStr">
+        <is>
+          <t>19/04/2025</t>
+        </is>
+      </c>
+      <c r="F374" t="inlineStr">
+        <is>
+          <t>696/25</t>
+        </is>
+      </c>
+      <c r="G374" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H374" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I374" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="inlineStr">
+        <is>
+          <t>671</t>
+        </is>
+      </c>
+      <c r="B375" t="inlineStr">
+        <is>
+          <t>04/04/2025</t>
+        </is>
+      </c>
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>ULTERIORE RECEPIMENTO PER IL LOTTO 5 GARA REGIONALE “MICROINFUSORI, SISTEMI PER IL MONITORAGGIO CONTINUO REAL TIME DELLA GLICEMIA E CORRELATO MATERIALE DI CONSUMO” (DELIBERAZIONI N. 516/2024, N. 616/2024 E N. 707/2024 DI AZIENDA ZERO). GARA AULSS7_2024_00366.</t>
+        </is>
+      </c>
+      <c r="D375" t="inlineStr">
+        <is>
+          <t>05/04/2025</t>
+        </is>
+      </c>
+      <c r="E375" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="F375" t="inlineStr">
+        <is>
+          <t>678/25</t>
+        </is>
+      </c>
+      <c r="G375" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H375" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I375" t="n">
+        <v>236640</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="inlineStr">
+        <is>
+          <t>665</t>
+        </is>
+      </c>
+      <c r="B376" t="inlineStr">
+        <is>
+          <t>04/04/2025</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "PROGETTO DI VITA, INDIVIDUALE, PERSONALIZZATO E PARTECIPATO, ALLA LUCE DELLA NUOVA RIFORMA - DECRETO 62/2024" DELL'U.O.C. DISABILITA' E NON AUTOSUFFICIENZA</t>
+        </is>
+      </c>
+      <c r="D376" t="inlineStr">
+        <is>
+          <t>05/04/2025</t>
+        </is>
+      </c>
+      <c r="E376" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="F376" t="inlineStr">
+        <is>
+          <t>672/25</t>
+        </is>
+      </c>
+      <c r="G376" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H376" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I376" t="n">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="inlineStr">
+        <is>
+          <t>654</t>
+        </is>
+      </c>
+      <c r="B377" t="inlineStr">
+        <is>
+          <t>04/04/2025</t>
+        </is>
+      </c>
+      <c r="C377" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE DELL'EMENDAMENTO SOSTANZIALE PER PROROGA DELLO STUDIO NO PROFIT, OSSERVAZIONALE DAL TITOLO “CARATTERISTICHE EPIDEMIOLOGICHE, CLINICHE, LABORATORISTICHE E DELLE INDAGINI STRUMENTALI DELLE MALATTIE TRASMESSE DA ZECCA: STUDIO MULTICENTRICO, OSSERVAZIONALE, PROSPETTICO” (TBEVI PROSPETTICO).</t>
+        </is>
+      </c>
+      <c r="D377" t="inlineStr">
+        <is>
+          <t>05/04/2025</t>
+        </is>
+      </c>
+      <c r="E377" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="F377" t="inlineStr">
+        <is>
+          <t>661/25</t>
+        </is>
+      </c>
+      <c r="G377" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H377" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I377" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="inlineStr">
+        <is>
+          <t>651</t>
+        </is>
+      </c>
+      <c r="B378" t="inlineStr">
+        <is>
+          <t>04/04/2025</t>
+        </is>
+      </c>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO: "NETWORK  REAL WORLD EVIDENCE OFATUMUMAB ( AOP3056)"</t>
+        </is>
+      </c>
+      <c r="D378" t="inlineStr">
+        <is>
+          <t>05/04/2025</t>
+        </is>
+      </c>
+      <c r="E378" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="F378" t="inlineStr">
+        <is>
+          <t>660/25</t>
+        </is>
+      </c>
+      <c r="G378" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H378" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I378" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="inlineStr">
+        <is>
+          <t>645</t>
+        </is>
+      </c>
+      <c r="B379" t="inlineStr">
+        <is>
+          <t>04/04/2025</t>
+        </is>
+      </c>
+      <c r="C379" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA DINAMICA BREVE “ISTITUTO DI ALTA FORMAZIONE SRL” (IAF) PER LO SVOLGIMENTO DI TIROCINI FORMATIVI PROFESSIONALI, PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D379" t="inlineStr">
+        <is>
+          <t>05/04/2025</t>
+        </is>
+      </c>
+      <c r="E379" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="F379" t="inlineStr">
+        <is>
+          <t>659/25</t>
+        </is>
+      </c>
+      <c r="G379" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H379" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I379" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="inlineStr">
+        <is>
+          <t>610</t>
+        </is>
+      </c>
+      <c r="B380" t="inlineStr">
+        <is>
+          <t>28/03/2025</t>
+        </is>
+      </c>
+      <c r="C380" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 33^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00146</t>
+        </is>
+      </c>
+      <c r="D380" t="inlineStr">
+        <is>
+          <t>29/03/2025</t>
+        </is>
+      </c>
+      <c r="E380" t="inlineStr">
+        <is>
+          <t>08/04/2025</t>
+        </is>
+      </c>
+      <c r="F380" t="inlineStr">
+        <is>
+          <t>621/25</t>
+        </is>
+      </c>
+      <c r="G380" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H380" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I380" t="n">
+        <v>1271483</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="inlineStr">
+        <is>
+          <t>607</t>
+        </is>
+      </c>
+      <c r="B381" t="inlineStr">
+        <is>
+          <t>28/03/2025</t>
+        </is>
+      </c>
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI FORMULE PER LA NUTRIZIONE ENTERALE, SUPPLEMENTI NUTRIZIONALI ORALI E INTEGRATORI ALIMENTARI DI MICRO ORGANISMI PROBIOTICI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’I.R.C.C.S. IOV E ORAS. 3^ EDIZIONE. RIF: AULSS7_2025_00107.</t>
+        </is>
+      </c>
+      <c r="D381" t="inlineStr">
+        <is>
+          <t>29/03/2025</t>
+        </is>
+      </c>
+      <c r="E381" t="inlineStr">
+        <is>
+          <t>08/04/2025</t>
+        </is>
+      </c>
+      <c r="F381" t="inlineStr">
+        <is>
+          <t>618/25</t>
+        </is>
+      </c>
+      <c r="G381" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H381" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I381" t="n">
+        <v>992599</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" t="inlineStr">
+        <is>
+          <t>603</t>
+        </is>
+      </c>
+      <c r="B382" t="inlineStr">
+        <is>
+          <t>28/03/2025</t>
+        </is>
+      </c>
+      <c r="C382" t="inlineStr">
+        <is>
+          <t>PROGETTO “INSIEME: IMPLEMENTAZIONI DI NUOVI SISTEMI INTER – ISTITUZIONALI E DI EQUIPE MULTIDISCIPLINARI INTERSERVIZIO PER PREVENIRE L’ESCLUSIONE SOCIALE DELLE FAMIGLIE” (D.G.R. 69/2023) - APPROVAZIONE DEL PROTOCOLLO D’INTESA CON I COMUNI DELL’ATS 3 BASSANO DEL GRAPPA ED INDIVIDUAZIONE REFERENTE ULSS</t>
+        </is>
+      </c>
+      <c r="D382" t="inlineStr">
+        <is>
+          <t>29/03/2025</t>
+        </is>
+      </c>
+      <c r="E382" t="inlineStr">
+        <is>
+          <t>08/04/2025</t>
+        </is>
+      </c>
+      <c r="F382" t="inlineStr">
+        <is>
+          <t>614/25</t>
+        </is>
+      </c>
+      <c r="G382" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H382" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I382" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="inlineStr">
+        <is>
+          <t>602</t>
+        </is>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>28/03/2025</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONVENZIONE CON &amp;quot;GIRASOLE&amp;quot; ASSOCIAZIONE DI PROMOZIONE SOCIALE DI THIENE PER LA REALIZZAZIONE DI DUE PROGETTI.</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr">
+        <is>
+          <t>29/03/2025</t>
+        </is>
+      </c>
+      <c r="E383" t="inlineStr">
+        <is>
+          <t>08/04/2025</t>
+        </is>
+      </c>
+      <c r="F383" t="inlineStr">
+        <is>
+          <t>613/25</t>
+        </is>
+      </c>
+      <c r="G383" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H383" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I383" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="inlineStr">
+        <is>
+          <t>598</t>
+        </is>
+      </c>
+      <c r="B384" t="inlineStr">
+        <is>
+          <t>28/03/2025</t>
+        </is>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>PROSECUZIONE ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E I CENTRI DI SERVIZIO TITOLARI DI STRUTTURE RESIDENZIALI ACCREDITATE CHE EROGANO PRESTAZIONI SOCIALI, SOCIO SANITARIE E SANITARIE AFFERENTI ALL’AREA ANZIANI. PERIODO 01/04/2025 – 31/12/2025</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr">
+        <is>
+          <t>29/03/2025</t>
+        </is>
+      </c>
+      <c r="E384" t="inlineStr">
+        <is>
+          <t>08/04/2025</t>
+        </is>
+      </c>
+      <c r="F384" t="inlineStr">
+        <is>
+          <t>609/25</t>
+        </is>
+      </c>
+      <c r="G384" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H384" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I384" t="n">
+        <v>4382947</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="inlineStr">
+        <is>
+          <t>597</t>
+        </is>
+      </c>
+      <c r="B385" t="inlineStr">
+        <is>
+          <t>28/03/2025</t>
+        </is>
+      </c>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>PROROGA ACCORDO CONTRATTUALE CON LA SOCIETÀ COOPERATIVA SOCIALE MANO AMICA PER LA GESTORE DEL CENTRO DIURNO ACCREDITATO NELL’AMBITO DELLA SALUTE MENTALE “AZIMUT” DI SCHIO. PERIODO 01/04/2025- 31/03/2026.</t>
+        </is>
+      </c>
+      <c r="D385" t="inlineStr">
+        <is>
+          <t>29/03/2025</t>
+        </is>
+      </c>
+      <c r="E385" t="inlineStr">
+        <is>
+          <t>08/04/2025</t>
+        </is>
+      </c>
+      <c r="F385" t="inlineStr">
+        <is>
+          <t>608/25</t>
+        </is>
+      </c>
+      <c r="G385" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H385" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I385" t="n">
+        <v>369230</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="inlineStr">
+        <is>
+          <t>596</t>
+        </is>
+      </c>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t>28/03/2025</t>
+        </is>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDI CONTRATTUALI ANNUALI CON GLI ENTI GESTORI DELLE STRUTTURE PER LA SALUTE MENTALE “SPAZIO LIBERO” CON SEDE IN THIENE E “IL GLICINE” CON SEDE IN TORREBELVICINO. PERIODO 01/04/2025 – 31/03/2026.</t>
+        </is>
+      </c>
+      <c r="D386" t="inlineStr">
+        <is>
+          <t>29/03/2025</t>
+        </is>
+      </c>
+      <c r="E386" t="inlineStr">
+        <is>
+          <t>08/04/2025</t>
+        </is>
+      </c>
+      <c r="F386" t="inlineStr">
+        <is>
+          <t>607/25</t>
+        </is>
+      </c>
+      <c r="G386" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H386" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I386" t="n">
+        <v>1489743</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="inlineStr">
+        <is>
+          <t>587</t>
+        </is>
+      </c>
+      <c r="B387" t="inlineStr">
+        <is>
+          <t>28/03/2025</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO OSSERVAZIONALE, PROSPETTICO, NO PROFIT: “VALUTAZIONE LONGITUDINALE DI ESTIMATED PLASMA VOLUME (EPVS) COME INDICAZIONE DEI CAMBIAMENTI DI VOLUME PLASMATICO E DI CAPILLARY LEAK IN CORSO DI SEPSI” PROMOSSO DA A.ULSS 7 - U.O.C. MEDICINA GENERALE P.O. SANTORSO.</t>
+        </is>
+      </c>
+      <c r="D387" t="inlineStr">
+        <is>
+          <t>29/03/2025</t>
+        </is>
+      </c>
+      <c r="E387" t="inlineStr">
+        <is>
+          <t>08/04/2025</t>
+        </is>
+      </c>
+      <c r="F387" t="inlineStr">
+        <is>
+          <t>600/25</t>
+        </is>
+      </c>
+      <c r="G387" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H387" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I387" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="inlineStr">
+        <is>
+          <t>562</t>
+        </is>
+      </c>
+      <c r="B388" t="inlineStr">
+        <is>
+          <t>25/03/2025</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO LOTTO 7 GARA REGIONALE PER LA FORNITURA IN NOLEGGIO DI LASER CHIRURGICI E SERVIZI ACCESSORI (DELIBERAZIONI N. 866/2023 E 96/2024 DI AZIENDA ZERO). RIF. AULSS7_2025_00119.</t>
+        </is>
+      </c>
+      <c r="D388" t="inlineStr">
+        <is>
+          <t>25/03/2025</t>
+        </is>
+      </c>
+      <c r="E388" t="inlineStr">
+        <is>
+          <t>04/04/2025</t>
+        </is>
+      </c>
+      <c r="F388" t="inlineStr">
+        <is>
+          <t>577/25</t>
+        </is>
+      </c>
+      <c r="G388" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H388" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I388" t="n">
+        <v>278850</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="inlineStr">
+        <is>
+          <t>560</t>
+        </is>
+      </c>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t>25/03/2025</t>
+        </is>
+      </c>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO FOR-PROFIT DAL TITOLO "STUDIO DI FASE 3, MULTICENTRICO, RANDOMIZZATO, IN DOPPIO CIECO, CONTROLLATO CON PLACEBO, A BRACCI PARALLELI SEGUITO DA UN BRACCIO IN APERTO VOLTO A VALUTARE L'EFFICACIA E LA SICUREZZA DI EFGARTIGIMOD EV IN PARTECIPANTI ADULTI CON TROMBOCITOPENIA IMMUNE PRIMARIA" E APPROVAZIONE CONTRATTO</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr">
+        <is>
+          <t>25/03/2025</t>
+        </is>
+      </c>
+      <c r="E389" t="inlineStr">
+        <is>
+          <t>04/04/2025</t>
+        </is>
+      </c>
+      <c r="F389" t="inlineStr">
+        <is>
+          <t>575/25</t>
+        </is>
+      </c>
+      <c r="G389" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H389" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I389" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="inlineStr">
+        <is>
+          <t>545</t>
+        </is>
+      </c>
+      <c r="B390" t="inlineStr">
+        <is>
+          <t>21/03/2025</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>ACQUISTO N. 2 COLONNE VIDEO PER LAPAROSCOPIA PER LE UU.OO.CC. UROLOGIA E GINECOLOGIA E OSTRETRICIA DEL P.O. DI BASSANO MEDIANTE ADESIONE ALLA GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI COLONNE LAPAROSCOPICHE E SERVIZI ACCESSORI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE VENETO – LOTTO 3 DELIBERA AZIENDA ZERO N. 744 DEL 16.11.2022. GARA AULSS7_2025_00131</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr">
+        <is>
+          <t>22/03/2025</t>
+        </is>
+      </c>
+      <c r="E390" t="inlineStr">
+        <is>
+          <t>01/04/2025</t>
+        </is>
+      </c>
+      <c r="F390" t="inlineStr">
+        <is>
+          <t>553/25</t>
+        </is>
+      </c>
+      <c r="G390" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H390" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I390" t="n">
+        <v>193184</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="inlineStr">
+        <is>
+          <t>542</t>
+        </is>
+      </c>
+      <c r="B391" t="inlineStr">
+        <is>
+          <t>21/03/2025</t>
+        </is>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>CONTRATTO DI COMODATO A TITOLO GRATUITO CON LA DITTA NOVA BIOMEDICAL ITALIA S.R.L. PER N. 1 ANALIZZATORE DI SANGUE PRIME PLUS PER LA UOS TERAPIA SEMI-INTENSIVA DEL P.O. DI SANTORSO.</t>
+        </is>
+      </c>
+      <c r="D391" t="inlineStr">
+        <is>
+          <t>22/03/2025</t>
+        </is>
+      </c>
+      <c r="E391" t="inlineStr">
+        <is>
+          <t>01/04/2025</t>
+        </is>
+      </c>
+      <c r="F391" t="inlineStr">
+        <is>
+          <t>550/25</t>
+        </is>
+      </c>
+      <c r="G391" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H391" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I391" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="inlineStr">
+        <is>
+          <t>527</t>
+        </is>
+      </c>
+      <c r="B392" t="inlineStr">
+        <is>
+          <t>21/03/2025</t>
+        </is>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’UNIVERSITA’ CA’ FOSCARI DI VENEZIA PER LO SVOLGIMENTO DI TIROCINI CURRICULARI PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D392" t="inlineStr">
+        <is>
+          <t>22/03/2025</t>
+        </is>
+      </c>
+      <c r="E392" t="inlineStr">
+        <is>
+          <t>01/04/2025</t>
+        </is>
+      </c>
+      <c r="F392" t="inlineStr">
+        <is>
+          <t>538/25</t>
+        </is>
+      </c>
+      <c r="G392" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H392" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I392" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="inlineStr">
+        <is>
+          <t>500</t>
+        </is>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>14/03/2025</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>PROROGA PROCEDURA PER LA FORNITURA DI FARMACI EMODERIVATI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’APSS DI TRENTO ED IL COMPRENSORIO SANITARIO DI BOLZANO. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-058-TH</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr">
+        <is>
+          <t>15/03/2025</t>
+        </is>
+      </c>
+      <c r="E393" t="inlineStr">
+        <is>
+          <t>25/03/2025</t>
+        </is>
+      </c>
+      <c r="F393" t="inlineStr">
+        <is>
+          <t>507/25</t>
+        </is>
+      </c>
+      <c r="G393" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H393" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I393" t="n">
+        <v>285413</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="inlineStr">
+        <is>
+          <t>492</t>
+        </is>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>14/03/2025</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>CONVEGNO “NEXT STOP, PLEASE: TSI!” DELL’U.O.C. MEDICINA GENERALE OSPEDALE DI SANTORSO.</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr">
+        <is>
+          <t>14/03/2025</t>
+        </is>
+      </c>
+      <c r="E394" t="inlineStr">
+        <is>
+          <t>24/03/2025</t>
+        </is>
+      </c>
+      <c r="F394" t="inlineStr">
+        <is>
+          <t>475/25</t>
+        </is>
+      </c>
+      <c r="G394" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H394" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I394" t="n">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="inlineStr">
+        <is>
+          <t>459</t>
+        </is>
+      </c>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI POMPE INFUSIONALI E RELATIVI DEFLUSSORI E POMPE ELASTOMERICHE IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, AZIENDA PROVINCIALE PER I SERVIZI SANITARI DELLA PROVINCIA AUTONOMA DI TRENTO (A.P.S.S.) E ORAS S.P.A. - 1^ EDIZIONE – AGGIUDICAZIONE DEI LOTTI NN. 2-3-4 (DELIBERAZIONE N. 271/2024 DI AZIENDA ZERO). RIF. AULSS7_2025_00094.</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr">
+        <is>
+          <t>12/03/2025</t>
+        </is>
+      </c>
+      <c r="E395" t="inlineStr">
+        <is>
+          <t>22/03/2025</t>
+        </is>
+      </c>
+      <c r="F395" t="inlineStr">
+        <is>
+          <t>472/25</t>
+        </is>
+      </c>
+      <c r="G395" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H395" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I395" t="n">
+        <v>1282340</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="inlineStr">
+        <is>
+          <t>450</t>
+        </is>
+      </c>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t>07/03/2025</t>
+        </is>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO “APPROFONDIMENTO APPLICAZIONE INTELLIGENZA ARTIFICIALE NELL’AMBITO DEI SERVIZI DELL’AREA TECNICO-AMMINISTRATIVA” DEL DIPARTIMENTO AMMINISTRATIVO</t>
+        </is>
+      </c>
+      <c r="D396" t="inlineStr">
+        <is>
+          <t>08/03/2025</t>
+        </is>
+      </c>
+      <c r="E396" t="inlineStr">
+        <is>
+          <t>18/03/2025</t>
+        </is>
+      </c>
+      <c r="F396" t="inlineStr">
+        <is>
+          <t>458/25</t>
+        </is>
+      </c>
+      <c r="G396" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H396" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I396" t="n">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="inlineStr">
+        <is>
+          <t>444</t>
+        </is>
+      </c>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>07/03/2025</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO  "EVALUATION OF STROKE NETWORK EFFICIENCY OF THE VICENZA DISTRICT (SNE-VID)"</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr">
+        <is>
+          <t>08/03/2025</t>
+        </is>
+      </c>
+      <c r="E397" t="inlineStr">
+        <is>
+          <t>18/03/2025</t>
+        </is>
+      </c>
+      <c r="F397" t="inlineStr">
+        <is>
+          <t>454/25</t>
+        </is>
+      </c>
+      <c r="G397" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H397" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I397" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="inlineStr">
+        <is>
+          <t>405</t>
+        </is>
+      </c>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI DISPOSITIVI PER PROCREAZIONE MEDICALMENTE ASSISTITA (PMA) IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ALL'AZIENDA PROVINCIALE PER I SERVIZI SANITARI DELLA PROVINCIA AUTONOMA DI TRENTO E ALL’AZIENDA SANITARIA DELL’ALTO ADIGE – COMPRENSORIO SANITARIO DI BOLZANO. AGGIUDICAZIONE (DELIBERAZIONE AZIENDA ZERO N. 186 DEL 02.04.2024). GARA 2024-228-BAS</t>
+        </is>
+      </c>
+      <c r="D398" t="inlineStr">
+        <is>
+          <t>01/03/2025</t>
+        </is>
+      </c>
+      <c r="E398" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="F398" t="inlineStr">
+        <is>
+          <t>409/25</t>
+        </is>
+      </c>
+      <c r="G398" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H398" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I398" t="n">
+        <v>222528</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="inlineStr">
+        <is>
+          <t>404</t>
+        </is>
+      </c>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 20^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00110</t>
+        </is>
+      </c>
+      <c r="D399" t="inlineStr">
+        <is>
+          <t>01/03/2025</t>
+        </is>
+      </c>
+      <c r="E399" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="F399" t="inlineStr">
+        <is>
+          <t>407/25</t>
+        </is>
+      </c>
+      <c r="G399" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H399" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I399" t="n">
+        <v>64276</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="inlineStr">
+        <is>
+          <t>396</t>
+        </is>
+      </c>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "NASCITA, PERSONALITA' E CONSAPEVOLEZZA" DEL DIPARTIMENTO FUNZIONALE MATERNO INFANTILE</t>
+        </is>
+      </c>
+      <c r="D400" t="inlineStr">
+        <is>
+          <t>01/03/2025</t>
+        </is>
+      </c>
+      <c r="E400" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="F400" t="inlineStr">
+        <is>
+          <t>399/25</t>
+        </is>
+      </c>
+      <c r="G400" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H400" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I400" t="n">
+        <v>4980</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="inlineStr">
+        <is>
+          <t>392</t>
+        </is>
+      </c>
+      <c r="B401" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>PIANO DI ZONA: RECEPIMENTO DEL DOCUMENTO ANNUALE DI VERIFICA 2024 E PROGRAMMAZIONE 2025</t>
+        </is>
+      </c>
+      <c r="D401" t="inlineStr">
+        <is>
+          <t>01/03/2025</t>
+        </is>
+      </c>
+      <c r="E401" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="F401" t="inlineStr">
+        <is>
+          <t>395/25</t>
+        </is>
+      </c>
+      <c r="G401" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H401" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I401" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="inlineStr">
+        <is>
+          <t>388</t>
+        </is>
+      </c>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. I QUADRIMESTRE 2025.</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr">
+        <is>
+          <t>01/03/2025</t>
+        </is>
+      </c>
+      <c r="E402" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="F402" t="inlineStr">
+        <is>
+          <t>391/25</t>
+        </is>
+      </c>
+      <c r="G402" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H402" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I402" t="n">
+        <v>16.796</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="inlineStr">
+        <is>
+          <t>387</t>
+        </is>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DIAGNOSTICO CASTELLANO SRL A SOCIO UNICO – SOGGETTO A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. I QUADRIMESTRE 2025.</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
+        <is>
+          <t>01/03/2025</t>
+        </is>
+      </c>
+      <c r="E403" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t>390/25</t>
+        </is>
+      </c>
+      <c r="G403" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H403" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I403" t="n">
+        <v>4.899</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="inlineStr">
+        <is>
+          <t>386</t>
+        </is>
+      </c>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. I QUADRIMESTRE 2025.</t>
+        </is>
+      </c>
+      <c r="D404" t="inlineStr">
+        <is>
+          <t>01/03/2025</t>
+        </is>
+      </c>
+      <c r="E404" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="F404" t="inlineStr">
+        <is>
+          <t>389/25</t>
+        </is>
+      </c>
+      <c r="G404" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H404" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I404" t="n">
+        <v>210.238</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="inlineStr">
+        <is>
+          <t>385</t>
+        </is>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. I QUADRIMESTRE 2025.</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr">
+        <is>
+          <t>01/03/2025</t>
+        </is>
+      </c>
+      <c r="E405" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t>388/25</t>
+        </is>
+      </c>
+      <c r="G405" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H405" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I405" t="n">
+        <v>413.785</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="inlineStr">
+        <is>
+          <t>384</t>
+        </is>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. I QUADRIMESTRE 2025.</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
+        <is>
+          <t>01/03/2025</t>
+        </is>
+      </c>
+      <c r="E406" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t>387/25</t>
+        </is>
+      </c>
+      <c r="G406" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H406" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I406" t="n">
+        <v>38.464</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" t="inlineStr">
+        <is>
+          <t>349</t>
+        </is>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>21/02/2025</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO TRA L’AZIENDA ULSS7 PEDEMONTANA E LA PREFETTURA DI VICENZA PER L’UTILIZZO DELL’IMMOBILE DI PROPRIETÀ DELL’ULSS 7 PEDEMONTANA SITO IN VIA GIACOMO LEOPARDI N. 2 A MALO (VI), DA DESTINARE A PROGETTI SOCIALI DI ACCOGLIENZA E INTEGRAZIONE MIGRANTI.</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr">
+        <is>
+          <t>22/02/2025</t>
+        </is>
+      </c>
+      <c r="E407" t="inlineStr">
+        <is>
+          <t>04/03/2025</t>
+        </is>
+      </c>
+      <c r="F407" t="inlineStr">
+        <is>
+          <t>349/25</t>
+        </is>
+      </c>
+      <c r="G407" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H407" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I407" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="inlineStr">
+        <is>
+          <t>346</t>
+        </is>
+      </c>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t>21/02/2025</t>
+        </is>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI SUB COMODATO TRA L’AZIENDA ULSS 7 PEDEMONTANA ED IL CENTRO VICENTINO DI SOLIDARIETÀ CE.I.S. ONLUS PER L’UTILIZZO DEI TERRENI DI PROPRIETÀ DEL COMUNE DI SCHIO (VI), CATASTALMENTE IDENTIFICATI AL FOGLIO 19 MAPPALE 1383 E AL FOGLIO 17 MAPPALE 1359 SITI IN VIA LAGO DI VICO A SCHIO (VI).</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr">
+        <is>
+          <t>22/02/2025</t>
+        </is>
+      </c>
+      <c r="E408" t="inlineStr">
+        <is>
+          <t>04/03/2025</t>
+        </is>
+      </c>
+      <c r="F408" t="inlineStr">
+        <is>
+          <t>346/25</t>
+        </is>
+      </c>
+      <c r="G408" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H408" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I408" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" t="inlineStr">
+        <is>
+          <t>338</t>
+        </is>
+      </c>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>21/02/2025</t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO IN AMBITO OSPEDALIERO E TERRITORIALE DI AUSILI PER STOMIA E PER INCONTINENZA FECALE PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, IRCCS IOV E DI APSS TRENTO (DELIBERAZIONE N. 547/2024 DI AZIENDA ZERO – RIF. AULSS7_2024_00258) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025.</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
+        <is>
+          <t>22/02/2025</t>
+        </is>
+      </c>
+      <c r="E409" t="inlineStr">
+        <is>
+          <t>04/03/2025</t>
+        </is>
+      </c>
+      <c r="F409" t="inlineStr">
+        <is>
+          <t>338/25</t>
+        </is>
+      </c>
+      <c r="G409" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H409" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I409" t="n">
+        <v>1382481</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" t="inlineStr">
+        <is>
+          <t>336</t>
+        </is>
+      </c>
+      <c r="B410" t="inlineStr">
+        <is>
+          <t>21/02/2025</t>
+        </is>
+      </c>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI SISTEMI PER LA RILEVAZIONE DECENTRATA DELLA GLICEMIA IN AMBITO OSPEDALIERO – GARA 2024 - 202 - BAS.</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr">
+        <is>
+          <t>22/02/2025</t>
+        </is>
+      </c>
+      <c r="E410" t="inlineStr">
+        <is>
+          <t>04/03/2025</t>
+        </is>
+      </c>
+      <c r="F410" t="inlineStr">
+        <is>
+          <t>336/25</t>
+        </is>
+      </c>
+      <c r="G410" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H410" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I410" t="n">
+        <v>340361</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" t="inlineStr">
+        <is>
+          <t>330</t>
+        </is>
+      </c>
+      <c r="B411" t="inlineStr">
+        <is>
+          <t>21/02/2025</t>
+        </is>
+      </c>
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>AVVISO PER L’INDIVIDUAZIONE DI COOPERATIVE SOCIALI DI TIPO B E FATTORIE SOCIALI, CON ESPERIENZA NELLA GESTIONE DEI SERVIZI DI ORIENTAMENTO, FORMAZIONE, INSERIMENTO AL LAVORO, INCLUSIONE SOCIALE, A FAVORE DI PERSONE CON DISABILITÀ O SVANTAGGIO, INTERESSATE AD OSPITARE TIROCINI DI INSERIMENTO/REINSERIMENTO LAVORATIVO E TIROCINI DI INCLUSIONE SOCIALE PER GLI ANNI 2025, 2026 E 2027.</t>
+        </is>
+      </c>
+      <c r="D411" t="inlineStr">
+        <is>
+          <t>22/02/2025</t>
+        </is>
+      </c>
+      <c r="E411" t="inlineStr">
+        <is>
+          <t>04/03/2025</t>
+        </is>
+      </c>
+      <c r="F411" t="inlineStr">
+        <is>
+          <t>330/25</t>
+        </is>
+      </c>
+      <c r="G411" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H411" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I411" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" t="inlineStr">
+        <is>
+          <t>326</t>
+        </is>
+      </c>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t>21/02/2025</t>
+        </is>
+      </c>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA IN OSTETRICIA E GINECOLOGIA. PERIODO DI DECORRENZA DAL 21/02/2025 AL 31/12/2025.</t>
+        </is>
+      </c>
+      <c r="D412" t="inlineStr">
+        <is>
+          <t>22/02/2025</t>
+        </is>
+      </c>
+      <c r="E412" t="inlineStr">
+        <is>
+          <t>04/03/2025</t>
+        </is>
+      </c>
+      <c r="F412" t="inlineStr">
+        <is>
+          <t>326/25</t>
+        </is>
+      </c>
+      <c r="G412" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H412" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I412" t="n">
+        <v>37.795</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" t="inlineStr">
+        <is>
+          <t>316</t>
+        </is>
+      </c>
+      <c r="B413" t="inlineStr">
+        <is>
+          <t>21/02/2025</t>
+        </is>
+      </c>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>STIPULA CONVENZIONE CON LA SCUOLA DI PSICOTERAPIA PSICOSINTETICA ED IPNOSI ERICKSONIANA “H. BERNHEIM”, PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A. ULSS 7</t>
+        </is>
+      </c>
+      <c r="D413" t="inlineStr">
+        <is>
+          <t>22/02/2025</t>
+        </is>
+      </c>
+      <c r="E413" t="inlineStr">
+        <is>
+          <t>04/03/2025</t>
+        </is>
+      </c>
+      <c r="F413" t="inlineStr">
+        <is>
+          <t>322/25</t>
+        </is>
+      </c>
+      <c r="G413" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H413" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I413" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" t="inlineStr">
+        <is>
+          <t>292</t>
+        </is>
+      </c>
+      <c r="B414" t="inlineStr">
+        <is>
+          <t>14/02/2025</t>
+        </is>
+      </c>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/01/2026 DEI CONTRATTI PER LA FORNITURA DI “SISTEMI PER DIALISI PERITONEALE DOMICILIARE CONTINUA (CAPD), DIALISI AUTOMATIZZATA E SACCHE MEDIANTE ACCORDO QUADRO” (DELIBERAZIONE N. 472/2019 DI AZIENDA ZERO). RIF. 2020-037-TH.</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr">
+        <is>
+          <t>15/02/2025</t>
+        </is>
+      </c>
+      <c r="E414" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+      <c r="F414" t="inlineStr">
+        <is>
+          <t>297/25</t>
+        </is>
+      </c>
+      <c r="G414" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H414" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I414" t="n">
+        <v>447420</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" t="inlineStr">
+        <is>
+          <t>291</t>
+        </is>
+      </c>
+      <c r="B415" t="inlineStr">
+        <is>
+          <t>14/02/2025</t>
+        </is>
+      </c>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ORTOPEDIA” - 3^ EDIZIONE (DELIBERAZIONE N. 723/2024 DI AZIENDA ZERO – RIF. AULSS7_2025_00089) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025 (RIF. 2021-039-TH).</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr">
+        <is>
+          <t>15/02/2025</t>
+        </is>
+      </c>
+      <c r="E415" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+      <c r="F415" t="inlineStr">
+        <is>
+          <t>295/25</t>
+        </is>
+      </c>
+      <c r="G415" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H415" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I415" t="n">
+        <v>3855</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" t="inlineStr">
+        <is>
+          <t>287</t>
+        </is>
+      </c>
+      <c r="B416" t="inlineStr">
+        <is>
+          <t>14/02/2025</t>
+        </is>
+      </c>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO DGRV N. 1299/2024 DEL 30.12.2024 “AGGIORNAMENTO TARIFFE APPLICATE NELLE UNITA’ DI OFFERTA RESIDENZIALI EXTRAOSPEDALIERE AREA SALUTE MENTALE DI CUI ALLE DELIBERAZIONI DI GIUNTA REGIONALE N. 1673/2018, N. 208/2020, N. 1109/2020 E PRESA ATTO DEL FABBISOGNO AZIENDALE DI POSTI LETTO DI RESIDENZIALITA’ EXTRAOSPEDALIERA, NELL’AMBITO DELLA PROGRAMMAZIONE DI CUI ALLA DGR N. 1673/2018”</t>
+        </is>
+      </c>
+      <c r="D416" t="inlineStr">
+        <is>
+          <t>15/02/2025</t>
+        </is>
+      </c>
+      <c r="E416" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+      <c r="F416" t="inlineStr">
+        <is>
+          <t>292/25</t>
+        </is>
+      </c>
+      <c r="G416" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H416" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I416" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" t="inlineStr">
+        <is>
+          <t>282</t>
+        </is>
+      </c>
+      <c r="B417" t="inlineStr">
+        <is>
+          <t>14/02/2025</t>
+        </is>
+      </c>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO AGGIORNAMENTO RETTE APPLICATE NELLE UNITA’ DI OFFERTA DEL SISTEMA DIPENDENZE (DGRV N. 1302/2024), APPROVAZIONE BUDGET TRIENNALE 2025-2027 PER IL PAGAMENTO DEI LIVELLI ESSENZIALI DI ASSISTENZA PER PERSONE CON DIPENDENZE PATOLOGICHE (DGRV N. 1567/2024) E RINNOVO ACCORDI CONTRATTUALI CON ENTI ACCREDITATI.</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr">
+        <is>
+          <t>15/02/2025</t>
+        </is>
+      </c>
+      <c r="E417" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+      <c r="F417" t="inlineStr">
+        <is>
+          <t>288/25</t>
+        </is>
+      </c>
+      <c r="G417" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H417" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I417" t="n">
+        <v>9585124</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" t="inlineStr">
+        <is>
+          <t>280</t>
+        </is>
+      </c>
+      <c r="B418" t="inlineStr">
+        <is>
+          <t>14/02/2025</t>
+        </is>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>CONVENZIONI CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA SANITARIA IN CARDIOCHIRURGIA, NEUROCHIRURGIA, CHIRURGIA PEDIATRICA, RADIOTERAPIA E ANESTESIA E RIANIMAZIONE. ANNO 2025.</t>
+        </is>
+      </c>
+      <c r="D418" t="inlineStr">
+        <is>
+          <t>15/02/2025</t>
+        </is>
+      </c>
+      <c r="E418" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+      <c r="F418" t="inlineStr">
+        <is>
+          <t>286/25</t>
+        </is>
+      </c>
+      <c r="G418" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H418" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I418" t="n">
+        <v>102.39</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" t="inlineStr">
+        <is>
+          <t>277</t>
+        </is>
+      </c>
+      <c r="B419" t="inlineStr">
+        <is>
+          <t>14/02/2025</t>
+        </is>
+      </c>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA PER ATTIVITÀ DI CONSULENZA NELLA SPECIALITÀ DI ANESTESIA E RIANIMAZIONE ESPLETATA PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA. ANNO 2025.</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr">
+        <is>
+          <t>15/02/2025</t>
+        </is>
+      </c>
+      <c r="E419" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+      <c r="F419" t="inlineStr">
+        <is>
+          <t>281/25</t>
+        </is>
+      </c>
+      <c r="G419" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H419" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I419" t="n">
+        <v>240.088</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" t="inlineStr">
+        <is>
+          <t>276</t>
+        </is>
+      </c>
+      <c r="B420" t="inlineStr">
+        <is>
+          <t>14/02/2025</t>
+        </is>
+      </c>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’UNIVERSITÀ DI TRIESTE – DIPARTIMENTO DI SCIENZE DELLA VITA PER LO SVOLGIMENTO DI TIROCINI AI FINI DELLA FORMAZIONE IN DISCIPLINE PSICOLOGICHE PRESSO LE STRUTTURE DELL’AULSS 7.</t>
+        </is>
+      </c>
+      <c r="D420" t="inlineStr">
+        <is>
+          <t>15/02/2025</t>
+        </is>
+      </c>
+      <c r="E420" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+      <c r="F420" t="inlineStr">
+        <is>
+          <t>282/25</t>
+        </is>
+      </c>
+      <c r="G420" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H420" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I420" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" t="inlineStr">
+        <is>
+          <t>244</t>
+        </is>
+      </c>
+      <c r="B421" t="inlineStr">
+        <is>
+          <t>07/02/2025</t>
+        </is>
+      </c>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 32^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00088</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr">
+        <is>
+          <t>08/02/2025</t>
+        </is>
+      </c>
+      <c r="E421" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="F421" t="inlineStr">
+        <is>
+          <t>242/25</t>
+        </is>
+      </c>
+      <c r="G421" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H421" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I421" t="n">
+        <v>1142165</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" t="inlineStr">
+        <is>
+          <t>241</t>
+        </is>
+      </c>
+      <c r="B422" t="inlineStr">
+        <is>
+          <t>07/02/2025</t>
+        </is>
+      </c>
+      <c r="C422" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 30/06/2025 DEI CONTRATTI PER LA FORNITURA DI “PROTESI VASCOLARI E PROTESI ENDOVASCOLARI” DI CUI AI DECRETI DEL DIRETTORE DELLA U.O. ACQUISTI CENTRALIZZATI SSR –CRAV N. 175/2017 (PRIMA PROCEDURA) E N. 197/2019 (AGGIUDICAZIONE LOTTI N. 3, 5 ,7, 8) E N. 399/2019 (AGGIUDICAZIONE LOTTI N. 4, E 6). RIF. 805 E 2020-015-TH.</t>
+        </is>
+      </c>
+      <c r="D422" t="inlineStr">
+        <is>
+          <t>08/02/2025</t>
+        </is>
+      </c>
+      <c r="E422" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="F422" t="inlineStr">
+        <is>
+          <t>239/25</t>
+        </is>
+      </c>
+      <c r="G422" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H422" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I422" t="n">
+        <v>1142165</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" t="inlineStr">
+        <is>
+          <t>240</t>
+        </is>
+      </c>
+      <c r="B423" t="inlineStr">
+        <is>
+          <t>07/02/2025</t>
+        </is>
+      </c>
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/12/2025 GARA REGIONALE PER LA FORNITURA DI “ELETTRODI PER MONITORAGGIO” (DELIBERAZIONE N. 713/2021 DI AZIENDA ZERO). RIF. 2022-136-TH.</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr">
+        <is>
+          <t>08/02/2025</t>
+        </is>
+      </c>
+      <c r="E423" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="F423" t="inlineStr">
+        <is>
+          <t>238/25</t>
+        </is>
+      </c>
+      <c r="G423" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H423" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I423" t="n">
+        <v>24582</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" t="inlineStr">
+        <is>
+          <t>238</t>
+        </is>
+      </c>
+      <c r="B424" t="inlineStr">
+        <is>
+          <t>07/02/2025</t>
+        </is>
+      </c>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “MEZZI DI SOCCORSO E APPARECCHIATURE ELETTROMEDICALI” – ACQUISTO DI N. 2 AMBULANZE (LOTTO 1).</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr">
+        <is>
+          <t>08/02/2025</t>
+        </is>
+      </c>
+      <c r="E424" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="F424" t="inlineStr">
+        <is>
+          <t>236/25</t>
+        </is>
+      </c>
+      <c r="G424" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H424" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I424" t="n">
+        <v>268644</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" t="inlineStr">
+        <is>
+          <t>236</t>
+        </is>
+      </c>
+      <c r="B425" t="inlineStr">
+        <is>
+          <t>07/02/2025</t>
+        </is>
+      </c>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA, AI SENSI DELL’ART. 76, COMMA 2 LETT. B) DEL D.LGS. N. 36/2023, PER LA FORNITURA DI CATETERI PER ASSISTENZA TERRITORIALE DITTA WELLSPECT SRL. GARA AULSS7_2024_00339</t>
+        </is>
+      </c>
+      <c r="D425" t="inlineStr">
+        <is>
+          <t>08/02/2025</t>
+        </is>
+      </c>
+      <c r="E425" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="F425" t="inlineStr">
+        <is>
+          <t>234/25</t>
+        </is>
+      </c>
+      <c r="G425" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H425" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I425" t="n">
+        <v>196576</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" t="inlineStr">
+        <is>
+          <t>229</t>
+        </is>
+      </c>
+      <c r="B426" t="inlineStr">
+        <is>
+          <t>07/02/2025</t>
+        </is>
+      </c>
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>PIANO DI ATTIVITA’ PER IL CONTRASTO DEI DISTURBI DELLA NUTRIZIONE E DELL’ALIMENTAZIONE ANNO 2024. RECEPIMENTO DEL FINANZIAMENTO E APPROVAZIONE DEL PIANO DELLE ATTIVITÀ E DEI COSTI (DGR 1409 DEL 28/11/2024 E DDR 44 DEL 29/11/2024).</t>
+        </is>
+      </c>
+      <c r="D426" t="inlineStr">
+        <is>
+          <t>08/02/2025</t>
+        </is>
+      </c>
+      <c r="E426" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="F426" t="inlineStr">
+        <is>
+          <t>227/25</t>
+        </is>
+      </c>
+      <c r="G426" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H426" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I426" t="n">
+        <v>62244</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" t="inlineStr">
+        <is>
+          <t>222</t>
+        </is>
+      </c>
+      <c r="B427" t="inlineStr">
+        <is>
+          <t>07/02/2025</t>
+        </is>
+      </c>
+      <c r="C427" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI GENETICA MEDICA CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. BIENNIO 2025-2026.</t>
+        </is>
+      </c>
+      <c r="D427" t="inlineStr">
+        <is>
+          <t>08/02/2025</t>
+        </is>
+      </c>
+      <c r="E427" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="F427" t="inlineStr">
+        <is>
+          <t>224/25</t>
+        </is>
+      </c>
+      <c r="G427" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H427" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I427" t="n">
+        <v>15.133</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" t="inlineStr">
+        <is>
+          <t>178</t>
+        </is>
+      </c>
+      <c r="B428" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C428" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL RINNOVO DELLE LICENZE D’USO ANNUALI “IVANTI / LANDESK” E DEI SERVIZI PROFESSIONALI PER L’ANNO 2025. GARA N. 2024-219-TH.</t>
+        </is>
+      </c>
+      <c r="D428" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E428" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F428" t="inlineStr">
+        <is>
+          <t>181/25</t>
+        </is>
+      </c>
+      <c r="G428" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H428" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I428" t="n">
+        <v>86648</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" t="inlineStr">
+        <is>
+          <t>177</t>
+        </is>
+      </c>
+      <c r="B429" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>PNRR M1C1 MISURA 1.4.3 ADOZIONE PAGOPA INVESTIMENTO 1.4 “SERVIZI E CITTADINANZA DIGITALE” SVILUPPO SOFTWARE PER APPLICATIVI DI CONTABILITÀ EUSIS CUP H51F22002650006. GARA N. AULSS7_2024_00362</t>
+        </is>
+      </c>
+      <c r="D429" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E429" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F429" t="inlineStr">
+        <is>
+          <t>180/25</t>
+        </is>
+      </c>
+      <c r="G429" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H429" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I429" t="n">
+        <v>10350</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" t="inlineStr">
+        <is>
+          <t>174</t>
+        </is>
+      </c>
+      <c r="B430" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C430" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023 DEL SERVIZIO DI RASSEGNA STAMPA E MONITORAGGIO AUDIOVISIVI PER L’AZIENDA ULSS N. 7 PEDEMONTANA – GARA AULSS7_2024_00371</t>
+        </is>
+      </c>
+      <c r="D430" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E430" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F430" t="inlineStr">
+        <is>
+          <t>177/25</t>
+        </is>
+      </c>
+      <c r="G430" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H430" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I430" t="n">
+        <v>6290</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" t="inlineStr">
+        <is>
+          <t>173</t>
+        </is>
+      </c>
+      <c r="B431" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C431" t="inlineStr">
+        <is>
+          <t>RINNOVO CONTRATTI PER LA FORNITURA DI SISTEMI AUTOMATICI COLORAZIONE VETRINI. GARA N. 2022-249-BAS</t>
+        </is>
+      </c>
+      <c r="D431" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E431" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F431" t="inlineStr">
+        <is>
+          <t>176/25</t>
+        </is>
+      </c>
+      <c r="G431" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H431" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I431" t="n">
+        <v>31027</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" t="inlineStr">
+        <is>
+          <t>172</t>
+        </is>
+      </c>
+      <c r="B432" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C432" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/10/2025 GARA REGIONALE PER LA FORNITURA DI “RETI CHIRURGICHE” (DELIBERAZIONE N. N. 594/2021 DI AZIENDA ZERO). RIF. 2022-166-BAS, 2023-188-BAS, 2024-125-BAS.</t>
+        </is>
+      </c>
+      <c r="D432" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E432" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F432" t="inlineStr">
+        <is>
+          <t>175/25</t>
+        </is>
+      </c>
+      <c r="G432" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H432" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I432" t="n">
+        <v>88919</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" t="inlineStr">
+        <is>
+          <t>170</t>
+        </is>
+      </c>
+      <c r="B433" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “DISPOSITIVI DI ENDOSCOPIA DIGESTIVA, RESPIRATORIA E BILIO-PANCREATICA PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE VENETO E DELL'AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO – 2^ EDIZIONE – PRIMA TRANCHE (DELIBERAZIONE N. 789/20234 DI AZIENDA ZERO – RIF. AULSS7_2025_00064) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025.</t>
+        </is>
+      </c>
+      <c r="D433" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E433" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F433" t="inlineStr">
+        <is>
+          <t>173/25</t>
+        </is>
+      </c>
+      <c r="G433" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H433" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I433" t="n">
+        <v>322469</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" t="inlineStr">
+        <is>
+          <t>169</t>
+        </is>
+      </c>
+      <c r="B434" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA FULL-RISK, CON ATTIVITÀ ON-SITE, SULL'ANGIOGRAFO MODELLO ARSTISPHENO E RELATIVI ACCESSORI, PRODUTTORE SIEMENS, IN USO NELLA SALA IBRIDA DEL P.O. DI BASSANO. GARA 2024-211-TH.</t>
+        </is>
+      </c>
+      <c r="D434" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E434" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F434" t="inlineStr">
+        <is>
+          <t>172/25</t>
+        </is>
+      </c>
+      <c r="G434" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H434" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I434" t="n">
+        <v>194358</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" t="inlineStr">
+        <is>
+          <t>168</t>
+        </is>
+      </c>
+      <c r="B435" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTI DIRETTI, AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023, PER LA FORNITURA DI CATETERI PER ASSISTENZA TERRITORIALE DITTE B BRAUN MILANO SAS, TELEFLEX MEDICAL SPA, HOLLISTER SPA. GARE 2024-220-BAS, 2024-221 BAS, 2024-222-BAS.</t>
+        </is>
+      </c>
+      <c r="D435" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E435" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F435" t="inlineStr">
+        <is>
+          <t>171/25</t>
+        </is>
+      </c>
+      <c r="G435" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H435" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I435" t="n">
+        <v>184111</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" t="inlineStr">
+        <is>
+          <t>167</t>
+        </is>
+      </c>
+      <c r="B436" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C436" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023 DELLA FORNITURA DI UN FURGONE TIPO FIAT SCUDO PER IL TRASPORTO ANIMALI D’AFFEZIONE. GARA 2024-138-BAS</t>
+        </is>
+      </c>
+      <c r="D436" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E436" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F436" t="inlineStr">
+        <is>
+          <t>170/25</t>
+        </is>
+      </c>
+      <c r="G436" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H436" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I436" t="n">
+        <v>33198</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" t="inlineStr">
+        <is>
+          <t>163</t>
+        </is>
+      </c>
+      <c r="B437" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C437" t="inlineStr">
+        <is>
+          <t>PROSECUZIONE DELL’ ACCORDO CONTRATTUALE CON LA COOPERATIVA SOCIALE DI SOLIDARIETA’ “LA MADONNINA”, PER LA GESTIONE DELLA COMUNITA’ ALLOGGIO PER PERSONE CON DISABILITA’ “CASA DEI PINI” DI LUSIANA CONCO, FINO AL 30/06/2025.</t>
+        </is>
+      </c>
+      <c r="D437" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E437" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F437" t="inlineStr">
+        <is>
+          <t>166/25</t>
+        </is>
+      </c>
+      <c r="G437" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H437" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I437" t="n">
+        <v>112455</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" t="inlineStr">
+        <is>
+          <t>161</t>
+        </is>
+      </c>
+      <c r="B438" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C438" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO DGRV N. 1563/2024 DEL 30/12/2024 “OSPEDALE DI COMUNITA’ E URT: AGGIORNAMENTO DELLA TARIFFA GIORNALIERA DI REMUNERAZIONE DELLE QUOTE A CARICO DELL’ASSISTITO PER GIORNATA DI DEGENZA E DELL’ESENZIONE ALLA COMPARTECIPAZIONE ALLA SPESA (TICKET) PER LE PRESTAZIONI.”</t>
+        </is>
+      </c>
+      <c r="D438" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E438" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F438" t="inlineStr">
+        <is>
+          <t>164/25</t>
+        </is>
+      </c>
+      <c r="G438" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H438" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I438" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" t="inlineStr">
+        <is>
+          <t>158</t>
+        </is>
+      </c>
+      <c r="B439" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C439" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA OSPEDALIERA UNIVERSITARIA INTEGRATA DI VERONA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2025.</t>
+        </is>
+      </c>
+      <c r="D439" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E439" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F439" t="inlineStr">
+        <is>
+          <t>161/25</t>
+        </is>
+      </c>
+      <c r="G439" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H439" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I439" t="n">
+        <v>67.67</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" t="inlineStr">
+        <is>
+          <t>137</t>
+        </is>
+      </c>
+      <c r="B440" t="inlineStr">
+        <is>
+          <t>27/01/2025</t>
+        </is>
+      </c>
+      <c r="C440" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTI, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI MATERIALE VARIO PER IL DIPARTIMENTO DI PREVENZIONE. PIANO NAZIONALE INVESTIMENTI COMPLEMENTARI AL PNRR (PNC). GARA AULSS7_2024_00337. CUP I83C22000640005 - CODICE COMMESSA 4/2023/401.</t>
+        </is>
+      </c>
+      <c r="D440" t="inlineStr">
+        <is>
+          <t>27/01/2025</t>
+        </is>
+      </c>
+      <c r="E440" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="F440" t="inlineStr">
+        <is>
+          <t>143/25</t>
+        </is>
+      </c>
+      <c r="G440" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H440" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I440" t="n">
+        <v>7317</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" t="inlineStr">
+        <is>
+          <t>135</t>
+        </is>
+      </c>
+      <c r="B441" t="inlineStr">
+        <is>
+          <t>27/01/2025</t>
+        </is>
+      </c>
+      <c r="C441" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DELLE MODIFICHE SOFTWARE PER IL NUOVO FLUSSO INFORMATIVO DELLA SCHEDA DI DIMISSIONE OSPEDALIERA SDO-R CON CONTENUTO RIABILITATIVO PER IL DISTRETTO N.2. GARA N. AULSS7_2024_00229.</t>
+        </is>
+      </c>
+      <c r="D441" t="inlineStr">
+        <is>
+          <t>27/01/2025</t>
+        </is>
+      </c>
+      <c r="E441" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="F441" t="inlineStr">
+        <is>
+          <t>141/25</t>
+        </is>
+      </c>
+      <c r="G441" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H441" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I441" t="n">
+        <v>15674</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" t="inlineStr">
+        <is>
+          <t>134</t>
+        </is>
+      </c>
+      <c r="B442" t="inlineStr">
+        <is>
+          <t>27/01/2025</t>
+        </is>
+      </c>
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI SISTEMI PER LA DIAGNOSTICA RAPIDA DI SARS-COV2 E DI ALTRI VIRUS RESPIRATORI PER L’ULSS 7 PEDEMONTANA. GARA 2024 – 194 – BAS</t>
+        </is>
+      </c>
+      <c r="D442" t="inlineStr">
+        <is>
+          <t>27/01/2025</t>
+        </is>
+      </c>
+      <c r="E442" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="F442" t="inlineStr">
+        <is>
+          <t>140/25</t>
+        </is>
+      </c>
+      <c r="G442" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H442" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I442" t="n">
+        <v>89200</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" t="inlineStr">
+        <is>
+          <t>133</t>
+        </is>
+      </c>
+      <c r="B443" t="inlineStr">
+        <is>
+          <t>27/01/2025</t>
+        </is>
+      </c>
+      <c r="C443" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO ALLA DITTA DEDALUS DEL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA TECNICA ESTESA E SERVIZI PROFESSIONALI PER GLI APPLICATIVI DI DIAGNOSTICA (ANATOMIA). GARA N. AULSS7_2024_00357.</t>
+        </is>
+      </c>
+      <c r="D443" t="inlineStr">
+        <is>
+          <t>27/01/2025</t>
+        </is>
+      </c>
+      <c r="E443" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="F443" t="inlineStr">
+        <is>
+          <t>139/25</t>
+        </is>
+      </c>
+      <c r="G443" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H443" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I443" t="n">
+        <v>16376</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" t="inlineStr">
+        <is>
+          <t>132</t>
+        </is>
+      </c>
+      <c r="B444" t="inlineStr">
+        <is>
+          <t>27/01/2025</t>
+        </is>
+      </c>
+      <c r="C444" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER ATTIVITÀ DI CONSULENZA IN FISICA SANITARIA. ANNO 2025.</t>
+        </is>
+      </c>
+      <c r="D444" t="inlineStr">
+        <is>
+          <t>27/01/2025</t>
+        </is>
+      </c>
+      <c r="E444" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="F444" t="inlineStr">
+        <is>
+          <t>138/25</t>
+        </is>
+      </c>
+      <c r="G444" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H444" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I444" t="n">
+        <v>17.568</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" t="inlineStr">
+        <is>
+          <t>127</t>
+        </is>
+      </c>
+      <c r="B445" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="C445" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 31^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00056</t>
+        </is>
+      </c>
+      <c r="D445" t="inlineStr">
+        <is>
+          <t>25/01/2025</t>
+        </is>
+      </c>
+      <c r="E445" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="F445" t="inlineStr">
+        <is>
+          <t>127/25</t>
+        </is>
+      </c>
+      <c r="G445" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H445" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I445" t="n">
+        <v>4791336</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" t="inlineStr">
+        <is>
+          <t>126</t>
+        </is>
+      </c>
+      <c r="B446" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="C446" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 19^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00055</t>
+        </is>
+      </c>
+      <c r="D446" t="inlineStr">
+        <is>
+          <t>25/01/2025</t>
+        </is>
+      </c>
+      <c r="E446" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="F446" t="inlineStr">
+        <is>
+          <t>126/25</t>
+        </is>
+      </c>
+      <c r="G446" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H446" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I446" t="n">
+        <v>47570</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" t="inlineStr">
+        <is>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="B447" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="C447" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO, SUDDIVISA IN LOTTI, DI STRUMENTAZIONI PER L’U.O.C. MEDICINA TRASFUSIONALE P.O. SANTORSO – GARA AULSS7_2025_00061.</t>
+        </is>
+      </c>
+      <c r="D447" t="inlineStr">
+        <is>
+          <t>25/01/2025</t>
+        </is>
+      </c>
+      <c r="E447" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="F447" t="inlineStr">
+        <is>
+          <t>125/25</t>
+        </is>
+      </c>
+      <c r="G447" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H447" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I447" t="n">
+        <v>15268</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" t="inlineStr">
+        <is>
+          <t>124</t>
+        </is>
+      </c>
+      <c r="B448" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="C448" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO XII APPALTO SPECIFICO PER LA FORNITURA DI FARMACI IN CONCORRENZA ED ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’AZIENDA SANITARIA DELL’ALTO ADIGE – COMPRENSORIO DI BOLZANO E L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO (APSS), ESPLETATO DA AZIENDA ZERO - U.O.C. CRAV. RIF AULSS7_2025_00066</t>
+        </is>
+      </c>
+      <c r="D448" t="inlineStr">
+        <is>
+          <t>25/01/2025</t>
+        </is>
+      </c>
+      <c r="E448" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="F448" t="inlineStr">
+        <is>
+          <t>124/25</t>
+        </is>
+      </c>
+      <c r="G448" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H448" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I448" t="n">
+        <v>2098656</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" t="inlineStr">
+        <is>
+          <t>121</t>
+        </is>
+      </c>
+      <c r="B449" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="C449" t="inlineStr">
+        <is>
+          <t>APPALTO SPECIFICO PER LA FORNITURA DEL PRINCIPIO ATTIVO SEVOFLURANO E RELATIVA FORNITURA DEI SISTEMI DI EROGAZIONE (VAPORIZZATORI) IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV – D.D.G. N. 536 DEL 23.09.2020. PROROGA AL 30.06.2025. RIF. 2020-395-TH</t>
+        </is>
+      </c>
+      <c r="D449" t="inlineStr">
+        <is>
+          <t>25/01/2025</t>
+        </is>
+      </c>
+      <c r="E449" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="F449" t="inlineStr">
+        <is>
+          <t>121/25</t>
+        </is>
+      </c>
+      <c r="G449" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H449" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I449" t="n">
+        <v>13200</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="B450" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="C450" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/12/2025 GARA REGIONALE PER LA FORNITURA DI “SOSTANZE VISCOELASTICHE PER CHIRURGIA OCULISTICA”. DELIBERAZIONE N. 653/2021 DI AZIENDA ZERO). GARA 2022-007-TH.</t>
+        </is>
+      </c>
+      <c r="D450" t="inlineStr">
+        <is>
+          <t>25/01/2025</t>
+        </is>
+      </c>
+      <c r="E450" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="F450" t="inlineStr">
+        <is>
+          <t>120/25</t>
+        </is>
+      </c>
+      <c r="G450" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H450" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I450" t="n">
+        <v>60541</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" t="inlineStr">
+        <is>
+          <t>118</t>
+        </is>
+      </c>
+      <c r="B451" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="C451" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ANESTESIA, RIANIMAZIONE E APPARATO RESPIRATORIO”. 2^ EDIZIONE - SECONDA TRANCHE (DELIBERAZIONE N. 404/2024 DI AZIENDA ZERO – RIF. AULSS7_2025_00054) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025.</t>
+        </is>
+      </c>
+      <c r="D451" t="inlineStr">
+        <is>
+          <t>25/01/2025</t>
+        </is>
+      </c>
+      <c r="E451" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="F451" t="inlineStr">
+        <is>
+          <t>119/25</t>
+        </is>
+      </c>
+      <c r="G451" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H451" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I451" t="n">
+        <v>84872</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" t="inlineStr">
+        <is>
+          <t>109</t>
+        </is>
+      </c>
+      <c r="B452" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA IN ORTOPEDIA E TRAUMATOLOGIA. ANNO 2025.</t>
+        </is>
+      </c>
+      <c r="D452" t="inlineStr">
+        <is>
+          <t>25/01/2025</t>
+        </is>
+      </c>
+      <c r="E452" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="F452" t="inlineStr">
+        <is>
+          <t>109/25</t>
+        </is>
+      </c>
+      <c r="G452" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H452" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I452" t="n">
+        <v>115.875</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" t="inlineStr">
+        <is>
+          <t>79</t>
+        </is>
+      </c>
+      <c r="B453" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C453" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER L’AFFIDAMENTO DEL SERVIZIO DI PULIZIA E SANIFICAZIONE A RIDOTTO IMPATTO AMBIENTALE - LOTTO N. 7 GARA AULSS7_2024_00389</t>
+        </is>
+      </c>
+      <c r="D453" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E453" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F453" t="inlineStr">
+        <is>
+          <t>74/25</t>
+        </is>
+      </c>
+      <c r="G453" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H453" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I453" t="n">
+        <v>15294631</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="B454" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C454" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA DEL SOFTWARE MEDARCHIVER IN USO PRESSO LA UOC CARDIOLOGIA DELL’AZIENDA ULSS7 PEDEMONTANA PER L’ANNO 2025. GARA N. AULSS7_2024_00349.</t>
+        </is>
+      </c>
+      <c r="D454" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E454" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F454" t="inlineStr">
+        <is>
+          <t>75/25</t>
+        </is>
+      </c>
+      <c r="G454" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H454" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I454" t="n">
+        <v>30028</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="B455" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C455" t="inlineStr">
+        <is>
+          <t>RINNOVO BIENNALE DEI CONTRATTI PER LA FORNITURA DI “AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – 3^ TRANCHE – PARTE PRIMA” (DELIBERAZIONE N. 530/2022 DI AZIENDA ZERO). GARA 2022-334-TH.</t>
+        </is>
+      </c>
+      <c r="D455" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E455" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F455" t="inlineStr">
+        <is>
+          <t>73/25</t>
+        </is>
+      </c>
+      <c r="G455" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H455" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I455" t="n">
+        <v>44066</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="B456" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C456" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA FULL-RISK, CON ATTIVITÀ ON-SITE, POST GARANZIA, PER IL TOMOGRAFO A RISONANZA MAGNETICA MOD. MAGNETOM VIDA XQ, PRODUTTORE SIEMENS HEALTHCARE, IN USO PRESSO L’U.O.C. RADIOLOGIA DEL P.O. DI SANTORSO. GARA 2024-209-TH.</t>
+        </is>
+      </c>
+      <c r="D456" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E456" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F456" t="inlineStr">
+        <is>
+          <t>72/25</t>
+        </is>
+      </c>
+      <c r="G456" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H456" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I456" t="n">
+        <v>131435</v>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+      <c r="B457" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C457" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ED ASSISTENZA DELLA CARTELLA CLINICA MEDWARE E DEL SISTEMA DI MONITORAGGIO SINED IN USO PRESSO I SERVIZI DI NEFROLOGIA E DIALISI DELL’AZIENDA ULSS7 PEDEMONTANA PER L’ANNO 2025. GARA N. AULSS7_2024_00234</t>
+        </is>
+      </c>
+      <c r="D457" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E457" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F457" t="inlineStr">
+        <is>
+          <t>70/25</t>
+        </is>
+      </c>
+      <c r="G457" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H457" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I457" t="n">
+        <v>23483</v>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="B458" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C458" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO SERVIZIO DI RICOSTRUZIONE PACCHETTI MEDICS 3D PER L’U.O.C. UROLOGIA DEL P.O. DI BASSANO DEL GRAPPA. GARA AULSS7_2024_00352. CODICE PROGETTO 10/2018/100.</t>
+        </is>
+      </c>
+      <c r="D458" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E458" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F458" t="inlineStr">
+        <is>
+          <t>71/25</t>
+        </is>
+      </c>
+      <c r="G458" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H458" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I458" t="n">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="B459" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C459" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/12/2025 DEI CONTRATTI PER LA FORNITURA DI GUANTI CHIRURGICI (DELIBERAZIONE N. 818/2020 DI AZIENDA ZERO) – LOTTI 3 E 5 (RIF. 2021-187-TH).</t>
+        </is>
+      </c>
+      <c r="D459" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E459" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F459" t="inlineStr">
+        <is>
+          <t>69/25</t>
+        </is>
+      </c>
+      <c r="G459" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H459" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I459" t="n">
+        <v>22920</v>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="B460" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C460" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI TRASPORTO DATI IN FIBRA OTTICA PER L’ANNO 2025 RELATIVO ALLE TRATTE PRESENTI SUL TERRITORIO DELL’AZIENDA ULSS7 PEDEMONTANA. GARA AULSS7_2024_00377.</t>
+        </is>
+      </c>
+      <c r="D460" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E460" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F460" t="inlineStr">
+        <is>
+          <t>67/25</t>
+        </is>
+      </c>
+      <c r="G460" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H460" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I460" t="n">
+        <v>32760</v>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="B461" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C461" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI N. 1 LASER OFTALMOLOGICO ND:YAG PER CAPSULOTOMIA E IRIDOTOMIA PER L’U.O.C. OCULISTICA DEL P.O. DI BASSANO DEL GRAPPA. GARA 2024-238-BAS.</t>
+        </is>
+      </c>
+      <c r="D461" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E461" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F461" t="inlineStr">
+        <is>
+          <t>65/25</t>
+        </is>
+      </c>
+      <c r="G461" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H461" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I461" t="n">
+        <v>27900</v>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="B462" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C462" t="inlineStr">
+        <is>
+          <t>PNRR - M6C1 I 1.3 “RAFFORZAMENTO DELL'ASSISTENZA SANITARIA INTERMEDIA E DELLE SUE STRUTTURE (OSPEDALI DI COMUNITÀ)”. AFFIDAMENTI, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI ARREDI PER L’OSPEDALE DI COMUNITÀ (ODC) DI ASIAGO. CUP H44E22000790006 - CODICE COMMESSA 101/2022/17.</t>
+        </is>
+      </c>
+      <c r="D462" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E462" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F462" t="inlineStr">
+        <is>
+          <t>62/25</t>
+        </is>
+      </c>
+      <c r="G462" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H462" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I462" t="n">
+        <v>20118</v>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="B463" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C463" t="inlineStr">
+        <is>
+          <t>ACQUISTO N. 90 LETTI DEGENZA ELETTRICI MEDIANTE ADESIONE ALLA CONVENZIONE DI ARIA S.P.A. PER LA FORNITURA DI ARREDI SANITARI PER REPARTI DEGENZA E AMBULATORI E SERVIZI CONNESSI - LOTTO 2. GARA 2024-142-BAS.</t>
+        </is>
+      </c>
+      <c r="D463" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E463" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F463" t="inlineStr">
+        <is>
+          <t>60/25</t>
+        </is>
+      </c>
+      <c r="G463" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H463" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I463" t="n">
+        <v>167181</v>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="B464" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C464" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA FULL-RISK, CON ATTIVITÀ ON-SITE, SU ANGIOGRAFI CARDIOLOGICI MODELLO AZURION, PRODUTTORE PHILIPS S.P.A., IN USO NEI PP.OO. DI BASSANO E SANTORSO. GARA 2024-210-TH.</t>
+        </is>
+      </c>
+      <c r="D464" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E464" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F464" t="inlineStr">
+        <is>
+          <t>61/25</t>
+        </is>
+      </c>
+      <c r="G464" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H464" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I464" t="n">
+        <v>194246</v>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="B465" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C465" t="inlineStr">
+        <is>
+          <t>PROGETTO &amp;quot;SPIR.NET 2 - SALUTE PROTEZIONE INTERNAZIONALE RICHIEDENTI NETWORK&amp;quot;. PRESA D'ATTO DELLA CONVENZIONE DI SOVVENZIONE &amp;quot;FAMI&amp;quot; (FONDO ASILO, MIGRAZIONE E INTEGRAZIONE) 2021 / 2027 (CODICE PROGETTO: PROG-708)</t>
+        </is>
+      </c>
+      <c r="D465" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E465" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F465" t="inlineStr">
+        <is>
+          <t>58/25</t>
+        </is>
+      </c>
+      <c r="G465" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H465" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I465" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="B466" t="inlineStr">
+        <is>
+          <t>10/01/2025</t>
+        </is>
+      </c>
+      <c r="C466" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI SET MONOUSO STERILE PREASSEMBLATO PER IL POSIZIONAMENTO DEL CATETERE VESCICALE. GARA 2024-237-BAS</t>
+        </is>
+      </c>
+      <c r="D466" t="inlineStr">
+        <is>
+          <t>11/01/2025</t>
+        </is>
+      </c>
+      <c r="E466" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="F466" t="inlineStr">
+        <is>
+          <t>29/25</t>
+        </is>
+      </c>
+      <c r="G466" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H466" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I466" t="n">
+        <v>81852</v>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="B467" t="inlineStr">
+        <is>
+          <t>10/01/2025</t>
+        </is>
+      </c>
+      <c r="C467" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA BIENNALE DI SENSORI, MONOPAZIENTE E RIUTILIZZABILI PER MONITOR E SATURIMETRI CON TECNOLOGIA NELLCOR E MASIMO, CON MESSA A DISPOSIZIONE DEI SATURIMETRI NECESSARI – GARA 2024-227-BAS.</t>
+        </is>
+      </c>
+      <c r="D467" t="inlineStr">
+        <is>
+          <t>11/01/2025</t>
+        </is>
+      </c>
+      <c r="E467" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="F467" t="inlineStr">
+        <is>
+          <t>30/25</t>
+        </is>
+      </c>
+      <c r="G467" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H467" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I467" t="n">
+        <v>139376</v>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="B468" t="inlineStr">
+        <is>
+          <t>10/01/2025</t>
+        </is>
+      </c>
+      <c r="C468" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "LINEE GUIDA PER LA GESTIONE DEL PERSONALE" DELL'U.O.C. GESTIONE RISORSE UMANE</t>
+        </is>
+      </c>
+      <c r="D468" t="inlineStr">
+        <is>
+          <t>11/01/2025</t>
+        </is>
+      </c>
+      <c r="E468" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="F468" t="inlineStr">
+        <is>
+          <t>26/25</t>
+        </is>
+      </c>
+      <c r="G468" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H468" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I468" t="n">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="B469" t="inlineStr">
+        <is>
+          <t>10/01/2025</t>
+        </is>
+      </c>
+      <c r="C469" t="inlineStr">
+        <is>
+          <t>CONTRIBUTO STRAORDINARIO UNA TANTUM AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFISICI CHE APPLICANO IL METODO DOMAN O VOJTA O FAY O ABA O PERFETTI O FELDENKRAIS. L.R. N. 6 DEL 22 FEBBRAIO 1999. ANNO 2023 (DGRV 1411 DEL 28/11/2024). RECEPIMENTO DEL FINANZIAMENTO E PROVVEDIMENTI CONSEGUENTI</t>
+        </is>
+      </c>
+      <c r="D469" t="inlineStr">
+        <is>
+          <t>11/01/2025</t>
+        </is>
+      </c>
+      <c r="E469" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="F469" t="inlineStr">
+        <is>
+          <t>24/25</t>
+        </is>
+      </c>
+      <c r="G469" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H469" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I469" t="n">
+        <v>18232</v>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B470" t="inlineStr">
+        <is>
+          <t>02/01/2025</t>
+        </is>
+      </c>
+      <c r="C470" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO DGRV N. 1301 DEL 14.11.2024 "AGGIORNAMENTO DELLA PROGRAMMAZIONE DEL FONDO REGIONALE DELLA NON AUTOSUFFICIENZA (FRNA) PER L'AREA DELLA DISABILITÀ DI CUI ALLA DGR N. 912/2022" E PROVVEDIMENTI CONSEGUENTI.</t>
+        </is>
+      </c>
+      <c r="D470" t="inlineStr">
+        <is>
+          <t>02/01/2025</t>
+        </is>
+      </c>
+      <c r="E470" t="inlineStr">
+        <is>
+          <t>12/01/2025</t>
+        </is>
+      </c>
+      <c r="F470" t="inlineStr">
+        <is>
+          <t>1/25</t>
+        </is>
+      </c>
+      <c r="G470" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H470" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I470" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" t="inlineStr">
+        <is>
+          <t>2460</t>
+        </is>
+      </c>
+      <c r="B471" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="C471" t="inlineStr">
+        <is>
+          <t>VILLA MIARI. ASSEGNAZIONE DI BUDGET PER L’ATTIVITA’ DI RIABILITAZIONE EXTRAOSPEDALIERA PER IL TRIENNIO 2024 - 2026, EX ART.26 DELLA LEGGE N. 833 DEL 23/12/1978.</t>
+        </is>
+      </c>
+      <c r="D471" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="E471" t="inlineStr">
+        <is>
+          <t>11/01/2025</t>
+        </is>
+      </c>
+      <c r="F471" t="inlineStr">
+        <is>
+          <t>2535/24</t>
+        </is>
+      </c>
+      <c r="G471" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H471" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I471" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" t="inlineStr">
+        <is>
+          <t>2418</t>
+        </is>
+      </c>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t>30/12/2024</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITÀ DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA INTERNA - DOTT. ALBERTO CAREGNATO</t>
+        </is>
+      </c>
+      <c r="D472" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="E472" t="inlineStr">
+        <is>
+          <t>10/01/2025</t>
+        </is>
+      </c>
+      <c r="F472" t="inlineStr">
+        <is>
+          <t>2490/24</t>
+        </is>
+      </c>
+      <c r="G472" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H472" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I472" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" t="inlineStr">
+        <is>
+          <t>2387</t>
+        </is>
+      </c>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t>20/12/2024</t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DEL BUDGET DELLE PRESENZE DEGLI ENTI GESTORI DEI CENTRI DI SERVIZIO PER PERSONE DI NORMA ANZIANE NON AUTOSUFFICIENTI E VALORIZZAZIONE DEL CASE MIX (DGR 465/2024)</t>
+        </is>
+      </c>
+      <c r="D473" t="inlineStr">
+        <is>
+          <t>21/12/2024</t>
+        </is>
+      </c>
+      <c r="E473" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t>2461/24</t>
+        </is>
+      </c>
+      <c r="G473" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H473" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I473" t="n">
+        <v>40176068</v>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" t="inlineStr">
+        <is>
+          <t>2367</t>
+        </is>
+      </c>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t>20/12/2024</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr">
+        <is>
+          <t>PIANO OPERATIVO 2023 DELLE INIZIATIVE PER LA VALORIZZAZIONE DEI CONSULTORI FAMILIARI E IL POTENZIAMENTO DEGLI INTERVENTI SOCIALI IN FAVORE DELLE FAMIGLIE. RECEPIMENTO DEL FINANZIAMENTO DI CUI AL DDR N° 144 DEL 24/11/2023 IN ATTUAZIONE DELLA DGRV N° 1401/2023. APPROVAZIONE RENDICONTAZIONE</t>
+        </is>
+      </c>
+      <c r="D474" t="inlineStr">
+        <is>
+          <t>21/12/2024</t>
+        </is>
+      </c>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="F474" t="inlineStr">
+        <is>
+          <t>2437/24</t>
+        </is>
+      </c>
+      <c r="G474" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H474" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I474" t="n">
+        <v>162891</v>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" t="inlineStr">
+        <is>
+          <t>2366</t>
+        </is>
+      </c>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t>20/12/2024</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr">
+        <is>
+          <t>SPERIMENTAZIONE DI INTERVENTI IN FAVORE DI COLORO CHE AL COMPIMENTO DELLA MAGGIORE ETÀ VIVONO FUORI DALLA FAMIGLIA D'ORIGINE SULLA BASE DI UN PROVVEDIMENTO DELL'AUTORITÀ GIUDIZIARIA. MINISTERO DEL LAVORO E DELLE POLITICHE SOCIALI. ANNUALITÀ 2019-2020. ART. 1, COMMA 250, LEGGE 27 DICEMBRE 2017, N. 205 – APPROVAZIONE DELLA RENDICONTAZIONE</t>
+        </is>
+      </c>
+      <c r="D475" t="inlineStr">
+        <is>
+          <t>21/12/2024</t>
+        </is>
+      </c>
+      <c r="E475" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="F475" t="inlineStr">
+        <is>
+          <t>2436/24</t>
+        </is>
+      </c>
+      <c r="G475" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H475" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I475" t="n">
+        <v>55989</v>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" t="inlineStr">
+        <is>
+          <t>2348</t>
+        </is>
+      </c>
+      <c r="B476" t="inlineStr">
+        <is>
+          <t>20/12/2024</t>
+        </is>
+      </c>
+      <c r="C476" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA INTERNA -  DOTT. FRANCESCO TURATELLO</t>
+        </is>
+      </c>
+      <c r="D476" t="inlineStr">
+        <is>
+          <t>21/12/2024</t>
+        </is>
+      </c>
+      <c r="E476" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="F476" t="inlineStr">
+        <is>
+          <t>2419/24</t>
+        </is>
+      </c>
+      <c r="G476" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H476" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I476" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" t="inlineStr">
+        <is>
+          <t>2347</t>
+        </is>
+      </c>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>20/12/2024</t>
+        </is>
+      </c>
+      <c r="C477" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN RADIODIAGNOSTICA - DOTT.SSA KIM DUYEN LUONG</t>
+        </is>
+      </c>
+      <c r="D477" t="inlineStr">
+        <is>
+          <t>21/12/2024</t>
+        </is>
+      </c>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="F477" t="inlineStr">
+        <is>
+          <t>2418/24</t>
+        </is>
+      </c>
+      <c r="G477" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H477" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I477" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" t="inlineStr">
+        <is>
+          <t>2324</t>
+        </is>
+      </c>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>16/12/2024</t>
+        </is>
+      </c>
+      <c r="C478" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA INTERATTIVO COGNITIVA DI PADOVA E MILANO PER LO SVOLGIMENTO DI TIROCINI AI FINI DELLA SPECIALIZZAZIONE IN PSICOTERAPIA, PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D478" t="inlineStr">
+        <is>
+          <t>16/12/2024</t>
+        </is>
+      </c>
+      <c r="E478" t="inlineStr">
+        <is>
+          <t>26/12/2024</t>
+        </is>
+      </c>
+      <c r="F478" t="inlineStr">
+        <is>
+          <t>2399/24</t>
+        </is>
+      </c>
+      <c r="G478" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H478" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I478" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" t="inlineStr">
+        <is>
+          <t>2322</t>
+        </is>
+      </c>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>13/12/2024</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI FIRENZE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN ORTOPEDIA E TRAUMATOLOGIA - DOTT. STEFANO CIMINO</t>
+        </is>
+      </c>
+      <c r="D479" t="inlineStr">
+        <is>
+          <t>14/12/2024</t>
+        </is>
+      </c>
+      <c r="E479" t="inlineStr">
+        <is>
+          <t>24/12/2024</t>
+        </is>
+      </c>
+      <c r="F479" t="inlineStr">
+        <is>
+          <t>2391/24</t>
+        </is>
+      </c>
+      <c r="G479" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H479" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I479" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" t="inlineStr">
+        <is>
+          <t>2302</t>
+        </is>
+      </c>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t>13/12/2024</t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr">
+        <is>
+          <t>PROGETTO &amp;quot;BENESSERE PSICOLOGICO DELLE FASCE PIÙ DEBOLI DELLA POPOLAZIONE&amp;quot; - FENICE SECONDA ANNUALITÀ (DGR 1283DEL 25/10/2023 E DDR 5 DEL 22/01/2024) (CODICE COMMESSA D1 3/2024/5 E D2 3/2024/6) - APPROVAZIONE RENDICONTAZIONE</t>
+        </is>
+      </c>
+      <c r="D480" t="inlineStr">
+        <is>
+          <t>14/12/2024</t>
+        </is>
+      </c>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>24/12/2024</t>
+        </is>
+      </c>
+      <c r="F480" t="inlineStr">
+        <is>
+          <t>2370/24</t>
+        </is>
+      </c>
+      <c r="G480" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H480" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I480" t="n">
+        <v>63326</v>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" t="inlineStr">
+        <is>
+          <t>2301</t>
+        </is>
+      </c>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t>13/12/2024</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr">
+        <is>
+          <t>CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFISICI CHE APPLICANO IL METODO DOMAN O VOJTA O FAY O ABA O PERFETTI O FELDENKRAIS. L.R. N. 6 DEL 22 FEBBRAIO 1999. ANNO 2023 (DGRV 1308 DEL 14/11/2024). RECEPIMENTO DEL FINANZIAMENTO E PROVVEDIMENTI CONSEGUENTI.</t>
+        </is>
+      </c>
+      <c r="D481" t="inlineStr">
+        <is>
+          <t>14/12/2024</t>
+        </is>
+      </c>
+      <c r="E481" t="inlineStr">
+        <is>
+          <t>24/12/2024</t>
+        </is>
+      </c>
+      <c r="F481" t="inlineStr">
+        <is>
+          <t>2369/24</t>
+        </is>
+      </c>
+      <c r="G481" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H481" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I481" t="n">
+        <v>73131</v>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" t="inlineStr">
+        <is>
+          <t>2280</t>
+        </is>
+      </c>
+      <c r="B482" t="inlineStr">
+        <is>
+          <t>13/12/2024</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI NAPOLI FEDERICO II PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DOTT. AGOSTINO FRAIA</t>
+        </is>
+      </c>
+      <c r="D482" t="inlineStr">
+        <is>
+          <t>14/12/2024</t>
+        </is>
+      </c>
+      <c r="E482" t="inlineStr">
+        <is>
+          <t>24/12/2024</t>
+        </is>
+      </c>
+      <c r="F482" t="inlineStr">
+        <is>
+          <t>2351/24</t>
+        </is>
+      </c>
+      <c r="G482" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H482" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I482" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" t="inlineStr">
+        <is>
+          <t>2279</t>
+        </is>
+      </c>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t>13/12/2024</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO DIGERENTE - DOTT.SSA FRANCESCA DOTTOR</t>
+        </is>
+      </c>
+      <c r="D483" t="inlineStr">
+        <is>
+          <t>14/12/2024</t>
+        </is>
+      </c>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>24/12/2024</t>
+        </is>
+      </c>
+      <c r="F483" t="inlineStr">
+        <is>
+          <t>2350/24</t>
+        </is>
+      </c>
+      <c r="G483" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H483" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I483" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" t="inlineStr">
+        <is>
+          <t>2258</t>
+        </is>
+      </c>
+      <c r="B484" t="inlineStr">
+        <is>
+          <t>09/12/2024</t>
+        </is>
+      </c>
+      <c r="C484" t="inlineStr">
+        <is>
+          <t>PROSECUZIONE DELL’ ACCORDO CONTRATTUALE CON L’ISTITUTO DELLE SUORE DELLE POVERELLE – ISTITUTO PALAZZOLO PER LA GESTIONE DI UNITÀ DI OFFERTA RESIDENZIALI PER PERSONE DISABILI CON SEDE A ROSÀ.</t>
+        </is>
+      </c>
+      <c r="D484" t="inlineStr">
+        <is>
+          <t>10/12/2024</t>
+        </is>
+      </c>
+      <c r="E484" t="inlineStr">
+        <is>
+          <t>20/12/2024</t>
+        </is>
+      </c>
+      <c r="F484" t="inlineStr">
+        <is>
+          <t>2332/24</t>
+        </is>
+      </c>
+      <c r="G484" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H484" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I484" t="n">
+        <v>1.603</v>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" t="inlineStr">
+        <is>
+          <t>2255</t>
+        </is>
+      </c>
+      <c r="B485" t="inlineStr">
+        <is>
+          <t>06/12/2024</t>
+        </is>
+      </c>
+      <c r="C485" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI LOCAZIONE TRA IL COMUNE DI THIENE (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI THIENE SITI VIA CARLO DEL PRETE N. 30 A THIENE, DA DESTINARE A CENTRO DI MEDICINA GENERALE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D485" t="inlineStr">
+        <is>
+          <t>07/12/2024</t>
+        </is>
+      </c>
+      <c r="E485" t="inlineStr">
+        <is>
+          <t>17/12/2024</t>
+        </is>
+      </c>
+      <c r="F485" t="inlineStr">
+        <is>
+          <t>2325/24</t>
+        </is>
+      </c>
+      <c r="G485" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H485" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I485" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" t="inlineStr">
+        <is>
+          <t>2251</t>
+        </is>
+      </c>
+      <c r="B486" t="inlineStr">
+        <is>
+          <t>06/12/2024</t>
+        </is>
+      </c>
+      <c r="C486" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELLA CASA DI RIPOSO DI ASIAGO SITI IN VIALE DEI PATRIOTI N. 69 AD ASIAGO (VI) DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D486" t="inlineStr">
+        <is>
+          <t>07/12/2024</t>
+        </is>
+      </c>
+      <c r="E486" t="inlineStr">
+        <is>
+          <t>17/12/2024</t>
+        </is>
+      </c>
+      <c r="F486" t="inlineStr">
+        <is>
+          <t>2320/24</t>
+        </is>
+      </c>
+      <c r="G486" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H486" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I486" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" t="inlineStr">
+        <is>
+          <t>2233</t>
+        </is>
+      </c>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t>06/12/2024</t>
+        </is>
+      </c>
+      <c r="C487" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN OFTALMOLOGIA - DR. GIOVANNI CAROLLO</t>
+        </is>
+      </c>
+      <c r="D487" t="inlineStr">
+        <is>
+          <t>07/12/2024</t>
+        </is>
+      </c>
+      <c r="E487" t="inlineStr">
+        <is>
+          <t>17/12/2024</t>
+        </is>
+      </c>
+      <c r="F487" t="inlineStr">
+        <is>
+          <t>2303/24</t>
+        </is>
+      </c>
+      <c r="G487" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H487" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I487" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" t="inlineStr">
+        <is>
+          <t>2194</t>
+        </is>
+      </c>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>29/11/2024</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr">
+        <is>
+          <t>PROGRAMMA DI INTERVENTI IN TEMA DI COLLOCAMENTO MIRATO ANNO 2022/2023 DI CUI ALL'ART.4 DELLA LEGGE REGIONALE DEL 03/08/2001 N.16 (DGRV 1413/2023 E DDR 287/2024). RECEPIMENTO DEL FINANZIAMENTO E APPROVAZIONE DELLA PREVISIONE DI UTILIZZO DEL FONDO.</t>
+        </is>
+      </c>
+      <c r="D488" t="inlineStr">
+        <is>
+          <t>30/11/2024</t>
+        </is>
+      </c>
+      <c r="E488" t="inlineStr">
+        <is>
+          <t>10/12/2024</t>
+        </is>
+      </c>
+      <c r="F488" t="inlineStr">
+        <is>
+          <t>2265/24</t>
+        </is>
+      </c>
+      <c r="G488" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H488" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I488" t="n">
+        <v>222261</v>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" t="inlineStr">
+        <is>
+          <t>2168</t>
+        </is>
+      </c>
+      <c r="B489" t="inlineStr">
+        <is>
+          <t>22/11/2024</t>
+        </is>
+      </c>
+      <c r="C489" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI LUSIANA CONCO (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI PRESSO LA SEDE MUNICIPALE IN VIA MARCO POLI N. 2, DA DESTINARE A ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D489" t="inlineStr">
+        <is>
+          <t>23/11/2024</t>
+        </is>
+      </c>
+      <c r="E489" t="inlineStr">
+        <is>
+          <t>03/12/2024</t>
+        </is>
+      </c>
+      <c r="F489" t="inlineStr">
+        <is>
+          <t>2235/24</t>
+        </is>
+      </c>
+      <c r="G489" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H489" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I489" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" t="inlineStr">
+        <is>
+          <t>2149</t>
+        </is>
+      </c>
+      <c r="B490" t="inlineStr">
+        <is>
+          <t>22/11/2024</t>
+        </is>
+      </c>
+      <c r="C490" t="inlineStr">
+        <is>
+          <t>CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA. LEGGE N. 104 DEL 1992, ART. 27. ANNO 2023 (DGRV 1265 DEL 17/10/2023). RECEPIMENTO DEL FINANZIAMENTO E PROVVEDIMENTI CONSEGUENTI.</t>
+        </is>
+      </c>
+      <c r="D490" t="inlineStr">
+        <is>
+          <t>23/11/2024</t>
+        </is>
+      </c>
+      <c r="E490" t="inlineStr">
+        <is>
+          <t>03/12/2024</t>
+        </is>
+      </c>
+      <c r="F490" t="inlineStr">
+        <is>
+          <t>2216/24</t>
+        </is>
+      </c>
+      <c r="G490" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H490" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I490" t="n">
+        <v>3943</v>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" t="inlineStr">
+        <is>
+          <t>2146</t>
+        </is>
+      </c>
+      <c r="B491" t="inlineStr">
+        <is>
+          <t>22/11/2024</t>
+        </is>
+      </c>
+      <c r="C491" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E GLI ENTI TITOLARI DELLA GESTIONE DI CENTRI DIURNI PER ANZIANI NON AUTOSUFFICIENTI.</t>
+        </is>
+      </c>
+      <c r="D491" t="inlineStr">
+        <is>
+          <t>23/11/2024</t>
+        </is>
+      </c>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>03/12/2024</t>
+        </is>
+      </c>
+      <c r="F491" t="inlineStr">
+        <is>
+          <t>2213/24</t>
+        </is>
+      </c>
+      <c r="G491" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H491" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I491" t="n">
+        <v>576.95</v>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" t="inlineStr">
+        <is>
+          <t>2095</t>
+        </is>
+      </c>
+      <c r="B492" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="C492" t="inlineStr">
+        <is>
+          <t>PROTOCOLLI D’INTESA NON ONEROSI FRA L’AZIENDA - CENTRO DIURNO ATTIVITÀ GUIDATE E LE BOCCIOFILE “FONDAZIONE VOLKSBANK” DI MAROSTICA, “PROLOCO CANOVE” DI CANOVE DI ROANA, “ASD SAN FORTUNATO” DI BASSANO DEL GRAPPA, PER LA PROMOZIONE DELLO SPORT PER LE PERSONE CON DISABILITÀ</t>
+        </is>
+      </c>
+      <c r="D492" t="inlineStr">
+        <is>
+          <t>16/11/2024</t>
+        </is>
+      </c>
+      <c r="E492" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="F492" t="inlineStr">
+        <is>
+          <t>2161/24</t>
+        </is>
+      </c>
+      <c r="G492" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H492" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I492" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" t="inlineStr">
+        <is>
+          <t>2089</t>
+        </is>
+      </c>
+      <c r="B493" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="C493" t="inlineStr">
+        <is>
+          <t>PRESTAZIONI DI GENETICA MEDICA EROGATE DALL’AZIENDA ULSS 8 BERICA A FAVORE DELL’AZIENDA ULSS 7 PEDEMONTANA. ANNO 2024.</t>
+        </is>
+      </c>
+      <c r="D493" t="inlineStr">
+        <is>
+          <t>16/11/2024</t>
+        </is>
+      </c>
+      <c r="E493" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="F493" t="inlineStr">
+        <is>
+          <t>2155/24</t>
+        </is>
+      </c>
+      <c r="G493" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H493" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I493" t="n">
+        <v>341.475</v>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" t="inlineStr">
+        <is>
+          <t>2050</t>
+        </is>
+      </c>
+      <c r="B494" t="inlineStr">
+        <is>
+          <t>08/11/2024</t>
+        </is>
+      </c>
+      <c r="C494" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E L’IPAB I.S.A.C.C. GESTORE DEL CENTRO DI SERVIZI RESIDENZA PAZZAGLIA BASSO STURM E VILLA SERENA SITO A BASSANO DEL GRAPPA.</t>
+        </is>
+      </c>
+      <c r="D494" t="inlineStr">
+        <is>
+          <t>09/11/2024</t>
+        </is>
+      </c>
+      <c r="E494" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="F494" t="inlineStr">
+        <is>
+          <t>2118/24</t>
+        </is>
+      </c>
+      <c r="G494" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H494" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I494" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" t="inlineStr">
+        <is>
+          <t>2048</t>
+        </is>
+      </c>
+      <c r="B495" t="inlineStr">
+        <is>
+          <t>08/11/2024</t>
+        </is>
+      </c>
+      <c r="C495" t="inlineStr">
+        <is>
+          <t>PRESTAZIONI DI TELECONSULTO NEUROCHIRURGICO EROGATE DALL’AZIENDA ULSS 8 BERICA A FAVORE DELL’AZIENDA ULSS 7 PEDEMONTANA. BIENNIO 2024 - 2025.</t>
+        </is>
+      </c>
+      <c r="D495" t="inlineStr">
+        <is>
+          <t>09/11/2024</t>
+        </is>
+      </c>
+      <c r="E495" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="F495" t="inlineStr">
+        <is>
+          <t>2116/24</t>
+        </is>
+      </c>
+      <c r="G495" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H495" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I495" t="n">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" t="inlineStr">
+        <is>
+          <t>2045</t>
+        </is>
+      </c>
+      <c r="B496" t="inlineStr">
+        <is>
+          <t>08/11/2024</t>
+        </is>
+      </c>
+      <c r="C496" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "TELEHEALTH AND TELEDIALYSIS: A NEW STRATEGY TO IMPROVE PERITONEAL DIALYSIS IN ITALY"</t>
+        </is>
+      </c>
+      <c r="D496" t="inlineStr">
+        <is>
+          <t>09/11/2024</t>
+        </is>
+      </c>
+      <c r="E496" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="F496" t="inlineStr">
+        <is>
+          <t>2113/24</t>
+        </is>
+      </c>
+      <c r="G496" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H496" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I496" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" t="inlineStr">
+        <is>
+          <t>2044</t>
+        </is>
+      </c>
+      <c r="B497" t="inlineStr">
+        <is>
+          <t>08/11/2024</t>
+        </is>
+      </c>
+      <c r="C497" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO “EFFICACIA E FATTIBILITÀ DI UN TRATTAMENTO DI GRUPPO MANUALIZZATO CONTRO L’AUTOSTIGMA NELLE PERSONE CON DISTURBI MENTALI. UN TRIAL PRAGMATICO MULTICENTRICO RANDOMIZZATO CONTROLLATO NEI SERVIZI DI SALUTE MENTALE DEL VENETO, DELLA PROVINCIA AUTONOMA DI TRENTO E NELLA CITTÀ DI BOLZANO” PROTOCOLLO NECT – ITA, PRESSO IL DIPARTIMENTO SALUTE MENTALE DELL’AZIENDA ULSS 7.</t>
+        </is>
+      </c>
+      <c r="D497" t="inlineStr">
+        <is>
+          <t>09/11/2024</t>
+        </is>
+      </c>
+      <c r="E497" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="F497" t="inlineStr">
+        <is>
+          <t>2112/24</t>
+        </is>
+      </c>
+      <c r="G497" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H497" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I497" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" t="inlineStr">
+        <is>
+          <t>2041</t>
+        </is>
+      </c>
+      <c r="B498" t="inlineStr">
+        <is>
+          <t>08/11/2024</t>
+        </is>
+      </c>
+      <c r="C498" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "APPROCCIO MULTIMODALE IN PAZIENTI CON CARCINOMA PROSTATICO METASTATICO ORMONO SENSIBILE. STUDIO PRAGMATICO RANDOMIZZATO CON APALUTAMIDE E TRATTAMENTO LOCALE (APPROACH TRIAL)" E APPROVAZIONE CONTRATTO</t>
+        </is>
+      </c>
+      <c r="D498" t="inlineStr">
+        <is>
+          <t>09/11/2024</t>
+        </is>
+      </c>
+      <c r="E498" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="F498" t="inlineStr">
+        <is>
+          <t>2110/24</t>
+        </is>
+      </c>
+      <c r="G498" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H498" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I498" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="B499" t="inlineStr">
+        <is>
+          <t>31/10/2024</t>
+        </is>
+      </c>
+      <c r="C499" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI ROMA " LA SAPIENZA" PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR.SSA SARA RIOLO</t>
+        </is>
+      </c>
+      <c r="D499" t="inlineStr">
+        <is>
+          <t>01/11/2024</t>
+        </is>
+      </c>
+      <c r="E499" t="inlineStr">
+        <is>
+          <t>11/11/2024</t>
+        </is>
+      </c>
+      <c r="F499" t="inlineStr">
+        <is>
+          <t>2088/24</t>
+        </is>
+      </c>
+      <c r="G499" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H499" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I499" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" t="inlineStr">
+        <is>
+          <t>1979</t>
+        </is>
+      </c>
+      <c r="B500" t="inlineStr">
+        <is>
+          <t>25/10/2024</t>
+        </is>
+      </c>
+      <c r="C500" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL, SEDE DI BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE IV TRIMESTRE 2024.</t>
+        </is>
+      </c>
+      <c r="D500" t="inlineStr">
+        <is>
+          <t>26/10/2024</t>
+        </is>
+      </c>
+      <c r="E500" t="inlineStr">
+        <is>
+          <t>05/11/2024</t>
+        </is>
+      </c>
+      <c r="F500" t="inlineStr">
+        <is>
+          <t>2048/24</t>
+        </is>
+      </c>
+      <c r="G500" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H500" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I500" t="n">
+        <v>46728</v>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" t="inlineStr">
+        <is>
+          <t>1978</t>
+        </is>
+      </c>
+      <c r="B501" t="inlineStr">
+        <is>
+          <t>25/10/2024</t>
+        </is>
+      </c>
+      <c r="C501" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CENTRO DIAGNOSTICO CASTELLANO SRL A SOCIO UNICO – SOGGETTO A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI CASTELFRANCO VENETO (TV) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE IV TRIMESTRE 2024.</t>
+        </is>
+      </c>
+      <c r="D501" t="inlineStr">
+        <is>
+          <t>26/10/2024</t>
+        </is>
+      </c>
+      <c r="E501" t="inlineStr">
+        <is>
+          <t>05/11/2024</t>
+        </is>
+      </c>
+      <c r="F501" t="inlineStr">
+        <is>
+          <t>2047/24</t>
+        </is>
+      </c>
+      <c r="G501" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H501" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I501" t="n">
+        <v>6150</v>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" t="inlineStr">
+        <is>
+          <t>1977</t>
+        </is>
+      </c>
+      <c r="B502" t="inlineStr">
+        <is>
+          <t>25/10/2024</t>
+        </is>
+      </c>
+      <c r="C502" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CEMES SRL - SEDE DI THIENE - IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE IV TRIMESTRE 2024.</t>
+        </is>
+      </c>
+      <c r="D502" t="inlineStr">
+        <is>
+          <t>26/10/2024</t>
+        </is>
+      </c>
+      <c r="E502" t="inlineStr">
+        <is>
+          <t>05/11/2024</t>
+        </is>
+      </c>
+      <c r="F502" t="inlineStr">
+        <is>
+          <t>2046/24</t>
+        </is>
+      </c>
+      <c r="G502" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H502" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I502" t="n">
+        <v>21240</v>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" t="inlineStr">
+        <is>
+          <t>1976</t>
+        </is>
+      </c>
+      <c r="B503" t="inlineStr">
+        <is>
+          <t>25/10/2024</t>
+        </is>
+      </c>
+      <c r="C503" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED S.R.L. A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA S.R.L., SEDE DI BASSANO DEL GRAPPA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE IV TRIMESTRE 2024.</t>
+        </is>
+      </c>
+      <c r="D503" t="inlineStr">
+        <is>
+          <t>26/10/2024</t>
+        </is>
+      </c>
+      <c r="E503" t="inlineStr">
+        <is>
+          <t>05/11/2024</t>
+        </is>
+      </c>
+      <c r="F503" t="inlineStr">
+        <is>
+          <t>2045/24</t>
+        </is>
+      </c>
+      <c r="G503" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H503" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I503" t="n">
+        <v>526508.5</v>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" t="inlineStr">
+        <is>
+          <t>1975</t>
+        </is>
+      </c>
+      <c r="B504" t="inlineStr">
+        <is>
+          <t>25/10/2024</t>
+        </is>
+      </c>
+      <c r="C504" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE IV TRIMESTRE 2024.</t>
+        </is>
+      </c>
+      <c r="D504" t="inlineStr">
+        <is>
+          <t>26/10/2024</t>
+        </is>
+      </c>
+      <c r="E504" t="inlineStr">
+        <is>
+          <t>05/11/2024</t>
+        </is>
+      </c>
+      <c r="F504" t="inlineStr">
+        <is>
+          <t>2044/24</t>
+        </is>
+      </c>
+      <c r="G504" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H504" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I504" t="n">
+        <v>328371.1</v>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" t="inlineStr">
+        <is>
+          <t>1964</t>
+        </is>
+      </c>
+      <c r="B505" t="inlineStr">
+        <is>
+          <t>25/10/2024</t>
+        </is>
+      </c>
+      <c r="C505" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "PRIVACY ESSENTIALS" DELL'U.O.C. AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="D505" t="inlineStr">
+        <is>
+          <t>26/10/2024</t>
+        </is>
+      </c>
+      <c r="E505" t="inlineStr">
+        <is>
+          <t>05/11/2024</t>
+        </is>
+      </c>
+      <c r="F505" t="inlineStr">
+        <is>
+          <t>2024/24</t>
+        </is>
+      </c>
+      <c r="G505" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H505" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I505" t="n">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" t="inlineStr">
+        <is>
+          <t>1962</t>
+        </is>
+      </c>
+      <c r="B506" t="inlineStr">
+        <is>
+          <t>25/10/2024</t>
+        </is>
+      </c>
+      <c r="C506" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "PIANO FORMATIVO ANTICORRUZIONE 2023/2024" DEL RESPONSABILE DELLA PREVENZIONE DELLA CORRUZIONE E TRASPARENZA</t>
+        </is>
+      </c>
+      <c r="D506" t="inlineStr">
+        <is>
+          <t>26/10/2024</t>
+        </is>
+      </c>
+      <c r="E506" t="inlineStr">
+        <is>
+          <t>05/11/2024</t>
+        </is>
+      </c>
+      <c r="F506" t="inlineStr">
+        <is>
+          <t>2022/24</t>
+        </is>
+      </c>
+      <c r="G506" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H506" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I506" t="n">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" t="inlineStr">
+        <is>
+          <t>1961</t>
+        </is>
+      </c>
+      <c r="B507" t="inlineStr">
+        <is>
+          <t>25/10/2024</t>
+        </is>
+      </c>
+      <c r="C507" t="inlineStr">
+        <is>
+          <t>FONDO PER LE POLITICHE DELLA FAMIGLIA ANNO 2021 - PIANO OPERATIVO DELLA REGIONE DEL VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI (DGR N 1426 DEL 29/10/2021, DDR N 68 DEL 9/11/2021). RENDICONTAZIONE ATTIVITÀ E COSTI.</t>
+        </is>
+      </c>
+      <c r="D507" t="inlineStr">
+        <is>
+          <t>26/10/2024</t>
+        </is>
+      </c>
+      <c r="E507" t="inlineStr">
+        <is>
+          <t>05/11/2024</t>
+        </is>
+      </c>
+      <c r="F507" t="inlineStr">
+        <is>
+          <t>2021/24</t>
+        </is>
+      </c>
+      <c r="G507" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H507" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I507" t="n">
+        <v>139332</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" t="inlineStr">
+        <is>
+          <t>1956</t>
+        </is>
+      </c>
+      <c r="B508" t="inlineStr">
+        <is>
+          <t>25/10/2024</t>
+        </is>
+      </c>
+      <c r="C508" t="inlineStr">
+        <is>
+          <t>PROSECUZIONE DELL’ ACCORDO CONTRATTUALE CON MEA SOCIETA’ COOPERATIVA SOCIALE PER LA GESTIONE DELLA COMUNITA’ ALLOGGIO PER PERSONE CON DISABILITA’ “NICO FRIGO” DI CESUNA DI ROANA, FINO AL 30/06/2025.</t>
+        </is>
+      </c>
+      <c r="D508" t="inlineStr">
+        <is>
+          <t>26/10/2024</t>
+        </is>
+      </c>
+      <c r="E508" t="inlineStr">
+        <is>
+          <t>05/11/2024</t>
+        </is>
+      </c>
+      <c r="F508" t="inlineStr">
+        <is>
+          <t>2016/24</t>
+        </is>
+      </c>
+      <c r="G508" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H508" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I508" t="n">
+        <v>14.519</v>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" t="inlineStr">
+        <is>
+          <t>1926</t>
+        </is>
+      </c>
+      <c r="B509" t="inlineStr">
+        <is>
+          <t>23/10/2024</t>
+        </is>
+      </c>
+      <c r="C509" t="inlineStr">
+        <is>
+          <t>“PROGETTO CENTRO EDUCATIVO POMERIDIANO CA' DOTTA&amp;quot; - SOTTOSCRIZIONE DELLA CONVENZIONE TRA REGIONE DEL VENETO E AZIENDA ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="D509" t="inlineStr">
+        <is>
+          <t>23/10/2024</t>
+        </is>
+      </c>
+      <c r="E509" t="inlineStr">
+        <is>
+          <t>03/11/2024</t>
+        </is>
+      </c>
+      <c r="F509" t="inlineStr">
+        <is>
+          <t>1995/24</t>
+        </is>
+      </c>
+      <c r="G509" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H509" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I509" t="n">
+        <v>40000</v>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" t="inlineStr">
+        <is>
+          <t>1922</t>
+        </is>
+      </c>
+      <c r="B510" t="inlineStr">
+        <is>
+          <t>18/10/2024</t>
+        </is>
+      </c>
+      <c r="C510" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI VALLI DEL PASUBIO (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI VALLI DEL PASUBIO SITI IN VIA BRUNO BRANDELLERO N. 34, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D510" t="inlineStr">
+        <is>
+          <t>19/10/2024</t>
+        </is>
+      </c>
+      <c r="E510" t="inlineStr">
+        <is>
+          <t>29/10/2024</t>
+        </is>
+      </c>
+      <c r="F510" t="inlineStr">
+        <is>
+          <t>1980/24</t>
+        </is>
+      </c>
+      <c r="G510" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H510" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I510" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" t="inlineStr">
+        <is>
+          <t>1920</t>
+        </is>
+      </c>
+      <c r="B511" t="inlineStr">
+        <is>
+          <t>18/10/2024</t>
+        </is>
+      </c>
+      <c r="C511" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO CON L’ASSOCIAZIONE ITALIANA TUTELA SALUTE MENTALE - SEZ. SCHIO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA SITI PRESSO LA CASA DELLA SALUTE DI SCHIO DI VIA CAUSSA N. 51 DA DESTINARE AD ATTIVITÀ ISTITUZIONALI.</t>
+        </is>
+      </c>
+      <c r="D511" t="inlineStr">
+        <is>
+          <t>19/10/2024</t>
+        </is>
+      </c>
+      <c r="E511" t="inlineStr">
+        <is>
+          <t>29/10/2024</t>
+        </is>
+      </c>
+      <c r="F511" t="inlineStr">
+        <is>
+          <t>1978/24</t>
+        </is>
+      </c>
+      <c r="G511" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H511" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I511" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" t="inlineStr">
+        <is>
+          <t>1903</t>
+        </is>
+      </c>
+      <c r="B512" t="inlineStr">
+        <is>
+          <t>18/10/2024</t>
+        </is>
+      </c>
+      <c r="C512" t="inlineStr">
+        <is>
+          <t>EVENTI FORMATIVI "AGGIORNAMENTO PER RAPPRESENTANTI DEI LAVORATORI PER LA SICUREZZA, PER ADDETTI AL SERVIZIO PREVENZIONE E PROTEZIONE E RESPONSABILI DEL SERVIZIO PREVENZIONE E PROTEZIONE - METODOLOGIE DI VALUTAZIONE DEL RISCHIO CHIMICO E DEL RISCHIO BIOLOGICO" E "CORSO BASE PER RAPPRESENTANTI DEI LAVORATORI PER LA SICUREZZA" DELL'UOSD SERVIZIO DI PREVENZIONE E PROTEZIONE</t>
+        </is>
+      </c>
+      <c r="D512" t="inlineStr">
+        <is>
+          <t>19/10/2024</t>
+        </is>
+      </c>
+      <c r="E512" t="inlineStr">
+        <is>
+          <t>29/10/2024</t>
+        </is>
+      </c>
+      <c r="F512" t="inlineStr">
+        <is>
+          <t>1961/24</t>
+        </is>
+      </c>
+      <c r="G512" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H512" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I512" t="n">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" t="inlineStr">
+        <is>
+          <t>1858</t>
+        </is>
+      </c>
+      <c r="B513" t="inlineStr">
+        <is>
+          <t>15/10/2024</t>
+        </is>
+      </c>
+      <c r="C513" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "SCUOLA DI ECOGRAFIA DI BASE SIUMB - CORSO PRATICO" DELL'U.O.C. RADIOLOGIA BASSANO D. G.</t>
+        </is>
+      </c>
+      <c r="D513" t="inlineStr">
+        <is>
+          <t>16/10/2024</t>
+        </is>
+      </c>
+      <c r="E513" t="inlineStr">
+        <is>
+          <t>26/10/2024</t>
+        </is>
+      </c>
+      <c r="F513" t="inlineStr">
+        <is>
+          <t>1925/24</t>
+        </is>
+      </c>
+      <c r="G513" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H513" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I513" t="n">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" t="inlineStr">
+        <is>
+          <t>1857</t>
+        </is>
+      </c>
+      <c r="B514" t="inlineStr">
+        <is>
+          <t>15/10/2024</t>
+        </is>
+      </c>
+      <c r="C514" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’ISTITUTO COSTRUTTIVISTA NARRATIVO (ICONA) PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D514" t="inlineStr">
+        <is>
+          <t>16/10/2024</t>
+        </is>
+      </c>
+      <c r="E514" t="inlineStr">
+        <is>
+          <t>26/10/2024</t>
+        </is>
+      </c>
+      <c r="F514" t="inlineStr">
+        <is>
+          <t>1923/24</t>
+        </is>
+      </c>
+      <c r="G514" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H514" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I514" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" t="inlineStr">
+        <is>
+          <t>1826</t>
+        </is>
+      </c>
+      <c r="B515" t="inlineStr">
+        <is>
+          <t>04/10/2024</t>
+        </is>
+      </c>
+      <c r="C515" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS E LA FONDAZIONE OPERA IMMACOLATA CONCEZIONE ONLUS PER LA GESTIONE DELL’OSPEDALE DI COMUNITA’ CENTRO SERVIZI “GUIDO NEGRI”. PERIODO 15/10/2024 - 14/10/2027.</t>
+        </is>
+      </c>
+      <c r="D515" t="inlineStr">
+        <is>
+          <t>05/10/2024</t>
+        </is>
+      </c>
+      <c r="E515" t="inlineStr">
+        <is>
+          <t>15/10/2024</t>
+        </is>
+      </c>
+      <c r="F515" t="inlineStr">
+        <is>
+          <t>1887/24</t>
+        </is>
+      </c>
+      <c r="G515" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H515" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I515" t="n">
+        <v>2.094</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" t="inlineStr">
+        <is>
+          <t>1780</t>
+        </is>
+      </c>
+      <c r="B516" t="inlineStr">
+        <is>
+          <t>27/09/2024</t>
+        </is>
+      </c>
+      <c r="C516" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE &amp;quot;SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI &amp;quot; ANNO 2022 (DDR 48/2022). APPROVAZIONE DELLA RELAZIONE FINALE E DELLA RENDICONTAZIONE DELLE SPESE SOSTENUTE (CODICE COMMESSA D1 3/2023/3 E CODICE COMMESSA D2 3/2023/4)</t>
+        </is>
+      </c>
+      <c r="D516" t="inlineStr">
+        <is>
+          <t>28/09/2024</t>
+        </is>
+      </c>
+      <c r="E516" t="inlineStr">
+        <is>
+          <t>08/10/2024</t>
+        </is>
+      </c>
+      <c r="F516" t="inlineStr">
+        <is>
+          <t>1844/24</t>
+        </is>
+      </c>
+      <c r="G516" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H516" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I516" t="n">
+        <v>74378</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" t="inlineStr">
+        <is>
+          <t>1771</t>
+        </is>
+      </c>
+      <c r="B517" t="inlineStr">
+        <is>
+          <t>27/09/2024</t>
+        </is>
+      </c>
+      <c r="C517" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO: " STUDIO OSSERVAZIONALE, RETROSPETTIVO, MULTICENTRICO ITALIANO , INCENTRATO SULLA VALUTAZIONE DI EFFICACIA E SICUREZZA DELL'ASSOCIAZIONE DI TAFASITAMAB E LENALIDOMIDE IN PAZIENTI CON LINFOMA DIFFUSO A GRANDI CELLULE B NELL'AMBITO DELL'USO NOMINALE - TALOS  - E APPROVAZIONE ACCORDO DI COLLABORAZIONE</t>
+        </is>
+      </c>
+      <c r="D517" t="inlineStr">
+        <is>
+          <t>28/09/2024</t>
+        </is>
+      </c>
+      <c r="E517" t="inlineStr">
+        <is>
+          <t>08/10/2024</t>
+        </is>
+      </c>
+      <c r="F517" t="inlineStr">
+        <is>
+          <t>1835/24</t>
+        </is>
+      </c>
+      <c r="G517" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H517" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I517" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" t="inlineStr">
+        <is>
+          <t>1730</t>
+        </is>
+      </c>
+      <c r="B518" t="inlineStr">
+        <is>
+          <t>20/09/2024</t>
+        </is>
+      </c>
+      <c r="C518" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE &amp;quot;TURISMO ACCESSIBILE E INCLUSIVO PER LE PERSONE CON DISABILITÀ-EDIZIONE 2024 (DGRV 748/2024, DDR 38/2024). RECEPIMENTO FINANZIAMENTO. CUP H71H24000000002</t>
+        </is>
+      </c>
+      <c r="D518" t="inlineStr">
+        <is>
+          <t>21/09/2024</t>
+        </is>
+      </c>
+      <c r="E518" t="inlineStr">
+        <is>
+          <t>01/10/2024</t>
+        </is>
+      </c>
+      <c r="F518" t="inlineStr">
+        <is>
+          <t>1793/24</t>
+        </is>
+      </c>
+      <c r="G518" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H518" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I518" t="n">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" t="inlineStr">
+        <is>
+          <t>1724</t>
+        </is>
+      </c>
+      <c r="B519" t="inlineStr">
+        <is>
+          <t>20/09/2024</t>
+        </is>
+      </c>
+      <c r="C519" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E  L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE , AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO RESPIRATORIO - DR. SALVATORE NICOLOSI</t>
+        </is>
+      </c>
+      <c r="D519" t="inlineStr">
+        <is>
+          <t>21/09/2024</t>
+        </is>
+      </c>
+      <c r="E519" t="inlineStr">
+        <is>
+          <t>01/10/2024</t>
+        </is>
+      </c>
+      <c r="F519" t="inlineStr">
+        <is>
+          <t>1788/24</t>
+        </is>
+      </c>
+      <c r="G519" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H519" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I519" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" t="inlineStr">
+        <is>
+          <t>1723</t>
+        </is>
+      </c>
+      <c r="B520" t="inlineStr">
+        <is>
+          <t>20/09/2024</t>
+        </is>
+      </c>
+      <c r="C520" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS7 PEDEMONTANA E L'UNIVERSITÀ DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO CARDIOVASCOLARE - DR.SSA ANNA REGINATO</t>
+        </is>
+      </c>
+      <c r="D520" t="inlineStr">
+        <is>
+          <t>21/09/2024</t>
+        </is>
+      </c>
+      <c r="E520" t="inlineStr">
+        <is>
+          <t>01/10/2024</t>
+        </is>
+      </c>
+      <c r="F520" t="inlineStr">
+        <is>
+          <t>1787/24</t>
+        </is>
+      </c>
+      <c r="G520" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H520" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I520" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" t="inlineStr">
+        <is>
+          <t>1720</t>
+        </is>
+      </c>
+      <c r="B521" t="inlineStr">
+        <is>
+          <t>20/09/2024</t>
+        </is>
+      </c>
+      <c r="C521" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON LA SCUOLA SUPERIORE IN PSICOLOGIA CLINICA (SSPC– IFREP) PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D521" t="inlineStr">
+        <is>
+          <t>21/09/2024</t>
+        </is>
+      </c>
+      <c r="E521" t="inlineStr">
+        <is>
+          <t>01/10/2024</t>
+        </is>
+      </c>
+      <c r="F521" t="inlineStr">
+        <is>
+          <t>1785/24</t>
+        </is>
+      </c>
+      <c r="G521" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H521" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I521" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" t="inlineStr">
+        <is>
+          <t>1655</t>
+        </is>
+      </c>
+      <c r="B522" t="inlineStr">
+        <is>
+          <t>06/09/2024</t>
+        </is>
+      </c>
+      <c r="C522" t="inlineStr">
+        <is>
+          <t>PROGETTO SPERIMENTALE “SOSTEGNO NELLA GESTIONE DEI CARICHI ASSISTENZIALI DELLA PERSONA ANZIANA, DI NORMA ULTRASESSANTACINQUENNE, NON AUTOSUFFICIENTE IN STATO DI COMPROVATA VULNERABILITÀ - PERIODO 2024-2025” (DGRV N. 752/2024). CONVENZIONE CON AZIENDA ZERO ED ATTI CONSEGUENTI</t>
+        </is>
+      </c>
+      <c r="D522" t="inlineStr">
+        <is>
+          <t>07/09/2024</t>
+        </is>
+      </c>
+      <c r="E522" t="inlineStr">
+        <is>
+          <t>17/09/2024</t>
+        </is>
+      </c>
+      <c r="F522" t="inlineStr">
+        <is>
+          <t>1715/24</t>
+        </is>
+      </c>
+      <c r="G522" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H522" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I522" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" t="inlineStr">
+        <is>
+          <t>1654</t>
+        </is>
+      </c>
+      <c r="B523" t="inlineStr">
+        <is>
+          <t>06/09/2024</t>
+        </is>
+      </c>
+      <c r="C523" t="inlineStr">
+        <is>
+          <t>PIANO OPERATIVO DELLA REGIONE DEL VENETO PER LA VALORIZZAZIONE DEI CONSULTORI FAMILIARI” (DGR 1401/2023 E DDR 144/2023). APPROVAZIONE SCHEMA TIPO DI ACCORDO PER LA REALIZZAZIONE DEGLI INTERVENTI PREVISTI NELL’INIZIATIVA “NATI PER LEGGERE” E “NATI PER LA MUSICA&amp;quot;</t>
+        </is>
+      </c>
+      <c r="D523" t="inlineStr">
+        <is>
+          <t>07/09/2024</t>
+        </is>
+      </c>
+      <c r="E523" t="inlineStr">
+        <is>
+          <t>17/09/2024</t>
+        </is>
+      </c>
+      <c r="F523" t="inlineStr">
+        <is>
+          <t>1714/24</t>
+        </is>
+      </c>
+      <c r="G523" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H523" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I523" t="n">
+        <v>13264</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" t="inlineStr">
+        <is>
+          <t>1651</t>
+        </is>
+      </c>
+      <c r="B524" t="inlineStr">
+        <is>
+          <t>06/09/2024</t>
+        </is>
+      </c>
+      <c r="C524" t="inlineStr">
+        <is>
+          <t>RINNOVO DEL PROTOCOLLO D`INTESA PER LA PROSECUZIONE DEL PROGETTO ``SISTEMA ACCOMUNA`` TRA PREFETTURA - UTG E QUESTURA DI VICENZA, ANUSCA, PRESIDENTI DELLE CONFERENZE DEI SINDACI DEL TERRITORIO, AZIENDE ULSS 7 PEDEMONTANA E ULSS 8 BERICA.</t>
+        </is>
+      </c>
+      <c r="D524" t="inlineStr">
+        <is>
+          <t>07/09/2024</t>
+        </is>
+      </c>
+      <c r="E524" t="inlineStr">
+        <is>
+          <t>17/09/2024</t>
+        </is>
+      </c>
+      <c r="F524" t="inlineStr">
+        <is>
+          <t>1712/24</t>
+        </is>
+      </c>
+      <c r="G524" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H524" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I524" t="n">
+        <v>10.285</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" t="inlineStr">
+        <is>
+          <t>1620</t>
+        </is>
+      </c>
+      <c r="B525" t="inlineStr">
+        <is>
+          <t>30/08/2024</t>
+        </is>
+      </c>
+      <c r="C525" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI. PROROGA CONVENZIONE CON L'ASSOCIAZIONE DI VOLONTARIATO QUESTACITTÀ DI BASSANO</t>
+        </is>
+      </c>
+      <c r="D525" t="inlineStr">
+        <is>
+          <t>31/08/2024</t>
+        </is>
+      </c>
+      <c r="E525" t="inlineStr">
+        <is>
+          <t>10/09/2024</t>
+        </is>
+      </c>
+      <c r="F525" t="inlineStr">
+        <is>
+          <t>1672/24</t>
+        </is>
+      </c>
+      <c r="G525" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H525" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I525" t="n">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" t="inlineStr">
+        <is>
+          <t>1616</t>
+        </is>
+      </c>
+      <c r="B526" t="inlineStr">
+        <is>
+          <t>30/08/2024</t>
+        </is>
+      </c>
+      <c r="C526" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO CARDIOVASCOLARE - DR. GABRIELE FACCI</t>
+        </is>
+      </c>
+      <c r="D526" t="inlineStr">
+        <is>
+          <t>31/08/2024</t>
+        </is>
+      </c>
+      <c r="E526" t="inlineStr">
+        <is>
+          <t>10/09/2024</t>
+        </is>
+      </c>
+      <c r="F526" t="inlineStr">
+        <is>
+          <t>1668/24</t>
+        </is>
+      </c>
+      <c r="G526" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H526" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I526" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" t="inlineStr">
+        <is>
+          <t>1614</t>
+        </is>
+      </c>
+      <c r="B527" t="inlineStr">
+        <is>
+          <t>30/08/2024</t>
+        </is>
+      </c>
+      <c r="C527" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON IL COMUNE DI SANTORSO PER L'ATTIVAZIONE DI UN UFFICIO SEPARATO DI STATO CIVILE PRESSO L’OSPEDALE DI SANTORSO</t>
+        </is>
+      </c>
+      <c r="D527" t="inlineStr">
+        <is>
+          <t>31/08/2024</t>
+        </is>
+      </c>
+      <c r="E527" t="inlineStr">
+        <is>
+          <t>10/09/2024</t>
+        </is>
+      </c>
+      <c r="F527" t="inlineStr">
+        <is>
+          <t>1666/24</t>
+        </is>
+      </c>
+      <c r="G527" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H527" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I527" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" t="inlineStr">
+        <is>
+          <t>1613</t>
+        </is>
+      </c>
+      <c r="B528" t="inlineStr">
+        <is>
+          <t>30/08/2024</t>
+        </is>
+      </c>
+      <c r="C528" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITÀ DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO CARDIOVASCOLARE - DR.SSA LAURA TRENTO</t>
+        </is>
+      </c>
+      <c r="D528" t="inlineStr">
+        <is>
+          <t>31/08/2024</t>
+        </is>
+      </c>
+      <c r="E528" t="inlineStr">
+        <is>
+          <t>10/09/2024</t>
+        </is>
+      </c>
+      <c r="F528" t="inlineStr">
+        <is>
+          <t>1665/24</t>
+        </is>
+      </c>
+      <c r="G528" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H528" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I528" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" t="inlineStr">
+        <is>
+          <t>1544</t>
+        </is>
+      </c>
+      <c r="B529" t="inlineStr">
+        <is>
+          <t>16/08/2024</t>
+        </is>
+      </c>
+      <c r="C529" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CENTRO DIAGNOSTICO CASTELLANO SRL A SOCIO UNICO – SOGGETTO A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI CASTELFRANCO VENETO (TV) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE D’ATTESA E DELLE LISTE DI PRE-APPUNTAMENTO 2° SEMESTRE 2024. PERIODO DI DECORRENZA DAL 01/07/2024 AL 30/09/2024.</t>
+        </is>
+      </c>
+      <c r="D529" t="inlineStr">
+        <is>
+          <t>17/08/2024</t>
+        </is>
+      </c>
+      <c r="E529" t="inlineStr">
+        <is>
+          <t>27/08/2024</t>
+        </is>
+      </c>
+      <c r="F529" t="inlineStr">
+        <is>
+          <t>1591/24</t>
+        </is>
+      </c>
+      <c r="G529" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H529" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I529" t="n">
+        <v>5381</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" t="inlineStr">
+        <is>
+          <t>1543</t>
+        </is>
+      </c>
+      <c r="B530" t="inlineStr">
+        <is>
+          <t>16/08/2024</t>
+        </is>
+      </c>
+      <c r="C530" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CEMES SRL - SEDE DI THIENE - IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE D’ATTESA E DELLE LISTE DI PRE-APPUNTAMENTO 2° SEMESTRE 2024. PERIODO DI DECORRENZA DAL 01/07/2024 AL 30/09/2024.</t>
+        </is>
+      </c>
+      <c r="D530" t="inlineStr">
+        <is>
+          <t>17/08/2024</t>
+        </is>
+      </c>
+      <c r="E530" t="inlineStr">
+        <is>
+          <t>27/08/2024</t>
+        </is>
+      </c>
+      <c r="F530" t="inlineStr">
+        <is>
+          <t>1590/24</t>
+        </is>
+      </c>
+      <c r="G530" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H530" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I530" t="n">
+        <v>21240</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" t="inlineStr">
+        <is>
+          <t>1542</t>
+        </is>
+      </c>
+      <c r="B531" t="inlineStr">
+        <is>
+          <t>16/08/2024</t>
+        </is>
+      </c>
+      <c r="C531" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED S.R.L. A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA S.R.L., SEDE DI BASSANO DEL GRAPPA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE D’ATTESA E DELLE LISTE DI PRE-APPUNTAMENTO 2° SEMESTRE 2024. PERIODO DI DECORRENZA DAL 01/07/2024 AL 30/09/2024.</t>
+        </is>
+      </c>
+      <c r="D531" t="inlineStr">
+        <is>
+          <t>17/08/2024</t>
+        </is>
+      </c>
+      <c r="E531" t="inlineStr">
+        <is>
+          <t>27/08/2024</t>
+        </is>
+      </c>
+      <c r="F531" t="inlineStr">
+        <is>
+          <t>1589/24</t>
+        </is>
+      </c>
+      <c r="G531" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H531" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I531" t="n">
+        <v>378344</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" t="inlineStr">
+        <is>
+          <t>1541</t>
+        </is>
+      </c>
+      <c r="B532" t="inlineStr">
+        <is>
+          <t>16/08/2024</t>
+        </is>
+      </c>
+      <c r="C532" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE D’ATTESA E DELLE LISTE DI PRE-APPUNTAMENTO 2° SEMESTRE 2024. PERIODO DI DECORRENZA DAL 01/07/2024 AL 30/09/2024.</t>
+        </is>
+      </c>
+      <c r="D532" t="inlineStr">
+        <is>
+          <t>17/08/2024</t>
+        </is>
+      </c>
+      <c r="E532" t="inlineStr">
+        <is>
+          <t>27/08/2024</t>
+        </is>
+      </c>
+      <c r="F532" t="inlineStr">
+        <is>
+          <t>1588/24</t>
+        </is>
+      </c>
+      <c r="G532" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H532" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I532" t="n">
+        <v>211475</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" t="inlineStr">
+        <is>
+          <t>1540</t>
+        </is>
+      </c>
+      <c r="B533" t="inlineStr">
+        <is>
+          <t>16/08/2024</t>
+        </is>
+      </c>
+      <c r="C533" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL, SEDE DI BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE D’ATTESA E DELLE LISTE DI PRE-APPUNTAMENTO 2° SEMESTRE 2024. PERIODO DI DECORRENZA DAL 01/07/2024 AL 30/09/2024.</t>
+        </is>
+      </c>
+      <c r="D533" t="inlineStr">
+        <is>
+          <t>17/08/2024</t>
+        </is>
+      </c>
+      <c r="E533" t="inlineStr">
+        <is>
+          <t>27/08/2024</t>
+        </is>
+      </c>
+      <c r="F533" t="inlineStr">
+        <is>
+          <t>1586/24</t>
+        </is>
+      </c>
+      <c r="G533" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H533" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I533" t="n">
+        <v>46728</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" t="inlineStr">
+        <is>
+          <t>1537</t>
+        </is>
+      </c>
+      <c r="B534" t="inlineStr">
+        <is>
+          <t>16/08/2024</t>
+        </is>
+      </c>
+      <c r="C534" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "STUDIO OSSERVAZIONALE DEL PROFILO LIPIDICO NEI PAZIENTI IN TRATTAMENTO CON INCLISIRAN IN VENETO - CODICE PROTOCOLLO: INCLIVEN REGISTRY"</t>
+        </is>
+      </c>
+      <c r="D534" t="inlineStr">
+        <is>
+          <t>17/08/2024</t>
+        </is>
+      </c>
+      <c r="E534" t="inlineStr">
+        <is>
+          <t>27/08/2024</t>
+        </is>
+      </c>
+      <c r="F534" t="inlineStr">
+        <is>
+          <t>1585/24</t>
+        </is>
+      </c>
+      <c r="G534" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H534" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I534" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" t="inlineStr">
+        <is>
+          <t>1475</t>
+        </is>
+      </c>
+      <c r="B535" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="C535" t="inlineStr">
+        <is>
+          <t>PROSECUZIONE DELL’ ACCORDO CONTRATTUALE PER LA GESTIONE DEL CENTRO DIURNO PER PERSONE CON DISABILITA’ “LE CARUBINE” DI BASSANO DEL GRAPPA FINO AL 30/06/2025.</t>
+        </is>
+      </c>
+      <c r="D535" t="inlineStr">
+        <is>
+          <t>03/08/2024</t>
+        </is>
+      </c>
+      <c r="E535" t="inlineStr">
+        <is>
+          <t>13/08/2024</t>
+        </is>
+      </c>
+      <c r="F535" t="inlineStr">
+        <is>
+          <t>1529/24</t>
+        </is>
+      </c>
+      <c r="G535" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H535" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I535" t="n">
+        <v>419.422</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" t="inlineStr">
+        <is>
+          <t>1441</t>
+        </is>
+      </c>
+      <c r="B536" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="C536" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELL’INDAGINE CLINICA CON DISPOSITIVO MEDICO “EFFICACIA DEL BENDAGGIO A CORTA ESTENSIBILITA’ PER IL TRATTAMENTO DELL’EDEMA DELLA MANO RISPETTO AL BENDAGGIO AD ELEVATA ESTENSIBILITA’: CROSS OVER RANDOMIZED CONTROLLED TRIAL (RCT)” – PROTOCOLLO BENDAGGIO MANO - PRESSO L’U.O.C. RECUPERO E RIABILITAZIONE FUNZIONALE  DEL P.O. SANTORSO.</t>
+        </is>
+      </c>
+      <c r="D536" t="inlineStr">
+        <is>
+          <t>03/08/2024</t>
+        </is>
+      </c>
+      <c r="E536" t="inlineStr">
+        <is>
+          <t>13/08/2024</t>
+        </is>
+      </c>
+      <c r="F536" t="inlineStr">
+        <is>
+          <t>1490/24</t>
+        </is>
+      </c>
+      <c r="G536" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H536" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I536" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" t="inlineStr">
+        <is>
+          <t>1417</t>
+        </is>
+      </c>
+      <c r="B537" t="inlineStr">
+        <is>
+          <t>26/07/2024</t>
+        </is>
+      </c>
+      <c r="C537" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI SARCEDO (VI) SITI PRESSO L’EDIFICIO DENOMINATO “VILLA CA’ DOTTA” IN VIA ROMA N. 10 DA DESTINARE AD ATTIVITÀ SOCIO-SANITARIE PER IL TERRITORIO.</t>
+        </is>
+      </c>
+      <c r="D537" t="inlineStr">
+        <is>
+          <t>27/07/2024</t>
+        </is>
+      </c>
+      <c r="E537" t="inlineStr">
+        <is>
+          <t>06/08/2024</t>
+        </is>
+      </c>
+      <c r="F537" t="inlineStr">
+        <is>
+          <t>1431/24</t>
+        </is>
+      </c>
+      <c r="G537" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H537" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I537" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" t="inlineStr">
+        <is>
+          <t>1402</t>
+        </is>
+      </c>
+      <c r="B538" t="inlineStr">
+        <is>
+          <t>26/07/2024</t>
+        </is>
+      </c>
+      <c r="C538" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELLO STUDIO “RITA – RIOSPEDALIZZAZIONI A TRENTA E A NOVANTA GIORNI IN PAZIENTI CON DISTURBI MENTALI” - PRESSO IL DIPARTIMENTO DI SALUTE MENTALE.</t>
+        </is>
+      </c>
+      <c r="D538" t="inlineStr">
+        <is>
+          <t>27/07/2024</t>
+        </is>
+      </c>
+      <c r="E538" t="inlineStr">
+        <is>
+          <t>06/08/2024</t>
+        </is>
+      </c>
+      <c r="F538" t="inlineStr">
+        <is>
+          <t>1453/24</t>
+        </is>
+      </c>
+      <c r="G538" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H538" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I538" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" t="inlineStr">
+        <is>
+          <t>1397</t>
+        </is>
+      </c>
+      <c r="B539" t="inlineStr">
+        <is>
+          <t>26/07/2024</t>
+        </is>
+      </c>
+      <c r="C539" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELLO STUDIO NO PROFIT, OSSERVAZIONALE, MULTICENTRICO, FARMACOLOGICO “EFFICACIA E SICUREZZA DI UPADACITINIB IN PAZIENTI CON COLITE ULCEROSA: STUDIO REAL – LIFE, MULTICENTRICO, IG -IBD” – CODICE UPREAL UC - PRESSO L’U.O.S.V D. ENDOSCOPIA DIGESTIVA DEL P.O. SANTORSO. STIPULA DI CONTRATTO PER LA CONDUZIONE DELLO STUDIO.</t>
+        </is>
+      </c>
+      <c r="D539" t="inlineStr">
+        <is>
+          <t>27/07/2024</t>
+        </is>
+      </c>
+      <c r="E539" t="inlineStr">
+        <is>
+          <t>06/08/2024</t>
+        </is>
+      </c>
+      <c r="F539" t="inlineStr">
+        <is>
+          <t>1452/24</t>
+        </is>
+      </c>
+      <c r="G539" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H539" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I539" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" t="inlineStr">
+        <is>
+          <t>1359</t>
+        </is>
+      </c>
+      <c r="B540" t="inlineStr">
+        <is>
+          <t>19/07/2024</t>
+        </is>
+      </c>
+      <c r="C540" t="inlineStr">
+        <is>
+          <t>DELIBERA N 1793 DEL 22/10/2021 - APPROVAZIONE SCHEMA TIPO DI ACCORDO CONTRATTUALE PER LA SPERIMENTAZIONE DI UN MODELLO DI SVILUPPO DELLA DGRV 739/2015 PER L’ACCOMPAGNAMENTO ALL’INCLUSIONE ED ALL’OCCUPABILITÀ DELLE PERSONE CON DISABILITÀ – PROSECUZIONE DELLE ATTIVITÀ</t>
+        </is>
+      </c>
+      <c r="D540" t="inlineStr">
+        <is>
+          <t>20/07/2024</t>
+        </is>
+      </c>
+      <c r="E540" t="inlineStr">
+        <is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="F540" t="inlineStr">
+        <is>
+          <t>1411/24</t>
+        </is>
+      </c>
+      <c r="G540" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H540" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I540" t="n">
+        <v>86552</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" t="inlineStr">
+        <is>
+          <t>1355</t>
+        </is>
+      </c>
+      <c r="B541" t="inlineStr">
+        <is>
+          <t>19/07/2024</t>
+        </is>
+      </c>
+      <c r="C541" t="inlineStr">
+        <is>
+          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA IN ORTOPEDIA E TRAUMATOLOGIA. PERIODO DI DECORRENZA DAL 03/08/2024 AL 31/12/2024.</t>
+        </is>
+      </c>
+      <c r="D541" t="inlineStr">
+        <is>
+          <t>20/07/2024</t>
+        </is>
+      </c>
+      <c r="E541" t="inlineStr">
+        <is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="F541" t="inlineStr">
+        <is>
+          <t>1407/24</t>
+        </is>
+      </c>
+      <c r="G541" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H541" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I541" t="n">
+        <v>60.52</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" t="inlineStr">
+        <is>
+          <t>1326</t>
+        </is>
+      </c>
+      <c r="B542" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="C542" t="inlineStr">
+        <is>
+          <t>ADDENDUM ALLA CONVENZIONE CON L’AZIENDA OSPEDALIERA UNIVERSITARIA INTEGRATA VERONA, DI CUI ALLA DELIBERA N. 480/2024, PER LA MODIFICA DELLE MODALITÀ DI EROGAZIONE DELL’ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2024.</t>
+        </is>
+      </c>
+      <c r="D542" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="E542" t="inlineStr">
+        <is>
+          <t>26/07/2024</t>
+        </is>
+      </c>
+      <c r="F542" t="inlineStr">
+        <is>
+          <t>1375/24</t>
+        </is>
+      </c>
+      <c r="G542" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H542" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I542" t="n">
+        <v>63.81</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" t="inlineStr">
+        <is>
+          <t>1304</t>
+        </is>
+      </c>
+      <c r="B543" t="inlineStr">
+        <is>
+          <t>12/07/2024</t>
+        </is>
+      </c>
+      <c r="C543" t="inlineStr">
+        <is>
+          <t>SISTEMA VENETO ADOZIONI. INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE ED INTERNAZIONALE (L. N. 476/98). DGR 1233/2023, DDR 143/2023, DDR 50/2024. RECEPIMENTO DEL FINANZIAMENTO E APPROVAZIONE DEL PIANO TERRITORIALE VENETO ADOZIONI (PTVA) AZIENDALE ANNO 2023/2024 (CODICE COMMESSA 2/2024/5)</t>
+        </is>
+      </c>
+      <c r="D543" t="inlineStr">
+        <is>
+          <t>13/07/2024</t>
+        </is>
+      </c>
+      <c r="E543" t="inlineStr">
+        <is>
+          <t>23/07/2024</t>
+        </is>
+      </c>
+      <c r="F543" t="inlineStr">
+        <is>
+          <t>1355/24</t>
+        </is>
+      </c>
+      <c r="G543" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H543" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I543" t="n">
+        <v>20668</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" t="inlineStr">
+        <is>
+          <t>1303</t>
+        </is>
+      </c>
+      <c r="B544" t="inlineStr">
+        <is>
+          <t>12/07/2024</t>
+        </is>
+      </c>
+      <c r="C544" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELLO SCHEMA DI “CONVENZIONE PER LA DELEGA DELLA FUNZIONE RIFERITA ALLE IMPEGNATIVE ICD B - ICD B PLUS - ICD M - ICD M GS DA PARTE DEI COMUNI DEGLI AMBITI TERRITORIALI SOCIALI 03 E 04 ALL'AZIENDA ULSS N. 7”</t>
+        </is>
+      </c>
+      <c r="D544" t="inlineStr">
+        <is>
+          <t>13/07/2024</t>
+        </is>
+      </c>
+      <c r="E544" t="inlineStr">
+        <is>
+          <t>23/07/2024</t>
+        </is>
+      </c>
+      <c r="F544" t="inlineStr">
+        <is>
+          <t>1352/24</t>
+        </is>
+      </c>
+      <c r="G544" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H544" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I544" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" t="inlineStr">
+        <is>
+          <t>1300</t>
+        </is>
+      </c>
+      <c r="B545" t="inlineStr">
+        <is>
+          <t>12/07/2024</t>
+        </is>
+      </c>
+      <c r="C545" t="inlineStr">
+        <is>
+          <t>ADDENDUM ACCORDO CONTRATTUALE CON IL CENTRO DIAGNOSTICO CASTELLANO SRL A SOCIO UNICO – SOGGETTO A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI CASTELFRANCO VENETO (TV) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 01/05/2024 AL 30/06/2024.</t>
+        </is>
+      </c>
+      <c r="D545" t="inlineStr">
+        <is>
+          <t>13/07/2024</t>
+        </is>
+      </c>
+      <c r="E545" t="inlineStr">
+        <is>
+          <t>23/07/2024</t>
+        </is>
+      </c>
+      <c r="F545" t="inlineStr">
+        <is>
+          <t>1351/24</t>
+        </is>
+      </c>
+      <c r="G545" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H545" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I545" t="n">
+        <v>3075</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" t="inlineStr">
+        <is>
+          <t>1270</t>
+        </is>
+      </c>
+      <c r="B546" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C546" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DELLA FORNITURA E POSA IN OPERA DI PORTE AUTOMATICHE DA INSTALLARSI PRESSO IL PRONTO SOCCORSO DELL’OSPEDALE ALTO VICENTINO DI SANTORSO (VI) DELL’ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D546" t="inlineStr">
+        <is>
+          <t>06/07/2024</t>
+        </is>
+      </c>
+      <c r="E546" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="F546" t="inlineStr">
+        <is>
+          <t>1286/24</t>
+        </is>
+      </c>
+      <c r="G546" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H546" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I546" t="n">
+        <v>14.089</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" t="inlineStr">
+        <is>
+          <t>1255</t>
+        </is>
+      </c>
+      <c r="B547" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C547" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE &amp;quot;PROSECUZIONE, VALORIZZAZIONE E RAFFORZAMENTO DEL PROGETTO E-INCLUSION: VEDO-SENTO-ASCOLTO-CAPISCO&amp;quot; - RECEPIMENTO FINANZIAMENTO REGIONALE (CUP H71H23000080001) - PIANO DELLE ATTIVITÀ E DEI COSTI ED APPROVAZIONE SCHEMA CONVENZIONE</t>
+        </is>
+      </c>
+      <c r="D547" t="inlineStr">
+        <is>
+          <t>06/07/2024</t>
+        </is>
+      </c>
+      <c r="E547" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="F547" t="inlineStr">
+        <is>
+          <t>1310/24</t>
+        </is>
+      </c>
+      <c r="G547" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H547" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I547" t="n">
+        <v>37895</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" t="inlineStr">
+        <is>
+          <t>1254</t>
+        </is>
+      </c>
+      <c r="B548" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C548" t="inlineStr">
+        <is>
+          <t>DGR N. 646 DEL 10 GIUGNO 2024 BANDO PER L'ASSEGNAZIONE DI CONTRIBUTI REGIONALI A FAVORE DI COMUNI CON POPOLAZIONE NON SUPERIORE AI 20.000 ABITANTI, DI AZIENDE ULSS E DI UNIONI DI COMUNI, SE DELEGATE, PER LA SOLA QUOTA RELATIVA AI COMUNI CON POPOLAZIONE NON SUPERIORE AI 20.000 ABITANTI, PER LE SPESE SOSTENUTE NEL CORSO DELL'ANNO 2023 PER L'INSERIMENTO DI MINORI IN COMUNITÀ DI ACCOGLIENZA A CARATTERE RESIDENZIALE. - DICHIARAZIONE DELLE SPESE SOSTENUTE</t>
+        </is>
+      </c>
+      <c r="D548" t="inlineStr">
+        <is>
+          <t>06/07/2024</t>
+        </is>
+      </c>
+      <c r="E548" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="F548" t="inlineStr">
+        <is>
+          <t>1309/24</t>
+        </is>
+      </c>
+      <c r="G548" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H548" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I548" t="n">
+        <v>303440</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" t="inlineStr">
+        <is>
+          <t>1204</t>
+        </is>
+      </c>
+      <c r="B549" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="C549" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI FERRARA PER L'INSERIMENTO DEL LABORATORIO ANALISI NELLA RETE FORMATIVA DELLA SCUOLA DI SPECIALIZZAZIONE ( ACCESSO NON MEDICO) IN PATOLOGIA CLINICA E BIOCHIMICA  CLINICA</t>
+        </is>
+      </c>
+      <c r="D549" t="inlineStr">
+        <is>
+          <t>29/06/2024</t>
+        </is>
+      </c>
+      <c r="E549" t="inlineStr">
+        <is>
+          <t>09/07/2024</t>
+        </is>
+      </c>
+      <c r="F549" t="inlineStr">
+        <is>
+          <t>1253/24</t>
+        </is>
+      </c>
+      <c r="G549" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H549" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I549" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+      <c r="B550" t="inlineStr">
+        <is>
+          <t>21/06/2024</t>
+        </is>
+      </c>
+      <c r="C550" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON LA DIOCESI DI VICENZA PER IL SERVIZIO DI ASSISTENZA RELIGIOSA PRESSO LE STRUTTURE DELL'A.ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D550" t="inlineStr">
+        <is>
+          <t>22/06/2024</t>
+        </is>
+      </c>
+      <c r="E550" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="F550" t="inlineStr">
+        <is>
+          <t>1196/24</t>
+        </is>
+      </c>
+      <c r="G550" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H550" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I550" t="n">
+        <v>88.05</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" t="inlineStr">
+        <is>
+          <t>1098</t>
+        </is>
+      </c>
+      <c r="B551" t="inlineStr">
+        <is>
+          <t>14/06/2024</t>
+        </is>
+      </c>
+      <c r="C551" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALL'EMENDAMENTO RELATIVO ALLO STUDIO NO-PROFIT "USE OF ETELCALCETIDE FOR PRESERVING VITAMIN K-DEPENDENT PROTEIN ACTIVITY ITALIAN STUDY (ETERNITY - ITA STUDY)" E APPROVAZIONE ACCORDO DI COLLABORAZIONE SCIENTIFICA</t>
+        </is>
+      </c>
+      <c r="D551" t="inlineStr">
+        <is>
+          <t>15/06/2024</t>
+        </is>
+      </c>
+      <c r="E551" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="F551" t="inlineStr">
+        <is>
+          <t>1132/24</t>
+        </is>
+      </c>
+      <c r="G551" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H551" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I551" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" t="inlineStr">
+        <is>
+          <t>1047</t>
+        </is>
+      </c>
+      <c r="B552" t="inlineStr">
+        <is>
+          <t>07/06/2024</t>
+        </is>
+      </c>
+      <c r="C552" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON L’ISTITUTO DI ISTRUZIONE SUPERIORE (I.I.S) “TRON ZANELLA” DI SCHIO, PER LA REALIZZAZIONE DI PERCORSI PER LE COMPETENZE TRASVERSALI E PER L’ORIENTAMENTO (P.T.C.O.) PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA (2024 – 2027)</t>
+        </is>
+      </c>
+      <c r="D552" t="inlineStr">
+        <is>
+          <t>08/06/2024</t>
+        </is>
+      </c>
+      <c r="E552" t="inlineStr">
+        <is>
+          <t>18/06/2024</t>
+        </is>
+      </c>
+      <c r="F552" t="inlineStr">
+        <is>
+          <t>1084/24</t>
+        </is>
+      </c>
+      <c r="G552" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H552" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I552" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" t="inlineStr">
+        <is>
+          <t>982</t>
+        </is>
+      </c>
+      <c r="B553" t="inlineStr">
+        <is>
+          <t>31/05/2024</t>
+        </is>
+      </c>
+      <c r="C553" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’UNIVERSITA’ DI PISA -DIPARTIMENTO DI MEDICINA CLINICA E SPERIMENTALE PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE ULSS 7 DI STUDENTI ISCRITTI AL MASTER IN INFERMIERISTICA IN SALUTE MENTALE - PSICHIATRIA.</t>
+        </is>
+      </c>
+      <c r="D553" t="inlineStr">
+        <is>
+          <t>01/06/2024</t>
+        </is>
+      </c>
+      <c r="E553" t="inlineStr">
+        <is>
+          <t>11/06/2024</t>
+        </is>
+      </c>
+      <c r="F553" t="inlineStr">
+        <is>
+          <t>1014/24</t>
+        </is>
+      </c>
+      <c r="G553" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H553" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I553" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" t="inlineStr">
+        <is>
+          <t>1029</t>
+        </is>
+      </c>
+      <c r="B554" t="inlineStr">
+        <is>
+          <t>31/05/2024</t>
+        </is>
+      </c>
+      <c r="C554" t="inlineStr">
+        <is>
+          <t>MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L'OSPEDALE SAN BASSIANO DI BASSANO DEL GRAPPA (VI) PREVIO SPOSTAMENTO TEMPORANEO DELL'ATTIVITÀ PRESSO IL CENTRO SOCIO-SANITARIO  PROSPERO ALPINO DI MAROSTICA (VI). AFFIDAMENTO LAVORI "PRIMO STRALCIO - MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE DEL CENTRO SOCIO-SANITARIO PROSPERO ALPINO DI MAROSTICA (VI)"</t>
+        </is>
+      </c>
+      <c r="D554" t="inlineStr">
+        <is>
+          <t>01/06/2024</t>
+        </is>
+      </c>
+      <c r="E554" t="inlineStr">
+        <is>
+          <t>11/06/2024</t>
+        </is>
+      </c>
+      <c r="F554" t="inlineStr">
+        <is>
+          <t>1053/24</t>
+        </is>
+      </c>
+      <c r="G554" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H554" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I554" t="n">
+        <v>123.21</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" t="inlineStr">
+        <is>
+          <t>971</t>
+        </is>
+      </c>
+      <c r="B555" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="C555" t="inlineStr">
+        <is>
+          <t>PROSECUZIONE DELL’ ACCORDO CONTRATTUALE PER LA GESTIONE DELLA COMUNITA’ ALLOGGIO “CONCA D’ORO” PER PERSONE CON DISABILITA’ FINO AL 30/06/2025.</t>
+        </is>
+      </c>
+      <c r="D555" t="inlineStr">
+        <is>
+          <t>25/05/2024</t>
+        </is>
+      </c>
+      <c r="E555" t="inlineStr">
+        <is>
+          <t>04/06/2024</t>
+        </is>
+      </c>
+      <c r="F555" t="inlineStr">
+        <is>
+          <t>1001/24</t>
+        </is>
+      </c>
+      <c r="G555" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H555" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I555" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" t="inlineStr">
+        <is>
+          <t>967</t>
+        </is>
+      </c>
+      <c r="B556" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="C556" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO FORNITURA E POSA IN OPERA DI UN NUOVO QUADRO ELETTRICO DI AZIONAMENTO DEI DUE GRUPPI ELETTROGENI PRESSO IL CENTRO SANITARIO POLIFUNZIONALE BOLDRINI DI THIENE.</t>
+        </is>
+      </c>
+      <c r="D556" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="E556" t="inlineStr">
+        <is>
+          <t>03/06/2024</t>
+        </is>
+      </c>
+      <c r="F556" t="inlineStr">
+        <is>
+          <t>991/24</t>
+        </is>
+      </c>
+      <c r="G556" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H556" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I556" t="n">
+        <v>79.19199999999999</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" t="inlineStr">
+        <is>
+          <t>954</t>
+        </is>
+      </c>
+      <c r="B557" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="C557" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "IL PROTOCOLLO ERAS: LA MOTIVAZIONE MOTORE DELLA QUALITA'" DELLE UU.OO.CC CHIRURGIA DELL' OSPEDALE DI SANTORSO E DI BASSANO</t>
+        </is>
+      </c>
+      <c r="D557" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="E557" t="inlineStr">
+        <is>
+          <t>03/06/2024</t>
+        </is>
+      </c>
+      <c r="F557" t="inlineStr">
+        <is>
+          <t>979/24</t>
+        </is>
+      </c>
+      <c r="G557" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H557" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I557" t="n">
+        <v>4800</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" t="inlineStr">
+        <is>
+          <t>952</t>
+        </is>
+      </c>
+      <c r="B558" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="C558" t="inlineStr">
+        <is>
+          <t>PROROGA ACCORDI CONTRATTUALI STIPULATI PER LA GESTIONE DEI CENTRI DIURNI DELLA SALUTE MENTALE  "AURIGA" DI MUSSOLENTE E "CENTRO DIURNO DI ROANA" DI CANOVE DI ROANA RISPETTIVAMENTE CON LA COOPERATIVA SOCIALE LA GOCCIA DI TEZZE SUL BRENTA E CON LA COOPERATIVA SOCIALE DI SOLIDARIETÀ LA MADONNINA DI LUSIANA CONCO.</t>
+        </is>
+      </c>
+      <c r="D558" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="E558" t="inlineStr">
+        <is>
+          <t>03/06/2024</t>
+        </is>
+      </c>
+      <c r="F558" t="inlineStr">
+        <is>
+          <t>977/24</t>
+        </is>
+      </c>
+      <c r="G558" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H558" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I558" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" t="inlineStr">
+        <is>
+          <t>945</t>
+        </is>
+      </c>
+      <c r="B559" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="C559" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON IL LICEO STATALE “F. CORRADINI” DI THIENE, PER LA REALIZZAZIONE DI PERCORSI PER LE COMPETENZE TRASVERSALI E PER L’ORIENTAMENTO (P.T.C.O.) PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D559" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="E559" t="inlineStr">
+        <is>
+          <t>03/06/2024</t>
+        </is>
+      </c>
+      <c r="F559" t="inlineStr">
+        <is>
+          <t>970/24</t>
+        </is>
+      </c>
+      <c r="G559" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H559" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I559" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" t="inlineStr">
+        <is>
+          <t>869</t>
+        </is>
+      </c>
+      <c r="B560" t="inlineStr">
+        <is>
+          <t>10/05/2024</t>
+        </is>
+      </c>
+      <c r="C560" t="inlineStr">
+        <is>
+          <t>PNRR – MISSIONE 6 – COMPONENTE 1 INVESTIMENTI 1.2.2 “CASA COME PRIMO LUOGO DI CURA E TELEMEDICINA” – COT DI THIENE, BASSANO, SCHIO, ASIAGO - NOMINA “INGEGNERE INDIPENDENTE”</t>
+        </is>
+      </c>
+      <c r="D560" t="inlineStr">
+        <is>
+          <t>11/05/2024</t>
+        </is>
+      </c>
+      <c r="E560" t="inlineStr">
+        <is>
+          <t>21/05/2024</t>
+        </is>
+      </c>
+      <c r="F560" t="inlineStr">
+        <is>
+          <t>887/24</t>
+        </is>
+      </c>
+      <c r="G560" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H560" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I560" t="n">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" t="inlineStr">
+        <is>
+          <t>866</t>
+        </is>
+      </c>
+      <c r="B561" t="inlineStr">
+        <is>
+          <t>10/05/2024</t>
+        </is>
+      </c>
+      <c r="C561" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO VERIFICA ISPETTIVA DELLO STATO DI FATTO, PROGETTAZIONE E COLLAUDO DEL SISTEMA ANTICADUTA POSIZIONATO SULLA COPERTURA DELL’OSPEDALE DI ASIAGO.</t>
+        </is>
+      </c>
+      <c r="D561" t="inlineStr">
+        <is>
+          <t>11/05/2024</t>
+        </is>
+      </c>
+      <c r="E561" t="inlineStr">
+        <is>
+          <t>21/05/2024</t>
+        </is>
+      </c>
+      <c r="F561" t="inlineStr">
+        <is>
+          <t>882/24</t>
+        </is>
+      </c>
+      <c r="G561" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H561" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I561" t="n">
+        <v>13.3</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" t="inlineStr">
+        <is>
+          <t>819</t>
+        </is>
+      </c>
+      <c r="B562" t="inlineStr">
+        <is>
+          <t>03/05/2024</t>
+        </is>
+      </c>
+      <c r="C562" t="inlineStr">
+        <is>
+          <t>FINANZIAMENTO REGIONALE PER LO SVILUPPO DEI CONSULTORI FAMILIARI, ANNO 2024 (DGR 1551/2023 E 1592/2023). APPROVAZIONE DEL PIANO DELLE ATTIVITÀ E DEI COSTI.</t>
+        </is>
+      </c>
+      <c r="D562" t="inlineStr">
+        <is>
+          <t>04/05/2024</t>
+        </is>
+      </c>
+      <c r="E562" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="F562" t="inlineStr">
+        <is>
+          <t>822/24</t>
+        </is>
+      </c>
+      <c r="G562" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H562" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I562" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" t="inlineStr">
+        <is>
+          <t>818</t>
+        </is>
+      </c>
+      <c r="B563" t="inlineStr">
+        <is>
+          <t>03/05/2024</t>
+        </is>
+      </c>
+      <c r="C563" t="inlineStr">
+        <is>
+          <t>LINEE ATTUATIVE DELLA PROGRAMMAZIONE REGIONALE PER LA REALIZZAZIONE DI INTERVENTI DEDICATI ALLE PERSONE CON DISTURBO DELLO SPETTRO AUTISTICO (DGR 1721/2022, DGR 778/2023). ATTI CONSEGUENTI ALL’ATTIVITA’ DI COPROGETTAZIONE DI CUI AGLI AVVISI DEL 13/02/2024 PROT. N. 14153, N.14158 E N.14161 E APPROVAZIONE DELLE CONVENZIONI PER LA REALIZZAZIONE DEGLI INTERVENTI. CUP H71H23000050001.</t>
+        </is>
+      </c>
+      <c r="D563" t="inlineStr">
+        <is>
+          <t>04/05/2024</t>
+        </is>
+      </c>
+      <c r="E563" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="F563" t="inlineStr">
+        <is>
+          <t>821/24</t>
+        </is>
+      </c>
+      <c r="G563" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H563" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I563" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" t="inlineStr">
+        <is>
+          <t>784</t>
+        </is>
+      </c>
+      <c r="B564" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="C564" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO SERVIZIO DI PROGETTAZIONE ESECUTIVA E ASSISTENZA SPECIALISTICA ALLA DIREZIONE LAVORI PER L’INTERFACCIA IMPIANTISTICA CON IL SISTEMA DI INTEGRAZIONE E RIVESTIMENTI PREFABBRICATI DELLA SALA OPERATORIA N. 5 PRESSO IL GRUPPO OPERATORIO DELL’OSPEDALE DI BASSANO DEL GRAPPA</t>
+        </is>
+      </c>
+      <c r="D564" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="E564" t="inlineStr">
+        <is>
+          <t>09/05/2024</t>
+        </is>
+      </c>
+      <c r="F564" t="inlineStr">
+        <is>
+          <t>794/24</t>
+        </is>
+      </c>
+      <c r="G564" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H564" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I564" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" t="inlineStr">
+        <is>
+          <t>766</t>
+        </is>
+      </c>
+      <c r="B565" t="inlineStr">
+        <is>
+          <t>24/04/2024</t>
+        </is>
+      </c>
+      <c r="C565" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE “BENESSERE PSICOLOGICO DELLE FASCE PIU’ DEBOLI DELLA POPOLAZIONE” - FENICE 2° ANNO. RECEPIMENTO DEL FINANZIAMENTO E APPROVAZIONE DEL PIANO DELLE ATTIVITÀ E DEI COSTI (DGR 1283 DEL 25/10/023 E DDR 5 DEL 22/01/2024).</t>
+        </is>
+      </c>
+      <c r="D565" t="inlineStr">
+        <is>
+          <t>25/04/2024</t>
+        </is>
+      </c>
+      <c r="E565" t="inlineStr">
+        <is>
+          <t>05/05/2024</t>
+        </is>
+      </c>
+      <c r="F565" t="inlineStr">
+        <is>
+          <t>776/24</t>
+        </is>
+      </c>
+      <c r="G565" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H565" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I565" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" t="inlineStr">
+        <is>
+          <t>763</t>
+        </is>
+      </c>
+      <c r="B566" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+      <c r="C566" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO DELL’ACCORDO CONTRATTUALE PER L’ASSEGNAZIONE DI QUOTE DI BUDGET AGGIUNTIVO ALLA SOCIETÀ IMED SRL, SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE NELLA BRANCA DIAGNOSTICA PER IMMAGINI (RADIOLOGIA) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA, DI CUI ALLA DELIBERA AZIENDALE N. 343/2024. PERIODO DI DECORRENZA DAL 12/02/2024 AL 30/06/2024.</t>
+        </is>
+      </c>
+      <c r="D566" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+      <c r="E566" t="inlineStr">
+        <is>
+          <t>02/05/2024</t>
+        </is>
+      </c>
+      <c r="F566" t="inlineStr">
+        <is>
+          <t>773/24</t>
+        </is>
+      </c>
+      <c r="G566" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H566" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I566" t="n">
+        <v>480030</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" t="inlineStr">
+        <is>
+          <t>760</t>
+        </is>
+      </c>
+      <c r="B567" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+      <c r="C567" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA SANITARIA IN RADIOLOGIA CON L’AZIENDA OSPEDALE – UNIVERSITÀ PADOVA. ANNO 2024.</t>
+        </is>
+      </c>
+      <c r="D567" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+      <c r="E567" t="inlineStr">
+        <is>
+          <t>02/05/2024</t>
+        </is>
+      </c>
+      <c r="F567" t="inlineStr">
+        <is>
+          <t>769/24</t>
+        </is>
+      </c>
+      <c r="G567" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H567" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I567" t="n">
+        <v>29.469</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" t="inlineStr">
+        <is>
+          <t>753</t>
+        </is>
+      </c>
+      <c r="B568" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C568" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO CON L’ASSOCIAZIONE AMICI DEL CUORE ALTO VICENTINO ODV PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA SITI PRESSO IL CENTRO SANITARIO POLIFUNZIONALE DI VIA BOLDRINI N. 1 A THIENE, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI.</t>
+        </is>
+      </c>
+      <c r="D568" t="inlineStr">
+        <is>
+          <t>20/04/2024</t>
+        </is>
+      </c>
+      <c r="E568" t="inlineStr">
+        <is>
+          <t>30/04/2024</t>
+        </is>
+      </c>
+      <c r="F568" t="inlineStr">
+        <is>
+          <t>753/24</t>
+        </is>
+      </c>
+      <c r="G568" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H568" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I568" t="n">
+        <v>1.1</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" t="inlineStr">
+        <is>
+          <t>736</t>
+        </is>
+      </c>
+      <c r="B569" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C569" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "ITLS ADVANCED (INTERNATIONAL TRAUMA LIFE SUPPORT)" DELL'U.O.C. ACCETTAZIONE E PRONTO SOCCORSO P. O. BASSANO D.G.</t>
+        </is>
+      </c>
+      <c r="D569" t="inlineStr">
+        <is>
+          <t>20/04/2024</t>
+        </is>
+      </c>
+      <c r="E569" t="inlineStr">
+        <is>
+          <t>30/04/2024</t>
+        </is>
+      </c>
+      <c r="F569" t="inlineStr">
+        <is>
+          <t>736/24</t>
+        </is>
+      </c>
+      <c r="G569" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H569" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I569" t="n">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" t="inlineStr">
+        <is>
+          <t>735</t>
+        </is>
+      </c>
+      <c r="B570" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C570" t="inlineStr">
+        <is>
+          <t>PROGETTO “CONTRASTO AL “BINGE DRINKING” IN FAVORE DEI GIOVANI VULNERABILI, IN ATTUAZIONE DELLA LEGGE QUADRO 30 MARZO 2021 N. 125 IN MATERIA DI ALCOL E DI PROBLEMI ALCOL-CORRELATI. PRESA ATTO DELLA PROSECUZIONE DEL PROGETTO FINO AL 14/05/2024.</t>
+        </is>
+      </c>
+      <c r="D570" t="inlineStr">
+        <is>
+          <t>20/04/2024</t>
+        </is>
+      </c>
+      <c r="E570" t="inlineStr">
+        <is>
+          <t>30/04/2024</t>
+        </is>
+      </c>
+      <c r="F570" t="inlineStr">
+        <is>
+          <t>735/24</t>
+        </is>
+      </c>
+      <c r="G570" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H570" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I570" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" t="inlineStr">
+        <is>
+          <t>733</t>
+        </is>
+      </c>
+      <c r="B571" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C571" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA OSPEDALE – UNIVERSITÀ PADOVA PER ATTIVITÀ DI CONSULENZA SANITARIA IN DERMATOLOGIA. ANNO 2024.</t>
+        </is>
+      </c>
+      <c r="D571" t="inlineStr">
+        <is>
+          <t>20/04/2024</t>
+        </is>
+      </c>
+      <c r="E571" t="inlineStr">
+        <is>
+          <t>30/04/2024</t>
+        </is>
+      </c>
+      <c r="F571" t="inlineStr">
+        <is>
+          <t>733/24</t>
+        </is>
+      </c>
+      <c r="G571" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H571" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I571" t="n">
+        <v>9.613</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" t="inlineStr">
+        <is>
+          <t>732</t>
+        </is>
+      </c>
+      <c r="B572" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C572" t="inlineStr">
+        <is>
+          <t>CONVENZIONI CON L’AZIENDA ULSS 8 BERICA PER ATTIVITÀ DI CONSULENZA SANITARIA IN CARDIOCHIRURGIA, NEUROCHIRURGIA, CHIRURGIA PEDIATRICA, FISICA SANITARIA E RADIOTERAPIA. ANNO 2024.</t>
+        </is>
+      </c>
+      <c r="D572" t="inlineStr">
+        <is>
+          <t>20/04/2024</t>
+        </is>
+      </c>
+      <c r="E572" t="inlineStr">
+        <is>
+          <t>30/04/2024</t>
+        </is>
+      </c>
+      <c r="F572" t="inlineStr">
+        <is>
+          <t>732/24</t>
+        </is>
+      </c>
+      <c r="G572" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H572" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I572" t="n">
+        <v>66.629</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" t="inlineStr">
+        <is>
+          <t>678</t>
+        </is>
+      </c>
+      <c r="B573" t="inlineStr">
+        <is>
+          <t>12/04/2024</t>
+        </is>
+      </c>
+      <c r="C573" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI " LA SAPIENZA"  DI ROMA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR. IVAN DI GIULIO</t>
+        </is>
+      </c>
+      <c r="D573" t="inlineStr">
+        <is>
+          <t>13/04/2024</t>
+        </is>
+      </c>
+      <c r="E573" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="F573" t="inlineStr">
+        <is>
+          <t>677/24</t>
+        </is>
+      </c>
+      <c r="G573" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H573" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I573" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" t="inlineStr">
+        <is>
+          <t>659</t>
+        </is>
+      </c>
+      <c r="B574" t="inlineStr">
+        <is>
+          <t>10/04/2024</t>
+        </is>
+      </c>
+      <c r="C574" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA PER ATTIVITÀ DI CONSULENZA NELLA SPECIALITÀ DI ANESTESIA E RIANIMAZIONE ESPLETATA PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA. PERIODO DI DECORRENZA DAL 01/04/2024 AL 31/12/2024.</t>
+        </is>
+      </c>
+      <c r="D574" t="inlineStr">
+        <is>
+          <t>10/04/2024</t>
+        </is>
+      </c>
+      <c r="E574" t="inlineStr">
+        <is>
+          <t>20/04/2024</t>
+        </is>
+      </c>
+      <c r="F574" t="inlineStr">
+        <is>
+          <t>663/24</t>
+        </is>
+      </c>
+      <c r="G574" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H574" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I574" t="n">
+        <v>180.066</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" t="inlineStr">
+        <is>
+          <t>658</t>
+        </is>
+      </c>
+      <c r="B575" t="inlineStr">
+        <is>
+          <t>10/04/2024</t>
+        </is>
+      </c>
+      <c r="C575" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA OSPEDALE – UNIVERSITÀ PADOVA PER ATTIVITÀ DI CONSULENZA SANITARIA IN PEDIATRIA. PERIODO DI DECORRENZA DAL 01/04/2024 AL 31/12/2024.</t>
+        </is>
+      </c>
+      <c r="D575" t="inlineStr">
+        <is>
+          <t>10/04/2024</t>
+        </is>
+      </c>
+      <c r="E575" t="inlineStr">
+        <is>
+          <t>20/04/2024</t>
+        </is>
+      </c>
+      <c r="F575" t="inlineStr">
+        <is>
+          <t>662/24</t>
+        </is>
+      </c>
+      <c r="G575" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H575" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I575" t="n">
+        <v>25.495</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" t="inlineStr">
+        <is>
+          <t>639</t>
+        </is>
+      </c>
+      <c r="B576" t="inlineStr">
+        <is>
+          <t>05/04/2024</t>
+        </is>
+      </c>
+      <c r="C576" t="inlineStr">
+        <is>
+          <t>PROGETTO DI RAFFORZAMENTO DEI DIPARTIMENTI DI SALUTE MENTALE. PRESA ATTO DEL NUOVO TERMINE PER L’UTILIZZO DELLE RISORSE ECONOMICHE ASSEGNATE ALL’AZIENDA CON DDR N. 89/2022 E RECEPIMENTO ULTERIORE FINANZIAMENTO REGIONALE DI CUI AL DDR N. 97 DEL 06/12/2023.</t>
+        </is>
+      </c>
+      <c r="D576" t="inlineStr">
+        <is>
+          <t>06/04/2024</t>
+        </is>
+      </c>
+      <c r="E576" t="inlineStr">
+        <is>
+          <t>16/04/2024</t>
+        </is>
+      </c>
+      <c r="F576" t="inlineStr">
+        <is>
+          <t>636/24</t>
+        </is>
+      </c>
+      <c r="G576" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H576" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I576" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" t="inlineStr">
+        <is>
+          <t>635</t>
+        </is>
+      </c>
+      <c r="B577" t="inlineStr">
+        <is>
+          <t>05/04/2024</t>
+        </is>
+      </c>
+      <c r="C577" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA LA DIOCESI DI PADOVA E L’AZIENDA ULSS 7 PEDEMONTANA PER IL SERVIZIO DI ASSISTENZA RELIGIOSA PRESSO IL PRESIDIO OSPEDALIERO DI ASIAGO .</t>
+        </is>
+      </c>
+      <c r="D577" t="inlineStr">
+        <is>
+          <t>06/04/2024</t>
+        </is>
+      </c>
+      <c r="E577" t="inlineStr">
+        <is>
+          <t>16/04/2024</t>
+        </is>
+      </c>
+      <c r="F577" t="inlineStr">
+        <is>
+          <t>634/24</t>
+        </is>
+      </c>
+      <c r="G577" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H577" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I577" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" t="inlineStr">
+        <is>
+          <t>611</t>
+        </is>
+      </c>
+      <c r="B578" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="C578" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E I CENTRI DI SERVIZIO TITOLARI DI STRUTTURE RESIDENZIALI ACCREDITATE CHE EROGANO PRESTAZIONI SOCIALI, SOCIO SANITARIE E SANITARIE AFFERENTI ALL’AREA ANZIANI. PERIODO 01/04/2024 – 31/03/2025.</t>
+        </is>
+      </c>
+      <c r="D578" t="inlineStr">
+        <is>
+          <t>30/03/2024</t>
+        </is>
+      </c>
+      <c r="E578" t="inlineStr">
+        <is>
+          <t>09/04/2024</t>
+        </is>
+      </c>
+      <c r="F578" t="inlineStr">
+        <is>
+          <t>613/24</t>
+        </is>
+      </c>
+      <c r="G578" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H578" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I578" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" t="inlineStr">
+        <is>
+          <t>559</t>
+        </is>
+      </c>
+      <c r="B579" t="inlineStr">
+        <is>
+          <t>22/03/2024</t>
+        </is>
+      </c>
+      <c r="C579" t="inlineStr">
+        <is>
+          <t>PROGETTO SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013 (DGR N. 1401/2022) - NONO ANNO. APPROVAZIONE RENDICONTAZIONE FINALE ANNUALITÀ 2023.</t>
+        </is>
+      </c>
+      <c r="D579" t="inlineStr">
+        <is>
+          <t>23/03/2024</t>
+        </is>
+      </c>
+      <c r="E579" t="inlineStr">
+        <is>
+          <t>02/04/2024</t>
+        </is>
+      </c>
+      <c r="F579" t="inlineStr">
+        <is>
+          <t>562/24</t>
+        </is>
+      </c>
+      <c r="G579" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H579" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I579" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" t="inlineStr">
+        <is>
+          <t>499</t>
+        </is>
+      </c>
+      <c r="B580" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="C580" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI PROGETTAZIONE ESECUTIVA (PE) E DI COORDINAMENTO DELLA SICUREZZA PER LA PROGETTAZIONE (CSP) DEI LAVORI DI MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L’OSPEDALE “SAN BASSIANO” DI BASSANO DEL GRAPPA (VI) PREVIO SPOSTAMENTO TEMPORANEO DELL’ATTIVITÀ PRESSO IL CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA (VI).</t>
+        </is>
+      </c>
+      <c r="D580" t="inlineStr">
+        <is>
+          <t>16/03/2024</t>
+        </is>
+      </c>
+      <c r="E580" t="inlineStr">
+        <is>
+          <t>26/03/2024</t>
+        </is>
+      </c>
+      <c r="F580" t="inlineStr">
+        <is>
+          <t>501/24</t>
+        </is>
+      </c>
+      <c r="G580" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H580" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I580" t="n">
+        <v>32.74</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" t="inlineStr">
+        <is>
+          <t>481</t>
+        </is>
+      </c>
+      <c r="B581" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="C581" t="inlineStr">
+        <is>
+          <t>PROSECUZIONE DELL’ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E LA FONDAZIONE OIC ONLUS, ENTE GESTORE DEL “CENTRO DIURNO ANZIANI GUIDO NEGRI” PER PERSONE ANZIANE NON AUTOSUFFICIENTI DI THIENE.</t>
+        </is>
+      </c>
+      <c r="D581" t="inlineStr">
+        <is>
+          <t>16/03/2024</t>
+        </is>
+      </c>
+      <c r="E581" t="inlineStr">
+        <is>
+          <t>26/03/2024</t>
+        </is>
+      </c>
+      <c r="F581" t="inlineStr">
+        <is>
+          <t>483/24</t>
+        </is>
+      </c>
+      <c r="G581" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H581" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I581" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" t="inlineStr">
+        <is>
+          <t>480</t>
+        </is>
+      </c>
+      <c r="B582" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="C582" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA OSPEDALIERA UNIVERSITARIA INTEGRATA DI VERONA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2024.</t>
+        </is>
+      </c>
+      <c r="D582" t="inlineStr">
+        <is>
+          <t>16/03/2024</t>
+        </is>
+      </c>
+      <c r="E582" t="inlineStr">
+        <is>
+          <t>26/03/2024</t>
+        </is>
+      </c>
+      <c r="F582" t="inlineStr">
+        <is>
+          <t>482/24</t>
+        </is>
+      </c>
+      <c r="G582" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H582" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I582" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" t="inlineStr">
+        <is>
+          <t>430</t>
+        </is>
+      </c>
+      <c r="B583" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="C583" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL’ACCORDO CONTRATTUALE TRIENNALE CON LA FONDAZIONE OIC PER LA GESTIONE DELL’HOSPICE EXTRAOSPEDALIERO “GUIDO NEGRI” DI THIENE. PERIODO 2024 – 2026.</t>
+        </is>
+      </c>
+      <c r="D583" t="inlineStr">
+        <is>
+          <t>09/03/2024</t>
+        </is>
+      </c>
+      <c r="E583" t="inlineStr">
+        <is>
+          <t>19/03/2024</t>
+        </is>
+      </c>
+      <c r="F583" t="inlineStr">
+        <is>
+          <t>426/24</t>
+        </is>
+      </c>
+      <c r="G583" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H583" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I583" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" t="inlineStr">
+        <is>
+          <t>428</t>
+        </is>
+      </c>
+      <c r="B584" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="C584" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE TRIENNALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS E L’IPAB CASA DI RICOVERO “MUZAN” PER LA GESTIONE DELL’OSPEDALE DI COMUNITA’. PERIODO 2024-2026.</t>
+        </is>
+      </c>
+      <c r="D584" t="inlineStr">
+        <is>
+          <t>09/03/2024</t>
+        </is>
+      </c>
+      <c r="E584" t="inlineStr">
+        <is>
+          <t>19/03/2024</t>
+        </is>
+      </c>
+      <c r="F584" t="inlineStr">
+        <is>
+          <t>424/24</t>
+        </is>
+      </c>
+      <c r="G584" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H584" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I584" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" t="inlineStr">
+        <is>
+          <t>387</t>
+        </is>
+      </c>
+      <c r="B585" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="C585" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO CON L’ASSOCIAZIONE CENTRO DI AIUTO ALLA VITA DI SCHIO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA SITI PRESSO LA CASA DELLA SALUTE DI SCHIO IN VIA S. CAMILLO DE LELLIS N. 3, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI.</t>
+        </is>
+      </c>
+      <c r="D585" t="inlineStr">
+        <is>
+          <t>02/03/2024</t>
+        </is>
+      </c>
+      <c r="E585" t="inlineStr">
+        <is>
+          <t>12/03/2024</t>
+        </is>
+      </c>
+      <c r="F585" t="inlineStr">
+        <is>
+          <t>384/24</t>
+        </is>
+      </c>
+      <c r="G585" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H585" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I585" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" t="inlineStr">
+        <is>
+          <t>386</t>
+        </is>
+      </c>
+      <c r="B586" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="C586" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DELLA FORNITURA DELL’IMPIANTO DI CHIAMATA INFERMIERI, CON COLLAUDO FINALE, PER REPARTI MEDICINA 1, MEDICINA, OSTETRICIA GINECOLOGIA E FKT GERIATRIA PRESSO OSPEDALE ALTO VICENTINO DI SANTORSO.</t>
+        </is>
+      </c>
+      <c r="D586" t="inlineStr">
+        <is>
+          <t>02/03/2024</t>
+        </is>
+      </c>
+      <c r="E586" t="inlineStr">
+        <is>
+          <t>12/03/2024</t>
+        </is>
+      </c>
+      <c r="F586" t="inlineStr">
+        <is>
+          <t>383/24</t>
+        </is>
+      </c>
+      <c r="G586" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H586" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I586" t="n">
+        <v>130.352</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" t="inlineStr">
+        <is>
+          <t>374</t>
+        </is>
+      </c>
+      <c r="B587" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="C587" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "PALS (PEDIATRIC ADVANCED LIFE SUPPORT) PROVIDER AHA" DEL DIPARTIMENTO EMERGENZA E AREA CRITICA DEL PRESIDIO OSPEDALIERO DI BASSANO DEL GRAPPA</t>
+        </is>
+      </c>
+      <c r="D587" t="inlineStr">
+        <is>
+          <t>02/03/2024</t>
+        </is>
+      </c>
+      <c r="E587" t="inlineStr">
+        <is>
+          <t>12/03/2024</t>
+        </is>
+      </c>
+      <c r="F587" t="inlineStr">
+        <is>
+          <t>371/24</t>
+        </is>
+      </c>
+      <c r="G587" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H587" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I587" t="n">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" t="inlineStr">
+        <is>
+          <t>343</t>
+        </is>
+      </c>
+      <c r="B588" t="inlineStr">
+        <is>
+          <t>26/02/2024</t>
+        </is>
+      </c>
+      <c r="C588" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL, SEDE DI BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 12/02/2024 AL 30/06/2024.</t>
+        </is>
+      </c>
+      <c r="D588" t="inlineStr">
+        <is>
+          <t>26/02/2024</t>
+        </is>
+      </c>
+      <c r="E588" t="inlineStr">
+        <is>
+          <t>07/03/2024</t>
+        </is>
+      </c>
+      <c r="F588" t="inlineStr">
+        <is>
+          <t>343/24</t>
+        </is>
+      </c>
+      <c r="G588" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H588" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I588" t="n">
+        <v>480030</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" t="inlineStr">
+        <is>
+          <t>342</t>
+        </is>
+      </c>
+      <c r="B589" t="inlineStr">
+        <is>
+          <t>26/02/2024</t>
+        </is>
+      </c>
+      <c r="C589" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL, SEDE DI BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 12/02/2024 AL 30/06/2024.</t>
+        </is>
+      </c>
+      <c r="D589" t="inlineStr">
+        <is>
+          <t>26/02/2024</t>
+        </is>
+      </c>
+      <c r="E589" t="inlineStr">
+        <is>
+          <t>07/03/2024</t>
+        </is>
+      </c>
+      <c r="F589" t="inlineStr">
+        <is>
+          <t>342/24</t>
+        </is>
+      </c>
+      <c r="G589" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H589" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I589" t="n">
+        <v>62304</v>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" t="inlineStr">
+        <is>
+          <t>341</t>
+        </is>
+      </c>
+      <c r="B590" t="inlineStr">
+        <is>
+          <t>26/02/2024</t>
+        </is>
+      </c>
+      <c r="C590" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON IL CENTRO DIAGNOSTICO CASTELLANO SRL, SEDE DI CASTELFRANCO VENETO (TV) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 12/02/2024 AL 30/06/2024.</t>
+        </is>
+      </c>
+      <c r="D590" t="inlineStr">
+        <is>
+          <t>26/02/2024</t>
+        </is>
+      </c>
+      <c r="E590" t="inlineStr">
+        <is>
+          <t>07/03/2024</t>
+        </is>
+      </c>
+      <c r="F590" t="inlineStr">
+        <is>
+          <t>341/24</t>
+        </is>
+      </c>
+      <c r="G590" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H590" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I590" t="n">
+        <v>7175</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" t="inlineStr">
+        <is>
+          <t>340</t>
+        </is>
+      </c>
+      <c r="B591" t="inlineStr">
+        <is>
+          <t>26/02/2024</t>
+        </is>
+      </c>
+      <c r="C591" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 12/02/2024 AL 30/06/2024.</t>
+        </is>
+      </c>
+      <c r="D591" t="inlineStr">
+        <is>
+          <t>26/02/2024</t>
+        </is>
+      </c>
+      <c r="E591" t="inlineStr">
+        <is>
+          <t>07/03/2024</t>
+        </is>
+      </c>
+      <c r="F591" t="inlineStr">
+        <is>
+          <t>340/24</t>
+        </is>
+      </c>
+      <c r="G591" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H591" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I591" t="n">
+        <v>261508</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" t="inlineStr">
+        <is>
+          <t>314</t>
+        </is>
+      </c>
+      <c r="B592" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="C592" t="inlineStr">
+        <is>
+          <t>PROGETTO “SCUOLA APERTA”. CONVENZIONE CON LA PRESIDENZA DEL CONSIGLIO DEI MINISTRI – DIPARTIMENTO PER LE POLITICHE ANTIDROGA DI CUI ALL’AVVISO PUBBLICO PER LA SELEZIONE DI PROGETTI SPERIMENTALI A VALENZA E IMPATTO NAZIONALE IN MATERIA DI PREVENZIONE E CONTRASTO DELLE DIPENDENZE COMPORTAMENTALI E DA SOSTANZE NELLE GIOVANI GENERAZIONI.</t>
+        </is>
+      </c>
+      <c r="D592" t="inlineStr">
+        <is>
+          <t>24/02/2024</t>
+        </is>
+      </c>
+      <c r="E592" t="inlineStr">
+        <is>
+          <t>05/03/2024</t>
+        </is>
+      </c>
+      <c r="F592" t="inlineStr">
+        <is>
+          <t>313/24</t>
+        </is>
+      </c>
+      <c r="G592" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H592" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I592" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" t="inlineStr">
+        <is>
+          <t>312</t>
+        </is>
+      </c>
+      <c r="B593" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="C593" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON ASSOCIAZIONI DI VOLONTARIATO PER LA CONSEGNA A DOMICILIO DI FARMACI E DISPOSITIVI A FAVORE DI PAZIENTI AFFERENTI I PUNTI DI DISTRIBUZIONE DIRETTA AZIENDALE DEI FARMACI. ANNI 2024 - 2026.</t>
+        </is>
+      </c>
+      <c r="D593" t="inlineStr">
+        <is>
+          <t>24/02/2024</t>
+        </is>
+      </c>
+      <c r="E593" t="inlineStr">
+        <is>
+          <t>05/03/2024</t>
+        </is>
+      </c>
+      <c r="F593" t="inlineStr">
+        <is>
+          <t>311/24</t>
+        </is>
+      </c>
+      <c r="G593" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H593" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I593" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" t="inlineStr">
+        <is>
+          <t>311</t>
+        </is>
+      </c>
+      <c r="B594" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="C594" t="inlineStr">
+        <is>
+          <t>AISM DI ROSÀ. ASSEGNAZIONE DI BUDGET 2024 PER L`ATTIVITÀ DI RIABILITAZIONE EXTRAOSPEDALIERA NELLE MORE DELL’ATTRIBUZIONE REGIONALE DEL BUDGET PER LE STRUTTURE PRIVATE ACCREDITATE EX ART. 26 L. 833/1978.</t>
+        </is>
+      </c>
+      <c r="D594" t="inlineStr">
+        <is>
+          <t>24/02/2024</t>
+        </is>
+      </c>
+      <c r="E594" t="inlineStr">
+        <is>
+          <t>05/03/2024</t>
+        </is>
+      </c>
+      <c r="F594" t="inlineStr">
+        <is>
+          <t>310/24</t>
+        </is>
+      </c>
+      <c r="G594" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H594" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I594" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" t="inlineStr">
+        <is>
+          <t>288</t>
+        </is>
+      </c>
+      <c r="B595" t="inlineStr">
+        <is>
+          <t>16/02/2024</t>
+        </is>
+      </c>
+      <c r="C595" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL - SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE PER LA BRANCA DI MEDICINA FISICA E RIABILITAZIONE. ANNO 2024.</t>
+        </is>
+      </c>
+      <c r="D595" t="inlineStr">
+        <is>
+          <t>17/02/2024</t>
+        </is>
+      </c>
+      <c r="E595" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="F595" t="inlineStr">
+        <is>
+          <t>288/24</t>
+        </is>
+      </c>
+      <c r="G595" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H595" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I595" t="n">
+        <v>250000</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" t="inlineStr">
+        <is>
+          <t>274</t>
+        </is>
+      </c>
+      <c r="B596" t="inlineStr">
+        <is>
+          <t>16/02/2024</t>
+        </is>
+      </c>
+      <c r="C596" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "ACLS (ADVANCED CARDIOVASCULAR LIFE SUPPORT) PROVIDER AHA" DEL DIPARTIMENTO EMERGENZA E AREA CRITICA BASSANO</t>
+        </is>
+      </c>
+      <c r="D596" t="inlineStr">
+        <is>
+          <t>17/02/2024</t>
+        </is>
+      </c>
+      <c r="E596" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="F596" t="inlineStr">
+        <is>
+          <t>267/24</t>
+        </is>
+      </c>
+      <c r="G596" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H596" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I596" t="n">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" t="inlineStr">
+        <is>
+          <t>262</t>
+        </is>
+      </c>
+      <c r="B597" t="inlineStr">
+        <is>
+          <t>16/02/2024</t>
+        </is>
+      </c>
+      <c r="C597" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI PALERMO PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR. ANTONIO MARIA TUMMINARO</t>
+        </is>
+      </c>
+      <c r="D597" t="inlineStr">
+        <is>
+          <t>17/02/2024</t>
+        </is>
+      </c>
+      <c r="E597" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="F597" t="inlineStr">
+        <is>
+          <t>260/24</t>
+        </is>
+      </c>
+      <c r="G597" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H597" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I597" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" t="inlineStr">
+        <is>
+          <t>227</t>
+        </is>
+      </c>
+      <c r="B598" t="inlineStr">
+        <is>
+          <t>09/02/2024</t>
+        </is>
+      </c>
+      <c r="C598" t="inlineStr">
+        <is>
+          <t>PROSECUZIONE DELL’ACCORDO CONTRATTUALE CON IL CENTRO SERVIZI CASA DI RICOVERO MUZAN DI MALO PER LA GESTIONE DELLA SEZIONE DI ASSISTENZA RESIDENZIALE EXTRAOSPEDALIERA PER LE CURE DI STATI VEGETATIVI PERMANENTI.</t>
+        </is>
+      </c>
+      <c r="D598" t="inlineStr">
+        <is>
+          <t>10/02/2024</t>
+        </is>
+      </c>
+      <c r="E598" t="inlineStr">
+        <is>
+          <t>20/02/2024</t>
+        </is>
+      </c>
+      <c r="F598" t="inlineStr">
+        <is>
+          <t>220/24</t>
+        </is>
+      </c>
+      <c r="G598" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H598" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I598" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="B599" t="inlineStr">
+        <is>
+          <t>02/02/2024</t>
+        </is>
+      </c>
+      <c r="C599" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO PER L’UTILIZZO DI UN LOCALE DI PROPRIETÀ DELL’ULSS 7 PEDEMONTANA SITO PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA (VI) IN VIA DEI LOTTI N. 40 DA DESTINARE A SERVIZIO DI POLIZIA GIUDIZIARIA.</t>
+        </is>
+      </c>
+      <c r="D599" t="inlineStr">
+        <is>
+          <t>03/02/2024</t>
+        </is>
+      </c>
+      <c r="E599" t="inlineStr">
+        <is>
+          <t>13/02/2024</t>
+        </is>
+      </c>
+      <c r="F599" t="inlineStr">
+        <is>
+          <t>197/24</t>
+        </is>
+      </c>
+      <c r="G599" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H599" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I599" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" t="inlineStr">
+        <is>
+          <t>144</t>
+        </is>
+      </c>
+      <c r="B600" t="inlineStr">
+        <is>
+          <t>29/01/2024</t>
+        </is>
+      </c>
+      <c r="C600" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELLO STUDIO NO PROFIT OSSERVAZIONALE PROSPETTICO “CARATTERISTICHE EPIDEMIOLOGICHE, CLINICHE, LABORATORISTICHE E DELLE INDAGINI STRUMENTALI DELLE MALATTIE TRASMESSE DA ZECCA” (TBEVI PROSPETTICO)” PRESSO L’U.O.C. MALATTIE INFETTIVE DEL P.O. SANTORSO. STIPULA CONTRATTO CON L’ AZIENDA OSPEDALIERA UNIVERSITARIA DI MODENA.</t>
+        </is>
+      </c>
+      <c r="D600" t="inlineStr">
+        <is>
+          <t>29/01/2024</t>
+        </is>
+      </c>
+      <c r="E600" t="inlineStr">
+        <is>
+          <t>08/02/2024</t>
+        </is>
+      </c>
+      <c r="F600" t="inlineStr">
+        <is>
+          <t>151/24</t>
+        </is>
+      </c>
+      <c r="G600" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H600" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I600" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" t="inlineStr">
+        <is>
+          <t>101</t>
+        </is>
+      </c>
+      <c r="B601" t="inlineStr">
+        <is>
+          <t>23/01/2024</t>
+        </is>
+      </c>
+      <c r="C601" t="inlineStr">
+        <is>
+          <t>PROROGA CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI ONCOLOGIA CON L’ISTITUTO ONCOLOGICO VENETO A FAVORE DELL’UOC ONCOEMATOLOGIA DEL PRESIDIO OSPEDALIERO DI BASSANO DEL GRAPPA (DELIBERAZIONE N. 650 DEL 14/04/2023).</t>
+        </is>
+      </c>
+      <c r="D601" t="inlineStr">
+        <is>
+          <t>24/01/2024</t>
+        </is>
+      </c>
+      <c r="E601" t="inlineStr">
+        <is>
+          <t>03/02/2024</t>
+        </is>
+      </c>
+      <c r="F601" t="inlineStr">
+        <is>
+          <t>99/24</t>
+        </is>
+      </c>
+      <c r="G601" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H601" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I601" t="n">
+        <v>10.66</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="B602" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="C602" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON IL COMUNE DI MARANO VICENTINO PER LA GESTIONE PUNTO  PRELIEVI. PERIODO 01.01.2024 -31.12.2024.</t>
+        </is>
+      </c>
+      <c r="D602" t="inlineStr">
+        <is>
+          <t>15/01/2024</t>
+        </is>
+      </c>
+      <c r="E602" t="inlineStr">
+        <is>
+          <t>25/01/2024</t>
+        </is>
+      </c>
+      <c r="F602" t="inlineStr">
+        <is>
+          <t>62/24</t>
+        </is>
+      </c>
+      <c r="G602" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H602" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I602" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="B603" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="C603" t="inlineStr">
+        <is>
+          <t>PROROGA  CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI ANESTESIA E RIANIMAZIONE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA (DELIBERAZIONE N. 553 DEL 31/03/2022)</t>
+        </is>
+      </c>
+      <c r="D603" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="E603" t="inlineStr">
+        <is>
+          <t>22/01/2024</t>
+        </is>
+      </c>
+      <c r="F603" t="inlineStr">
+        <is>
+          <t>23/24</t>
+        </is>
+      </c>
+      <c r="G603" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H603" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I603" t="n">
+        <v>45.016</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" t="inlineStr">
+        <is>
+          <t>2174</t>
+        </is>
+      </c>
+      <c r="B604" t="inlineStr">
+        <is>
+          <t>15/12/2023</t>
+        </is>
+      </c>
+      <c r="C604" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI CASSOLA (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI CASSOLA SITI IN PIAZZA SAN ZENO N. 3 A CASSOLA, DA DESTINARE A CENTRO DI MEDICINA GENERALE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D604" t="inlineStr">
+        <is>
+          <t>16/12/2023</t>
+        </is>
+      </c>
+      <c r="E604" t="inlineStr">
+        <is>
+          <t>26/12/2023</t>
+        </is>
+      </c>
+      <c r="F604" t="inlineStr">
+        <is>
+          <t>2174/23</t>
+        </is>
+      </c>
+      <c r="G604" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H604" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I604" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" t="inlineStr">
+        <is>
+          <t>2165</t>
+        </is>
+      </c>
+      <c r="B605" t="inlineStr">
+        <is>
+          <t>15/12/2023</t>
+        </is>
+      </c>
+      <c r="C605" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO TRA L’AZIENDA ULSS 7 PEDEMONTANA ED IL COMUNE DI MONTECCHIO PRECALCINO (VI) PER L’UTILIZZO DEI TERRENI DI PROPRIETÀ DI ULSS 7 SITI A MONTECCHIO PRECALCINO, DA DESTINARE ALLA REALIZZAZIONE DI UN PERCORSO CICLO/PEDONALE VOLTO ALLA VALORIZZAZIONE DEL TERRITORIO.</t>
+        </is>
+      </c>
+      <c r="D605" t="inlineStr">
+        <is>
+          <t>16/12/2023</t>
+        </is>
+      </c>
+      <c r="E605" t="inlineStr">
+        <is>
+          <t>26/12/2023</t>
+        </is>
+      </c>
+      <c r="F605" t="inlineStr">
+        <is>
+          <t>2166/23</t>
+        </is>
+      </c>
+      <c r="G605" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H605" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I605" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" t="inlineStr">
+        <is>
+          <t>2133</t>
+        </is>
+      </c>
+      <c r="B606" t="inlineStr">
+        <is>
+          <t>11/12/2023</t>
+        </is>
+      </c>
+      <c r="C606" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO DEGLI EDIFICI “VILLA NIEVO BONIN LONGARE” ED “EX CTRP” DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA PRESSO IL CENTRO SERVIZI DI MONTECCHIO PRECALCINO (VI), CON LA FONDAZIONE SCUOLA DI SANITÀ PUBBLICA, MANAGEMENT DELLE AZIENDE SOCIO SANITARIE E PER L’INCREMENTO DEI TRAPIANTI D’ORGANO E TESSUTI, PER LO SVOLGIMENTO DI ATTIVITÀ ISTITUZIONALI.</t>
+        </is>
+      </c>
+      <c r="D606" t="inlineStr">
+        <is>
+          <t>12/12/2023</t>
+        </is>
+      </c>
+      <c r="E606" t="inlineStr">
+        <is>
+          <t>22/12/2023</t>
+        </is>
+      </c>
+      <c r="F606" t="inlineStr">
+        <is>
+          <t>2132/23</t>
+        </is>
+      </c>
+      <c r="G606" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H606" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I606" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" t="inlineStr">
+        <is>
+          <t>2131</t>
+        </is>
+      </c>
+      <c r="B607" t="inlineStr">
+        <is>
+          <t>11/12/2023</t>
+        </is>
+      </c>
+      <c r="C607" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO PER L’UTILIZZO DELL’IMMOBILE SITO A MALO (VI) IN VIA GIACOMO LEOPARDI N. 2, DA DESTINARE A PROGETTI SOCIALI DI ACCOGLIENZA E INTEGRAZIONE MIGRANTI.</t>
+        </is>
+      </c>
+      <c r="D607" t="inlineStr">
+        <is>
+          <t>12/12/2023</t>
+        </is>
+      </c>
+      <c r="E607" t="inlineStr">
+        <is>
+          <t>22/12/2023</t>
+        </is>
+      </c>
+      <c r="F607" t="inlineStr">
+        <is>
+          <t>2130/23</t>
+        </is>
+      </c>
+      <c r="G607" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H607" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I607" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" t="inlineStr">
+        <is>
+          <t>2027</t>
+        </is>
+      </c>
+      <c r="B608" t="inlineStr">
+        <is>
+          <t>24/11/2023</t>
+        </is>
+      </c>
+      <c r="C608" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO CON IL COMUNE DI SCHIO PER L’UTILIZZO DI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA PRESSO LA CASA DELLA SALUTE DI SCHIO VIA RIGHI, DA DESTINARE ALL’ESERCIZIO DI ATTIVITÀ DI CENTRO PER L’IMPIEGO.</t>
+        </is>
+      </c>
+      <c r="D608" t="inlineStr">
+        <is>
+          <t>25/11/2023</t>
+        </is>
+      </c>
+      <c r="E608" t="inlineStr">
+        <is>
+          <t>05/12/2023</t>
+        </is>
+      </c>
+      <c r="F608" t="inlineStr">
+        <is>
+          <t>2027/23</t>
+        </is>
+      </c>
+      <c r="G608" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H608" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I608" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" t="inlineStr">
+        <is>
+          <t>1815</t>
+        </is>
+      </c>
+      <c r="B609" t="inlineStr">
+        <is>
+          <t>27/10/2023</t>
+        </is>
+      </c>
+      <c r="C609" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO ACCORDO CONTRATTUALE INTEGRATIVO (ADDENDUM) PER L’ASSEGNAZIONE DI QUOTE DI BUDGET AGGIUNTIVO ALLA SOCIETÀ IMED SRL, SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE NELLE BRANCHE DIAGNOSTICA PER IMMAGINI (RADIOLOGIA), IN APPLICAZIONE DEL PIANO OPERATIVO INTEGRATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE D’ATTESA, DI CUI ALLA DELIBERA AZIENDALE N. 1658/2023. ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="D609" t="inlineStr">
+        <is>
+          <t>28/10/2023</t>
+        </is>
+      </c>
+      <c r="E609" t="inlineStr">
+        <is>
+          <t>07/11/2023</t>
+        </is>
+      </c>
+      <c r="F609" t="inlineStr">
+        <is>
+          <t>1812/23</t>
+        </is>
+      </c>
+      <c r="G609" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H609" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I609" t="n">
+        <v>168676</v>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" t="inlineStr">
+        <is>
+          <t>1712</t>
+        </is>
+      </c>
+      <c r="B610" t="inlineStr">
+        <is>
+          <t>13/10/2023</t>
+        </is>
+      </c>
+      <c r="C610" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO PER L'UTILIZZO DI LOCALI PRESSO L'IMMOBILE DENOMINATO "VILLA ALDINA" DI ROSSANO VENETO IN VIA ROMA N. 153, DA DESTINARE AD ATTIVITÀ DI MEDICINA DI GRUPPO  INTEGRATA</t>
+        </is>
+      </c>
+      <c r="D610" t="inlineStr">
+        <is>
+          <t>14/10/2023</t>
+        </is>
+      </c>
+      <c r="E610" t="inlineStr">
+        <is>
+          <t>24/10/2023</t>
+        </is>
+      </c>
+      <c r="F610" t="inlineStr">
+        <is>
+          <t>1709/23</t>
+        </is>
+      </c>
+      <c r="G610" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H610" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I610" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611" t="inlineStr">
+        <is>
+          <t>1659</t>
+        </is>
+      </c>
+      <c r="B611" t="inlineStr">
+        <is>
+          <t>06/10/2023</t>
+        </is>
+      </c>
+      <c r="C611" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DI UN ACCORDO CONTRATTUALE INTEGRATIVO (ADDENDUM) PER L’ASSEGNAZIONE DI QUOTE DI BUDGET AGGIUNTIVO AL CENTRO DI MEDICINA SRL, SEDE DI SCHIO, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE NELLE BRANCHE DIAGNOSTICA PER IMMAGINI (RADIOLOGIA) E CARDIOLOGIA, IN APPLICAZIONE DEL PIANO OPERATIVO INTEGRATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE D’ATTESA – ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="D611" t="inlineStr">
+        <is>
+          <t>07/10/2023</t>
+        </is>
+      </c>
+      <c r="E611" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="F611" t="inlineStr">
+        <is>
+          <t>1651/23</t>
+        </is>
+      </c>
+      <c r="G611" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H611" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I611" t="n">
+        <v>57606</v>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" t="inlineStr">
+        <is>
+          <t>1658</t>
+        </is>
+      </c>
+      <c r="B612" t="inlineStr">
+        <is>
+          <t>06/10/2023</t>
+        </is>
+      </c>
+      <c r="C612" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DI ACCORDO CONTRATTUALE INTEGRATIVO (ADDENDUM) PER L’ASSEGNAZIONE DI QUOTE DI BUDGET AGGIUNTIVO ALLA SOCIETÀ IMED SRL, SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE NELLA BRANCA DIAGNOSTICA PER IMMAGINI (RADIOLOGIA), IN APPLICAZIONE DEL PIANO OPERATIVO INTEGRATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE D’ATTESA – ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="D612" t="inlineStr">
+        <is>
+          <t>07/10/2023</t>
+        </is>
+      </c>
+      <c r="E612" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="F612" t="inlineStr">
+        <is>
+          <t>1649/23</t>
+        </is>
+      </c>
+      <c r="G612" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H612" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I612" t="n">
+        <v>168676</v>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" t="inlineStr">
+        <is>
+          <t>1657</t>
+        </is>
+      </c>
+      <c r="B613" t="inlineStr">
+        <is>
+          <t>06/10/2023</t>
+        </is>
+      </c>
+      <c r="C613" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DI UN ACCORDO CONTRATTUALE INTEGRATIVO (ADDENDUM) PER L’ASSEGNAZIONE DI QUOTE DI BUDGET AGGIUNTIVO AL CENTRO DI MEDICINA SRL, SEDE DI THIENE, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE NELLE BRANCHE DIAGNOSTICA PER IMMAGINI (RADIOLOGIA) E CARDIOLOGIA, IN APPLICAZIONE DEL PIANO OPERATIVO INTEGRATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE D’ATTESA – ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="D613" t="inlineStr">
+        <is>
+          <t>07/10/2023</t>
+        </is>
+      </c>
+      <c r="E613" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="F613" t="inlineStr">
+        <is>
+          <t>1650/23</t>
+        </is>
+      </c>
+      <c r="G613" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H613" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I613" t="n">
+        <v>87879</v>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" t="inlineStr">
+        <is>
+          <t>1386</t>
+        </is>
+      </c>
+      <c r="B614" t="inlineStr">
+        <is>
+          <t>21/08/2023</t>
+        </is>
+      </c>
+      <c r="C614" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL’AVVISO DI MANIFESTAZIONE DI INTERESSE PER LA LOCAZIONE CON OPZIONE DI RISCATTO ALL’AVVERARSI DELLE CONDIZIONI PER L’ALIENAZIONE DELL’IMMOBILE UBICATO IN COMUNE DI ROANA – MEZZASELVA IN VIA ALFREDO CAMPIGLIO N. 22.</t>
+        </is>
+      </c>
+      <c r="D614" t="inlineStr">
+        <is>
+          <t>22/08/2023</t>
+        </is>
+      </c>
+      <c r="E614" t="inlineStr">
+        <is>
+          <t>01/09/2023</t>
+        </is>
+      </c>
+      <c r="F614" t="inlineStr">
+        <is>
+          <t>1388/23</t>
+        </is>
+      </c>
+      <c r="G614" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H614" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I614" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615" t="inlineStr">
+        <is>
+          <t>1218</t>
+        </is>
+      </c>
+      <c r="B615" t="inlineStr">
+        <is>
+          <t>14/07/2023</t>
+        </is>
+      </c>
+      <c r="C615" t="inlineStr">
+        <is>
+          <t>MODIFICA DELL'ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDE DI SCHIO, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA, DI CUI ALLA DELIBERAZIONE AZIENDALE N. 1045/2023. PERIODO DI DECORRENZA DAL 15/06/2023 AL 31/12/2023</t>
+        </is>
+      </c>
+      <c r="D615" t="inlineStr">
+        <is>
+          <t>15/07/2023</t>
+        </is>
+      </c>
+      <c r="E615" t="inlineStr">
+        <is>
+          <t>25/07/2023</t>
+        </is>
+      </c>
+      <c r="F615" t="inlineStr">
+        <is>
+          <t>1196/23</t>
+        </is>
+      </c>
+      <c r="G615" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H615" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I615" t="n">
+        <v>214819</v>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616" t="inlineStr">
+        <is>
+          <t>1217</t>
+        </is>
+      </c>
+      <c r="B616" t="inlineStr">
+        <is>
+          <t>14/07/2023</t>
+        </is>
+      </c>
+      <c r="C616" t="inlineStr">
+        <is>
+          <t>INTEGRAZIONE ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDE DI THIENE, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA, DI CUI ALLA DELIBERAZIONE AZIENDALE N. 1046/2023. PERIODO DI DECORRENZA DAL 15/06/2023 AL 31/12/2023 .</t>
+        </is>
+      </c>
+      <c r="D616" t="inlineStr">
+        <is>
+          <t>15/07/2023</t>
+        </is>
+      </c>
+      <c r="E616" t="inlineStr">
+        <is>
+          <t>25/07/2023</t>
+        </is>
+      </c>
+      <c r="F616" t="inlineStr">
+        <is>
+          <t>1197/23</t>
+        </is>
+      </c>
+      <c r="G616" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H616" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I616" t="n">
+        <v>517541</v>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617" t="inlineStr">
+        <is>
+          <t>1186</t>
+        </is>
+      </c>
+      <c r="B617" t="inlineStr">
+        <is>
+          <t>07/07/2023</t>
+        </is>
+      </c>
+      <c r="C617" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO CON L’INAIL “ISTITUTO NAZIONALE PER L’ASSICURAZIONE CONTRO GLI INFORTUNI SUL LAVORO” PER L’UTILIZZO DI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA PRESSO LA CASA DELLA SALUTE DI SCHIO VIA RIGHI, DA DESTINARE ALL’ESERCIZIO DI ATTIVITÀ ISTITUZIONALI, AMBULATORIO MEDICO ED ATTIVITÀ AMMINISTRATIVA.</t>
+        </is>
+      </c>
+      <c r="D617" t="inlineStr">
+        <is>
+          <t>08/07/2023</t>
+        </is>
+      </c>
+      <c r="E617" t="inlineStr">
+        <is>
+          <t>18/07/2023</t>
+        </is>
+      </c>
+      <c r="F617" t="inlineStr">
+        <is>
+          <t>1180/23</t>
+        </is>
+      </c>
+      <c r="G617" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H617" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I617" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618" t="inlineStr">
+        <is>
+          <t>1044</t>
+        </is>
+      </c>
+      <c r="B618" t="inlineStr">
+        <is>
+          <t>23/06/2023</t>
+        </is>
+      </c>
+      <c r="C618" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL - SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE PER LA BRANCA DI MEDICINA FISICA E RIABILITAZIONE. ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="D618" t="inlineStr">
+        <is>
+          <t>24/06/2023</t>
+        </is>
+      </c>
+      <c r="E618" t="inlineStr">
+        <is>
+          <t>04/07/2023</t>
+        </is>
+      </c>
+      <c r="F618" t="inlineStr">
+        <is>
+          <t>1041/23</t>
+        </is>
+      </c>
+      <c r="G618" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H618" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I618" t="n">
+        <v>250000</v>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619" t="inlineStr">
+        <is>
+          <t>1025</t>
+        </is>
+      </c>
+      <c r="B619" t="inlineStr">
+        <is>
+          <t>16/06/2023</t>
+        </is>
+      </c>
+      <c r="C619" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DIAGNOSTICO CASTELLANO SRL, SEDE DI CASTELFRANCO VENETO (TV) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 15/06/2023 AL 31/12/2023.</t>
+        </is>
+      </c>
+      <c r="D619" t="inlineStr">
+        <is>
+          <t>17/06/2023</t>
+        </is>
+      </c>
+      <c r="E619" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="F619" t="inlineStr">
+        <is>
+          <t>1025/23</t>
+        </is>
+      </c>
+      <c r="G619" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H619" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I619" t="n">
+        <v>9225</v>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620" t="inlineStr">
+        <is>
+          <t>1024</t>
+        </is>
+      </c>
+      <c r="B620" t="inlineStr">
+        <is>
+          <t>16/06/2023</t>
+        </is>
+      </c>
+      <c r="C620" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL, SEDE DI BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 15/06/2023 AL 31/12/2023.</t>
+        </is>
+      </c>
+      <c r="D620" t="inlineStr">
+        <is>
+          <t>17/06/2023</t>
+        </is>
+      </c>
+      <c r="E620" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="F620" t="inlineStr">
+        <is>
+          <t>1024/23</t>
+        </is>
+      </c>
+      <c r="G620" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H620" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I620" t="n">
+        <v>1052660</v>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" t="inlineStr">
+        <is>
+          <t>966</t>
+        </is>
+      </c>
+      <c r="B621" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="C621" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI DERMATOLOGIA CON L’AZIENDA OSPEDALE UNIVERSITÀ PADOVA. PERIODO DI DECORRENZA DAL 01/06/2023 AL 31/12/2023.</t>
+        </is>
+      </c>
+      <c r="D621" t="inlineStr">
+        <is>
+          <t>10/06/2023</t>
+        </is>
+      </c>
+      <c r="E621" t="inlineStr">
+        <is>
+          <t>20/06/2023</t>
+        </is>
+      </c>
+      <c r="F621" t="inlineStr">
+        <is>
+          <t>962/23</t>
+        </is>
+      </c>
+      <c r="G621" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H621" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I621" t="n">
+        <v>6.572</v>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" t="inlineStr">
+        <is>
+          <t>704</t>
+        </is>
+      </c>
+      <c r="B622" t="inlineStr">
+        <is>
+          <t>21/04/2023</t>
+        </is>
+      </c>
+      <c r="C622" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO PER L’UTILIZZO DI LOCALI SITI IN VIA CASTELLETTO N. 54 PRESSO IL COMUNE DI BREGANZE, DA DESTINARE A PUNTO PRELIEVI ED ALTRE ATTIVITÀ SOCIO SANITARIE E DI SUPPORTO AMMINISTRATIVO DEL DISTRETTO</t>
+        </is>
+      </c>
+      <c r="D622" t="inlineStr">
+        <is>
+          <t>22/04/2023</t>
+        </is>
+      </c>
+      <c r="E622" t="inlineStr">
+        <is>
+          <t>02/05/2023</t>
+        </is>
+      </c>
+      <c r="F622" t="inlineStr">
+        <is>
+          <t>698/23</t>
+        </is>
+      </c>
+      <c r="G622" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H622" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I622" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" t="inlineStr">
+        <is>
+          <t>650</t>
+        </is>
+      </c>
+      <c r="B623" t="inlineStr">
+        <is>
+          <t>14/04/2023</t>
+        </is>
+      </c>
+      <c r="C623" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI ONCOLOGIA CON L’ISTITUTO ONCOLOGICO VENETO A FAVORE DELL’UOC ONCOEMATOLOGIA DEL PRESIDIO OSPEDALIERO DI BASSANO DEL GRAPPA. PERIODO DI DECORRENZA DALLA STIPULA AL 31/12/2023.</t>
+        </is>
+      </c>
+      <c r="D623" t="inlineStr">
+        <is>
+          <t>15/04/2023</t>
+        </is>
+      </c>
+      <c r="E623" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="F623" t="inlineStr">
+        <is>
+          <t>650/23</t>
+        </is>
+      </c>
+      <c r="G623" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H623" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I623" t="n">
+        <v>30.34</v>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" t="inlineStr">
+        <is>
+          <t>588</t>
+        </is>
+      </c>
+      <c r="B624" t="inlineStr">
+        <is>
+          <t>31/03/2023</t>
+        </is>
+      </c>
+      <c r="C624" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA PER TURNI MENSILI DIURNI PREFESTIVI E FESTIVI IN MATERIA DI RADIOLOGIA CON L’AZIENDA OSPEDALIERA UNIVERSITARIA INTEGRATA DI VERONA A FAVORE DEL PRESIDIO OSPEDALIERO SANTORSO. ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="D624" t="inlineStr">
+        <is>
+          <t>01/04/2023</t>
+        </is>
+      </c>
+      <c r="E624" t="inlineStr">
+        <is>
+          <t>11/04/2023</t>
+        </is>
+      </c>
+      <c r="F624" t="inlineStr">
+        <is>
+          <t>585/23</t>
+        </is>
+      </c>
+      <c r="G624" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H624" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I624" t="n">
+        <v>83.69499999999999</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" t="inlineStr">
+        <is>
+          <t>553</t>
+        </is>
+      </c>
+      <c r="B625" t="inlineStr">
+        <is>
+          <t>31/03/2023</t>
+        </is>
+      </c>
+      <c r="C625" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI ANESTESIA E RIANIMAZIONE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA. PERIODO DI DECORRENZA DAL 01/04/2023 AL 31/12/2023.</t>
+        </is>
+      </c>
+      <c r="D625" t="inlineStr">
+        <is>
+          <t>01/04/2023</t>
+        </is>
+      </c>
+      <c r="E625" t="inlineStr">
+        <is>
+          <t>11/04/2023</t>
+        </is>
+      </c>
+      <c r="F625" t="inlineStr">
+        <is>
+          <t>549/23</t>
+        </is>
+      </c>
+      <c r="G625" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H625" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I625" t="n">
+        <v>124.661</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" t="inlineStr">
+        <is>
+          <t>551</t>
+        </is>
+      </c>
+      <c r="B626" t="inlineStr">
+        <is>
+          <t>31/03/2023</t>
+        </is>
+      </c>
+      <c r="C626" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER L’ESECUZIONE DI PRESTAZIONI DI GENETICA MEDICA DA PARTE DELL’AZIENDA SANITARIA ULSS N° 8 BERICA PER L’ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="D626" t="inlineStr">
+        <is>
+          <t>01/04/2023</t>
+        </is>
+      </c>
+      <c r="E626" t="inlineStr">
+        <is>
+          <t>11/04/2023</t>
+        </is>
+      </c>
+      <c r="F626" t="inlineStr">
+        <is>
+          <t>548/23</t>
+        </is>
+      </c>
+      <c r="G626" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H626" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I626" t="n">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" t="inlineStr">
+        <is>
+          <t>495</t>
+        </is>
+      </c>
+      <c r="B627" t="inlineStr">
+        <is>
+          <t>24/03/2023</t>
+        </is>
+      </c>
+      <c r="C627" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI ANESTESIA E RIANIMAZIONE CON L’AZIENDA ULSS N.8 BERICA  - FABBISOGNO AZIENDALE PER L'ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="D627" t="inlineStr">
+        <is>
+          <t>25/03/2023</t>
+        </is>
+      </c>
+      <c r="E627" t="inlineStr">
+        <is>
+          <t>04/04/2023</t>
+        </is>
+      </c>
+      <c r="F627" t="inlineStr">
+        <is>
+          <t>492/23</t>
+        </is>
+      </c>
+      <c r="G627" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H627" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I627" t="n">
+        <v>165.547</v>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" t="inlineStr">
+        <is>
+          <t>479</t>
+        </is>
+      </c>
+      <c r="B628" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="C628" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI NEUROLOGIA CON L’AZIENDA ULSS 2 MARCA TREVIGIANA. ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="D628" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="E628" t="inlineStr">
+        <is>
+          <t>30/03/2023</t>
+        </is>
+      </c>
+      <c r="F628" t="inlineStr">
+        <is>
+          <t>479/23</t>
+        </is>
+      </c>
+      <c r="G628" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H628" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I628" t="n">
+        <v>7.19</v>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" t="inlineStr">
+        <is>
+          <t>472</t>
+        </is>
+      </c>
+      <c r="B629" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="C629" t="inlineStr">
+        <is>
+          <t>CONVENZIONI CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA SANITARIA IN CARDIOCHIRURGIA, NEUROCHIRURGIA, CHIRURGIA PEDIATRICA, FISICA SANITARIA E RADIOTERAPIA. ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="D629" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="E629" t="inlineStr">
+        <is>
+          <t>30/03/2023</t>
+        </is>
+      </c>
+      <c r="F629" t="inlineStr">
+        <is>
+          <t>472/23</t>
+        </is>
+      </c>
+      <c r="G629" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H629" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I629" t="n">
+        <v>105.568</v>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" t="inlineStr">
+        <is>
+          <t>445</t>
+        </is>
+      </c>
+      <c r="B630" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="C630" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER CONSULENZA IN FISICA SANITARIA E RADIOPROTEZIONE IN MEDICINA NUCLEARE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA. ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="D630" t="inlineStr">
+        <is>
+          <t>18/03/2023</t>
+        </is>
+      </c>
+      <c r="E630" t="inlineStr">
+        <is>
+          <t>28/03/2023</t>
+        </is>
+      </c>
+      <c r="F630" t="inlineStr">
+        <is>
+          <t>439/23</t>
+        </is>
+      </c>
+      <c r="G630" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H630" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I630" t="n">
+        <v>2.488</v>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" t="inlineStr">
+        <is>
+          <t>444</t>
+        </is>
+      </c>
+      <c r="B631" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="C631" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI GENETICA MEDICA CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. BIENNIO 2023-2024.</t>
+        </is>
+      </c>
+      <c r="D631" t="inlineStr">
+        <is>
+          <t>18/03/2023</t>
+        </is>
+      </c>
+      <c r="E631" t="inlineStr">
+        <is>
+          <t>28/03/2023</t>
+        </is>
+      </c>
+      <c r="F631" t="inlineStr">
+        <is>
+          <t>440/23</t>
+        </is>
+      </c>
+      <c r="G631" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H631" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I631" t="n">
+        <v>12.153</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" t="inlineStr">
+        <is>
+          <t>443</t>
+        </is>
+      </c>
+      <c r="B632" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="C632" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA PER TURNI MENSILI DIURNI PREFESTIVI E FESTIVI IN MATERIA DI RADIOLOGIA CON L’AZIENDA OSPEDALE - UNIVERSITÀ DI PADOVA A FAVORE DEL PRESIDIO OSPEDALIERO DI SANTORSO.  ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="D632" t="inlineStr">
+        <is>
+          <t>18/03/2023</t>
+        </is>
+      </c>
+      <c r="E632" t="inlineStr">
+        <is>
+          <t>28/03/2023</t>
+        </is>
+      </c>
+      <c r="F632" t="inlineStr">
+        <is>
+          <t>438/23</t>
+        </is>
+      </c>
+      <c r="G632" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H632" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I632" t="n">
+        <v>27.712</v>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" t="inlineStr">
+        <is>
+          <t>320</t>
+        </is>
+      </c>
+      <c r="B633" t="inlineStr">
+        <is>
+          <t>24/02/2023</t>
+        </is>
+      </c>
+      <c r="C633" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA SANITARIA ULSS N. 8 BERICA PER L’ACQUISIZIONE DI PRESTAZIONI DI MEDICINA NUCLEARE A FAVORE DI PAZIENTI PROVENIENTI DAI PRESIDI OSPEDALIERI DI SANTORSO, BASSANO DEL GRAPPA E ASIAGO -  BIENNIO 2023-2024.</t>
+        </is>
+      </c>
+      <c r="D633" t="inlineStr">
+        <is>
+          <t>25/02/2023</t>
+        </is>
+      </c>
+      <c r="E633" t="inlineStr">
+        <is>
+          <t>07/03/2023</t>
+        </is>
+      </c>
+      <c r="F633" t="inlineStr">
+        <is>
+          <t>313/23</t>
+        </is>
+      </c>
+      <c r="G633" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H633" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I633" t="n">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" t="inlineStr">
+        <is>
+          <t>319</t>
+        </is>
+      </c>
+      <c r="B634" t="inlineStr">
+        <is>
+          <t>24/02/2023</t>
+        </is>
+      </c>
+      <c r="C634" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L`AZIENDA ULSS N. 8 BERICA PER PRESTAZIONI DI DIAGNOSTICA PET-TAC A FAVORE DI PAZIENTI PROVENIENTI DAI PRESIDI OSPEDALIERI DI BASSANO DEL GRAPPA, ASIAGO E SANTORSO. BIENNIO 2023-2024.</t>
+        </is>
+      </c>
+      <c r="D634" t="inlineStr">
+        <is>
+          <t>25/02/2023</t>
+        </is>
+      </c>
+      <c r="E634" t="inlineStr">
+        <is>
+          <t>07/03/2023</t>
+        </is>
+      </c>
+      <c r="F634" t="inlineStr">
+        <is>
+          <t>312/23</t>
+        </is>
+      </c>
+      <c r="G634" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H634" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I634" t="n">
+        <v>142.5</v>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635" t="inlineStr">
+        <is>
+          <t>193</t>
+        </is>
+      </c>
+      <c r="B635" t="inlineStr">
+        <is>
+          <t>03/02/2023</t>
+        </is>
+      </c>
+      <c r="C635" t="inlineStr">
+        <is>
+          <t>CONVENZIONE ATTIVA CON L’AZIENDA SANITARIA ULSS N°8 BERICA PER L’EFFETTUAZIONE DI ATTIVITÀ COORDINATE NELL’AMBITO DELL’ANATOMIA PATOLOGICA. BIENNIO 2023-2024.</t>
+        </is>
+      </c>
+      <c r="D635" t="inlineStr">
+        <is>
+          <t>04/02/2023</t>
+        </is>
+      </c>
+      <c r="E635" t="inlineStr">
+        <is>
+          <t>14/02/2023</t>
+        </is>
+      </c>
+      <c r="F635" t="inlineStr">
+        <is>
+          <t>188/23</t>
+        </is>
+      </c>
+      <c r="G635" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H635" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I635" t="n">
+        <v>18.303</v>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="B636" t="inlineStr">
+        <is>
+          <t>13/01/2023</t>
+        </is>
+      </c>
+      <c r="C636" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL’AVVISO DI INDAGINE ESPLORATIVA FINALIZZATO ALL’ACQUISIZIONE DI MANIFESTAZIONE DI INTERESSE DI OPERATORI ECONOMICI A CUI AFFIDARE CON CONTRATTO DI CONCESSIONE IN LOCAZIONE AREE DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA DA DESTINARE ALLA COLLOCAZIONE DI INFRASTRUTTURE PER LA TELEFONIA MOBILE E SERVIZI DI CONNETTIVITÀ INTERNET</t>
+        </is>
+      </c>
+      <c r="D636" t="inlineStr">
+        <is>
+          <t>14/01/2023</t>
+        </is>
+      </c>
+      <c r="E636" t="inlineStr">
+        <is>
+          <t>24/01/2023</t>
+        </is>
+      </c>
+      <c r="F636" t="inlineStr">
+        <is>
+          <t>55/23</t>
+        </is>
+      </c>
+      <c r="G636" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H636" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I636" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" t="inlineStr">
+        <is>
+          <t>2531</t>
+        </is>
+      </c>
+      <c r="B637" t="inlineStr">
+        <is>
+          <t>30/12/2022</t>
+        </is>
+      </c>
+      <c r="C637" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON IL CEMES SRL - SEDE DI THIENE - PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE PER LA BRANCA DI MEDICINA FISICA E RIABILITAZIONE. BIENNIO 2023-2024.</t>
+        </is>
+      </c>
+      <c r="D637" t="inlineStr">
+        <is>
+          <t>31/12/2022</t>
+        </is>
+      </c>
+      <c r="E637" t="inlineStr">
+        <is>
+          <t>10/01/2023</t>
+        </is>
+      </c>
+      <c r="F637" t="inlineStr">
+        <is>
+          <t>1289/22</t>
+        </is>
+      </c>
+      <c r="G637" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H637" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I637" t="n">
+        <v>200000</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" t="inlineStr">
+        <is>
+          <t>2289</t>
+        </is>
+      </c>
+      <c r="B638" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="C638" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO PER L’UTILIZZO DI LOCALI PRESSO L’IPAB CENTRO SERVIZI RESIDENZA SAN PIO X, VIA LONDA 31A, IN COMUNE DI VALBRENTA, DA DESTINARE A SERVIZIO DI CONTINUITÀ ASSISTENZIALE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D638" t="inlineStr">
+        <is>
+          <t>03/12/2022</t>
+        </is>
+      </c>
+      <c r="E638" t="inlineStr">
+        <is>
+          <t>13/12/2022</t>
+        </is>
+      </c>
+      <c r="F638" t="inlineStr">
+        <is>
+          <t>1042/22</t>
+        </is>
+      </c>
+      <c r="G638" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H638" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I638" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" t="inlineStr">
+        <is>
+          <t>2127</t>
+        </is>
+      </c>
+      <c r="B639" t="inlineStr">
+        <is>
+          <t>11/11/2022</t>
+        </is>
+      </c>
+      <c r="C639" t="inlineStr">
+        <is>
+          <t>CONCESSIONE IN COMODATO D’USO DEI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA PRESSO IL CSS “P. ALPINO” DI MAROSTICA, VIA PANICA N. 17 E APPROVAZIONE SCHEMA CONTRATTO DI COMODATO CON L’ASSOCIAZIONE CROCE VERDE.</t>
+        </is>
+      </c>
+      <c r="D639" t="inlineStr">
+        <is>
+          <t>12/11/2022</t>
+        </is>
+      </c>
+      <c r="E639" t="inlineStr">
+        <is>
+          <t>22/11/2022</t>
+        </is>
+      </c>
+      <c r="F639" t="inlineStr">
+        <is>
+          <t>879/22</t>
+        </is>
+      </c>
+      <c r="G639" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H639" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I639" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" t="inlineStr">
+        <is>
+          <t>1896</t>
+        </is>
+      </c>
+      <c r="B640" t="inlineStr">
+        <is>
+          <t>10/10/2022</t>
+        </is>
+      </c>
+      <c r="C640" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL’AVVISO DI INDAGINE ESPLORATIVA PER L’INDIVIDUAZIONE DI UN IMMOBILE IN COMODATO D’USO OPPURE IN LOCAZIONE PASSIVA PER LA COLLOCAZIONE DI UN PUNTO VACCINALE E DI UN PUNTO TAMPONI ANTI COVID-19, PER LA POPOLAZIONE AFFERENTE IL TERRITORIO DEL DISTRETTO 1.</t>
+        </is>
+      </c>
+      <c r="D640" t="inlineStr">
+        <is>
+          <t>11/10/2022</t>
+        </is>
+      </c>
+      <c r="E640" t="inlineStr">
+        <is>
+          <t>21/10/2022</t>
+        </is>
+      </c>
+      <c r="F640" t="inlineStr">
+        <is>
+          <t>655/22</t>
+        </is>
+      </c>
+      <c r="G640" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H640" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I640" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" t="inlineStr">
+        <is>
+          <t>1351</t>
+        </is>
+      </c>
+      <c r="B641" t="inlineStr">
+        <is>
+          <t>15/07/2022</t>
+        </is>
+      </c>
+      <c r="C641" t="inlineStr">
+        <is>
+          <t>IMMOBILE DENOMINATO “PALESTRA DI VIA MARCONI”, DI PROPRIETA` DEL COMUNE DI SCHIO. APPROVAZIONE SCHEMA DI CONTRATTO DI COMODATO GRATUITO CON IL COMUNE DI SCHIO PER SVOLGERE ATTIVITÀ SANITARIA LEGATA ALL’EMERGENZA COVID-19.</t>
+        </is>
+      </c>
+      <c r="D641" t="inlineStr">
+        <is>
+          <t>16/07/2022</t>
+        </is>
+      </c>
+      <c r="E641" t="inlineStr">
+        <is>
+          <t>26/07/2022</t>
+        </is>
+      </c>
+      <c r="F641" t="inlineStr">
+        <is>
+          <t>104/22</t>
+        </is>
+      </c>
+      <c r="G641" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H641" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I641" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" t="inlineStr">
+        <is>
+          <t>1303</t>
+        </is>
+      </c>
+      <c r="B642" t="inlineStr">
+        <is>
+          <t>08/07/2022</t>
+        </is>
+      </c>
+      <c r="C642" t="inlineStr">
+        <is>
+          <t>CONTRATTO DI COMODATO A TITOLO GRATUITO CON LA SOCIETA` FINPENGO S.P.A. PER SEDE VACCINALE PRESSO L’IMMOBILE SITO IN BASSANO DEL GRAPPA (VI), VIA CAPITELVECCHIO N. 32. APPROVAZIONE PROSECUZIONE FINO AL 31/12/2022.</t>
+        </is>
+      </c>
+      <c r="D642" t="inlineStr">
+        <is>
+          <t>09/07/2022</t>
+        </is>
+      </c>
+      <c r="E642" t="inlineStr">
+        <is>
+          <t>19/07/2022</t>
+        </is>
+      </c>
+      <c r="F642" t="inlineStr">
+        <is>
+          <t>59/22</t>
+        </is>
+      </c>
+      <c r="G642" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H642" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I642" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>