--- v1 (2026-06-07)
+++ v2 (2026-07-23)
@@ -410,28939 +410,22999 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I642"/>
+  <dimension ref="A1:F765"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Data documento</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Oggetto</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
-          <t>Data inizio</t>
+          <t>Ufficio competente</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
-          <t>Data fine</t>
+          <t>Tipo</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
-        <is>
-[...13 lines deleted...]
-      <c r="I1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>963</t>
+          <t>1170</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>29/05/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO: “RUOLO DELLE UNITÀ DI TERAPIA SEMI-INTENSIVA SUGLI ESITI CLINICI E L’EFFICIENZA GESTIONALE NEI REPARTI DI MEDICINA: UNO STUDIO OSSERVAZIONALE PROSPETTICO MULTICENTRICO” (IMCU STUDY), PROMOSSO DA A.ULSS 7 - U.O.C. MEDICINA GENERALE P.O. SANTORSO.</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " DIAGNOSI PRECOCE DI DISTURBO NEUROCOGNITIVO (DNC) MINORE/MILD COGNITIVE IMPAIRMENT (MCI) E VALUTAZIONE DELL'IMPATTO DEI FATTORI DI RISCHIO MODIFICABILI IN RELAZIONE ALLA CONVERSIONE A DISTURBO NEUROCOGNITIVO MAGGIORE (DEMENZA) - CODICE PROTOCOLLO: DIA-PRE-DNC-REG-VEN"</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>30/05/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>09/06/2026</t>
-[...17 lines deleted...]
-      <c r="I2" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>946</t>
+          <t>1155</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>22/05/2026</t>
+          <t>02/07/2026</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>AVVISO DI ISTRUTTORIA PUBBLICA FINALIZZATA ALLA CO-PROGETTAZIONE CON ENTI DEL TERZO SETTORE (ETS) PER LA REALIZZAZIONE DI UNO “SPAZIO ADOLESCENTI” E ATTIVITA’ DI PREVENZIONE DEL DISAGIO GIOVANILE NELLE SCUOLE DEL TERRITORIO DELL’ULSS 7 PEDEMONTANA: APPROVAZIONE ESITI DELLA CO-PROGETTAZIONE E ACCORDI CONSEGUENTI</t>
+          <t>PRESA D’ATTO DISMISSIONE BENI DUREVOLI VARI NEL PERIODO 01/01/2025 - 31/12/2025.</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>23/05/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>02/06/2026</t>
-[...18 lines deleted...]
-        <v>101078</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F3" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>903</t>
+          <t>1129</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>30/06/2026</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI VALLI DEL PASUBIO (VI) E L’AZIENDA ULSS7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI VALLI DEL PASUBIO SITI IN VIA BRUNO BRANDELLERO N. 34, DA DESTINARE A ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI SISTEMI DIAGNOSTICI PER EMOGASANALISI, IN ACCORDO QUADRO, AGGIUDICATA CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 894 DEL 23/12/2021 - GARA 2022-116-BAS: INTEGRAZIONE BUDGET FINO AL 30.06.2026 E PROROGA FINO AL 30.06.2027</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>18/05/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>28/05/2026</t>
-[...18 lines deleted...]
-        <v>24000</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F4" t="n">
+        <v>207929</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>906</t>
+          <t>1128</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>30/06/2026</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>OSPEDALE DI BASSANO DEL GRAPPA – AFFIDAMENTO INTERVENTO DI RIPARAZIONE GRUPPI FRIGO.</t>
+          <t>SERVIZIO DI LAVANOLO BIANCHERIA, MATERASSERIACAPI DI VESTIARIO PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, PER L’OSPEDALE RIABILITATIVO DI ALTA SPECIALIZZAZIONE DI MOTTA DI LIVENZA) E DELL’ISTITUTO ZOOPROFILATTICO SPERIMENTALE DELLE VENEZIE, DI CUI ALLA DELIBERAZIONE DI RECEPIMENTO N. 1138/2021. RINNOVO BIENNALE. AULSS7_21192</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>16/05/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>26/05/2026</t>
-[...18 lines deleted...]
-        <v>59700</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F5" t="n">
+        <v>3439499</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>905</t>
+          <t>1127</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>30/06/2026</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO - SERVIZIO DI AGGIORNAMENTO DELLA PROGETTAZIONE DI FATTIBILITÀ TECNICA ED ECONOMICA, CON OPZIONE DI AFFIDAMENTO DEI SERVIZI DI PROGETTAZIONE ESECUTIVA, COORDINAMENTO DELLA SICUREZZA IN FASE DI PROGETTAZIONE, DIREZIONE LAVORI E COORDINAMENTO SICUREZZA IN FASE DI ESECUZIONE. VARIANTE 3 ATTIVAZIONE OPZIONE DIREZIONE LAVORI E COORDINAMENTO DELLA SICUREZZA IN FASE DI ESECUZIONE.</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI “SISTEMI DIAGNOSTICI PER L’ANALISI DELLE PROTEINE MEDIANTE ELETTROFORESI CAPILLARE, SU GEL AGAROSIO E IMMUNOFISSAZIONE IN ACCORDO QUADRO” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. DDG AZIENDA ZERO NR. 326/2019: PROROGA FINO AL 30.06.2027</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>16/05/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>26/05/2026</t>
-[...18 lines deleted...]
-        <v>152998</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F6" t="n">
+        <v>237945</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>902</t>
+          <t>1126</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>30/06/2026</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>RSA SAN MICHELE MONTECCHIO PRECALCINO – INTERVENTO DI RIFACIMENTO COPERTURA. AGGIUDICAZIONE PROCEDURA APERTA.</t>
+          <t>ESERCIZIO OPZIONE PROROGA CONTRATTUALE CONTRATTI PER LA GESTIONE DI SERVIZI RESIDENZIALI PRESSO IL COMPLESSO DI MONTECCHIO PRECALCINO (VI)- GARA N. 5BAS/2020</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>16/05/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>26/05/2026</t>
-[...18 lines deleted...]
-        <v>297147</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F7" t="n">
+        <v>3889134</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>892</t>
+          <t>1118</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO “GESTIONE DELLE RELAZIONI NELLA COMPLESSITA’ ORGANIZZATIVA ALL’INTERNO DELLE UU.OO. – EMPOWER THE COMMUNITY” DELL’U.O.C. DIREZIONE DELLE PROFESSIONI SANITARIE</t>
+          <t>RINNOVO CONTRATTO SERVIZIO PER IL TRATTAMENTO DEI DISTURBI DEL COMPORTAMENTO ALIMENTARE - GARA N. 2022-267-BAS.</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>16/05/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>26/05/2026</t>
-[...18 lines deleted...]
-        <v>4900</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F8" t="n">
+        <v>365961</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>888</t>
+          <t>1115</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>INTERVENTI E SERVIZI PER L’ASSISTENZA ALLE PERSONE CON DISABILITA` GRAVE PRIVE DEL SOSTEGNO FAMILIARE ``DOPO DI NOI`` DI CUI ALLA LEGGE 112/2016, DGR N. 514 DEL 13 MAGGIO 2025. COSTITUZIONE DELL' ELENCO DEI SOGGETTI ACCREDITATI ED APPROVAZIONE DEGLI ACCORDI CONTRATTUALI</t>
+          <t>RINNOVO PER 36 MESI DEL CONTRATTO PER LA FORNITURA DI COPERTE TERMICHE RISCALDANTI. GARA 2022-373-TH.</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>16/05/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>26/05/2026</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F9" t="n">
+        <v>55002</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>881</t>
+          <t>1112</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON L’ISTITUTO CAVANIS “COLLEGIO CANOVA” DI POSSAGNO (TV) PER LA REALIZZAZIONE DELLE ATTIVITA’ DI “FORMAZIONE SCUOLA LAVORO” (FSL) DA EFFETTUARSI PRESSO LE STRUTTURE DELL’AZIENDA ULSS7 “PEDEMONTANA”.</t>
+          <t>PROROGA SEMESTRALE DEL CONTRATTO PER LA FORNITURA DEI SERVIZI POSTALI E DEL SERVIZIO DI INVIO TELEMATICO DELLA CORRISPONDENZA – LOTTO 8 (DELIBERAZIONE N. 662/2019 DI AZIENDA ZERO). GARA 2020-337-TH</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>16/05/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>26/05/2026</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F10" t="n">
+        <v>187881</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>880</t>
+          <t>1111</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>STIPULA DELLA CONVENZIONE CON IL LICEO SCIENTIFICO STATALE &amp;quot;EUGENIO CURIEL&amp;quot; DI PADOVA (PD) RELATIVA AL PERCORSO DI “FORMAZIONE SCUOLA LAVORO” (FSL), DA EFFETTUARSI PRESSO LE STRUTTURE DELL'AZIENDA ULSS7 PEDEMONTANA</t>
+          <t>PROROGA TECNICA CONTRATTI PER LA REALIZZAZIONE DI PROGETTI DIVERSI RIVOLTI A MINORI E DISABILI NEL DISTRETTO 2.</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>16/05/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>26/05/2026</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F11" t="n">
+        <v>89732</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>879</t>
+          <t>1099</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON L’ISTITUTO DI SPECIALIZZAZIONE IN PSICOTERAPIA DELLO SVILUPPO E ADOLESCENZA N.190 CON SEDE A REGGIO EMILIA PER LO SVOLGIMENTO DI ATTIVITÀ DI TIROCINIO DI FORMAZIONE E ORIENTAMENTO PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA.</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI PADOVA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN GINECOLOGIA E OSTETRICIA - DOTT.SSA MARIA CHIARA GUERRA</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>16/05/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>26/05/2026</t>
-[...17 lines deleted...]
-      <c r="I12" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F12" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>858</t>
+          <t>1098</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>RSA SAN MICHELE MONTECCHIO PRECALCINO – INTERVENTO DI RIFACIMENTO COPERTURA. AFFIDAMENTO SERVIZIO DI COORDINAMENTO DELLA SICUREZZA IN FASE DI ESECUZIONE.</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI PADOVA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN GINECOLOGIA E OSTETRICIA - DOTT. NICOLA DE LA CRUZ</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>19/05/2026</t>
-[...18 lines deleted...]
-        <v>7550</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>838</t>
+          <t>1096</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON IL LICEO STATALE &amp;quot;F.CORRADINI&amp;quot; DI THIENE (VI) RELATIVA ALLA “FORMAZIONE SCUOLA LAVORO” (FSL), DA EFFETTUARSI PRESSO LE STRUTTURE DELL'AZIENDA ULSS7 PEDEMONTANA</t>
+          <t>APPROVAZIONE DELL'EMENDAMENTO N. 1 ALLO STUDIO CLINICO NO-PROFIT DAL TITOLO " EVALUATION OF STROKE NETWORK EFFICIENCY OF THE VICENZA DISTRICT - CODICE PROTOCOLLO SNE - VID" - INSERIMENTO NUOVI CENTRI PARTECIPANTI</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>19/05/2026</t>
-[...17 lines deleted...]
-      <c r="I14" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>799</t>
+          <t>1068</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>30/04/2026</t>
+          <t>19/06/2026</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 4 VENETO ORIENTALE PER ATTIVITÀ DI CONSULENZA IN ORTOPEDIA E TRAUMATOLOGIA. PERIODO DI DECORRENZA DAL 01/05/2026 AL 30/09/2026.</t>
+          <t>PROROGA CONTRATTUALE DEI CONTRATTI PER LA FORNITURA DI “LENTI INTRAOCULARI”, MEDIANTE ACCORDO QUADRO A FAVORE DELLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO (DDR 876/2022). GARA 2023-008-TH.</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>01/05/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
-[...18 lines deleted...]
-        <v>24576</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F15" t="n">
+        <v>342064</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>798</t>
+          <t>1064</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>30/04/2026</t>
+          <t>19/06/2026</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>RIMODULAZIONE DELLA PROGRAMMAZIONE DELLE RISORSE DEL PIANO OPERATIVO AZIENDALE (POA) PER IL I SEMESTRE 2026 TRA STRUTTURE PRIVATE ACCREDITATE. APPROVAZIONE SCHEMI DI ADDENDUM AGLI ACCORDI CONTRATTUALI DELLE SOCIETÀ “CEMES SRL” E “POLIAMBULATORIO SS. TRINITÀ SRL”.</t>
+          <t>ADDENDA AGLI ACCORDI CONTRATTUALI CON I CENTRI PRIVATI ACCREDITATI AFFERENTI ALL’AZIENDA ULSS 7 PEDEMONTANA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – II SEMESTRE 2026.</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>01/05/2026</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
-[...18 lines deleted...]
-        <v>206000</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F16" t="n">
+        <v>684391</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>790</t>
+          <t>1061</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>30/04/2026</t>
+          <t>19/06/2026</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>STIPULA DELLA CONVENZIONE CON TRE DIPARTIMENTI DELL’AREA MEDICA DELL’UNIVERSITA’ DI PISA PER LO SVOLGIMENTO DELLE ATTIVITA’ DI TIROCINIO DI FORMAZIONE E ORIENTAMENTO CURRICULARE E MASTER PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 “PEDEMONTANA”</t>
+          <t>STIPULA DELLA CONVENZIONE CON L’ISTITUTO DI SPECIALIZZAZIONE IN PSICOTERAPIA ANALITICA “AION”, CON SEDE A BOLOGNA, PER LO SVOLGIMENTO DELLE ATTIVITA’ DI TIROCINIO DI FORMAZIONE ED ORIENTAMENTO PRESSO LE STRUTTURE DELL’A.ULSS7 “PEDEMONTANA”.</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>01/05/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
-[...17 lines deleted...]
-      <c r="I17" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F17" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>746</t>
+          <t>1029</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
+          <t>12/06/2026</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO &amp;quot;LA COMUNICAZIONE EFFICACE IN AMBITO OSPEDALIERO” DEL DIPARTIMENTO CHIRURGICO OSPEDALE SANTORSO</t>
+          <t>RINNOVO CONTRATTO PER LA FORNITURA DEL SISTEMA ANALITICO PER LA RICERCA DI AUTOANTICORPI CON METODI IMMUNOMETRICI PER L’AZIENDA ULSS N. 7 PEDEMONTANA. GARA 2022-261-BAS</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>29/04/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
-[...18 lines deleted...]
-        <v>2049</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F18" t="n">
+        <v>170293</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>745</t>
+          <t>1022</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
+          <t>12/06/2026</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>CONVEGNO “L’INTELLIGENZA ARTIFICIALE: PIÙ INNOVAZIONE O MAGGIORE RESPONSABILITÀ PER IL CHIRURGO?” DELL’U.O.C. CHIRURGIA GENERALE OSPEDALE DI SANTORSO</t>
+          <t>STIPULA DELLA CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOLOGIA DELLA SALUTE DI AREA PSICOLOGICA DELL’UNIVERSITA’ DEGLI STUDI DI TORINO PER LO SVOLGIMENTO DELLE ATTIVITA’ DI TIROCINIO DI SPECIALIZZAZIONE, PROFESSIONALIZZANTE E PRATICO VALUTATIVO PRESSO LE STRUTTURE DELL’A.ULSS7 “PEDEMONTANA”</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>29/04/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
-[...18 lines deleted...]
-        <v>1000</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F19" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>744</t>
+          <t>1020</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
+          <t>12/06/2026</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>CRITERI PER LA COMPARTECIPAZIONE ALLE SPESE DI OSPITALITÀ ALBERGHIERA DELLE PERSONE DIMESSE DA EX OSPEDALI PSICHIATRICI ED EX CASE DI SALUTE AI SENSI DELLA LEGGE REGIONALE 8 AGOSTO 2017, N. 24. RECEPIMENTO DGRV 1015 DEL 8 SETTEMBRE 2025 – RIDETERMINAZIONE VALORE ISEE FINALE</t>
+          <t>STIPULA DELLA CONVENZIONE CON L’UNIVERSITA’ TELEMATICA “UNIVERSITAS MERCATORUM “ DI ROMA PER LO SVOLGIMENTO DI ATTIVITA’ DI TIROCINIO PRATICO VALUTATIVO AI SENSI DEL D.I. 567/2022 PER I LAUREATI DEI CORSI DI LAUREA MAGISTRALI DI AREA PSICOLOGICA NON ABILITANTI E AI SENSI DEL D.I. 654/2022 PER I LAUREANDI DEI CORSI DI LAUREA DI AREA PSICOLOGICA ABILITANTI PRESSO LE STRUTTURE DELL’A.ULSS7 “PEDEMONTANA”.</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>29/04/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
-[...17 lines deleted...]
-      <c r="I20" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>743</t>
+          <t>72</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E LA CASA DI RIPOSO DI ASIAGO - ESTERNALIZZAZIONE AD UN SOGGETTO TERZO DEL SERVIZIO AUTOMATIZZATO DI DISPENSAZIONE DI TERAPIE IN DOSE UNITARIA.</t>
+          <t>STIPULA DELLA CONVENZIONE CON IL LICEO SCIENTIFICO STATALE “J. DA PONTE” DI BASSANO DEL GRAPPA (VI) PER LA REALIZZAZIONE DELLE ATTIVITA’ DI “FORMAZIONE SCUOLA LAVORO” (FSL) DA EFFETTUARSI PRESSO LE STRUTTURE DELL’AZIENDA ULSS7 “PEDEMONTANA”.</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>29/04/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
-[...17 lines deleted...]
-      <c r="I21" t="n">
+          <t>Determine</t>
+        </is>
+      </c>
+      <c r="F21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>736</t>
+          <t>1003</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO NO PROFIT, OSSERVAZIONALE, MULTICENTRICO: “EFFETTO DEL COUNSELING ALIMENTARE SECONDO LE LINEE GUIDA DEL WCRF (WORLD CANCER RESEARCH FUND) IN PAZIENTI FEMMINE CON DIAGNOSI DI TUMORE, IN PARTICOLARE ALLA MAMMELLA” (SETA- ONCO), PRESSO L’ U.O.C. ONCOLOGIA - P.O. SANTORSO.</t>
+          <t>PROGETTO REGIONALE “TURISMO SOCIALE E INCLUSIVO NEL VENETO” (DGRV 40/2025, DDR 22/2025). APPROVAZIONE CONTRATTO DI COMODATO D’USO GRATUITO DEI MODELLINI 3D E MAPPA TATTILE A FAVORE DEI RELATIVI ENTI BENEFICIARI</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>29/04/2026</t>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F22" t="n">
+        <v>14884</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>735</t>
+          <t>1000</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON L’ISTITUTO DI SPECIALIZZAZIONE IN PSICOTERAPIA “STUDIO DI PSICODRAMMA” CON SEDE IN MILANO PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE PRESSO LE STRUTTURE DELL’AZIENDA ULSS7 “PEDEMONTANA”</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI ROMA "TOR VERGATA" PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR.SSA NUNZIA ABBATE</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>29/04/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
-[...17 lines deleted...]
-      <c r="I23" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F23" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>716</t>
+          <t>983</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>17/04/2026</t>
+          <t>29/05/2026</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI CONSULENZA ALLA GESTIONE DEI RIFIUTI E DEL TRASPORTO DI MERCI PERICOLOSE SU STRADA IN MATERIA DI ADR PER UN PERIODO DI 12 MESI CON OPZIONE DI PROROGA PER ULTERIORI 12 MESI</t>
+          <t>PROROGA TECNICA DI 3 MESI, NELLE MORE DELL’AGGIUDICAZIONE DELLA GARA AZIENDALE, DEL CONTRATTO PER LA FORNITURA DI MATERIALE DI CONSUMO DEDICATO PER ASPIRATORI FUMI CHIRURGICI. GARA N. 2020-026-TH</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>18/04/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
-[...18 lines deleted...]
-        <v>9520</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F24" t="n">
+        <v>8808</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>702</t>
+          <t>982</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>17/04/2026</t>
+          <t>29/05/2026</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO “LA SICUREZZA LASER IN AMBITO SANITARIO” DEL SERVIZIO DI PREVENZIONE E PROTEZIONE.</t>
+          <t>PROROGA BIMESTRALE DEL CONTRATTO RELATIVO ALLA CONVENZIONE PER IL SERVIZIO DI REALIZZAZIONE E GESTIONE DELLA BANCA DATI REGIONALE DEGLI OPERATORI ECONOMICI – 1^ EDIZIONE – DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 325 DEL 24/06/2020 – GARA 2022-245-TH</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>18/04/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
-[...18 lines deleted...]
-        <v>1000</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F25" t="n">
+        <v>2460</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>700</t>
+          <t>981</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>17/04/2026</t>
+          <t>29/05/2026</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO &amp;quot;DATA DISCOVERY CON QLIKSENSE&amp;quot; DELL'U.O.C. CONTROLLO DI GESTIONE</t>
+          <t>RINNOVO DEL CONTRATTO DI CONCESSIONE DEL SERVIZIO BAR PRESSO IL CENTRO SANITARIO POLIFUNZIONALE BOLDRINI – GARA N. 2020-408-BAS.</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>18/04/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
-[...18 lines deleted...]
-        <v>1952</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F26" t="n">
+        <v>50833</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>698</t>
+          <t>963</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>17/04/2026</t>
+          <t>29/05/2026</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER L’EFFETTUAZIONE DI ANALISI CLINICHE CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. PERIODO DI DECORRENZA DALLA STIPULA AL 31/12/2027.</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO: “RUOLO DELLE UNITÀ DI TERAPIA SEMI-INTENSIVA SUGLI ESITI CLINICI E L’EFFICIENZA GESTIONALE NEI REPARTI DI MEDICINA: UNO STUDIO OSSERVAZIONALE PROSPETTICO MULTICENTRICO” (IMCU STUDY), PROMOSSO DA A.ULSS 7 - U.O.C. MEDICINA GENERALE P.O. SANTORSO.</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>18/04/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
-[...18 lines deleted...]
-        <v>1151363</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F27" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>694</t>
+          <t>961</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>17/04/2026</t>
+          <t>29/05/2026</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI MEDICINA TRASFUSIONALE CON L’AZIENDA ULSS 8 BERICA. PERIODO DI DECORRENZA DALLA STIPULA AL 31/05/2026</t>
+          <t>APPROVAZIONE CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI FIRENZE PER LO SVOLGIMENTO DI ATTIVITA' FORMATIVA AL DI FUORI DELLA RETE, DI UNA SPECIALIZZANDA, DOTT.SSA VALENTINA POZZATO, ISCRITTA ALLA SCUOLA DI SPECIALIZZAZIONE IN FARMACIA OSPEDALIERA</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>18/04/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
-[...18 lines deleted...]
-        <v>14715</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F28" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>691</t>
+          <t>61</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>17/04/2026</t>
+          <t>28/05/2026</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON L'ISTITUTO TECNICO TECNOLOGICO STATALE &amp;quot;SILVIO DE PRETTO&amp;quot; DI SCHIO (VI) RELATIVA AI &amp;quot;PERCORSI PER LE COMPETENZE TRASVERSALI E PER L'ORIENTAMENTO&amp;quot; (PCTO), DA EFFETTUARSI PRESSO LE STRUTTURE DELL'AZIENDA ULSS7 PEDEMONTANA</t>
+          <t>STIPULA DELLA CONVENZIONE CON L’ISTITUTO DI ISTRUZIONE SUPERIORE "TRON ZANELLA MARTINI" DI SCHIO (VI) PER LA REALIZZAZIONE DELLE ATTIVITA’ DI “FORMAZIONE SCUOLA LAVORO” (FSL), DA EFFETTUARSI PRESSO LE STRUTTURE DELL'AZIENDA ULSS7 “PEDEMONTANA”.</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>18/04/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>28/04/2026</t>
-[...17 lines deleted...]
-      <c r="I29" t="n">
+          <t>Determine</t>
+        </is>
+      </c>
+      <c r="F29" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>665</t>
+          <t>949</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>22/05/2026</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 - CASA DELLA COMUNITÀ DI THIENE - LAVORI DI MANUTENZIONE STRAORDINARIA. PERIZIA DI VARIANTE N. 4.</t>
+          <t>PRESA D’ATTO DELLA CESSIONE DEL RAMO DI AZIENDA DI FUJIFILM ITALIA S.P.A. A NEXPRING HEALTH ITALY S.R.L.- GARA 2023-108-TH</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>21/04/2026</t>
-[...17 lines deleted...]
-      <c r="I30" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F30" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>655</t>
+          <t>933</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>22/05/2026</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>SISTEMA VENETO ADOZIONI: INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE ED INTERNAZIONALE (L.N. 476/98). DGR 551/2025, DDR 62/2025. RECEPIMENTO FINANZIAMENTO E APPROVAZIONE MANIFESTAZIONE DI INTERESSE PER L’ATTUAZIONE DEL PIANO TERRITORIALE 2025/2026</t>
+          <t>STIPULA DELLA CONVENZIONE CON L'UNIVERSITA’ POLITECNICA DELLE MARCHE, CON SEDE AD ANCONA, PER LE ATTIVITA’ DI TIROCINIO DI FORMAZIONE E ORIENTAMENTO DEI CORSI DI LAUREA TRIENNALE E MAGISTRALE DELL’AREA SCIENZE PRESSO LE STRUTTURE DELL’A.ULSS7 “PEDEMONTANA”.</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>21/04/2026</t>
-[...13 lines deleted...]
-        <v>29522</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F31" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>652</t>
+          <t>903</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA (DDG N. 280/2026) – RIMODULAZIONE VOLUMI E DEFINIZIONE CONDIZIONI TARIFFARIE PER IL II TRIMESTRE 2026.</t>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI VALLI DEL PASUBIO (VI) E L’AZIENDA ULSS7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI VALLI DEL PASUBIO SITI IN VIA BRUNO BRANDELLERO N. 34, DA DESTINARE A ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>21/04/2026</t>
-[...18 lines deleted...]
-        <v>407000</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F32" t="n">
+        <v>24000</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>613</t>
+          <t>906</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>AREA DIPENDENZE. FONDO PER IL GIOCO D’AZZARDO PATOLOGICO “GAP” (ART. 1, COMMA 946. DELLA L. N. 28/2015) – RECEPIMENTO DEL FINANZIAMENTO ANNUALITA’ 2024 – DDR N. 13116/2025. APPROVAZIONE DEL PIANO DELLE ATTIVITA’ E DEI COSTI E PROSECUZIONE CONVENZIONI DI CO-PROGETTAZIONE.</t>
+          <t>OSPEDALE DI BASSANO DEL GRAPPA – AFFIDAMENTO INTERVENTO DI RIPARAZIONE GRUPPI FRIGO.</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>14/04/2026</t>
-[...18 lines deleted...]
-        <v>242.243</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F33" t="n">
+        <v>59700</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>608</t>
+          <t>905</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON LA FONDAZIONE CASA DI CARITA’ ARTI E MESTIERI ONLUS PER LO SVOLGIMENTO DI TIROCINI PREVISTI DAI CORSI PER OPERATORI SOCIO SANITARI DELLA SCUOLA MARCO POLO DI POVE DEL GRAPPA (VI) PRESSO LE STRUTTURE  DELL’AZIENDA ULSS7 PEDEMONTANA. PROGETTO 4032/4/1028/2022</t>
+          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO - SERVIZIO DI AGGIORNAMENTO DELLA PROGETTAZIONE DI FATTIBILITÀ TECNICA ED ECONOMICA, CON OPZIONE DI AFFIDAMENTO DEI SERVIZI DI PROGETTAZIONE ESECUTIVA, COORDINAMENTO DELLA SICUREZZA IN FASE DI PROGETTAZIONE, DIREZIONE LAVORI E COORDINAMENTO SICUREZZA IN FASE DI ESECUZIONE. VARIANTE 3 ATTIVAZIONE OPZIONE DIREZIONE LAVORI E COORDINAMENTO DELLA SICUREZZA IN FASE DI ESECUZIONE.</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>14/04/2026</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F34" t="n">
+        <v>152998</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>606</t>
+          <t>902</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON L’UNIVERSITÀ TELEMATICA PEGASO CON SEDE A NAPOLI PER LO SVOLGIMENTO DI ATTIVITÀ DI TIROCINIO FORMATIVO  PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>RSA SAN MICHELE MONTECCHIO PRECALCINO – INTERVENTO DI RIFACIMENTO COPERTURA. AGGIUDICAZIONE PROCEDURA APERTA.</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>14/04/2026</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F35" t="n">
+        <v>297147</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>605</t>
+          <t>898</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO OSSERVAZIONALE, PROSPETTICO, NO PROFIT, MULTICENTRICO, INTERNAZIONALE “VALVULAR HEART DISEASE IN WOMEN REGISTRY” (CODICE PROTOCOLLO VHD-WR), PRESSO L’ U.O.C. CARDIOLOGIA P.O. SANTORSO.</t>
+          <t>CONTRATTO PER L’AFFIDAMENTO DEL SERVIZIO DI DISASTER RECOVERY PLAN PER IL TRASPORTO E LA CONSERVAZIONE DEI CAMPIONI BIOLOGICI DEDICATI ALLA PROCREAZIONE MEDICALMENTE ASSISTITA DEL P.O. DI SANTORSO – GARA AULSS7_2025_00338: AUTORIZZAZIONE AL SUBAPPALTO ALLE DITTE MEDES SRL E TRASPORTI REFRIGERATI MAISTRO SRL</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>14/04/2026</t>
-[...17 lines deleted...]
-      <c r="I36" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F36" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>584</t>
+          <t>895</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>31/03/2026</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI BASSANO DEL GRAPPA. APPROVAZIONE VARIANTE SUPPLETIVA N. 5 DI LAVORI E VARIANTE SUPPLETIVA N. 2 DI SERVIZI PROFESSIONALI DI DIREZIONE LAVORI</t>
+          <t>CESSIONE DALL’AZIENDA SANITARIA DELL'ALTO ADIGE DI NR. 30 FIALE DEL PRODOTTO BEOVU SIRINGHE DA 120MG/ML 0,165ML</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>31/03/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
-[...17 lines deleted...]
-      <c r="I37" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F37" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>582</t>
+          <t>892</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>31/03/2026</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>AREA SALUTE MENTALE. MODIFICA E INTEGRAZIONE DELLA DELIBERAZIONE N. 2411 DEL 29/12/2025 “ACCORDO CONTRATTUALE CON LA SOCIETÀ COOPERATIVA SOCIALE DI SOLIDARIETÀ LA MADONNINA GESTORE DEL CENTRO DIURNO DI ROANA" PER IL TRIENNIO 2026-2028</t>
+          <t>EVENTO FORMATIVO “GESTIONE DELLE RELAZIONI NELLA COMPLESSITA’ ORGANIZZATIVA ALL’INTERNO DELLE UU.OO. – EMPOWER THE COMMUNITY” DELL’U.O.C. DIREZIONE DELLE PROFESSIONI SANITARIE</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>31/03/2026</t>
+          <t>UOSD FORMAZIONE</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F38" t="n">
+        <v>4900</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>580</t>
+          <t>883</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>30/03/2026</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>ACCORDO QUADRO LAVORI DI MANUTENZIONE EDILE. APPROVAZIONE PROGETTO DI FATTIBILITA’ TECNICO-ECONOMICA E INDIZIONE PROCEDURA APERTA.</t>
+          <t>EREDI M.L. (SIG. C.M. E ALTRI) / ULSS 7 PEDEMONTANA + 2 – PRESA ATTO SENTENZA C. APPELLO VENEZIA N. 668/2026 – RICORSO IN CASSAZIONE – CONFERIMENTO INCARICO DIFENSORE</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>30/03/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
-[...17 lines deleted...]
-      <c r="I39" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F39" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>565</t>
+          <t>881</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>27/03/2026</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>PROGETTO REGIONALE ``SOLLIEVO`` A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON. PROSECUZIONE FINO AL 31/12/2025 (DGR N. 1412/2024). APPROVAZIONE RENDICONTAZIONE FINALE ANNUALITA’ 2025.</t>
+          <t>RINNOVO DELLA CONVENZIONE CON L’ISTITUTO CAVANIS “COLLEGIO CANOVA” DI POSSAGNO (TV) PER LA REALIZZAZIONE DELLE ATTIVITA’ DI “FORMAZIONE SCUOLA LAVORO” (FSL) DA EFFETTUARSI PRESSO LE STRUTTURE DELL’AZIENDA ULSS7 “PEDEMONTANA”.</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>28/03/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
-[...18 lines deleted...]
-        <v>130000</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F40" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>564</t>
+          <t>880</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>27/03/2026</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>AREA SALUTE MENTALE. STIPULA ACCORDO CONTRATTUALE CON MANO AMICA SOCIETA’ COOPERATIVA SOCIALE ONLUS GESTORE DELLA COMUNITA’ TERAPEUTICA RIABILITATIVA PROTETTA (CTRP A) “SPAZIO LIBERO” CON SEDE IN THIENE. PERIODO 01/04/2026 – 31/03/2029.</t>
+          <t>STIPULA DELLA CONVENZIONE CON IL LICEO SCIENTIFICO STATALE "EUGENIO CURIEL" DI PADOVA (PD) RELATIVA AL PERCORSO DI “FORMAZIONE SCUOLA LAVORO” (FSL), DA EFFETTUARSI PRESSO LE STRUTTURE DELL'AZIENDA ULSS7 PEDEMONTANA</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>28/03/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
-[...18 lines deleted...]
-        <v>2.689</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F41" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>563</t>
+          <t>879</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>27/03/2026</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>AREA SALUTE MENTALE. STIPULA ACCORDO CONTRATTUALE CON LA SOCIETA’ COOPERATIVA SOCIALE ONLUS ENTROPIA GESTORE DELLA COMUNITA’ TERAPEUTICA RIABILITATIVA PROTETTA (CTRP B) “IL GLICINE” CON SEDE IN THIENE. PERIODO 01/04/2026 – 31/03/2027.</t>
+          <t>RINNOVO DELLA CONVENZIONE CON L’ISTITUTO DI SPECIALIZZAZIONE IN PSICOTERAPIA DELLO SVILUPPO E ADOLESCENZA N.190 CON SEDE A REGGIO EMILIA PER LO SVOLGIMENTO DI ATTIVITÀ DI TIROCINIO DI FORMAZIONE E ORIENTAMENTO PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA.</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>28/03/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
-[...18 lines deleted...]
-        <v>727.552</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F42" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>538</t>
+          <t>858</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>24/03/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>ACCORDO QUADRO LAVORI DI MANUTENZIONE EDILE. AFFIDAMENTO SERVIZIO DI VERIFICA PROGETTO DI FATTIBILITA’ TECNICO-ECONOMICA.</t>
+          <t>RSA SAN MICHELE MONTECCHIO PRECALCINO – INTERVENTO DI RIFACIMENTO COPERTURA. AFFIDAMENTO SERVIZIO DI COORDINAMENTO DELLA SICUREZZA IN FASE DI ESECUZIONE.</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>24/03/2026</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F43" t="n">
+        <v>7550</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>536</t>
+          <t>856</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>20/03/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>OSPEDALE DI BASSANO DEL GRAPPA - NUOVO GRUPPO DI PRESSURIZZAZIONE RETE IDRICA ANTINCENDIO. APPROVAZIONE PROGETTO ESECUTIVO E AFFIDAMENTO LAVORI.</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI SISTEMI ANTIDECUBITO IN FABBISOGNO ALLE AZIENDE SANITARIE E ALL’IRCCS IOV DELLA REGIONE DEL VENETO E PER ORAS S.P.A. - 2 ^ EDIZIONE - LOTTO 1. AUTORIZZAZIONE SUBAPPALTO</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>21/03/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>31/03/2026</t>
-[...17 lines deleted...]
-      <c r="I44" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F44" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>850</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>20/03/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>CENTRO SERVIZI MONTECCHIO PRECALCINO – RICONVERSIONE IMPIANTI BTZ. AFFIDAMENTO STUDIO DI FATTIBILITÀ.</t>
+          <t>CONTRATTO PER IL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA ED ESTENSIONE PER SERVIZI DI CONSERVAZIONE SOSTITUTIVA DI IMMAGINI DICOM DELL’AZIENDA ULSS 7 PER IL PERIODO DI 3 MESI. GARA AULSS7_2025_00420 CIG N. B9EDD8F680</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>21/03/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>31/03/2026</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F45" t="n">
+        <v>35000</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>523</t>
+          <t>848</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>20/03/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "PROGETTO DI MIGLIORAMENTO DELLE INTERAZIONI AL TRIAGE E PRONTO SOCCORSO” DEL DIPARTIMENTO DI EMERGENZA ED AREA CRITICA</t>
+          <t>PROROGA FINO AL 31/12/2026 DEL LOTTO 20 GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ORTOPEDIA” (DDR 188/2017). GARA 2021-039-TH</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>21/03/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>31/03/2026</t>
-[...18 lines deleted...]
-        <v>4980</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F46" t="n">
+        <v>77994</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>520</t>
+          <t>840</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>20/03/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>STIPULA CONVENZIONE CON L'ASSOCIAZIONE CASA DI PRONTA ACCOGLIENZA SICHEM ODV - ETS DI BASSANO, GESTORE DI UNA COMUNITA' EDUCATIVA MAMMA BAMBINO</t>
+          <t>APPROVAZIONE DELL'EMENDAMENTO N. 5 AL CONTRATTO SOTTOSCRITTO CON LA SOCIETA' JANSSEN-CILAG S.P.A RELATIVO ALLA SPERIMENTAZIONE CLINICA MULTICENTRICA FOR-PROFIT DAL TITOLO: " UNO STUDIO DI FASE 3 RANDOMIZZATO, IN DOPPIO CIECO, CONTROLLATO CON PLACEBO SU APALUTAMIDE IN SOGGETTI CON CARCINOMA PROSTATICO AD ALTO RISCHIO, LOCALIZZATO O LOCALMENTE AVANZATO, CHE SONO CANDIDATI ALLA PROSTATECTOMIA RADICALE"</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>21/03/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>31/03/2026</t>
-[...18 lines deleted...]
-        <v>19800</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F47" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>519</t>
+          <t>838</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>20/03/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>INTERVENTI IN TEMA DI COLLOCAMENTO MIRATO E DI INSERIMENTO SOCIALE DI PERSONE CON DISABILITA’ (DGR 1189/2025, DDR 770/2025) – RECEPIMENTO FINAZIAMENTO</t>
+          <t>RINNOVO DELLA CONVENZIONE CON IL LICEO STATALE "F.CORRADINI" DI THIENE (VI) RELATIVA ALLA “FORMAZIONE SCUOLA LAVORO” (FSL), DA EFFETTUARSI PRESSO LE STRUTTURE DELL'AZIENDA ULSS7 PEDEMONTANA</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>21/03/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>31/03/2026</t>
-[...18 lines deleted...]
-        <v>419180</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F48" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>518</t>
+          <t>799</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>20/03/2026</t>
+          <t>30/04/2026</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>AREA SALUTE MENTALE. ACCORDO CONTRATTUALE CON LA SOCIETA’ COOPERATIVA SOCIALE MANO AMICA PER LA GESTIONE DEL CENTRO DIURNO “AZIMUT” DI SCHIO. PERIODO 01/04/2026-31/03/2027.</t>
+          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 4 VENETO ORIENTALE PER ATTIVITÀ DI CONSULENZA IN ORTOPEDIA E TRAUMATOLOGIA. PERIODO DI DECORRENZA DAL 01/05/2026 AL 30/09/2026.</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>21/03/2026</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>31/03/2026</t>
-[...18 lines deleted...]
-        <v>336.194</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F49" t="n">
+        <v>24576</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>511</t>
+          <t>798</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>20/03/2026</t>
+          <t>30/04/2026</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA ULSS 9 SCALIGERA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. PERIODO DECORRENZA DAL 25/03/2026 AL 31/03/2027.</t>
+          <t>RIMODULAZIONE DELLA PROGRAMMAZIONE DELLE RISORSE DEL PIANO OPERATIVO AZIENDALE (POA) PER IL I SEMESTRE 2026 TRA STRUTTURE PRIVATE ACCREDITATE. APPROVAZIONE SCHEMI DI ADDENDUM AGLI ACCORDI CONTRATTUALI DELLE SOCIETÀ “CEMES SRL” E “POLIAMBULATORIO SS. TRINITÀ SRL”.</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>21/03/2026</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>31/03/2026</t>
-[...18 lines deleted...]
-        <v>72510</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F50" t="n">
+        <v>206000</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>498</t>
+          <t>790</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>13/03/2026</t>
+          <t>30/04/2026</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO SERVIZIO DI CERTIFICAZIONE DI REAZIONE AL FUOCO DI PAVIMENTAZIONI ESISTENTI PRESSO IL PRESIDIO OSPEDALIERO DI BASSANO DEL GRAPPA, LA CASA DELLA COMUNITÀ DI MALO E LA CASA DELLA COMUNITÀ DI ARSIERO</t>
+          <t>STIPULA DELLA CONVENZIONE CON TRE DIPARTIMENTI DELL’AREA MEDICA DELL’UNIVERSITA’ DI PISA PER LO SVOLGIMENTO DELLE ATTIVITA’ DI TIROCINIO DI FORMAZIONE E ORIENTAMENTO CURRICULARE E MASTER PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 “PEDEMONTANA”</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>14/03/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>24/03/2026</t>
-[...17 lines deleted...]
-      <c r="I51" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F51" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>492</t>
+          <t>760</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>13/03/2026</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>RINNOVO CONTRATTO PER LA FORNITURA DI KIT DIAGNOSTICI (IVD) E MATERIALE DI CONSUMO PER L’ESECUZIONE DI ESAMI PAP-TEST DEDICATI ALL’UTILIZZO DEI PROCESSORI AUTOMATICI DI PRELIEVI CITOLOGICI MOD. TP5000 PER IL P.O. DI SANTORSO - GARA AULSS7_2025_000103.</t>
+          <t>AUTORIZZAZIONE AL SUBAPPALTO - CONTRATTO DI FORNITURA DEL SISTEMA ANALITICO DI CHIMICA CLINICA, IMMUNOMETRIA, AUTOMAZIONE CON PREANALITICA INTEGRATA, MIDDLEWARE UNICO DI AREA CORELAB (LOTTO 1) ALLE DITTE ORIGLIA SRL, CONSORZIO CONIART IMPRESE ARTIGIANE, DASIT SPA, MENARINI DIAGNOSTICS SRL, RPS SPA, QUALITY INVENTS SRL. - GARA N. 2024-099-BAS</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>14/03/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>24/03/2026</t>
-[...18 lines deleted...]
-        <v>97140</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F52" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>484</t>
+          <t>759</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>13/03/2026</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>STIPULA DELLA CONVENZIONE CON L’UNIVERSITA’ DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI ATTIVITA’ DI TIROCINIO PRATICO VALUTATIVO (TPV) AI FINI DELL’ABILITAZIONE ALLA PROFESSIONE DI PSICOLOGO PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI GUARDIANIA, LOTTO N. 9, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO DEL VENETO - PROROGA TECNICA DAL 01.05.2026 AL 30.06.2026.</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>14/03/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>24/03/2026</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F53" t="n">
+        <v>9441</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>483</t>
+          <t>757</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>13/03/2026</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’ISTITUTO M.IN.D. S.A.S. DI F. VEGLIA R.A. PELLEGRINI &amp; C. TITOLARE DELLA “SCUOLA DI PSICOTERAPIA DELL’INFANZIA E DELL’ADOLESCENZA” CON SEDE A TORINO PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA.</t>
+          <t>ACCETTAZIONE DONAZIONI DI BENI VARI</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>14/03/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>24/03/2026</t>
-[...17 lines deleted...]
-      <c r="I54" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F54" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>420</t>
+          <t>752</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359). LAVORI DEL LOTTO A.1. APPROVAZIONE VARIANTE SUPPLETIVA DI LAVORI N. 3 E N. 4 E APPROVAZIONE DELLA VARIANTE SUPPLETIVA DI DIREZIONE LAVORI N. 2</t>
+          <t>AUTORIZZAZIONE SUBAPPALTO SERVIZIO DI MONITORAGGIO CHIMICO, FISICO, AMBIENTALE E BIOLOGICO PER LA SORVEGLIANZA SANITARIA. GARA N. 2023-095 –BAS.</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
-[...17 lines deleted...]
-      <c r="I55" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F55" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>419</t>
+          <t>749</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI ROMANO D’EZZELINO. APPROVAZIONE VARIANTE SUPPLETIVA N. 2 DI LAVORI E VARIANTE SUPPLETIVA N. 2 DI SERVIZI PROFESSIONALI DI DIREZIONE LAVORI</t>
+          <t>SOSTITUZIONE RESPONSABILE UNICO DEL PROGETTO (R.U.P.) DEI CONTRATTI CON FINANZIAMENTO PNRR RELATIVI ALLA M6.C1 – 1.2.2 IMPLEMENTAZIONE DELLE CENTRALI OPERATIVE TERRITORIALI (COT) - DEVICE. CUP H84E22001280006.</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
-[...17 lines deleted...]
-      <c r="I56" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F56" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>4019</t>
+          <t>748</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>26/02/2026</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI MAROSTICA. APPROVAZIONE VARIANTE SUPPLETIVA N. 2</t>
+          <t>ACQUISTO DI SERVIZI APPLICATIVI E DI SUPPORTO IN AMBITO SANITÀ’ DIGITALE - LICENZE SOFTWARE PER CREAZIONE CONTENUTI MULTIMEDIALI SU FASCICOLO SANITARIO ELETTRONICO PNRR M6C2 I1.3.1(B) - CUP H77H25000390006</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
-[...18 lines deleted...]
-        <v>32.583</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F57" t="n">
+        <v>649</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>746</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>26/02/2026</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INV. 1.1 - CASA DELLA COMUNITÀ DI SCHIO - VARIANTE SUPPLETIVA N. 3</t>
+          <t>EVENTO FORMATIVO "LA COMUNICAZIONE EFFICACE IN AMBITO OSPEDALIERO” DEL DIPARTIMENTO CHIRURGICO OSPEDALE SANTORSO</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>UOSD FORMAZIONE</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
-[...18 lines deleted...]
-        <v>4.107</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F58" t="n">
+        <v>2049</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>398</t>
+          <t>745</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>26/02/2026</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "CORSO DI FORMAZIONE FASCICOLO SANITARIO ELETTRONICO 2.0 PER AZIENDE". PROGETTO FINANZIATO "PNRR M6 C2 I 1.3.1 (B)" CUP H77H25000390006 DELL'U.O.C. SISTEMI INFORMATIVI</t>
+          <t>CONVEGNO “L’INTELLIGENZA ARTIFICIALE: PIÙ INNOVAZIONE O MAGGIORE RESPONSABILITÀ PER IL CHIRURGO?” DELL’U.O.C. CHIRURGIA GENERALE OSPEDALE DI SANTORSO</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>UOSD FORMAZIONE</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
-[...18 lines deleted...]
-        <v>4606</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F59" t="n">
+        <v>1000</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>396</t>
+          <t>744</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>26/02/2026</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>APPROVAZIONE NUOVO DOCUMENTO AZIENDALE DI ATTUAZIONE DELLE IMPEGNATIVE DI CURA DOMICILIARE</t>
+          <t>CRITERI PER LA COMPARTECIPAZIONE ALLE SPESE DI OSPITALITÀ ALBERGHIERA DELLE PERSONE DIMESSE DA EX OSPEDALI PSICHIATRICI ED EX CASE DI SALUTE AI SENSI DELLA LEGGE REGIONALE 8 AGOSTO 2017, N. 24. RECEPIMENTO DGRV 1015 DEL 8 SETTEMBRE 2025 – RIDETERMINAZIONE VALORE ISEE FINALE</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
-[...17 lines deleted...]
-      <c r="I60" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F60" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>395</t>
+          <t>743</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>26/02/2026</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>PIANO DI ZONA: RECEPIMENTO DEL DOCUMENTO ATTUATIVO ANNUALE DEI DISTRETTI 1 E 2 - ANNO 2026</t>
+          <t>ADDENDUM ALL’ ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E LA CASA DI RIPOSO DI ASIAGO - ESTERNALIZZAZIONE AD UN SOGGETTO TERZO DEL SERVIZIO AUTOMATIZZATO DI DISPENSAZIONE DI TERAPIE IN DOSE UNITARIA.</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
-[...17 lines deleted...]
-      <c r="I61" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F61" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>388</t>
+          <t>736</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>26/02/2026</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON L'UNIVERSITÀ DI PADOVA PER IL SUPPORTO ALLA REALIZZAZIONE DEL MASTER BIENNALE DI PRIMO LIVELLO IN LINFOLOGIA, AA.AA. 2025/2026 E 2026/2027.</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO NO PROFIT, OSSERVAZIONALE, MULTICENTRICO: “EFFETTO DEL COUNSELING ALIMENTARE SECONDO LE LINEE GUIDA DEL WCRF (WORLD CANCER RESEARCH FUND) IN PAZIENTI FEMMINE CON DIAGNOSI DI TUMORE, IN PARTICOLARE ALLA MAMMELLA” (SETA- ONCO), PRESSO L’ U.O.C. ONCOLOGIA - P.O. SANTORSO.</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>27/02/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
-[...17 lines deleted...]
-      <c r="I62" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F62" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>735</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA OSPEDALIERA UNIVERSITARIA INTEGRATA DI VERONA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2026.</t>
+          <t>RINNOVO DELLA CONVENZIONE CON L’ISTITUTO DI SPECIALIZZAZIONE IN PSICOTERAPIA “STUDIO DI PSICODRAMMA” CON SEDE IN MILANO PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE PRESSO LE STRUTTURE DELL’AZIENDA ULSS7 “PEDEMONTANA”</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>21/02/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
-[...18 lines deleted...]
-        <v>76.218</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F63" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>312</t>
+          <t>716</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER ATTIVITÀ DI CONSULENZA IN FISICA SANITARIA. ANNO 2026.</t>
+          <t>AFFIDAMENTO DEL SERVIZIO DI CONSULENZA ALLA GESTIONE DEI RIFIUTI E DEL TRASPORTO DI MERCI PERICOLOSE SU STRADA IN MATERIA DI ADR PER UN PERIODO DI 12 MESI CON OPZIONE DI PROROGA PER ULTERIORI 12 MESI</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>21/02/2026</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
-[...18 lines deleted...]
-        <v>23.887</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F64" t="n">
+        <v>9520</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>290</t>
+          <t>715</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI SALERNO PER LO SVOLGIMENTO DI STAGE , AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN  OFTALMOLOGIA - DR FRANCESCO MARIA CAPUANO</t>
+          <t>RINNOVO GARA REGIONALE “DISPOSITIVI VARI PER ANATOMIA PATOLOGICA, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E ALL’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO” GARA 2022-282-TH.</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>21/02/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F65" t="n">
+        <v>179234</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>287</t>
+          <t>714</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON ENTE DI FORMAZIONE I.R.E.COOP VENETO PER LO SVOLGIMENTO DI TIROCINI PREVISTI DAI CORSI PER OPERATORI SOCIO SANITARI PRESSO L’AZIENDA AULSS7 PEDEMONTANA</t>
+          <t>SOSTITUZIONE DEL DIRETTORE DELL’ESECUZIONE DEL CONTRATTO STIPULATO PER IL SERVIZIO DI GESTIONE E TRASPORTO VACCINI PER L’AZIENDA ULSS N. 7 PEDEMONTANA - GARA 2024–146–BAS</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>21/02/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
-[...17 lines deleted...]
-      <c r="I66" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F66" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>286</t>
+          <t>702</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON L’ISTITUTO DI SPECIALIZZAZIONE IN PSICOTERAPIA “ISTITUTO DI TERAPIA COGNITIVO E COMPORTAMENTALE” (I.T.C.C,) CON SEDE IN PADOVA PER LO SVOLGIMENTO DI TIROCINI DI FORMAZIONE E ORIENTAMENTO</t>
+          <t>EVENTO FORMATIVO “LA SICUREZZA LASER IN AMBITO SANITARIO” DEL SERVIZIO DI PREVENZIONE E PROTEZIONE.</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>21/02/2026</t>
+          <t>UOSD FORMAZIONE</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F67" t="n">
+        <v>1000</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>700</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ POLIAMBULATORIO SS. TRINITÀ SRL, SEDE DI SCHIO, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – I SEMESTRE 2026.</t>
+          <t>EVENTO FORMATIVO "DATA DISCOVERY CON QLIKSENSE" DELL'U.O.C. CONTROLLO DI GESTIONE</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>21/02/2026</t>
+          <t>UOSD FORMAZIONE</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
-[...18 lines deleted...]
-        <v>103.799</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F68" t="n">
+        <v>1952</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>280</t>
+          <t>698</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – I SEMESTRE 2026.</t>
+          <t>CONVENZIONE PER L’EFFETTUAZIONE DI ANALISI CLINICHE CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. PERIODO DI DECORRENZA DALLA STIPULA AL 31/12/2027.</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>21/02/2026</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
-[...18 lines deleted...]
-        <v>407.09</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F69" t="n">
+        <v>1151363</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>279</t>
+          <t>694</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL, SEDE DI THIENE, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – I SEMESTRE 2026.</t>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI MEDICINA TRASFUSIONALE CON L’AZIENDA ULSS 8 BERICA. PERIODO DI DECORRENZA DALLA STIPULA AL 31/05/2026</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>21/02/2026</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
-[...18 lines deleted...]
-        <v>71.80200000000001</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F70" t="n">
+        <v>14715</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>278</t>
+          <t>692</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – I SEMESTRE 2026.</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DEL PROGETTO DI RICERCA NO-PROFIT DAL TITOLO " PERCORSI DI ADATTAMENTO ALLA DIAGNOSI E COINVOLGIMENTO ATTIVO PER PERSONE CON DISTURBO NEUROCOGNITIVO: STUDIO PILOTA MULTICENTRICO REGIONALE DI FATTIBILITA"</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>21/02/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
-[...18 lines deleted...]
-        <v>264.396</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F71" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>277</t>
+          <t>691</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ ALLIANCE MEDICAL DIAGNOSTIC SRL A SOCIO UNICO, SEDE DI CASTELFRANCO VENETO, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – I SEMESTRE 2026.</t>
+          <t>RINNOVO DELLA CONVENZIONE CON L'ISTITUTO TECNICO TECNOLOGICO STATALE "SILVIO DE PRETTO" DI SCHIO (VI) RELATIVA AI "PERCORSI PER LE COMPETENZE TRASVERSALI E PER L'ORIENTAMENTO" (PCTO), DA EFFETTUARSI PRESSO LE STRUTTURE DELL'AZIENDA ULSS7 PEDEMONTANA</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>21/02/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
-[...18 lines deleted...]
-        <v>8.4</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F72" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>276</t>
+          <t>720</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>17/04/2026</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE DI DIAGNOSTICA PER IMMAGINI (RADIOLOGIA DIAGNOSTICA).</t>
+          <t>PNRR - MISSIONE 6 SALUTE M6 C2 - I 1.1.2 ‘AMMODERNAMENTO DEL PARCO TECNOLOGICO E DIGITALE OSPEDALIERO (GRANDI APPARECCHIATURE)’ - LIQUIDAZIONE INCENTIVI PER FUNZIONI TECNICHE DI CUI ALL’ART. 113 DEL D.LGS. 50/2016 E S.M.I. CON RIFERIMENTO ALLE PROCEDURE DI GARA ESPLETATE DALLA U.O.C. PROVVEDITORATO, ECONOMATO E GESTIONE DELLA LOGISTICA CON COMPETENZA NELL’ANNO 2023 E 2024.</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>21/02/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
-[...18 lines deleted...]
-        <v>600</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F73" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>275</t>
+          <t>665</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>10/04/2026</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL - SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE DELLA BRANCA DI MEDICINA FISICA E RIABILITAZIONE.</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 - CASA DELLA COMUNITÀ DI THIENE - LAVORI DI MANUTENZIONE STRAORDINARIA. PERIZIA DI VARIANTE N. 4.</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>21/02/2026</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
-[...18 lines deleted...]
-        <v>250</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F74" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>274</t>
+          <t>655</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>10/04/2026</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON IL CEMES SRL - SEDE DI THIENE - PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE DELLA BRANCA DI MEDICINA FISICA E RIABILITAZIONE.</t>
-[...4 lines deleted...]
-          <t>21/02/2026</t>
+          <t>SISTEMA VENETO ADOZIONI: INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE ED INTERNAZIONALE (L.N. 476/98). DGR 551/2025, DDR 62/2025. RECEPIMENTO FINANZIAMENTO E APPROVAZIONE MANIFESTAZIONE DI INTERESSE PER L’ATTUAZIONE DEL PIANO TERRITORIALE 2025/2026</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
-[...18 lines deleted...]
-        <v>200</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F75" t="n">
+        <v>29522</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>273</t>
+          <t>652</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>20/02/2026</t>
+          <t>10/04/2026</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON IL CENTRO DI MEDICINA SRL, SEDI DI SCHIO E DI THIENE, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE DI RADIOLOGIA DIAGNOSTICA, DI CARDIOLOGIA E NEUROLOGIA.</t>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA (DDG N. 280/2026) – RIMODULAZIONE VOLUMI E DEFINIZIONE CONDIZIONI TARIFFARIE PER IL II TRIMESTRE 2026.</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>21/02/2026</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
-[...18 lines deleted...]
-        <v>612</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F76" t="n">
+        <v>407000</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>622</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>13/02/2026</t>
+          <t>03/04/2026</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI FERRARA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA DI UN MEDICO  SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA E CURE PALLIATIVE - DR.SSA ALESSANDRA BUSNARDO</t>
+          <t>PROROGA FINO AL 30.04.2026 DEI CONTRATTI PER LA FORNITURA DI DISPOSITIVI PER ENDOSCOPIA DIGESTIVA, RESPIRATORIA E BILIO PANCREATICA - I E II AGGIUDICAZIONE (DDR N. 19/2016 E DDR N. 92/2017). GARA 2021-031-TH.</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>14/02/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>24/02/2026</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F77" t="n">
+        <v>18725</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>218</t>
+          <t>613</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>03/04/2026</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>ADESIONE DELL’AZIENDA ULSS N. 7 PEDEMONTANA A FEDERSANITÀ ANCI FEDERAZIONE VENETO</t>
+          <t>AREA DIPENDENZE. FONDO PER IL GIOCO D’AZZARDO PATOLOGICO “GAP” (ART. 1, COMMA 946. DELLA L. N. 28/2015) – RECEPIMENTO DEL FINANZIAMENTO ANNUALITA’ 2024 – DDR N. 13116/2025. APPROVAZIONE DEL PIANO DELLE ATTIVITA’ E DEI COSTI E PROSECUZIONE CONVENZIONI DI CO-PROGETTAZIONE.</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>07/02/2026</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>17/02/2026</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F78" t="n">
+        <v>242.243</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>217</t>
+          <t>608</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>03/04/2026</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO OSSERVAZIONALE DONNAROSA1: RACCOLTA DATI NEL CARCINOMA ADENOIDO-CISTICO DELLA MAMMELLA IN STADIO INZIALE" E APPROVAZIONE CONTRATTO</t>
+          <t>CONVENZIONE CON LA FONDAZIONE CASA DI CARITA’ ARTI E MESTIERI ONLUS PER LO SVOLGIMENTO DI TIROCINI PREVISTI DAI CORSI PER OPERATORI SOCIO SANITARI DELLA SCUOLA MARCO POLO DI POVE DEL GRAPPA (VI) PRESSO LE STRUTTURE  DELL’AZIENDA ULSS7 PEDEMONTANA. PROGETTO 4032/4/1028/2022</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>07/02/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>17/02/2026</t>
-[...17 lines deleted...]
-      <c r="I79" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F79" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>214</t>
+          <t>606</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
+          <t>03/04/2026</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DEL “PROTOCOLLO OPERATIVO TRA AUTORITÀ GIUDIZIARIE (TRIBUNALE - PROCURA DELLA REPUBBLICA) E AUTORITÀ SANITARIE PSICHIATRICHE E SERVIZI PER LE DIPENDENZE VICENZA”</t>
+          <t>RINNOVO DELLA CONVENZIONE CON L’UNIVERSITÀ TELEMATICA PEGASO CON SEDE A NAPOLI PER LO SVOLGIMENTO DI ATTIVITÀ DI TIROCINIO FORMATIVO  PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>07/02/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>17/02/2026</t>
-[...17 lines deleted...]
-      <c r="I80" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F80" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>166</t>
+          <t>605</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>30/01/2026</t>
+          <t>03/04/2026</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "NASCITA, PERSONALITA' E CONSAPEVOLEZZA" DEL DIPARTIMENTO MATERNO-INFANTILE</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO OSSERVAZIONALE, PROSPETTICO, NO PROFIT, MULTICENTRICO, INTERNAZIONALE “VALVULAR HEART DISEASE IN WOMEN REGISTRY” (CODICE PROTOCOLLO VHD-WR), PRESSO L’ U.O.C. CARDIOLOGIA P.O. SANTORSO.</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>31/01/2026</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
-[...18 lines deleted...]
-        <v>4980</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F81" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>584</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>30/01/2026</t>
+          <t>31/03/2026</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL’AVVISO PUBBLICO FINALIZZATO ALLA CO-PROGETTAZIONE CON ENTI DEL TERZO SETTORE (ETS) PER LA REALIZZAZIONE DI UNO “SPAZIO ADOLESCENTI” E ATTIVITA’ DI PREVENZIONE DEL DISAGIO GIOVANILE NELLE SCUOLE DEL TERRITORIO DELL’ULSS 7 PEDEMONTANA.</t>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI BASSANO DEL GRAPPA. APPROVAZIONE VARIANTE SUPPLETIVA N. 5 DI LAVORI E VARIANTE SUPPLETIVA N. 2 DI SERVIZI PROFESSIONALI DI DIREZIONE LAVORI</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>31/01/2026</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
-[...17 lines deleted...]
-      <c r="I82" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F82" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>164</t>
+          <t>582</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>30/01/2026</t>
+          <t>31/03/2026</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EFFETTUAZIONE DI ATTIVITÀ COORDINATE NELL’AMBITO DELL’ANATOMIA PATOLOGICA. ANNO 2026.</t>
+          <t>AREA SALUTE MENTALE. MODIFICA E INTEGRAZIONE DELLA DELIBERAZIONE N. 2411 DEL 29/12/2025 “ACCORDO CONTRATTUALE CON LA SOCIETÀ COOPERATIVA SOCIALE DI SOLIDARIETÀ LA MADONNINA GESTORE DEL CENTRO DIURNO DI ROANA" PER IL TRIENNIO 2026-2028</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>31/01/2026</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
-[...18 lines deleted...]
-        <v>61.174</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F83" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>580</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>30/01/2026</t>
+          <t>30/03/2026</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "L'USO DELLA TOMOGRAFIA COMPUTERIZZATA CEREBRALE NELLA GESTIONE DEL PAZIENTE CON TRAUMA CRANICO LIEVE IN PRONTO SOCCORSO" E APPROVAZIONE ACCORDO</t>
+          <t>ACCORDO QUADRO LAVORI DI MANUTENZIONE EDILE. APPROVAZIONE PROGETTO DI FATTIBILITA’ TECNICO-ECONOMICA E INDIZIONE PROCEDURA APERTA.</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>31/01/2026</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
-[...17 lines deleted...]
-      <c r="I84" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F84" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>577</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>27/03/2026</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>ADESIONE ALLA CONVENZIONE CONSIP ENERGIA ELETTRICA (ID 2880) – LOTTO 5 VENETO</t>
+          <t>RINNOVO CONTRATTO PER LA FORNITURA DI UN SISTEMA POCT (POINT OF CARE TESTING) PER LA GESTIONE DEI PAZIENTI IN TAO (TERAPIA ANTICOAGULANTE ORALE) PER LA MEDICINA INTEGRATA DI ASIAGO. GARA N. 2022-170-BAS</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
-[...18 lines deleted...]
-        <v>3.324</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F85" t="n">
+        <v>4160</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>576</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>27/03/2026</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>CONVENZIONI CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA SANITARIA IN CARDIOCHIRURGIA, NEUROCHIRURGIA, CHIRURGIA PEDIATRICA, RADIOTERAPIA E ANESTESIA E RIANIMAZIONE. ANNO 2026.</t>
+          <t>PROROGA TECNICA FINO AL 25.03.2027 GARA REGIONALE PER LA FORNITURA DI “DISPOSITIVI PER PRELIEVI BIOLOGICI E LORO TRASPORTI” - DDR 205/2017. GARA 2021-073-TH</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
-[...18 lines deleted...]
-        <v>109.472</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F86" t="n">
+        <v>259946</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>573</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>27/03/2026</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA PER ATTIVITÀ DI CONSULENZA NELLA SPECIALITÀ DI ANESTESIA E RIANIMAZIONE ESPLETATA PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA. ANNO 2026.</t>
+          <t>CONTRATTO GARA REGIONALE PER LA FORNITURA DI SISTEMI DIAGNOSTICI PER EMOGASANALISI (DDG DI AZIENDA ZERO N. 894/2021) GARA 2022-116-BAS: INTEGRAZIONE FORNITURA DI NR. 4 EMOGASANALIZZATORI PORTATILI EPOC</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
-[...18 lines deleted...]
-        <v>240.088</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F87" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>565</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>27/03/2026</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>PRESTAZIONI DI TELECONSULTO NEUROCHIRURGICO EROGATE DALL’AZIENDA ULSS 8 BERICA A FAVORE DELL’AZIENDA ULSS 7 PEDEMONTANA. BIENNIO 2026-2027.</t>
+          <t>PROGETTO REGIONALE ``SOLLIEVO`` A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON. PROSECUZIONE FINO AL 31/12/2025 (DGR N. 1412/2024). APPROVAZIONE RENDICONTAZIONE FINALE ANNUALITA’ 2025.</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
-[...18 lines deleted...]
-        <v>171</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F88" t="n">
+        <v>130000</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>564</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>27/03/2026</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>RINNOVO CONVENZIONE CON IL LICEO GINNASIO STATALE “G.B. BROCCHI” DI BASSANO DEL GRAPPA (VI)  RELATIVA AI “PERCORSI PER LE COMPETENZE TRASVERSALI E PER L’ORIENTAMENTO” (PCTO), DA EFFETTUARSI PRESSO LE STRUTTURE DELL'AZIENDA ULSS 7 PEDEMONTANA</t>
+          <t>AREA SALUTE MENTALE. STIPULA ACCORDO CONTRATTUALE CON MANO AMICA SOCIETA’ COOPERATIVA SOCIALE ONLUS GESTORE DELLA COMUNITA’ TERAPEUTICA RIABILITATIVA PROTETTA (CTRP A) “SPAZIO LIBERO” CON SEDE IN THIENE. PERIODO 01/04/2026 – 31/03/2029.</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F89" t="n">
+        <v>2.689</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>563</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>27/03/2026</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON L’UNIVERSITÀ “ E CAMPUS” PER LO SVOLGIMENTO DI TIROCINI DI FORMAZIONE E DI ORIENTAMENTO PRESSO L'AZIENDA ULSS 7 PEDEMONTANA</t>
+          <t>AREA SALUTE MENTALE. STIPULA ACCORDO CONTRATTUALE CON LA SOCIETA’ COOPERATIVA SOCIALE ONLUS ENTROPIA GESTORE DELLA COMUNITA’ TERAPEUTICA RIABILITATIVA PROTETTA (CTRP B) “IL GLICINE” CON SEDE IN THIENE. PERIODO 01/04/2026 – 31/03/2027.</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F90" t="n">
+        <v>727.552</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>538</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>24/03/2026</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DEL PROGETTO DI RICERCA ASSISTENZIALE NO-PROFIT DAL TITOLO "  NUR-FRAIL - NURSING-LED FRAILTY PREVENTION AND CARE: UNO STUDIO QUASI SPERIMENTALE"</t>
+          <t>ACCORDO QUADRO LAVORI DI MANUTENZIONE EDILE. AFFIDAMENTO SERVIZIO DI VERIFICA PROGETTO DI FATTIBILITA’ TECNICO-ECONOMICA.</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
-[...17 lines deleted...]
-      <c r="I91" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F91" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>536</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>16/01/2026</t>
+          <t>20/03/2026</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>APPROVAZIONE GRADUATORIA AVVISO PUBBLICO DI MANIFESTAZIONE DI INTERESSE PER L'INDIVIDUAZIONE DI SOGGETTI PUBBLICI E/O PRIVATI INTERESSATI A RICOPRIRE IL RUOLO DI PARTNER NEL TERRITORIO DELL'AZIENDA ULSS 7 PEDEMONTANA NELL'AMBITO DEL PROGETTO &amp;quot;TURISMO SOCIALE E INCLUSIVO NEL VENETO (DGRV40/2025).”</t>
+          <t>OSPEDALE DI BASSANO DEL GRAPPA - NUOVO GRUPPO DI PRESSURIZZAZIONE RETE IDRICA ANTINCENDIO. APPROVAZIONE PROGETTO ESECUTIVO E AFFIDAMENTO LAVORI.</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>17/01/2026</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
-[...17 lines deleted...]
-      <c r="I92" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F92" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>535</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>16/01/2026</t>
+          <t>20/03/2026</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>ADESIONE DEI CENTRI PER L'AFFIDO E LA SOLIDARIETÀ FAMILIARE (C.A.S.F.) DEI DISTRETTI 1 E 2 AL COORDINAMENTO NAZIONALE SERVIZI AFFIDI (CNSA)</t>
+          <t>CENTRO SERVIZI MONTECCHIO PRECALCINO – RICONVERSIONE IMPIANTI BTZ. AFFIDAMENTO STUDIO DI FATTIBILITÀ.</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>17/01/2026</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
-[...17 lines deleted...]
-      <c r="I93" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F93" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>531</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>16/01/2026</t>
+          <t>20/03/2026</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>PROGETTO REGIONALE “POTENZIAMENTO DEI CENTRI PER LA FAMIGLIA NELL’AMBITO DEI CONSULTORI FAMILIARI – ANNUALITA’ 2025/2026 (DGR 285 DEL 24/03/2025, DDR 32 DEL 15/04/2025: APPROVAZIONE SCHEMA TIPO DI ACCORDO PER LA REALIZZAZIONE DEGLI INTERVENTI PREVISTI NELL’INIZIATIVA “NATI PER LEGGERE” E “NATI PER LA MUSICA”</t>
+          <t>RINNOVO DEL SERVIZIO DI DOSIMETRIA PER I PP.OO DELL’AZIENDA ULSS 7 PEDEMONTANA – GARA AULSS7_23007</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>17/01/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
-[...18 lines deleted...]
-        <v>9131</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F94" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>528</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>09/01/2026</t>
+          <t>20/03/2026</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2026.</t>
+          <t>PROROGA CONTRATTUALE DEL SERVIZIO DI GESTIONE DEGLI AUSILI TERAPEUTICI DI CUI AGLI ELENCHI NN. 2 E 3 DEL NOMENCLATORE TARIFFARIO NAZIONALE PER DISABILI ASSISTITI A DOMICILIO - GARA N. 2022-087-BAS</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>10/01/2026</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>20/01/2026</t>
-[...18 lines deleted...]
-        <v>35.363</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F95" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>2456</t>
+          <t>523</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>20/03/2026</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>PROGETTO REGIONALE “E-INCLUSION VENETO TALK”. DGR N. 748/2025 – DDR N. 26/2025. (CUP H19G25000170001)- RECEPIMENTO FINANZIAMENTO REGIONALE - PIANO DELLE ATTIVITÀ E DEI COSTI.</t>
+          <t>EVENTO FORMATIVO "PROGETTO DI MIGLIORAMENTO DELLE INTERAZIONI AL TRIAGE E PRONTO SOCCORSO” DEL DIPARTIMENTO DI EMERGENZA ED AREA CRITICA</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>31/12/2025</t>
+          <t>UOSD FORMAZIONE</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>10/01/2026</t>
-[...18 lines deleted...]
-        <v>20848</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F96" t="n">
+        <v>4980</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>2443</t>
+          <t>519</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>20/03/2026</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA L’AZIENDA ULSS 7 PEDEMONTANA E LA CROCE ROSSA ITALIANA – COMITATO DI THIENE – PER L’UTILIZZO DEI LOCALI SITI PRESSO IL CENTRO SANITARIO POLIFUNZIONALE “BOLDRINI” DI THIENE, IN VIA BOLDRINI N. 1, PER ATTIVITA’ ISTITUZIONALE DELL’ASSOCIAZIONE CROCE ROSSA ITALIANA</t>
+          <t>INTERVENTI IN TEMA DI COLLOCAMENTO MIRATO E DI INSERIMENTO SOCIALE DI PERSONE CON DISABILITA’ (DGR 1189/2025, DDR 770/2025) – RECEPIMENTO FINAZIAMENTO</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>09/01/2026</t>
-[...18 lines deleted...]
-        <v>9.5</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F97" t="n">
+        <v>419180</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>2441</t>
+          <t>518</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>20/03/2026</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA L’AZIENDA ULSS 7 PEDEMONTANA E LA CROCE ROSSA ITALIANA – COMITATO DI SCHIO – PER L’UTILIZZO DEI LOCALI SITI PRESSO LA CASA DELLA SALUTE DI SCHIO, IN VIA SAN CAMILLO DE LELLIS N. 1, PER ATTIVITA’ ISTITUZIONALE DELL’ASSOCIAZIONE CROCE ROSSA ITALIANA</t>
+          <t>AREA SALUTE MENTALE. ACCORDO CONTRATTUALE CON LA SOCIETA’ COOPERATIVA SOCIALE MANO AMICA PER LA GESTIONE DEL CENTRO DIURNO “AZIMUT” DI SCHIO. PERIODO 01/04/2026-31/03/2027.</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>09/01/2026</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F98" t="n">
+        <v>336.194</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>2439</t>
+          <t>511</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>20/03/2026</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO A TITOLO GRATUITO DELL’IMMOBILE DI PROPRIETÀ COMUNALE SITO IN PIAZZA DEI TERZI N. 1 A CHIUPPANO (VI) DA DESTINARE A CENTRO DI MEDICINA GENERALE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>CONVENZIONE CON L’AZIENDA ULSS 9 SCALIGERA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. PERIODO DECORRENZA DAL 25/03/2026 AL 31/03/2027.</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>09/01/2026</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F99" t="n">
+        <v>72510</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>2438</t>
+          <t>498</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>13/03/2026</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/12/2026 GARA REGIONALE PER LA FORNITURA DI “ELETTRODI PER MONITORAGGIO” (DELIBERAZIONE N. 713/2021 DI AZIENDA ZERO). RIF. 2022-136-TH.</t>
+          <t>AFFIDAMENTO SERVIZIO DI CERTIFICAZIONE DI REAZIONE AL FUOCO DI PAVIMENTAZIONI ESISTENTI PRESSO IL PRESIDIO OSPEDALIERO DI BASSANO DEL GRAPPA, LA CASA DELLA COMUNITÀ DI MALO E LA CASA DELLA COMUNITÀ DI ARSIERO</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>09/01/2026</t>
-[...18 lines deleted...]
-        <v>23407</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F100" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>2437</t>
+          <t>484</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>13/03/2026</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA DI “SISTEMI DIAGNOSTICI PER LA DETERMINAZIONE DELLA VELOCITÀ DI ERITROSEDIMENTAZIONE” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. DDR NR. 74 DEL 21.02.2019: PROROGA FINO AL 31.08.2026.</t>
+          <t>STIPULA DELLA CONVENZIONE CON L’UNIVERSITA’ DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI ATTIVITA’ DI TIROCINIO PRATICO VALUTATIVO (TPV) AI FINI DELL’ABILITAZIONE ALLA PROFESSIONE DI PSICOLOGO PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>09/01/2026</t>
-[...18 lines deleted...]
-        <v>4130</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F101" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>2434</t>
+          <t>483</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>13/03/2026</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31.12.2026 DELLE CONVENZIONI PER LA FORNITURA DI &amp;quot;DISPOSITIVI PER INFUSIONE ACCESSI VASCOLARI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ALL'APSS DI TRENTO E ALL'OSPEDALE RIABILITATIVO DI ALTA SPECIALIZZAZIONE DI MOTTA DI LIVENZA - 1^ EDIZIONE&amp;quot; – I^ TRANCHE” (DELIBERAZIONE N. 249/2022 DI AZIENDA ZERO). RIF. 2022-218-BAS.</t>
+          <t>CONVENZIONE CON L’ISTITUTO M.IN.D. S.A.S. DI F. VEGLIA R.A. PELLEGRINI &amp; C. TITOLARE DELLA “SCUOLA DI PSICOTERAPIA DELL’INFANZIA E DELL’ADOLESCENZA” CON SEDE A TORINO PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA.</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>09/01/2026</t>
-[...18 lines deleted...]
-        <v>120924</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F102" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>2432</t>
+          <t>451</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>06/03/2026</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/03/2026 DELLA GARA REGIONALE PER LA FORNITURA DI “MEDICAZIONI SEMPLICI – 2^ EDIZIONE - LOTTI DESERTI” (DDR 509/2022). RIF. GARA 2022-319-TH.</t>
+          <t>PROROGA TECNICA DEL CONTRATTO PER LA FORNITURA DI VALVOLE PER ENDOSCOPIA NELLE MORE DELL’AVVIO DEI CONTRATTI DELLA GARA REGIONALE. (GARA 2024-056-TH).</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>09/01/2026</t>
-[...18 lines deleted...]
-        <v>12196</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F103" t="n">
+        <v>24193</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>2431</t>
+          <t>449</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>06/03/2026</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/03/2026 GARA REGIONALE PER LA FORNITURA DI MEDICAZIONI SEMPLICI - 2^ EDIZIONE (DELIBERAZIONE N. 604/2021 AZIENDA ZERO). RIF. 2021-341-TH.</t>
+          <t>PROROGA PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 20^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00110</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>09/01/2026</t>
-[...18 lines deleted...]
-        <v>27885</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F104" t="n">
+        <v>24697</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>2426</t>
+          <t>448</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>06/03/2026</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO CON L’ASSOCIAZIONE CULTURALE “PROGETTO CINEMA A.V.” PER L’UTILIZZO DI BENI MOBILI (ARREDI, ATTREZZATURE ELETTROMEDICALI) DI PROPRIETÀ DELL’ULSS 7 PEDEMONTANA PRESSO IL QUARTO PIANO (EX BLOCCO SPECIALITÀ ORA AREA NORD) DEL CENTRO SANITARIO POLIFUNZIONALE “BOLDRINI” DI THIENE (VI), VIA C. BOLDRINI N. 1.</t>
+          <t>PROROGA CONTRATTI PER IL SERVIZIO DI RISTORAZIONE PER LE STRUTTURE OSPEDALIERE E TERRITORIALI DEL DISTRETTO 1 E PER LE STRUTTURE TERRITORIALI DEL DISTRETTO 2 AL 28.02.2027. GARA AULSS7_15025</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>09/01/2026</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F105" t="n">
+        <v>2730988</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>2419</t>
+          <t>446</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>06/03/2026</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 40^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00394</t>
+          <t>SOSTITUZIONE RESPONSABILE UNICO DEL PROGETTO (R.U.P.) DEI CONTRATTI CON FINANZIAMENTO PNRR DELL’UOC SISTEMI INFORMATIVI.</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>09/01/2026</t>
-[...18 lines deleted...]
-        <v>534623</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F106" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>2418</t>
+          <t>420</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>CRITERI PER LA COMPARTECIPAZIONE ALLE SPESE DI OSPITALITÀ ALBERGHIERA DELLE PERSONE DIMESSE DA EX OSPEDALI PSICHIATRICI ED EX CASE DI SALUTE AI SENSI DELLA LEGGE REGIONALE 8 AGOSTO 2017, N. 24. RECEPIMENTO DGRV 1015 DEL 8 SETTEMBRE 2025</t>
+          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359). LAVORI DEL LOTTO A.1. APPROVAZIONE VARIANTE SUPPLETIVA DI LAVORI N. 3 E N. 4 E APPROVAZIONE DELLA VARIANTE SUPPLETIVA DI DIREZIONE LAVORI N. 2</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>09/01/2026</t>
-[...18 lines deleted...]
-        <v>336300</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F107" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>2411</t>
+          <t>419</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ACCORDO CONTRATTUALE CON LA SOCIETÀ COOPERATIVA SOCIALE DI SOLIDARIETÀ LA MADONNINA GESTORE DEL CENTRO DIURNO DI ROANA PER UTENTI DELL’AREA SALUTE MENTALE PER IL TRIENNIO 2026-2028</t>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI ROMANO D’EZZELINO. APPROVAZIONE VARIANTE SUPPLETIVA N. 2 DI LAVORI E VARIANTE SUPPLETIVA N. 2 DI SERVIZI PROFESSIONALI DI DIREZIONE LAVORI</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>09/01/2026</t>
-[...18 lines deleted...]
-        <v>529.744</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F108" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>2410</t>
+          <t>409</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ACCORDO CONTRATTUALE CON L'IPAB CASA DI RICOVERO "MUZAN" DI MALO PER L'EROGAZIONE DI PRESTAZIONI DI CURE INTERMEDIE NELL'AMBITO DELL'UNITA' RIABILITATIVA TERRITORIALE (URT). PERIODO 01/01/2026 - 31/12/2028</t>
+          <t>RISOLUZIONE CONTRATTO CON LA DITTA GET S.R.L PER LA FORNITURA DI SET STERILI MONOUSO PER ANESTESIA - GARA AULSS7 2025_00099</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>09/01/2026</t>
-[...18 lines deleted...]
-        <v>3.658</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F109" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>2407</t>
+          <t>408</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>27/02/2026</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL PROTOCOLLO D’INTESA TRA IL CENTRO OPERATIVO PER LA SICUREZZA CIBERNETICA “VENETO” E L’AULSS 7 PEDEMONTANA PER LA PREVENZIONE E CONTRASTO DEI CRIMINI INFORMATICI AI DANNI DELLE INFRASTRUTTURE INFORMATICHE AZIENDALI.</t>
+          <t>RINNOVO AFFIDAMENTO DIRETTO PREVIA INDAGINE DI MERCATO COMPARATIVA PER LA FORNITURA ANNUALE IN SOMMINISTRAZIONE DI STAMPATI VARI. GARA AULSS7_2024_00391</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>09/01/2026</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F110" t="n">
+        <v>15525</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>2374</t>
+          <t>4019</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>23/12/2025</t>
+          <t>26/02/2026</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>“BUDGET DI SALUTE MENTALE – AREA SALUTE MENTALE” (DGR 1364/2024, DDR 23/2025). APPROVAZIONE CONVENZIONE PER LA CO-PROGETTAZIONE CON GLI ENTI PARTNER DEL TERZO SETTORE</t>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI MAROSTICA. APPROVAZIONE VARIANTE SUPPLETIVA N. 2</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>24/12/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>02/01/2026</t>
-[...18 lines deleted...]
-        <v>152.535</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F111" t="n">
+        <v>32.583</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>2355</t>
+          <t>400</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>26/02/2026</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>LAVORI DI COMPLETAMENTO DEL TERZO PIANO DELL’OSPEDALE DI ASIAGO PER REALIZZAZIONE DEI LOCALI PER I MEDICI DI GUARDIA – 1° STRALCIO – PRESA D’ATTO ATTIVAZIONE OPZIONE CONTRATTUALE 2° STRALCIO E APPROVAZIONE MODIFICA CONTRATTUALE.</t>
+          <t>PNRR MISSIONE 6 INV. 1.1 - CASA DELLA COMUNITÀ DI SCHIO - VARIANTE SUPPLETIVA N. 3</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>20/12/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
-[...18 lines deleted...]
-        <v>35.321</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F112" t="n">
+        <v>4.107</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>2349</t>
+          <t>398</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>26/02/2026</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DELL’APPALTO SPECIFICO PER LA FORNITURA DI PROTESI DI GINOCCHIO PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO – 2^ EDIZIONE (DELIBERAZIONI AZIENDA ZERO N. 36 DEL 29.01.2025 E N. 642 DELL’11.09.2025). GARA AULSS7_2024_00266</t>
+          <t>EVENTO FORMATIVO "CORSO DI FORMAZIONE FASCICOLO SANITARIO ELETTRONICO 2.0 PER AZIENDE". PROGETTO FINANZIATO "PNRR M6 C2 I 1.3.1 (B)" CUP H77H25000390006 DELL'U.O.C. SISTEMI INFORMATIVI</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>20/12/2025</t>
+          <t>UOSD FORMAZIONE</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
-[...18 lines deleted...]
-        <v>1815383</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F113" t="n">
+        <v>4606</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>2348</t>
+          <t>396</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>26/02/2026</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA DEL CONTRATTO LOTTO 1) SISTEMA ANALITICO DI CHIMICA CLINICA, IMMUNOMETRIA, TURBIDIMETRIA, SIEROLOGIA, EMATOLOGIA, COAGULAZIONE (AREA LAB CORE) - GARA N. 10/2012, DEL CONTRATTO PER LA FORNITURA DI DISPOSITIVI DI PRELIEVO BIOLOGICO (TAMPONI) E MATERIALE DI CONSUMO PER IL SISTEMA “WASP-LAB CONNESSO A FLEX LAB 3.6 INPECO” - GARA N. 29BAS/18, DEL CONTRATTO PER LA FORNITURA DEL TEST PROCALCITONINA - GARA 2024-208-BAS E DEL CONTRATTO PER LA FORNITURA DEL SISTEMA ANALITICO PER L’ESECUZIONE DI ESAMI DI IMMUNOMETRIA SPECIALE – GARA ULSS N. 95BAS/2019</t>
+          <t>APPROVAZIONE NUOVO DOCUMENTO AZIENDALE DI ATTUAZIONE DELLE IMPEGNATIVE DI CURA DOMICILIARE</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>20/12/2025</t>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
-[...18 lines deleted...]
-        <v>827690</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F114" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>2347</t>
+          <t>395</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>26/02/2026</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>PROROGA PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 19^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00055</t>
+          <t>PIANO DI ZONA: RECEPIMENTO DEL DOCUMENTO ATTUATIVO ANNUALE DEI DISTRETTI 1 E 2 - ANNO 2026</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>20/12/2025</t>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
-[...18 lines deleted...]
-        <v>27885</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F115" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>2346</t>
+          <t>388</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>26/02/2026</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/12/2026 GARA REGIONALE PER LA FORNITURA DI “SOSTANZE VISCOELASTICHE PER CHIRURGIA OCULISTICA” (DELIBERAZIONE N. 653/2021 DI AZIENDA ZERO). GARA 2022-007-TH.</t>
+          <t>RINNOVO DELLA CONVENZIONE CON L'UNIVERSITÀ DI PADOVA PER IL SUPPORTO ALLA REALIZZAZIONE DEL MASTER BIENNALE DI PRIMO LIVELLO IN LINFOLOGIA, AA.AA. 2025/2026 E 2026/2027.</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>20/12/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
-[...18 lines deleted...]
-        <v>65561</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F116" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>2344</t>
+          <t>336</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI BIENNALE IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E ALTRI ENTI ADERENTI - 26^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00395</t>
+          <t>CONVENZIONE CON L’AZIENDA OSPEDALIERA UNIVERSITARIA INTEGRATA DI VERONA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2026.</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>20/12/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
-[...18 lines deleted...]
-        <v>451429</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F117" t="n">
+        <v>76.218</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>2333</t>
+          <t>333</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>PROROGA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E I CENTRI DI SERVIZIO TITOLARI DI STRUTTURE RESIDENZIALI ACCREDITATE CHE EROGANO PRESTAZIONI SOCIALI, SOCIO SANITARIE E SANITARIE AFFERENTI ALL’AREA ANZIANI. PERIODO 01/01/2026 – 30/06/2026</t>
+          <t>CONTRATTO PER LA FORNITURA IN NOLEGGIO DEL SORTER DI PREANALITICA HCTS 2000 MUT PER L’U.O.C. MEDICINA DI LABORATORIO DEL P.O. DI SANTORSO: PROROGA NELLE MORE DELLA RIORGANIZZAZIONE DEI FLUSSI OPERATIVI DEL LABORATORIO</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>20/12/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F118" t="n">
+        <v>12000</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>2326</t>
+          <t>329</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>19/12/2025</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA IN ORTOPEDIA E TRAUMATOLOGIA. ANNO 2026.</t>
+          <t>RINNOVO GARA REGIONALE PER LA FORNITURA DI DISPOSITIVI MEDICI E STRUMENTI ENDOSCOPICI MONOUSO PER UROLOGIA ENDOSCOPICA INTERVENTISTICA E SPECIALISTICA IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E AZIENDA PROVINCIALE PER I SERVIZI SANITARI DELLA PROVINCIA AUTONOMA DI TRENTO– 1^ EDIZIONE, 1^ TRANCHE. LOTTI NN. 13 E 40. RIF: AULSS7_2026_00162.</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>20/12/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
-[...18 lines deleted...]
-        <v>115.875</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F119" t="n">
+        <v>202685</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>2299</t>
+          <t>328</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>12/12/2025</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>PROROGA GARA REGIONALE PER LA FORNITURA IN URGENZA DI MEDICAZIONI SEMPLICI - 2 ^ EDIZIONE (LOTTI CESSATI PER RISOLUZIONE CONTRATTUALE). GARA 2023-025-TH.</t>
+          <t>PRESA D’ATTO DEL CONFERIMENTO DI RAMO DI AZIENDA “INTUITIVE” DA PARTE DI AB MEDICA S.P.A. IN FAVORE DELLA SOCIETÀ AB MEDICA DV S.R.L. CON SUBENTRO NEL CONTRATTO DI FORNITURA DI MATERIALE DI CONSUMO PER IL SISTEMA ROBOTICO MODELLO DA VINCI XI HD (IS4000) DI PROPRIETÀ. GARA 2022-177-BAS</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>13/12/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>23/12/2025</t>
-[...18 lines deleted...]
-        <v>4465</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F120" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>2291</t>
+          <t>326</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>12/12/2025</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>PROROGA DI 6 MESI DELLA CONVENZIONE CONSIP “TELEFONIA MOBILE 9 - TM9”.</t>
+          <t>RINNOVO CONTRATTO PER LA FORNITURA TRIENNALE DI MATERIALE DI CONSUMO DEDICATO A N. 2 ANALIZZATORI TROMBOELASTOGRAFI DI PROPRIETÀ MOD. TAEG 6S HAEMONETICS PER ESAMI EMOCOAGULATIVI. GARA N. 2022-263-TH.</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>13/12/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>23/12/2025</t>
-[...18 lines deleted...]
-        <v>20346</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F121" t="n">
+        <v>67950</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>2283</t>
+          <t>312</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>12/12/2025</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA IN PEDIATRIA. PERIODO DI DECORRENZA DAL 15/12/2025 AL 31/12/2026.</t>
+          <t>CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER ATTIVITÀ DI CONSULENZA IN FISICA SANITARIA. ANNO 2026.</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>13/12/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>23/12/2025</t>
-[...18 lines deleted...]
-        <v>82.773</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F122" t="n">
+        <v>23.887</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>2278</t>
+          <t>290</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>12/12/2025</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON L'UNIVERSITA' DEGLI STUDI DI FERRARA PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL'AZIENDA ULSS 7 PEDEMONTANA (01/01/2026 - 31/12/2028).</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI SALERNO PER LO SVOLGIMENTO DI STAGE , AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN  OFTALMOLOGIA - DR FRANCESCO MARIA CAPUANO</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>13/12/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>23/12/2025</t>
-[...17 lines deleted...]
-      <c r="I123" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F123" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>2275</t>
+          <t>287</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>12/12/2025</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI PISA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA , DI UN  MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA D'EMERGENZA - URGENZA - DR. LEONARDO CAPURRO</t>
+          <t>RINNOVO DELLA CONVENZIONE CON ENTE DI FORMAZIONE I.R.E.COOP VENETO PER LO SVOLGIMENTO DI TIROCINI PREVISTI DAI CORSI PER OPERATORI SOCIO SANITARI PRESSO L’AZIENDA AULSS7 PEDEMONTANA</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>13/12/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>23/12/2025</t>
-[...17 lines deleted...]
-      <c r="I124" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F124" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>2274</t>
+          <t>286</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>12/12/2025</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI PISA PER LO SVOLGUIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN  MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA D'EMERGENZA URGENZA - DOTT.SSA ALESSANDRA EUGENIA BIONDA</t>
+          <t>RINNOVO DELLA CONVENZIONE CON L’ISTITUTO DI SPECIALIZZAZIONE IN PSICOTERAPIA “ISTITUTO DI TERAPIA COGNITIVO E COMPORTAMENTALE” (I.T.C.C,) CON SEDE IN PADOVA PER LO SVOLGIMENTO DI TIROCINI DI FORMAZIONE E ORIENTAMENTO</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>13/12/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>23/12/2025</t>
-[...17 lines deleted...]
-      <c r="I125" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F125" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>2272</t>
+          <t>281</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>12/12/2025</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI  DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA  DI AREA SANITARIA  AL DI FUORI DELLA RETE  FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO CARDIOVASCOLARE - DR. ALESSANDRO SARAI</t>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ POLIAMBULATORIO SS. TRINITÀ SRL, SEDE DI SCHIO, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – I SEMESTRE 2026.</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>13/12/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>23/12/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F126" t="n">
+        <v>103.799</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>2270</t>
+          <t>280</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>12/12/2025</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'UNIVERSITA' DEGLI STUDI DI VERONA E L'AZIENDA ULSS 7 PEDEMONTANA PER LA FORMAZIONE MEDICO-SPECIALISTICA - RECEPIMENTO DECRETO DIRETTORIALE MUR RELATIVO ALL'ACCREDITAMENTO DELLE SCUOLE DI SPECIALIZZAZIONE DI AREA SANITARIA E DELLE RELATIVE STRUTTURE SANITARIE AZIENDALI APPARTENENTI ALLA RETE FORMATIVA</t>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – I SEMESTRE 2026.</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>13/12/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>23/12/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F127" t="n">
+        <v>407.09</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>2237</t>
+          <t>279</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>05/12/2025</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI VILLAVERLA (VI) E L’AZIENDA ULSS7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI UBICATI IN PIAZZA DELLE FORNACI N.10 A VILLAVERLA, PER ATTIVITÀ DI AMBULATORIO MEDICO.</t>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL, SEDE DI THIENE, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – I SEMESTRE 2026.</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>06/12/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>16/12/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F128" t="n">
+        <v>71.80200000000001</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>2236</t>
+          <t>278</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>05/12/2025</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA L’AZIENDA ULSS 7 PEDEMONTANA E LA DITTA RT LUTECH S.P.A. PER L’INSTALLAZIONE DI APPARECCHIATURE E ANTENNE RIPETITRICI DI SEGNALE RADIO DA COLLOCARE PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA SULLA COPERTURA AL PIANO 12° E DI UN ARMADIO RACK DA COLLOCARE PRESSO IL LOCALE UTA DEL MEDESIMO PIANO.</t>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – I SEMESTRE 2026.</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>06/12/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>16/12/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F129" t="n">
+        <v>264.396</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>2233</t>
+          <t>277</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>05/12/2025</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>ADESIONE ALLA CONVENZIONE REGIONALE PER LA FORNITURA DEL “SERVIZIO DI GESTIONE ED EROGAZIONE DI BUONI ACQUISTO - VOUCHER A FAVORE DEL PERSONALE DELLE AZIENDE ED ENTI DEL SSR (WELFARE INTEGRATIVO), PER LA DURATA DI 12 MESI” DELIBERA DI AZIENDA ZERO N. 806 DEL 17.11.2025 - GARA AULSS7_2025_00393</t>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ ALLIANCE MEDICAL DIAGNOSTIC SRL A SOCIO UNICO, SEDE DI CASTELFRANCO VENETO, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – I SEMESTRE 2026.</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>06/12/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>16/12/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F130" t="n">
+        <v>8.4</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>2228</t>
+          <t>276</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>05/12/2025</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>RINNOVO ANNUALE GARA REGIONALE PER LA FORNITURA DI “SOLUZIONI INFUSIONALI ED ELETTROLITICHE CONCENTRATE”. DDG N. 886 DEL 30.12.2022 –AZIENDA ZERO. GARA 2023-002-TH</t>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE DI DIAGNOSTICA PER IMMAGINI (RADIOLOGIA DIAGNOSTICA).</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>06/12/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>16/12/2025</t>
-[...18 lines deleted...]
-        <v>490648</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F131" t="n">
+        <v>600</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>2224</t>
+          <t>275</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>05/12/2025</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DELLA PROROGA TECNICA DELLA CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI GUARDIANIA PORTINERIA DI THIENE, LOTTO N. 9, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO DEL VENETO, DAL 01.01.2026 AL 30.04.2026.</t>
+          <t>ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL - SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE DELLA BRANCA DI MEDICINA FISICA E RIABILITAZIONE.</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>06/12/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>16/12/2025</t>
-[...18 lines deleted...]
-        <v>19563</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F132" t="n">
+        <v>250</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>2214</t>
+          <t>274</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>05/12/2025</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL'ADDENDUM N. 1 AL CONTRATTO RELATIVO ALLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO DI FASE III IN PAZIENTI CON TUMORE DEL COLON-RETTO METASTATICO, RAS/BRAF WILD TYPE SUL TESSUTO TUMORALE E RAS MUTATO SU BIOPSIA LIQUIDA CON  L'OBIETTIVO DI CONFRONTARE UNA TERAPIA DI PRIMA LINEA CON SCHEMA FOLFIRI IN ASSOCIAZIONE A CETUXIMAB O BEVACIZUMAB ( LIBIMAB STUDY) - CODICE PROGETTO DI RICERCA : TRS-2019-00002062"</t>
+          <t>ACCORDO CONTRATTUALE CON IL CEMES SRL - SEDE DI THIENE - PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE DELLA BRANCA DI MEDICINA FISICA E RIABILITAZIONE.</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>06/12/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>16/12/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F133" t="n">
+        <v>200</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>2213</t>
+          <t>273</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>05/12/2025</t>
+          <t>20/02/2026</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO MULTICENTRICO DI VALUTAZIONE DEI PERCORSI DI CURA INTEGRATI CON IL NUMERO EUROPEO ARMONIZZATO 116117 IN VENETO "</t>
+          <t>ACCORDO CONTRATTUALE CON IL CENTRO DI MEDICINA SRL, SEDI DI SCHIO E DI THIENE, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE DI RADIOLOGIA DIAGNOSTICA, DI CARDIOLOGIA E NEUROLOGIA.</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>06/12/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>16/12/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F134" t="n">
+        <v>612</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>2212</t>
+          <t>258</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>05/12/2025</t>
+          <t>13/02/2026</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO FOR-PROFIT DAL TITOLO " CLNP023C1IT01 - REAL-CARE: EFFICACIA DI IPTACOPAN NELLA PRATICA CLINICA NEI PAZIENTI ITALIANI CON EMOGLOBINURIA PAROSSISTICA NOTTURNA (EPN): UNO STUDIO OSSSERVAZIONALE" E APPROVAZIONE CONTRATTO</t>
+          <t>PROROGA FINO AL 31/01/2027 DEI CONTRATTI PER LA FORNITURA DI “SISTEMI PER DIALISI PERITONEALE DOMICILIARE CONTINUA (CAPD), DIALISI AUTOMATIZZATA E SACCHE MEDIANTE ACCORDO QUADRO” (DELIBERAZIONE N. 472/2019 DI AZIENDA ZERO). RIF. 2020-037-TH.</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>06/12/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>16/12/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F135" t="n">
+        <v>576281</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>2210</t>
+          <t>257</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>05/12/2025</t>
+          <t>13/02/2026</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'UNIVERSITA' DEGLI STUDI DI PADOVA E L'AZIENDA ULSS7 PEDEMONTANA   - ULTERIORE AGGIORNAMENTO DELLE STRUTTURE SANITARIE AZIENDALI ACCREDITATE PER LA FORMAZIONE MEDICO SPECIALISTICA NELLA RETE FORMATIVA DELLE SCUOLE DI SPECIALIZZAZIONE DI AREA SANITARIA</t>
+          <t>PROROGA TECNICA PER 6 MESI DEL CONTRATTO CON LA DITTA ZIMMER BIOMET ITALIA PER LA FORNITURA DI DISPOSITIVI PER ARTROSCOPIA MINI-INVASIVA - GARA N. 2023-271-BAS.</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>06/12/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>16/12/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F136" t="n">
+        <v>12000</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>2193</t>
+          <t>252</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>02/12/2025</t>
+          <t>13/02/2026</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA IN NOLEGGIO DI SISTEMI PER ENDOSCOPIA FLESSIBILE E SERVIZI ACCESSORI IN FABBISOGNO ALLE AZIENDE SANITARIE E OSPEDALIERE DELLA REGIONE DEL VENETO. LOTTI 3 E 5 (DELIBERAZIONI AZIENDA ZERO N. 483/2024 E N. 628/2024). GARA AULSS7_2025_00377.</t>
+          <t>PROROGA DISPOSTA PER EFFETTO DELL’ART. 4 COMMA 10 DEL D.L. 200/2025 DEL 31.12.2025 DEL CONTRATTO QUADRO ID 1367 "SERVIZI DI CONNETTIVITÀ E SICUREZZA - SPC2 CONNETTIVITÀ" DELL'AULSS7 PEDEMONTANA PER L’ANNO 2026.</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>02/12/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>12/12/2025</t>
-[...18 lines deleted...]
-        <v>172912</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F137" t="n">
+        <v>326229</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>2188</t>
+          <t>250</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>28/11/2025</t>
+          <t>13/02/2026</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>CASA DELLA SALUTE DI SCHIO - LAVORI DI SOSTITUZIONE DELLA CABINA IMPIANTO ASCENSORE 42065017 PRESSO IL CSM – APPROVAZIONE MODIFICA CONTRATTUALE</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI FERRARA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA DI UN MEDICO  SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA E CURE PALLIATIVE - DR.SSA ALESSANDRA BUSNARDO</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>29/11/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>09/12/2025</t>
-[...18 lines deleted...]
-        <v>12.68</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F138" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>2186</t>
+          <t>218</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>28/11/2025</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>OSPEDALE ALTO VICENTINO - AFFIDAMENTO INTERVENTI DI MANUTENZIONE STRAORDINARIA EDILE ED IMPIANTISTICA.</t>
+          <t>ADESIONE DELL’AZIENDA ULSS N. 7 PEDEMONTANA A FEDERSANITÀ ANCI FEDERAZIONE VENETO</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>29/11/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>09/12/2025</t>
-[...18 lines deleted...]
-        <v>48.063</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F139" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>2186</t>
+          <t>217</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>28/11/2025</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>OSPEDALE ALTO VICENTINO - AFFIDAMENTO INTERVENTI DI MANUTENZIONE STRAORDINARIA EDILE ED IMPIANTISTICA.</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO OSSERVAZIONALE DONNAROSA1: RACCOLTA DATI NEL CARCINOMA ADENOIDO-CISTICO DELLA MAMMELLA IN STADIO INZIALE" E APPROVAZIONE CONTRATTO</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>29/11/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>09/12/2025</t>
-[...18 lines deleted...]
-        <v>48.063</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F140" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>2178</t>
+          <t>214</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>28/11/2025</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DELLA PROROGA TECNICA DELLA CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI VIGILANZA ATTIVA E ATTIVITÀ CORRELATE, LOTTO N. 4, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO DEL VENETO DAL 01.12.2025 AL 31.12.2025.</t>
+          <t>RECEPIMENTO DEL “PROTOCOLLO OPERATIVO TRA AUTORITÀ GIUDIZIARIE (TRIBUNALE - PROCURA DELLA REPUBBLICA) E AUTORITÀ SANITARIE PSICHIATRICHE E SERVIZI PER LE DIPENDENZE VICENZA”</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>29/11/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>09/12/2025</t>
-[...18 lines deleted...]
-        <v>18494</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F141" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>2173</t>
+          <t>209</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>28/11/2025</t>
+          <t>06/02/2026</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO DELLA TRASFORMAZIONE DELL’ASSOCIAZIONE DIAKONIA ONLUS IN FONDAZIONE DIAKONIA VICENZA ENTE DEL TERZO SETTORE (ETS) ED APPROVAZIONE NUOVA CONVENZIONE PER LA CO-PROGETTAZIONE AREA SALUTE MENTALE DI CUI ALLA DDG N. 1302/2025</t>
+          <t>PROROGA DELLA CONVENZIONE “TELEFONIA FISSA 5 - TF5” PER L’ANNO 2026 PER EFFETTO DELL’ART. 4 COMMA 10 D.L. 200/2025 DEL 31.12.2025.</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>29/11/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>09/12/2025</t>
-[...18 lines deleted...]
-        <v>103.878</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F142" t="n">
+        <v>263114</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>2173</t>
+          <t>181</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>28/11/2025</t>
+          <t>30/01/2026</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO DELLA TRASFORMAZIONE DELL’ASSOCIAZIONE DIAKONIA ONLUS IN FONDAZIONE DIAKONIA VICENZA ENTE DEL TERZO SETTORE (ETS) ED APPROVAZIONE NUOVA CONVENZIONE PER LA CO-PROGETTAZIONE AREA SALUTE MENTALE DI CUI ALLA DDG N. 1302/2025</t>
+          <t>RINNOVO BIENNALE DELLA FORNITURA DI “DISPOSITIVI MEDICI E STRUMENTI ENDOSCOPICI MONOUSO PER UROLOGIA ENDOSCOPICA INTERVENTISTICA E SPECIALISTICA – 1^ EDIZIONE – II TRANCHE” (DDG N. 787/2023 E DDG N. 22/2024 DI AZIENDA ZERO). RIF. 2024-071-TH.</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>29/11/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>09/12/2025</t>
-[...18 lines deleted...]
-        <v>103.878</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F143" t="n">
+        <v>704143</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>2167</t>
+          <t>179</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>28/11/2025</t>
+          <t>30/01/2026</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI NEUROLOGIA PEDIATRICA CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. PERIODO DI DECORRENZA DAL 01/12/2025 AL 31/12/2026.</t>
+          <t>APPALTO SPECIFICO PER LA FORNITURA DEL PRINCIPIO ATTIVO SEVOFLURANO E RELATIVA FORNITURA DEI SISTEMI DI EROGAZIONE (VAPORIZZATORI) IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV – D.D.G. N. 536 DEL 23.09.2020. PROROGA AL 30.06.2026. RIF. 2020-395-TH</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>29/11/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>09/12/2025</t>
-[...18 lines deleted...]
-        <v>50.218</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F144" t="n">
+        <v>13200</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>2167</t>
+          <t>166</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>28/11/2025</t>
+          <t>30/01/2026</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI NEUROLOGIA PEDIATRICA CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. PERIODO DI DECORRENZA DAL 01/12/2025 AL 31/12/2026.</t>
+          <t>EVENTO FORMATIVO "NASCITA, PERSONALITA' E CONSAPEVOLEZZA" DEL DIPARTIMENTO MATERNO-INFANTILE</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>29/11/2025</t>
+          <t>UOSD FORMAZIONE</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>09/12/2025</t>
-[...18 lines deleted...]
-        <v>50.218</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F145" t="n">
+        <v>4980</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>2143</t>
+          <t>165</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>21/11/2025</t>
+          <t>30/01/2026</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/10/2026 GARA REGIONALE PER LA FORNITURA DI “RETI CHIRURGICHE” (DELIBERAZIONE N. 594/2021 DI AZIENDA ZERO). RIF. 2022-166-BAS, 2023-188-BAS, 2024-125-BAS.</t>
+          <t>APPROVAZIONE DELL’AVVISO PUBBLICO FINALIZZATO ALLA CO-PROGETTAZIONE CON ENTI DEL TERZO SETTORE (ETS) PER LA REALIZZAZIONE DI UNO “SPAZIO ADOLESCENTI” E ATTIVITA’ DI PREVENZIONE DEL DISAGIO GIOVANILE NELLE SCUOLE DEL TERRITORIO DELL’ULSS 7 PEDEMONTANA.</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>22/11/2025</t>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>02/12/2025</t>
-[...18 lines deleted...]
-        <v>86684</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F146" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>2099</t>
+          <t>164</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>19/11/2025</t>
+          <t>30/01/2026</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 - CASA DELLA COMUNITÀ DI THIENE - LAVORI DI MANUTENZIONE STRAORDINARIA. PERIZIA DI VARIANTE N.3</t>
+          <t>CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EFFETTUAZIONE DI ATTIVITÀ COORDINATE NELL’AMBITO DELL’ANATOMIA PATOLOGICA. ANNO 2026.</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>19/11/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>29/11/2025</t>
-[...18 lines deleted...]
-        <v>64.77200000000001</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F147" t="n">
+        <v>61.174</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>2095</t>
+          <t>157</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>14/11/2025</t>
+          <t>30/01/2026</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ADDENDUM AL CONTRATTO DI COMODATO TRA IL COMUNE DI TEZZE SUL BRENTA E L’AZIENDA ULSS N.7 PEDEMONTANA RELATIVO ALL’UTILIZZO DEI LOCALI UBICATI A TEZZE SUL BRENTA, PIAZZA VITTORIA 1, PER RESTITUZIONE DI PARTE DEI LOCALI COMUNALI IN COMODATO.</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "L'USO DELLA TOMOGRAFIA COMPUTERIZZATA CEREBRALE NELLA GESTIONE DEL PAZIENTE CON TRAUMA CRANICO LIEVE IN PRONTO SOCCORSO" E APPROVAZIONE ACCORDO</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>15/11/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>25/11/2025</t>
-[...18 lines deleted...]
-        <v>1.4</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F148" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>2095</t>
+          <t>128</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>14/11/2025</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ADDENDUM AL CONTRATTO DI COMODATO TRA IL COMUNE DI TEZZE SUL BRENTA E L’AZIENDA ULSS N.7 PEDEMONTANA RELATIVO ALL’UTILIZZO DEI LOCALI UBICATI A TEZZE SUL BRENTA, PIAZZA VITTORIA 1, PER RESTITUZIONE DI PARTE DEI LOCALI COMUNALI IN COMODATO.</t>
+          <t>ADESIONE ALLA CONVENZIONE CONSIP ENERGIA ELETTRICA (ID 2880) – LOTTO 5 VENETO</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>15/11/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>25/11/2025</t>
-[...18 lines deleted...]
-        <v>1.4</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F149" t="n">
+        <v>3.324</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>2072</t>
+          <t>127</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>14/11/2025</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO OSSERVAZIONALE, PROSPETTICO, MULTICENTRICO, NO PROFIT: “HYPOXIA DAY”, PROMOSSO DALLA SOCIETA’ ITALIANA DI GERIATRIA OSPEDALE E TERRITORIO (SIGOT), PRESSO A.ULSS 7 – U.O.C. GERIATRIA   P.O. SANTORSO.</t>
+          <t>RECEPIMENTO ESERCIZIO OPZIONE DI PROROGA SEMESTRALE DELLA CONVENZIONE RELATIVA AL SERVIZIO DI REALIZZAZIONE E GESTIONE DELLA BANCA DATI REGIONALE DEGLI OPERATORI ECONOMICI – 1^ EDIZIONE – DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 325 DEL 24/06/2020 – GARA 2022-245-TH</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>15/11/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>25/11/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F150" t="n">
+        <v>4920</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>2072</t>
+          <t>124</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>14/11/2025</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO OSSERVAZIONALE, PROSPETTICO, MULTICENTRICO, NO PROFIT: “HYPOXIA DAY”, PROMOSSO DALLA SOCIETA’ ITALIANA DI GERIATRIA OSPEDALE E TERRITORIO (SIGOT), PRESSO A.ULSS 7 – U.O.C. GERIATRIA   P.O. SANTORSO.</t>
+          <t>PROROGA FINO AL 28/02/2026 DEI CONTRATTI PER LA FORNITURA DI DISPOSITIVI PER ENDOSCOPIA DIGESTIVA, RESPIRATORIA E BILIO PANCREATICA - I E II AGGIUDICAZIONE (DDR N. 19/2016 E DDR N. 92/2017). RIF. 2021-031-TH.</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>15/11/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>25/11/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F151" t="n">
+        <v>19675</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>2071</t>
+          <t>123</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>14/11/2025</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL'ADDENDUM N. 2 RELATIVO AL CONTRATTO DELLO STUDIO CLINICO PROFIT DAL TITOLO " PROGRAMMA DI ESTENSIONE ROLL-OVER (REP) MULTICENTRICO, IN APERTO PER CARATTERIZZARE LA SICUREZZA E LA TOLLERABILITÀ DI IPTACOPAN (LNP023) IN PAZIENTI CON EMOGLOBINURIA PAROSSISTICA NOTTURNA (EPN) CHE ABBIANO COMPLETATO GLI STUDI DI FASE 2 E 3 IN PNH CON IPTACOPAN" - CODICE PROTOCOLLO CLNP023C12001B</t>
+          <t>PROROGA FINO AL 31/12/2026 DEI CONTRATTI PER LA FORNITURA DI GUANTI CHIRURGICI – LOTTI 3 E 5 (DELIBERAZIONE N. 818/2020 DI AZIENDA ZERO).</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>15/11/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>25/11/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F152" t="n">
+        <v>41620</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>2071</t>
+          <t>118</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>14/11/2025</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL'ADDENDUM N. 2 RELATIVO AL CONTRATTO DELLO STUDIO CLINICO PROFIT DAL TITOLO " PROGRAMMA DI ESTENSIONE ROLL-OVER (REP) MULTICENTRICO, IN APERTO PER CARATTERIZZARE LA SICUREZZA E LA TOLLERABILITÀ DI IPTACOPAN (LNP023) IN PAZIENTI CON EMOGLOBINURIA PAROSSISTICA NOTTURNA (EPN) CHE ABBIANO COMPLETATO GLI STUDI DI FASE 2 E 3 IN PNH CON IPTACOPAN" - CODICE PROTOCOLLO CLNP023C12001B</t>
+          <t>PRESA D’ATTO DELLA FUSIONE PER INCORPORAZIONE DI VODAFONE ITALIA SPA CON FASTWEB S.P.A. - CONTRATTO CONVENZIONE CONSIP “TELEFONIA MOBILE 9 - TM9”.</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>15/11/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>25/11/2025</t>
-[...17 lines deleted...]
-      <c r="I153" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F153" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>2058</t>
+          <t>109</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>13/11/2025</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ POLIAMBULATORIO SS. TRINITÀ SRL, SEDE DI SCHIO, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 14/11/2025 AL 31/12/2025.</t>
+          <t>CONVENZIONI CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA SANITARIA IN CARDIOCHIRURGIA, NEUROCHIRURGIA, CHIRURGIA PEDIATRICA, RADIOTERAPIA E ANESTESIA E RIANIMAZIONE. ANNO 2026.</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>13/11/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>23/11/2025</t>
-[...18 lines deleted...]
-        <v>2.52</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F154" t="n">
+        <v>109.472</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>2058</t>
+          <t>108</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>13/11/2025</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ POLIAMBULATORIO SS. TRINITÀ SRL, SEDE DI SCHIO, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 14/11/2025 AL 31/12/2025.</t>
+          <t>CONVENZIONE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA PER ATTIVITÀ DI CONSULENZA NELLA SPECIALITÀ DI ANESTESIA E RIANIMAZIONE ESPLETATA PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA. ANNO 2026.</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>13/11/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>23/11/2025</t>
-[...18 lines deleted...]
-        <v>2.52</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F155" t="n">
+        <v>240.088</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>2050</t>
+          <t>107</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>07/11/2025</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>ADESIONE AD ACCORDI QUADRO CONSIP “DIALISI 5” PER LA FORNITURA DI TRATTAMENTI DI DIALISI EXTRACORPOREA, TRATTAMENTI DI DIALISI PERITONEALE, FILTRI E TRATTAMENTI “SPECIALI” PER LE PUBBLICHE AMMINISTRAZIONI. RIF. AULSS7_2025_00330.</t>
+          <t>PRESTAZIONI DI TELECONSULTO NEUROCHIRURGICO EROGATE DALL’AZIENDA ULSS 8 BERICA A FAVORE DELL’AZIENDA ULSS 7 PEDEMONTANA. BIENNIO 2026-2027.</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>08/11/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>18/11/2025</t>
-[...18 lines deleted...]
-        <v>168118</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F156" t="n">
+        <v>171</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>2043</t>
+          <t>104</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>07/11/2025</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " PALLIATIVE CARE DAY: INDAGINE DI PREVALENZA PUNTUALE DEI BISOGNI DI CURE PALLIATIVE NEGLI OSPEDALI E NELLE STRUTTURE RESIDENZIALI PER ANZIANI"</t>
+          <t>RINNOVO CONVENZIONE CON IL LICEO GINNASIO STATALE “G.B. BROCCHI” DI BASSANO DEL GRAPPA (VI)  RELATIVA AI “PERCORSI PER LE COMPETENZE TRASVERSALI E PER L’ORIENTAMENTO” (PCTO), DA EFFETTUARSI PRESSO LE STRUTTURE DELL'AZIENDA ULSS 7 PEDEMONTANA</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>08/11/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>18/11/2025</t>
-[...17 lines deleted...]
-      <c r="I157" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F157" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>2043</t>
+          <t>103</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>07/11/2025</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " PALLIATIVE CARE DAY: INDAGINE DI PREVALENZA PUNTUALE DEI BISOGNI DI CURE PALLIATIVE NEGLI OSPEDALI E NELLE STRUTTURE RESIDENZIALI PER ANZIANI"</t>
+          <t>RINNOVO DELLA CONVENZIONE CON L’UNIVERSITÀ “ E CAMPUS” PER LO SVOLGIMENTO DI TIROCINI DI FORMAZIONE E DI ORIENTAMENTO PRESSO L'AZIENDA ULSS 7 PEDEMONTANA</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>08/11/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>18/11/2025</t>
-[...17 lines deleted...]
-      <c r="I158" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F158" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>100</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>31/10/2025</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI SUPPORTO TECNICO ALLA SQUADRA EMERGENZE AZIENDALE, PER MIGLIORAMENTO LIVELLI DI SICUREZZA EX D.LGS. 81/2008 - OSPEDALE ALTO VICENTINO - ANNO 2025-2028.</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DEL PROGETTO DI RICERCA ASSISTENZIALE NO-PROFIT DAL TITOLO "  NUR-FRAIL - NURSING-LED FRAILTY PREVENTION AND CARE: UNO STUDIO QUASI SPERIMENTALE"</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>01/11/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>11/11/2025</t>
-[...18 lines deleted...]
-        <v>817.5</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F159" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>66</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>31/10/2025</t>
+          <t>16/01/2026</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI SUPPORTO TECNICO ALLA SQUADRA EMERGENZE AZIENDALE, PER MIGLIORAMENTO LIVELLI DI SICUREZZA EX D.LGS. 81/2008 - OSPEDALE ALTO VICENTINO - ANNO 2025-2028.</t>
+          <t>PROROGA AL 30.06.2026 DELLA PROCEDURA PER LA FORNITURA DI FARMACI EMODERIVATI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’APSS DI TRENTO ED IL COMPRENSORIO SANITARIO DI BOLZANO. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-058-TH</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>01/11/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>11/11/2025</t>
-[...18 lines deleted...]
-        <v>817.5</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F160" t="n">
+        <v>512875</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>65</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>31/10/2025</t>
+          <t>16/01/2026</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>RINNOVO 12 MESI CONTRATTO PER LA FORNITURA IN ACCORDO QUADRO DI SISTEMI DIAGNOSTICI PER L’ESAME CHIMICO-FISICO E MORFOLOGICO DELLE URINE E PER LA VALUTAZIONE DELLA SOLA FRAZIONE CORPUSCOLATA PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE VENETO – GARA ULSS 2021-137-BAS</t>
+          <t>PROROGA CONTRATTI DI AUTOVEICOLI IN NOLEGGIO RELATIVI A CONVENZIONI CONSIP DIVERSE. GARA AULSS_902</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>01/11/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>11/11/2025</t>
-[...18 lines deleted...]
-        <v>141934</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F161" t="n">
+        <v>65035</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>64</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>31/10/2025</t>
+          <t>16/01/2026</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>RINNOVO BIENNALE DEI CONTRATTI PER LA FORNITURA MEDIANTE ACCORDO QUADRO, DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO – QUARTA TRANCHE, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO (DELIBERAZIONE N. 999 DEL 16/06/2025 AULSS7 PEDEMONTANA). GARA 2023-113-BAS.</t>
+          <t>SOSTITUZIONE DEL DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (DEC) – CONTRATTO PER LA FORNITURA DI MATERIALE DI CONSUMO DEDICATO AI SISTEMI DI UMIDIFICAZIONE FISHER &amp; PAYKEL HEALTHCARE GARA 2024-027-BAS.</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>01/11/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>11/11/2025</t>
-[...18 lines deleted...]
-        <v>558898</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F162" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>2001</t>
+          <t>63</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>31/10/2025</t>
+          <t>16/01/2026</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 3) - 2025.</t>
+          <t>PRESA D’ATTO DELLA FUSIONE PER INCORPORAZIONE DI BIM ITALIA S.R.L. CON GPI S.P.A. CONTRATTO PER IL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA DEL SOFTWARE “QUANI SDO PLUS” IN USO PRESSO LA DMO DI BASSANO - GARA AULSS7_2024_239</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>01/11/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>11/11/2025</t>
-[...18 lines deleted...]
-        <v>70.40900000000001</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F163" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>2001</t>
+          <t>62</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>31/10/2025</t>
+          <t>16/01/2026</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 3) - 2025.</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI “SISTEMI DIAGNOSTICI PER ALLERGOLOGIA IN VITRO” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. DDR NR. 145 DEL 28.03.2019: PROROGA FINO AL 31.12.2026</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>01/11/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>11/11/2025</t>
-[...18 lines deleted...]
-        <v>70.40900000000001</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F164" t="n">
+        <v>81990</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>2000</t>
+          <t>61</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>31/10/2025</t>
+          <t>16/01/2026</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 3) - 2025.</t>
+          <t>CONTRATTO PER LA FORNITURA DI DIAGNOSTICI DI IMMUNOTERAPIA E SIEROLOGIA INFETTIVOLOGICA UTILIZZATI SULLA STRUMENTAZIONE LIAISON XL IN USO PRESSO L’U.O.C. MEDICINA DI LABORATORIO P.O. DI SANTORSO - GARA ULSS TH87/2018: PROROGA TECNICA FINO AL 30.04.2026</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>01/11/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>11/11/2025</t>
-[...18 lines deleted...]
-        <v>36.952</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F165" t="n">
+        <v>51904</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>2000</t>
+          <t>58</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>31/10/2025</t>
+          <t>16/01/2026</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 3) - 2025.</t>
+          <t>ADESIONE DEI CENTRI PER L'AFFIDO E LA SOLIDARIETÀ FAMILIARE (C.A.S.F.) DEI DISTRETTI 1 E 2 AL COORDINAMENTO NAZIONALE SERVIZI AFFIDI (CNSA)</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>01/11/2025</t>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>11/11/2025</t>
-[...18 lines deleted...]
-        <v>36.952</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F166" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>1990</t>
+          <t>27</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>31/10/2025</t>
+          <t>09/01/2026</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI SALERNO PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN OFTALMOLOGIA</t>
+          <t>CONVENZIONE CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2026.</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>01/11/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>11/11/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F167" t="n">
+        <v>35.363</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>1962</t>
+          <t>2456</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>28/10/2025</t>
+          <t>31/12/2025</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>PROGETTO REGIONALE “E-INCLUSION. VENETO TALK” - DGR N. 748/2025 – DDR N. 26/2025 CUP H19G25000170001. APPROVAZIONE DELLA CONVENZIONE</t>
+          <t>PROGETTO REGIONALE “E-INCLUSION VENETO TALK”. DGR N. 748/2025 – DDR N. 26/2025. (CUP H19G25000170001)- RECEPIMENTO FINANZIAMENTO REGIONALE - PIANO DELLE ATTIVITÀ E DEI COSTI.</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>28/10/2025</t>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>07/11/2025</t>
-[...17 lines deleted...]
-      <c r="I168" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F168" t="n">
         <v>20848</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>1959</t>
+          <t>2443</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>ACQUISTO N. 1 ARCO A “C” PER L’U.O.C. ORTOPEDIA E TRAUMATOLOGIA DEL P.O. DI ASIAGO MEDIANTE ADESIONE ALLA GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI ARCHI A “C”, SERVIZI CONNESSI, DISPOSITIVI E SERVIZI ACCESSORI– LOTTO 2. DELIBERA AZIENDA ZERO N. 879 DEL 30/12/2022. GARA AULSS7_2025_00334</t>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA L’AZIENDA ULSS 7 PEDEMONTANA E LA CROCE ROSSA ITALIANA – COMITATO DI THIENE – PER L’UTILIZZO DEI LOCALI SITI PRESSO IL CENTRO SANITARIO POLIFUNZIONALE “BOLDRINI” DI THIENE, IN VIA BOLDRINI N. 1, PER ATTIVITA’ ISTITUZIONALE DELL’ASSOCIAZIONE CROCE ROSSA ITALIANA</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>25/10/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
-[...18 lines deleted...]
-        <v>65620</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F169" t="n">
+        <v>9.5</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>1954</t>
+          <t>2441</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>INDIZIONE AVVISO ESPLORATIVO DI MANIFESTAZIONE DI INTERESSE PER L’ALIENAZIONE DELL’IMMOBILE SITO A MAROSTICA (VI) IN VIA BEATO LORENZINO.</t>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA L’AZIENDA ULSS 7 PEDEMONTANA E LA CROCE ROSSA ITALIANA – COMITATO DI SCHIO – PER L’UTILIZZO DEI LOCALI SITI PRESSO LA CASA DELLA SALUTE DI SCHIO, IN VIA SAN CAMILLO DE LELLIS N. 1, PER ATTIVITA’ ISTITUZIONALE DELL’ASSOCIAZIONE CROCE ROSSA ITALIANA</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>25/10/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
-[...18 lines deleted...]
-        <v>180</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F170" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>1954</t>
+          <t>2439</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>INDIZIONE AVVISO ESPLORATIVO DI MANIFESTAZIONE DI INTERESSE PER L’ALIENAZIONE DELL’IMMOBILE SITO A MAROSTICA (VI) IN VIA BEATO LORENZINO.</t>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO A TITOLO GRATUITO DELL’IMMOBILE DI PROPRIETÀ COMUNALE SITO IN PIAZZA DEI TERZI N. 1 A CHIUPPANO (VI) DA DESTINARE A CENTRO DI MEDICINA GENERALE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>25/10/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
-[...18 lines deleted...]
-        <v>180</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F171" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>1953</t>
+          <t>2438</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>LAVORI DI SECONDO STRALCIO FUNZIONALE - MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L'OSPEDALE SAN BASSIANO DI BASSANO DEL GRAPPA (VI) -APPROVAZIONE PERIZIA VARIANTE SUPPLETIVA N. 1.</t>
+          <t>PROROGA FINO AL 31/12/2026 GARA REGIONALE PER LA FORNITURA DI “ELETTRODI PER MONITORAGGIO” (DELIBERAZIONE N. 713/2021 DI AZIENDA ZERO). RIF. 2022-136-TH.</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>25/10/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
-[...18 lines deleted...]
-        <v>61.321</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F172" t="n">
+        <v>23407</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>1953</t>
+          <t>2437</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>LAVORI DI SECONDO STRALCIO FUNZIONALE - MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L'OSPEDALE SAN BASSIANO DI BASSANO DEL GRAPPA (VI) -APPROVAZIONE PERIZIA VARIANTE SUPPLETIVA N. 1.</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI “SISTEMI DIAGNOSTICI PER LA DETERMINAZIONE DELLA VELOCITÀ DI ERITROSEDIMENTAZIONE” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. DDR NR. 74 DEL 21.02.2019: PROROGA FINO AL 31.08.2026.</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>25/10/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
-[...18 lines deleted...]
-        <v>61.321</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F173" t="n">
+        <v>4130</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>1952</t>
+          <t>2435</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>MIGLIORAMENTO SISMICO DELL'OSPEDALE DI BASSANO DEL GRAPPA 1° STRALCIO FUNZIONALE - 2° LOTTO REALIZZATIVO. AGGIUDICAZIONE  PROCEDURA APERTA PER L'AFFIDAMENTO DEI LAVORI "FASE 1" CON OPZIONE DI AFFIDAMENTO DEI LAVORI  "FASE 2"</t>
+          <t>PROROGA FINO AL 31.12.2026 DEI CONTRATTI PER LA FORNITURA DI GUANTI E DISINFETTANTI (DELIBERAZIONE N. 728/2023 DI AZIENDA ZERO). GARA 2023-286-BAS.</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>25/10/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F174" t="n">
+        <v>66976</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>1952</t>
+          <t>2434</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>MIGLIORAMENTO SISMICO DELL'OSPEDALE DI BASSANO DEL GRAPPA 1° STRALCIO FUNZIONALE - 2° LOTTO REALIZZATIVO. AGGIUDICAZIONE  PROCEDURA APERTA PER L'AFFIDAMENTO DEI LAVORI "FASE 1" CON OPZIONE DI AFFIDAMENTO DEI LAVORI  "FASE 2"</t>
+          <t>PROROGA FINO AL 31.12.2026 DELLE CONVENZIONI PER LA FORNITURA DI "DISPOSITIVI PER INFUSIONE ACCESSI VASCOLARI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ALL'APSS DI TRENTO E ALL'OSPEDALE RIABILITATIVO DI ALTA SPECIALIZZAZIONE DI MOTTA DI LIVENZA - 1^ EDIZIONE" – I^ TRANCHE” (DELIBERAZIONE N. 249/2022 DI AZIENDA ZERO). RIF. 2022-218-BAS.</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>25/10/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F175" t="n">
+        <v>120924</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>1951</t>
+          <t>2433</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>PROROGA APPALTI SPECIFICI PER LA FORNITURA DI MEZZI DI CONTRASTO PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO (APSS), ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV.</t>
+          <t>PROROGA FINO AL 30/06/2026 DEI CONTRATTI PER LA FORNITURA DI “AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – SECONDA TRANCHE”, DELIBERAZIONE N. 182 DEL 26.03.2021 DI AZIENDA ZERO. RIF. GARA 2021-246-TH.</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>25/10/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
-[...18 lines deleted...]
-        <v>39210</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F176" t="n">
+        <v>19589</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>1950</t>
+          <t>2432</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 39^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00342</t>
+          <t>PROROGA FINO AL 31/03/2026 DELLA GARA REGIONALE PER LA FORNITURA DI “MEDICAZIONI SEMPLICI – 2^ EDIZIONE - LOTTI DESERTI” (DDR 509/2022). RIF. GARA 2022-319-TH.</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>25/10/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
-[...18 lines deleted...]
-        <v>4406268</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F177" t="n">
+        <v>12196</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>1948</t>
+          <t>2431</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>CONVENZIONE CONSIP “APPARECCHIATURE MULTIFUNZIONE 31” PROROGA TECNICA NOLEGGIO N. 31 FOTOCOPIATRICI</t>
+          <t>PROROGA FINO AL 31/03/2026 GARA REGIONALE PER LA FORNITURA DI MEDICAZIONI SEMPLICI - 2^ EDIZIONE (DELIBERAZIONE N. 604/2021 AZIENDA ZERO). RIF. 2021-341-TH.</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>25/10/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
-[...18 lines deleted...]
-        <v>3356</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F178" t="n">
+        <v>27885</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>1946</t>
+          <t>2426</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 30.09.2026 GARA REGIONALE “AGHI E SIRINGHE” (DELIBERAZIONE N. 712/2021 DI AZIENDA ZERO). GARA 2022-045-TH E 2022-095-TH.</t>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO CON L’ASSOCIAZIONE CULTURALE “PROGETTO CINEMA A.V.” PER L’UTILIZZO DI BENI MOBILI (ARREDI, ATTREZZATURE ELETTROMEDICALI) DI PROPRIETÀ DELL’ULSS 7 PEDEMONTANA PRESSO IL QUARTO PIANO (EX BLOCCO SPECIALITÀ ORA AREA NORD) DEL CENTRO SANITARIO POLIFUNZIONALE “BOLDRINI” DI THIENE (VI), VIA C. BOLDRINI N. 1.</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>25/10/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
-[...18 lines deleted...]
-        <v>188029</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F179" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>1939</t>
+          <t>2419</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFISICI CHE APPLICANO IL METODO DOMAN O VOJTA O FAY O ABA O PERFETTI O FELDENKRAIS. L.R. N. 6 DEL 22 FEBBRAIO 1999. ANNO 2025 (DGRV 1014 DEL 02/09/2025). RECEPIMENTO DEL FINANZIAMENTO E PROVVEDIMENTI CONSEGUENTI</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 40^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00394</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>25/10/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
-[...18 lines deleted...]
-        <v>103647</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F180" t="n">
+        <v>534623</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>1936</t>
+          <t>2418</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>RICONOSCIMENTO REVISIONE TARIFFE DELL’ACCORDO CONTRATTUALE CON LA SOCIETÀ COOP. SOC. DI SOLIDARIETÀ LA MADONNINA GESTORE DEL CENTRO DIURNO DI ROANA PER UTENTI DELL’AREA SALUTE MENTALE. PERIODO 01/07/2025-30/06/2026, DDG N. 1100/2025.</t>
+          <t>CRITERI PER LA COMPARTECIPAZIONE ALLE SPESE DI OSPITALITÀ ALBERGHIERA DELLE PERSONE DIMESSE DA EX OSPEDALI PSICHIATRICI ED EX CASE DI SALUTE AI SENSI DELLA LEGGE REGIONALE 8 AGOSTO 2017, N. 24. RECEPIMENTO DGRV 1015 DEL 8 SETTEMBRE 2025</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>25/10/2025</t>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
-[...18 lines deleted...]
-        <v>4.752</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F181" t="n">
+        <v>336300</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>1936</t>
+          <t>2411</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>RICONOSCIMENTO REVISIONE TARIFFE DELL’ACCORDO CONTRATTUALE CON LA SOCIETÀ COOP. SOC. DI SOLIDARIETÀ LA MADONNINA GESTORE DEL CENTRO DIURNO DI ROANA PER UTENTI DELL’AREA SALUTE MENTALE. PERIODO 01/07/2025-30/06/2026, DDG N. 1100/2025.</t>
+          <t>APPROVAZIONE ACCORDO CONTRATTUALE CON LA SOCIETÀ COOPERATIVA SOCIALE DI SOLIDARIETÀ LA MADONNINA GESTORE DEL CENTRO DIURNO DI ROANA PER UTENTI DELL’AREA SALUTE MENTALE PER IL TRIENNIO 2026-2028</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>25/10/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
-[...18 lines deleted...]
-        <v>4.752</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F182" t="n">
+        <v>529.744</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>1932</t>
+          <t>2410</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO OSSERVAZIONALE SULLA DIAGNOSI E GESTIONE DELLA LEUCEMIA LINFATICA CRONICA IN ITALIA PROMOSSO DAL GRUPPO ITALIANO MALATTIE EMATOLOGICHE DELL'ADULTO (GIMEMA)" E APPROVAZIONE CONTRATTO</t>
+          <t>APPROVAZIONE ACCORDO CONTRATTUALE CON L'IPAB CASA DI RICOVERO "MUZAN" DI MALO PER L'EROGAZIONE DI PRESTAZIONI DI CURE INTERMEDIE NELL'AMBITO DELL'UNITA' RIABILITATIVA TERRITORIALE (URT). PERIODO 01/01/2026 - 31/12/2028</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>03/11/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F183" t="n">
+        <v>3.658</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>1932</t>
+          <t>2407</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO OSSERVAZIONALE SULLA DIAGNOSI E GESTIONE DELLA LEUCEMIA LINFATICA CRONICA IN ITALIA PROMOSSO DAL GRUPPO ITALIANO MALATTIE EMATOLOGICHE DELL'ADULTO (GIMEMA)" E APPROVAZIONE CONTRATTO</t>
+          <t>APPROVAZIONE DEL PROTOCOLLO D’INTESA TRA IL CENTRO OPERATIVO PER LA SICUREZZA CIBERNETICA “VENETO” E L’AULSS 7 PEDEMONTANA PER LA PREVENZIONE E CONTRASTO DEI CRIMINI INFORMATICI AI DANNI DELLE INFRASTRUTTURE INFORMATICHE AZIENDALI.</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>03/11/2025</t>
-[...17 lines deleted...]
-      <c r="I184" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F184" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>1916</t>
+          <t>2374</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>17/10/2025</t>
+          <t>23/12/2025</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI VACCINI DIVERSI-LOTTI DESERTI- DDG 570/2025 RIF: AULSS7_2025_000295.</t>
+          <t>“BUDGET DI SALUTE MENTALE – AREA SALUTE MENTALE” (DGR 1364/2024, DDR 23/2025). APPROVAZIONE CONVENZIONE PER LA CO-PROGETTAZIONE CON GLI ENTI PARTNER DEL TERZO SETTORE</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>18/10/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>28/10/2025</t>
-[...18 lines deleted...]
-        <v>81743</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F185" t="n">
+        <v>152.535</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>1915</t>
+          <t>2355</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>17/10/2025</t>
+          <t>19/12/2025</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DELLA PROROGA TECNICA DELLA CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI GUARDIANIA, LOTTO N. 9, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO DEL VENETO.</t>
+          <t>LAVORI DI COMPLETAMENTO DEL TERZO PIANO DELL’OSPEDALE DI ASIAGO PER REALIZZAZIONE DEI LOCALI PER I MEDICI DI GUARDIA – 1° STRALCIO – PRESA D’ATTO ATTIVAZIONE OPZIONE CONTRATTUALE 2° STRALCIO E APPROVAZIONE MODIFICA CONTRATTUALE.</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>18/10/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>28/10/2025</t>
-[...18 lines deleted...]
-        <v>9871</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F186" t="n">
+        <v>35.321</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>1907</t>
+          <t>2349</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>17/10/2025</t>
+          <t>19/12/2025</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>ACQUISTO DI LICENZE D’USO NUTANIX “NCI ULTIMATE PRODUCTION” MEDIANTE ADESIONE ALLA CONVENZIONE CONSIP “LICENZE SOFTWARE MULTIBRAND 7 - LOTTO 12 - PRODOTTI NUTANIX E SERVIZI CONNESSI”. GARA AULSS7_2025_00302</t>
+          <t>RECEPIMENTO DELL’APPALTO SPECIFICO PER LA FORNITURA DI PROTESI DI GINOCCHIO PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO – 2^ EDIZIONE (DELIBERAZIONI AZIENDA ZERO N. 36 DEL 29.01.2025 E N. 642 DELL’11.09.2025). GARA AULSS7_2024_00266</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>18/10/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>28/10/2025</t>
-[...18 lines deleted...]
-        <v>81712</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F187" t="n">
+        <v>1815383</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>1900</t>
+          <t>2348</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>17/10/2025</t>
+          <t>19/12/2025</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EROGAZIONE DI PRESTAZIONI SANITARIE DI DIAGNOSTICA PET-TAC A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2026.</t>
+          <t>PROROGA TECNICA DEL CONTRATTO LOTTO 1) SISTEMA ANALITICO DI CHIMICA CLINICA, IMMUNOMETRIA, TURBIDIMETRIA, SIEROLOGIA, EMATOLOGIA, COAGULAZIONE (AREA LAB CORE) - GARA N. 10/2012, DEL CONTRATTO PER LA FORNITURA DI DISPOSITIVI DI PRELIEVO BIOLOGICO (TAMPONI) E MATERIALE DI CONSUMO PER IL SISTEMA “WASP-LAB CONNESSO A FLEX LAB 3.6 INPECO” - GARA N. 29BAS/18, DEL CONTRATTO PER LA FORNITURA DEL TEST PROCALCITONINA - GARA 2024-208-BAS E DEL CONTRATTO PER LA FORNITURA DEL SISTEMA ANALITICO PER L’ESECUZIONE DI ESAMI DI IMMUNOMETRIA SPECIALE – GARA ULSS N. 95BAS/2019</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>18/10/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>28/10/2025</t>
-[...18 lines deleted...]
-        <v>169.265</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F188" t="n">
+        <v>827690</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>1900</t>
+          <t>2347</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>17/10/2025</t>
+          <t>19/12/2025</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EROGAZIONE DI PRESTAZIONI SANITARIE DI DIAGNOSTICA PET-TAC A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2026.</t>
+          <t>PROROGA PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 19^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00055</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>18/10/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>28/10/2025</t>
-[...18 lines deleted...]
-        <v>169.265</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F189" t="n">
+        <v>27885</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>1899</t>
+          <t>2346</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>17/10/2025</t>
+          <t>19/12/2025</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EROGAZIONE DI PRESTAZIONI SANITARIE DI GENETICA MEDICA A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2026.</t>
+          <t>PROROGA FINO AL 31/12/2026 GARA REGIONALE PER LA FORNITURA DI “SOSTANZE VISCOELASTICHE PER CHIRURGIA OCULISTICA” (DELIBERAZIONE N. 653/2021 DI AZIENDA ZERO). GARA 2022-007-TH.</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>18/10/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>28/10/2025</t>
-[...18 lines deleted...]
-        <v>370.613</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F190" t="n">
+        <v>65561</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>1899</t>
+          <t>2344</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>17/10/2025</t>
+          <t>19/12/2025</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EROGAZIONE DI PRESTAZIONI SANITARIE DI GENETICA MEDICA A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2026.</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI BIENNALE IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E ALTRI ENTI ADERENTI - 26^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00395</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>18/10/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>28/10/2025</t>
-[...18 lines deleted...]
-        <v>370.613</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F191" t="n">
+        <v>451429</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>1898</t>
+          <t>2326</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>17/10/2025</t>
+          <t>19/12/2025</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EFFETTUAZIONE DI ATTIVITÀ COORDINATE NELL’AMBITO DELL’ANATOMIA PATOLOGICA A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2025.</t>
+          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA IN ORTOPEDIA E TRAUMATOLOGIA. ANNO 2026.</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>18/10/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>28/10/2025</t>
-[...18 lines deleted...]
-        <v>61.174</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F192" t="n">
+        <v>115.875</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>1898</t>
+          <t>2299</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>17/10/2025</t>
+          <t>12/12/2025</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EFFETTUAZIONE DI ATTIVITÀ COORDINATE NELL’AMBITO DELL’ANATOMIA PATOLOGICA A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2025.</t>
+          <t>PROROGA GARA REGIONALE PER LA FORNITURA IN URGENZA DI MEDICAZIONI SEMPLICI - 2 ^ EDIZIONE (LOTTI CESSATI PER RISOLUZIONE CONTRATTUALE). GARA 2023-025-TH.</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>18/10/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>28/10/2025</t>
-[...18 lines deleted...]
-        <v>61.174</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F193" t="n">
+        <v>4465</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>1897</t>
+          <t>2291</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>17/10/2025</t>
+          <t>12/12/2025</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EROGAZIONE DI PRESTAZIONI SANITARIE DI MEDICINA NUCLEARE A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2026.</t>
+          <t>PROROGA DI 6 MESI DELLA CONVENZIONE CONSIP “TELEFONIA MOBILE 9 - TM9”.</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>18/10/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>28/10/2025</t>
-[...18 lines deleted...]
-        <v>18.182</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F194" t="n">
+        <v>20346</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>1897</t>
+          <t>2283</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>17/10/2025</t>
+          <t>12/12/2025</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EROGAZIONE DI PRESTAZIONI SANITARIE DI MEDICINA NUCLEARE A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2026.</t>
+          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA IN PEDIATRIA. PERIODO DI DECORRENZA DAL 15/12/2025 AL 31/12/2026.</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>18/10/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>28/10/2025</t>
-[...18 lines deleted...]
-        <v>18.182</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F195" t="n">
+        <v>82.773</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>1889</t>
+          <t>2278</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>17/10/2025</t>
+          <t>12/12/2025</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’ISTITUTO DI SPECIALIZZAZIONE IN PSICOTERAPIA “IL RUOLO TERAPEUTICO” PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA</t>
+          <t>RINNOVO DELLA CONVENZIONE CON L'UNIVERSITA' DEGLI STUDI DI FERRARA PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL'AZIENDA ULSS 7 PEDEMONTANA (01/01/2026 - 31/12/2028).</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>18/10/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>28/10/2025</t>
-[...17 lines deleted...]
-      <c r="I196" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F196" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>1889</t>
+          <t>2275</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>17/10/2025</t>
+          <t>12/12/2025</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’ISTITUTO DI SPECIALIZZAZIONE IN PSICOTERAPIA “IL RUOLO TERAPEUTICO” PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI PISA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA , DI UN  MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA D'EMERGENZA - URGENZA - DR. LEONARDO CAPURRO</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>18/10/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>28/10/2025</t>
-[...17 lines deleted...]
-      <c r="I197" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F197" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>1888</t>
+          <t>2274</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>17/10/2025</t>
+          <t>12/12/2025</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’ISTITUTO VENETO TERAPIA FAMILIARE CON SEDE A TREVISO PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI PISA PER LO SVOLGUIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN  MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA D'EMERGENZA URGENZA - DOTT.SSA ALESSANDRA EUGENIA BIONDA</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>18/10/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>28/10/2025</t>
-[...17 lines deleted...]
-      <c r="I198" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F198" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>1888</t>
+          <t>2272</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>17/10/2025</t>
+          <t>12/12/2025</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’ISTITUTO VENETO TERAPIA FAMILIARE CON SEDE A TREVISO PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI  DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA  DI AREA SANITARIA  AL DI FUORI DELLA RETE  FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO CARDIOVASCOLARE - DR. ALESSANDRO SARAI</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>18/10/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>28/10/2025</t>
-[...17 lines deleted...]
-      <c r="I199" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F199" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>1864</t>
+          <t>2270</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>10/10/2025</t>
+          <t>12/12/2025</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>PNRR M6C1-1.1 CASE DELLA COMUNITÀ - M6C1-1.3 - OSPEDALI DI COMUNITÀ - NOMINA "INGEGNERE INDIPENDENTE" .</t>
+          <t>CONVENZIONE TRA L'UNIVERSITA' DEGLI STUDI DI VERONA E L'AZIENDA ULSS 7 PEDEMONTANA PER LA FORMAZIONE MEDICO-SPECIALISTICA - RECEPIMENTO DECRETO DIRETTORIALE MUR RELATIVO ALL'ACCREDITAMENTO DELLE SCUOLE DI SPECIALIZZAZIONE DI AREA SANITARIA E DELLE RELATIVE STRUTTURE SANITARIE AZIENDALI APPARTENENTI ALLA RETE FORMATIVA</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>11/10/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>21/10/2025</t>
-[...18 lines deleted...]
-        <v>26.8</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F200" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>1864</t>
+          <t>2237</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>10/10/2025</t>
+          <t>05/12/2025</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>PNRR M6C1-1.1 CASE DELLA COMUNITÀ - M6C1-1.3 - OSPEDALI DI COMUNITÀ - NOMINA "INGEGNERE INDIPENDENTE" .</t>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI VILLAVERLA (VI) E L’AZIENDA ULSS7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI UBICATI IN PIAZZA DELLE FORNACI N.10 A VILLAVERLA, PER ATTIVITÀ DI AMBULATORIO MEDICO.</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>11/10/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>21/10/2025</t>
-[...18 lines deleted...]
-        <v>26.8</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F201" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>1857</t>
+          <t>2236</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>10/10/2025</t>
+          <t>05/12/2025</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 38^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00309</t>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA L’AZIENDA ULSS 7 PEDEMONTANA E LA DITTA RT LUTECH S.P.A. PER L’INSTALLAZIONE DI APPARECCHIATURE E ANTENNE RIPETITRICI DI SEGNALE RADIO DA COLLOCARE PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA SULLA COPERTURA AL PIANO 12° E DI UN ARMADIO RACK DA COLLOCARE PRESSO IL LOCALE UTA DEL MEDESIMO PIANO.</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>11/10/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>21/10/2025</t>
-[...18 lines deleted...]
-        <v>388676</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F202" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>1850</t>
+          <t>2233</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>10/10/2025</t>
+          <t>05/12/2025</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>FONDO PER IL GIOCO D’AZZARDO PATOLOGICO (GAP) ANNUALITA’ 2023 (DDR 243/2024, DDR 268/2025). ATTI CONSEGUENTI ALL’ATTIVITA’ DI CO-PROGETTAZIONE DI CUI ALL’AVVISO PROT. 64885 DEL 10/07/2025 E APPROVAZIONE DELLO SCHEMA DI CONVENZIONE</t>
+          <t>ADESIONE ALLA CONVENZIONE REGIONALE PER LA FORNITURA DEL “SERVIZIO DI GESTIONE ED EROGAZIONE DI BUONI ACQUISTO - VOUCHER A FAVORE DEL PERSONALE DELLE AZIENDE ED ENTI DEL SSR (WELFARE INTEGRATIVO), PER LA DURATA DI 12 MESI” DELIBERA DI AZIENDA ZERO N. 806 DEL 17.11.2025 - GARA AULSS7_2025_00393</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>11/10/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>21/10/2025</t>
-[...18 lines deleted...]
-        <v>137.363</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F203" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>1844</t>
+          <t>2228</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>10/10/2025</t>
+          <t>05/12/2025</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " REGISTRO ASMA GRAVE- STUDIO OSSERVAZIONALE, TRASVERSALE E/O RETROSPETTIVO, NON INTERVENTISTICO, MULTICENTRICO, NAZIONALE - CODICE PROTOCOLLO: ARC214"</t>
+          <t>RINNOVO ANNUALE GARA REGIONALE PER LA FORNITURA DI “SOLUZIONI INFUSIONALI ED ELETTROLITICHE CONCENTRATE”. DDG N. 886 DEL 30.12.2022 –AZIENDA ZERO. GARA 2023-002-TH</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>11/10/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>21/10/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F204" t="n">
+        <v>490648</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>1815</t>
+          <t>2224</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>03/10/2025</t>
+          <t>05/12/2025</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 30/09/2026 GARA REGIONALE “DISPOSITIVI AD ULTRASUONI E RADIOFREQUENZA PER EMOSTASI VASALE” (DELIBERAZIONE N. 148/2020 DI AZIENDA ZERO). GARA 2020-351-TH.</t>
+          <t>RECEPIMENTO DELLA PROROGA TECNICA DELLA CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI GUARDIANIA PORTINERIA DI THIENE, LOTTO N. 9, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO DEL VENETO, DAL 01.01.2026 AL 30.04.2026.</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>04/10/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>14/10/2025</t>
-[...18 lines deleted...]
-        <v>398037</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F205" t="n">
+        <v>19563</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>1794</t>
+          <t>2214</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>26/09/2025</t>
+          <t>05/12/2025</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>OSPEDALE VECCHIO DI ASIAGO - LAVORI DI BONIFICA PER LA RIMOZIONE DI MATERIALI CONTENENTI AMIANTO - APPROVAZIONE MODIFICA CONTRATTUALE</t>
+          <t>APPROVAZIONE DELL'ADDENDUM N. 1 AL CONTRATTO RELATIVO ALLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO DI FASE III IN PAZIENTI CON TUMORE DEL COLON-RETTO METASTATICO, RAS/BRAF WILD TYPE SUL TESSUTO TUMORALE E RAS MUTATO SU BIOPSIA LIQUIDA CON  L'OBIETTIVO DI CONFRONTARE UNA TERAPIA DI PRIMA LINEA CON SCHEMA FOLFIRI IN ASSOCIAZIONE A CETUXIMAB O BEVACIZUMAB ( LIBIMAB STUDY) - CODICE PROGETTO DI RICERCA : TRS-2019-00002062"</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>27/09/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>07/10/2025</t>
-[...17 lines deleted...]
-      <c r="I206" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F206" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>1794</t>
+          <t>2213</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>26/09/2025</t>
+          <t>05/12/2025</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>OSPEDALE VECCHIO DI ASIAGO - LAVORI DI BONIFICA PER LA RIMOZIONE DI MATERIALI CONTENENTI AMIANTO - APPROVAZIONE MODIFICA CONTRATTUALE</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO MULTICENTRICO DI VALUTAZIONE DEI PERCORSI DI CURA INTEGRATI CON IL NUMERO EUROPEO ARMONIZZATO 116117 IN VENETO "</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>27/09/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>07/10/2025</t>
-[...17 lines deleted...]
-      <c r="I207" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F207" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>1785</t>
+          <t>2212</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>26/09/2025</t>
+          <t>05/12/2025</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>EVENTI FORMATIVI "ROAD TO PRIVACY - CORSO BASE" E "ROAD TO PRIVACY - CORSO AVANZATO" DELL'U.O.C. AFFARI GENERALI</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO FOR-PROFIT DAL TITOLO " CLNP023C1IT01 - REAL-CARE: EFFICACIA DI IPTACOPAN NELLA PRATICA CLINICA NEI PAZIENTI ITALIANI CON EMOGLOBINURIA PAROSSISTICA NOTTURNA (EPN): UNO STUDIO OSSSERVAZIONALE" E APPROVAZIONE CONTRATTO</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>27/09/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>07/10/2025</t>
-[...18 lines deleted...]
-        <v>2160</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F208" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>1785</t>
+          <t>2210</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>26/09/2025</t>
+          <t>05/12/2025</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>EVENTI FORMATIVI "ROAD TO PRIVACY - CORSO BASE" E "ROAD TO PRIVACY - CORSO AVANZATO" DELL'U.O.C. AFFARI GENERALI</t>
+          <t>CONVENZIONE TRA L'UNIVERSITA' DEGLI STUDI DI PADOVA E L'AZIENDA ULSS7 PEDEMONTANA   - ULTERIORE AGGIORNAMENTO DELLE STRUTTURE SANITARIE AZIENDALI ACCREDITATE PER LA FORMAZIONE MEDICO SPECIALISTICA NELLA RETE FORMATIVA DELLE SCUOLE DI SPECIALIZZAZIONE DI AREA SANITARIA</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>27/09/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>07/10/2025</t>
-[...18 lines deleted...]
-        <v>2160</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F209" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>1783</t>
+          <t>2193</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>26/09/2025</t>
+          <t>02/12/2025</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>AVVISO DI COPROGETTAZIONE PER LA REALIZZAZIONE DI UNA CAMPAGNA DI SENSIBILIZZAZIONE ALLA SOLIDARIETA’ E ALL’ACCOGLIENZA FAMILIARE NEL TERRITORIO DELL’ULSS 7 PEDEMONTANA PER IL PERIODO 2025-2027: APPROVAZIONE ESITO DELLA CO-PROGETTAZIONE E SCHEMA DI CONVENZIONE</t>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA IN NOLEGGIO DI SISTEMI PER ENDOSCOPIA FLESSIBILE E SERVIZI ACCESSORI IN FABBISOGNO ALLE AZIENDE SANITARIE E OSPEDALIERE DELLA REGIONE DEL VENETO. LOTTI 3 E 5 (DELIBERAZIONI AZIENDA ZERO N. 483/2024 E N. 628/2024). GARA AULSS7_2025_00377.</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>27/09/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>07/10/2025</t>
-[...18 lines deleted...]
-        <v>13000</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F210" t="n">
+        <v>172912</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>1768</t>
+          <t>2188</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>26/09/2025</t>
+          <t>28/11/2025</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON IL CENTRO ITALIANO STUDIO SVILUPPO PSICOTERAPIA A BREVE TERMINE – CISSPAT – CON SEDE A PADOVA PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA</t>
+          <t>CASA DELLA SALUTE DI SCHIO - LAVORI DI SOSTITUZIONE DELLA CABINA IMPIANTO ASCENSORE 42065017 PRESSO IL CSM – APPROVAZIONE MODIFICA CONTRATTUALE</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>27/09/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>07/10/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F211" t="n">
+        <v>12.68</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>1768</t>
+          <t>2186</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>26/09/2025</t>
+          <t>28/11/2025</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON IL CENTRO ITALIANO STUDIO SVILUPPO PSICOTERAPIA A BREVE TERMINE – CISSPAT – CON SEDE A PADOVA PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA</t>
+          <t>OSPEDALE ALTO VICENTINO - AFFIDAMENTO INTERVENTI DI MANUTENZIONE STRAORDINARIA EDILE ED IMPIANTISTICA.</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>27/09/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>07/10/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F212" t="n">
+        <v>48.063</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>1765</t>
+          <t>2179</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>26/09/2025</t>
+          <t>28/11/2025</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA , DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA INTERNA - DR. GIACOMO BARON</t>
+          <t>PROROGA FINO AL 31.05.2026 DEL CONTRATTO PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – PRIMA TRANCHE – LOTTO 2. DELIBERAZIONE N. 532/2019 DI AZIENDA ZERO. GARA 2020-068-TH.</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>27/09/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>07/10/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F213" t="n">
+        <v>1477</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>1765</t>
+          <t>2173</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>26/09/2025</t>
+          <t>28/11/2025</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA , DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA INTERNA - DR. GIACOMO BARON</t>
+          <t>PRESA D’ATTO DELLA TRASFORMAZIONE DELL’ASSOCIAZIONE DIAKONIA ONLUS IN FONDAZIONE DIAKONIA VICENZA ENTE DEL TERZO SETTORE (ETS) ED APPROVAZIONE NUOVA CONVENZIONE PER LA CO-PROGETTAZIONE AREA SALUTE MENTALE DI CUI ALLA DDG N. 1302/2025</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>27/09/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>07/10/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F214" t="n">
+        <v>103.878</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>1764</t>
+          <t>2167</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>26/09/2025</t>
+          <t>28/11/2025</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON IL CENTRO DI TERAPIA STRATEGICA CON SEDE AD AREZZO PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA.</t>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI NEUROLOGIA PEDIATRICA CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. PERIODO DI DECORRENZA DAL 01/12/2025 AL 31/12/2026.</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>27/09/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>07/10/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F215" t="n">
+        <v>50.218</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>1764</t>
+          <t>2143</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>26/09/2025</t>
+          <t>21/11/2025</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON IL CENTRO DI TERAPIA STRATEGICA CON SEDE AD AREZZO PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA.</t>
+          <t>PROROGA FINO AL 31/10/2026 GARA REGIONALE PER LA FORNITURA DI “RETI CHIRURGICHE” (DELIBERAZIONE N. 594/2021 DI AZIENDA ZERO). RIF. 2022-166-BAS, 2023-188-BAS, 2024-125-BAS.</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>27/09/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>07/10/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F216" t="n">
+        <v>86684</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>1763</t>
+          <t>2099</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>26/09/2025</t>
+          <t>19/11/2025</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>CONVENZIONE DA PARTE DELLA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA “ASSOCIAZIONE DI PSICOLOGIA COGNITIVA” - APC - CON SEDE IN ROMA, PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 - CASA DELLA COMUNITÀ DI THIENE - LAVORI DI MANUTENZIONE STRAORDINARIA. PERIZIA DI VARIANTE N.3</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>27/09/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>07/10/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F217" t="n">
+        <v>64.77200000000001</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>1763</t>
+          <t>2095</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>26/09/2025</t>
+          <t>14/11/2025</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>CONVENZIONE DA PARTE DELLA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA “ASSOCIAZIONE DI PSICOLOGIA COGNITIVA” - APC - CON SEDE IN ROMA, PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA</t>
+          <t>APPROVAZIONE ADDENDUM AL CONTRATTO DI COMODATO TRA IL COMUNE DI TEZZE SUL BRENTA E L’AZIENDA ULSS N.7 PEDEMONTANA RELATIVO ALL’UTILIZZO DEI LOCALI UBICATI A TEZZE SUL BRENTA, PIAZZA VITTORIA 1, PER RESTITUZIONE DI PARTE DEI LOCALI COMUNALI IN COMODATO.</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>27/09/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>07/10/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F218" t="n">
+        <v>1.4</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>1726</t>
+          <t>2072</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>19/09/2025</t>
+          <t>14/11/2025</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "QUALITA' DI VITA DI PAZIENTI ANZIANI CON LINFOMA NON-HODGKIN A BASSO GRADO TRATTATI CON IMMUNOTERAPIA O IMMUNOCHEMIOTERAPIA E/O RADIOTERAPIA. STUDIO OSSERVAZIONALE PROSPETTICO DELLA FONDAZIONE ITALIANA LINFOMI"</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO OSSERVAZIONALE, PROSPETTICO, MULTICENTRICO, NO PROFIT: “HYPOXIA DAY”, PROMOSSO DALLA SOCIETA’ ITALIANA DI GERIATRIA OSPEDALE E TERRITORIO (SIGOT), PRESSO A.ULSS 7 – U.O.C. GERIATRIA   P.O. SANTORSO.</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>20/09/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>30/09/2025</t>
-[...17 lines deleted...]
-      <c r="I219" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F219" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>1726</t>
+          <t>2071</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>19/09/2025</t>
+          <t>14/11/2025</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "QUALITA' DI VITA DI PAZIENTI ANZIANI CON LINFOMA NON-HODGKIN A BASSO GRADO TRATTATI CON IMMUNOTERAPIA O IMMUNOCHEMIOTERAPIA E/O RADIOTERAPIA. STUDIO OSSERVAZIONALE PROSPETTICO DELLA FONDAZIONE ITALIANA LINFOMI"</t>
+          <t>APPROVAZIONE DELL'ADDENDUM N. 2 RELATIVO AL CONTRATTO DELLO STUDIO CLINICO PROFIT DAL TITOLO " PROGRAMMA DI ESTENSIONE ROLL-OVER (REP) MULTICENTRICO, IN APERTO PER CARATTERIZZARE LA SICUREZZA E LA TOLLERABILITÀ DI IPTACOPAN (LNP023) IN PAZIENTI CON EMOGLOBINURIA PAROSSISTICA NOTTURNA (EPN) CHE ABBIANO COMPLETATO GLI STUDI DI FASE 2 E 3 IN PNH CON IPTACOPAN" - CODICE PROTOCOLLO CLNP023C12001B</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>20/09/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>30/09/2025</t>
-[...17 lines deleted...]
-      <c r="I220" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F220" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>1723</t>
+          <t>2058</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>19/09/2025</t>
+          <t>13/11/2025</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALL'EMENDAMENTO N. 1 RELATIVO AL CONTRATTO DELLO STUDIO CLINICO FOR-PROFIT "STUDIO OSSERVAZIONALE MULTICENTRICO, A LUNGO TERMINE, A BRACCIO SINGOLO, PER VALUTARE L'EFFICACIA DI PEGCETACOPLAN IN CONDIZIONI DEL MONDO REALE IN PAZIENTI AFFETTI DA EMOGLOBINURIA PAROSSISTICA NOTTURNA (EPN) -   CODICE PROTOCOLLO    COMPLETE/ SOBI.PEGCET-304"</t>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ POLIAMBULATORIO SS. TRINITÀ SRL, SEDE DI SCHIO, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 14/11/2025 AL 31/12/2025.</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>20/09/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>30/09/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F221" t="n">
+        <v>2.52</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>1723</t>
+          <t>2050</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>19/09/2025</t>
+          <t>07/11/2025</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALL'EMENDAMENTO N. 1 RELATIVO AL CONTRATTO DELLO STUDIO CLINICO FOR-PROFIT "STUDIO OSSERVAZIONALE MULTICENTRICO, A LUNGO TERMINE, A BRACCIO SINGOLO, PER VALUTARE L'EFFICACIA DI PEGCETACOPLAN IN CONDIZIONI DEL MONDO REALE IN PAZIENTI AFFETTI DA EMOGLOBINURIA PAROSSISTICA NOTTURNA (EPN) -   CODICE PROTOCOLLO    COMPLETE/ SOBI.PEGCET-304"</t>
+          <t>ADESIONE AD ACCORDI QUADRO CONSIP “DIALISI 5” PER LA FORNITURA DI TRATTAMENTI DI DIALISI EXTRACORPOREA, TRATTAMENTI DI DIALISI PERITONEALE, FILTRI E TRATTAMENTI “SPECIALI” PER LE PUBBLICHE AMMINISTRAZIONI. RIF. AULSS7_2025_00330.</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>20/09/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>30/09/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F222" t="n">
+        <v>168118</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>1693</t>
+          <t>2049</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>12/09/2025</t>
+          <t>07/11/2025</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>ADEGUAMENTO ALLA NORMATIVA SISMICA E ANTINCENDIO DELL’OSPEDALE DI BASSANO DEL GRAPPA CON RIQUALIFICAZIONE FUNZIONALE DEL GRUPPO OPERATORIO. AGGIUDICAZIONE PROCEDURA APERTA PER L’AFFIDAMENTO DEI SERVIZI DI PROGETTAZIONE DI FATTIBILITÀ TECNICA ED ECONOMICA (PFTE) CON OPZIONE DI AFFIDAMENTO DEI SERVIZI DI DIREZIONE LAVORI E DI COORDINAMENTO DELLA SICUREZZA IN ESECUZIONE.</t>
+          <t>PROROGA FINO AL 31/08/2026 DEI CONTRATTI PER LA FORNITURA IN ACCORDO QUADRO DI “PROTESI D’ANCA E CEMENTI” – I^ TRANCHE E II^ TRANCHE” (DELIBERAZIONI N. 641/2019 E N. 480/2020 DI AZIENDA ZERO). RIF. 2020-131-TH E 2021-038-TH.</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>13/09/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>23/09/2025</t>
-[...18 lines deleted...]
-        <v>314.278</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F223" t="n">
+        <v>1523178</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>1693</t>
+          <t>2043</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>12/09/2025</t>
+          <t>07/11/2025</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>ADEGUAMENTO ALLA NORMATIVA SISMICA E ANTINCENDIO DELL’OSPEDALE DI BASSANO DEL GRAPPA CON RIQUALIFICAZIONE FUNZIONALE DEL GRUPPO OPERATORIO. AGGIUDICAZIONE PROCEDURA APERTA PER L’AFFIDAMENTO DEI SERVIZI DI PROGETTAZIONE DI FATTIBILITÀ TECNICA ED ECONOMICA (PFTE) CON OPZIONE DI AFFIDAMENTO DEI SERVIZI DI DIREZIONE LAVORI E DI COORDINAMENTO DELLA SICUREZZA IN ESECUZIONE.</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " PALLIATIVE CARE DAY: INDAGINE DI PREVALENZA PUNTUALE DEI BISOGNI DI CURE PALLIATIVE NEGLI OSPEDALI E NELLE STRUTTURE RESIDENZIALI PER ANZIANI"</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>13/09/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>23/09/2025</t>
-[...18 lines deleted...]
-        <v>314.278</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F224" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>1691</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>12/09/2025</t>
+          <t>31/10/2025</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO 1° STRALCIO FUNZIONALE - AFFIDAMENTO DEL SERVIZIO DI COLLAUDO STATICO</t>
+          <t>AFFIDAMENTO DEL SERVIZIO DI SUPPORTO TECNICO ALLA SQUADRA EMERGENZE AZIENDALE, PER MIGLIORAMENTO LIVELLI DI SICUREZZA EX D.LGS. 81/2008 - OSPEDALE ALTO VICENTINO - ANNO 2025-2028.</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>13/09/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>23/09/2025</t>
-[...18 lines deleted...]
-        <v>19.693</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F225" t="n">
+        <v>817.5</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>1691</t>
+          <t>2001</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>12/09/2025</t>
+          <t>31/10/2025</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO 1° STRALCIO FUNZIONALE - AFFIDAMENTO DEL SERVIZIO DI COLLAUDO STATICO</t>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 3) - 2025.</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>13/09/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>23/09/2025</t>
-[...18 lines deleted...]
-        <v>19.693</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F226" t="n">
+        <v>70.40900000000001</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>1685</t>
+          <t>2000</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>12/09/2025</t>
+          <t>31/10/2025</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’ASSOCIAZIONE CITTADINANZATTIVA REGIONE VENETO APS PER ATTIVITA’ DI SUPPORTO A TRASPORTI VARI. PERIODO DALLA DATA DI ADOZIONE DEL PRESENTE ATTO AL 31/08/2028</t>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 3) - 2025.</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>13/09/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>23/09/2025</t>
-[...18 lines deleted...]
-        <v>4752.5</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F227" t="n">
+        <v>36.952</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>1642</t>
+          <t>1990</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>05/09/2025</t>
+          <t>31/10/2025</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>CASA DELLA SALUTE DI SCHIO –  LAVORI DI COMPLETAMENTO DEL PIANO PRIMO PER LA REALIZZAZIONE DI LOCALI AD USO FORESTERIA. AFFIDAMENTO SERVIZI DI PROGETTAZIONE ESECUTIVA E COORDINAMENTO SICUREZZA IN FASE DI PROGETTAZIONE</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI SALERNO PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN OFTALMOLOGIA</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>06/09/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
-[...18 lines deleted...]
-        <v>40.173</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F228" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>1642</t>
+          <t>1962</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>05/09/2025</t>
+          <t>28/10/2025</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>CASA DELLA SALUTE DI SCHIO –  LAVORI DI COMPLETAMENTO DEL PIANO PRIMO PER LA REALIZZAZIONE DI LOCALI AD USO FORESTERIA. AFFIDAMENTO SERVIZI DI PROGETTAZIONE ESECUTIVA E COORDINAMENTO SICUREZZA IN FASE DI PROGETTAZIONE</t>
+          <t>PROGETTO REGIONALE “E-INCLUSION. VENETO TALK” - DGR N. 748/2025 – DDR N. 26/2025 CUP H19G25000170001. APPROVAZIONE DELLA CONVENZIONE</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>06/09/2025</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
-[...18 lines deleted...]
-        <v>40.173</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F229" t="n">
+        <v>20848</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>1632</t>
+          <t>1961</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>05/09/2025</t>
+          <t>28/10/2025</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI SISTEMI ANTIDECUBITO IN AMBITO OSPEDALIERO IN FABBISOGNO ALLE AZIENDE SANITARIE E ALL’IRCCS IOV DELLA REGIONE DEL VENETO E PER ORAS S.P.A. - 2 ^ EDIZIONE - LOTTO 2 (DELIBERAZIONE N. 621/2023 DEL DIRETTORE GENERALE DI AZIENDA ZERO). GARA 2023-295-BAS</t>
+          <t>PROROGA FINO AL 31/01/2026 DEI CONTRATTI PER LA FORNITURA DI “MEZZI DI OSTEOSINTESI” (DELIBERAZIONE N. 365 DEL 02/08/2019 DI AZIENDA ZERO). GARA 2020-207-TH.</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>06/09/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
-[...18 lines deleted...]
-        <v>279781</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F230" t="n">
+        <v>302923</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>1626</t>
+          <t>1959</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>05/09/2025</t>
+          <t>24/10/2025</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL PROGETTO POTENZIAMENTO DEI CENTRI PER LA FAMIGLIA NELL’AMBITO DEI CONSULTORI FAMILIARI – ANNUALITA’ 2025/2026 (DGR 285 DEL 24/03/2025, DDR 32 DEL 15/4/2025) (CODICE COMMESSA 2/2025/5)</t>
+          <t>ACQUISTO N. 1 ARCO A “C” PER L’U.O.C. ORTOPEDIA E TRAUMATOLOGIA DEL P.O. DI ASIAGO MEDIANTE ADESIONE ALLA GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI ARCHI A “C”, SERVIZI CONNESSI, DISPOSITIVI E SERVIZI ACCESSORI– LOTTO 2. DELIBERA AZIENDA ZERO N. 879 DEL 30/12/2022. GARA AULSS7_2025_00334</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>06/09/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
-[...18 lines deleted...]
-        <v>155900</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F231" t="n">
+        <v>65620</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>1624</t>
+          <t>1954</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>05/09/2025</t>
+          <t>24/10/2025</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL'ACCORDO CONTRATTUALE CON L’ENTE GESTORE PER LA COMUNITÀ EDUCATIVA RIABILITATIVA PER MINORI/ADOLESCENTI “CASA DALLA ROVERE” DALLA DATA DI ACCREDITAMENTO DELLA STRUTTURA AL 21/04/2028</t>
+          <t>INDIZIONE AVVISO ESPLORATIVO DI MANIFESTAZIONE DI INTERESSE PER L’ALIENAZIONE DELL’IMMOBILE SITO A MAROSTICA (VI) IN VIA BEATO LORENZINO.</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>06/09/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
-[...18 lines deleted...]
-        <v>3.109</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F232" t="n">
+        <v>180</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>1624</t>
+          <t>1953</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>05/09/2025</t>
+          <t>24/10/2025</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL'ACCORDO CONTRATTUALE CON L’ENTE GESTORE PER LA COMUNITÀ EDUCATIVA RIABILITATIVA PER MINORI/ADOLESCENTI “CASA DALLA ROVERE” DALLA DATA DI ACCREDITAMENTO DELLA STRUTTURA AL 21/04/2028</t>
+          <t>LAVORI DI SECONDO STRALCIO FUNZIONALE - MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L'OSPEDALE SAN BASSIANO DI BASSANO DEL GRAPPA (VI) -APPROVAZIONE PERIZIA VARIANTE SUPPLETIVA N. 1.</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>06/09/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
-[...18 lines deleted...]
-        <v>3109697</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F233" t="n">
+        <v>61.321</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>1623</t>
+          <t>1952</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>05/09/2025</t>
+          <t>24/10/2025</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>AREA MATERNO INFANTILE. AGGIORNAMENTO TARIFFE APPLICATE NELLE UNITA’ DI OFFERTA RESIDENZIALI EXTRAOSPEDALIERE AREA MATERNO INFANTILE DI CUI ALLE DELIBERAZIONI DI GIUNTA REGIONALE N. 1299. 1302 E 1303/2024 ED AGGIORNAMENTO PROGRAMMAZIONE INSERIMENTI MINORI IN TALI STRUTTURE PER IL 2025</t>
+          <t>MIGLIORAMENTO SISMICO DELL'OSPEDALE DI BASSANO DEL GRAPPA 1° STRALCIO FUNZIONALE - 2° LOTTO REALIZZATIVO. AGGIUDICAZIONE  PROCEDURA APERTA PER L'AFFIDAMENTO DEI LAVORI "FASE 1" CON OPZIONE DI AFFIDAMENTO DEI LAVORI  "FASE 2"</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>06/09/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
-[...17 lines deleted...]
-      <c r="I234" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F234" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>1623</t>
+          <t>1951</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>05/09/2025</t>
+          <t>24/10/2025</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>AREA MATERNO INFANTILE. AGGIORNAMENTO TARIFFE APPLICATE NELLE UNITA’ DI OFFERTA RESIDENZIALI EXTRAOSPEDALIERE AREA MATERNO INFANTILE DI CUI ALLE DELIBERAZIONI DI GIUNTA REGIONALE N. 1299. 1302 E 1303/2024 ED AGGIORNAMENTO PROGRAMMAZIONE INSERIMENTI MINORI IN TALI STRUTTURE PER IL 2025</t>
+          <t>PROROGA APPALTI SPECIFICI PER LA FORNITURA DI MEZZI DI CONTRASTO PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO (APSS), ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV.</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>06/09/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F235" t="n">
+        <v>39210</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>1617</t>
+          <t>1950</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>05/09/2025</t>
+          <t>24/10/2025</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>CONVENZIONE DA PARTE DELLA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA “INSTITUTE OF CONSTRUCTIVIST PSYCHOLOGY” CON SEDE A PADOVA, PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 39^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00342</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>06/09/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F236" t="n">
+        <v>4406268</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>1617</t>
+          <t>1946</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>05/09/2025</t>
+          <t>24/10/2025</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>CONVENZIONE DA PARTE DELLA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA “INSTITUTE OF CONSTRUCTIVIST PSYCHOLOGY” CON SEDE A PADOVA, PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA</t>
+          <t>PROROGA FINO AL 30.09.2026 GARA REGIONALE “AGHI E SIRINGHE” (DELIBERAZIONE N. 712/2021 DI AZIENDA ZERO). GARA 2022-045-TH E 2022-095-TH.</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>06/09/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F237" t="n">
+        <v>188029</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>1616</t>
+          <t>1936</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>05/09/2025</t>
+          <t>24/10/2025</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI NAPOLI FEDERICO II PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR. SALVATORE PAPI</t>
+          <t>RICONOSCIMENTO REVISIONE TARIFFE DELL’ACCORDO CONTRATTUALE CON LA SOCIETÀ COOP. SOC. DI SOLIDARIETÀ LA MADONNINA GESTORE DEL CENTRO DIURNO DI ROANA PER UTENTI DELL’AREA SALUTE MENTALE. PERIODO 01/07/2025-30/06/2026, DDG N. 1100/2025.</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>06/09/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F238" t="n">
+        <v>4.752</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>1616</t>
+          <t>1932</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>05/09/2025</t>
+          <t>24/10/2025</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI NAPOLI FEDERICO II PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR. SALVATORE PAPI</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO OSSERVAZIONALE SULLA DIAGNOSI E GESTIONE DELLA LEUCEMIA LINFATICA CRONICA IN ITALIA PROMOSSO DAL GRUPPO ITALIANO MALATTIE EMATOLOGICHE DELL'ADULTO (GIMEMA)" E APPROVAZIONE CONTRATTO</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>06/09/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
-[...17 lines deleted...]
-      <c r="I239" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F239" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>1601</t>
+          <t>1912</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>17/10/2025</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI TECNOLOGIE PER CHIRURGIA ROBOTICA MININVASIVA E SERVIZI ACCESSORI, 1^ EDIZIONE (GARA AULSS7_2024_00267) E PROROGA TECNICA PER 12 MESI DEL CONTRATTO PER LA FORNITURA DI MATERIALE DI CONSUMO, NON RICOMPRESO NELLA GARA REGIONALE, PER IL SISTEMA ROBOTICO DA VINCI DI PROPRIETÀ (GARA 2022-177-BAS).</t>
+          <t>PROROGA TECNICA DELLA FORNITURA DI SISTEMI ANTIDECUBITO, AMBITO OSPEDALIERO E TERRITORIALE, AGGIUDICATA CON DDR N. 48/2016, DAL 01.10.2025 AL 31.10.2025</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>30/08/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
-[...18 lines deleted...]
-        <v>2991734</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F240" t="n">
+        <v>9964</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>1597</t>
+          <t>1900</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>17/10/2025</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI VACCINI DIVERSI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, PER L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO (“APSS”) E PER L’ AZIENDA SANITARIA DELL’ALTO ADIGE - COMPRENSORIO DI BOLZANO. RIF: AULSS7_2025_00031.</t>
+          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EROGAZIONE DI PRESTAZIONI SANITARIE DI DIAGNOSTICA PET-TAC A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2026.</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>30/08/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
-[...18 lines deleted...]
-        <v>13483833</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F241" t="n">
+        <v>169.265</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>1594</t>
+          <t>1899</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>17/10/2025</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 36^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00292</t>
+          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EROGAZIONE DI PRESTAZIONI SANITARIE DI GENETICA MEDICA A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2026.</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>30/08/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
-[...18 lines deleted...]
-        <v>1758615</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F242" t="n">
+        <v>370.613</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>1593</t>
+          <t>1898</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>17/10/2025</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 24^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00291</t>
+          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EFFETTUAZIONE DI ATTIVITÀ COORDINATE NELL’AMBITO DELL’ANATOMIA PATOLOGICA A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2025.</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>30/08/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
-[...18 lines deleted...]
-        <v>3559</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F243" t="n">
+        <v>61.174</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>1589</t>
+          <t>1897</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>17/10/2025</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELLO SCHEMA DI “CONVENZIONE PER LA DELEGA DELLA FUNZIONE RIFERITA ALLE IMPEGNATIVE ICD B - ICD B PLUS - ICD M - ICD M GS DA PARTE DEI COMUNI DELL’AMBITO TERRITORIALE SOCIALE N 04 ALL'AZIENDA ULSS N. 7 - ANNO 2025</t>
+          <t>AGGIORNAMENTO CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER L’EROGAZIONE DI PRESTAZIONI SANITARIE DI MEDICINA NUCLEARE A SEGUITO INTRODUZIONE NUOVO CATALOGO VENETO PRESCRIVIBILE. PERIODO DI DECORRENZA DAL 01/04/2025 AL 31/12/2026.</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>30/08/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F244" t="n">
+        <v>18.182</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>1588</t>
+          <t>1889</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>17/10/2025</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONVENZIONE PER L’ACCOGLIENZA A SCOPO DI SOCIALIZZAZIONE DI OSPITI DEL CENTRO DIURNO AZIENDALE “ATTIVITA’ GUIDATE” PER PERSONE CON DISABILITA’ DELL’ULSS7 PEDEMONTANA PRESSO IL CENTRO SERVIZI</t>
+          <t>CONVENZIONE CON L’ISTITUTO DI SPECIALIZZAZIONE IN PSICOTERAPIA “IL RUOLO TERAPEUTICO” PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>30/08/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
-[...17 lines deleted...]
-      <c r="I245" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F245" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>1587</t>
+          <t>1888</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>17/10/2025</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DEL FINANZIAMENTO ED APPROVAZIONE DELLA CONVENZIONE CON L’ETS CENTRO ARES PER L'ATTUAZIONE “PIANO DI COMUNICAZIONE - INFORMAZIONE CIRCA L’ESISTENZA E L’OPERATIVITA’ DEI PROTOCOLLI DI RETE” (DDR 136/2025, DDR 18/2025, DDR 56/2025).</t>
+          <t>CONVENZIONE CON L’ISTITUTO VENETO TERAPIA FAMILIARE CON SEDE A TREVISO PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>30/08/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
-[...18 lines deleted...]
-        <v>20000</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F246" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>1586</t>
+          <t>1864</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>10/10/2025</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>PROGETTO REGIONALE &amp;quot;TURISMO ACCESSIBILE E INCLUSIVO PER LE PERSONE CON DISABILITA'&amp;quot; (DGRV 40/2025, DDR 22/2025, DDR25/2025). RECEPIMENTO DEL FINANZIAMENTO E ATTI CONSEGUENTI. CUP H19124001040001.(CODICE COMMESSA 2/2025/6)</t>
+          <t>PNRR M6C1-1.1 CASE DELLA COMUNITÀ - M6C1-1.3 - OSPEDALI DI COMUNITÀ - NOMINA "INGEGNERE INDIPENDENTE" .</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>30/08/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
-[...18 lines deleted...]
-        <v>183973</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F247" t="n">
+        <v>26.8</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>1578</t>
+          <t>1857</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>10/10/2025</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDI CONTRATTUALI CON I GESTORI DELLE STRUTTURE RESIDENZIALI ACCREDITATE EXTRAOSPEDALIERE DELLA SALUTE MENTALE. PERIODO 01/09/2025- 31/08/2028.</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 38^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00309</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>30/08/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
-[...18 lines deleted...]
-        <v>12800307</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F248" t="n">
+        <v>388676</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>1578</t>
+          <t>1850</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>10/10/2025</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDI CONTRATTUALI CON I GESTORI DELLE STRUTTURE RESIDENZIALI ACCREDITATE EXTRAOSPEDALIERE DELLA SALUTE MENTALE. PERIODO 01/09/2025- 31/08/2028.</t>
+          <t>FONDO PER IL GIOCO D’AZZARDO PATOLOGICO (GAP) ANNUALITA’ 2023 (DDR 243/2024, DDR 268/2025). ATTI CONSEGUENTI ALL’ATTIVITA’ DI CO-PROGETTAZIONE DI CUI ALL’AVVISO PROT. 64885 DEL 10/07/2025 E APPROVAZIONE DELLO SCHEMA DI CONVENZIONE</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>30/08/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>09/09/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F249" t="n">
+        <v>137.363</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>1555</t>
+          <t>1844</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>26/08/2025</t>
+          <t>10/10/2025</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO DEL CONTRATTO TRA AZIENDA ZERO E IL CONSORZIO ARSENÀL.IT DI AFFIDAMENTO DI SERVIZI PROFESSIONALI DI SANITÀ DIGITALE PER LA REALIZZAZIONE, NEL QUINQUENNIO 2025/2030, DELLE LINEE PROGETTUALI PREVISTE DALLA PROGRAMMAZIONE REGIONALE E NAZIONALE.</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " REGISTRO ASMA GRAVE- STUDIO OSSERVAZIONALE, TRASVERSALE E/O RETROSPETTIVO, NON INTERVENTISTICO, MULTICENTRICO, NAZIONALE - CODICE PROTOCOLLO: ARC214"</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>27/08/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>06/09/2025</t>
-[...18 lines deleted...]
-        <v>643083</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F250" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>1555</t>
+          <t>1815</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>26/08/2025</t>
+          <t>03/10/2025</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO DEL CONTRATTO TRA AZIENDA ZERO E IL CONSORZIO ARSENÀL.IT DI AFFIDAMENTO DI SERVIZI PROFESSIONALI DI SANITÀ DIGITALE PER LA REALIZZAZIONE, NEL QUINQUENNIO 2025/2030, DELLE LINEE PROGETTUALI PREVISTE DALLA PROGRAMMAZIONE REGIONALE E NAZIONALE.</t>
+          <t>PROROGA FINO AL 30/09/2026 GARA REGIONALE “DISPOSITIVI AD ULTRASUONI E RADIOFREQUENZA PER EMOSTASI VASALE” (DELIBERAZIONE N. 148/2020 DI AZIENDA ZERO). GARA 2020-351-TH.</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>27/08/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>06/09/2025</t>
-[...18 lines deleted...]
-        <v>643083</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F251" t="n">
+        <v>398037</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>1524</t>
+          <t>1794</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>18/08/2025</t>
+          <t>26/09/2025</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DELLA PROROGA TECNICA DELLA CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI VIGILANZA ATTIVA E ATTIVITÀ CORRELATE, LOTTO N. 4, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO DEL VENETO.</t>
+          <t>OSPEDALE VECCHIO DI ASIAGO - LAVORI DI BONIFICA PER LA RIMOZIONE DI MATERIALI CONTENENTI AMIANTO - APPROVAZIONE MODIFICA CONTRATTUALE</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>19/08/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
-[...18 lines deleted...]
-        <v>55483</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F252" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>1514</t>
+          <t>1785</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>18/08/2025</t>
+          <t>26/09/2025</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI LA SAPIENZA DI ROMA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR.SSA SARA RIOLO</t>
+          <t>EVENTI FORMATIVI "ROAD TO PRIVACY - CORSO BASE" E "ROAD TO PRIVACY - CORSO AVANZATO" DELL'U.O.C. AFFARI GENERALI</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>19/08/2025</t>
+          <t>UOSD FORMAZIONE</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F253" t="n">
+        <v>2160</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>1514</t>
+          <t>1768</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>18/08/2025</t>
+          <t>26/09/2025</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI LA SAPIENZA DI ROMA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR.SSA SARA RIOLO</t>
+          <t>CONVENZIONE CON IL CENTRO ITALIANO STUDIO SVILUPPO PSICOTERAPIA A BREVE TERMINE – CISSPAT – CON SEDE A PADOVA PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>19/08/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
-[...17 lines deleted...]
-      <c r="I254" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F254" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>1512</t>
+          <t>1765</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>18/08/2025</t>
+          <t>26/09/2025</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI LA SAPIENZA DI ROMA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN OFTALMOLOGIA - DR.SSA ANNALISA ROMANIELLO</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA , DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA INTERNA - DR. GIACOMO BARON</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>19/08/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
-[...17 lines deleted...]
-      <c r="I255" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F255" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>1512</t>
+          <t>1764</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>18/08/2025</t>
+          <t>26/09/2025</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI LA SAPIENZA DI ROMA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN OFTALMOLOGIA - DR.SSA ANNALISA ROMANIELLO</t>
+          <t>CONVENZIONE CON IL CENTRO DI TERAPIA STRATEGICA CON SEDE AD AREZZO PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’A. ULSS 7 PEDEMONTANA.</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>19/08/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
-[...17 lines deleted...]
-      <c r="I256" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F256" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>1501</t>
+          <t>1763</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>08/08/2025</t>
+          <t>26/09/2025</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE STRAORDINARIA PREVENTIVA DEGLI UPS DELL’OSPEDALE DI BASSANO DEL GRAPPA (VI) E DELL’EX OSPEDALE DI ASIAGO (VI)</t>
+          <t>CONVENZIONE DA PARTE DELLA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA “ASSOCIAZIONE DI PSICOLOGIA COGNITIVA” - APC - CON SEDE IN ROMA, PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>09/08/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>19/08/2025</t>
-[...18 lines deleted...]
-        <v>58.914</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F257" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>1501</t>
+          <t>1726</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>08/08/2025</t>
+          <t>19/09/2025</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE STRAORDINARIA PREVENTIVA DEGLI UPS DELL’OSPEDALE DI BASSANO DEL GRAPPA (VI) E DELL’EX OSPEDALE DI ASIAGO (VI)</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "QUALITA' DI VITA DI PAZIENTI ANZIANI CON LINFOMA NON-HODGKIN A BASSO GRADO TRATTATI CON IMMUNOTERAPIA O IMMUNOCHEMIOTERAPIA E/O RADIOTERAPIA. STUDIO OSSERVAZIONALE PROSPETTICO DELLA FONDAZIONE ITALIANA LINFOMI"</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>09/08/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>19/08/2025</t>
-[...18 lines deleted...]
-        <v>58.914</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F258" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1723</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>08/08/2025</t>
+          <t>19/09/2025</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE PROROGA DELLA CONVENZIONE TRA IL COMUNE DI CASSOLA (VI) E L’AZIENDA ULSS7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI VIA RAFFAELLO SANZIO N. 16 A SAN GIUSEPPE DI CASSOLA (VI), DA DESTINARE AL SERVIZIO DI PREVENZIONE E ASSISTENZA DENOMINATO “PROGETTO DONNA”.</t>
+          <t>AUTORIZZAZIONE ALL'EMENDAMENTO N. 1 RELATIVO AL CONTRATTO DELLO STUDIO CLINICO FOR-PROFIT "STUDIO OSSERVAZIONALE MULTICENTRICO, A LUNGO TERMINE, A BRACCIO SINGOLO, PER VALUTARE L'EFFICACIA DI PEGCETACOPLAN IN CONDIZIONI DEL MONDO REALE IN PAZIENTI AFFETTI DA EMOGLOBINURIA PAROSSISTICA NOTTURNA (EPN) -   CODICE PROTOCOLLO    COMPLETE/ SOBI.PEGCET-304"</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>09/08/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>19/08/2025</t>
-[...17 lines deleted...]
-      <c r="I259" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F259" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1693</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>08/08/2025</t>
+          <t>12/09/2025</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE PROROGA DELLA CONVENZIONE TRA IL COMUNE DI CASSOLA (VI) E L’AZIENDA ULSS7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI VIA RAFFAELLO SANZIO N. 16 A SAN GIUSEPPE DI CASSOLA (VI), DA DESTINARE AL SERVIZIO DI PREVENZIONE E ASSISTENZA DENOMINATO “PROGETTO DONNA”.</t>
+          <t>ADEGUAMENTO ALLA NORMATIVA SISMICA E ANTINCENDIO DELL’OSPEDALE DI BASSANO DEL GRAPPA CON RIQUALIFICAZIONE FUNZIONALE DEL GRUPPO OPERATORIO. AGGIUDICAZIONE PROCEDURA APERTA PER L’AFFIDAMENTO DEI SERVIZI DI PROGETTAZIONE DI FATTIBILITÀ TECNICA ED ECONOMICA (PFTE) CON OPZIONE DI AFFIDAMENTO DEI SERVIZI DI DIREZIONE LAVORI E DI COORDINAMENTO DELLA SICUREZZA IN ESECUZIONE.</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>09/08/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>19/08/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F260" t="n">
+        <v>314.278</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>1488</t>
+          <t>1691</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>08/08/2025</t>
+          <t>12/09/2025</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>INTERVENTI IN TEMA DI COLLOCAMENTO MIRATO E DI INSERIMENTO SOCIALE DI PERSONE CON DISABILITA’ (DGR 1388/2024, DDR 703/2024, DDR 777/2024) – RECEPIMENTO FINANZIAMENTO</t>
+          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO 1° STRALCIO FUNZIONALE - AFFIDAMENTO DEL SERVIZIO DI COLLAUDO STATICO</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>09/08/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>19/08/2025</t>
-[...18 lines deleted...]
-        <v>722207</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F261" t="n">
+        <v>19.693</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>1441</t>
+          <t>1642</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>01/08/2025</t>
+          <t>05/09/2025</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA, IN ACCORDO QUADRO, DI SISTEMI DIAGNOSTICI PER CITOFLUORIMETRIA IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO – 1^ EDIZIONE. GARA AULSS7_2025_00121</t>
+          <t>CASA DELLA SALUTE DI SCHIO –  LAVORI DI COMPLETAMENTO DEL PIANO PRIMO PER LA REALIZZAZIONE DI LOCALI AD USO FORESTERIA. AFFIDAMENTO SERVIZI DI PROGETTAZIONE ESECUTIVA E COORDINAMENTO SICUREZZA IN FASE DI PROGETTAZIONE</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>02/08/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>12/08/2025</t>
-[...18 lines deleted...]
-        <v>183905</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F262" t="n">
+        <v>40.173</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>1437</t>
+          <t>1640</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>01/08/2025</t>
+          <t>05/09/2025</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL’ AVVISO PUBBLICO PER L’ATTIVAZIONE DELLA CO-PROGETTAZIONE IN PARTENARIATO CON ENTI DEL TERZO SETTORE DEI PROGETTI “BUDGET DI SALUTE MENTALE – AREA SALUTE MENTALE”. (DGR 1364/2024, DDR 23/2025).</t>
+          <t>ADESIONE ALLA CONVENZIONE SOTTOSCRITTA DA AZIENDA ZERO PER LA FORNITURA IN ESCLUSIVA DEL PRINCIPIO ATTIVO NIRSEVIMAB ANTICORPO MONOCLONALE UMANO (DENOMINATO “BEYFORTUS”) II EDIZIONE- DDG NR. 486/2025. GARA AULSS7_2025_00300-CODICE COMMESSA N. 4/2025/6.</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>01/08/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>11/08/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F263" t="n">
+        <v>496800</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>1626</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>05/09/2025</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>OSPEDALE DI BASSANO - PRONTO SOCCORSO - AFFIDAMENTO SERVIZIO DI MANUTENZIONE SISTEMA TEMPUS600</t>
+          <t>APPROVAZIONE DEL PROGETTO POTENZIAMENTO DEI CENTRI PER LA FAMIGLIA NELL’AMBITO DEI CONSULTORI FAMILIARI – ANNUALITA’ 2025/2026 (DGR 285 DEL 24/03/2025, DDR 32 DEL 15/4/2025) (CODICE COMMESSA 2/2025/5)</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>26/07/2025</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>05/08/2025</t>
-[...18 lines deleted...]
-        <v>14.499</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F264" t="n">
+        <v>155900</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>1419</t>
+          <t>1624</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>05/09/2025</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA, IN ACCORDO QUADRO, DI CONTENITORI SECONDARI, TERZIARI E ALTRI MATERIALI PER TRASPORTO SANGUE INTERO, EMOCOMPONENTI E RELATIVI CAMPIONI E DI ALTRI BENI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO. GARA AULSS7_2025_00262</t>
+          <t>APPROVAZIONE DELL'ACCORDO CONTRATTUALE CON L’ENTE GESTORE PER LA COMUNITÀ EDUCATIVA RIABILITATIVA PER MINORI/ADOLESCENTI “CASA DALLA ROVERE” DALLA DATA DI ACCREDITAMENTO DELLA STRUTTURA AL 21/04/2028</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>26/07/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>05/08/2025</t>
-[...18 lines deleted...]
-        <v>80963</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F265" t="n">
+        <v>3.109</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>1409</t>
+          <t>1623</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>05/09/2025</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>ACQUISTO N. 1 COLONNE VIDEO PER LAPAROSCOPIA PER L’U.O.C. CHIRURGIA GENERALE DEL P.O. DI SANTORSO MEDIANTE ADESIONE ALLA GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI COLONNE LAPAROSCOPICHE E SERVIZI ACCESSORI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE VENETO – LOTTO 2 - DELIBERA AZIENDA ZERO N. 744 DEL 16.11.2022. GARA AULSS7_2025_00131</t>
+          <t>AREA MATERNO INFANTILE. AGGIORNAMENTO TARIFFE APPLICATE NELLE UNITA’ DI OFFERTA RESIDENZIALI EXTRAOSPEDALIERE AREA MATERNO INFANTILE DI CUI ALLE DELIBERAZIONI DI GIUNTA REGIONALE N. 1299. 1302 E 1303/2024 ED AGGIORNAMENTO PROGRAMMAZIONE INSERIMENTI MINORI IN TALI STRUTTURE PER IL 2025</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>26/07/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>05/08/2025</t>
-[...18 lines deleted...]
-        <v>102841</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F266" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>1401</t>
+          <t>1617</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>05/09/2025</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 2) - 2025.</t>
+          <t>CONVENZIONE DA PARTE DELLA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA “INSTITUTE OF CONSTRUCTIVIST PSYCHOLOGY” CON SEDE A PADOVA, PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>26/07/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>05/08/2025</t>
-[...18 lines deleted...]
-        <v>175.16</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F267" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>1401</t>
+          <t>1616</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>05/09/2025</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 2) - 2025.</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI NAPOLI FEDERICO II PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR. SALVATORE PAPI</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>26/07/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>05/08/2025</t>
-[...18 lines deleted...]
-        <v>175.16</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F268" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>1400</t>
+          <t>1594</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>29/08/2025</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO MEDICO DI FISIOTERAPIA SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 2) - 2025.</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 36^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00292</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>26/07/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>05/08/2025</t>
-[...18 lines deleted...]
-        <v>11.73</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F269" t="n">
+        <v>1758615</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>1400</t>
+          <t>1593</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>29/08/2025</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO MEDICO DI FISIOTERAPIA SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 2) - 2025.</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 24^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00291</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>26/07/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>05/08/2025</t>
-[...18 lines deleted...]
-        <v>11.73</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F270" t="n">
+        <v>3559</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>1399</t>
+          <t>1578</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>29/08/2025</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 2) - 2025.</t>
+          <t>STIPULA ACCORDI CONTRATTUALI CON I GESTORI DELLE STRUTTURE RESIDENZIALI ACCREDITATE EXTRAOSPEDALIERE DELLA SALUTE MENTALE. PERIODO 01/09/2025- 31/08/2028.</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>26/07/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>05/08/2025</t>
-[...18 lines deleted...]
-        <v>11.967</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F271" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>1399</t>
+          <t>1555</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>26/08/2025</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 2) - 2025.</t>
+          <t>PRESA D’ATTO DEL CONTRATTO TRA AZIENDA ZERO E IL CONSORZIO ARSENÀL.IT DI AFFIDAMENTO DI SERVIZI PROFESSIONALI DI SANITÀ DIGITALE PER LA REALIZZAZIONE, NEL QUINQUENNIO 2025/2030, DELLE LINEE PROGETTUALI PREVISTE DALLA PROGRAMMAZIONE REGIONALE E NAZIONALE.</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>26/07/2025</t>
+          <t>UOC SISTEMI INFORMATIVI</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>05/08/2025</t>
-[...18 lines deleted...]
-        <v>11.967</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F272" t="n">
+        <v>643083</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>1398</t>
+          <t>1524</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>18/08/2025</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA  (POA 2) - 2025.</t>
+          <t>RECEPIMENTO DELLA PROROGA TECNICA DELLA CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI VIGILANZA ATTIVA E ATTIVITÀ CORRELATE, LOTTO N. 4, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO DEL VENETO.</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>26/07/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>05/08/2025</t>
-[...18 lines deleted...]
-        <v>91.136</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F273" t="n">
+        <v>55483</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>1398</t>
+          <t>1514</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>18/08/2025</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA  (POA 2) - 2025.</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI LA SAPIENZA DI ROMA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR.SSA SARA RIOLO</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>26/07/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>05/08/2025</t>
-[...18 lines deleted...]
-        <v>91.136</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F274" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>1397</t>
+          <t>1512</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>18/08/2025</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’ISTITUTO SPC “ASSOCIAZIONE SCUOLA DI PSICOTERAPIA COGNITIVA” CON SEDE A ROMA, PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI LA SAPIENZA DI ROMA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN OFTALMOLOGIA - DR.SSA ANNALISA ROMANIELLO</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>26/07/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>05/08/2025</t>
-[...17 lines deleted...]
-      <c r="I275" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F275" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>1397</t>
+          <t>1501</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>08/08/2025</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’ISTITUTO SPC “ASSOCIAZIONE SCUOLA DI PSICOTERAPIA COGNITIVA” CON SEDE A ROMA, PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA</t>
+          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE STRAORDINARIA PREVENTIVA DEGLI UPS DELL’OSPEDALE DI BASSANO DEL GRAPPA (VI) E DELL’EX OSPEDALE DI ASIAGO (VI)</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>26/07/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>05/08/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F276" t="n">
+        <v>58.914</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>1394</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>08/08/2025</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "STUDIO DI COORTE OSSERVAZIONALE PROSPETTICO PER VALUTARE NEI PAZIENTI CON LINFOMA NON-HODGKIN A CELLULE B L'IMPATTO CLINICO DEI NUOVI ANTICORPI MONOCLONALI (MAB) NELLA PRATICA CLINICA ITALIANA" E APPROVAZIONE CONTRATTO</t>
+          <t>AUTORIZZAZIONE PROROGA DELLA CONVENZIONE TRA IL COMUNE DI CASSOLA (VI) E L’AZIENDA ULSS7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI VIA RAFFAELLO SANZIO N. 16 A SAN GIUSEPPE DI CASSOLA (VI), DA DESTINARE AL SERVIZIO DI PREVENZIONE E ASSISTENZA DENOMINATO “PROGETTO DONNA”.</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>26/07/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>05/08/2025</t>
-[...17 lines deleted...]
-      <c r="I277" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F277" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>1394</t>
+          <t>1488</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>08/08/2025</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "STUDIO DI COORTE OSSERVAZIONALE PROSPETTICO PER VALUTARE NEI PAZIENTI CON LINFOMA NON-HODGKIN A CELLULE B L'IMPATTO CLINICO DEI NUOVI ANTICORPI MONOCLONALI (MAB) NELLA PRATICA CLINICA ITALIANA" E APPROVAZIONE CONTRATTO</t>
+          <t>INTERVENTI IN TEMA DI COLLOCAMENTO MIRATO E DI INSERIMENTO SOCIALE DI PERSONE CON DISABILITA’ (DGR 1388/2024, DDR 703/2024, DDR 777/2024) – RECEPIMENTO FINANZIAMENTO</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>26/07/2025</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>05/08/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F278" t="n">
+        <v>722207</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>1393</t>
+          <t>1444</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>01/08/2025</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE EMENDAMENTO SOSTANZIALE ALLO STUDIO NO PROFIT DAL TITOLO "STUDIO OSSERVAZIONALE, RETROSPETTIVO, MULTICENTRICO ITALIANO, INCENTRATO SULLA VALUTAZIONE DI EFFICACIA E SICUREZZA DELL'ASSOCIAZIONE DI TAFASITAMAB E LENALIDOMIDE IN PAZIENTI CON LINFOMA  DIFFUSO A GRANDI CELLULE B NELL'AMBITO DELL'USO NOMINALE - TALOS"</t>
+          <t>PROROGA AL 31.12.2025 DELLA PROCEDURA PER LA FORNITURA DI FARMACI EMODERIVATI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’APSS DI TRENTO ED IL COMPRENSORIO SANITARIO DI BOLZANO. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-058-TH</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>26/07/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>05/08/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F279" t="n">
+        <v>358476</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>1393</t>
+          <t>1437</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>25/07/2025</t>
+          <t>01/08/2025</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE EMENDAMENTO SOSTANZIALE ALLO STUDIO NO PROFIT DAL TITOLO "STUDIO OSSERVAZIONALE, RETROSPETTIVO, MULTICENTRICO ITALIANO, INCENTRATO SULLA VALUTAZIONE DI EFFICACIA E SICUREZZA DELL'ASSOCIAZIONE DI TAFASITAMAB E LENALIDOMIDE IN PAZIENTI CON LINFOMA  DIFFUSO A GRANDI CELLULE B NELL'AMBITO DELL'USO NOMINALE - TALOS"</t>
+          <t>APPROVAZIONE DELL’ AVVISO PUBBLICO PER L’ATTIVAZIONE DELLA CO-PROGETTAZIONE IN PARTENARIATO CON ENTI DEL TERZO SETTORE DEI PROGETTI “BUDGET DI SALUTE MENTALE – AREA SALUTE MENTALE”. (DGR 1364/2024, DDR 23/2025).</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>26/07/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>05/08/2025</t>
-[...17 lines deleted...]
-      <c r="I280" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F280" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>1355</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>18/07/2025</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>APPROVAZIONE AVVISO DI COPROGETTAZIONE PER LA REALIZZAZIONE DI UNA CAMPAGNA DI SENSIBILIZZAZIONE ALLA SOLIDARIETA’ E ALL’ACCOGLIENZA FAMILIARE NEL TERRITORIO DELL’ULSS 7 PEDEMONTANA PER IL PERIODO 2025-2027</t>
+          <t>OSPEDALE DI BASSANO - PRONTO SOCCORSO - AFFIDAMENTO SERVIZIO DI MANUTENZIONE SISTEMA TEMPUS600</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>19/07/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>29/07/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F281" t="n">
+        <v>14.499</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>1354</t>
+          <t>1419</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>18/07/2025</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>SISTEMA VENETO ADOZIONI. INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE ED INTERNAZIONALE (L. N. 476/98). DGR 650/2024, DDR 77/2024, DDR 49/2025. RECEPIMENTO DEL FINANZIAMENTO E APPROVAZIONE DEL PIANO TERRITORIALE VENETO ADOZIONI (PTVA) AZIENDALE ANNO 2024/2025</t>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA, IN ACCORDO QUADRO, DI CONTENITORI SECONDARI, TERZIARI E ALTRI MATERIALI PER TRASPORTO SANGUE INTERO, EMOCOMPONENTI E RELATIVI CAMPIONI E DI ALTRI BENI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO. GARA AULSS7_2025_00262</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>19/07/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>29/07/2025</t>
-[...18 lines deleted...]
-        <v>23254</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F282" t="n">
+        <v>80963</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>1351</t>
+          <t>1413</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>18/07/2025</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>ACCREDITAMENTO AI SENSI DELL’ART.55 DEL D. LGS 117/2017 DEGLI ENTI DEL TERZO SETTORE CON CUI ATTIVARE PROGETTI PERSONALIZZATI PER FINALITA’ ASSISTENZIALI, RIABILITATIVE ED EDUCATIVE. PRESA D’ATTO ESITI LAVORI DELLA COMMISSIONE ED APPROVAZIONE ELENCO APERTO.</t>
+          <t>RINNOVO DEL CONTRATTO PER LA FORNITURA ANNUALE DEL FARMACO PLASMINOGENO UMANO COLLIRIO. GARA N 2024-126-TH.</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>19/07/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>29/07/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F283" t="n">
+        <v>260829</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>1321</t>
+          <t>1410</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>11/07/2025</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI MAROSTICA (VI) E L’AZIENDA ULSS7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’ULSS7 SITI PRESSO L’EX PORTINERIA DEL CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA IN VIA PANICA N.17, DA DESTINARE AD ATTIVITÀ DEL CENTRO SOLLIEVO PER PERSONE AFFETTE DA DECADIMENTO COGNITIVO E DEI LORO FAMILIARI.</t>
+          <t>ACQUISTO N. 4 ECOGRAFI PER VARI SERVIZI DELL’AZIENDA ULSS N. 7 PEDEMONTANA MEDIANTE ADESIONE ALLA GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI ECOGRAFI E SERVIZI ACCESSORI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE VENETO – LOTTI 3,6,9- DELIBERA AZIENDA ZERO N. 91 DEL 21.02.2025. GARA AULSS7_2025_00225</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>12/07/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>22/07/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F284" t="n">
+        <v>439067</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>1309</t>
+          <t>1409</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>11/07/2025</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "IL DIRETTORE ESECUTIVO DEI CONTRATTI DI SERVIZI E FORNITURE: INQUADRAMENTO, COMPITI E RESPONSABILITA'" DELL'U.O.C. PROVVEDITORATO, ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>ACQUISTO N. 1 COLONNE VIDEO PER LAPAROSCOPIA PER L’U.O.C. CHIRURGIA GENERALE DEL P.O. DI SANTORSO MEDIANTE ADESIONE ALLA GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI COLONNE LAPAROSCOPICHE E SERVIZI ACCESSORI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE VENETO – LOTTO 2 - DELIBERA AZIENDA ZERO N. 744 DEL 16.11.2022. GARA AULSS7_2025_00131</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>12/07/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>22/07/2025</t>
-[...18 lines deleted...]
-        <v>4995</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F285" t="n">
+        <v>102841</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>1308</t>
+          <t>1401</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>11/07/2025</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>INTERVENTI E SERVIZI PER L’ASSISTENZA ALLE PERSONE CON DISABILITA` GRAVE PRIVE DEL SOSTEGNO FAMILIARE ``DOPO DI NOI`` DI CUI ALLA LEGGE 112/2016, DGR N. 514 DEL 13 MAGGIO 2025. APPROVAZIONE DELL'AVVISO PER LA FORMAZIONE DELL’ELENCO AZIENDALE DELLE RETI ORGANIZZATE ED AUTORIZZATE MEDIANTE LA FORMA DELL’ACCREDITAMENTO</t>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 2) - 2025.</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>12/07/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>22/07/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F286" t="n">
+        <v>175.16</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>1304</t>
+          <t>1400</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>11/07/2025</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA “ISTITUTO DI GESTALT THERAPY H.C.C. KAIROS S.R.L.” SEDE A RAGUSA, PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA.</t>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO MEDICO DI FISIOTERAPIA SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 2) - 2025.</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>12/07/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>22/07/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F287" t="n">
+        <v>11.73</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>1292</t>
+          <t>1399</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>07/07/2025</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>SERVIZIO DI STUDIO E VERIFICA DELLA CONFORMITÀ CATASTALE DEGLI IMMOBILI COSTITUENTI IL CENTRO SOCIO SANITARIO “MONS. E. NEGRIN” DI BASSANO DEL GRAPPA (VI). APPROVAZIONE VARIANTE 1 EX ART. 120, COMMA 1, LETT. B) DEL D. LGS. N. 36/2023.</t>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA 2) - 2025.</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>18/07/2025</t>
-[...18 lines deleted...]
-        <v>14.499</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F288" t="n">
+        <v>11.967</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>1290</t>
+          <t>1398</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>07/07/2025</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA DI CONTRATTO DI CONCESSIONE A TITOLO GRATUITO TRA IL COMUNE DI LASTEBASSE (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI AL PIANO TERRA IN VIA ROMA N.13 A LASTEBASSE, DA DESTINARE AD ATTIVITÀ DI STUDIO MEDICO AMBULATORIALE.</t>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA  (POA 2) - 2025.</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>18/07/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F289" t="n">
+        <v>91.136</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>1283</t>
+          <t>1397</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>07/07/2025</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>RECEPIMENTO ESERCIZIO OPZIONE DI PROROGA SEMESTRALE DELLA CONVENZIONE RELATIVA AL SERVIZIO DI REALIZZAZIONE E GESTIONE DELLA BANCA DATI REGIONALE DEGLI OPERATORI ECONOMICI – 1^ EDIZIONE – DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 325 DEL 24/06/2020 – GARA 2022-245-TH</t>
+          <t>CONVENZIONE CON L’ISTITUTO SPC “ASSOCIAZIONE SCUOLA DI PSICOTERAPIA COGNITIVA” CON SEDE A ROMA, PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>18/07/2025</t>
-[...18 lines deleted...]
-        <v>7380</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F290" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>1276</t>
+          <t>1394</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>07/07/2025</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ACCORDO CONTRATTUALE CON L’ISTITUZIONE COMUNALE VILLA MIARI GESTORE DI UNA RSA PER PERSONE CON DISABILITA’.</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "STUDIO DI COORTE OSSERVAZIONALE PROSPETTICO PER VALUTARE NEI PAZIENTI CON LINFOMA NON-HODGKIN A CELLULE B L'IMPATTO CLINICO DEI NUOVI ANTICORPI MONOCLONALI (MAB) NELLA PRATICA CLINICA ITALIANA" E APPROVAZIONE CONTRATTO</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>18/07/2025</t>
-[...18 lines deleted...]
-        <v>1644751.6</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F291" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>1248</t>
+          <t>1393</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>01/07/2025</t>
+          <t>25/07/2025</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER L'UTILIZZO DI STRUTTURE SANITARIE QUALI "STRUTTURE COLLEGATE " PER LA FORMAZIONE SPECIALISTICA DEI MEDICI ISCRITTI ALLE SCUOLE DI SPECIALIZZAZIONE DI AREA SANITARIA</t>
+          <t>AUTORIZZAZIONE EMENDAMENTO SOSTANZIALE ALLO STUDIO NO PROFIT DAL TITOLO "STUDIO OSSERVAZIONALE, RETROSPETTIVO, MULTICENTRICO ITALIANO, INCENTRATO SULLA VALUTAZIONE DI EFFICACIA E SICUREZZA DELL'ASSOCIAZIONE DI TAFASITAMAB E LENALIDOMIDE IN PAZIENTI CON LINFOMA  DIFFUSO A GRANDI CELLULE B NELL'AMBITO DELL'USO NOMINALE - TALOS"</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>02/07/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>12/07/2025</t>
-[...17 lines deleted...]
-      <c r="I292" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F292" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>1247</t>
+          <t>1354</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>01/07/2025</t>
+          <t>18/07/2025</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEGLI ACCORDI CONTRATTUALI TRIENNALI CON I GESTORI DI CENTRI DIURNI ACCREDITATI PER PERSONE CON DISABILITÀ PER IL PERIODO 01/07/2025 – 30/06/2028.</t>
+          <t>SISTEMA VENETO ADOZIONI. INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE ED INTERNAZIONALE (L. N. 476/98). DGR 650/2024, DDR 77/2024, DDR 49/2025. RECEPIMENTO DEL FINANZIAMENTO E APPROVAZIONE DEL PIANO TERRITORIALE VENETO ADOZIONI (PTVA) AZIENDALE ANNO 2024/2025</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>01/07/2025</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>11/07/2025</t>
-[...18 lines deleted...]
-        <v>22206514</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F293" t="n">
+        <v>23254</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>1230</t>
+          <t>1351</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>18/07/2025</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>PROSECUZIONE DEGLI ACCORDI CONTRATTUALI CON I GESTORI DEI GRUPPI APPARTAMENTO PER PERSONE CON DISABILITA' FINO AL 31/12/2025</t>
+          <t>ACCREDITAMENTO AI SENSI DELL’ART.55 DEL D. LGS 117/2017 DEGLI ENTI DEL TERZO SETTORE CON CUI ATTIVARE PROGETTI PERSONALIZZATI PER FINALITA’ ASSISTENZIALI, RIABILITATIVE ED EDUCATIVE. PRESA D’ATTO ESITI LAVORI DELLA COMMISSIONE ED APPROVAZIONE ELENCO APERTO.</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>01/07/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>11/07/2025</t>
-[...18 lines deleted...]
-        <v>107.47</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F294" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>1229</t>
+          <t>1323</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>16/07/2025</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E GLI ENTI TITOLARI DELLA GESTIONE DI CENTRI DIURNI PER ANZIANI NON AUTOSUFFICIENTI. PERIODO 01/07/2025 - 30/06/2028.</t>
+          <t>ADESIONE A CONVENZIONE CONSIP ``APPARECCHIATURE MULTIFUNZIONE IN NOLEGGIO ED. 3`` LOTTI N. 3 E N. 6 PER LA FORNITURA IN NOLEGGIO DI N. 77 APPARECCHIATURE FOTOCOPIATRICI. GARA AULSS7_2025_00260</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>01/07/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>11/07/2025</t>
-[...18 lines deleted...]
-        <v>2469743.5</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F295" t="n">
+        <v>284208</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>1228</t>
+          <t>1321</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>11/07/2025</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E GLI ENTI TITOLARI DELLA GESTIONE DI COMUNITA’ ALLOGGIO PER PERSONE CON DISABILITA’. PERIODO 01/07/2025-30/06/2028.</t>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI MAROSTICA (VI) E L’AZIENDA ULSS7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’ULSS7 SITI PRESSO L’EX PORTINERIA DEL CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA IN VIA PANICA N.17, DA DESTINARE AD ATTIVITÀ DEL CENTRO SOLLIEVO PER PERSONE AFFETTE DA DECADIMENTO COGNITIVO E DEI LORO FAMILIARI.</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>01/07/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>11/07/2025</t>
-[...18 lines deleted...]
-        <v>5674147.5</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F296" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>1212</t>
+          <t>1317</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>11/07/2025</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ACCORDO PER IL TRASFERIMENTO DI MATERIALE A FINI DI RICERCA RELATIVO ALLO STUDIO CLINICO FOR-PROFIT " STUDIO DI FASE III, RANDOMIZZATO, IN DOPPIO CIECO, CONTROLLATO VERSO PLACEBO, GUIDATO DAGLI EVENTI, PER VALUTARE L'EFFICACIA, LA SICUREZZA E LA TOLLERABILITÀ DI BAXDROSTAT IN COMBINAZIONE CON  DAPAGLIFLOZIN RISPETTO A DAPAGLIFLOZIN IN MONOTERAPIA SUGLI ESITI RENALI E SULLA MORTALITÀ PER CAUSA CARDIOVASCOLARE IN PARTECIPANTI CON MALATTIA RENALE CRONICA E IPERTENSIONE ARTERIOSA  (D6972C00002 BAXDUO PACIFIC)"</t>
+          <t>PROROGA FINO AL 31/12/2025 DEI CONTRATTI PER LA FORNITURA DI GUANTI E DISINFETTANTI (DELIBERAZIONE N. 728/2023 DI AZIENDA ZERO). GARA 2023-286-BAS.</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>01/07/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>11/07/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F297" t="n">
+        <v>47053</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>1210</t>
+          <t>1311</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>11/07/2025</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>SERVIZIO DI STUDIO E VERIFICA DELLA CONFORMITÀ CATASTALE DEGLI IMMOBILI COSTITUENTI IL CENTRO SOCIO SANITARIO “MONS. E. NEGRIN” DI BASSANO DEL GRAPPA (VI). ATTIVAZIONE OPZIONI EX ART. 120, COMMA 1, LETT. A) DEL D. LGS. N. 36/2023.</t>
+          <t>RINNOVO BIENNALE DEI CONTRATTI PER LA FORNITURA DI “FILI DI SUTURA” IN ACCORDO QUADRO, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO (DELIBERAZIONE N. 738 DEL 19/04/2024 AULSS7 PEDEMONTANA). GARA 2024-093-BAS</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>01/07/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>11/07/2025</t>
-[...18 lines deleted...]
-        <v>6.296</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F298" t="n">
+        <v>548911</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>1205</t>
+          <t>1309</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>11/07/2025</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>RECEPIMENTO AGGIUDICAZIONE DELL’APPALTO SPECIFICO PER LA FORNITURA DI PROTESI VASCOLARI ED ENDOVASCOLARI - 2^ EDIZIONE (DELIBERAZIONE 13/2025 AZIENDA ZERO), RIF. AULSS7_2024_00263.</t>
+          <t>EVENTO FORMATIVO "IL DIRETTORE ESECUTIVO DEI CONTRATTI DI SERVIZI E FORNITURE: INQUADRAMENTO, COMPITI E RESPONSABILITA'" DELL'U.O.C. PROVVEDITORATO, ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>01/07/2025</t>
+          <t>UOSD FORMAZIONE</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>11/07/2025</t>
-[...18 lines deleted...]
-        <v>2746946</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F299" t="n">
+        <v>4995</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>1199</t>
+          <t>1308</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>11/07/2025</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>FONDO PER IL GIOCO D’AZZARDO PATOLOGICO “GAP” (ART. 1, COMMA 946, DELLA L. N. 2028/2015) – RECEPIMENTO DEL FINANZIAMENTO ANNUALITA’ 2023- DDR N. 243/2024 E DDR N. 268/2025. APPROVAZIONE DEL PIANO DELLE ATTIVITA’ E DEI COSTI E DELL’AVVISO DI CO-PROGETTAZIONE</t>
+          <t>INTERVENTI E SERVIZI PER L’ASSISTENZA ALLE PERSONE CON DISABILITA` GRAVE PRIVE DEL SOSTEGNO FAMILIARE ``DOPO DI NOI`` DI CUI ALLA LEGGE 112/2016, DGR N. 514 DEL 13 MAGGIO 2025. APPROVAZIONE DELL'AVVISO PER LA FORMAZIONE DELL’ELENCO AZIENDALE DELLE RETI ORGANIZZATE ED AUTORIZZATE MEDIANTE LA FORMA DELL’ACCREDITAMENTO</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>01/07/2025</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>11/07/2025</t>
-[...18 lines deleted...]
-        <v>242310</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F300" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>1198</t>
+          <t>1304</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>11/07/2025</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE TRIENNALE CON L’ISTITUTO DELLE SUORE POVERELLE - ISTITUTO PALAZZOLO PER LA GESTIONE DI UNITA` DI OFFERTA RESIDENZIALI PER PERSONE CON DISABILITA’ CON SEDE A ROSA`.</t>
+          <t>CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA “ISTITUTO DI GESTALT THERAPY H.C.C. KAIROS S.R.L.” SEDE A RAGUSA, PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA.</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>01/07/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>11/07/2025</t>
-[...18 lines deleted...]
-        <v>9600851</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F301" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>1195</t>
+          <t>1292</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>07/07/2025</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO RETROSPETTIVO-PROSPETTICO PER VALUTARE LA GESTIONE DEL TRATTAMENTO E GLI OUTCOMES DEI PAZIENTI CON MACROGLOBULINEMIA DI WALDENSTROM (WM)  TRATTATI IN ITALIA SECONDO IL PROGRAMMA  DI USO COMPASSIONEVOLE (CUP) DI ZANUBRUTINIB ( BRUKINSA) ED IN PRATICA CLINICA DOPO L'APPROVAZIONE COMMERCIALE " E APPROVAZIONE CONTRATTO</t>
+          <t>SERVIZIO DI STUDIO E VERIFICA DELLA CONFORMITÀ CATASTALE DEGLI IMMOBILI COSTITUENTI IL CENTRO SOCIO SANITARIO “MONS. E. NEGRIN” DI BASSANO DEL GRAPPA (VI). APPROVAZIONE VARIANTE 1 EX ART. 120, COMMA 1, LETT. B) DEL D. LGS. N. 36/2023.</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>01/07/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>11/07/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F302" t="n">
+        <v>14.499</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>1193</t>
+          <t>1290</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>30/06/2025</t>
+          <t>07/07/2025</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA “CENTRO MILANESE DI TERAPIA DELLA FAMIGLIA”, CON RIFERIMENTO ALLA SEDE PERIFERICA DI PADOVA E TRIESTE, PER LO SVOLGIMENTO DEL TIROCINIO DA PARTE DI MEDICI E PSICOLOGI, PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA.</t>
+          <t>APPROVAZIONE SCHEMA DI CONTRATTO DI CONCESSIONE A TITOLO GRATUITO TRA IL COMUNE DI LASTEBASSE (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI AL PIANO TERRA IN VIA ROMA N.13 A LASTEBASSE, DA DESTINARE AD ATTIVITÀ DI STUDIO MEDICO AMBULATORIALE.</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>01/07/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>11/07/2025</t>
-[...17 lines deleted...]
-      <c r="I303" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F303" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>1180</t>
+          <t>1289</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>24/06/2025</t>
+          <t>07/07/2025</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>LAVORI DI COMPLETAMENTO DEL TERZO PIANO DELL’OSPEDALE DI ASIAGO PER REALIZZAZIONE DEI LOCALI PER I MEDICI DI GUARDIA – 1° STRALCIO - AGGIUDICAZIONE PROCEDURA APERTA AI SENSI DELL’ART 71 DEL DLGS 36/2023.</t>
+          <t>PROROGA FINO AL 31.12.2025 DEI CONTRATTI PER LA FORNITURA DI “AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – SECONDA TRANCHE”, DELIBERAZIONE N. 182 DEL 26.03.2021 DI AZIENDA ZERO. RIF. GARA 2021-246-TH.</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>24/06/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
-[...18 lines deleted...]
-        <v>302.304</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F304" t="n">
+        <v>23612</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>1171</t>
+          <t>1283</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>23/06/2025</t>
+          <t>07/07/2025</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’ULSS 7 PEDEMONTANA SITI PRESSO IL QUARTO PIANO (EX BLOCCO SPECIALITÀ ORA AREA NORD) DEL CENTRO SANITARIO POLIFUNZIONALE “BOLDRINI” DI THIENE (VI), VIA C. BOLDRINI N. 1, DA DESTINARE AD ATTIVITÀ DI RIPRESE TELEVISIVE/CINEMATOGRAFICHE.</t>
+          <t>RECEPIMENTO ESERCIZIO OPZIONE DI PROROGA SEMESTRALE DELLA CONVENZIONE RELATIVA AL SERVIZIO DI REALIZZAZIONE E GESTIONE DELLA BANCA DATI REGIONALE DEGLI OPERATORI ECONOMICI – 1^ EDIZIONE – DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 325 DEL 24/06/2020 – GARA 2022-245-TH</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>24/06/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F305" t="n">
+        <v>7380</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>1160</t>
+          <t>1280</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>23/06/2025</t>
+          <t>07/07/2025</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>AVVISO DI COPROGETTAZIONE PER LA REALIZZAZIONE DI INTERVENTI DI MEDIAZIONE LINGUISTICO/CULTURALE A SUPPORTO DEI SERVIZI INFANZIA, ADOLESCENZA E FAMIGLIA DEI DISTRETTI 1 E 2 DELL’ULSS 7 PEDEMONTANA</t>
+          <t>PROROGA FINO AL 31.10.2025 DEI CONTRATTI PER LA FORNITURA DI “MEZZI DI OSTEOSINTESI” (DELIBERAZIONE N. 365 DEL 02/08/2019 DI AZIENDA ZERO). GARA 2020-207-TH.</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>24/06/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F306" t="n">
+        <v>446407</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>1159</t>
+          <t>1276</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>23/06/2025</t>
+          <t>07/07/2025</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>PROGETTO SPERIMENTALE “SOSTEGNO NELLA GESTIONE DEI CARICHI ASSISTENZIALI DELLA PERSONA ANZIANA, DI NORMA ULTRASESSANTACINQUENNE, ASSISTITA A DOMICILIO, NON AUTOSUFFICIENTE IN STATO DI COMPROVATA VULNERABILITÀ. PERIODO 2025-2026” (DGRV N. 564/2025). CONVENZIONE CON AZIENDA ZERO ED ATTI CONSEGUENTI</t>
+          <t>APPROVAZIONE ACCORDO CONTRATTUALE CON L’ISTITUZIONE COMUNALE VILLA MIARI GESTORE DI UNA RSA PER PERSONE CON DISABILITA’.</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>24/06/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F307" t="n">
+        <v>1644751.6</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>1158</t>
+          <t>1248</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>23/06/2025</t>
+          <t>01/07/2025</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>SISTEMA VENETO ADOZIONI. INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE ED INTERNAZIONALE (L. N. 476/98). DGR 1233/2023, DDR 143/2023, DDR 50/2024. PIANO TERRITORIALE VENETO ADOZIONI (PTVA) AZIENDALE ANNO 2023/2024 (CODICE COMMESSA 2/2024/5): APPROVAZIONE RENDICONTAZIONE FINALE</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER L'UTILIZZO DI STRUTTURE SANITARIE QUALI "STRUTTURE COLLEGATE " PER LA FORMAZIONE SPECIALISTICA DEI MEDICI ISCRITTI ALLE SCUOLE DI SPECIALIZZAZIONE DI AREA SANITARIA</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>24/06/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
-[...18 lines deleted...]
-        <v>28105</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F308" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>1155</t>
+          <t>1247</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>23/06/2025</t>
+          <t>01/07/2025</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI CARDIOLOGIA PEDIATRICA CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. PERIODO DI DECORRENZA DAL 01/09/2025 AL 30/08/2027.</t>
+          <t>APPROVAZIONE DEGLI ACCORDI CONTRATTUALI TRIENNALI CON I GESTORI DI CENTRI DIURNI ACCREDITATI PER PERSONE CON DISABILITÀ PER IL PERIODO 01/07/2025 – 30/06/2028.</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>24/06/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
-[...18 lines deleted...]
-        <v>35.134</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F309" t="n">
+        <v>22206514</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>1154</t>
+          <t>1240</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>23/06/2025</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " INFEZIONI DELLE VIE URINARIE NEI BAMBINI &lt;14 ANNI IN ITALIA: UNO STUDIO MULTICENTRICO CHE VALUTA MODELLI DI TRATTAMENTO ED ESITI SULLA BASE DI CARATTERISTICHE CLINICHE E MICROBIOLOGICHE" E APPROVAZIONE CONTRATTO</t>
+          <t>AFFIDAMENTO DIRETTO PREVIA INDAGINE DI MERCATO COMPARATIVA PER LA FORNITURA IN SOMMINISTRAZIONE DI BRACCIALETTI IDENTIFICATIVI PAZIENTI GARA AULSS7_2025_00150</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>24/06/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>08/07/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F310" t="n">
+        <v>44121</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>1115</t>
+          <t>1236</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>13/06/2025</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>RECEPIMENTO RINNOVO BIENNALE GARA REGIONALE PER LA FORNITURA DI “SACCHE PER NUTRIZIONE PARENTERALE (TPN) SOTTOSCRITTE DA AZIENDA ZERO - DDR N. 363/2022. GARA 2022-212-TH.</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI SISTEMI DIAGNOSTICI PER EMOGASANALISI, IN ACCORDO QUADRO, AGGIUDICATA CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 894 DEL 23/12/2021 - GARA 2022-116-BAS: PROROGA FINO AL 30.06.2026</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>14/06/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>24/06/2025</t>
-[...18 lines deleted...]
-        <v>371590</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F311" t="n">
+        <v>190496</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>1112</t>
+          <t>1235</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>13/06/2025</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 22^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00238</t>
+          <t>AFFIDAMENTO DIRETTO PREVIA INDAGINE DI MERCATO COMPARATIVA PER LA FORNITURA IN SOMMINISTRAZIONE DI BUSTE INTESTATE. GARA AULSS7_2025_00126</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>14/06/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>24/06/2025</t>
-[...18 lines deleted...]
-        <v>3895</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F312" t="n">
+        <v>23990</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>1111</t>
+          <t>1230</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>13/06/2025</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 35^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00233</t>
+          <t>PROSECUZIONE DEGLI ACCORDI CONTRATTUALI CON I GESTORI DEI GRUPPI APPARTAMENTO PER PERSONE CON DISABILITA' FINO AL 31/12/2025</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>14/06/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>24/06/2025</t>
-[...18 lines deleted...]
-        <v>144516</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F313" t="n">
+        <v>107.47</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>1106</t>
+          <t>1229</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>13/06/2025</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "GESTIONE DELLE RELAZIONI NELLA COMPLESSITA' ORGANIZZATIVA ALL'INTERNO DELLE UU.OO. - EMPOWER THE COMMUNITY" DELL'U.O.C. DIREZIONE DELLE PROFESSIONI SANITARIE</t>
+          <t>APPROVAZIONE ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E GLI ENTI TITOLARI DELLA GESTIONE DI CENTRI DIURNI PER ANZIANI NON AUTOSUFFICIENTI. PERIODO 01/07/2025 - 30/06/2028.</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>14/06/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>24/06/2025</t>
-[...18 lines deleted...]
-        <v>4900</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F314" t="n">
+        <v>2469743.5</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>1104</t>
+          <t>1228</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>13/06/2025</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>AVVISO PER L’INDIVIDUAZIONE DI COOPERATIVE SOCIALI DI TIPO B E FATTORIE SOCIALI CON ESPERIENZA NELLA GESTIONE DEI SERVIZI DI ORIENTAMENTO, FORMAZIONE, INSERIMENTO AL LAVORO, INCLUSIONE SOCIALE, A FAVORE DI PERSONE CON DISABILITÀ O SVANTAGGIO, INTERESSATE AD OSPITARE TIROCINI DI INSERIMENTO/REINSERIMENTO LAVORATIVO E TIROCINI DI INCLUSIONE SOCIALE PER GLI ANNI 2025, 2026 E 2027 (DELIBERA DEL DIRETTORE GENERALE N. 330 DEL 21/02/2025) – APPROVAZIONE ELENCO</t>
+          <t>APPROVAZIONE ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E GLI ENTI TITOLARI DELLA GESTIONE DI COMUNITA’ ALLOGGIO PER PERSONE CON DISABILITA’. PERIODO 01/07/2025-30/06/2028.</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>14/06/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>24/06/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F315" t="n">
+        <v>5674147.5</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>1103</t>
+          <t>1212</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>13/06/2025</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>PROGETTO REGIONALE “TURISMO SOCIALE E INCLUSIVO NEL VENETO” (DGRV 40/2025, DDR 22/2025). APPROVAZIONE DELL'ACCORDO DI COLLABORAZIONE. CUP H19124001040001.</t>
+          <t>APPROVAZIONE ACCORDO PER IL TRASFERIMENTO DI MATERIALE A FINI DI RICERCA RELATIVO ALLO STUDIO CLINICO FOR-PROFIT " STUDIO DI FASE III, RANDOMIZZATO, IN DOPPIO CIECO, CONTROLLATO VERSO PLACEBO, GUIDATO DAGLI EVENTI, PER VALUTARE L'EFFICACIA, LA SICUREZZA E LA TOLLERABILITÀ DI BAXDROSTAT IN COMBINAZIONE CON  DAPAGLIFLOZIN RISPETTO A DAPAGLIFLOZIN IN MONOTERAPIA SUGLI ESITI RENALI E SULLA MORTALITÀ PER CAUSA CARDIOVASCOLARE IN PARTECIPANTI CON MALATTIA RENALE CRONICA E IPERTENSIONE ARTERIOSA  (D6972C00002 BAXDUO PACIFIC)"</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>14/06/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>24/06/2025</t>
-[...18 lines deleted...]
-        <v>183973</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F316" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>1100</t>
+          <t>1210</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>13/06/2025</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>PROROGA ACCORDO CONTRATTUALE CON LA SOCIETÀ COOP. SOC. DI SOLIDARIETÀ LA MADONNINA GESTORE DEL CENTRO DIURNO DI ROANA PER UTENTI DELL’AREA SALUTE MENTALE. PERIODO 01/07/2025-30/06/2026.</t>
+          <t>SERVIZIO DI STUDIO E VERIFICA DELLA CONFORMITÀ CATASTALE DEGLI IMMOBILI COSTITUENTI IL CENTRO SOCIO SANITARIO “MONS. E. NEGRIN” DI BASSANO DEL GRAPPA (VI). ATTIVAZIONE OPZIONI EX ART. 120, COMMA 1, LETT. A) DEL D. LGS. N. 36/2023.</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>14/06/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>24/06/2025</t>
-[...18 lines deleted...]
-        <v>142.757</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F317" t="n">
+        <v>6.296</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>1099</t>
+          <t>1205</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>13/06/2025</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>AREA SALUTE MENTALE: PROGRAMMAZIONE E BUDGET 2025 PER INSERIMENTI UTENTI AFFETTI DA PATOLOGIE DI TIPO PSICHIATRICO PRESSO STRUTTURE RESIDENZIALI E CENTRI DIURNI</t>
+          <t>RECEPIMENTO AGGIUDICAZIONE DELL’APPALTO SPECIFICO PER LA FORNITURA DI PROTESI VASCOLARI ED ENDOVASCOLARI - 2^ EDIZIONE (DELIBERAZIONE 13/2025 AZIENDA ZERO), RIF. AULSS7_2024_00263.</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>14/06/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>24/06/2025</t>
-[...18 lines deleted...]
-        <v>332894.03</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F318" t="n">
+        <v>2746946</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>1089</t>
+          <t>1199</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>13/06/2025</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>APPROVAZIONE E SOTTOSCRIZIONE “ACCORDO PROGRAMMA DI OSSERVAZIONE OSPEDALIERA” CON IL ST. MARY’S INSTITUT FOR EDUCATIONAL EXCELLENCE, LLC, DENOMINAZIONE GIURIDICA REGISTRATA DI ATLANTIS CON SEDE A WASHINGTON, D.C., USA.</t>
+          <t>FONDO PER IL GIOCO D’AZZARDO PATOLOGICO “GAP” (ART. 1, COMMA 946, DELLA L. N. 2028/2015) – RECEPIMENTO DEL FINANZIAMENTO ANNUALITA’ 2023- DDR N. 243/2024 E DDR N. 268/2025. APPROVAZIONE DEL PIANO DELLE ATTIVITA’ E DEI COSTI E DELL’AVVISO DI CO-PROGETTAZIONE</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>14/06/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>24/06/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F319" t="n">
+        <v>242310</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>1088</t>
+          <t>1198</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>13/06/2025</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’UNIVERSITA’ DI PADOVA PER LO SVOLGIMENTO DI TIROCINIO PRATICO VALUTATIVO (TPV) PRE LAUREAM DEGLI ISCRITTI AI CORSI DI LAUREA MAGISTRALE IN FARMACIA E IN CHIMICA E TECNOLOGIA FARMACEUTICHE (CLASSE LM – 13) , PRESSO U.O.C. FARMACIA ULSS 7.</t>
+          <t>ACCORDO CONTRATTUALE TRIENNALE CON L’ISTITUTO DELLE SUORE POVERELLE - ISTITUTO PALAZZOLO PER LA GESTIONE DI UNITA` DI OFFERTA RESIDENZIALI PER PERSONE CON DISABILITA’ CON SEDE A ROSA`.</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>14/06/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>24/06/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F320" t="n">
+        <v>9600851</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>1120</t>
+          <t>1195</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>13/06/2025</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON LA REGIONE DEL VENETO PER L’ADESIONE AI SERVIZI DEL CENTRO ARCHIVISTICO REGIONALE – PIATTAFORMA SDICO – IN ATTUAZIONE DELLA DGR N. 1478 DEL 15/10/2019</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO RETROSPETTIVO-PROSPETTICO PER VALUTARE LA GESTIONE DEL TRATTAMENTO E GLI OUTCOMES DEI PAZIENTI CON MACROGLOBULINEMIA DI WALDENSTROM (WM)  TRATTATI IN ITALIA SECONDO IL PROGRAMMA  DI USO COMPASSIONEVOLE (CUP) DI ZANUBRUTINIB ( BRUKINSA) ED IN PRATICA CLINICA DOPO L'APPROVAZIONE COMMERCIALE " E APPROVAZIONE CONTRATTO</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>13/06/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>23/06/2025</t>
-[...17 lines deleted...]
-      <c r="I321" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F321" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>1070</t>
+          <t>1193</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>06/06/2025</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>OSPEDALE ALTO VICENTINO – APPROVAZIONE PROGETTO ESECUTIVO “SOSTITUZIONE RIVELATORI INCENDI E LORO COMPONENTI - PRIMO STRALCIO FUNZIONALE CORPO “A” E AFFIDAMENTO LAVORI.</t>
+          <t>CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA “CENTRO MILANESE DI TERAPIA DELLA FAMIGLIA”, CON RIFERIMENTO ALLA SEDE PERIFERICA DI PADOVA E TRIESTE, PER LO SVOLGIMENTO DEL TIROCINIO DA PARTE DI MEDICI E PSICOLOGI, PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA.</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>07/06/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>17/06/2025</t>
-[...18 lines deleted...]
-        <v>199.258</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F322" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>1051</t>
+          <t>1180</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>06/06/2025</t>
+          <t>24/06/2025</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO  STUDIO CLINICO NO-PROFIT DAL TITOLO "LA GESTIONE INFERMIERISTICA DELLE NEFROSTOMIE: UNO STUDIO OSSERVAZIONALE MULTICENTRICO. STUDIO NEMAN"</t>
+          <t>LAVORI DI COMPLETAMENTO DEL TERZO PIANO DELL’OSPEDALE DI ASIAGO PER REALIZZAZIONE DEI LOCALI PER I MEDICI DI GUARDIA – 1° STRALCIO - AGGIUDICAZIONE PROCEDURA APERTA AI SENSI DELL’ART 71 DEL DLGS 36/2023.</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>07/06/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>17/06/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F323" t="n">
+        <v>302.304</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>1069</t>
+          <t>1171</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>06/06/2025</t>
+          <t>23/06/2025</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359). APPROVAZIONE DEL PROGETTO ESECUTIVO DEI LAVORI DEL LOTTO A.1, AVVIO LAVORI E VARIANTE SUPPLETIVA N. 2 PER IL LOTTO A.1</t>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’ULSS 7 PEDEMONTANA SITI PRESSO IL QUARTO PIANO (EX BLOCCO SPECIALITÀ ORA AREA NORD) DEL CENTRO SANITARIO POLIFUNZIONALE “BOLDRINI” DI THIENE (VI), VIA C. BOLDRINI N. 1, DA DESTINARE AD ATTIVITÀ DI RIPRESE TELEVISIVE/CINEMATOGRAFICHE.</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>06/06/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>16/06/2025</t>
-[...18 lines deleted...]
-        <v>114.923</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F324" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>1069</t>
+          <t>1166</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>06/06/2025</t>
+          <t>23/06/2025</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359). APPROVAZIONE DEL PROGETTO ESECUTIVO DEI LAVORI DEL LOTTO A.1, AVVIO LAVORI E VARIANTE SUPPLETIVA N. 2 PER IL LOTTO A.1</t>
+          <t>PROROGA FINO AL 30.11.2025 DEI CONTRATTI PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – DELIBERAZIONE N. 265/2022 DI AZIENDA ZERO. GARA 2022-167-BAS.</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>06/06/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>16/06/2025</t>
-[...18 lines deleted...]
-        <v>114.923</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F325" t="n">
+        <v>62960</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>1034</t>
+          <t>1165</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>30/05/2025</t>
+          <t>23/06/2025</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI BASSANO DEL GRAPPA (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI VIA ANGARANO N. 145 A BASSANO DEL GRAPPA, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>PROROGA FINO AL 30.11.2025 DEL CONTRATTO PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – PRIMA TRANCHE – LOTTO 2. DELIBERAZIONE N. 532/2019 DI AZIENDA ZERO. GARA 2020-068-TH.</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>31/05/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>10/06/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F326" t="n">
+        <v>1477</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>1034</t>
+          <t>1162</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>30/05/2025</t>
+          <t>23/06/2025</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI BASSANO DEL GRAPPA (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI VIA ANGARANO N. 145 A BASSANO DEL GRAPPA, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>RINNOVO DEL CONTRATTO PER IL SERVIZIO DI GESTIONE DEGLI AUSILI TERAPEUTICI DI CUI AGLI ELENCHI NN. 2 E 3 DEL NOMENCLATORE TARIFFARIO NAZIONALE PER DISABILI ASSISTITI A DOMICILIO - GARA N. 2022-087-BAS.</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>31/05/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>10/06/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F327" t="n">
+        <v>303686</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>1019</t>
+          <t>1161</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>30/05/2025</t>
+          <t>23/06/2025</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
+          <t>AFFIDAMENTO DIRETTO ALLA DITTA EBIT S.R.L. DEL SERVIZIO DI ASSISTENZA TECNICA PER IL SISTEMA CARDIO PACS SUITE “EXTENSA” IN USO PRESSO L’UOC DI CARDIOLOGIA DELL’OSPEDALE SAN BASSIANO ANNI 2025 E 2026. GARA N. AULSS7_2025_00079.</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>31/05/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>10/06/2025</t>
-[...18 lines deleted...]
-        <v>287.004</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F328" t="n">
+        <v>66790</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>1019</t>
+          <t>1160</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>30/05/2025</t>
+          <t>23/06/2025</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
+          <t>AVVISO DI COPROGETTAZIONE PER LA REALIZZAZIONE DI INTERVENTI DI MEDIAZIONE LINGUISTICO/CULTURALE A SUPPORTO DEI SERVIZI INFANZIA, ADOLESCENZA E FAMIGLIA DEI DISTRETTI 1 E 2 DELL’ULSS 7 PEDEMONTANA</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>31/05/2025</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>10/06/2025</t>
-[...18 lines deleted...]
-        <v>287.004</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F329" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>1018</t>
+          <t>1159</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>30/05/2025</t>
+          <t>23/06/2025</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ ALLIANCE MEDICAL DIAGNOSTIC SRL A SOCIO UNICO PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
+          <t>PROGETTO SPERIMENTALE “SOSTEGNO NELLA GESTIONE DEI CARICHI ASSISTENZIALI DELLA PERSONA ANZIANA, DI NORMA ULTRASESSANTACINQUENNE, ASSISTITA A DOMICILIO, NON AUTOSUFFICIENTE IN STATO DI COMPROVATA VULNERABILITÀ. PERIODO 2025-2026” (DGRV N. 564/2025). CONVENZIONE CON AZIENDA ZERO ED ATTI CONSEGUENTI</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>31/05/2025</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>10/06/2025</t>
-[...18 lines deleted...]
-        <v>5.125</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F330" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>1018</t>
+          <t>1158</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>30/05/2025</t>
+          <t>23/06/2025</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ ALLIANCE MEDICAL DIAGNOSTIC SRL A SOCIO UNICO PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
+          <t>SISTEMA VENETO ADOZIONI. INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE ED INTERNAZIONALE (L. N. 476/98). DGR 1233/2023, DDR 143/2023, DDR 50/2024. PIANO TERRITORIALE VENETO ADOZIONI (PTVA) AZIENDALE ANNO 2023/2024 (CODICE COMMESSA 2/2024/5): APPROVAZIONE RENDICONTAZIONE FINALE</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>31/05/2025</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>10/06/2025</t>
-[...18 lines deleted...]
-        <v>5.125</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F331" t="n">
+        <v>28105</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>1017</t>
+          <t>1155</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>30/05/2025</t>
+          <t>23/06/2025</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI CARDIOLOGIA PEDIATRICA CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. PERIODO DI DECORRENZA DAL 01/09/2025 AL 30/08/2027.</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>31/05/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>10/06/2025</t>
-[...18 lines deleted...]
-        <v>23.6</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F332" t="n">
+        <v>35.134</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>1017</t>
+          <t>1154</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>30/05/2025</t>
+          <t>23/06/2025</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " INFEZIONI DELLE VIE URINARIE NEI BAMBINI &lt;14 ANNI IN ITALIA: UNO STUDIO MULTICENTRICO CHE VALUTA MODELLI DI TRATTAMENTO ED ESITI SULLA BASE DI CARATTERISTICHE CLINICHE E MICROBIOLOGICHE" E APPROVAZIONE CONTRATTO</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>31/05/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>10/06/2025</t>
-[...18 lines deleted...]
-        <v>23.6</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F333" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>1016</t>
+          <t>1115</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>30/05/2025</t>
+          <t>13/06/2025</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025, E REVISIONE ECONOMICA DELL’ACCORDO RELATIVO AL I QUADRIMESTRE 2025.</t>
+          <t>RECEPIMENTO RINNOVO BIENNALE GARA REGIONALE PER LA FORNITURA DI “SACCHE PER NUTRIZIONE PARENTERALE (TPN) SOTTOSCRITTE DA AZIENDA ZERO - DDR N. 363/2022. GARA 2022-212-TH.</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>31/05/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>10/06/2025</t>
-[...18 lines deleted...]
-        <v>145.194</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F334" t="n">
+        <v>371590</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>1016</t>
+          <t>1112</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>30/05/2025</t>
+          <t>13/06/2025</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025, E REVISIONE ECONOMICA DELL’ACCORDO RELATIVO AL I QUADRIMESTRE 2025.</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 22^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00238</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>31/05/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>10/06/2025</t>
-[...18 lines deleted...]
-        <v>145.194</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F335" t="n">
+        <v>3895</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>1015</t>
+          <t>1111</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>30/05/2025</t>
+          <t>13/06/2025</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 35^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00233</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>31/05/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>10/06/2025</t>
-[...18 lines deleted...]
-        <v>10.62</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F336" t="n">
+        <v>144516</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>1015</t>
+          <t>1110</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>30/05/2025</t>
+          <t>13/06/2025</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI “SISTEMI DIAGNOSTICI PER ALLERGOLOGIA IN VITRO” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. DDR NR. 145 DEL 28.03.2019: PROROGA FINO AL 28.02.2026</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>31/05/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>10/06/2025</t>
-[...18 lines deleted...]
-        <v>10.62</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F337" t="n">
+        <v>87042</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>1006</t>
+          <t>1108</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>30/05/2025</t>
+          <t>13/06/2025</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>APPROVAZIONE E SOTTOSCRIZIONE APPENDICE N. 1 DELLA CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA INTERATTIVO – COGNITIVA DI PADOVA E MILANO.</t>
+          <t>AFFIDAMENTO DIRETTO PREVIA INDAGINE DI MERCATO COMPARATIVA PER LA FORNITURA DI ETICHETTE TERMICHE ED AUTOADESIVE IN VARI FORMATI GARA AULSS7_2025_00124</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>31/05/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>10/06/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F338" t="n">
+        <v>36710</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>1006</t>
+          <t>1106</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>30/05/2025</t>
+          <t>13/06/2025</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>APPROVAZIONE E SOTTOSCRIZIONE APPENDICE N. 1 DELLA CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA INTERATTIVO – COGNITIVA DI PADOVA E MILANO.</t>
+          <t>EVENTO FORMATIVO "GESTIONE DELLE RELAZIONI NELLA COMPLESSITA' ORGANIZZATIVA ALL'INTERNO DELLE UU.OO. - EMPOWER THE COMMUNITY" DELL'U.O.C. DIREZIONE DELLE PROFESSIONI SANITARIE</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>31/05/2025</t>
+          <t>UOSD FORMAZIONE</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>10/06/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F339" t="n">
+        <v>4900</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>1005</t>
+          <t>1103</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>30/05/2025</t>
+          <t>13/06/2025</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO, MULTICENRICO, NO PROFIT, PROMOSSO DA A.ULSS 7 DAL TITOLO “OTTIMIZZAZIONE EMODINAMICA NON - INVASIVA DELLA SEPSI IN MEDICINA INTERNA: STUDIO RANDOMIZZATO DI CONFRONTO TRA TERAPIA DIRETTA AGLI INDICI EMODINAMICI NON – INVASIVI VERSUS STANDARD DI CURA” (EMODINAMICA_SEPSI), PRESSO U.O.C. MEDICINA GENERALE P.O. SANTORSO.</t>
+          <t>PROGETTO REGIONALE “TURISMO SOCIALE E INCLUSIVO NEL VENETO” (DGRV 40/2025, DDR 22/2025). APPROVAZIONE DELL'ACCORDO DI COLLABORAZIONE. CUP H19124001040001.</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>31/05/2025</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>10/06/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F340" t="n">
+        <v>183973</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>1005</t>
+          <t>1100</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>30/05/2025</t>
+          <t>13/06/2025</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO, MULTICENRICO, NO PROFIT, PROMOSSO DA A.ULSS 7 DAL TITOLO “OTTIMIZZAZIONE EMODINAMICA NON - INVASIVA DELLA SEPSI IN MEDICINA INTERNA: STUDIO RANDOMIZZATO DI CONFRONTO TRA TERAPIA DIRETTA AGLI INDICI EMODINAMICI NON – INVASIVI VERSUS STANDARD DI CURA” (EMODINAMICA_SEPSI), PRESSO U.O.C. MEDICINA GENERALE P.O. SANTORSO.</t>
+          <t>PROROGA ACCORDO CONTRATTUALE CON LA SOCIETÀ COOP. SOC. DI SOLIDARIETÀ LA MADONNINA GESTORE DEL CENTRO DIURNO DI ROANA PER UTENTI DELL’AREA SALUTE MENTALE. PERIODO 01/07/2025-30/06/2026.</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>31/05/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>10/06/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F341" t="n">
+        <v>142.757</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>978</t>
+          <t>1099</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>27/05/2025</t>
+          <t>13/06/2025</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO. AGGIORNAMENTO DEL PROGETTO ESECUTIVO DI 1° STRALCIO FUNZIONALE PER I LAVORI DEL  2° LOTTO REALIZZATIVO - AFFIDAMENTO</t>
+          <t>AREA SALUTE MENTALE: PROGRAMMAZIONE E BUDGET 2025 PER INSERIMENTI UTENTI AFFETTI DA PATOLOGIE DI TIPO PSICHIATRICO PRESSO STRUTTURE RESIDENZIALI E CENTRI DIURNI</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>27/05/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>06/06/2025</t>
-[...18 lines deleted...]
-        <v>29.559</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F342" t="n">
+        <v>332894.03</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>978</t>
+          <t>1089</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>27/05/2025</t>
+          <t>13/06/2025</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO. AGGIORNAMENTO DEL PROGETTO ESECUTIVO DI 1° STRALCIO FUNZIONALE PER I LAVORI DEL  2° LOTTO REALIZZATIVO - AFFIDAMENTO</t>
+          <t>APPROVAZIONE E SOTTOSCRIZIONE “ACCORDO PROGRAMMA DI OSSERVAZIONE OSPEDALIERA” CON IL ST. MARY’S INSTITUT FOR EDUCATIONAL EXCELLENCE, LLC, DENOMINAZIONE GIURIDICA REGISTRATA DI ATLANTIS CON SEDE A WASHINGTON, D.C., USA.</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>27/05/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>06/06/2025</t>
-[...18 lines deleted...]
-        <v>29.559</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F343" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>973</t>
+          <t>1088</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>23/05/2025</t>
+          <t>13/06/2025</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>SEDI TERRITORIALI DISTRETTO 2 - ADEGUAMENTO ANTICENDIO. AFFIDAMENTO SERVIZI DI PROGETTAZIONE.</t>
+          <t>CONVENZIONE CON L’UNIVERSITA’ DI PADOVA PER LO SVOLGIMENTO DI TIROCINIO PRATICO VALUTATIVO (TPV) PRE LAUREAM DEGLI ISCRITTI AI CORSI DI LAUREA MAGISTRALE IN FARMACIA E IN CHIMICA E TECNOLOGIA FARMACEUTICHE (CLASSE LM – 13) , PRESSO U.O.C. FARMACIA ULSS 7.</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>24/05/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>03/06/2025</t>
-[...18 lines deleted...]
-        <v>18.105</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F344" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>973</t>
+          <t>1120</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>23/05/2025</t>
+          <t>13/06/2025</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>SEDI TERRITORIALI DISTRETTO 2 - ADEGUAMENTO ANTICENDIO. AFFIDAMENTO SERVIZI DI PROGETTAZIONE.</t>
+          <t>CONVENZIONE CON LA REGIONE DEL VENETO PER L’ADESIONE AI SERVIZI DEL CENTRO ARCHIVISTICO REGIONALE – PIATTAFORMA SDICO – IN ATTUAZIONE DELLA DGR N. 1478 DEL 15/10/2019</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>24/05/2025</t>
+          <t>UOC SISTEMI INFORMATIVI</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>03/06/2025</t>
-[...18 lines deleted...]
-        <v>18.105</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F345" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>972</t>
+          <t>1070</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>23/05/2025</t>
+          <t>06/06/2025</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>FORNITURA CON POSA DI DUE SERRAMENTI AUTOMATICI PRESSO I LOCALI DEL PRONTO SOCCORSO DELL’OSPEDALE DI ASIAGO (VI).</t>
+          <t>OSPEDALE ALTO VICENTINO – APPROVAZIONE PROGETTO ESECUTIVO “SOSTITUZIONE RIVELATORI INCENDI E LORO COMPONENTI - PRIMO STRALCIO FUNZIONALE CORPO “A” E AFFIDAMENTO LAVORI.</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>24/05/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>03/06/2025</t>
-[...18 lines deleted...]
-        <v>10.5</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F346" t="n">
+        <v>199.258</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>972</t>
+          <t>1060</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>23/05/2025</t>
+          <t>06/06/2025</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>FORNITURA CON POSA DI DUE SERRAMENTI AUTOMATICI PRESSO I LOCALI DEL PRONTO SOCCORSO DELL’OSPEDALE DI ASIAGO (VI).</t>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, PER LA FORNITURA DI REGOLATORI DI FLUSSO E TUBI DI RACCORDO STERILI. GARA: AULSS7_2025_00059</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>24/05/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>03/06/2025</t>
-[...18 lines deleted...]
-        <v>10.5</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F347" t="n">
+        <v>103704</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>965</t>
+          <t>1051</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>23/05/2025</t>
+          <t>06/06/2025</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 21^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00212</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO  STUDIO CLINICO NO-PROFIT DAL TITOLO "LA GESTIONE INFERMIERISTICA DELLE NEFROSTOMIE: UNO STUDIO OSSERVAZIONALE MULTICENTRICO. STUDIO NEMAN"</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>24/05/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>03/06/2025</t>
-[...18 lines deleted...]
-        <v>115715</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F348" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>964</t>
+          <t>1069</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>23/05/2025</t>
+          <t>06/06/2025</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 34^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00211</t>
+          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359). APPROVAZIONE DEL PROGETTO ESECUTIVO DEI LAVORI DEL LOTTO A.1, AVVIO LAVORI E VARIANTE SUPPLETIVA N. 2 PER IL LOTTO A.1</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>24/05/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>03/06/2025</t>
-[...18 lines deleted...]
-        <v>363036</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F349" t="n">
+        <v>114.923</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>959</t>
+          <t>1039</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>23/05/2025</t>
+          <t>04/06/2025</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "SCUOLA DI ECOGRAFIA DI BASE SIUMB 2025 - CORSO PRATICO" DELL'U.O.C. RADIOLOGIA BASSANO</t>
+          <t>PROROGA TECNICA CON ESTENSIONE DALL'1.06.2025 AL 30.11.2025 DEL CONTRATTO DI GESTIONE DEL SERVIZIO DI ESECUZIONE E REFERTAZIONE ANCHE IN TELEGESTIONE DI ESAMI DIAGNOSTICI DI RADIOLOGIA TRADIZIONALE E SCREENING MAMMOGRAFICI DELL'AZIENDA ULSS N. 7 PEDEMONTANA-GARA 2023-013-TH.</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>24/05/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>03/06/2025</t>
-[...18 lines deleted...]
-        <v>1930</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F350" t="n">
+        <v>772582</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>958</t>
+          <t>1034</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>23/05/2025</t>
+          <t>30/05/2025</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "MIGLIORAMENTO DEI PROCESSI TRAVERSALI PER LA PRESA IN CARICO AMBULATORIALE" DELL'U.O.S.D. ASSISTENZA SPECIALISTICA</t>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI BASSANO DEL GRAPPA (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI VIA ANGARANO N. 145 A BASSANO DEL GRAPPA, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>24/05/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>03/06/2025</t>
-[...18 lines deleted...]
-        <v>4950</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F351" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>953</t>
+          <t>1030</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>23/05/2025</t>
+          <t>30/05/2025</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO FOR-PROFIT " STUDIO DI FASE III, RANDOMIZZATO, IN DOPPIO CIECO, CONTROLLATO VERSO PLACEBO, GUIDATO DAGLI EVENTI, PER VALUTARE L'EFFICACIA, LA SICUREZZA E LA TOLLERABILITÀ DI BAXDROSTAT IN COMBINAZIONE CON DAPAGLIFLOZIN RISPETTO A DAPAGLIFLOZIN IN MONOTERAPIA SUGLI ESITI RENALI E SULLA MORTALITÀ PER CAUSA CARDIOVASCOLARE IN PARTECIPANTI CON MALATTIA RENALE CRONICA E IPERTENSIONE ARTERIOSA (D6972C00002 BAXDUO PACIFIC )"  E APPROVAZIONE CONTRATTO</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI “SISTEMI DIAGNOSTICI PER L’ANALISI DELLE PROTEINE MEDIANTE ELETTROFORESI CAPILLARE, SU GEL AGAROSIO E IMMUNOFISSAZIONE IN ACCORDO QUADRO” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. DDG AZIENDA ZERO NR. 326/2019: PROROGA 12 MESI.</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>24/05/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>03/06/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F352" t="n">
+        <v>184245</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>921</t>
+          <t>1019</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>16/05/2025</t>
+          <t>30/05/2025</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>RECEPIMENTO AGGIUDICAZIONE DELL’APPALTO SPECIFICO PER LA FORNITURA DI “DEFIBRILLATORI IMPIANTABILI - 2^ EDIZIONE” (DELIBERAZIONE 820/2024 AZIENDA ZERO), RIF. AULSS7_2024_00264, E RIDETERMINAZIONE DEL BUDGET RELATIVO AL CONTRATTO PER LA FORNITURA IN NOLEGGIO DI DEFIBRILLATORI INDOSSABILI LIFEVEST COD. WCD-4000 (GARA 2024-101-TH).</t>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>17/05/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>27/05/2025</t>
-[...18 lines deleted...]
-        <v>6387023</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F353" t="n">
+        <v>287.004</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>914</t>
+          <t>1018</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>16/05/2025</t>
+          <t>30/05/2025</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "DISSECTING THE GENETIC ARCHITECTURE OF CIDP - CODICE PROTOCOLLO GEARCIDP ( GENETIC ARCHITECTURE CIDP)" E APPROVAZIONE ACCORDO PER IL TRASFERIMENTO  DI MATERIALE PER  FINALITA' DI RICERCA SCIENTIFICA</t>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ ALLIANCE MEDICAL DIAGNOSTIC SRL A SOCIO UNICO PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>17/05/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>27/05/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F354" t="n">
+        <v>5.125</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>914</t>
+          <t>1017</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>16/05/2025</t>
+          <t>30/05/2025</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "DISSECTING THE GENETIC ARCHITECTURE OF CIDP - CODICE PROTOCOLLO GEARCIDP ( GENETIC ARCHITECTURE CIDP)" E APPROVAZIONE ACCORDO PER IL TRASFERIMENTO  DI MATERIALE PER  FINALITA' DI RICERCA SCIENTIFICA</t>
+          <t>ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>17/05/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>27/05/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F355" t="n">
+        <v>23.6</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>890</t>
+          <t>1016</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>09/05/2025</t>
+          <t>30/05/2025</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA DI CONTRATTO DI CONCESSIONE A TITOLO GRATUITO TRA IL COMUNE DI BASSANO DEL GRAPPA (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI AL PIANO TERRA DELL’IMMOBILE DENOMINATO “VILLA SERENA” UBICATO IN CONTRÀ SAN GIORGIO N. 86 A BASSANO DEL GRAPPA, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025, E REVISIONE ECONOMICA DELL’ACCORDO RELATIVO AL I QUADRIMESTRE 2025.</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>10/05/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>20/05/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F356" t="n">
+        <v>145.194</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>890</t>
+          <t>1015</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>09/05/2025</t>
+          <t>30/05/2025</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA DI CONTRATTO DI CONCESSIONE A TITOLO GRATUITO TRA IL COMUNE DI BASSANO DEL GRAPPA (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI AL PIANO TERRA DELL’IMMOBILE DENOMINATO “VILLA SERENA” UBICATO IN CONTRÀ SAN GIORGIO N. 86 A BASSANO DEL GRAPPA, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL PER L’ATTIVAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA - II QUADRIMESTRE 2025.</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>10/05/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>20/05/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F357" t="n">
+        <v>10.62</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>883</t>
+          <t>1006</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>09/05/2025</t>
+          <t>30/05/2025</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA, MEDIANTE ACCORDO QUADRO, DI MEDICAZIONI SPECIALI - 3^ EDIZIONE, AGGIUDICAZIONE DEI LOTTI CON OEPV 1-2-3-5-7-12-13-14-15-16-19-22-23-24-26-29-31-44-45-46-47-50-55 (DELIBERAZIONE 41/2025 AZIENDA ZERO - RIF. AULSS7_2025_00180) E PRESA D’ATTO CONSUMI 2025 GARA REGIONALE MEDICAZIONI SPECIALI DDR 199/2018 - RIF. 804.</t>
+          <t>APPROVAZIONE E SOTTOSCRIZIONE APPENDICE N. 1 DELLA CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA INTERATTIVO – COGNITIVA DI PADOVA E MILANO.</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>10/05/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>20/05/2025</t>
-[...18 lines deleted...]
-        <v>651973</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F358" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>848</t>
+          <t>1005</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>02/05/2025</t>
+          <t>30/05/2025</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>PROSECUZIONE ATTIVITA' PUNTO  PRELIEVI NEL COMUNE DI MARANO VICENTINO - ANNO 2025</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO, MULTICENRICO, NO PROFIT, PROMOSSO DA A.ULSS 7 DAL TITOLO “OTTIMIZZAZIONE EMODINAMICA NON - INVASIVA DELLA SEPSI IN MEDICINA INTERNA: STUDIO RANDOMIZZATO DI CONFRONTO TRA TERAPIA DIRETTA AGLI INDICI EMODINAMICI NON – INVASIVI VERSUS STANDARD DI CURA” (EMODINAMICA_SEPSI), PRESSO U.O.C. MEDICINA GENERALE P.O. SANTORSO.</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>03/05/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>13/05/2025</t>
-[...18 lines deleted...]
-        <v>4033.33</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F359" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>848</t>
+          <t>978</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>02/05/2025</t>
+          <t>27/05/2025</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>PROSECUZIONE ATTIVITA' PUNTO  PRELIEVI NEL COMUNE DI MARANO VICENTINO - ANNO 2025</t>
+          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO. AGGIORNAMENTO DEL PROGETTO ESECUTIVO DI 1° STRALCIO FUNZIONALE PER I LAVORI DEL  2° LOTTO REALIZZATIVO - AFFIDAMENTO</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>03/05/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>13/05/2025</t>
-[...18 lines deleted...]
-        <v>4033.33</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F360" t="n">
+        <v>29.559</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>846</t>
+          <t>973</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>02/05/2025</t>
+          <t>23/05/2025</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>SERVIZIO DI STUDIO E VERIFICA DELLA CONFORMITÀ CATASTALE DEGLI IMMOBILI COSTITUENTI IL CENTRO SOCIO SANITARIO “MONS. E. NEGRIN” DI BASSANO DEL GRAPPA (VI). AFFIDAMENTO DEL SERVIZIO.</t>
+          <t>SEDI TERRITORIALI DISTRETTO 2 - ADEGUAMENTO ANTICENDIO. AFFIDAMENTO SERVIZI DI PROGETTAZIONE.</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>03/05/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>13/05/2025</t>
-[...18 lines deleted...]
-        <v>6.4</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F361" t="n">
+        <v>18.105</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>834</t>
+          <t>972</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>02/05/2025</t>
+          <t>23/05/2025</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>RECEPIMENTO ESITO GARA REGIONALE PER LA FORNITURA DI “EMOSTATICI E SIGILLANTI PER USO CUTANEO E CHIRURGICO” - 1^ EDIZIONE (DELIBERAZIONE 550/2024 AZIENDA ZERO). RIF. AULSS7_2025_00139.</t>
+          <t>FORNITURA CON POSA DI DUE SERRAMENTI AUTOMATICI PRESSO I LOCALI DEL PRONTO SOCCORSO DELL’OSPEDALE DI ASIAGO (VI).</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>03/05/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>13/05/2025</t>
-[...18 lines deleted...]
-        <v>126784</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F362" t="n">
+        <v>10.5</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>830</t>
+          <t>968</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>02/05/2025</t>
+          <t>23/05/2025</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>PIANO TRIENNALE PER LE DIPENDENZE 2024 - 2026 - “PIANO OPERATIVO TERRITORIALE TRIENNALE AREE PREVENZIONE, CURA E RIABILITAZIONE” (DGR 1396/2023). APPROVAZIONE ACCORDI DI PARTENARIATO PER LA REALIZZAZIONE DEI PROGETTI “LA SCUOLA FA RETE” E “PORTAPERTA 2.0. IL TERRITORIO COME LUOGO DI CURA”.</t>
+          <t>PROROGA FINO AL 30.09.2025 GARA REGIONALE “AGHI E SIRINGHE” (DELIBERAZIONE N. 712/2021 DI AZIENDA ZERO). GARA 2022-045-TH E 2022-095-TH</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>03/05/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>13/05/2025</t>
-[...18 lines deleted...]
-        <v>285105.1</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F363" t="n">
+        <v>112496</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>826</t>
+          <t>965</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>02/05/2025</t>
+          <t>23/05/2025</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON LA FACOLTA’ DI SCIENZE POLITICHE, SOCIOLOGIA, COMUNICAZIONE DELLA SAPIENZA UNIVERSITA’ DI ROMA PER TIROCINI CURRICULARI PER ASSISTENTI SOCIALI PRESSO LE STRUTTURE DELL’A.ULSS 7.</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 21^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00212</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>03/05/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>13/05/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F364" t="n">
+        <v>115715</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>964</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>30/04/2025</t>
+          <t>23/05/2025</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>LAVORI DI COMPLETAMENTO DEL TERZO PIANO DELL’OSPEDALE DI ASIAGO PER REALIZZAZIONE DEI LOCALI PER I MEDICI DI GUARDIA – 1° STRALCIO - APPROVAZIONE PROGETTO ESECUTIVO E INDIZIONE PROCEDURA APERTA AI SENSI DELL’ART 71 DEL DLGS 36/2023.</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 34^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00211</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>30/04/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>10/05/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F365" t="n">
+        <v>363036</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>787</t>
+          <t>959</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>18/04/2025</t>
+          <t>23/05/2025</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DELLA PROROGA TECNICA DELLA CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI VIGILANZA ATTIVA E ATTIVITÀ CORRELATE, LOTTO N. 4, E DI GUARDIANIA, LOTTO N. 9, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO DEL VENETO.</t>
+          <t>EVENTO FORMATIVO "SCUOLA DI ECOGRAFIA DI BASE SIUMB 2025 - CORSO PRATICO" DELL'U.O.C. RADIOLOGIA BASSANO</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>19/04/2025</t>
+          <t>UOSD FORMAZIONE</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>29/04/2025</t>
-[...18 lines deleted...]
-        <v>60638</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F366" t="n">
+        <v>1930</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>785</t>
+          <t>958</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>18/04/2025</t>
+          <t>23/05/2025</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>RECEPIMENTO APPALTO SPECIFICO PER LA FORNITURA DI MEZZI DI CONTRASTO PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO (APSS), ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2024_00301</t>
+          <t>EVENTO FORMATIVO "MIGLIORAMENTO DEI PROCESSI TRAVERSALI PER LA PRESA IN CARICO AMBULATORIALE" DELL'U.O.S.D. ASSISTENZA SPECIALISTICA</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>19/04/2025</t>
+          <t>UOSD FORMAZIONE</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>29/04/2025</t>
-[...18 lines deleted...]
-        <v>1861350</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F367" t="n">
+        <v>4950</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>710</t>
+          <t>953</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>11/04/2025</t>
+          <t>23/05/2025</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2025.</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO FOR-PROFIT " STUDIO DI FASE III, RANDOMIZZATO, IN DOPPIO CIECO, CONTROLLATO VERSO PLACEBO, GUIDATO DAGLI EVENTI, PER VALUTARE L'EFFICACIA, LA SICUREZZA E LA TOLLERABILITÀ DI BAXDROSTAT IN COMBINAZIONE CON DAPAGLIFLOZIN RISPETTO A DAPAGLIFLOZIN IN MONOTERAPIA SUGLI ESITI RENALI E SULLA MORTALITÀ PER CAUSA CARDIOVASCOLARE IN PARTECIPANTI CON MALATTIA RENALE CRONICA E IPERTENSIONE ARTERIOSA (D6972C00002 BAXDUO PACIFIC )"  E APPROVAZIONE CONTRATTO</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>12/04/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>22/04/2025</t>
-[...18 lines deleted...]
-        <v>35.363</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F368" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>709</t>
+          <t>914</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>11/04/2025</t>
+          <t>16/05/2025</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. APRILE 2025.</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "DISSECTING THE GENETIC ARCHITECTURE OF CIDP - CODICE PROTOCOLLO GEARCIDP ( GENETIC ARCHITECTURE CIDP)" E APPROVAZIONE ACCORDO PER IL TRASFERIMENTO  DI MATERIALE PER  FINALITA' DI RICERCA SCIENTIFICA</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>12/04/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>22/04/2025</t>
-[...18 lines deleted...]
-        <v>209.488</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F369" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>708</t>
+          <t>890</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>11/04/2025</t>
+          <t>09/05/2025</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. APRILE 2025.</t>
+          <t>APPROVAZIONE SCHEMA DI CONTRATTO DI CONCESSIONE A TITOLO GRATUITO TRA IL COMUNE DI BASSANO DEL GRAPPA (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI AL PIANO TERRA DELL’IMMOBILE DENOMINATO “VILLA SERENA” UBICATO IN CONTRÀ SAN GIORGIO N. 86 A BASSANO DEL GRAPPA, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>12/04/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>22/04/2025</t>
-[...18 lines deleted...]
-        <v>22.42</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F370" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>707</t>
+          <t>889</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>11/04/2025</t>
+          <t>09/05/2025</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. APRILE 2025.</t>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI ASSISTENZA SU SISTEMA “DEYOB SMART GARBAGE” PER L’ANNO 2025. GARA N. AULSS7_2024_00354.</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>12/04/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>22/04/2025</t>
-[...18 lines deleted...]
-        <v>25.96</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F371" t="n">
+        <v>10500</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>706</t>
+          <t>884</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>11/04/2025</t>
+          <t>09/05/2025</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. APRILE 2025.</t>
+          <t>PROROGA TECNICA PER 6 MESI PER LA FORNITURA DI DISPOSITIVI PER ARTROSCOPIA MINI-INVASIVA - GARA N. 2023-271-BAS</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>12/04/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>22/04/2025</t>
-[...18 lines deleted...]
-        <v>118.176</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F372" t="n">
+        <v>76493</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>699</t>
+          <t>882</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>11/04/2025</t>
+          <t>09/05/2025</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " VALUTAZIONE E MIGLIORAMENTO  DELLA QUALITA' DELLA CURA NELLE UNITÀ DI TERAPIA SEMINTENSIVA" E APPROVAZIONE CONTRATTO</t>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA, AI SENSI DELL’ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023, PER LA FORNITURA DI ISTENT INJECT® W SISTEMA INIETTABILE TRABECOLARE MICRO-BYPASS. GARA AULSS7_2025_00102</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>12/04/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>22/04/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F373" t="n">
+        <v>144000</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>678</t>
+          <t>848</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>09/04/2025</t>
+          <t>02/05/2025</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO TRA L’AZIENDA ULSS7 PEDEMONTANA E L’ASSOCIAZIONE H PER L’UTILIZZO DELL’IMMOBILE DI PROPRIETÀ DELL’ULSS 7 PEDEMONTANA SITO IN VIA MONSIGNOR EGIDIO NEGRIN N. 27 A BASSANO DEL GRAPPA (VI), DA DESTINARE AD ATTIVITÀ ISTITUZIONALI NELL’INTERESSE DEI SOCI.</t>
+          <t>PROSECUZIONE ATTIVITA' PUNTO  PRELIEVI NEL COMUNE DI MARANO VICENTINO - ANNO 2025</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>09/04/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>19/04/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F374" t="n">
+        <v>4033.33</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>671</t>
+          <t>846</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>04/04/2025</t>
+          <t>02/05/2025</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>ULTERIORE RECEPIMENTO PER IL LOTTO 5 GARA REGIONALE “MICROINFUSORI, SISTEMI PER IL MONITORAGGIO CONTINUO REAL TIME DELLA GLICEMIA E CORRELATO MATERIALE DI CONSUMO” (DELIBERAZIONI N. 516/2024, N. 616/2024 E N. 707/2024 DI AZIENDA ZERO). GARA AULSS7_2024_00366.</t>
+          <t>SERVIZIO DI STUDIO E VERIFICA DELLA CONFORMITÀ CATASTALE DEGLI IMMOBILI COSTITUENTI IL CENTRO SOCIO SANITARIO “MONS. E. NEGRIN” DI BASSANO DEL GRAPPA (VI). AFFIDAMENTO DEL SERVIZIO.</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>05/04/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
-[...18 lines deleted...]
-        <v>236640</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F375" t="n">
+        <v>6.4</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>665</t>
+          <t>842</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>04/04/2025</t>
+          <t>02/05/2025</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "PROGETTO DI VITA, INDIVIDUALE, PERSONALIZZATO E PARTECIPATO, ALLA LUCE DELLA NUOVA RIFORMA - DECRETO 62/2024" DELL'U.O.C. DISABILITA' E NON AUTOSUFFICIENZA</t>
+          <t>AFFIDAMENTO DIRETTO DELLE IMPLEMENTAZIONI E ADEGUAMENTI SUL SOFTWARE TRAKCARE. GARA N. AULSS7_2025_00141.</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>05/04/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
-[...18 lines deleted...]
-        <v>700</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F376" t="n">
+        <v>39100</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>654</t>
+          <t>834</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>04/04/2025</t>
+          <t>02/05/2025</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE DELL'EMENDAMENTO SOSTANZIALE PER PROROGA DELLO STUDIO NO PROFIT, OSSERVAZIONALE DAL TITOLO “CARATTERISTICHE EPIDEMIOLOGICHE, CLINICHE, LABORATORISTICHE E DELLE INDAGINI STRUMENTALI DELLE MALATTIE TRASMESSE DA ZECCA: STUDIO MULTICENTRICO, OSSERVAZIONALE, PROSPETTICO” (TBEVI PROSPETTICO).</t>
+          <t>RECEPIMENTO ESITO GARA REGIONALE PER LA FORNITURA DI “EMOSTATICI E SIGILLANTI PER USO CUTANEO E CHIRURGICO” - 1^ EDIZIONE (DELIBERAZIONE 550/2024 AZIENDA ZERO). RIF. AULSS7_2025_00139.</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>05/04/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F377" t="n">
+        <v>126784</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>651</t>
+          <t>830</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>04/04/2025</t>
+          <t>02/05/2025</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO: "NETWORK  REAL WORLD EVIDENCE OFATUMUMAB ( AOP3056)"</t>
+          <t>PIANO TRIENNALE PER LE DIPENDENZE 2024 - 2026 - “PIANO OPERATIVO TERRITORIALE TRIENNALE AREE PREVENZIONE, CURA E RIABILITAZIONE” (DGR 1396/2023). APPROVAZIONE ACCORDI DI PARTENARIATO PER LA REALIZZAZIONE DEI PROGETTI “LA SCUOLA FA RETE” E “PORTAPERTA 2.0. IL TERRITORIO COME LUOGO DI CURA”.</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>05/04/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F378" t="n">
+        <v>285105.1</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>645</t>
+          <t>826</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>04/04/2025</t>
+          <t>02/05/2025</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA DINAMICA BREVE “ISTITUTO DI ALTA FORMAZIONE SRL” (IAF) PER LO SVOLGIMENTO DI TIROCINI FORMATIVI PROFESSIONALI, PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA.</t>
+          <t>CONVENZIONE CON LA FACOLTA’ DI SCIENZE POLITICHE, SOCIOLOGIA, COMUNICAZIONE DELLA SAPIENZA UNIVERSITA’ DI ROMA PER TIROCINI CURRICULARI PER ASSISTENTI SOCIALI PRESSO LE STRUTTURE DELL’A.ULSS 7.</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>05/04/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
-[...17 lines deleted...]
-      <c r="I379" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F379" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>610</t>
+          <t>804</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>30/04/2025</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 33^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00146</t>
+          <t>LAVORI DI COMPLETAMENTO DEL TERZO PIANO DELL’OSPEDALE DI ASIAGO PER REALIZZAZIONE DEI LOCALI PER I MEDICI DI GUARDIA – 1° STRALCIO - APPROVAZIONE PROGETTO ESECUTIVO E INDIZIONE PROCEDURA APERTA AI SENSI DELL’ART 71 DEL DLGS 36/2023.</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>29/03/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>08/04/2025</t>
-[...18 lines deleted...]
-        <v>1271483</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F380" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>607</t>
+          <t>787</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>18/04/2025</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI FORMULE PER LA NUTRIZIONE ENTERALE, SUPPLEMENTI NUTRIZIONALI ORALI E INTEGRATORI ALIMENTARI DI MICRO ORGANISMI PROBIOTICI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’I.R.C.C.S. IOV E ORAS. 3^ EDIZIONE. RIF: AULSS7_2025_00107.</t>
+          <t>RECEPIMENTO DELLA PROROGA TECNICA DELLA CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI VIGILANZA ATTIVA E ATTIVITÀ CORRELATE, LOTTO N. 4, E DI GUARDIANIA, LOTTO N. 9, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO DEL VENETO.</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>29/03/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>08/04/2025</t>
-[...18 lines deleted...]
-        <v>992599</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F381" t="n">
+        <v>60638</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>603</t>
+          <t>786</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>18/04/2025</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>PROGETTO “INSIEME: IMPLEMENTAZIONI DI NUOVI SISTEMI INTER – ISTITUZIONALI E DI EQUIPE MULTIDISCIPLINARI INTERSERVIZIO PER PREVENIRE L’ESCLUSIONE SOCIALE DELLE FAMIGLIE” (D.G.R. 69/2023) - APPROVAZIONE DEL PROTOCOLLO D’INTESA CON I COMUNI DELL’ATS 3 BASSANO DEL GRAPPA ED INDIVIDUAZIONE REFERENTE ULSS</t>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI SISTEMI DIAGNOSTICI PER LA DETERMINAZIONE QUALITATIVA DI ANTIGENI URINARI DESTINATI ALL’U.O.C. MEDICINA DI LABORATORIO (PP. OO. DI BASSANO E SANTORSO). GARA AULSS7_2025_00053</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>29/03/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>08/04/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F382" t="n">
+        <v>123000</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>602</t>
+          <t>785</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>18/04/2025</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONVENZIONE CON &amp;quot;GIRASOLE&amp;quot; ASSOCIAZIONE DI PROMOZIONE SOCIALE DI THIENE PER LA REALIZZAZIONE DI DUE PROGETTI.</t>
+          <t>RECEPIMENTO APPALTO SPECIFICO PER LA FORNITURA DI MEZZI DI CONTRASTO PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO (APSS), ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2024_00301</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>29/03/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>08/04/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F383" t="n">
+        <v>1861350</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>598</t>
+          <t>784</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>18/04/2025</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>PROSECUZIONE ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E I CENTRI DI SERVIZIO TITOLARI DI STRUTTURE RESIDENZIALI ACCREDITATE CHE EROGANO PRESTAZIONI SOCIALI, SOCIO SANITARIE E SANITARIE AFFERENTI ALL’AREA ANZIANI. PERIODO 01/04/2025 – 31/12/2025</t>
+          <t>ADESIONE A CONVENZIONE-QUADRO PER LA FORNITURA, IN LOTTO UNICO, DI GUAINE STERILI PER CISTOSCOPI FLESSIBILI (DELIBERAZIONE N. 674 DEL 21/10/2024 AZIENDA ZERO). RIF. AULSS7_2025_00182</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>29/03/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>08/04/2025</t>
-[...18 lines deleted...]
-        <v>4382947</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F384" t="n">
+        <v>136374</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>597</t>
+          <t>783</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>18/04/2025</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>PROROGA ACCORDO CONTRATTUALE CON LA SOCIETÀ COOPERATIVA SOCIALE MANO AMICA PER LA GESTORE DEL CENTRO DIURNO ACCREDITATO NELL’AMBITO DELLA SALUTE MENTALE “AZIMUT” DI SCHIO. PERIODO 01/04/2025- 31/03/2026.</t>
+          <t>FORNITURA DI N. 10 LETTI DEGENZA ELETTRICI CON ESCURSIONE IN ALTEZZA DA 25 A 80 CM PER L’U.O.C GERIATRIA DEL P.O. DI BASSANO. GARA: AULSS7_2025_00071</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>29/03/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>08/04/2025</t>
-[...18 lines deleted...]
-        <v>369230</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F385" t="n">
+        <v>22960</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>596</t>
+          <t>781</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>18/04/2025</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDI CONTRATTUALI ANNUALI CON GLI ENTI GESTORI DELLE STRUTTURE PER LA SALUTE MENTALE “SPAZIO LIBERO” CON SEDE IN THIENE E “IL GLICINE” CON SEDE IN TORREBELVICINO. PERIODO 01/04/2025 – 31/03/2026.</t>
+          <t>RINNOVO ANNUALE DEL CONTRATTO PER IL SERVIZIO DI COPERTURA ASSICURATIVA PER LA RESPONSABILITÀ PATRIMONIALE DELLA PUBBLICA AMMINISTRAZIONE DELL’AULSS 7 PEDEMONTANA. GARA 33 TH 2022.</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>29/03/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>08/04/2025</t>
-[...18 lines deleted...]
-        <v>1489743</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F386" t="n">
+        <v>8637</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>587</t>
+          <t>780</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>18/04/2025</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO OSSERVAZIONALE, PROSPETTICO, NO PROFIT: “VALUTAZIONE LONGITUDINALE DI ESTIMATED PLASMA VOLUME (EPVS) COME INDICAZIONE DEI CAMBIAMENTI DI VOLUME PLASMATICO E DI CAPILLARY LEAK IN CORSO DI SEPSI” PROMOSSO DA A.ULSS 7 - U.O.C. MEDICINA GENERALE P.O. SANTORSO.</t>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “AGHI SPECIALI – 2^ EDIZIONE – LOTTI DESERTI” (DELIBERAZIONE N. 848/2024 DI AZIENDA ZERO – RIF. AULSS7_2025_00175).</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>29/03/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>08/04/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F387" t="n">
+        <v>27626</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>562</t>
+          <t>778</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>25/03/2025</t>
+          <t>18/04/2025</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>RECEPIMENTO LOTTO 7 GARA REGIONALE PER LA FORNITURA IN NOLEGGIO DI LASER CHIRURGICI E SERVIZI ACCESSORI (DELIBERAZIONI N. 866/2023 E 96/2024 DI AZIENDA ZERO). RIF. AULSS7_2025_00119.</t>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA PER I SOFTWARE APPLICATIVI IMPIEGATI IN AMBITO TERRITORIALE. GARA N. AULSS7_2025_00084.</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>25/03/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>04/04/2025</t>
-[...18 lines deleted...]
-        <v>278850</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F388" t="n">
+        <v>101133</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>560</t>
+          <t>731</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>25/03/2025</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO FOR-PROFIT DAL TITOLO "STUDIO DI FASE 3, MULTICENTRICO, RANDOMIZZATO, IN DOPPIO CIECO, CONTROLLATO CON PLACEBO, A BRACCI PARALLELI SEGUITO DA UN BRACCIO IN APERTO VOLTO A VALUTARE L'EFFICACIA E LA SICUREZZA DI EFGARTIGIMOD EV IN PARTECIPANTI ADULTI CON TROMBOCITOPENIA IMMUNE PRIMARIA" E APPROVAZIONE CONTRATTO</t>
+          <t>PROROGA TECNICA GARA REGIONALE PER LA FORNITURA DI “ANTISETTICI E DISINFETTANTI – I E II TRANCHE” FINO AL 31.03.2026 GARA 2022-003-TH.</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>25/03/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>04/04/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F389" t="n">
+        <v>128423</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>545</t>
+          <t>729</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>21/03/2025</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>ACQUISTO N. 2 COLONNE VIDEO PER LAPAROSCOPIA PER LE UU.OO.CC. UROLOGIA E GINECOLOGIA E OSTRETRICIA DEL P.O. DI BASSANO MEDIANTE ADESIONE ALLA GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI COLONNE LAPAROSCOPICHE E SERVIZI ACCESSORI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE VENETO – LOTTO 3 DELIBERA AZIENDA ZERO N. 744 DEL 16.11.2022. GARA AULSS7_2025_00131</t>
+          <t>RINNOVO CONTRATTO PER LA FORNITURA DI MATERIALE DIAGNOSTICO PER MICROBIOLOGIA GARA N. 2021-270-BAS.</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>22/03/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>01/04/2025</t>
-[...18 lines deleted...]
-        <v>193184</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F390" t="n">
+        <v>27119</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>542</t>
+          <t>728</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>21/03/2025</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>CONTRATTO DI COMODATO A TITOLO GRATUITO CON LA DITTA NOVA BIOMEDICAL ITALIA S.R.L. PER N. 1 ANALIZZATORE DI SANGUE PRIME PLUS PER LA UOS TERAPIA SEMI-INTENSIVA DEL P.O. DI SANTORSO.</t>
+          <t>PROROGA TECNICA SEMESTRALE GARA REGIONALE PER LA FORNITURA DI “VACCINI IN ESCLUSIVA” -DDR 199/2023 FINO AL 25.08.2025. GARA 2023-127 E 2024-127.</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>22/03/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>01/04/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F391" t="n">
+        <v>569157</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>527</t>
+          <t>726</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>21/03/2025</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’UNIVERSITA’ CA’ FOSCARI DI VENEZIA PER LO SVOLGIMENTO DI TIROCINI CURRICULARI PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA.</t>
+          <t>AFFIDAMENTO DIRETTO PREVIA INDAGINE DI MERCATO COMPARATIVA DI “SERVIZI MEDICI DI DERMATOLOGIA” PER L’AZIENDA ULSS 7 PEDEMONTANA. GARA N. AULSS_2025_00123.</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>22/03/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>01/04/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F392" t="n">
+        <v>48750</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>724</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>PROROGA PROCEDURA PER LA FORNITURA DI FARMACI EMODERIVATI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’APSS DI TRENTO ED IL COMPRENSORIO SANITARIO DI BOLZANO. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-058-TH</t>
+          <t>PROROGA TECNICA PER 2 MESI DEL CONTRATTO PER LA FORNITURA DI UN SISTEMA PER IL TRATTAMENTO DELLE VARICI CON TECNICA TERMOABLATIVA A RADIOFREQUENZA. GARA 2022-063-BAS.</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>15/03/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>25/03/2025</t>
-[...18 lines deleted...]
-        <v>285413</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F393" t="n">
+        <v>5100</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>492</t>
+          <t>722</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>CONVEGNO “NEXT STOP, PLEASE: TSI!” DELL’U.O.C. MEDICINA GENERALE OSPEDALE DI SANTORSO.</t>
+          <t>PROROGA FINO AL 25.05.2025 GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO DI DEFIBRILLATORI IMPIANTABILI (DELIBERA NR. 261 DEL 22/06/2018 DI AZIENDA ZERO)</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>24/03/2025</t>
-[...18 lines deleted...]
-        <v>2000</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F394" t="n">
+        <v>202217</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>459</t>
+          <t>721</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI POMPE INFUSIONALI E RELATIVI DEFLUSSORI E POMPE ELASTOMERICHE IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, AZIENDA PROVINCIALE PER I SERVIZI SANITARI DELLA PROVINCIA AUTONOMA DI TRENTO (A.P.S.S.) E ORAS S.P.A. - 1^ EDIZIONE – AGGIUDICAZIONE DEI LOTTI NN. 2-3-4 (DELIBERAZIONE N. 271/2024 DI AZIENDA ZERO). RIF. AULSS7_2025_00094.</t>
+          <t>AFFIDAMENTO DIRETTO DELL’ADEGUAMENTO DEL SOFTWARE GALILEO/CARELINE PER LA GESTIONE DELLE LISTE D’ ATTESA NEL PERCORSO CHIRURGICO. GARA N. AULSS7_2025_00085.</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>12/03/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>22/03/2025</t>
-[...18 lines deleted...]
-        <v>1282340</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F395" t="n">
+        <v>9800</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>450</t>
+          <t>710</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>07/03/2025</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO “APPROFONDIMENTO APPLICAZIONE INTELLIGENZA ARTIFICIALE NELL’AMBITO DEI SERVIZI DELL’AREA TECNICO-AMMINISTRATIVA” DEL DIPARTIMENTO AMMINISTRATIVO</t>
+          <t>CONVENZIONE CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2025.</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>08/03/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>18/03/2025</t>
-[...18 lines deleted...]
-        <v>2800</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F396" t="n">
+        <v>35.363</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>709</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>07/03/2025</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO  "EVALUATION OF STROKE NETWORK EFFICIENCY OF THE VICENZA DISTRICT (SNE-VID)"</t>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. APRILE 2025.</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>08/03/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>18/03/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F397" t="n">
+        <v>209.488</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>405</t>
+          <t>708</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI DISPOSITIVI PER PROCREAZIONE MEDICALMENTE ASSISTITA (PMA) IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ALL'AZIENDA PROVINCIALE PER I SERVIZI SANITARI DELLA PROVINCIA AUTONOMA DI TRENTO E ALL’AZIENDA SANITARIA DELL’ALTO ADIGE – COMPRENSORIO SANITARIO DI BOLZANO. AGGIUDICAZIONE (DELIBERAZIONE AZIENDA ZERO N. 186 DEL 02.04.2024). GARA 2024-228-BAS</t>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. APRILE 2025.</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>01/03/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
-[...18 lines deleted...]
-        <v>222528</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F398" t="n">
+        <v>22.42</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>404</t>
+          <t>707</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 20^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00110</t>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. APRILE 2025.</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>01/03/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
-[...18 lines deleted...]
-        <v>64276</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F399" t="n">
+        <v>25.96</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>396</t>
+          <t>706</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "NASCITA, PERSONALITA' E CONSAPEVOLEZZA" DEL DIPARTIMENTO FUNZIONALE MATERNO INFANTILE</t>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. APRILE 2025.</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>01/03/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
-[...18 lines deleted...]
-        <v>4980</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F400" t="n">
+        <v>118.176</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>392</t>
+          <t>699</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>PIANO DI ZONA: RECEPIMENTO DEL DOCUMENTO ANNUALE DI VERIFICA 2024 E PROGRAMMAZIONE 2025</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " VALUTAZIONE E MIGLIORAMENTO  DELLA QUALITA' DELLA CURA NELLE UNITÀ DI TERAPIA SEMINTENSIVA" E APPROVAZIONE CONTRATTO</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>01/03/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
-[...17 lines deleted...]
-      <c r="I401" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F401" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>388</t>
+          <t>678</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
+          <t>09/04/2025</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. I QUADRIMESTRE 2025.</t>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO TRA L’AZIENDA ULSS7 PEDEMONTANA E L’ASSOCIAZIONE H PER L’UTILIZZO DELL’IMMOBILE DI PROPRIETÀ DELL’ULSS 7 PEDEMONTANA SITO IN VIA MONSIGNOR EGIDIO NEGRIN N. 27 A BASSANO DEL GRAPPA (VI), DA DESTINARE AD ATTIVITÀ ISTITUZIONALI NELL’INTERESSE DEI SOCI.</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>01/03/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
-[...18 lines deleted...]
-        <v>16.796</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F402" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>387</t>
+          <t>671</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
+          <t>04/04/2025</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DIAGNOSTICO CASTELLANO SRL A SOCIO UNICO – SOGGETTO A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. I QUADRIMESTRE 2025.</t>
+          <t>ULTERIORE RECEPIMENTO PER IL LOTTO 5 GARA REGIONALE “MICROINFUSORI, SISTEMI PER IL MONITORAGGIO CONTINUO REAL TIME DELLA GLICEMIA E CORRELATO MATERIALE DI CONSUMO” (DELIBERAZIONI N. 516/2024, N. 616/2024 E N. 707/2024 DI AZIENDA ZERO). GARA AULSS7_2024_00366.</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>01/03/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
-[...18 lines deleted...]
-        <v>4.899</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F403" t="n">
+        <v>236640</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>386</t>
+          <t>670</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
+          <t>04/04/2025</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. I QUADRIMESTRE 2025.</t>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI N. 1 ORTOPANTOMOGRAFO PER L’U.O.C RADIOLOGIA DEL P.O. DI BASSANO DEL GRAPPA. GARA AULSS7_2025_00067.</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>01/03/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
-[...18 lines deleted...]
-        <v>210.238</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F404" t="n">
+        <v>65000</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>385</t>
+          <t>668</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
+          <t>04/04/2025</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. I QUADRIMESTRE 2025.</t>
+          <t>PROROGA AL 22.04.2025, GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO DI PACEMAKERS (DELIBERA NR. 14/2018 AZIENDA ZERO).</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>01/03/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
-[...18 lines deleted...]
-        <v>413.785</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F405" t="n">
+        <v>226908</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>384</t>
+          <t>665</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>28/02/2025</t>
+          <t>04/04/2025</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. I QUADRIMESTRE 2025.</t>
+          <t>EVENTO FORMATIVO "PROGETTO DI VITA, INDIVIDUALE, PERSONALIZZATO E PARTECIPATO, ALLA LUCE DELLA NUOVA RIFORMA - DECRETO 62/2024" DELL'U.O.C. DISABILITA' E NON AUTOSUFFICIENZA</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>01/03/2025</t>
+          <t>UOSD FORMAZIONE</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
-[...18 lines deleted...]
-        <v>38.464</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F406" t="n">
+        <v>700</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>349</t>
+          <t>654</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>21/02/2025</t>
+          <t>04/04/2025</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO TRA L’AZIENDA ULSS7 PEDEMONTANA E LA PREFETTURA DI VICENZA PER L’UTILIZZO DELL’IMMOBILE DI PROPRIETÀ DELL’ULSS 7 PEDEMONTANA SITO IN VIA GIACOMO LEOPARDI N. 2 A MALO (VI), DA DESTINARE A PROGETTI SOCIALI DI ACCOGLIENZA E INTEGRAZIONE MIGRANTI.</t>
+          <t>AUTORIZZAZIONE DELL'EMENDAMENTO SOSTANZIALE PER PROROGA DELLO STUDIO NO PROFIT, OSSERVAZIONALE DAL TITOLO “CARATTERISTICHE EPIDEMIOLOGICHE, CLINICHE, LABORATORISTICHE E DELLE INDAGINI STRUMENTALI DELLE MALATTIE TRASMESSE DA ZECCA: STUDIO MULTICENTRICO, OSSERVAZIONALE, PROSPETTICO” (TBEVI PROSPETTICO).</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>22/02/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>04/03/2025</t>
-[...17 lines deleted...]
-      <c r="I407" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F407" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>346</t>
+          <t>651</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>21/02/2025</t>
+          <t>04/04/2025</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA CONTRATTO DI SUB COMODATO TRA L’AZIENDA ULSS 7 PEDEMONTANA ED IL CENTRO VICENTINO DI SOLIDARIETÀ CE.I.S. ONLUS PER L’UTILIZZO DEI TERRENI DI PROPRIETÀ DEL COMUNE DI SCHIO (VI), CATASTALMENTE IDENTIFICATI AL FOGLIO 19 MAPPALE 1383 E AL FOGLIO 17 MAPPALE 1359 SITI IN VIA LAGO DI VICO A SCHIO (VI).</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO: "NETWORK  REAL WORLD EVIDENCE OFATUMUMAB ( AOP3056)"</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>22/02/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>04/03/2025</t>
-[...17 lines deleted...]
-      <c r="I408" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F408" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>338</t>
+          <t>645</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>21/02/2025</t>
+          <t>04/04/2025</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO IN AMBITO OSPEDALIERO E TERRITORIALE DI AUSILI PER STOMIA E PER INCONTINENZA FECALE PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, IRCCS IOV E DI APSS TRENTO (DELIBERAZIONE N. 547/2024 DI AZIENDA ZERO – RIF. AULSS7_2024_00258) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025.</t>
+          <t>CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA DINAMICA BREVE “ISTITUTO DI ALTA FORMAZIONE SRL” (IAF) PER LO SVOLGIMENTO DI TIROCINI FORMATIVI PROFESSIONALI, PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA.</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>22/02/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>04/03/2025</t>
-[...18 lines deleted...]
-        <v>1382481</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F409" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>615</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>21/02/2025</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI SISTEMI PER LA RILEVAZIONE DECENTRATA DELLA GLICEMIA IN AMBITO OSPEDALIERO – GARA 2024 - 202 - BAS.</t>
+          <t>ACQUISTO DI 120 PC “DESKTOP ULTRACOMPATTI” MEDIANTE ADESIONE ALLA CONVENZIONE CONSIP - ID 2361 - “PC DESKTOP WORKSTATION E MONITOR 3” LOTTO 1. GARA AULSS7_2025_00149.</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>22/02/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>04/03/2025</t>
-[...18 lines deleted...]
-        <v>340361</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F410" t="n">
+        <v>55440</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>330</t>
+          <t>614</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>21/02/2025</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>AVVISO PER L’INDIVIDUAZIONE DI COOPERATIVE SOCIALI DI TIPO B E FATTORIE SOCIALI, CON ESPERIENZA NELLA GESTIONE DEI SERVIZI DI ORIENTAMENTO, FORMAZIONE, INSERIMENTO AL LAVORO, INCLUSIONE SOCIALE, A FAVORE DI PERSONE CON DISABILITÀ O SVANTAGGIO, INTERESSATE AD OSPITARE TIROCINI DI INSERIMENTO/REINSERIMENTO LAVORATIVO E TIROCINI DI INCLUSIONE SOCIALE PER GLI ANNI 2025, 2026 E 2027.</t>
+          <t>PROROGA TECNICA FINO AL 25.03.2026 GARA REGIONALE PER LA FORNITURA DI “DISPOSITIVI PER PRELIEVI BIOLOGICI E LORO TRASPORTI” - DDR 205/2017. GARA 2021-073-TH.</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>22/02/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>04/03/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F411" t="n">
+        <v>277702</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>326</t>
+          <t>612</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>21/02/2025</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA IN OSTETRICIA E GINECOLOGIA. PERIODO DI DECORRENZA DAL 21/02/2025 AL 31/12/2025.</t>
+          <t>PROROGA FINO AL 31/12/2025 GARA REGIONALE PER LA FORNITURA DI MEDICAZIONI SEMPLICI`` - II EDIZIONE (DELIBERAZIONE N. 604/2021 AZIENDA ZERO). RIF. 2021-341-TH.</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>22/02/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>04/03/2025</t>
-[...18 lines deleted...]
-        <v>37.795</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F412" t="n">
+        <v>109942</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>316</t>
+          <t>610</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>21/02/2025</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>STIPULA CONVENZIONE CON LA SCUOLA DI PSICOTERAPIA PSICOSINTETICA ED IPNOSI ERICKSONIANA “H. BERNHEIM”, PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A. ULSS 7</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 33^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00146</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>22/02/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>04/03/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F413" t="n">
+        <v>1271483</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>608</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>14/02/2025</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/01/2026 DEI CONTRATTI PER LA FORNITURA DI “SISTEMI PER DIALISI PERITONEALE DOMICILIARE CONTINUA (CAPD), DIALISI AUTOMATIZZATA E SACCHE MEDIANTE ACCORDO QUADRO” (DELIBERAZIONE N. 472/2019 DI AZIENDA ZERO). RIF. 2020-037-TH.</t>
+          <t>AFFIDAMENTO DIRETTO PER L’ACQUISTO DI STORAGE AD ALTE PRESTAZIONI “PURESTORAGE” PER COMPLETAMENTO INFRASTRUTTURA DEA DATACENTER PNRR CUP H76G21002260006 DIGITALIZZAZIONE DEA DI BASSANO DEL GRAPPA. GARA AULSS7_2025_00083.</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>15/02/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>25/02/2025</t>
-[...18 lines deleted...]
-        <v>447420</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F414" t="n">
+        <v>138312</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>607</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>14/02/2025</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ORTOPEDIA” - 3^ EDIZIONE (DELIBERAZIONE N. 723/2024 DI AZIENDA ZERO – RIF. AULSS7_2025_00089) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025 (RIF. 2021-039-TH).</t>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI FORMULE PER LA NUTRIZIONE ENTERALE, SUPPLEMENTI NUTRIZIONALI ORALI E INTEGRATORI ALIMENTARI DI MICRO ORGANISMI PROBIOTICI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’I.R.C.C.S. IOV E ORAS. 3^ EDIZIONE. RIF: AULSS7_2025_00107.</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>15/02/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>25/02/2025</t>
-[...18 lines deleted...]
-        <v>3855</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F415" t="n">
+        <v>992599</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>287</t>
+          <t>606</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>14/02/2025</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DGRV N. 1299/2024 DEL 30.12.2024 “AGGIORNAMENTO TARIFFE APPLICATE NELLE UNITA’ DI OFFERTA RESIDENZIALI EXTRAOSPEDALIERE AREA SALUTE MENTALE DI CUI ALLE DELIBERAZIONI DI GIUNTA REGIONALE N. 1673/2018, N. 208/2020, N. 1109/2020 E PRESA ATTO DEL FABBISOGNO AZIENDALE DI POSTI LETTO DI RESIDENZIALITA’ EXTRAOSPEDALIERA, NELL’AMBITO DELLA PROGRAMMAZIONE DI CUI ALLA DGR N. 1673/2018”</t>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA TECNICA PER GLI APPLICATIVI DEL SISTEMA INFORMATIVO OSPEDALIERO ANNO 2025. GARA N. AULSS7_2024_00360.</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>15/02/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>25/02/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F416" t="n">
+        <v>122334</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>282</t>
+          <t>605</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>14/02/2025</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>RECEPIMENTO AGGIORNAMENTO RETTE APPLICATE NELLE UNITA’ DI OFFERTA DEL SISTEMA DIPENDENZE (DGRV N. 1302/2024), APPROVAZIONE BUDGET TRIENNALE 2025-2027 PER IL PAGAMENTO DEI LIVELLI ESSENZIALI DI ASSISTENZA PER PERSONE CON DIPENDENZE PATOLOGICHE (DGRV N. 1567/2024) E RINNOVO ACCORDI CONTRATTUALI CON ENTI ACCREDITATI.</t>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA PER I SOFTWARE APPLICATIVI IMPIEGATI IN AMBITO AMMINISTRATIVO, CONTABILE ANNO 2025. GARA N. AULSS7_2024_00361.</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>15/02/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>25/02/2025</t>
-[...18 lines deleted...]
-        <v>9585124</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F417" t="n">
+        <v>123720</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>280</t>
+          <t>603</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>14/02/2025</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>CONVENZIONI CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA SANITARIA IN CARDIOCHIRURGIA, NEUROCHIRURGIA, CHIRURGIA PEDIATRICA, RADIOTERAPIA E ANESTESIA E RIANIMAZIONE. ANNO 2025.</t>
+          <t>PROGETTO “INSIEME: IMPLEMENTAZIONI DI NUOVI SISTEMI INTER – ISTITUZIONALI E DI EQUIPE MULTIDISCIPLINARI INTERSERVIZIO PER PREVENIRE L’ESCLUSIONE SOCIALE DELLE FAMIGLIE” (D.G.R. 69/2023) - APPROVAZIONE DEL PROTOCOLLO D’INTESA CON I COMUNI DELL’ATS 3 BASSANO DEL GRAPPA ED INDIVIDUAZIONE REFERENTE ULSS</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>15/02/2025</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t>25/02/2025</t>
-[...18 lines deleted...]
-        <v>102.39</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F418" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>277</t>
+          <t>602</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>14/02/2025</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA PER ATTIVITÀ DI CONSULENZA NELLA SPECIALITÀ DI ANESTESIA E RIANIMAZIONE ESPLETATA PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA. ANNO 2025.</t>
+          <t>APPROVAZIONE CONVENZIONE CON "GIRASOLE" ASSOCIAZIONE DI PROMOZIONE SOCIALE DI THIENE PER LA REALIZZAZIONE DI DUE PROGETTI.</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>15/02/2025</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>25/02/2025</t>
-[...18 lines deleted...]
-        <v>240.088</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F419" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>276</t>
+          <t>598</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>14/02/2025</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’UNIVERSITÀ DI TRIESTE – DIPARTIMENTO DI SCIENZE DELLA VITA PER LO SVOLGIMENTO DI TIROCINI AI FINI DELLA FORMAZIONE IN DISCIPLINE PSICOLOGICHE PRESSO LE STRUTTURE DELL’AULSS 7.</t>
+          <t>PROSECUZIONE ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E I CENTRI DI SERVIZIO TITOLARI DI STRUTTURE RESIDENZIALI ACCREDITATE CHE EROGANO PRESTAZIONI SOCIALI, SOCIO SANITARIE E SANITARIE AFFERENTI ALL’AREA ANZIANI. PERIODO 01/04/2025 – 31/12/2025</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>15/02/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
-          <t>25/02/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F420" t="n">
+        <v>4382947</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>244</t>
+          <t>597</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>07/02/2025</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 32^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00088</t>
+          <t>PROROGA ACCORDO CONTRATTUALE CON LA SOCIETÀ COOPERATIVA SOCIALE MANO AMICA PER LA GESTORE DEL CENTRO DIURNO ACCREDITATO NELL’AMBITO DELLA SALUTE MENTALE “AZIMUT” DI SCHIO. PERIODO 01/04/2025- 31/03/2026.</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>08/02/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t>18/02/2025</t>
-[...18 lines deleted...]
-        <v>1142165</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F421" t="n">
+        <v>369230</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>596</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>07/02/2025</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 30/06/2025 DEI CONTRATTI PER LA FORNITURA DI “PROTESI VASCOLARI E PROTESI ENDOVASCOLARI” DI CUI AI DECRETI DEL DIRETTORE DELLA U.O. ACQUISTI CENTRALIZZATI SSR –CRAV N. 175/2017 (PRIMA PROCEDURA) E N. 197/2019 (AGGIUDICAZIONE LOTTI N. 3, 5 ,7, 8) E N. 399/2019 (AGGIUDICAZIONE LOTTI N. 4, E 6). RIF. 805 E 2020-015-TH.</t>
+          <t>STIPULA ACCORDI CONTRATTUALI ANNUALI CON GLI ENTI GESTORI DELLE STRUTTURE PER LA SALUTE MENTALE “SPAZIO LIBERO” CON SEDE IN THIENE E “IL GLICINE” CON SEDE IN TORREBELVICINO. PERIODO 01/04/2025 – 31/03/2026.</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>08/02/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>18/02/2025</t>
-[...18 lines deleted...]
-        <v>1142165</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F422" t="n">
+        <v>1489743</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>587</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>07/02/2025</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/12/2025 GARA REGIONALE PER LA FORNITURA DI “ELETTRODI PER MONITORAGGIO” (DELIBERAZIONE N. 713/2021 DI AZIENDA ZERO). RIF. 2022-136-TH.</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO OSSERVAZIONALE, PROSPETTICO, NO PROFIT: “VALUTAZIONE LONGITUDINALE DI ESTIMATED PLASMA VOLUME (EPVS) COME INDICAZIONE DEI CAMBIAMENTI DI VOLUME PLASMATICO E DI CAPILLARY LEAK IN CORSO DI SEPSI” PROMOSSO DA A.ULSS 7 - U.O.C. MEDICINA GENERALE P.O. SANTORSO.</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>08/02/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
-          <t>18/02/2025</t>
-[...18 lines deleted...]
-        <v>24582</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F423" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>238</t>
+          <t>563</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>07/02/2025</t>
+          <t>25/03/2025</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “MEZZI DI SOCCORSO E APPARECCHIATURE ELETTROMEDICALI” – ACQUISTO DI N. 2 AMBULANZE (LOTTO 1).</t>
+          <t>ADESIONE ALL’ACCORDO QUADRO ED. 3 AVENTE AD OGGETTO LA FORNITURA DI 23 VEICOLI IN NOLEGGIO A LUNGO TERMINE SENZA CONDUCENTE LOTTO 1 “VETTURE OPERATIVE” E LOTTO 2 “VETTURE MEDIE” E PROROGA CONTRATTI IN ATTO NELLE MORE DELLE CONSEGNE DEI NUOVI MEZZI. GARA AULSS7_2024_00390</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>08/02/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
-          <t>18/02/2025</t>
-[...18 lines deleted...]
-        <v>268644</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F424" t="n">
+        <v>350370</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>236</t>
+          <t>562</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>07/02/2025</t>
+          <t>25/03/2025</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA, AI SENSI DELL’ART. 76, COMMA 2 LETT. B) DEL D.LGS. N. 36/2023, PER LA FORNITURA DI CATETERI PER ASSISTENZA TERRITORIALE DITTA WELLSPECT SRL. GARA AULSS7_2024_00339</t>
+          <t>RECEPIMENTO LOTTO 7 GARA REGIONALE PER LA FORNITURA IN NOLEGGIO DI LASER CHIRURGICI E SERVIZI ACCESSORI (DELIBERAZIONI N. 866/2023 E 96/2024 DI AZIENDA ZERO). RIF. AULSS7_2025_00119.</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>08/02/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>18/02/2025</t>
-[...18 lines deleted...]
-        <v>196576</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F425" t="n">
+        <v>278850</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>560</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>07/02/2025</t>
+          <t>25/03/2025</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>PIANO DI ATTIVITA’ PER IL CONTRASTO DEI DISTURBI DELLA NUTRIZIONE E DELL’ALIMENTAZIONE ANNO 2024. RECEPIMENTO DEL FINANZIAMENTO E APPROVAZIONE DEL PIANO DELLE ATTIVITÀ E DEI COSTI (DGR 1409 DEL 28/11/2024 E DDR 44 DEL 29/11/2024).</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO FOR-PROFIT DAL TITOLO "STUDIO DI FASE 3, MULTICENTRICO, RANDOMIZZATO, IN DOPPIO CIECO, CONTROLLATO CON PLACEBO, A BRACCI PARALLELI SEGUITO DA UN BRACCIO IN APERTO VOLTO A VALUTARE L'EFFICACIA E LA SICUREZZA DI EFGARTIGIMOD EV IN PARTECIPANTI ADULTI CON TROMBOCITOPENIA IMMUNE PRIMARIA" E APPROVAZIONE CONTRATTO</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>08/02/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
-          <t>18/02/2025</t>
-[...18 lines deleted...]
-        <v>62244</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F426" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>554</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>07/02/2025</t>
+          <t>21/03/2025</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI GENETICA MEDICA CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. BIENNIO 2025-2026.</t>
+          <t>PROROGA TECNICA DEL CONTRATTO DI FORNITURA DI DEFLUSSORI PER POMPE INFUSIONALI A DUE VIE COMPRENSIVO DELLE RELATIVE POMPE, NELLE MORE DELL’AVVIO DEI CONTRATTI DI GARA REGIONALE. GARA 2020-209-TH</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>08/02/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>18/02/2025</t>
-[...18 lines deleted...]
-        <v>15.133</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F427" t="n">
+        <v>3355</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>552</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>21/03/2025</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO DEL RINNOVO DELLE LICENZE D’USO ANNUALI “IVANTI / LANDESK” E DEI SERVIZI PROFESSIONALI PER L’ANNO 2025. GARA N. 2024-219-TH.</t>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI MATERIALE CONSUMABILE E MATERIALE SOGGETTO AD USURA PER LAVATRICI PER ENDOSCOPI SOLUSCOPE, DI PROPRIETÀ ED IN USO PRESSO IL P.O. DI BASSANO DEL GRAPPA, COMPRENSIVA DI MANUTENZIONE FULL-RISK DELLE APPARECCHIATURE E DEL SOFTWARE DI TRACCIABILITÀ. GARA AULSS7_2025_00057.</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>01/02/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
-          <t>11/02/2025</t>
-[...18 lines deleted...]
-        <v>86648</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F428" t="n">
+        <v>98550</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>551</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>21/03/2025</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>PNRR M1C1 MISURA 1.4.3 ADOZIONE PAGOPA INVESTIMENTO 1.4 “SERVIZI E CITTADINANZA DIGITALE” SVILUPPO SOFTWARE PER APPLICATIVI DI CONTABILITÀ EUSIS CUP H51F22002650006. GARA N. AULSS7_2024_00362</t>
+          <t>PROROGA TECNICA PER 6 MESI PER LA FORNITURA IN SERVICE DI UN SISTEMA MULTIFUNZIONALE PER LA CHIRURGIA OCULARE DEL SEGMENTO POSTERIORE (CHIRURGIA VITREO RETINICA) CON ASSOCIATA TECNOLOGIA PER LA FACOEMULSIFICAZIONE E LA VITRECTOMIA. GARA N. 78 BAS/2018.</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>01/02/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>11/02/2025</t>
-[...18 lines deleted...]
-        <v>10350</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F429" t="n">
+        <v>99157</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>548</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>21/03/2025</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023 DEL SERVIZIO DI RASSEGNA STAMPA E MONITORAGGIO AUDIOVISIVI PER L’AZIENDA ULSS N. 7 PEDEMONTANA – GARA AULSS7_2024_00371</t>
+          <t>ADESIONE ALLA CONVENZIONE PER LA FORNITURA DI CUI AL LOTTO 4 GARA REGIONALE “AGHI E SIRINGHE – LOTTI DESERTI – 2^ EDIZIONE” (DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 388/2023). GARA 2024-053-BAS.</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>01/02/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>11/02/2025</t>
-[...18 lines deleted...]
-        <v>6290</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F430" t="n">
+        <v>28925</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>546</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>21/03/2025</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>RINNOVO CONTRATTI PER LA FORNITURA DI SISTEMI AUTOMATICI COLORAZIONE VETRINI. GARA N. 2022-249-BAS</t>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI N. 1 MICROTOMO PER L’U.O.S.D. ANATOMIA E ISTOLOGIA PATOLOGICA DEL P.O. DI BASSANO DEL GRAPPA. GARA 2024-190-BAS.</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>01/02/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>11/02/2025</t>
-[...18 lines deleted...]
-        <v>31027</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F431" t="n">
+        <v>10500</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>545</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>21/03/2025</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/10/2025 GARA REGIONALE PER LA FORNITURA DI “RETI CHIRURGICHE” (DELIBERAZIONE N. N. 594/2021 DI AZIENDA ZERO). RIF. 2022-166-BAS, 2023-188-BAS, 2024-125-BAS.</t>
+          <t>ACQUISTO N. 2 COLONNE VIDEO PER LAPAROSCOPIA PER LE UU.OO.CC. UROLOGIA E GINECOLOGIA E OSTRETRICIA DEL P.O. DI BASSANO MEDIANTE ADESIONE ALLA GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI COLONNE LAPAROSCOPICHE E SERVIZI ACCESSORI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE VENETO – LOTTO 3 DELIBERA AZIENDA ZERO N. 744 DEL 16.11.2022. GARA AULSS7_2025_00131</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>01/02/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>11/02/2025</t>
-[...18 lines deleted...]
-        <v>88919</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F432" t="n">
+        <v>193184</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>544</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>21/03/2025</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “DISPOSITIVI DI ENDOSCOPIA DIGESTIVA, RESPIRATORIA E BILIO-PANCREATICA PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE VENETO E DELL'AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO – 2^ EDIZIONE – PRIMA TRANCHE (DELIBERAZIONE N. 789/20234 DI AZIENDA ZERO – RIF. AULSS7_2025_00064) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025.</t>
+          <t>AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023 DEL SERVIZIO DI COMUNICAZIONE A MEZZO STAMPA SU “IL GIORNALE DI VICENZA” PER UN PERIODO DI 12 MESI – GARA AULSS_2025_00111</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>01/02/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>11/02/2025</t>
-[...18 lines deleted...]
-        <v>322469</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F433" t="n">
+        <v>20000</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>543</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>21/03/2025</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA FULL-RISK, CON ATTIVITÀ ON-SITE, SULL'ANGIOGRAFO MODELLO ARSTISPHENO E RELATIVI ACCESSORI, PRODUTTORE SIEMENS, IN USO NELLA SALA IBRIDA DEL P.O. DI BASSANO. GARA 2024-211-TH.</t>
+          <t>PROROGA CONTRATTO PER LA GESTIONE DEI SERVIZI SOCIO-SANITARI E SOCIO ASSISTENZIALI PER LE STRUTTURE DEL CENTRO SOCIO SANITARIO PROSPERO ALPINO DI MAROSTICA: RESIDENZA SANITARIA ASSISTITA PER DISABILI (RSA DISABILI) E COMUNITÀ ALLOGGIO PER DISABILI (CA DISABILI) – GARA N. 41BAS/2015</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>01/02/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
-          <t>11/02/2025</t>
-[...18 lines deleted...]
-        <v>194358</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F434" t="n">
+        <v>436516</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>542</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>21/03/2025</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>AFFIDAMENTI DIRETTI, AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023, PER LA FORNITURA DI CATETERI PER ASSISTENZA TERRITORIALE DITTE B BRAUN MILANO SAS, TELEFLEX MEDICAL SPA, HOLLISTER SPA. GARE 2024-220-BAS, 2024-221 BAS, 2024-222-BAS.</t>
+          <t>CONTRATTO DI COMODATO A TITOLO GRATUITO CON LA DITTA NOVA BIOMEDICAL ITALIA S.R.L. PER N. 1 ANALIZZATORE DI SANGUE PRIME PLUS PER LA UOS TERAPIA SEMI-INTENSIVA DEL P.O. DI SANTORSO.</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>01/02/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
-          <t>11/02/2025</t>
-[...18 lines deleted...]
-        <v>184111</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F435" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>527</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>21/03/2025</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023 DELLA FORNITURA DI UN FURGONE TIPO FIAT SCUDO PER IL TRASPORTO ANIMALI D’AFFEZIONE. GARA 2024-138-BAS</t>
+          <t>CONVENZIONE CON L’UNIVERSITA’ CA’ FOSCARI DI VENEZIA PER LO SVOLGIMENTO DI TIROCINI CURRICULARI PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA.</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>01/02/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
-          <t>11/02/2025</t>
-[...18 lines deleted...]
-        <v>33198</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F436" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>501</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>14/03/2025</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>PROSECUZIONE DELL’ ACCORDO CONTRATTUALE CON LA COOPERATIVA SOCIALE DI SOLIDARIETA’ “LA MADONNINA”, PER LA GESTIONE DELLA COMUNITA’ ALLOGGIO PER PERSONE CON DISABILITA’ “CASA DEI PINI” DI LUSIANA CONCO, FINO AL 30/06/2025.</t>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA DEL SOFTWARE “ARCHIFLOW” PER I MODULI PROTOCOLLO E ATTI DELIBERATIVI E ACQUISTO DEL RINNOVO DELLA CONCESSIONE DELLA LICENZA CON RELATIVA MANUTENZIONE ANNI 2025 E 2026. GARA N. AULSS7_2025_00080.</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>01/02/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
-          <t>11/02/2025</t>
-[...18 lines deleted...]
-        <v>112455</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F437" t="n">
+        <v>73767</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>500</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>14/03/2025</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DGRV N. 1563/2024 DEL 30/12/2024 “OSPEDALE DI COMUNITA’ E URT: AGGIORNAMENTO DELLA TARIFFA GIORNALIERA DI REMUNERAZIONE DELLE QUOTE A CARICO DELL’ASSISTITO PER GIORNATA DI DEGENZA E DELL’ESENZIONE ALLA COMPARTECIPAZIONE ALLA SPESA (TICKET) PER LE PRESTAZIONI.”</t>
+          <t>PROROGA PROCEDURA PER LA FORNITURA DI FARMACI EMODERIVATI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’APSS DI TRENTO ED IL COMPRENSORIO SANITARIO DI BOLZANO. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-058-TH</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>01/02/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
-          <t>11/02/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F438" t="n">
+        <v>285413</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>499</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>14/03/2025</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA OSPEDALIERA UNIVERSITARIA INTEGRATA DI VERONA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2025.</t>
+          <t>AFFIDAMENTO DIRETTO DELL’ATTIVAZIONE NUOVO FLUSSO PER IL MONITORAGGIO EX-ANTE DELLE PRESTAZIONI AMBULATORIALI PRENOTATE IN REGIME ISTITUZIONALE TAPS E ALPI. GARA N. AULSS7_2025_00078.</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>01/02/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
-          <t>11/02/2025</t>
-[...18 lines deleted...]
-        <v>67.67</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F439" t="n">
+        <v>13800</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>497</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>27/01/2025</t>
+          <t>14/03/2025</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>AFFIDAMENTI, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI MATERIALE VARIO PER IL DIPARTIMENTO DI PREVENZIONE. PIANO NAZIONALE INVESTIMENTI COMPLEMENTARI AL PNRR (PNC). GARA AULSS7_2024_00337. CUP I83C22000640005 - CODICE COMMESSA 4/2023/401.</t>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA DEL “SISTEMA WEBQUALITY”, DEL PORTALE “CA’ DOTTA”, DELL’AREA INTRANET ED INTERNET E DEL SISTEMA MYPRENOTA PER GLI ANNI 2025 E 2026.GARA N. AULSS7_2025_00068.</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>27/01/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
-[...18 lines deleted...]
-        <v>7317</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F440" t="n">
+        <v>66600</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>496</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>27/01/2025</t>
+          <t>14/03/2025</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO DELLE MODIFICHE SOFTWARE PER IL NUOVO FLUSSO INFORMATIVO DELLA SCHEDA DI DIMISSIONE OSPEDALIERA SDO-R CON CONTENUTO RIABILITATIVO PER IL DISTRETTO N.2. GARA N. AULSS7_2024_00229.</t>
+          <t>PROROGA FINO AL 31/12/2025 DEL LOTTO 20 GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ORTOPEDIA” (DDR 188/2017). GARA 2021-039-TH.</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>27/01/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
-[...18 lines deleted...]
-        <v>15674</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F441" t="n">
+        <v>40799</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>494</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>27/01/2025</t>
+          <t>14/03/2025</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI SISTEMI PER LA DIAGNOSTICA RAPIDA DI SARS-COV2 E DI ALTRI VIRUS RESPIRATORI PER L’ULSS 7 PEDEMONTANA. GARA 2024 – 194 – BAS</t>
+          <t>PROROGA FINO AL 31/12/2025 DEI CONTRATTI PER LA FORNITURA DI DISPOSITIVI PER ENDOSCOPIA DIGESTIVA, RESPIRATORIA E BILIO PANCREATICA - I E II AGGIUDICAZIONE (DDR N. 19/2016 E DDR N. 92/2017). RIF. 2021-031-TH.</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>27/01/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
-[...18 lines deleted...]
-        <v>89200</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F442" t="n">
+        <v>103094</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>493</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>27/01/2025</t>
+          <t>14/03/2025</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO ALLA DITTA DEDALUS DEL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA TECNICA ESTESA E SERVIZI PROFESSIONALI PER GLI APPLICATIVI DI DIAGNOSTICA (ANATOMIA). GARA N. AULSS7_2024_00357.</t>
+          <t>PROROGA TECNICA SEMESTRALE CON SCADENZA AL 25.08.2025 DELLA GARA REGIONALE PER LA FORNITURA DI “VACCINI DIVERSI” DDR 771/2021. - PROCEDURA 2022-012-TH.</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>27/01/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
-[...18 lines deleted...]
-        <v>16376</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F443" t="n">
+        <v>1644002</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>492</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>27/01/2025</t>
+          <t>14/03/2025</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER ATTIVITÀ DI CONSULENZA IN FISICA SANITARIA. ANNO 2025.</t>
+          <t>CONVEGNO “NEXT STOP, PLEASE: TSI!” DELL’U.O.C. MEDICINA GENERALE OSPEDALE DI SANTORSO.</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>27/01/2025</t>
+          <t>UOSD FORMAZIONE</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
-          <t>06/02/2025</t>
-[...18 lines deleted...]
-        <v>17.568</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F444" t="n">
+        <v>2000</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>459</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>24/01/2025</t>
+          <t>12/03/2025</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 31^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00056</t>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI POMPE INFUSIONALI E RELATIVI DEFLUSSORI E POMPE ELASTOMERICHE IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, AZIENDA PROVINCIALE PER I SERVIZI SANITARI DELLA PROVINCIA AUTONOMA DI TRENTO (A.P.S.S.) E ORAS S.P.A. - 1^ EDIZIONE – AGGIUDICAZIONE DEI LOTTI NN. 2-3-4 (DELIBERAZIONE N. 271/2024 DI AZIENDA ZERO). RIF. AULSS7_2025_00094.</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>25/01/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
-          <t>04/02/2025</t>
-[...18 lines deleted...]
-        <v>4791336</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F445" t="n">
+        <v>1282340</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>457</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>24/01/2025</t>
+          <t>07/03/2025</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 19^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00055</t>
+          <t>PROROGA TECNICA FINO AL 26.09.2025, NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA, DEL CONTRATTO PER LA FORNITURA DI TEST PER LA DIAGNOSTICA MOLECOLARE VIROLOGICA PER L’U.O.C. MEDICINA DI LABORATORIO DEL P.O. DI SANTORSO GARA 2023 – 301 – BAS RIF. SUB A</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>25/01/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
-          <t>04/02/2025</t>
-[...18 lines deleted...]
-        <v>47570</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F446" t="n">
+        <v>22000</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>455</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>24/01/2025</t>
+          <t>07/03/2025</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO, SUDDIVISA IN LOTTI, DI STRUMENTAZIONI PER L’U.O.C. MEDICINA TRASFUSIONALE P.O. SANTORSO – GARA AULSS7_2025_00061.</t>
+          <t>RINNOVO CONTRATTO PER LA FORNITURA DI SISTEMA PER L'EFFETTUAZIONE DI ESAMI DI SIEROLOGIA ED INFETTIVOLOGIA PER L'ESECUZIONE DI DETERMINAZIONI SU CAMPIONI DI SIERO, CON IL METODO DELLA CHEMILUMINESCENZA E MONOTEST CON CALIBRATORI E CONTROLLI INTEGRATI NEL REAGENTE, PER L’U.O.C. MEDICINA DI LABORATORIO DEL P.O. DI SANTORSO. GARA N. 2023-290-BAS</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>25/01/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
-          <t>04/02/2025</t>
-[...18 lines deleted...]
-        <v>15268</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F447" t="n">
+        <v>59016</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>453</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>24/01/2025</t>
+          <t>07/03/2025</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>RECEPIMENTO XII APPALTO SPECIFICO PER LA FORNITURA DI FARMACI IN CONCORRENZA ED ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’AZIENDA SANITARIA DELL’ALTO ADIGE – COMPRENSORIO DI BOLZANO E L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO (APSS), ESPLETATO DA AZIENDA ZERO - U.O.C. CRAV. RIF AULSS7_2025_00066</t>
+          <t>RINNOVO DEL CONTRATTO PER IL SERVIZIO DI DISINFESTAZIONE PER IL CONTROLLO DEGLI INFESTANTI NELLE STRUTTURE SANITARIE ULSS 7 PEDEMONTANA. GARA N. 2022-093-BAS</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>25/01/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
-          <t>04/02/2025</t>
-[...18 lines deleted...]
-        <v>2098656</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F448" t="n">
+        <v>15481</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>450</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>24/01/2025</t>
+          <t>07/03/2025</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>APPALTO SPECIFICO PER LA FORNITURA DEL PRINCIPIO ATTIVO SEVOFLURANO E RELATIVA FORNITURA DEI SISTEMI DI EROGAZIONE (VAPORIZZATORI) IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV – D.D.G. N. 536 DEL 23.09.2020. PROROGA AL 30.06.2025. RIF. 2020-395-TH</t>
+          <t>EVENTO FORMATIVO “APPROFONDIMENTO APPLICAZIONE INTELLIGENZA ARTIFICIALE NELL’AMBITO DEI SERVIZI DELL’AREA TECNICO-AMMINISTRATIVA” DEL DIPARTIMENTO AMMINISTRATIVO</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>25/01/2025</t>
+          <t>UOSD FORMAZIONE</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
-          <t>04/02/2025</t>
-[...18 lines deleted...]
-        <v>13200</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F449" t="n">
+        <v>2800</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>444</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>24/01/2025</t>
+          <t>07/03/2025</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/12/2025 GARA REGIONALE PER LA FORNITURA DI “SOSTANZE VISCOELASTICHE PER CHIRURGIA OCULISTICA”. DELIBERAZIONE N. 653/2021 DI AZIENDA ZERO). GARA 2022-007-TH.</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO  "EVALUATION OF STROKE NETWORK EFFICIENCY OF THE VICENZA DISTRICT (SNE-VID)"</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>25/01/2025</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
-          <t>04/02/2025</t>
-[...18 lines deleted...]
-        <v>60541</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F450" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>413</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>24/01/2025</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ANESTESIA, RIANIMAZIONE E APPARATO RESPIRATORIO”. 2^ EDIZIONE - SECONDA TRANCHE (DELIBERAZIONE N. 404/2024 DI AZIENDA ZERO – RIF. AULSS7_2025_00054) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025.</t>
+          <t>ACQUISTO DI N. 2 SISTEMI DI FIREWALL MEDIANTE ADESIONE ALL’ACCORDO QUADRO CONSIP “CYBERSECURITY 2” LOTTO N. 2. GARA 2024-121-TH CON FONDI PNRR</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>25/01/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t>04/02/2025</t>
-[...18 lines deleted...]
-        <v>84872</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F451" t="n">
+        <v>66432</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>405</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>24/01/2025</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA IN ORTOPEDIA E TRAUMATOLOGIA. ANNO 2025.</t>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI DISPOSITIVI PER PROCREAZIONE MEDICALMENTE ASSISTITA (PMA) IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ALL'AZIENDA PROVINCIALE PER I SERVIZI SANITARI DELLA PROVINCIA AUTONOMA DI TRENTO E ALL’AZIENDA SANITARIA DELL’ALTO ADIGE – COMPRENSORIO SANITARIO DI BOLZANO. AGGIUDICAZIONE (DELIBERAZIONE AZIENDA ZERO N. 186 DEL 02.04.2024). GARA 2024-228-BAS</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>25/01/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>04/02/2025</t>
-[...18 lines deleted...]
-        <v>115.875</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F452" t="n">
+        <v>222528</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>404</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER L’AFFIDAMENTO DEL SERVIZIO DI PULIZIA E SANIFICAZIONE A RIDOTTO IMPATTO AMBIENTALE - LOTTO N. 7 GARA AULSS7_2024_00389</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 20^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00110</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>18/01/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
-          <t>28/01/2025</t>
-[...18 lines deleted...]
-        <v>15294631</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F453" t="n">
+        <v>64276</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>401</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA DEL SOFTWARE MEDARCHIVER IN USO PRESSO LA UOC CARDIOLOGIA DELL’AZIENDA ULSS7 PEDEMONTANA PER L’ANNO 2025. GARA N. AULSS7_2024_00349.</t>
+          <t>RINNOVO CONTRATTO PER LA FORNITURA IN NOLEGGIO DI N. 1 PROCESSATORE AUTOMATICO DI TESSUTI E RELATIVI MATERIALI DI CONSUMO PER LA U.O.S.D. DI ANATOMIA ED ISTOLOGIA PATOLOGICA DEL P.O. DI BASSANO DEL GRAPPA. GARA N. 2021-202-BAS</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>18/01/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
-          <t>28/01/2025</t>
-[...18 lines deleted...]
-        <v>30028</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F454" t="n">
+        <v>47346</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>400</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>RINNOVO BIENNALE DEI CONTRATTI PER LA FORNITURA DI “AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – 3^ TRANCHE – PARTE PRIMA” (DELIBERAZIONE N. 530/2022 DI AZIENDA ZERO). GARA 2022-334-TH.</t>
+          <t>AFFIDAMENTO DIRETTO PREVIA INDAGINE DI MERCATO COMPARATIVA PER LA FORNITURA ANNUALE IN SOMMINISTRA-ZIONE DI STAMPATI VARI. GARA AULSS7_2024_00391.</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>18/01/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
-          <t>28/01/2025</t>
-[...18 lines deleted...]
-        <v>44066</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F455" t="n">
+        <v>19938</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>398</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA FULL-RISK, CON ATTIVITÀ ON-SITE, POST GARANZIA, PER IL TOMOGRAFO A RISONANZA MAGNETICA MOD. MAGNETOM VIDA XQ, PRODUTTORE SIEMENS HEALTHCARE, IN USO PRESSO L’U.O.C. RADIOLOGIA DEL P.O. DI SANTORSO. GARA 2024-209-TH.</t>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI GESTIONE INTERMEDIARIO SIOPE SOFTWARE A4PASIOPE+ ANNO 2025. GARA N. AULSS7_2024_00378.</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>18/01/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
-          <t>28/01/2025</t>
-[...18 lines deleted...]
-        <v>131435</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F456" t="n">
+        <v>11380</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>397</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ED ASSISTENZA DELLA CARTELLA CLINICA MEDWARE E DEL SISTEMA DI MONITORAGGIO SINED IN USO PRESSO I SERVIZI DI NEFROLOGIA E DIALISI DELL’AZIENDA ULSS7 PEDEMONTANA PER L’ANNO 2025. GARA N. AULSS7_2024_00234</t>
+          <t>RINNOVO SERVIZIO DI CONCESSIONE ANNUALE LICENZE D’USO ORACLE PRESSO I DATA CENTER DELL’ULSS7 PEDEMONTANA PER L’ANNO 2025 GARA N. AULSS7_2025_00060.</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>18/01/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
-          <t>28/01/2025</t>
-[...18 lines deleted...]
-        <v>23483</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F457" t="n">
+        <v>139538</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>396</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO SERVIZIO DI RICOSTRUZIONE PACCHETTI MEDICS 3D PER L’U.O.C. UROLOGIA DEL P.O. DI BASSANO DEL GRAPPA. GARA AULSS7_2024_00352. CODICE PROGETTO 10/2018/100.</t>
+          <t>EVENTO FORMATIVO "NASCITA, PERSONALITA' E CONSAPEVOLEZZA" DEL DIPARTIMENTO FUNZIONALE MATERNO INFANTILE</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>18/01/2025</t>
+          <t>UOSD FORMAZIONE</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
-          <t>28/01/2025</t>
-[...18 lines deleted...]
-        <v>8000</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F458" t="n">
+        <v>4980</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>392</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/12/2025 DEI CONTRATTI PER LA FORNITURA DI GUANTI CHIRURGICI (DELIBERAZIONE N. 818/2020 DI AZIENDA ZERO) – LOTTI 3 E 5 (RIF. 2021-187-TH).</t>
+          <t>PIANO DI ZONA: RECEPIMENTO DEL DOCUMENTO ANNUALE DI VERIFICA 2024 E PROGRAMMAZIONE 2025</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>18/01/2025</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t>28/01/2025</t>
-[...18 lines deleted...]
-        <v>22920</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F459" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>388</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI TRASPORTO DATI IN FIBRA OTTICA PER L’ANNO 2025 RELATIVO ALLE TRATTE PRESENTI SUL TERRITORIO DELL’AZIENDA ULSS7 PEDEMONTANA. GARA AULSS7_2024_00377.</t>
+          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ CEMES SRL IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. I QUADRIMESTRE 2025.</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>18/01/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
-          <t>28/01/2025</t>
-[...18 lines deleted...]
-        <v>32760</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F460" t="n">
+        <v>16.796</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>387</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI N. 1 LASER OFTALMOLOGICO ND:YAG PER CAPSULOTOMIA E IRIDOTOMIA PER L’U.O.C. OCULISTICA DEL P.O. DI BASSANO DEL GRAPPA. GARA 2024-238-BAS.</t>
+          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DIAGNOSTICO CASTELLANO SRL A SOCIO UNICO – SOGGETTO A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. I QUADRIMESTRE 2025.</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>18/01/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
-          <t>28/01/2025</t>
-[...18 lines deleted...]
-        <v>27900</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F461" t="n">
+        <v>4.899</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>386</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>PNRR - M6C1 I 1.3 “RAFFORZAMENTO DELL'ASSISTENZA SANITARIA INTERMEDIA E DELLE SUE STRUTTURE (OSPEDALI DI COMUNITÀ)”. AFFIDAMENTI, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI ARREDI PER L’OSPEDALE DI COMUNITÀ (ODC) DI ASIAGO. CUP H44E22000790006 - CODICE COMMESSA 101/2022/17.</t>
+          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. I QUADRIMESTRE 2025.</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>18/01/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
-          <t>28/01/2025</t>
-[...18 lines deleted...]
-        <v>20118</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F462" t="n">
+        <v>210.238</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>385</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>ACQUISTO N. 90 LETTI DEGENZA ELETTRICI MEDIANTE ADESIONE ALLA CONVENZIONE DI ARIA S.P.A. PER LA FORNITURA DI ARREDI SANITARI PER REPARTI DEGENZA E AMBULATORI E SERVIZI CONNESSI - LOTTO 2. GARA 2024-142-BAS.</t>
+          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI BASSANO DEL GRAPPA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. I QUADRIMESTRE 2025.</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>18/01/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
-          <t>28/01/2025</t>
-[...18 lines deleted...]
-        <v>167181</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F463" t="n">
+        <v>413.785</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>384</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA FULL-RISK, CON ATTIVITÀ ON-SITE, SU ANGIOGRAFI CARDIOLOGICI MODELLO AZURION, PRODUTTORE PHILIPS S.P.A., IN USO NEI PP.OO. DI BASSANO E SANTORSO. GARA 2024-210-TH.</t>
+          <t>STIPULA ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA. I QUADRIMESTRE 2025.</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>18/01/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
-          <t>28/01/2025</t>
-[...18 lines deleted...]
-        <v>194246</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F464" t="n">
+        <v>38.464</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>349</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>PROGETTO &amp;quot;SPIR.NET 2 - SALUTE PROTEZIONE INTERNAZIONALE RICHIEDENTI NETWORK&amp;quot;. PRESA D'ATTO DELLA CONVENZIONE DI SOVVENZIONE &amp;quot;FAMI&amp;quot; (FONDO ASILO, MIGRAZIONE E INTEGRAZIONE) 2021 / 2027 (CODICE PROGETTO: PROG-708)</t>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO TRA L’AZIENDA ULSS7 PEDEMONTANA E LA PREFETTURA DI VICENZA PER L’UTILIZZO DELL’IMMOBILE DI PROPRIETÀ DELL’ULSS 7 PEDEMONTANA SITO IN VIA GIACOMO LEOPARDI N. 2 A MALO (VI), DA DESTINARE A PROGETTI SOCIALI DI ACCOGLIENZA E INTEGRAZIONE MIGRANTI.</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>18/01/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
-          <t>28/01/2025</t>
-[...17 lines deleted...]
-      <c r="I465" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F465" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>346</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>10/01/2025</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI SET MONOUSO STERILE PREASSEMBLATO PER IL POSIZIONAMENTO DEL CATETERE VESCICALE. GARA 2024-237-BAS</t>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI SUB COMODATO TRA L’AZIENDA ULSS 7 PEDEMONTANA ED IL CENTRO VICENTINO DI SOLIDARIETÀ CE.I.S. ONLUS PER L’UTILIZZO DEI TERRENI DI PROPRIETÀ DEL COMUNE DI SCHIO (VI), CATASTALMENTE IDENTIFICATI AL FOGLIO 19 MAPPALE 1383 E AL FOGLIO 17 MAPPALE 1359 SITI IN VIA LAGO DI VICO A SCHIO (VI).</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>11/01/2025</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
-          <t>21/01/2025</t>
-[...18 lines deleted...]
-        <v>81852</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F466" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>345</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>10/01/2025</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA BIENNALE DI SENSORI, MONOPAZIENTE E RIUTILIZZABILI PER MONITOR E SATURIMETRI CON TECNOLOGIA NELLCOR E MASIMO, CON MESSA A DISPOSIZIONE DEI SATURIMETRI NECESSARI – GARA 2024-227-BAS.</t>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA DEL SOFTWARE “ICCA” IN USO PRESSO IL DIPARTIMENTO DI AREA CRITICA DEL P.O. DI RETE SANTORSO ANNO 2025. GARA N. AULSS7_2024_00241.</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>11/01/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
-          <t>21/01/2025</t>
-[...18 lines deleted...]
-        <v>139376</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F467" t="n">
+        <v>31390</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>344</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>10/01/2025</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "LINEE GUIDA PER LA GESTIONE DEL PERSONALE" DELL'U.O.C. GESTIONE RISORSE UMANE</t>
+          <t>PROROGA DISPOSTA DA CONSIP EX D.L. 202/2024 DEL CONTRATTO QUADRO ID 1367 "SERVIZI DI CONNETTIVITÀ E SICUREZZA - SPC2 CONNETTIVITÀ" DELL'AULSS7 PEDEMONTANA PER L’ANNO 2025.</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>11/01/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
-          <t>21/01/2025</t>
-[...18 lines deleted...]
-        <v>2000</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F468" t="n">
+        <v>339409</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>343</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>10/01/2025</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>CONTRIBUTO STRAORDINARIO UNA TANTUM AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFISICI CHE APPLICANO IL METODO DOMAN O VOJTA O FAY O ABA O PERFETTI O FELDENKRAIS. L.R. N. 6 DEL 22 FEBBRAIO 1999. ANNO 2023 (DGRV 1411 DEL 28/11/2024). RECEPIMENTO DEL FINANZIAMENTO E PROVVEDIMENTI CONSEGUENTI</t>
+          <t>AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023, FORNITURA DI SISTEMI DI STIMOLAZIONE TRANSCATETERE BICAMERALE LEADLESS, A COMPATIBILITÀ TOTAL BODY CON RISONANZA MAGNETICA “MICRA™ AV” E RELATIVO INTRODUTTORE. GARA AULSS7_2024_00382</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>11/01/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E469" t="inlineStr">
         <is>
-          <t>21/01/2025</t>
-[...18 lines deleted...]
-        <v>18232</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F469" t="n">
+        <v>51000</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>342</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>02/01/2025</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DGRV N. 1301 DEL 14.11.2024 "AGGIORNAMENTO DELLA PROGRAMMAZIONE DEL FONDO REGIONALE DELLA NON AUTOSUFFICIENZA (FRNA) PER L'AREA DELLA DISABILITÀ DI CUI ALLA DGR N. 912/2022" E PROVVEDIMENTI CONSEGUENTI.</t>
+          <t>AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023, PER LA FORNITURA DI FARMACI IN URGENZA DA GROSSISTI – GARA AULSS7_2024_00387.</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>02/01/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
-          <t>12/01/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F470" t="n">
+        <v>138492</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>2460</t>
+          <t>341</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>31/12/2024</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>VILLA MIARI. ASSEGNAZIONE DI BUDGET PER L’ATTIVITA’ DI RIABILITAZIONE EXTRAOSPEDALIERA PER IL TRIENNIO 2024 - 2026, EX ART.26 DELLA LEGGE N. 833 DEL 23/12/1978.</t>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DEL SERVIZIO ANNUALE NEQAS (CONTROLLI DI QUALITÀ ESTERNI). GARA AULSS7_2024_00386</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>01/01/2025</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
-          <t>11/01/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F471" t="n">
+        <v>84359</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>2418</t>
+          <t>340</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>30/12/2024</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITÀ DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA INTERNA - DOTT. ALBERTO CAREGNATO</t>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI TEST RAPIDI (1° - 3° GENERAZIONE) PER LA RICERCA QUALITATIVA DELL’ANTIGENE SPECIFICO DEL VIRUS SARS-COV-2 PER L’ULSS 7 PEDEMONTANA. GARA 2024 – 192 – BAS</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>31/12/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
-          <t>10/01/2025</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F472" t="n">
+        <v>49610</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>2387</t>
+          <t>339</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>20/12/2024</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL BUDGET DELLE PRESENZE DEGLI ENTI GESTORI DEI CENTRI DI SERVIZIO PER PERSONE DI NORMA ANZIANE NON AUTOSUFFICIENTI E VALORIZZAZIONE DEL CASE MIX (DGR 465/2024)</t>
+          <t>PROROGA DISPOSTA DA CONSIP EX D.L. 202/2024 DELLA CONVENZIONE “TELEFONIA FISSA 5 - TF5” PER L’ANNO 2025.</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>21/12/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
-          <t>31/12/2024</t>
-[...18 lines deleted...]
-        <v>40176068</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F473" t="n">
+        <v>272935</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>2367</t>
+          <t>338</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>20/12/2024</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>PIANO OPERATIVO 2023 DELLE INIZIATIVE PER LA VALORIZZAZIONE DEI CONSULTORI FAMILIARI E IL POTENZIAMENTO DEGLI INTERVENTI SOCIALI IN FAVORE DELLE FAMIGLIE. RECEPIMENTO DEL FINANZIAMENTO DI CUI AL DDR N° 144 DEL 24/11/2023 IN ATTUAZIONE DELLA DGRV N° 1401/2023. APPROVAZIONE RENDICONTAZIONE</t>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO IN AMBITO OSPEDALIERO E TERRITORIALE DI AUSILI PER STOMIA E PER INCONTINENZA FECALE PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, IRCCS IOV E DI APSS TRENTO (DELIBERAZIONE N. 547/2024 DI AZIENDA ZERO – RIF. AULSS7_2024_00258) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025.</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>21/12/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E474" t="inlineStr">
         <is>
-          <t>31/12/2024</t>
-[...18 lines deleted...]
-        <v>162891</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F474" t="n">
+        <v>1382481</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>2366</t>
+          <t>336</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>20/12/2024</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>SPERIMENTAZIONE DI INTERVENTI IN FAVORE DI COLORO CHE AL COMPIMENTO DELLA MAGGIORE ETÀ VIVONO FUORI DALLA FAMIGLIA D'ORIGINE SULLA BASE DI UN PROVVEDIMENTO DELL'AUTORITÀ GIUDIZIARIA. MINISTERO DEL LAVORO E DELLE POLITICHE SOCIALI. ANNUALITÀ 2019-2020. ART. 1, COMMA 250, LEGGE 27 DICEMBRE 2017, N. 205 – APPROVAZIONE DELLA RENDICONTAZIONE</t>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI SISTEMI PER LA RILEVAZIONE DECENTRATA DELLA GLICEMIA IN AMBITO OSPEDALIERO – GARA 2024 - 202 - BAS.</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t>21/12/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
-          <t>31/12/2024</t>
-[...18 lines deleted...]
-        <v>55989</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F475" t="n">
+        <v>340361</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>2348</t>
+          <t>335</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>20/12/2024</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA INTERNA -  DOTT. FRANCESCO TURATELLO</t>
+          <t>AFFIDAMENTO DIRETTO DELL’ATTIVITÀ DI AGGIORNAMENTO CVP (NUOVO CATALOGO PRESCRIVIBILE 2024) PER CUP DISTRETTO 2. GARA N. AULSS7_2024_00369.</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>21/12/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
-          <t>31/12/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F476" t="n">
+        <v>37228</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>2347</t>
+          <t>330</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>20/12/2024</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN RADIODIAGNOSTICA - DOTT.SSA KIM DUYEN LUONG</t>
+          <t>AVVISO PER L’INDIVIDUAZIONE DI COOPERATIVE SOCIALI DI TIPO B E FATTORIE SOCIALI, CON ESPERIENZA NELLA GESTIONE DEI SERVIZI DI ORIENTAMENTO, FORMAZIONE, INSERIMENTO AL LAVORO, INCLUSIONE SOCIALE, A FAVORE DI PERSONE CON DISABILITÀ O SVANTAGGIO, INTERESSATE AD OSPITARE TIROCINI DI INSERIMENTO/REINSERIMENTO LAVORATIVO E TIROCINI DI INCLUSIONE SOCIALE PER GLI ANNI 2025, 2026 E 2027.</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>21/12/2024</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
-          <t>31/12/2024</t>
-[...17 lines deleted...]
-      <c r="I477" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F477" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>2324</t>
+          <t>326</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>16/12/2024</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA INTERATTIVO COGNITIVA DI PADOVA E MILANO PER LO SVOLGIMENTO DI TIROCINI AI FINI DELLA SPECIALIZZAZIONE IN PSICOTERAPIA, PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA IN OSTETRICIA E GINECOLOGIA. PERIODO DI DECORRENZA DAL 21/02/2025 AL 31/12/2025.</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>16/12/2024</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
-          <t>26/12/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F478" t="n">
+        <v>37.795</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>2322</t>
+          <t>316</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>13/12/2024</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI FIRENZE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN ORTOPEDIA E TRAUMATOLOGIA - DOTT. STEFANO CIMINO</t>
+          <t>STIPULA CONVENZIONE CON LA SCUOLA DI PSICOTERAPIA PSICOSINTETICA ED IPNOSI ERICKSONIANA “H. BERNHEIM”, PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A. ULSS 7</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>14/12/2024</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
-          <t>24/12/2024</t>
-[...17 lines deleted...]
-      <c r="I479" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F479" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>2302</t>
+          <t>300</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>13/12/2024</t>
+          <t>17/02/2025</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>PROGETTO &amp;quot;BENESSERE PSICOLOGICO DELLE FASCE PIÙ DEBOLI DELLA POPOLAZIONE&amp;quot; - FENICE SECONDA ANNUALITÀ (DGR 1283DEL 25/10/2023 E DDR 5 DEL 22/01/2024) (CODICE COMMESSA D1 3/2024/5 E D2 3/2024/6) - APPROVAZIONE RENDICONTAZIONE</t>
+          <t>AFFIDAMENTO PROSECUZIONE SERVIZIO DI NOLEGGIO DI N. 2 AMBULANZE DI SOCCORSO PER 12 MESI PER L’U.O.C. PRONTO SOCCORSO DEL P.O. DI SANTORSO. GARA 2023-284-TH.</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>14/12/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E480" t="inlineStr">
         <is>
-          <t>24/12/2024</t>
-[...18 lines deleted...]
-        <v>63326</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F480" t="n">
+        <v>91200</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>2301</t>
+          <t>299</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>13/12/2024</t>
+          <t>17/02/2025</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFISICI CHE APPLICANO IL METODO DOMAN O VOJTA O FAY O ABA O PERFETTI O FELDENKRAIS. L.R. N. 6 DEL 22 FEBBRAIO 1999. ANNO 2023 (DGRV 1308 DEL 14/11/2024). RECEPIMENTO DEL FINANZIAMENTO E PROVVEDIMENTI CONSEGUENTI.</t>
+          <t>ADESIONE ALL’ACCORDO QUADRO CONSIP “CYBERSECURITY 2” ID 2367 – LOTTO 2 (NORD ITALIA) PER L’ACQUISTO DI PIATTAFORMA DI SICUREZZA – ANTIVIRUS GARA N. AULSS7_2025_00081.</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>14/12/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
-          <t>24/12/2024</t>
-[...18 lines deleted...]
-        <v>73131</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F481" t="n">
+        <v>120454</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>2280</t>
+          <t>298</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>13/12/2024</t>
+          <t>17/02/2025</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI NAPOLI FEDERICO II PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DOTT. AGOSTINO FRAIA</t>
+          <t>AFFIDAMENTO FORNITURA, PREVIA INDAGINE DI MERCATO COMPARATIVA, DI CARTA NON SANITARIA CON MARCHIO ECOLABEL- GARA N. 2024-154-BAS</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>14/12/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
-          <t>24/12/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F482" t="n">
+        <v>98799</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>2279</t>
+          <t>292</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>13/12/2024</t>
+          <t>14/02/2025</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO DIGERENTE - DOTT.SSA FRANCESCA DOTTOR</t>
+          <t>PROROGA FINO AL 31/01/2026 DEI CONTRATTI PER LA FORNITURA DI “SISTEMI PER DIALISI PERITONEALE DOMICILIARE CONTINUA (CAPD), DIALISI AUTOMATIZZATA E SACCHE MEDIANTE ACCORDO QUADRO” (DELIBERAZIONE N. 472/2019 DI AZIENDA ZERO). RIF. 2020-037-TH.</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>14/12/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
-          <t>24/12/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F483" t="n">
+        <v>447420</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>2258</t>
+          <t>291</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>09/12/2024</t>
+          <t>14/02/2025</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>PROSECUZIONE DELL’ ACCORDO CONTRATTUALE CON L’ISTITUTO DELLE SUORE DELLE POVERELLE – ISTITUTO PALAZZOLO PER LA GESTIONE DI UNITÀ DI OFFERTA RESIDENZIALI PER PERSONE DISABILI CON SEDE A ROSÀ.</t>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ORTOPEDIA” - 3^ EDIZIONE (DELIBERAZIONE N. 723/2024 DI AZIENDA ZERO – RIF. AULSS7_2025_00089) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025 (RIF. 2021-039-TH).</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>10/12/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
-          <t>20/12/2024</t>
-[...18 lines deleted...]
-        <v>1.603</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F484" t="n">
+        <v>3855</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>2255</t>
+          <t>287</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>06/12/2024</t>
+          <t>14/02/2025</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI LOCAZIONE TRA IL COMUNE DI THIENE (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI THIENE SITI VIA CARLO DEL PRETE N. 30 A THIENE, DA DESTINARE A CENTRO DI MEDICINA GENERALE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>RECEPIMENTO DGRV N. 1299/2024 DEL 30.12.2024 “AGGIORNAMENTO TARIFFE APPLICATE NELLE UNITA’ DI OFFERTA RESIDENZIALI EXTRAOSPEDALIERE AREA SALUTE MENTALE DI CUI ALLE DELIBERAZIONI DI GIUNTA REGIONALE N. 1673/2018, N. 208/2020, N. 1109/2020 E PRESA ATTO DEL FABBISOGNO AZIENDALE DI POSTI LETTO DI RESIDENZIALITA’ EXTRAOSPEDALIERA, NELL’AMBITO DELLA PROGRAMMAZIONE DI CUI ALLA DGR N. 1673/2018”</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>07/12/2024</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
-          <t>17/12/2024</t>
-[...18 lines deleted...]
-        <v>12</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F485" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>2251</t>
+          <t>282</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>06/12/2024</t>
+          <t>14/02/2025</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELLA CASA DI RIPOSO DI ASIAGO SITI IN VIALE DEI PATRIOTI N. 69 AD ASIAGO (VI) DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>RECEPIMENTO AGGIORNAMENTO RETTE APPLICATE NELLE UNITA’ DI OFFERTA DEL SISTEMA DIPENDENZE (DGRV N. 1302/2024), APPROVAZIONE BUDGET TRIENNALE 2025-2027 PER IL PAGAMENTO DEI LIVELLI ESSENZIALI DI ASSISTENZA PER PERSONE CON DIPENDENZE PATOLOGICHE (DGRV N. 1567/2024) E RINNOVO ACCORDI CONTRATTUALI CON ENTI ACCREDITATI.</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>07/12/2024</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
-          <t>17/12/2024</t>
-[...18 lines deleted...]
-        <v>9</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F486" t="n">
+        <v>9585124</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>2233</t>
+          <t>280</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>06/12/2024</t>
+          <t>14/02/2025</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN OFTALMOLOGIA - DR. GIOVANNI CAROLLO</t>
+          <t>CONVENZIONI CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA SANITARIA IN CARDIOCHIRURGIA, NEUROCHIRURGIA, CHIRURGIA PEDIATRICA, RADIOTERAPIA E ANESTESIA E RIANIMAZIONE. ANNO 2025.</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>07/12/2024</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
-          <t>17/12/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F487" t="n">
+        <v>102.39</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>2194</t>
+          <t>277</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>29/11/2024</t>
+          <t>14/02/2025</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>PROGRAMMA DI INTERVENTI IN TEMA DI COLLOCAMENTO MIRATO ANNO 2022/2023 DI CUI ALL'ART.4 DELLA LEGGE REGIONALE DEL 03/08/2001 N.16 (DGRV 1413/2023 E DDR 287/2024). RECEPIMENTO DEL FINANZIAMENTO E APPROVAZIONE DELLA PREVISIONE DI UTILIZZO DEL FONDO.</t>
+          <t>CONVENZIONE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA PER ATTIVITÀ DI CONSULENZA NELLA SPECIALITÀ DI ANESTESIA E RIANIMAZIONE ESPLETATA PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA. ANNO 2025.</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>30/11/2024</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
-          <t>10/12/2024</t>
-[...18 lines deleted...]
-        <v>222261</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F488" t="n">
+        <v>240.088</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>2168</t>
+          <t>276</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>22/11/2024</t>
+          <t>14/02/2025</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI LUSIANA CONCO (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI PRESSO LA SEDE MUNICIPALE IN VIA MARCO POLI N. 2, DA DESTINARE A ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>CONVENZIONE CON L’UNIVERSITÀ DI TRIESTE – DIPARTIMENTO DI SCIENZE DELLA VITA PER LO SVOLGIMENTO DI TIROCINI AI FINI DELLA FORMAZIONE IN DISCIPLINE PSICOLOGICHE PRESSO LE STRUTTURE DELL’AULSS 7.</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>23/11/2024</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
-          <t>03/12/2024</t>
-[...18 lines deleted...]
-        <v>3</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F489" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>2149</t>
+          <t>244</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>22/11/2024</t>
+          <t>07/02/2025</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA. LEGGE N. 104 DEL 1992, ART. 27. ANNO 2023 (DGRV 1265 DEL 17/10/2023). RECEPIMENTO DEL FINANZIAMENTO E PROVVEDIMENTI CONSEGUENTI.</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 32^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00088</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>23/11/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
-          <t>03/12/2024</t>
-[...18 lines deleted...]
-        <v>3943</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F490" t="n">
+        <v>1142165</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>2146</t>
+          <t>241</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>22/11/2024</t>
+          <t>07/02/2025</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E GLI ENTI TITOLARI DELLA GESTIONE DI CENTRI DIURNI PER ANZIANI NON AUTOSUFFICIENTI.</t>
+          <t>PROROGA FINO AL 30/06/2025 DEI CONTRATTI PER LA FORNITURA DI “PROTESI VASCOLARI E PROTESI ENDOVASCOLARI” DI CUI AI DECRETI DEL DIRETTORE DELLA U.O. ACQUISTI CENTRALIZZATI SSR –CRAV N. 175/2017 (PRIMA PROCEDURA) E N. 197/2019 (AGGIUDICAZIONE LOTTI N. 3, 5 ,7, 8) E N. 399/2019 (AGGIUDICAZIONE LOTTI N. 4, E 6). RIF. 805 E 2020-015-TH.</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>23/11/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
-          <t>03/12/2024</t>
-[...18 lines deleted...]
-        <v>576.95</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F491" t="n">
+        <v>1142165</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>2095</t>
+          <t>240</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>15/11/2024</t>
+          <t>07/02/2025</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>PROTOCOLLI D’INTESA NON ONEROSI FRA L’AZIENDA - CENTRO DIURNO ATTIVITÀ GUIDATE E LE BOCCIOFILE “FONDAZIONE VOLKSBANK” DI MAROSTICA, “PROLOCO CANOVE” DI CANOVE DI ROANA, “ASD SAN FORTUNATO” DI BASSANO DEL GRAPPA, PER LA PROMOZIONE DELLO SPORT PER LE PERSONE CON DISABILITÀ</t>
+          <t>PROROGA FINO AL 31/12/2025 GARA REGIONALE PER LA FORNITURA DI “ELETTRODI PER MONITORAGGIO” (DELIBERAZIONE N. 713/2021 DI AZIENDA ZERO). RIF. 2022-136-TH.</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>16/11/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E492" t="inlineStr">
         <is>
-          <t>26/11/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F492" t="n">
+        <v>24582</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>2089</t>
+          <t>238</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>15/11/2024</t>
+          <t>07/02/2025</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>PRESTAZIONI DI GENETICA MEDICA EROGATE DALL’AZIENDA ULSS 8 BERICA A FAVORE DELL’AZIENDA ULSS 7 PEDEMONTANA. ANNO 2024.</t>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “MEZZI DI SOCCORSO E APPARECCHIATURE ELETTROMEDICALI” – ACQUISTO DI N. 2 AMBULANZE (LOTTO 1).</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>16/11/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
-          <t>26/11/2024</t>
-[...18 lines deleted...]
-        <v>341.475</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F493" t="n">
+        <v>268644</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>2050</t>
+          <t>236</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>08/11/2024</t>
+          <t>07/02/2025</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E L’IPAB I.S.A.C.C. GESTORE DEL CENTRO DI SERVIZI RESIDENZA PAZZAGLIA BASSO STURM E VILLA SERENA SITO A BASSANO DEL GRAPPA.</t>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA, AI SENSI DELL’ART. 76, COMMA 2 LETT. B) DEL D.LGS. N. 36/2023, PER LA FORNITURA DI CATETERI PER ASSISTENZA TERRITORIALE DITTA WELLSPECT SRL. GARA AULSS7_2024_00339</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>09/11/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
-          <t>19/11/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F494" t="n">
+        <v>196576</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>2048</t>
+          <t>229</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>08/11/2024</t>
+          <t>07/02/2025</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>PRESTAZIONI DI TELECONSULTO NEUROCHIRURGICO EROGATE DALL’AZIENDA ULSS 8 BERICA A FAVORE DELL’AZIENDA ULSS 7 PEDEMONTANA. BIENNIO 2024 - 2025.</t>
+          <t>PIANO DI ATTIVITA’ PER IL CONTRASTO DEI DISTURBI DELLA NUTRIZIONE E DELL’ALIMENTAZIONE ANNO 2024. RECEPIMENTO DEL FINANZIAMENTO E APPROVAZIONE DEL PIANO DELLE ATTIVITÀ E DEI COSTI (DGR 1409 DEL 28/11/2024 E DDR 44 DEL 29/11/2024).</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>09/11/2024</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
-          <t>19/11/2024</t>
-[...18 lines deleted...]
-        <v>171</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F495" t="n">
+        <v>62244</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>2045</t>
+          <t>222</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>08/11/2024</t>
+          <t>07/02/2025</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "TELEHEALTH AND TELEDIALYSIS: A NEW STRATEGY TO IMPROVE PERITONEAL DIALYSIS IN ITALY"</t>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI GENETICA MEDICA CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. BIENNIO 2025-2026.</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>09/11/2024</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
-          <t>19/11/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F496" t="n">
+        <v>15.133</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>2044</t>
+          <t>182</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>08/11/2024</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO “EFFICACIA E FATTIBILITÀ DI UN TRATTAMENTO DI GRUPPO MANUALIZZATO CONTRO L’AUTOSTIGMA NELLE PERSONE CON DISTURBI MENTALI. UN TRIAL PRAGMATICO MULTICENTRICO RANDOMIZZATO CONTROLLATO NEI SERVIZI DI SALUTE MENTALE DEL VENETO, DELLA PROVINCIA AUTONOMA DI TRENTO E NELLA CITTÀ DI BOLZANO” PROTOCOLLO NECT – ITA, PRESSO IL DIPARTIMENTO SALUTE MENTALE DELL’AZIENDA ULSS 7.</t>
+          <t>PROROGA TECNICA DAL 01.02.2025 AL 30.06.2025 DELLA FORNITURA DI SISTEMI ANTIDECUBITO, AMBITO OSPEDALIERO E TERRITORIALE, AGGIUDICATA CON DDR N. 48/2016.</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>09/11/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
-          <t>19/11/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F497" t="n">
+        <v>44438</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>2041</t>
+          <t>178</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>08/11/2024</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "APPROCCIO MULTIMODALE IN PAZIENTI CON CARCINOMA PROSTATICO METASTATICO ORMONO SENSIBILE. STUDIO PRAGMATICO RANDOMIZZATO CON APALUTAMIDE E TRATTAMENTO LOCALE (APPROACH TRIAL)" E APPROVAZIONE CONTRATTO</t>
+          <t>AFFIDAMENTO DIRETTO DEL RINNOVO DELLE LICENZE D’USO ANNUALI “IVANTI / LANDESK” E DEI SERVIZI PROFESSIONALI PER L’ANNO 2025. GARA N. 2024-219-TH.</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>09/11/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
-          <t>19/11/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F498" t="n">
+        <v>86648</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>177</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>31/10/2024</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI ROMA " LA SAPIENZA" PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR.SSA SARA RIOLO</t>
+          <t>PNRR M1C1 MISURA 1.4.3 ADOZIONE PAGOPA INVESTIMENTO 1.4 “SERVIZI E CITTADINANZA DIGITALE” SVILUPPO SOFTWARE PER APPLICATIVI DI CONTABILITÀ EUSIS CUP H51F22002650006. GARA N. AULSS7_2024_00362</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>01/11/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
-          <t>11/11/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F499" t="n">
+        <v>10350</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>1979</t>
+          <t>176</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>25/10/2024</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL, SEDE DI BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE IV TRIMESTRE 2024.</t>
+          <t>CONTRATTO PER LA FORNITURA IN NOLEGGIO DEL SORTER DI PREANALITICA HCTS 2000 MUT PER L’U.O.C. LABORATORIO ANALISI DEL P.O. DI SANTORSO: PROROGA NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>26/10/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
-          <t>05/11/2024</t>
-[...18 lines deleted...]
-        <v>46728</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F500" t="n">
+        <v>12000</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>1978</t>
+          <t>174</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>25/10/2024</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CENTRO DIAGNOSTICO CASTELLANO SRL A SOCIO UNICO – SOGGETTO A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI CASTELFRANCO VENETO (TV) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE IV TRIMESTRE 2024.</t>
+          <t>AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023 DEL SERVIZIO DI RASSEGNA STAMPA E MONITORAGGIO AUDIOVISIVI PER L’AZIENDA ULSS N. 7 PEDEMONTANA – GARA AULSS7_2024_00371</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>26/10/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E501" t="inlineStr">
         <is>
-          <t>05/11/2024</t>
-[...18 lines deleted...]
-        <v>6150</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F501" t="n">
+        <v>6290</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>1977</t>
+          <t>173</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>25/10/2024</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CEMES SRL - SEDE DI THIENE - IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE IV TRIMESTRE 2024.</t>
+          <t>RINNOVO CONTRATTI PER LA FORNITURA DI SISTEMI AUTOMATICI COLORAZIONE VETRINI. GARA N. 2022-249-BAS</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>26/10/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
-          <t>05/11/2024</t>
-[...18 lines deleted...]
-        <v>21240</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F502" t="n">
+        <v>31027</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>1976</t>
+          <t>172</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>25/10/2024</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED S.R.L. A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA S.R.L., SEDE DI BASSANO DEL GRAPPA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE IV TRIMESTRE 2024.</t>
+          <t>PROROGA FINO AL 31/10/2025 GARA REGIONALE PER LA FORNITURA DI “RETI CHIRURGICHE” (DELIBERAZIONE N. N. 594/2021 DI AZIENDA ZERO). RIF. 2022-166-BAS, 2023-188-BAS, 2024-125-BAS.</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>26/10/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
-          <t>05/11/2024</t>
-[...18 lines deleted...]
-        <v>526508.5</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F503" t="n">
+        <v>88919</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>1975</t>
+          <t>170</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>25/10/2024</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE IV TRIMESTRE 2024.</t>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “DISPOSITIVI DI ENDOSCOPIA DIGESTIVA, RESPIRATORIA E BILIO-PANCREATICA PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE VENETO E DELL'AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO – 2^ EDIZIONE – PRIMA TRANCHE (DELIBERAZIONE N. 789/20234 DI AZIENDA ZERO – RIF. AULSS7_2025_00064) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025.</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>26/10/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E504" t="inlineStr">
         <is>
-          <t>05/11/2024</t>
-[...18 lines deleted...]
-        <v>328371.1</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F504" t="n">
+        <v>322469</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>1964</t>
+          <t>169</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>25/10/2024</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "PRIVACY ESSENTIALS" DELL'U.O.C. AFFARI GENERALI</t>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA FULL-RISK, CON ATTIVITÀ ON-SITE, SULL'ANGIOGRAFO MODELLO ARSTISPHENO E RELATIVI ACCESSORI, PRODUTTORE SIEMENS, IN USO NELLA SALA IBRIDA DEL P.O. DI BASSANO. GARA 2024-211-TH.</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>26/10/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E505" t="inlineStr">
         <is>
-          <t>05/11/2024</t>
-[...18 lines deleted...]
-        <v>360</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F505" t="n">
+        <v>194358</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>1962</t>
+          <t>168</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>25/10/2024</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "PIANO FORMATIVO ANTICORRUZIONE 2023/2024" DEL RESPONSABILE DELLA PREVENZIONE DELLA CORRUZIONE E TRASPARENZA</t>
+          <t>AFFIDAMENTI DIRETTI, AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023, PER LA FORNITURA DI CATETERI PER ASSISTENZA TERRITORIALE DITTE B BRAUN MILANO SAS, TELEFLEX MEDICAL SPA, HOLLISTER SPA. GARE 2024-220-BAS, 2024-221 BAS, 2024-222-BAS.</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>26/10/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E506" t="inlineStr">
         <is>
-          <t>05/11/2024</t>
-[...18 lines deleted...]
-        <v>370</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F506" t="n">
+        <v>184111</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>1961</t>
+          <t>167</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>25/10/2024</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>FONDO PER LE POLITICHE DELLA FAMIGLIA ANNO 2021 - PIANO OPERATIVO DELLA REGIONE DEL VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI (DGR N 1426 DEL 29/10/2021, DDR N 68 DEL 9/11/2021). RENDICONTAZIONE ATTIVITÀ E COSTI.</t>
+          <t>AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023 DELLA FORNITURA DI UN FURGONE TIPO FIAT SCUDO PER IL TRASPORTO ANIMALI D’AFFEZIONE. GARA 2024-138-BAS</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>26/10/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E507" t="inlineStr">
         <is>
-          <t>05/11/2024</t>
-[...18 lines deleted...]
-        <v>139332</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F507" t="n">
+        <v>33198</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>1956</t>
+          <t>163</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>25/10/2024</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>PROSECUZIONE DELL’ ACCORDO CONTRATTUALE CON MEA SOCIETA’ COOPERATIVA SOCIALE PER LA GESTIONE DELLA COMUNITA’ ALLOGGIO PER PERSONE CON DISABILITA’ “NICO FRIGO” DI CESUNA DI ROANA, FINO AL 30/06/2025.</t>
+          <t>PROSECUZIONE DELL’ ACCORDO CONTRATTUALE CON LA COOPERATIVA SOCIALE DI SOLIDARIETA’ “LA MADONNINA”, PER LA GESTIONE DELLA COMUNITA’ ALLOGGIO PER PERSONE CON DISABILITA’ “CASA DEI PINI” DI LUSIANA CONCO, FINO AL 30/06/2025.</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>26/10/2024</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E508" t="inlineStr">
         <is>
-          <t>05/11/2024</t>
-[...18 lines deleted...]
-        <v>14.519</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F508" t="n">
+        <v>112455</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>1926</t>
+          <t>161</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>23/10/2024</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>“PROGETTO CENTRO EDUCATIVO POMERIDIANO CA' DOTTA&amp;quot; - SOTTOSCRIZIONE DELLA CONVENZIONE TRA REGIONE DEL VENETO E AZIENDA ULSS 7 PEDEMONTANA</t>
+          <t>RECEPIMENTO DGRV N. 1563/2024 DEL 30/12/2024 “OSPEDALE DI COMUNITA’ E URT: AGGIORNAMENTO DELLA TARIFFA GIORNALIERA DI REMUNERAZIONE DELLE QUOTE A CARICO DELL’ASSISTITO PER GIORNATA DI DEGENZA E DELL’ESENZIONE ALLA COMPARTECIPAZIONE ALLA SPESA (TICKET) PER LE PRESTAZIONI.”</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
-          <t>23/10/2024</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E509" t="inlineStr">
         <is>
-          <t>03/11/2024</t>
-[...18 lines deleted...]
-        <v>40000</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F509" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>1922</t>
+          <t>158</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>18/10/2024</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI VALLI DEL PASUBIO (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI VALLI DEL PASUBIO SITI IN VIA BRUNO BRANDELLERO N. 34, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>CONVENZIONE CON L’AZIENDA OSPEDALIERA UNIVERSITARIA INTEGRATA DI VERONA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2025.</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>19/10/2024</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E510" t="inlineStr">
         <is>
-          <t>29/10/2024</t>
-[...18 lines deleted...]
-        <v>7</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F510" t="n">
+        <v>67.67</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>1920</t>
+          <t>137</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>18/10/2024</t>
+          <t>27/01/2025</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO CON L’ASSOCIAZIONE ITALIANA TUTELA SALUTE MENTALE - SEZ. SCHIO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA SITI PRESSO LA CASA DELLA SALUTE DI SCHIO DI VIA CAUSSA N. 51 DA DESTINARE AD ATTIVITÀ ISTITUZIONALI.</t>
+          <t>AFFIDAMENTI, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI MATERIALE VARIO PER IL DIPARTIMENTO DI PREVENZIONE. PIANO NAZIONALE INVESTIMENTI COMPLEMENTARI AL PNRR (PNC). GARA AULSS7_2024_00337. CUP I83C22000640005 - CODICE COMMESSA 4/2023/401.</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>19/10/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E511" t="inlineStr">
         <is>
-          <t>29/10/2024</t>
-[...18 lines deleted...]
-        <v>5</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F511" t="n">
+        <v>7317</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>1903</t>
+          <t>135</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>18/10/2024</t>
+          <t>27/01/2025</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>EVENTI FORMATIVI "AGGIORNAMENTO PER RAPPRESENTANTI DEI LAVORATORI PER LA SICUREZZA, PER ADDETTI AL SERVIZIO PREVENZIONE E PROTEZIONE E RESPONSABILI DEL SERVIZIO PREVENZIONE E PROTEZIONE - METODOLOGIE DI VALUTAZIONE DEL RISCHIO CHIMICO E DEL RISCHIO BIOLOGICO" E "CORSO BASE PER RAPPRESENTANTI DEI LAVORATORI PER LA SICUREZZA" DELL'UOSD SERVIZIO DI PREVENZIONE E PROTEZIONE</t>
+          <t>AFFIDAMENTO DIRETTO DELLE MODIFICHE SOFTWARE PER IL NUOVO FLUSSO INFORMATIVO DELLA SCHEDA DI DIMISSIONE OSPEDALIERA SDO-R CON CONTENUTO RIABILITATIVO PER IL DISTRETTO N.2. GARA N. AULSS7_2024_00229.</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
-          <t>19/10/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E512" t="inlineStr">
         <is>
-          <t>29/10/2024</t>
-[...18 lines deleted...]
-        <v>1420</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F512" t="n">
+        <v>15674</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>1858</t>
+          <t>134</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>15/10/2024</t>
+          <t>27/01/2025</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "SCUOLA DI ECOGRAFIA DI BASE SIUMB - CORSO PRATICO" DELL'U.O.C. RADIOLOGIA BASSANO D. G.</t>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI SISTEMI PER LA DIAGNOSTICA RAPIDA DI SARS-COV2 E DI ALTRI VIRUS RESPIRATORI PER L’ULSS 7 PEDEMONTANA. GARA 2024 – 194 – BAS</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
-          <t>16/10/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E513" t="inlineStr">
         <is>
-          <t>26/10/2024</t>
-[...18 lines deleted...]
-        <v>1080</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F513" t="n">
+        <v>89200</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>1857</t>
+          <t>133</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>15/10/2024</t>
+          <t>27/01/2025</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’ISTITUTO COSTRUTTIVISTA NARRATIVO (ICONA) PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>AFFIDAMENTO DIRETTO ALLA DITTA DEDALUS DEL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA TECNICA ESTESA E SERVIZI PROFESSIONALI PER GLI APPLICATIVI DI DIAGNOSTICA (ANATOMIA). GARA N. AULSS7_2024_00357.</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t>16/10/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E514" t="inlineStr">
         <is>
-          <t>26/10/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F514" t="n">
+        <v>16376</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>1826</t>
+          <t>132</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>04/10/2024</t>
+          <t>27/01/2025</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS E LA FONDAZIONE OPERA IMMACOLATA CONCEZIONE ONLUS PER LA GESTIONE DELL’OSPEDALE DI COMUNITA’ CENTRO SERVIZI “GUIDO NEGRI”. PERIODO 15/10/2024 - 14/10/2027.</t>
+          <t>CONVENZIONE CON L’AZIENDA ULSS 8 BERICA PER ATTIVITÀ DI CONSULENZA IN FISICA SANITARIA. ANNO 2025.</t>
         </is>
       </c>
       <c r="D515" t="inlineStr">
         <is>
-          <t>05/10/2024</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E515" t="inlineStr">
         <is>
-          <t>15/10/2024</t>
-[...18 lines deleted...]
-        <v>2.094</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F515" t="n">
+        <v>17.568</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>1780</t>
+          <t>127</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>27/09/2024</t>
+          <t>24/01/2025</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>PROGETTO REGIONALE &amp;quot;SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI &amp;quot; ANNO 2022 (DDR 48/2022). APPROVAZIONE DELLA RELAZIONE FINALE E DELLA RENDICONTAZIONE DELLE SPESE SOSTENUTE (CODICE COMMESSA D1 3/2023/3 E CODICE COMMESSA D2 3/2023/4)</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 31^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00056</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t>28/09/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E516" t="inlineStr">
         <is>
-          <t>08/10/2024</t>
-[...18 lines deleted...]
-        <v>74378</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F516" t="n">
+        <v>4791336</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>1771</t>
+          <t>126</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>27/09/2024</t>
+          <t>24/01/2025</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO: " STUDIO OSSERVAZIONALE, RETROSPETTIVO, MULTICENTRICO ITALIANO , INCENTRATO SULLA VALUTAZIONE DI EFFICACIA E SICUREZZA DELL'ASSOCIAZIONE DI TAFASITAMAB E LENALIDOMIDE IN PAZIENTI CON LINFOMA DIFFUSO A GRANDI CELLULE B NELL'AMBITO DELL'USO NOMINALE - TALOS  - E APPROVAZIONE ACCORDO DI COLLABORAZIONE</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 19^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00055</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t>28/09/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E517" t="inlineStr">
         <is>
-          <t>08/10/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F517" t="n">
+        <v>47570</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>1730</t>
+          <t>125</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>20/09/2024</t>
+          <t>24/01/2025</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>PROGETTO REGIONALE &amp;quot;TURISMO ACCESSIBILE E INCLUSIVO PER LE PERSONE CON DISABILITÀ-EDIZIONE 2024 (DGRV 748/2024, DDR 38/2024). RECEPIMENTO FINANZIAMENTO. CUP H71H24000000002</t>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO, SUDDIVISA IN LOTTI, DI STRUMENTAZIONI PER L’U.O.C. MEDICINA TRASFUSIONALE P.O. SANTORSO – GARA AULSS7_2025_00061.</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>21/09/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E518" t="inlineStr">
         <is>
-          <t>01/10/2024</t>
-[...18 lines deleted...]
-        <v>10000</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F518" t="n">
+        <v>15268</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>1724</t>
+          <t>124</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>20/09/2024</t>
+          <t>24/01/2025</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E  L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE , AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO RESPIRATORIO - DR. SALVATORE NICOLOSI</t>
+          <t>RECEPIMENTO XII APPALTO SPECIFICO PER LA FORNITURA DI FARMACI IN CONCORRENZA ED ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’AZIENDA SANITARIA DELL’ALTO ADIGE – COMPRENSORIO DI BOLZANO E L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO (APSS), ESPLETATO DA AZIENDA ZERO - U.O.C. CRAV. RIF AULSS7_2025_00066</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
-          <t>21/09/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E519" t="inlineStr">
         <is>
-          <t>01/10/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F519" t="n">
+        <v>2098656</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>1723</t>
+          <t>121</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>20/09/2024</t>
+          <t>24/01/2025</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS7 PEDEMONTANA E L'UNIVERSITÀ DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO CARDIOVASCOLARE - DR.SSA ANNA REGINATO</t>
+          <t>APPALTO SPECIFICO PER LA FORNITURA DEL PRINCIPIO ATTIVO SEVOFLURANO E RELATIVA FORNITURA DEI SISTEMI DI EROGAZIONE (VAPORIZZATORI) IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV – D.D.G. N. 536 DEL 23.09.2020. PROROGA AL 30.06.2025. RIF. 2020-395-TH</t>
         </is>
       </c>
       <c r="D520" t="inlineStr">
         <is>
-          <t>21/09/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E520" t="inlineStr">
         <is>
-          <t>01/10/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F520" t="n">
+        <v>13200</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>1720</t>
+          <t>120</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>20/09/2024</t>
+          <t>24/01/2025</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON LA SCUOLA SUPERIORE IN PSICOLOGIA CLINICA (SSPC– IFREP) PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA.</t>
+          <t>PROROGA FINO AL 31/12/2025 GARA REGIONALE PER LA FORNITURA DI “SOSTANZE VISCOELASTICHE PER CHIRURGIA OCULISTICA”. DELIBERAZIONE N. 653/2021 DI AZIENDA ZERO). GARA 2022-007-TH.</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
         <is>
-          <t>21/09/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E521" t="inlineStr">
         <is>
-          <t>01/10/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F521" t="n">
+        <v>60541</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>1655</t>
+          <t>118</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>06/09/2024</t>
+          <t>24/01/2025</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>PROGETTO SPERIMENTALE “SOSTEGNO NELLA GESTIONE DEI CARICHI ASSISTENZIALI DELLA PERSONA ANZIANA, DI NORMA ULTRASESSANTACINQUENNE, NON AUTOSUFFICIENTE IN STATO DI COMPROVATA VULNERABILITÀ - PERIODO 2024-2025” (DGRV N. 752/2024). CONVENZIONE CON AZIENDA ZERO ED ATTI CONSEGUENTI</t>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ANESTESIA, RIANIMAZIONE E APPARATO RESPIRATORIO”. 2^ EDIZIONE - SECONDA TRANCHE (DELIBERAZIONE N. 404/2024 DI AZIENDA ZERO – RIF. AULSS7_2025_00054) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025.</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
-          <t>07/09/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E522" t="inlineStr">
         <is>
-          <t>17/09/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F522" t="n">
+        <v>84872</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>1654</t>
+          <t>109</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>06/09/2024</t>
+          <t>24/01/2025</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>PIANO OPERATIVO DELLA REGIONE DEL VENETO PER LA VALORIZZAZIONE DEI CONSULTORI FAMILIARI” (DGR 1401/2023 E DDR 144/2023). APPROVAZIONE SCHEMA TIPO DI ACCORDO PER LA REALIZZAZIONE DEGLI INTERVENTI PREVISTI NELL’INIZIATIVA “NATI PER LEGGERE” E “NATI PER LA MUSICA&amp;quot;</t>
+          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA IN ORTOPEDIA E TRAUMATOLOGIA. ANNO 2025.</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
-          <t>07/09/2024</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E523" t="inlineStr">
         <is>
-          <t>17/09/2024</t>
-[...18 lines deleted...]
-        <v>13264</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F523" t="n">
+        <v>115.875</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>1651</t>
+          <t>79</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>06/09/2024</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>RINNOVO DEL PROTOCOLLO D`INTESA PER LA PROSECUZIONE DEL PROGETTO ``SISTEMA ACCOMUNA`` TRA PREFETTURA - UTG E QUESTURA DI VICENZA, ANUSCA, PRESIDENTI DELLE CONFERENZE DEI SINDACI DEL TERRITORIO, AZIENDE ULSS 7 PEDEMONTANA E ULSS 8 BERICA.</t>
+          <t>RECEPIMENTO GARA REGIONALE PER L’AFFIDAMENTO DEL SERVIZIO DI PULIZIA E SANIFICAZIONE A RIDOTTO IMPATTO AMBIENTALE - LOTTO N. 7 GARA AULSS7_2024_00389</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
-          <t>07/09/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E524" t="inlineStr">
         <is>
-          <t>17/09/2024</t>
-[...18 lines deleted...]
-        <v>10.285</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F524" t="n">
+        <v>15294631</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>1620</t>
+          <t>78</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>30/08/2024</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>PROGETTO REGIONALE SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI. PROROGA CONVENZIONE CON L'ASSOCIAZIONE DI VOLONTARIATO QUESTACITTÀ DI BASSANO</t>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA DEL SOFTWARE MEDARCHIVER IN USO PRESSO LA UOC CARDIOLOGIA DELL’AZIENDA ULSS7 PEDEMONTANA PER L’ANNO 2025. GARA N. AULSS7_2024_00349.</t>
         </is>
       </c>
       <c r="D525" t="inlineStr">
         <is>
-          <t>31/08/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E525" t="inlineStr">
         <is>
-          <t>10/09/2024</t>
-[...18 lines deleted...]
-        <v>1500</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F525" t="n">
+        <v>30028</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>1616</t>
+          <t>77</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>30/08/2024</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO CARDIOVASCOLARE - DR. GABRIELE FACCI</t>
+          <t>RINNOVO BIENNALE DEI CONTRATTI PER LA FORNITURA DI “AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – 3^ TRANCHE – PARTE PRIMA” (DELIBERAZIONE N. 530/2022 DI AZIENDA ZERO). GARA 2022-334-TH.</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
-          <t>31/08/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E526" t="inlineStr">
         <is>
-          <t>10/09/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F526" t="n">
+        <v>44066</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>1614</t>
+          <t>76</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>30/08/2024</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON IL COMUNE DI SANTORSO PER L'ATTIVAZIONE DI UN UFFICIO SEPARATO DI STATO CIVILE PRESSO L’OSPEDALE DI SANTORSO</t>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA FULL-RISK, CON ATTIVITÀ ON-SITE, POST GARANZIA, PER IL TOMOGRAFO A RISONANZA MAGNETICA MOD. MAGNETOM VIDA XQ, PRODUTTORE SIEMENS HEALTHCARE, IN USO PRESSO L’U.O.C. RADIOLOGIA DEL P.O. DI SANTORSO. GARA 2024-209-TH.</t>
         </is>
       </c>
       <c r="D527" t="inlineStr">
         <is>
-          <t>31/08/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E527" t="inlineStr">
         <is>
-          <t>10/09/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F527" t="n">
+        <v>131435</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>1613</t>
+          <t>75</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>30/08/2024</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITÀ DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO CARDIOVASCOLARE - DR.SSA LAURA TRENTO</t>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ED ASSISTENZA DELLA CARTELLA CLINICA MEDWARE E DEL SISTEMA DI MONITORAGGIO SINED IN USO PRESSO I SERVIZI DI NEFROLOGIA E DIALISI DELL’AZIENDA ULSS7 PEDEMONTANA PER L’ANNO 2025. GARA N. AULSS7_2024_00234</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
-          <t>31/08/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E528" t="inlineStr">
         <is>
-          <t>10/09/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F528" t="n">
+        <v>23483</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>1544</t>
+          <t>74</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>16/08/2024</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CENTRO DIAGNOSTICO CASTELLANO SRL A SOCIO UNICO – SOGGETTO A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI CASTELFRANCO VENETO (TV) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE D’ATTESA E DELLE LISTE DI PRE-APPUNTAMENTO 2° SEMESTRE 2024. PERIODO DI DECORRENZA DAL 01/07/2024 AL 30/09/2024.</t>
+          <t>AFFIDAMENTO SERVIZIO DI RICOSTRUZIONE PACCHETTI MEDICS 3D PER L’U.O.C. UROLOGIA DEL P.O. DI BASSANO DEL GRAPPA. GARA AULSS7_2024_00352. CODICE PROGETTO 10/2018/100.</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
-          <t>17/08/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E529" t="inlineStr">
         <is>
-          <t>27/08/2024</t>
-[...18 lines deleted...]
-        <v>5381</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F529" t="n">
+        <v>8000</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>1543</t>
+          <t>72</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>16/08/2024</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CEMES SRL - SEDE DI THIENE - IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE D’ATTESA E DELLE LISTE DI PRE-APPUNTAMENTO 2° SEMESTRE 2024. PERIODO DI DECORRENZA DAL 01/07/2024 AL 30/09/2024.</t>
+          <t>PROROGA FINO AL 31/12/2025 DEI CONTRATTI PER LA FORNITURA DI GUANTI CHIRURGICI (DELIBERAZIONE N. 818/2020 DI AZIENDA ZERO) – LOTTI 3 E 5 (RIF. 2021-187-TH).</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
         <is>
-          <t>17/08/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E530" t="inlineStr">
         <is>
-          <t>27/08/2024</t>
-[...18 lines deleted...]
-        <v>21240</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F530" t="n">
+        <v>22920</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>1542</t>
+          <t>71</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>16/08/2024</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED S.R.L. A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA S.R.L., SEDE DI BASSANO DEL GRAPPA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE D’ATTESA E DELLE LISTE DI PRE-APPUNTAMENTO 2° SEMESTRE 2024. PERIODO DI DECORRENZA DAL 01/07/2024 AL 30/09/2024.</t>
+          <t>AFFIDAMENTO DEL SERVIZIO DI TRASPORTO DATI IN FIBRA OTTICA PER L’ANNO 2025 RELATIVO ALLE TRATTE PRESENTI SUL TERRITORIO DELL’AZIENDA ULSS7 PEDEMONTANA. GARA AULSS7_2024_00377.</t>
         </is>
       </c>
       <c r="D531" t="inlineStr">
         <is>
-          <t>17/08/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E531" t="inlineStr">
         <is>
-          <t>27/08/2024</t>
-[...18 lines deleted...]
-        <v>378344</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F531" t="n">
+        <v>32760</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>1541</t>
+          <t>69</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>16/08/2024</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE D’ATTESA E DELLE LISTE DI PRE-APPUNTAMENTO 2° SEMESTRE 2024. PERIODO DI DECORRENZA DAL 01/07/2024 AL 30/09/2024.</t>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI N. 1 LASER OFTALMOLOGICO ND:YAG PER CAPSULOTOMIA E IRIDOTOMIA PER L’U.O.C. OCULISTICA DEL P.O. DI BASSANO DEL GRAPPA. GARA 2024-238-BAS.</t>
         </is>
       </c>
       <c r="D532" t="inlineStr">
         <is>
-          <t>17/08/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E532" t="inlineStr">
         <is>
-          <t>27/08/2024</t>
-[...18 lines deleted...]
-        <v>211475</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F532" t="n">
+        <v>27900</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>1540</t>
+          <t>66</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>16/08/2024</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL, SEDE DI BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE D’ATTESA E DELLE LISTE DI PRE-APPUNTAMENTO 2° SEMESTRE 2024. PERIODO DI DECORRENZA DAL 01/07/2024 AL 30/09/2024.</t>
+          <t>PNRR - M6C1 I 1.3 “RAFFORZAMENTO DELL'ASSISTENZA SANITARIA INTERMEDIA E DELLE SUE STRUTTURE (OSPEDALI DI COMUNITÀ)”. AFFIDAMENTI, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI ARREDI PER L’OSPEDALE DI COMUNITÀ (ODC) DI ASIAGO. CUP H44E22000790006 - CODICE COMMESSA 101/2022/17.</t>
         </is>
       </c>
       <c r="D533" t="inlineStr">
         <is>
-          <t>17/08/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E533" t="inlineStr">
         <is>
-          <t>27/08/2024</t>
-[...18 lines deleted...]
-        <v>46728</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F533" t="n">
+        <v>20118</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>1537</t>
+          <t>65</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>16/08/2024</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "STUDIO OSSERVAZIONALE DEL PROFILO LIPIDICO NEI PAZIENTI IN TRATTAMENTO CON INCLISIRAN IN VENETO - CODICE PROTOCOLLO: INCLIVEN REGISTRY"</t>
+          <t>ACQUISTO N. 90 LETTI DEGENZA ELETTRICI MEDIANTE ADESIONE ALLA CONVENZIONE DI ARIA S.P.A. PER LA FORNITURA DI ARREDI SANITARI PER REPARTI DEGENZA E AMBULATORI E SERVIZI CONNESSI - LOTTO 2. GARA 2024-142-BAS.</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
-          <t>17/08/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E534" t="inlineStr">
         <is>
-          <t>27/08/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F534" t="n">
+        <v>167181</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>1475</t>
+          <t>64</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>02/08/2024</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>PROSECUZIONE DELL’ ACCORDO CONTRATTUALE PER LA GESTIONE DEL CENTRO DIURNO PER PERSONE CON DISABILITA’ “LE CARUBINE” DI BASSANO DEL GRAPPA FINO AL 30/06/2025.</t>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA FULL-RISK, CON ATTIVITÀ ON-SITE, SU ANGIOGRAFI CARDIOLOGICI MODELLO AZURION, PRODUTTORE PHILIPS S.P.A., IN USO NEI PP.OO. DI BASSANO E SANTORSO. GARA 2024-210-TH.</t>
         </is>
       </c>
       <c r="D535" t="inlineStr">
         <is>
-          <t>03/08/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E535" t="inlineStr">
         <is>
-          <t>13/08/2024</t>
-[...18 lines deleted...]
-        <v>419.422</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F535" t="n">
+        <v>194246</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>1441</t>
+          <t>62</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>02/08/2024</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELL’INDAGINE CLINICA CON DISPOSITIVO MEDICO “EFFICACIA DEL BENDAGGIO A CORTA ESTENSIBILITA’ PER IL TRATTAMENTO DELL’EDEMA DELLA MANO RISPETTO AL BENDAGGIO AD ELEVATA ESTENSIBILITA’: CROSS OVER RANDOMIZED CONTROLLED TRIAL (RCT)” – PROTOCOLLO BENDAGGIO MANO - PRESSO L’U.O.C. RECUPERO E RIABILITAZIONE FUNZIONALE  DEL P.O. SANTORSO.</t>
+          <t>PROGETTO "SPIR.NET 2 - SALUTE PROTEZIONE INTERNAZIONALE RICHIEDENTI NETWORK". PRESA D'ATTO DELLA CONVENZIONE DI SOVVENZIONE "FAMI" (FONDO ASILO, MIGRAZIONE E INTEGRAZIONE) 2021 / 2027 (CODICE PROGETTO: PROG-708)</t>
         </is>
       </c>
       <c r="D536" t="inlineStr">
         <is>
-          <t>03/08/2024</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E536" t="inlineStr">
         <is>
-          <t>13/08/2024</t>
-[...17 lines deleted...]
-      <c r="I536" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F536" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>1417</t>
+          <t>37</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>26/07/2024</t>
+          <t>10/01/2025</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI SARCEDO (VI) SITI PRESSO L’EDIFICIO DENOMINATO “VILLA CA’ DOTTA” IN VIA ROMA N. 10 DA DESTINARE AD ATTIVITÀ SOCIO-SANITARIE PER IL TERRITORIO.</t>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI SET MONOUSO STERILE PREASSEMBLATO PER IL POSIZIONAMENTO DEL CATETERE VESCICALE. GARA 2024-237-BAS</t>
         </is>
       </c>
       <c r="D537" t="inlineStr">
         <is>
-          <t>27/07/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E537" t="inlineStr">
         <is>
-          <t>06/08/2024</t>
-[...18 lines deleted...]
-        <v>25</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F537" t="n">
+        <v>81852</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>1402</t>
+          <t>36</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>26/07/2024</t>
+          <t>10/01/2025</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELLO STUDIO “RITA – RIOSPEDALIZZAZIONI A TRENTA E A NOVANTA GIORNI IN PAZIENTI CON DISTURBI MENTALI” - PRESSO IL DIPARTIMENTO DI SALUTE MENTALE.</t>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA BIENNALE DI SENSORI, MONOPAZIENTE E RIUTILIZZABILI PER MONITOR E SATURIMETRI CON TECNOLOGIA NELLCOR E MASIMO, CON MESSA A DISPOSIZIONE DEI SATURIMETRI NECESSARI – GARA 2024-227-BAS.</t>
         </is>
       </c>
       <c r="D538" t="inlineStr">
         <is>
-          <t>27/07/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E538" t="inlineStr">
         <is>
-          <t>06/08/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F538" t="n">
+        <v>139376</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>1397</t>
+          <t>33</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>26/07/2024</t>
+          <t>10/01/2025</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELLO STUDIO NO PROFIT, OSSERVAZIONALE, MULTICENTRICO, FARMACOLOGICO “EFFICACIA E SICUREZZA DI UPADACITINIB IN PAZIENTI CON COLITE ULCEROSA: STUDIO REAL – LIFE, MULTICENTRICO, IG -IBD” – CODICE UPREAL UC - PRESSO L’U.O.S.V D. ENDOSCOPIA DIGESTIVA DEL P.O. SANTORSO. STIPULA DI CONTRATTO PER LA CONDUZIONE DELLO STUDIO.</t>
+          <t>EVENTO FORMATIVO "LINEE GUIDA PER LA GESTIONE DEL PERSONALE" DELL'U.O.C. GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="D539" t="inlineStr">
         <is>
-          <t>27/07/2024</t>
+          <t>UOSD FORMAZIONE</t>
         </is>
       </c>
       <c r="E539" t="inlineStr">
         <is>
-          <t>06/08/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F539" t="n">
+        <v>2000</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>1359</t>
+          <t>31</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>19/07/2024</t>
+          <t>10/01/2025</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>DELIBERA N 1793 DEL 22/10/2021 - APPROVAZIONE SCHEMA TIPO DI ACCORDO CONTRATTUALE PER LA SPERIMENTAZIONE DI UN MODELLO DI SVILUPPO DELLA DGRV 739/2015 PER L’ACCOMPAGNAMENTO ALL’INCLUSIONE ED ALL’OCCUPABILITÀ DELLE PERSONE CON DISABILITÀ – PROSECUZIONE DELLE ATTIVITÀ</t>
+          <t>CONTRIBUTO STRAORDINARIO UNA TANTUM AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFISICI CHE APPLICANO IL METODO DOMAN O VOJTA O FAY O ABA O PERFETTI O FELDENKRAIS. L.R. N. 6 DEL 22 FEBBRAIO 1999. ANNO 2023 (DGRV 1411 DEL 28/11/2024). RECEPIMENTO DEL FINANZIAMENTO E PROVVEDIMENTI CONSEGUENTI</t>
         </is>
       </c>
       <c r="D540" t="inlineStr">
         <is>
-          <t>20/07/2024</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E540" t="inlineStr">
         <is>
-          <t>30/07/2024</t>
-[...18 lines deleted...]
-        <v>86552</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F540" t="n">
+        <v>18232</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>1355</t>
+          <t>2</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>19/07/2024</t>
+          <t>02/01/2025</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA IN ORTOPEDIA E TRAUMATOLOGIA. PERIODO DI DECORRENZA DAL 03/08/2024 AL 31/12/2024.</t>
+          <t>RECEPIMENTO DGRV N. 1301 DEL 14.11.2024 "AGGIORNAMENTO DELLA PROGRAMMAZIONE DEL FONDO REGIONALE DELLA NON AUTOSUFFICIENZA (FRNA) PER L'AREA DELLA DISABILITÀ DI CUI ALLA DGR N. 912/2022" E PROVVEDIMENTI CONSEGUENTI.</t>
         </is>
       </c>
       <c r="D541" t="inlineStr">
         <is>
-          <t>20/07/2024</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E541" t="inlineStr">
         <is>
-          <t>30/07/2024</t>
-[...18 lines deleted...]
-        <v>60.52</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F541" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>1326</t>
+          <t>2460</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>16/07/2024</t>
+          <t>31/12/2024</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>ADDENDUM ALLA CONVENZIONE CON L’AZIENDA OSPEDALIERA UNIVERSITARIA INTEGRATA VERONA, DI CUI ALLA DELIBERA N. 480/2024, PER LA MODIFICA DELLE MODALITÀ DI EROGAZIONE DELL’ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2024.</t>
+          <t>VILLA MIARI. ASSEGNAZIONE DI BUDGET PER L’ATTIVITA’ DI RIABILITAZIONE EXTRAOSPEDALIERA PER IL TRIENNIO 2024 - 2026, EX ART.26 DELLA LEGGE N. 833 DEL 23/12/1978.</t>
         </is>
       </c>
       <c r="D542" t="inlineStr">
         <is>
-          <t>16/07/2024</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E542" t="inlineStr">
         <is>
-          <t>26/07/2024</t>
-[...18 lines deleted...]
-        <v>63.81</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F542" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>1304</t>
+          <t>2454</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>12/07/2024</t>
+          <t>31/12/2024</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>SISTEMA VENETO ADOZIONI. INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE ED INTERNAZIONALE (L. N. 476/98). DGR 1233/2023, DDR 143/2023, DDR 50/2024. RECEPIMENTO DEL FINANZIAMENTO E APPROVAZIONE DEL PIANO TERRITORIALE VENETO ADOZIONI (PTVA) AZIENDALE ANNO 2023/2024 (CODICE COMMESSA 2/2024/5)</t>
+          <t>RECEPIMENTO DELLA PROROGA TECNICA DELLA CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI VIGILANZA ATTIVA E ATTIVITÀ CORRELATE, LOTTO N. 4, E DI GUARDIANIA, LOTTO N. 9, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO DEL VENETO.</t>
         </is>
       </c>
       <c r="D543" t="inlineStr">
         <is>
-          <t>13/07/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E543" t="inlineStr">
         <is>
-          <t>23/07/2024</t>
-[...18 lines deleted...]
-        <v>20668</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F543" t="n">
+        <v>60638</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>1303</t>
+          <t>2430</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>12/07/2024</t>
+          <t>30/12/2024</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELLO SCHEMA DI “CONVENZIONE PER LA DELEGA DELLA FUNZIONE RIFERITA ALLE IMPEGNATIVE ICD B - ICD B PLUS - ICD M - ICD M GS DA PARTE DEI COMUNI DEGLI AMBITI TERRITORIALI SOCIALI 03 E 04 ALL'AZIENDA ULSS N. 7”</t>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA, MEDIANTE ACCORDO QUADRO, DI MEDICAZIONI SPECIALI - 3^ EDIZIONE (DELIBERAZIONE N. 478/2024 DI AZIENDA ZERO). GARA AULSS7_2024_00367.</t>
         </is>
       </c>
       <c r="D544" t="inlineStr">
         <is>
-          <t>13/07/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E544" t="inlineStr">
         <is>
-          <t>23/07/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F544" t="n">
+        <v>673825</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>1300</t>
+          <t>2429</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>12/07/2024</t>
+          <t>30/12/2024</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>ADDENDUM ACCORDO CONTRATTUALE CON IL CENTRO DIAGNOSTICO CASTELLANO SRL A SOCIO UNICO – SOGGETTO A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI CASTELFRANCO VENETO (TV) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 01/05/2024 AL 30/06/2024.</t>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA, IN ACCORDO QUADRO, DI MICROINFUSORI, SISTEMI PER IL MONITORAGGIO CONTINUO REAL TIME DELLA GLICEMIA E CORRELATO MATERIALE DI CONSUMO (DELIBERAZIONI N. 516/2024, N. 616/2024 E N. 707/2024 DI AZIENDA ZERO). GARA AULSS7_2024_00366.</t>
         </is>
       </c>
       <c r="D545" t="inlineStr">
         <is>
-          <t>13/07/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E545" t="inlineStr">
         <is>
-          <t>23/07/2024</t>
-[...18 lines deleted...]
-        <v>3075</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F545" t="n">
+        <v>7542857</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>1270</t>
+          <t>2418</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>05/07/2024</t>
+          <t>30/12/2024</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DELLA FORNITURA E POSA IN OPERA DI PORTE AUTOMATICHE DA INSTALLARSI PRESSO IL PRONTO SOCCORSO DELL’OSPEDALE ALTO VICENTINO DI SANTORSO (VI) DELL’ULSS 7 PEDEMONTANA.</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITÀ DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA INTERNA - DOTT. ALBERTO CAREGNATO</t>
         </is>
       </c>
       <c r="D546" t="inlineStr">
         <is>
-          <t>06/07/2024</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E546" t="inlineStr">
         <is>
-          <t>16/07/2024</t>
-[...18 lines deleted...]
-        <v>14.089</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F546" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>1255</t>
+          <t>2387</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>05/07/2024</t>
+          <t>20/12/2024</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>PROGETTO REGIONALE &amp;quot;PROSECUZIONE, VALORIZZAZIONE E RAFFORZAMENTO DEL PROGETTO E-INCLUSION: VEDO-SENTO-ASCOLTO-CAPISCO&amp;quot; - RECEPIMENTO FINANZIAMENTO REGIONALE (CUP H71H23000080001) - PIANO DELLE ATTIVITÀ E DEI COSTI ED APPROVAZIONE SCHEMA CONVENZIONE</t>
+          <t>APPROVAZIONE DEL BUDGET DELLE PRESENZE DEGLI ENTI GESTORI DEI CENTRI DI SERVIZIO PER PERSONE DI NORMA ANZIANE NON AUTOSUFFICIENTI E VALORIZZAZIONE DEL CASE MIX (DGR 465/2024)</t>
         </is>
       </c>
       <c r="D547" t="inlineStr">
         <is>
-          <t>06/07/2024</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E547" t="inlineStr">
         <is>
-          <t>16/07/2024</t>
-[...18 lines deleted...]
-        <v>37895</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F547" t="n">
+        <v>40176068</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>1254</t>
+          <t>2378</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>05/07/2024</t>
+          <t>20/12/2024</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>DGR N. 646 DEL 10 GIUGNO 2024 BANDO PER L'ASSEGNAZIONE DI CONTRIBUTI REGIONALI A FAVORE DI COMUNI CON POPOLAZIONE NON SUPERIORE AI 20.000 ABITANTI, DI AZIENDE ULSS E DI UNIONI DI COMUNI, SE DELEGATE, PER LA SOLA QUOTA RELATIVA AI COMUNI CON POPOLAZIONE NON SUPERIORE AI 20.000 ABITANTI, PER LE SPESE SOSTENUTE NEL CORSO DELL'ANNO 2023 PER L'INSERIMENTO DI MINORI IN COMUNITÀ DI ACCOGLIENZA A CARATTERE RESIDENZIALE. - DICHIARAZIONE DELLE SPESE SOSTENUTE</t>
+          <t>AFFIDAMENTO DIRETTO ADEGUAMENTO SOFTWARE DIPARTIMENTALE PER IL RECEPIMENTO E RICONOSCIMENTO DEI NUOVI CODICI CVP INTEGRATO CON IL CUP (NUOVO CATALOGO PRESCRIVIBILE 2024). GARA N. AULSS7_2024_00368.</t>
         </is>
       </c>
       <c r="D548" t="inlineStr">
         <is>
-          <t>06/07/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E548" t="inlineStr">
         <is>
-          <t>16/07/2024</t>
-[...18 lines deleted...]
-        <v>303440</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F548" t="n">
+        <v>16240</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>1204</t>
+          <t>2367</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>28/06/2024</t>
+          <t>20/12/2024</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI FERRARA PER L'INSERIMENTO DEL LABORATORIO ANALISI NELLA RETE FORMATIVA DELLA SCUOLA DI SPECIALIZZAZIONE ( ACCESSO NON MEDICO) IN PATOLOGIA CLINICA E BIOCHIMICA  CLINICA</t>
+          <t>PIANO OPERATIVO 2023 DELLE INIZIATIVE PER LA VALORIZZAZIONE DEI CONSULTORI FAMILIARI E IL POTENZIAMENTO DEGLI INTERVENTI SOCIALI IN FAVORE DELLE FAMIGLIE. RECEPIMENTO DEL FINANZIAMENTO DI CUI AL DDR N° 144 DEL 24/11/2023 IN ATTUAZIONE DELLA DGRV N° 1401/2023. APPROVAZIONE RENDICONTAZIONE</t>
         </is>
       </c>
       <c r="D549" t="inlineStr">
         <is>
-          <t>29/06/2024</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E549" t="inlineStr">
         <is>
-          <t>09/07/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F549" t="n">
+        <v>162891</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>1155</t>
+          <t>2366</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>21/06/2024</t>
+          <t>20/12/2024</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON LA DIOCESI DI VICENZA PER IL SERVIZIO DI ASSISTENZA RELIGIOSA PRESSO LE STRUTTURE DELL'A.ULSS 7 PEDEMONTANA.</t>
+          <t>SPERIMENTAZIONE DI INTERVENTI IN FAVORE DI COLORO CHE AL COMPIMENTO DELLA MAGGIORE ETÀ VIVONO FUORI DALLA FAMIGLIA D'ORIGINE SULLA BASE DI UN PROVVEDIMENTO DELL'AUTORITÀ GIUDIZIARIA. MINISTERO DEL LAVORO E DELLE POLITICHE SOCIALI. ANNUALITÀ 2019-2020. ART. 1, COMMA 250, LEGGE 27 DICEMBRE 2017, N. 205 – APPROVAZIONE DELLA RENDICONTAZIONE</t>
         </is>
       </c>
       <c r="D550" t="inlineStr">
         <is>
-          <t>22/06/2024</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E550" t="inlineStr">
         <is>
-          <t>02/07/2024</t>
-[...18 lines deleted...]
-        <v>88.05</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F550" t="n">
+        <v>55989</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>1098</t>
+          <t>2348</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>14/06/2024</t>
+          <t>20/12/2024</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALL'EMENDAMENTO RELATIVO ALLO STUDIO NO-PROFIT "USE OF ETELCALCETIDE FOR PRESERVING VITAMIN K-DEPENDENT PROTEIN ACTIVITY ITALIAN STUDY (ETERNITY - ITA STUDY)" E APPROVAZIONE ACCORDO DI COLLABORAZIONE SCIENTIFICA</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA INTERNA -  DOTT. FRANCESCO TURATELLO</t>
         </is>
       </c>
       <c r="D551" t="inlineStr">
         <is>
-          <t>15/06/2024</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E551" t="inlineStr">
         <is>
-          <t>25/06/2024</t>
-[...17 lines deleted...]
-      <c r="I551" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F551" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>1047</t>
+          <t>2347</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>07/06/2024</t>
+          <t>20/12/2024</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON L’ISTITUTO DI ISTRUZIONE SUPERIORE (I.I.S) “TRON ZANELLA” DI SCHIO, PER LA REALIZZAZIONE DI PERCORSI PER LE COMPETENZE TRASVERSALI E PER L’ORIENTAMENTO (P.T.C.O.) PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA (2024 – 2027)</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN RADIODIAGNOSTICA - DOTT.SSA KIM DUYEN LUONG</t>
         </is>
       </c>
       <c r="D552" t="inlineStr">
         <is>
-          <t>08/06/2024</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E552" t="inlineStr">
         <is>
-          <t>18/06/2024</t>
-[...17 lines deleted...]
-      <c r="I552" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F552" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>982</t>
+          <t>2324</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>31/05/2024</t>
+          <t>16/12/2024</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’UNIVERSITA’ DI PISA -DIPARTIMENTO DI MEDICINA CLINICA E SPERIMENTALE PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE ULSS 7 DI STUDENTI ISCRITTI AL MASTER IN INFERMIERISTICA IN SALUTE MENTALE - PSICHIATRIA.</t>
+          <t>CONVENZIONE CON LA SCUOLA DI SPECIALIZZAZIONE IN PSICOTERAPIA INTERATTIVO COGNITIVA DI PADOVA E MILANO PER LO SVOLGIMENTO DI TIROCINI AI FINI DELLA SPECIALIZZAZIONE IN PSICOTERAPIA, PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
         </is>
       </c>
       <c r="D553" t="inlineStr">
         <is>
-          <t>01/06/2024</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E553" t="inlineStr">
         <is>
-          <t>11/06/2024</t>
-[...17 lines deleted...]
-      <c r="I553" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F553" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>1029</t>
+          <t>2322</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>31/05/2024</t>
+          <t>13/12/2024</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
-          <t>MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L'OSPEDALE SAN BASSIANO DI BASSANO DEL GRAPPA (VI) PREVIO SPOSTAMENTO TEMPORANEO DELL'ATTIVITÀ PRESSO IL CENTRO SOCIO-SANITARIO  PROSPERO ALPINO DI MAROSTICA (VI). AFFIDAMENTO LAVORI "PRIMO STRALCIO - MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE DEL CENTRO SOCIO-SANITARIO PROSPERO ALPINO DI MAROSTICA (VI)"</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI FIRENZE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN ORTOPEDIA E TRAUMATOLOGIA - DOTT. STEFANO CIMINO</t>
         </is>
       </c>
       <c r="D554" t="inlineStr">
         <is>
-          <t>01/06/2024</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E554" t="inlineStr">
         <is>
-          <t>11/06/2024</t>
-[...18 lines deleted...]
-        <v>123.21</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F554" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>971</t>
+          <t>2319</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>24/05/2024</t>
+          <t>13/12/2024</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>PROSECUZIONE DELL’ ACCORDO CONTRATTUALE PER LA GESTIONE DELLA COMUNITA’ ALLOGGIO “CONCA D’ORO” PER PERSONE CON DISABILITA’ FINO AL 30/06/2025.</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 21^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2024_00376</t>
         </is>
       </c>
       <c r="D555" t="inlineStr">
         <is>
-          <t>25/05/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E555" t="inlineStr">
         <is>
-          <t>04/06/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F555" t="n">
+        <v>6621</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>967</t>
+          <t>2302</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>23/05/2024</t>
+          <t>13/12/2024</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO FORNITURA E POSA IN OPERA DI UN NUOVO QUADRO ELETTRICO DI AZIONAMENTO DEI DUE GRUPPI ELETTROGENI PRESSO IL CENTRO SANITARIO POLIFUNZIONALE BOLDRINI DI THIENE.</t>
+          <t>PROGETTO "BENESSERE PSICOLOGICO DELLE FASCE PIÙ DEBOLI DELLA POPOLAZIONE" - FENICE SECONDA ANNUALITÀ (DGR 1283DEL 25/10/2023 E DDR 5 DEL 22/01/2024) (CODICE COMMESSA D1 3/2024/5 E D2 3/2024/6) - APPROVAZIONE RENDICONTAZIONE</t>
         </is>
       </c>
       <c r="D556" t="inlineStr">
         <is>
-          <t>24/05/2024</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E556" t="inlineStr">
         <is>
-          <t>03/06/2024</t>
-[...18 lines deleted...]
-        <v>79.19199999999999</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F556" t="n">
+        <v>63326</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>954</t>
+          <t>2301</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>23/05/2024</t>
+          <t>13/12/2024</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "IL PROTOCOLLO ERAS: LA MOTIVAZIONE MOTORE DELLA QUALITA'" DELLE UU.OO.CC CHIRURGIA DELL' OSPEDALE DI SANTORSO E DI BASSANO</t>
+          <t>CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFISICI CHE APPLICANO IL METODO DOMAN O VOJTA O FAY O ABA O PERFETTI O FELDENKRAIS. L.R. N. 6 DEL 22 FEBBRAIO 1999. ANNO 2023 (DGRV 1308 DEL 14/11/2024). RECEPIMENTO DEL FINANZIAMENTO E PROVVEDIMENTI CONSEGUENTI.</t>
         </is>
       </c>
       <c r="D557" t="inlineStr">
         <is>
-          <t>24/05/2024</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E557" t="inlineStr">
         <is>
-          <t>03/06/2024</t>
-[...18 lines deleted...]
-        <v>4800</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F557" t="n">
+        <v>73131</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>952</t>
+          <t>2280</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>23/05/2024</t>
+          <t>13/12/2024</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>PROROGA ACCORDI CONTRATTUALI STIPULATI PER LA GESTIONE DEI CENTRI DIURNI DELLA SALUTE MENTALE  "AURIGA" DI MUSSOLENTE E "CENTRO DIURNO DI ROANA" DI CANOVE DI ROANA RISPETTIVAMENTE CON LA COOPERATIVA SOCIALE LA GOCCIA DI TEZZE SUL BRENTA E CON LA COOPERATIVA SOCIALE DI SOLIDARIETÀ LA MADONNINA DI LUSIANA CONCO.</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI NAPOLI FEDERICO II PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DOTT. AGOSTINO FRAIA</t>
         </is>
       </c>
       <c r="D558" t="inlineStr">
         <is>
-          <t>24/05/2024</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E558" t="inlineStr">
         <is>
-          <t>03/06/2024</t>
-[...17 lines deleted...]
-      <c r="I558" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F558" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>945</t>
+          <t>2279</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>23/05/2024</t>
+          <t>13/12/2024</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON IL LICEO STATALE “F. CORRADINI” DI THIENE, PER LA REALIZZAZIONE DI PERCORSI PER LE COMPETENZE TRASVERSALI E PER L’ORIENTAMENTO (P.T.C.O.) PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO DIGERENTE - DOTT.SSA FRANCESCA DOTTOR</t>
         </is>
       </c>
       <c r="D559" t="inlineStr">
         <is>
-          <t>24/05/2024</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E559" t="inlineStr">
         <is>
-          <t>03/06/2024</t>
-[...17 lines deleted...]
-      <c r="I559" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F559" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>869</t>
+          <t>2258</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>10/05/2024</t>
+          <t>09/12/2024</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
-          <t>PNRR – MISSIONE 6 – COMPONENTE 1 INVESTIMENTI 1.2.2 “CASA COME PRIMO LUOGO DI CURA E TELEMEDICINA” – COT DI THIENE, BASSANO, SCHIO, ASIAGO - NOMINA “INGEGNERE INDIPENDENTE”</t>
+          <t>PROSECUZIONE DELL’ ACCORDO CONTRATTUALE CON L’ISTITUTO DELLE SUORE DELLE POVERELLE – ISTITUTO PALAZZOLO PER LA GESTIONE DI UNITÀ DI OFFERTA RESIDENZIALI PER PERSONE DISABILI CON SEDE A ROSÀ.</t>
         </is>
       </c>
       <c r="D560" t="inlineStr">
         <is>
-          <t>11/05/2024</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E560" t="inlineStr">
         <is>
-          <t>21/05/2024</t>
-[...18 lines deleted...]
-        <v>2.4</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F560" t="n">
+        <v>1.603</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>866</t>
+          <t>2255</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>10/05/2024</t>
+          <t>06/12/2024</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO VERIFICA ISPETTIVA DELLO STATO DI FATTO, PROGETTAZIONE E COLLAUDO DEL SISTEMA ANTICADUTA POSIZIONATO SULLA COPERTURA DELL’OSPEDALE DI ASIAGO.</t>
+          <t>APPROVAZIONE CONTRATTO DI LOCAZIONE TRA IL COMUNE DI THIENE (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI THIENE SITI VIA CARLO DEL PRETE N. 30 A THIENE, DA DESTINARE A CENTRO DI MEDICINA GENERALE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
         </is>
       </c>
       <c r="D561" t="inlineStr">
         <is>
-          <t>11/05/2024</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E561" t="inlineStr">
         <is>
-          <t>21/05/2024</t>
-[...18 lines deleted...]
-        <v>13.3</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F561" t="n">
+        <v>12</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>819</t>
+          <t>2251</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>03/05/2024</t>
+          <t>06/12/2024</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>FINANZIAMENTO REGIONALE PER LO SVILUPPO DEI CONSULTORI FAMILIARI, ANNO 2024 (DGR 1551/2023 E 1592/2023). APPROVAZIONE DEL PIANO DELLE ATTIVITÀ E DEI COSTI.</t>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELLA CASA DI RIPOSO DI ASIAGO SITI IN VIALE DEI PATRIOTI N. 69 AD ASIAGO (VI) DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
         </is>
       </c>
       <c r="D562" t="inlineStr">
         <is>
-          <t>04/05/2024</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E562" t="inlineStr">
         <is>
-          <t>14/05/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F562" t="n">
+        <v>9</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>818</t>
+          <t>2249</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>03/05/2024</t>
+          <t>06/12/2024</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>LINEE ATTUATIVE DELLA PROGRAMMAZIONE REGIONALE PER LA REALIZZAZIONE DI INTERVENTI DEDICATI ALLE PERSONE CON DISTURBO DELLO SPETTRO AUTISTICO (DGR 1721/2022, DGR 778/2023). ATTI CONSEGUENTI ALL’ATTIVITA’ DI COPROGETTAZIONE DI CUI AGLI AVVISI DEL 13/02/2024 PROT. N. 14153, N.14158 E N.14161 E APPROVAZIONE DELLE CONVENZIONI PER LA REALIZZAZIONE DEGLI INTERVENTI. CUP H71H23000050001.</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI “STRISCE PER DIABETICI AD USO OSPEDALIERO” DDR 392/2019. PROROGA CONTRATTI FINO AL 30.04.2025 NELLE MORE DEL RECEPIMENTO DELLA NUOVA GARA REGIONALE.</t>
         </is>
       </c>
       <c r="D563" t="inlineStr">
         <is>
-          <t>04/05/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E563" t="inlineStr">
         <is>
-          <t>14/05/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F563" t="n">
+        <v>27186</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>784</t>
+          <t>2248</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>29/04/2024</t>
+          <t>06/12/2024</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO SERVIZIO DI PROGETTAZIONE ESECUTIVA E ASSISTENZA SPECIALISTICA ALLA DIREZIONE LAVORI PER L’INTERFACCIA IMPIANTISTICA CON IL SISTEMA DI INTEGRAZIONE E RIVESTIMENTI PREFABBRICATI DELLA SALA OPERATORIA N. 5 PRESSO IL GRUPPO OPERATORIO DELL’OSPEDALE DI BASSANO DEL GRAPPA</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 30^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2024_00373</t>
         </is>
       </c>
       <c r="D564" t="inlineStr">
         <is>
-          <t>29/04/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E564" t="inlineStr">
         <is>
-          <t>09/05/2024</t>
-[...18 lines deleted...]
-        <v>9900</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F564" t="n">
+        <v>1006837</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>766</t>
+          <t>2247</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>24/04/2024</t>
+          <t>06/12/2024</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>PROGETTO REGIONALE “BENESSERE PSICOLOGICO DELLE FASCE PIU’ DEBOLI DELLA POPOLAZIONE” - FENICE 2° ANNO. RECEPIMENTO DEL FINANZIAMENTO E APPROVAZIONE DEL PIANO DELLE ATTIVITÀ E DEI COSTI (DGR 1283 DEL 25/10/023 E DDR 5 DEL 22/01/2024).</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 17^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2024_00374</t>
         </is>
       </c>
       <c r="D565" t="inlineStr">
         <is>
-          <t>25/04/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E565" t="inlineStr">
         <is>
-          <t>05/05/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F565" t="n">
+        <v>21460</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>763</t>
+          <t>2233</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>22/04/2024</t>
+          <t>06/12/2024</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO DELL’ACCORDO CONTRATTUALE PER L’ASSEGNAZIONE DI QUOTE DI BUDGET AGGIUNTIVO ALLA SOCIETÀ IMED SRL, SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE NELLA BRANCA DIAGNOSTICA PER IMMAGINI (RADIOLOGIA) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA, DI CUI ALLA DELIBERA AZIENDALE N. 343/2024. PERIODO DI DECORRENZA DAL 12/02/2024 AL 30/06/2024.</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN OFTALMOLOGIA - DR. GIOVANNI CAROLLO</t>
         </is>
       </c>
       <c r="D566" t="inlineStr">
         <is>
-          <t>22/04/2024</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E566" t="inlineStr">
         <is>
-          <t>02/05/2024</t>
-[...18 lines deleted...]
-        <v>480030</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F566" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>760</t>
+          <t>2194</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>22/04/2024</t>
+          <t>29/11/2024</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA SANITARIA IN RADIOLOGIA CON L’AZIENDA OSPEDALE – UNIVERSITÀ PADOVA. ANNO 2024.</t>
+          <t>PROGRAMMA DI INTERVENTI IN TEMA DI COLLOCAMENTO MIRATO ANNO 2022/2023 DI CUI ALL'ART.4 DELLA LEGGE REGIONALE DEL 03/08/2001 N.16 (DGRV 1413/2023 E DDR 287/2024). RECEPIMENTO DEL FINANZIAMENTO E APPROVAZIONE DELLA PREVISIONE DI UTILIZZO DEL FONDO.</t>
         </is>
       </c>
       <c r="D567" t="inlineStr">
         <is>
-          <t>22/04/2024</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E567" t="inlineStr">
         <is>
-          <t>02/05/2024</t>
-[...18 lines deleted...]
-        <v>29.469</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F567" t="n">
+        <v>222261</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>753</t>
+          <t>2168</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>19/04/2024</t>
+          <t>22/11/2024</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO CON L’ASSOCIAZIONE AMICI DEL CUORE ALTO VICENTINO ODV PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA SITI PRESSO IL CENTRO SANITARIO POLIFUNZIONALE DI VIA BOLDRINI N. 1 A THIENE, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI.</t>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI LUSIANA CONCO (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ COMUNALE SITI PRESSO LA SEDE MUNICIPALE IN VIA MARCO POLI N. 2, DA DESTINARE A ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
         </is>
       </c>
       <c r="D568" t="inlineStr">
         <is>
-          <t>20/04/2024</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E568" t="inlineStr">
         <is>
-          <t>30/04/2024</t>
-[...18 lines deleted...]
-        <v>1.1</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F568" t="n">
+        <v>3</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>736</t>
+          <t>2149</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>19/04/2024</t>
+          <t>22/11/2024</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "ITLS ADVANCED (INTERNATIONAL TRAUMA LIFE SUPPORT)" DELL'U.O.C. ACCETTAZIONE E PRONTO SOCCORSO P. O. BASSANO D.G.</t>
+          <t>CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA. LEGGE N. 104 DEL 1992, ART. 27. ANNO 2023 (DGRV 1265 DEL 17/10/2023). RECEPIMENTO DEL FINANZIAMENTO E PROVVEDIMENTI CONSEGUENTI.</t>
         </is>
       </c>
       <c r="D569" t="inlineStr">
         <is>
-          <t>20/04/2024</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E569" t="inlineStr">
         <is>
-          <t>30/04/2024</t>
-[...18 lines deleted...]
-        <v>5000</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F569" t="n">
+        <v>3943</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>735</t>
+          <t>2146</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>19/04/2024</t>
+          <t>22/11/2024</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
-          <t>PROGETTO “CONTRASTO AL “BINGE DRINKING” IN FAVORE DEI GIOVANI VULNERABILI, IN ATTUAZIONE DELLA LEGGE QUADRO 30 MARZO 2021 N. 125 IN MATERIA DI ALCOL E DI PROBLEMI ALCOL-CORRELATI. PRESA ATTO DELLA PROSECUZIONE DEL PROGETTO FINO AL 14/05/2024.</t>
+          <t>APPROVAZIONE ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E GLI ENTI TITOLARI DELLA GESTIONE DI CENTRI DIURNI PER ANZIANI NON AUTOSUFFICIENTI.</t>
         </is>
       </c>
       <c r="D570" t="inlineStr">
         <is>
-          <t>20/04/2024</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E570" t="inlineStr">
         <is>
-          <t>30/04/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F570" t="n">
+        <v>576.95</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>733</t>
+          <t>2095</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>19/04/2024</t>
+          <t>15/11/2024</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA OSPEDALE – UNIVERSITÀ PADOVA PER ATTIVITÀ DI CONSULENZA SANITARIA IN DERMATOLOGIA. ANNO 2024.</t>
+          <t>PROTOCOLLI D’INTESA NON ONEROSI FRA L’AZIENDA - CENTRO DIURNO ATTIVITÀ GUIDATE E LE BOCCIOFILE “FONDAZIONE VOLKSBANK” DI MAROSTICA, “PROLOCO CANOVE” DI CANOVE DI ROANA, “ASD SAN FORTUNATO” DI BASSANO DEL GRAPPA, PER LA PROMOZIONE DELLO SPORT PER LE PERSONE CON DISABILITÀ</t>
         </is>
       </c>
       <c r="D571" t="inlineStr">
         <is>
-          <t>20/04/2024</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E571" t="inlineStr">
         <is>
-          <t>30/04/2024</t>
-[...18 lines deleted...]
-        <v>9.613</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F571" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>732</t>
+          <t>2089</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>19/04/2024</t>
+          <t>15/11/2024</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
-          <t>CONVENZIONI CON L’AZIENDA ULSS 8 BERICA PER ATTIVITÀ DI CONSULENZA SANITARIA IN CARDIOCHIRURGIA, NEUROCHIRURGIA, CHIRURGIA PEDIATRICA, FISICA SANITARIA E RADIOTERAPIA. ANNO 2024.</t>
+          <t>PRESTAZIONI DI GENETICA MEDICA EROGATE DALL’AZIENDA ULSS 8 BERICA A FAVORE DELL’AZIENDA ULSS 7 PEDEMONTANA. ANNO 2024.</t>
         </is>
       </c>
       <c r="D572" t="inlineStr">
         <is>
-          <t>20/04/2024</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E572" t="inlineStr">
         <is>
-          <t>30/04/2024</t>
-[...18 lines deleted...]
-        <v>66.629</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F572" t="n">
+        <v>341.475</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>678</t>
+          <t>2050</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>12/04/2024</t>
+          <t>08/11/2024</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI " LA SAPIENZA"  DI ROMA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR. IVAN DI GIULIO</t>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E L’IPAB I.S.A.C.C. GESTORE DEL CENTRO DI SERVIZI RESIDENZA PAZZAGLIA BASSO STURM E VILLA SERENA SITO A BASSANO DEL GRAPPA.</t>
         </is>
       </c>
       <c r="D573" t="inlineStr">
         <is>
-          <t>13/04/2024</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E573" t="inlineStr">
         <is>
-          <t>23/04/2024</t>
-[...17 lines deleted...]
-      <c r="I573" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F573" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>659</t>
+          <t>2048</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>10/04/2024</t>
+          <t>08/11/2024</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA PER ATTIVITÀ DI CONSULENZA NELLA SPECIALITÀ DI ANESTESIA E RIANIMAZIONE ESPLETATA PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA. PERIODO DI DECORRENZA DAL 01/04/2024 AL 31/12/2024.</t>
+          <t>PRESTAZIONI DI TELECONSULTO NEUROCHIRURGICO EROGATE DALL’AZIENDA ULSS 8 BERICA A FAVORE DELL’AZIENDA ULSS 7 PEDEMONTANA. BIENNIO 2024 - 2025.</t>
         </is>
       </c>
       <c r="D574" t="inlineStr">
         <is>
-          <t>10/04/2024</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E574" t="inlineStr">
         <is>
-          <t>20/04/2024</t>
-[...18 lines deleted...]
-        <v>180.066</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F574" t="n">
+        <v>171</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>658</t>
+          <t>2045</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>10/04/2024</t>
+          <t>08/11/2024</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA OSPEDALE – UNIVERSITÀ PADOVA PER ATTIVITÀ DI CONSULENZA SANITARIA IN PEDIATRIA. PERIODO DI DECORRENZA DAL 01/04/2024 AL 31/12/2024.</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "TELEHEALTH AND TELEDIALYSIS: A NEW STRATEGY TO IMPROVE PERITONEAL DIALYSIS IN ITALY"</t>
         </is>
       </c>
       <c r="D575" t="inlineStr">
         <is>
-          <t>10/04/2024</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E575" t="inlineStr">
         <is>
-          <t>20/04/2024</t>
-[...18 lines deleted...]
-        <v>25.495</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F575" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>639</t>
+          <t>2044</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>05/04/2024</t>
+          <t>08/11/2024</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>PROGETTO DI RAFFORZAMENTO DEI DIPARTIMENTI DI SALUTE MENTALE. PRESA ATTO DEL NUOVO TERMINE PER L’UTILIZZO DELLE RISORSE ECONOMICHE ASSEGNATE ALL’AZIENDA CON DDR N. 89/2022 E RECEPIMENTO ULTERIORE FINANZIAMENTO REGIONALE DI CUI AL DDR N. 97 DEL 06/12/2023.</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO “EFFICACIA E FATTIBILITÀ DI UN TRATTAMENTO DI GRUPPO MANUALIZZATO CONTRO L’AUTOSTIGMA NELLE PERSONE CON DISTURBI MENTALI. UN TRIAL PRAGMATICO MULTICENTRICO RANDOMIZZATO CONTROLLATO NEI SERVIZI DI SALUTE MENTALE DEL VENETO, DELLA PROVINCIA AUTONOMA DI TRENTO E NELLA CITTÀ DI BOLZANO” PROTOCOLLO NECT – ITA, PRESSO IL DIPARTIMENTO SALUTE MENTALE DELL’AZIENDA ULSS 7.</t>
         </is>
       </c>
       <c r="D576" t="inlineStr">
         <is>
-          <t>06/04/2024</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E576" t="inlineStr">
         <is>
-          <t>16/04/2024</t>
-[...17 lines deleted...]
-      <c r="I576" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F576" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>635</t>
+          <t>2041</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>05/04/2024</t>
+          <t>08/11/2024</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA LA DIOCESI DI PADOVA E L’AZIENDA ULSS 7 PEDEMONTANA PER IL SERVIZIO DI ASSISTENZA RELIGIOSA PRESSO IL PRESIDIO OSPEDALIERO DI ASIAGO .</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "APPROCCIO MULTIMODALE IN PAZIENTI CON CARCINOMA PROSTATICO METASTATICO ORMONO SENSIBILE. STUDIO PRAGMATICO RANDOMIZZATO CON APALUTAMIDE E TRATTAMENTO LOCALE (APPROACH TRIAL)" E APPROVAZIONE CONTRATTO</t>
         </is>
       </c>
       <c r="D577" t="inlineStr">
         <is>
-          <t>06/04/2024</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E577" t="inlineStr">
         <is>
-          <t>16/04/2024</t>
-[...17 lines deleted...]
-      <c r="I577" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F577" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>611</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>29/03/2024</t>
+          <t>31/10/2024</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E I CENTRI DI SERVIZIO TITOLARI DI STRUTTURE RESIDENZIALI ACCREDITATE CHE EROGANO PRESTAZIONI SOCIALI, SOCIO SANITARIE E SANITARIE AFFERENTI ALL’AREA ANZIANI. PERIODO 01/04/2024 – 31/03/2025.</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI ROMA " LA SAPIENZA" PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR.SSA SARA RIOLO</t>
         </is>
       </c>
       <c r="D578" t="inlineStr">
         <is>
-          <t>30/03/2024</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E578" t="inlineStr">
         <is>
-          <t>09/04/2024</t>
-[...17 lines deleted...]
-      <c r="I578" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F578" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>559</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>22/03/2024</t>
+          <t>31/10/2024</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
-          <t>PROGETTO SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013 (DGR N. 1401/2022) - NONO ANNO. APPROVAZIONE RENDICONTAZIONE FINALE ANNUALITÀ 2023.</t>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO, SUDDIVISA IN LOTTI, DI STRUMENTAZIONI PER L’U.O.C. LABORATORIO ANALISI E PER IL GRUPPO OPERATORIO DEL P.O. DI BASSANO – GARA AULSS7_2024_00330.</t>
         </is>
       </c>
       <c r="D579" t="inlineStr">
         <is>
-          <t>23/03/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E579" t="inlineStr">
         <is>
-          <t>02/04/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F579" t="n">
+        <v>46000</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>499</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>15/03/2024</t>
+          <t>31/10/2024</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DEL SERVIZIO DI PROGETTAZIONE ESECUTIVA (PE) E DI COORDINAMENTO DELLA SICUREZZA PER LA PROGETTAZIONE (CSP) DEI LAVORI DI MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L’OSPEDALE “SAN BASSIANO” DI BASSANO DEL GRAPPA (VI) PREVIO SPOSTAMENTO TEMPORANEO DELL’ATTIVITÀ PRESSO IL CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA (VI).</t>
+          <t>RECEPIMENTO XI APPALTO SPECIFICO PER LA FORNITURA DI FARMACI IN CONCORRENZA ED ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO (APSS) E L’AZIENDA SANITARIA DELL’ALTO ADIGE – COMPRENSORIO DI BOLZANO, ESPLETATO DA AZIENDA ZERO - U.O.C. CRAV. RIF AULSS7_2024_00341</t>
         </is>
       </c>
       <c r="D580" t="inlineStr">
         <is>
-          <t>16/03/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E580" t="inlineStr">
         <is>
-          <t>26/03/2024</t>
-[...18 lines deleted...]
-        <v>32.74</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F580" t="n">
+        <v>7676381</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>481</t>
+          <t>1979</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>15/03/2024</t>
+          <t>25/10/2024</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
-          <t>PROSECUZIONE DELL’ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E LA FONDAZIONE OIC ONLUS, ENTE GESTORE DEL “CENTRO DIURNO ANZIANI GUIDO NEGRI” PER PERSONE ANZIANE NON AUTOSUFFICIENTI DI THIENE.</t>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL, SEDE DI BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE IV TRIMESTRE 2024.</t>
         </is>
       </c>
       <c r="D581" t="inlineStr">
         <is>
-          <t>16/03/2024</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E581" t="inlineStr">
         <is>
-          <t>26/03/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F581" t="n">
+        <v>46728</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>480</t>
+          <t>1978</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>15/03/2024</t>
+          <t>25/10/2024</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA OSPEDALIERA UNIVERSITARIA INTEGRATA DI VERONA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2024.</t>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CENTRO DIAGNOSTICO CASTELLANO SRL A SOCIO UNICO – SOGGETTO A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI CASTELFRANCO VENETO (TV) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE IV TRIMESTRE 2024.</t>
         </is>
       </c>
       <c r="D582" t="inlineStr">
         <is>
-          <t>16/03/2024</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E582" t="inlineStr">
         <is>
-          <t>26/03/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F582" t="n">
+        <v>6150</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>430</t>
+          <t>1977</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>08/03/2024</t>
+          <t>25/10/2024</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL’ACCORDO CONTRATTUALE TRIENNALE CON LA FONDAZIONE OIC PER LA GESTIONE DELL’HOSPICE EXTRAOSPEDALIERO “GUIDO NEGRI” DI THIENE. PERIODO 2024 – 2026.</t>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CEMES SRL - SEDE DI THIENE - IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE IV TRIMESTRE 2024.</t>
         </is>
       </c>
       <c r="D583" t="inlineStr">
         <is>
-          <t>09/03/2024</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E583" t="inlineStr">
         <is>
-          <t>19/03/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F583" t="n">
+        <v>21240</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>428</t>
+          <t>1976</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>08/03/2024</t>
+          <t>25/10/2024</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE TRIENNALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS E L’IPAB CASA DI RICOVERO “MUZAN” PER LA GESTIONE DELL’OSPEDALE DI COMUNITA’. PERIODO 2024-2026.</t>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED S.R.L. A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA S.R.L., SEDE DI BASSANO DEL GRAPPA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE IV TRIMESTRE 2024.</t>
         </is>
       </c>
       <c r="D584" t="inlineStr">
         <is>
-          <t>09/03/2024</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E584" t="inlineStr">
         <is>
-          <t>19/03/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F584" t="n">
+        <v>526508.5</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>387</t>
+          <t>1975</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>01/03/2024</t>
+          <t>25/10/2024</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO CON L’ASSOCIAZIONE CENTRO DI AIUTO ALLA VITA DI SCHIO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA SITI PRESSO LA CASA DELLA SALUTE DI SCHIO IN VIA S. CAMILLO DE LELLIS N. 3, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI.</t>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE IV TRIMESTRE 2024.</t>
         </is>
       </c>
       <c r="D585" t="inlineStr">
         <is>
-          <t>02/03/2024</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E585" t="inlineStr">
         <is>
-          <t>12/03/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F585" t="n">
+        <v>328371.1</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>386</t>
+          <t>1972</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>01/03/2024</t>
+          <t>25/10/2024</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DELLA FORNITURA DELL’IMPIANTO DI CHIAMATA INFERMIERI, CON COLLAUDO FINALE, PER REPARTI MEDICINA 1, MEDICINA, OSTETRICIA GINECOLOGIA E FKT GERIATRIA PRESSO OSPEDALE ALTO VICENTINO DI SANTORSO.</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 16^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2024_00338</t>
         </is>
       </c>
       <c r="D586" t="inlineStr">
         <is>
-          <t>02/03/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E586" t="inlineStr">
         <is>
-          <t>12/03/2024</t>
-[...18 lines deleted...]
-        <v>130.352</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F586" t="n">
+        <v>11924</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>374</t>
+          <t>1964</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>01/03/2024</t>
+          <t>25/10/2024</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "PALS (PEDIATRIC ADVANCED LIFE SUPPORT) PROVIDER AHA" DEL DIPARTIMENTO EMERGENZA E AREA CRITICA DEL PRESIDIO OSPEDALIERO DI BASSANO DEL GRAPPA</t>
+          <t>EVENTO FORMATIVO "PRIVACY ESSENTIALS" DELL'U.O.C. AFFARI GENERALI</t>
         </is>
       </c>
       <c r="D587" t="inlineStr">
         <is>
-          <t>02/03/2024</t>
+          <t>UOSD FORMAZIONE</t>
         </is>
       </c>
       <c r="E587" t="inlineStr">
         <is>
-          <t>12/03/2024</t>
-[...18 lines deleted...]
-        <v>585</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F587" t="n">
+        <v>360</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>343</t>
+          <t>1962</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>26/02/2024</t>
+          <t>25/10/2024</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL, SEDE DI BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 12/02/2024 AL 30/06/2024.</t>
+          <t>EVENTO FORMATIVO "PIANO FORMATIVO ANTICORRUZIONE 2023/2024" DEL RESPONSABILE DELLA PREVENZIONE DELLA CORRUZIONE E TRASPARENZA</t>
         </is>
       </c>
       <c r="D588" t="inlineStr">
         <is>
-          <t>26/02/2024</t>
+          <t>UOSD FORMAZIONE</t>
         </is>
       </c>
       <c r="E588" t="inlineStr">
         <is>
-          <t>07/03/2024</t>
-[...18 lines deleted...]
-        <v>480030</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F588" t="n">
+        <v>370</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>342</t>
+          <t>1961</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>26/02/2024</t>
+          <t>25/10/2024</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL, SEDE DI BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 12/02/2024 AL 30/06/2024.</t>
+          <t>FONDO PER LE POLITICHE DELLA FAMIGLIA ANNO 2021 - PIANO OPERATIVO DELLA REGIONE DEL VENETO PER IL SOSTEGNO DELLA NATALITÀ E DELLA GENITORIALITÀ NELL’AMBITO DELLE COMPETENZE SOCIALI DEI CONSULTORI FAMILIARI (DGR N 1426 DEL 29/10/2021, DDR N 68 DEL 9/11/2021). RENDICONTAZIONE ATTIVITÀ E COSTI.</t>
         </is>
       </c>
       <c r="D589" t="inlineStr">
         <is>
-          <t>26/02/2024</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E589" t="inlineStr">
         <is>
-          <t>07/03/2024</t>
-[...18 lines deleted...]
-        <v>62304</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F589" t="n">
+        <v>139332</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>341</t>
+          <t>1956</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>26/02/2024</t>
+          <t>25/10/2024</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDO CONTRATTUALE CON IL CENTRO DIAGNOSTICO CASTELLANO SRL, SEDE DI CASTELFRANCO VENETO (TV) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 12/02/2024 AL 30/06/2024.</t>
+          <t>PROSECUZIONE DELL’ ACCORDO CONTRATTUALE CON MEA SOCIETA’ COOPERATIVA SOCIALE PER LA GESTIONE DELLA COMUNITA’ ALLOGGIO PER PERSONE CON DISABILITA’ “NICO FRIGO” DI CESUNA DI ROANA, FINO AL 30/06/2025.</t>
         </is>
       </c>
       <c r="D590" t="inlineStr">
         <is>
-          <t>26/02/2024</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E590" t="inlineStr">
         <is>
-          <t>07/03/2024</t>
-[...18 lines deleted...]
-        <v>7175</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F590" t="n">
+        <v>14.519</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>340</t>
+          <t>1926</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>26/02/2024</t>
+          <t>23/10/2024</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 12/02/2024 AL 30/06/2024.</t>
+          <t>“PROGETTO CENTRO EDUCATIVO POMERIDIANO CA' DOTTA" - SOTTOSCRIZIONE DELLA CONVENZIONE TRA REGIONE DEL VENETO E AZIENDA ULSS 7 PEDEMONTANA</t>
         </is>
       </c>
       <c r="D591" t="inlineStr">
         <is>
-          <t>26/02/2024</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E591" t="inlineStr">
         <is>
-          <t>07/03/2024</t>
-[...18 lines deleted...]
-        <v>261508</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F591" t="n">
+        <v>40000</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>314</t>
+          <t>1922</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>23/02/2024</t>
+          <t>18/10/2024</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>PROGETTO “SCUOLA APERTA”. CONVENZIONE CON LA PRESIDENZA DEL CONSIGLIO DEI MINISTRI – DIPARTIMENTO PER LE POLITICHE ANTIDROGA DI CUI ALL’AVVISO PUBBLICO PER LA SELEZIONE DI PROGETTI SPERIMENTALI A VALENZA E IMPATTO NAZIONALE IN MATERIA DI PREVENZIONE E CONTRASTO DELLE DIPENDENZE COMPORTAMENTALI E DA SOSTANZE NELLE GIOVANI GENERAZIONI.</t>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI VALLI DEL PASUBIO (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI VALLI DEL PASUBIO SITI IN VIA BRUNO BRANDELLERO N. 34, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
         </is>
       </c>
       <c r="D592" t="inlineStr">
         <is>
-          <t>24/02/2024</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E592" t="inlineStr">
         <is>
-          <t>05/03/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F592" t="n">
+        <v>7</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>312</t>
+          <t>1920</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>23/02/2024</t>
+          <t>18/10/2024</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON ASSOCIAZIONI DI VOLONTARIATO PER LA CONSEGNA A DOMICILIO DI FARMACI E DISPOSITIVI A FAVORE DI PAZIENTI AFFERENTI I PUNTI DI DISTRIBUZIONE DIRETTA AZIENDALE DEI FARMACI. ANNI 2024 - 2026.</t>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO CON L’ASSOCIAZIONE ITALIANA TUTELA SALUTE MENTALE - SEZ. SCHIO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA SITI PRESSO LA CASA DELLA SALUTE DI SCHIO DI VIA CAUSSA N. 51 DA DESTINARE AD ATTIVITÀ ISTITUZIONALI.</t>
         </is>
       </c>
       <c r="D593" t="inlineStr">
         <is>
-          <t>24/02/2024</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E593" t="inlineStr">
         <is>
-          <t>05/03/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F593" t="n">
+        <v>5</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>311</t>
+          <t>1910</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>23/02/2024</t>
+          <t>18/10/2024</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>AISM DI ROSÀ. ASSEGNAZIONE DI BUDGET 2024 PER L`ATTIVITÀ DI RIABILITAZIONE EXTRAOSPEDALIERA NELLE MORE DELL’ATTRIBUZIONE REGIONALE DEL BUDGET PER LE STRUTTURE PRIVATE ACCREDITATE EX ART. 26 L. 833/1978.</t>
+          <t>RECEPIMENTO AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1, LETT. B) DEL D.LGS. N.36/2023 PER LA DURATA DI 1 ANNO DEL VACCINO ANTICOLERICO ORALE VAXCHORA IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO. DDG 484. GARA 2024-179-TH.</t>
         </is>
       </c>
       <c r="D594" t="inlineStr">
         <is>
-          <t>24/02/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E594" t="inlineStr">
         <is>
-          <t>05/03/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F594" t="n">
+        <v>581</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>288</t>
+          <t>1903</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>16/02/2024</t>
+          <t>18/10/2024</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL - SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE PER LA BRANCA DI MEDICINA FISICA E RIABILITAZIONE. ANNO 2024.</t>
+          <t>EVENTI FORMATIVI "AGGIORNAMENTO PER RAPPRESENTANTI DEI LAVORATORI PER LA SICUREZZA, PER ADDETTI AL SERVIZIO PREVENZIONE E PROTEZIONE E RESPONSABILI DEL SERVIZIO PREVENZIONE E PROTEZIONE - METODOLOGIE DI VALUTAZIONE DEL RISCHIO CHIMICO E DEL RISCHIO BIOLOGICO" E "CORSO BASE PER RAPPRESENTANTI DEI LAVORATORI PER LA SICUREZZA" DELL'UOSD SERVIZIO DI PREVENZIONE E PROTEZIONE</t>
         </is>
       </c>
       <c r="D595" t="inlineStr">
         <is>
-          <t>17/02/2024</t>
+          <t>UOSD FORMAZIONE</t>
         </is>
       </c>
       <c r="E595" t="inlineStr">
         <is>
-          <t>27/02/2024</t>
-[...18 lines deleted...]
-        <v>250000</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F595" t="n">
+        <v>1420</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>274</t>
+          <t>1858</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>16/02/2024</t>
+          <t>15/10/2024</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "ACLS (ADVANCED CARDIOVASCULAR LIFE SUPPORT) PROVIDER AHA" DEL DIPARTIMENTO EMERGENZA E AREA CRITICA BASSANO</t>
+          <t>EVENTO FORMATIVO "SCUOLA DI ECOGRAFIA DI BASE SIUMB - CORSO PRATICO" DELL'U.O.C. RADIOLOGIA BASSANO D. G.</t>
         </is>
       </c>
       <c r="D596" t="inlineStr">
         <is>
-          <t>17/02/2024</t>
+          <t>UOSD FORMAZIONE</t>
         </is>
       </c>
       <c r="E596" t="inlineStr">
         <is>
-          <t>27/02/2024</t>
-[...18 lines deleted...]
-        <v>1171</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F596" t="n">
+        <v>1080</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>262</t>
+          <t>1857</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>16/02/2024</t>
+          <t>15/10/2024</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI PALERMO PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR. ANTONIO MARIA TUMMINARO</t>
+          <t>CONVENZIONE CON L’ISTITUTO COSTRUTTIVISTA NARRATIVO (ICONA) PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
         </is>
       </c>
       <c r="D597" t="inlineStr">
         <is>
-          <t>17/02/2024</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E597" t="inlineStr">
         <is>
-          <t>27/02/2024</t>
-[...17 lines deleted...]
-      <c r="I597" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F597" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>1826</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>09/02/2024</t>
+          <t>04/10/2024</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>PROSECUZIONE DELL’ACCORDO CONTRATTUALE CON IL CENTRO SERVIZI CASA DI RICOVERO MUZAN DI MALO PER LA GESTIONE DELLA SEZIONE DI ASSISTENZA RESIDENZIALE EXTRAOSPEDALIERA PER LE CURE DI STATI VEGETATIVI PERMANENTI.</t>
+          <t>ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS E LA FONDAZIONE OPERA IMMACOLATA CONCEZIONE ONLUS PER LA GESTIONE DELL’OSPEDALE DI COMUNITA’ CENTRO SERVIZI “GUIDO NEGRI”. PERIODO 15/10/2024 - 14/10/2027.</t>
         </is>
       </c>
       <c r="D598" t="inlineStr">
         <is>
-          <t>10/02/2024</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E598" t="inlineStr">
         <is>
-          <t>20/02/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F598" t="n">
+        <v>2.094</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>1780</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>02/02/2024</t>
+          <t>27/09/2024</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO PER L’UTILIZZO DI UN LOCALE DI PROPRIETÀ DELL’ULSS 7 PEDEMONTANA SITO PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA (VI) IN VIA DEI LOTTI N. 40 DA DESTINARE A SERVIZIO DI POLIZIA GIUDIZIARIA.</t>
+          <t>PROGETTO REGIONALE "SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI " ANNO 2022 (DDR 48/2022). APPROVAZIONE DELLA RELAZIONE FINALE E DELLA RENDICONTAZIONE DELLE SPESE SOSTENUTE (CODICE COMMESSA D1 3/2023/3 E CODICE COMMESSA D2 3/2023/4)</t>
         </is>
       </c>
       <c r="D599" t="inlineStr">
         <is>
-          <t>03/02/2024</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E599" t="inlineStr">
         <is>
-          <t>13/02/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F599" t="n">
+        <v>74378</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>1771</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>29/01/2024</t>
+          <t>27/09/2024</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELLO STUDIO NO PROFIT OSSERVAZIONALE PROSPETTICO “CARATTERISTICHE EPIDEMIOLOGICHE, CLINICHE, LABORATORISTICHE E DELLE INDAGINI STRUMENTALI DELLE MALATTIE TRASMESSE DA ZECCA” (TBEVI PROSPETTICO)” PRESSO L’U.O.C. MALATTIE INFETTIVE DEL P.O. SANTORSO. STIPULA CONTRATTO CON L’ AZIENDA OSPEDALIERA UNIVERSITARIA DI MODENA.</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO: " STUDIO OSSERVAZIONALE, RETROSPETTIVO, MULTICENTRICO ITALIANO , INCENTRATO SULLA VALUTAZIONE DI EFFICACIA E SICUREZZA DELL'ASSOCIAZIONE DI TAFASITAMAB E LENALIDOMIDE IN PAZIENTI CON LINFOMA DIFFUSO A GRANDI CELLULE B NELL'AMBITO DELL'USO NOMINALE - TALOS  - E APPROVAZIONE ACCORDO DI COLLABORAZIONE</t>
         </is>
       </c>
       <c r="D600" t="inlineStr">
         <is>
-          <t>29/01/2024</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E600" t="inlineStr">
         <is>
-          <t>08/02/2024</t>
-[...17 lines deleted...]
-      <c r="I600" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F600" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>1733</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>23/01/2024</t>
+          <t>20/09/2024</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>PROROGA CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI ONCOLOGIA CON L’ISTITUTO ONCOLOGICO VENETO A FAVORE DELL’UOC ONCOEMATOLOGIA DEL PRESIDIO OSPEDALIERO DI BASSANO DEL GRAPPA (DELIBERAZIONE N. 650 DEL 14/04/2023).</t>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER CHIRURGIA MININVASIVA” - 2^ EDIZIONE (DELIBERAZIONE N. 812/2023 DI AZIENDA ZERO). LOTTI 8-10-14-25-26-32-37 (GARA 2024-177-TH) E PROROGA CONTRATTI IN ESSERE FINO AL 31/12/2024 (GARA 2020-229-TH).</t>
         </is>
       </c>
       <c r="D601" t="inlineStr">
         <is>
-          <t>24/01/2024</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E601" t="inlineStr">
         <is>
-          <t>03/02/2024</t>
-[...18 lines deleted...]
-        <v>10.66</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F601" t="n">
+        <v>352715</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>1730</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>12/01/2024</t>
+          <t>20/09/2024</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON IL COMUNE DI MARANO VICENTINO PER LA GESTIONE PUNTO  PRELIEVI. PERIODO 01.01.2024 -31.12.2024.</t>
+          <t>PROGETTO REGIONALE "TURISMO ACCESSIBILE E INCLUSIVO PER LE PERSONE CON DISABILITÀ-EDIZIONE 2024 (DGRV 748/2024, DDR 38/2024). RECEPIMENTO FINANZIAMENTO. CUP H71H24000000002</t>
         </is>
       </c>
       <c r="D602" t="inlineStr">
         <is>
-          <t>15/01/2024</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E602" t="inlineStr">
         <is>
-          <t>25/01/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F602" t="n">
+        <v>10000</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>1724</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>12/01/2024</t>
+          <t>20/09/2024</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
-          <t>PROROGA  CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI ANESTESIA E RIANIMAZIONE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA (DELIBERAZIONE N. 553 DEL 31/03/2022)</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E  L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE , AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO RESPIRATORIO - DR. SALVATORE NICOLOSI</t>
         </is>
       </c>
       <c r="D603" t="inlineStr">
         <is>
-          <t>12/01/2024</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E603" t="inlineStr">
         <is>
-          <t>22/01/2024</t>
-[...18 lines deleted...]
-        <v>45.016</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F603" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>2174</t>
+          <t>1723</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>15/12/2023</t>
+          <t>20/09/2024</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI CASSOLA (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI CASSOLA SITI IN PIAZZA SAN ZENO N. 3 A CASSOLA, DA DESTINARE A CENTRO DI MEDICINA GENERALE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS7 PEDEMONTANA E L'UNIVERSITÀ DEGLI STUDI DI TRIESTE PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO CARDIOVASCOLARE - DR.SSA ANNA REGINATO</t>
         </is>
       </c>
       <c r="D604" t="inlineStr">
         <is>
-          <t>16/12/2023</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E604" t="inlineStr">
         <is>
-          <t>26/12/2023</t>
-[...18 lines deleted...]
-        <v>12</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F604" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>2165</t>
+          <t>1720</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>15/12/2023</t>
+          <t>20/09/2024</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO TRA L’AZIENDA ULSS 7 PEDEMONTANA ED IL COMUNE DI MONTECCHIO PRECALCINO (VI) PER L’UTILIZZO DEI TERRENI DI PROPRIETÀ DI ULSS 7 SITI A MONTECCHIO PRECALCINO, DA DESTINARE ALLA REALIZZAZIONE DI UN PERCORSO CICLO/PEDONALE VOLTO ALLA VALORIZZAZIONE DEL TERRITORIO.</t>
+          <t>CONVENZIONE CON LA SCUOLA SUPERIORE IN PSICOLOGIA CLINICA (SSPC– IFREP) PER LO SVOLGIMENTO DI TIROCINI DI SPECIALIZZAZIONE IN PSICOTERAPIA PRESSO LE STRUTTURE DELL’A.ULSS 7 PEDEMONTANA.</t>
         </is>
       </c>
       <c r="D605" t="inlineStr">
         <is>
-          <t>16/12/2023</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E605" t="inlineStr">
         <is>
-          <t>26/12/2023</t>
-[...17 lines deleted...]
-      <c r="I605" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F605" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>2133</t>
+          <t>1655</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>11/12/2023</t>
+          <t>06/09/2024</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO DEGLI EDIFICI “VILLA NIEVO BONIN LONGARE” ED “EX CTRP” DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA PRESSO IL CENTRO SERVIZI DI MONTECCHIO PRECALCINO (VI), CON LA FONDAZIONE SCUOLA DI SANITÀ PUBBLICA, MANAGEMENT DELLE AZIENDE SOCIO SANITARIE E PER L’INCREMENTO DEI TRAPIANTI D’ORGANO E TESSUTI, PER LO SVOLGIMENTO DI ATTIVITÀ ISTITUZIONALI.</t>
+          <t>PROGETTO SPERIMENTALE “SOSTEGNO NELLA GESTIONE DEI CARICHI ASSISTENZIALI DELLA PERSONA ANZIANA, DI NORMA ULTRASESSANTACINQUENNE, NON AUTOSUFFICIENTE IN STATO DI COMPROVATA VULNERABILITÀ - PERIODO 2024-2025” (DGRV N. 752/2024). CONVENZIONE CON AZIENDA ZERO ED ATTI CONSEGUENTI</t>
         </is>
       </c>
       <c r="D606" t="inlineStr">
         <is>
-          <t>12/12/2023</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E606" t="inlineStr">
         <is>
-          <t>22/12/2023</t>
-[...18 lines deleted...]
-        <v>200</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F606" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>2131</t>
+          <t>1654</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>11/12/2023</t>
+          <t>06/09/2024</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO PER L’UTILIZZO DELL’IMMOBILE SITO A MALO (VI) IN VIA GIACOMO LEOPARDI N. 2, DA DESTINARE A PROGETTI SOCIALI DI ACCOGLIENZA E INTEGRAZIONE MIGRANTI.</t>
+          <t>PIANO OPERATIVO DELLA REGIONE DEL VENETO PER LA VALORIZZAZIONE DEI CONSULTORI FAMILIARI” (DGR 1401/2023 E DDR 144/2023). APPROVAZIONE SCHEMA TIPO DI ACCORDO PER LA REALIZZAZIONE DEGLI INTERVENTI PREVISTI NELL’INIZIATIVA “NATI PER LEGGERE” E “NATI PER LA MUSICA"</t>
         </is>
       </c>
       <c r="D607" t="inlineStr">
         <is>
-          <t>12/12/2023</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E607" t="inlineStr">
         <is>
-          <t>22/12/2023</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F607" t="n">
+        <v>13264</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>2027</t>
+          <t>1651</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>24/11/2023</t>
+          <t>06/09/2024</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO CON IL COMUNE DI SCHIO PER L’UTILIZZO DI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA PRESSO LA CASA DELLA SALUTE DI SCHIO VIA RIGHI, DA DESTINARE ALL’ESERCIZIO DI ATTIVITÀ DI CENTRO PER L’IMPIEGO.</t>
+          <t>RINNOVO DEL PROTOCOLLO D`INTESA PER LA PROSECUZIONE DEL PROGETTO ``SISTEMA ACCOMUNA`` TRA PREFETTURA - UTG E QUESTURA DI VICENZA, ANUSCA, PRESIDENTI DELLE CONFERENZE DEI SINDACI DEL TERRITORIO, AZIENDE ULSS 7 PEDEMONTANA E ULSS 8 BERICA.</t>
         </is>
       </c>
       <c r="D608" t="inlineStr">
         <is>
-          <t>25/11/2023</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E608" t="inlineStr">
         <is>
-          <t>05/12/2023</t>
-[...18 lines deleted...]
-        <v>30</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F608" t="n">
+        <v>10.285</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>1815</t>
+          <t>1631</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>27/10/2023</t>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO ACCORDO CONTRATTUALE INTEGRATIVO (ADDENDUM) PER L’ASSEGNAZIONE DI QUOTE DI BUDGET AGGIUNTIVO ALLA SOCIETÀ IMED SRL, SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE NELLE BRANCHE DIAGNOSTICA PER IMMAGINI (RADIOLOGIA), IN APPLICAZIONE DEL PIANO OPERATIVO INTEGRATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE D’ATTESA, DI CUI ALLA DELIBERA AZIENDALE N. 1658/2023. ANNO 2023.</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 28^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-187-TH</t>
         </is>
       </c>
       <c r="D609" t="inlineStr">
         <is>
-          <t>28/10/2023</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E609" t="inlineStr">
         <is>
-          <t>07/11/2023</t>
-[...18 lines deleted...]
-        <v>168676</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F609" t="n">
+        <v>175550</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>1712</t>
+          <t>1630</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>13/10/2023</t>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO PER L'UTILIZZO DI LOCALI PRESSO L'IMMOBILE DENOMINATO "VILLA ALDINA" DI ROSSANO VENETO IN VIA ROMA N. 153, DA DESTINARE AD ATTIVITÀ DI MEDICINA DI GRUPPO  INTEGRATA</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 27^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-189-TH</t>
         </is>
       </c>
       <c r="D610" t="inlineStr">
         <is>
-          <t>14/10/2023</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E610" t="inlineStr">
         <is>
-          <t>24/10/2023</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F610" t="n">
+        <v>285321</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>1659</t>
+          <t>1629</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>06/10/2023</t>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DI UN ACCORDO CONTRATTUALE INTEGRATIVO (ADDENDUM) PER L’ASSEGNAZIONE DI QUOTE DI BUDGET AGGIUNTIVO AL CENTRO DI MEDICINA SRL, SEDE DI SCHIO, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE NELLE BRANCHE DIAGNOSTICA PER IMMAGINI (RADIOLOGIA) E CARDIOLOGIA, IN APPLICAZIONE DEL PIANO OPERATIVO INTEGRATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE D’ATTESA – ANNO 2023.</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 26^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-186-TH</t>
         </is>
       </c>
       <c r="D611" t="inlineStr">
         <is>
-          <t>07/10/2023</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E611" t="inlineStr">
         <is>
-          <t>17/10/2023</t>
-[...18 lines deleted...]
-        <v>57606</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F611" t="n">
+        <v>285701</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>1658</t>
+          <t>1628</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>06/10/2023</t>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DI ACCORDO CONTRATTUALE INTEGRATIVO (ADDENDUM) PER L’ASSEGNAZIONE DI QUOTE DI BUDGET AGGIUNTIVO ALLA SOCIETÀ IMED SRL, SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE NELLA BRANCA DIAGNOSTICA PER IMMAGINI (RADIOLOGIA), IN APPLICAZIONE DEL PIANO OPERATIVO INTEGRATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE D’ATTESA – ANNO 2023.</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 25^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-185-TH</t>
         </is>
       </c>
       <c r="D612" t="inlineStr">
         <is>
-          <t>07/10/2023</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E612" t="inlineStr">
         <is>
-          <t>17/10/2023</t>
-[...18 lines deleted...]
-        <v>168676</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F612" t="n">
+        <v>1287837</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>1657</t>
+          <t>1627</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>06/10/2023</t>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DI UN ACCORDO CONTRATTUALE INTEGRATIVO (ADDENDUM) PER L’ASSEGNAZIONE DI QUOTE DI BUDGET AGGIUNTIVO AL CENTRO DI MEDICINA SRL, SEDE DI THIENE, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE NELLE BRANCHE DIAGNOSTICA PER IMMAGINI (RADIOLOGIA) E CARDIOLOGIA, IN APPLICAZIONE DEL PIANO OPERATIVO INTEGRATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE D’ATTESA – ANNO 2023.</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO PER LA STIPULA DI UNA CONVENZIONE PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 16^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-188-TH</t>
         </is>
       </c>
       <c r="D613" t="inlineStr">
         <is>
-          <t>07/10/2023</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E613" t="inlineStr">
         <is>
-          <t>17/10/2023</t>
-[...18 lines deleted...]
-        <v>87879</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F613" t="n">
+        <v>51372</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>1386</t>
+          <t>1626</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>21/08/2023</t>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL’AVVISO DI MANIFESTAZIONE DI INTERESSE PER LA LOCAZIONE CON OPZIONE DI RISCATTO ALL’AVVERARSI DELLE CONDIZIONI PER L’ALIENAZIONE DELL’IMMOBILE UBICATO IN COMUNE DI ROANA – MEZZASELVA IN VIA ALFREDO CAMPIGLIO N. 22.</t>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO, SUDDIVISA IN LOTTI, DI STRUMENTAZIONI PER LA U.O.C. MEDICINA TRASFUSIONALE E PER L’U.O.C. LABORATORIO ANALISI – GARA 2024 - 161 - BAS.</t>
         </is>
       </c>
       <c r="D614" t="inlineStr">
         <is>
-          <t>22/08/2023</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E614" t="inlineStr">
         <is>
-          <t>01/09/2023</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F614" t="n">
+        <v>39835</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>1218</t>
+          <t>1625</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>14/07/2023</t>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>MODIFICA DELL'ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDE DI SCHIO, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA, DI CUI ALLA DELIBERAZIONE AZIENDALE N. 1045/2023. PERIODO DI DECORRENZA DAL 15/06/2023 AL 31/12/2023</t>
+          <t>RECEPIMENTO PROCEDURA APERTA DI AZIENDA ZERO PER L’AFFIDAMENTO DI SERVIZI FINALIZZATI AL CONTROLLO ED ERADICAZIONE DELLA PESTE SUINA AFRICANA (PSA), 1^EDIZIONE - GARA 2024 - 184 - BAS</t>
         </is>
       </c>
       <c r="D615" t="inlineStr">
         <is>
-          <t>15/07/2023</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E615" t="inlineStr">
         <is>
-          <t>25/07/2023</t>
-[...18 lines deleted...]
-        <v>214819</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F615" t="n">
+        <v>375813</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>1217</t>
+          <t>1620</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>14/07/2023</t>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>INTEGRAZIONE ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDE DI THIENE, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA, DI CUI ALLA DELIBERAZIONE AZIENDALE N. 1046/2023. PERIODO DI DECORRENZA DAL 15/06/2023 AL 31/12/2023 .</t>
+          <t>PROGETTO REGIONALE SVILUPPO DEI CONSULTORI FAMILIARI PUBBLICI. PROROGA CONVENZIONE CON L'ASSOCIAZIONE DI VOLONTARIATO QUESTACITTÀ DI BASSANO</t>
         </is>
       </c>
       <c r="D616" t="inlineStr">
         <is>
-          <t>15/07/2023</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E616" t="inlineStr">
         <is>
-          <t>25/07/2023</t>
-[...18 lines deleted...]
-        <v>517541</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F616" t="n">
+        <v>1500</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>1186</t>
+          <t>1616</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>07/07/2023</t>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO CON L’INAIL “ISTITUTO NAZIONALE PER L’ASSICURAZIONE CONTRO GLI INFORTUNI SUL LAVORO” PER L’UTILIZZO DI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA PRESSO LA CASA DELLA SALUTE DI SCHIO VIA RIGHI, DA DESTINARE ALL’ESERCIZIO DI ATTIVITÀ ISTITUZIONALI, AMBULATORIO MEDICO ED ATTIVITÀ AMMINISTRATIVA.</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO CARDIOVASCOLARE - DR. GABRIELE FACCI</t>
         </is>
       </c>
       <c r="D617" t="inlineStr">
         <is>
-          <t>08/07/2023</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E617" t="inlineStr">
         <is>
-          <t>18/07/2023</t>
-[...18 lines deleted...]
-        <v>25</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F617" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>1044</t>
+          <t>1614</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>23/06/2023</t>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL - SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE PER LA BRANCA DI MEDICINA FISICA E RIABILITAZIONE. ANNO 2023.</t>
+          <t>CONVENZIONE CON IL COMUNE DI SANTORSO PER L'ATTIVAZIONE DI UN UFFICIO SEPARATO DI STATO CIVILE PRESSO L’OSPEDALE DI SANTORSO</t>
         </is>
       </c>
       <c r="D618" t="inlineStr">
         <is>
-          <t>24/06/2023</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E618" t="inlineStr">
         <is>
-          <t>04/07/2023</t>
-[...18 lines deleted...]
-        <v>250000</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F618" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>1025</t>
+          <t>1613</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>16/06/2023</t>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DIAGNOSTICO CASTELLANO SRL, SEDE DI CASTELFRANCO VENETO (TV) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 15/06/2023 AL 31/12/2023.</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITÀ DEGLI STUDI DI VERONA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MALATTIE DELL'APPARATO CARDIOVASCOLARE - DR.SSA LAURA TRENTO</t>
         </is>
       </c>
       <c r="D619" t="inlineStr">
         <is>
-          <t>17/06/2023</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E619" t="inlineStr">
         <is>
-          <t>27/06/2023</t>
-[...18 lines deleted...]
-        <v>9225</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F619" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>1024</t>
+          <t>1544</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>16/06/2023</t>
+          <t>16/08/2024</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
-          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL, SEDE DI BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 15/06/2023 AL 31/12/2023.</t>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CENTRO DIAGNOSTICO CASTELLANO SRL A SOCIO UNICO – SOGGETTO A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI CASTELFRANCO VENETO (TV) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE D’ATTESA E DELLE LISTE DI PRE-APPUNTAMENTO 2° SEMESTRE 2024. PERIODO DI DECORRENZA DAL 01/07/2024 AL 30/09/2024.</t>
         </is>
       </c>
       <c r="D620" t="inlineStr">
         <is>
-          <t>17/06/2023</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E620" t="inlineStr">
         <is>
-          <t>27/06/2023</t>
-[...18 lines deleted...]
-        <v>1052660</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F620" t="n">
+        <v>5381</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>966</t>
+          <t>1543</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>09/06/2023</t>
+          <t>16/08/2024</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI DERMATOLOGIA CON L’AZIENDA OSPEDALE UNIVERSITÀ PADOVA. PERIODO DI DECORRENZA DAL 01/06/2023 AL 31/12/2023.</t>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CEMES SRL - SEDE DI THIENE - IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE D’ATTESA E DELLE LISTE DI PRE-APPUNTAMENTO 2° SEMESTRE 2024. PERIODO DI DECORRENZA DAL 01/07/2024 AL 30/09/2024.</t>
         </is>
       </c>
       <c r="D621" t="inlineStr">
         <is>
-          <t>10/06/2023</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E621" t="inlineStr">
         <is>
-          <t>20/06/2023</t>
-[...18 lines deleted...]
-        <v>6.572</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F621" t="n">
+        <v>21240</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>704</t>
+          <t>1542</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>21/04/2023</t>
+          <t>16/08/2024</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO PER L’UTILIZZO DI LOCALI SITI IN VIA CASTELLETTO N. 54 PRESSO IL COMUNE DI BREGANZE, DA DESTINARE A PUNTO PRELIEVI ED ALTRE ATTIVITÀ SOCIO SANITARIE E DI SUPPORTO AMMINISTRATIVO DEL DISTRETTO</t>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED S.R.L. A SOCIO UNICO, SOGGETTA A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA S.R.L., SEDE DI BASSANO DEL GRAPPA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE D’ATTESA E DELLE LISTE DI PRE-APPUNTAMENTO 2° SEMESTRE 2024. PERIODO DI DECORRENZA DAL 01/07/2024 AL 30/09/2024.</t>
         </is>
       </c>
       <c r="D622" t="inlineStr">
         <is>
-          <t>22/04/2023</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E622" t="inlineStr">
         <is>
-          <t>02/05/2023</t>
-[...18 lines deleted...]
-        <v>12</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F622" t="n">
+        <v>378344</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>650</t>
+          <t>1541</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>14/04/2023</t>
+          <t>16/08/2024</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI ONCOLOGIA CON L’ISTITUTO ONCOLOGICO VENETO A FAVORE DELL’UOC ONCOEMATOLOGIA DEL PRESIDIO OSPEDALIERO DI BASSANO DEL GRAPPA. PERIODO DI DECORRENZA DALLA STIPULA AL 31/12/2023.</t>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE D’ATTESA E DELLE LISTE DI PRE-APPUNTAMENTO 2° SEMESTRE 2024. PERIODO DI DECORRENZA DAL 01/07/2024 AL 30/09/2024.</t>
         </is>
       </c>
       <c r="D623" t="inlineStr">
         <is>
-          <t>15/04/2023</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E623" t="inlineStr">
         <is>
-          <t>25/04/2023</t>
-[...18 lines deleted...]
-        <v>30.34</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F623" t="n">
+        <v>211475</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>588</t>
+          <t>1540</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>31/03/2023</t>
+          <t>16/08/2024</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA PER TURNI MENSILI DIURNI PREFESTIVI E FESTIVI IN MATERIA DI RADIOLOGIA CON L’AZIENDA OSPEDALIERA UNIVERSITARIA INTEGRATA DI VERONA A FAVORE DEL PRESIDIO OSPEDALIERO SANTORSO. ANNO 2023.</t>
+          <t>ADDENDUM ALL’ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL, SEDE DI BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE D’ATTESA E DELLE LISTE DI PRE-APPUNTAMENTO 2° SEMESTRE 2024. PERIODO DI DECORRENZA DAL 01/07/2024 AL 30/09/2024.</t>
         </is>
       </c>
       <c r="D624" t="inlineStr">
         <is>
-          <t>01/04/2023</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E624" t="inlineStr">
         <is>
-          <t>11/04/2023</t>
-[...18 lines deleted...]
-        <v>83.69499999999999</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F624" t="n">
+        <v>46728</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>553</t>
+          <t>1537</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>31/03/2023</t>
+          <t>16/08/2024</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI ANESTESIA E RIANIMAZIONE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA. PERIODO DI DECORRENZA DAL 01/04/2023 AL 31/12/2023.</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO "STUDIO OSSERVAZIONALE DEL PROFILO LIPIDICO NEI PAZIENTI IN TRATTAMENTO CON INCLISIRAN IN VENETO - CODICE PROTOCOLLO: INCLIVEN REGISTRY"</t>
         </is>
       </c>
       <c r="D625" t="inlineStr">
         <is>
-          <t>01/04/2023</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E625" t="inlineStr">
         <is>
-          <t>11/04/2023</t>
-[...18 lines deleted...]
-        <v>124.661</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F625" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>551</t>
+          <t>1475</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>31/03/2023</t>
+          <t>02/08/2024</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER L’ESECUZIONE DI PRESTAZIONI DI GENETICA MEDICA DA PARTE DELL’AZIENDA SANITARIA ULSS N° 8 BERICA PER L’ANNO 2023.</t>
+          <t>PROSECUZIONE DELL’ ACCORDO CONTRATTUALE PER LA GESTIONE DEL CENTRO DIURNO PER PERSONE CON DISABILITA’ “LE CARUBINE” DI BASSANO DEL GRAPPA FINO AL 30/06/2025.</t>
         </is>
       </c>
       <c r="D626" t="inlineStr">
         <is>
-          <t>01/04/2023</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E626" t="inlineStr">
         <is>
-          <t>11/04/2023</t>
-[...18 lines deleted...]
-        <v>150</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F626" t="n">
+        <v>419.422</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>495</t>
+          <t>1441</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>24/03/2023</t>
+          <t>02/08/2024</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI ANESTESIA E RIANIMAZIONE CON L’AZIENDA ULSS N.8 BERICA  - FABBISOGNO AZIENDALE PER L'ANNO 2023.</t>
+          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELL’INDAGINE CLINICA CON DISPOSITIVO MEDICO “EFFICACIA DEL BENDAGGIO A CORTA ESTENSIBILITA’ PER IL TRATTAMENTO DELL’EDEMA DELLA MANO RISPETTO AL BENDAGGIO AD ELEVATA ESTENSIBILITA’: CROSS OVER RANDOMIZED CONTROLLED TRIAL (RCT)” – PROTOCOLLO BENDAGGIO MANO - PRESSO L’U.O.C. RECUPERO E RIABILITAZIONE FUNZIONALE  DEL P.O. SANTORSO.</t>
         </is>
       </c>
       <c r="D627" t="inlineStr">
         <is>
-          <t>25/03/2023</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E627" t="inlineStr">
         <is>
-          <t>04/04/2023</t>
-[...18 lines deleted...]
-        <v>165.547</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F627" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>479</t>
+          <t>1417</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>20/03/2023</t>
+          <t>26/07/2024</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI NEUROLOGIA CON L’AZIENDA ULSS 2 MARCA TREVIGIANA. ANNO 2023.</t>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI SARCEDO (VI) SITI PRESSO L’EDIFICIO DENOMINATO “VILLA CA’ DOTTA” IN VIA ROMA N. 10 DA DESTINARE AD ATTIVITÀ SOCIO-SANITARIE PER IL TERRITORIO.</t>
         </is>
       </c>
       <c r="D628" t="inlineStr">
         <is>
-          <t>20/03/2023</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="E628" t="inlineStr">
         <is>
-          <t>30/03/2023</t>
-[...18 lines deleted...]
-        <v>7.19</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F628" t="n">
+        <v>25</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>472</t>
+          <t>1411</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>20/03/2023</t>
+          <t>26/07/2024</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
-          <t>CONVENZIONI CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA SANITARIA IN CARDIOCHIRURGIA, NEUROCHIRURGIA, CHIRURGIA PEDIATRICA, FISICA SANITARIA E RADIOTERAPIA. ANNO 2023.</t>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI “DISPOSITIVI MEDICI E STRUMENTI ENDOSCOPICI MONOUSO PER UROLOGIA ENDOSCOPICA INTERVENTISTICA E SPECIALISTICA” IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E AZIENDA PROVINCIALE PER I SERVIZI SANITARI DELLA PROVINCIA AUTONOMA DI TRENTO. 1^ EDIZIONE - SECONDA TRANCHE (DELIBERAZIONI AZIENDA ZERO N. 787 DEL 12.12.2023 E N. 22 DEL 22.01.2024). GARA 2024-071-TH.</t>
         </is>
       </c>
       <c r="D629" t="inlineStr">
         <is>
-          <t>20/03/2023</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E629" t="inlineStr">
         <is>
-          <t>30/03/2023</t>
-[...18 lines deleted...]
-        <v>105.568</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F629" t="n">
+        <v>442849</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>1402</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>17/03/2023</t>
+          <t>26/07/2024</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER CONSULENZA IN FISICA SANITARIA E RADIOPROTEZIONE IN MEDICINA NUCLEARE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA. ANNO 2023.</t>
+          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELLO STUDIO “RITA – RIOSPEDALIZZAZIONI A TRENTA E A NOVANTA GIORNI IN PAZIENTI CON DISTURBI MENTALI” - PRESSO IL DIPARTIMENTO DI SALUTE MENTALE.</t>
         </is>
       </c>
       <c r="D630" t="inlineStr">
         <is>
-          <t>18/03/2023</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E630" t="inlineStr">
         <is>
-          <t>28/03/2023</t>
-[...18 lines deleted...]
-        <v>2.488</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F630" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>1397</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>17/03/2023</t>
+          <t>26/07/2024</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI GENETICA MEDICA CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. BIENNIO 2023-2024.</t>
+          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELLO STUDIO NO PROFIT, OSSERVAZIONALE, MULTICENTRICO, FARMACOLOGICO “EFFICACIA E SICUREZZA DI UPADACITINIB IN PAZIENTI CON COLITE ULCEROSA: STUDIO REAL – LIFE, MULTICENTRICO, IG -IBD” – CODICE UPREAL UC - PRESSO L’U.O.S.V D. ENDOSCOPIA DIGESTIVA DEL P.O. SANTORSO. STIPULA DI CONTRATTO PER LA CONDUZIONE DELLO STUDIO.</t>
         </is>
       </c>
       <c r="D631" t="inlineStr">
         <is>
-          <t>18/03/2023</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="E631" t="inlineStr">
         <is>
-          <t>28/03/2023</t>
-[...18 lines deleted...]
-        <v>12.153</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F631" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>443</t>
+          <t>1366</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>17/03/2023</t>
+          <t>19/07/2024</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
-          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA PER TURNI MENSILI DIURNI PREFESTIVI E FESTIVI IN MATERIA DI RADIOLOGIA CON L’AZIENDA OSPEDALE - UNIVERSITÀ DI PADOVA A FAVORE DEL PRESIDIO OSPEDALIERO DI SANTORSO.  ANNO 2023.</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI SISTEMI DIAGNOSTICI PER EMOGASANALISI, IN ACCORDO QUADRO, AGGIUDICATA CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 894 DEL 23/12/2021 - GARA 2022-116-BAS: RINNOVO PER 12 MESI DEL LOTTO 1 (“SISTEMI DI EMOGASANALISI DI ULTIMA GENERAZIONE”) E RECEPIMENTO DEL LOTTO 2 (“SISTEMI DI EMOGASANALISI PORTATILI, PALMARI O DA BANCO, DI ULTIMA GENERAZIONE”) PER IL P.O. DI ASIAGO</t>
         </is>
       </c>
       <c r="D632" t="inlineStr">
         <is>
-          <t>18/03/2023</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E632" t="inlineStr">
         <is>
-          <t>28/03/2023</t>
-[...18 lines deleted...]
-        <v>27.712</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F632" t="n">
+        <v>202608</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>320</t>
+          <t>1359</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>24/02/2023</t>
+          <t>19/07/2024</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’AZIENDA SANITARIA ULSS N. 8 BERICA PER L’ACQUISIZIONE DI PRESTAZIONI DI MEDICINA NUCLEARE A FAVORE DI PAZIENTI PROVENIENTI DAI PRESIDI OSPEDALIERI DI SANTORSO, BASSANO DEL GRAPPA E ASIAGO -  BIENNIO 2023-2024.</t>
+          <t>DELIBERA N 1793 DEL 22/10/2021 - APPROVAZIONE SCHEMA TIPO DI ACCORDO CONTRATTUALE PER LA SPERIMENTAZIONE DI UN MODELLO DI SVILUPPO DELLA DGRV 739/2015 PER L’ACCOMPAGNAMENTO ALL’INCLUSIONE ED ALL’OCCUPABILITÀ DELLE PERSONE CON DISABILITÀ – PROSECUZIONE DELLE ATTIVITÀ</t>
         </is>
       </c>
       <c r="D633" t="inlineStr">
         <is>
-          <t>25/02/2023</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E633" t="inlineStr">
         <is>
-          <t>07/03/2023</t>
-[...18 lines deleted...]
-        <v>15</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F633" t="n">
+        <v>86552</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>319</t>
+          <t>1355</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>24/02/2023</t>
+          <t>19/07/2024</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L`AZIENDA ULSS N. 8 BERICA PER PRESTAZIONI DI DIAGNOSTICA PET-TAC A FAVORE DI PAZIENTI PROVENIENTI DAI PRESIDI OSPEDALIERI DI BASSANO DEL GRAPPA, ASIAGO E SANTORSO. BIENNIO 2023-2024.</t>
+          <t>CONVENZIONE ATTIVA CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA IN ORTOPEDIA E TRAUMATOLOGIA. PERIODO DI DECORRENZA DAL 03/08/2024 AL 31/12/2024.</t>
         </is>
       </c>
       <c r="D634" t="inlineStr">
         <is>
-          <t>25/02/2023</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E634" t="inlineStr">
         <is>
-          <t>07/03/2023</t>
-[...18 lines deleted...]
-        <v>142.5</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F634" t="n">
+        <v>60.52</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>1326</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>03/02/2023</t>
+          <t>16/07/2024</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>CONVENZIONE ATTIVA CON L’AZIENDA SANITARIA ULSS N°8 BERICA PER L’EFFETTUAZIONE DI ATTIVITÀ COORDINATE NELL’AMBITO DELL’ANATOMIA PATOLOGICA. BIENNIO 2023-2024.</t>
+          <t>ADDENDUM ALLA CONVENZIONE CON L’AZIENDA OSPEDALIERA UNIVERSITARIA INTEGRATA VERONA, DI CUI ALLA DELIBERA N. 480/2024, PER LA MODIFICA DELLE MODALITÀ DI EROGAZIONE DELL’ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2024.</t>
         </is>
       </c>
       <c r="D635" t="inlineStr">
         <is>
-          <t>04/02/2023</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="E635" t="inlineStr">
         <is>
-          <t>14/02/2023</t>
-[...18 lines deleted...]
-        <v>18.303</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F635" t="n">
+        <v>63.81</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>1319</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>13/01/2023</t>
+          <t>12/07/2024</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL’AVVISO DI INDAGINE ESPLORATIVA FINALIZZATO ALL’ACQUISIZIONE DI MANIFESTAZIONE DI INTERESSE DI OPERATORI ECONOMICI A CUI AFFIDARE CON CONTRATTO DI CONCESSIONE IN LOCAZIONE AREE DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA DA DESTINARE ALLA COLLOCAZIONE DI INFRASTRUTTURE PER LA TELEFONIA MOBILE E SERVIZI DI CONNETTIVITÀ INTERNET</t>
+          <t>APPALTO SPECIFICO PER LA FORNITURA DEL PRINCIPIO ATTIVO SEVOFLURANO E RELATIVA FORNITURA DEI SISTEMI DI EROGAZIONE (VAPORIZZATORI) IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV – D.D.G. N. 536 DEL 23.09.2020. PROROGA AL 31.12.2024. RIF. 2020-395-TH</t>
         </is>
       </c>
       <c r="D636" t="inlineStr">
         <is>
-          <t>14/01/2023</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E636" t="inlineStr">
         <is>
-          <t>24/01/2023</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F636" t="n">
+        <v>13200</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>2531</t>
+          <t>1318</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>30/12/2022</t>
+          <t>12/07/2024</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>ACCORDO CONTRATTUALE CON IL CEMES SRL - SEDE DI THIENE - PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE PER LA BRANCA DI MEDICINA FISICA E RIABILITAZIONE. BIENNIO 2023-2024.</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 14^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-157-TH</t>
         </is>
       </c>
       <c r="D637" t="inlineStr">
         <is>
-          <t>31/12/2022</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E637" t="inlineStr">
         <is>
-          <t>10/01/2023</t>
-[...18 lines deleted...]
-        <v>200000</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F637" t="n">
+        <v>1148459</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>2289</t>
+          <t>1317</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>02/12/2022</t>
+          <t>12/07/2024</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO PER L’UTILIZZO DI LOCALI PRESSO L’IPAB CENTRO SERVIZI RESIDENZA SAN PIO X, VIA LONDA 31A, IN COMUNE DI VALBRENTA, DA DESTINARE A SERVIZIO DI CONTINUITÀ ASSISTENZIALE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, APSS DI TRENTO E AZIENDA SANITARIA DELL’ALTO ADIGE – COMPRENSORIO DI BOLZANO - 13^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-156-TH</t>
         </is>
       </c>
       <c r="D638" t="inlineStr">
         <is>
-          <t>03/12/2022</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E638" t="inlineStr">
         <is>
-          <t>13/12/2022</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F638" t="n">
+        <v>12339</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>2127</t>
+          <t>1312</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>11/11/2022</t>
+          <t>12/07/2024</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>CONCESSIONE IN COMODATO D’USO DEI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA PRESSO IL CSS “P. ALPINO” DI MAROSTICA, VIA PANICA N. 17 E APPROVAZIONE SCHEMA CONTRATTO DI COMODATO CON L’ASSOCIAZIONE CROCE VERDE.</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 24^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-135-TH</t>
         </is>
       </c>
       <c r="D639" t="inlineStr">
         <is>
-          <t>12/11/2022</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="E639" t="inlineStr">
         <is>
-          <t>22/11/2022</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F639" t="n">
+        <v>382330</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>1896</t>
+          <t>1304</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>10/10/2022</t>
+          <t>12/07/2024</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DELL’AVVISO DI INDAGINE ESPLORATIVA PER L’INDIVIDUAZIONE DI UN IMMOBILE IN COMODATO D’USO OPPURE IN LOCAZIONE PASSIVA PER LA COLLOCAZIONE DI UN PUNTO VACCINALE E DI UN PUNTO TAMPONI ANTI COVID-19, PER LA POPOLAZIONE AFFERENTE IL TERRITORIO DEL DISTRETTO 1.</t>
+          <t>SISTEMA VENETO ADOZIONI. INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE ED INTERNAZIONALE (L. N. 476/98). DGR 1233/2023, DDR 143/2023, DDR 50/2024. RECEPIMENTO DEL FINANZIAMENTO E APPROVAZIONE DEL PIANO TERRITORIALE VENETO ADOZIONI (PTVA) AZIENDALE ANNO 2023/2024 (CODICE COMMESSA 2/2024/5)</t>
         </is>
       </c>
       <c r="D640" t="inlineStr">
         <is>
-          <t>11/10/2022</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E640" t="inlineStr">
         <is>
-          <t>21/10/2022</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F640" t="n">
+        <v>20668</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>1351</t>
+          <t>1303</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>15/07/2022</t>
+          <t>12/07/2024</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
-          <t>IMMOBILE DENOMINATO “PALESTRA DI VIA MARCONI”, DI PROPRIETA` DEL COMUNE DI SCHIO. APPROVAZIONE SCHEMA DI CONTRATTO DI COMODATO GRATUITO CON IL COMUNE DI SCHIO PER SVOLGERE ATTIVITÀ SANITARIA LEGATA ALL’EMERGENZA COVID-19.</t>
+          <t>APPROVAZIONE DELLO SCHEMA DI “CONVENZIONE PER LA DELEGA DELLA FUNZIONE RIFERITA ALLE IMPEGNATIVE ICD B - ICD B PLUS - ICD M - ICD M GS DA PARTE DEI COMUNI DEGLI AMBITI TERRITORIALI SOCIALI 03 E 04 ALL'AZIENDA ULSS N. 7”</t>
         </is>
       </c>
       <c r="D641" t="inlineStr">
         <is>
-          <t>16/07/2022</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E641" t="inlineStr">
         <is>
-          <t>26/07/2022</t>
-[...17 lines deleted...]
-      <c r="I641" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F641" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
+          <t>1300</t>
+        </is>
+      </c>
+      <c r="B642" t="inlineStr">
+        <is>
+          <t>12/07/2024</t>
+        </is>
+      </c>
+      <c r="C642" t="inlineStr">
+        <is>
+          <t>ADDENDUM ACCORDO CONTRATTUALE CON IL CENTRO DIAGNOSTICO CASTELLANO SRL A SOCIO UNICO – SOGGETTO A DIREZIONE E COORDINAMENTO DI ALLIANCE MEDICAL ITALIA SRL, SEDE DI CASTELFRANCO VENETO (TV) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 01/05/2024 AL 30/06/2024.</t>
+        </is>
+      </c>
+      <c r="D642" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E642" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F642" t="n">
+        <v>3075</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" t="inlineStr">
+        <is>
+          <t>1270</t>
+        </is>
+      </c>
+      <c r="B643" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C643" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DELLA FORNITURA E POSA IN OPERA DI PORTE AUTOMATICHE DA INSTALLARSI PRESSO IL PRONTO SOCCORSO DELL’OSPEDALE ALTO VICENTINO DI SANTORSO (VI) DELL’ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D643" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="E643" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F643" t="n">
+        <v>14.089</v>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" t="inlineStr">
+        <is>
+          <t>1268</t>
+        </is>
+      </c>
+      <c r="B644" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C644" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 23^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-134-TH</t>
+        </is>
+      </c>
+      <c r="D644" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="E644" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F644" t="n">
+        <v>1489975</v>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" t="inlineStr">
+        <is>
+          <t>1257</t>
+        </is>
+      </c>
+      <c r="B645" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C645" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI “KIT IN TNT STERILI” DI CUI ALLA DELIBERAZIONE N. 521 DEL 05.08.2022 E DELIBERAZIONE N. 73 DEL 23.02.2024 DI AZIENDA ZERO (RIF. 2024-014-TH).</t>
+        </is>
+      </c>
+      <c r="D645" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="E645" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F645" t="n">
+        <v>2864585</v>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646" t="inlineStr">
+        <is>
+          <t>1256</t>
+        </is>
+      </c>
+      <c r="B646" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C646" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – TERZA TRANCHE - PARTE SECONDA (DELIBERAZIONE N. 853 DEL 28/12/2023 DI AZIENDA ZERO). GARA 2024-073-TH.</t>
+        </is>
+      </c>
+      <c r="D646" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="E646" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F646" t="n">
+        <v>329301</v>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" t="inlineStr">
+        <is>
+          <t>1255</t>
+        </is>
+      </c>
+      <c r="B647" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C647" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE "PROSECUZIONE, VALORIZZAZIONE E RAFFORZAMENTO DEL PROGETTO E-INCLUSION: VEDO-SENTO-ASCOLTO-CAPISCO" - RECEPIMENTO FINANZIAMENTO REGIONALE (CUP H71H23000080001) - PIANO DELLE ATTIVITÀ E DEI COSTI ED APPROVAZIONE SCHEMA CONVENZIONE</t>
+        </is>
+      </c>
+      <c r="D647" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="E647" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F647" t="n">
+        <v>37895</v>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" t="inlineStr">
+        <is>
+          <t>1254</t>
+        </is>
+      </c>
+      <c r="B648" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C648" t="inlineStr">
+        <is>
+          <t>DGR N. 646 DEL 10 GIUGNO 2024 BANDO PER L'ASSEGNAZIONE DI CONTRIBUTI REGIONALI A FAVORE DI COMUNI CON POPOLAZIONE NON SUPERIORE AI 20.000 ABITANTI, DI AZIENDE ULSS E DI UNIONI DI COMUNI, SE DELEGATE, PER LA SOLA QUOTA RELATIVA AI COMUNI CON POPOLAZIONE NON SUPERIORE AI 20.000 ABITANTI, PER LE SPESE SOSTENUTE NEL CORSO DELL'ANNO 2023 PER L'INSERIMENTO DI MINORI IN COMUNITÀ DI ACCOGLIENZA A CARATTERE RESIDENZIALE. - DICHIARAZIONE DELLE SPESE SOSTENUTE</t>
+        </is>
+      </c>
+      <c r="D648" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="E648" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F648" t="n">
+        <v>303440</v>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" t="inlineStr">
+        <is>
+          <t>1204</t>
+        </is>
+      </c>
+      <c r="B649" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="C649" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI FERRARA PER L'INSERIMENTO DEL LABORATORIO ANALISI NELLA RETE FORMATIVA DELLA SCUOLA DI SPECIALIZZAZIONE ( ACCESSO NON MEDICO) IN PATOLOGIA CLINICA E BIOCHIMICA  CLINICA</t>
+        </is>
+      </c>
+      <c r="D649" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="E649" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F649" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" t="inlineStr">
+        <is>
+          <t>1155</t>
+        </is>
+      </c>
+      <c r="B650" t="inlineStr">
+        <is>
+          <t>21/06/2024</t>
+        </is>
+      </c>
+      <c r="C650" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON LA DIOCESI DI VICENZA PER IL SERVIZIO DI ASSISTENZA RELIGIOSA PRESSO LE STRUTTURE DELL'A.ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D650" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="E650" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F650" t="n">
+        <v>88.05</v>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" t="inlineStr">
+        <is>
+          <t>1098</t>
+        </is>
+      </c>
+      <c r="B651" t="inlineStr">
+        <is>
+          <t>14/06/2024</t>
+        </is>
+      </c>
+      <c r="C651" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALL'EMENDAMENTO RELATIVO ALLO STUDIO NO-PROFIT "USE OF ETELCALCETIDE FOR PRESERVING VITAMIN K-DEPENDENT PROTEIN ACTIVITY ITALIAN STUDY (ETERNITY - ITA STUDY)" E APPROVAZIONE ACCORDO DI COLLABORAZIONE SCIENTIFICA</t>
+        </is>
+      </c>
+      <c r="D651" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="E651" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F651" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" t="inlineStr">
+        <is>
+          <t>1047</t>
+        </is>
+      </c>
+      <c r="B652" t="inlineStr">
+        <is>
+          <t>07/06/2024</t>
+        </is>
+      </c>
+      <c r="C652" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON L’ISTITUTO DI ISTRUZIONE SUPERIORE (I.I.S) “TRON ZANELLA” DI SCHIO, PER LA REALIZZAZIONE DI PERCORSI PER LE COMPETENZE TRASVERSALI E PER L’ORIENTAMENTO (P.T.C.O.) PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA (2024 – 2027)</t>
+        </is>
+      </c>
+      <c r="D652" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="E652" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F652" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" t="inlineStr">
+        <is>
+          <t>998</t>
+        </is>
+      </c>
+      <c r="B653" t="inlineStr">
+        <is>
+          <t>31/05/2024</t>
+        </is>
+      </c>
+      <c r="C653" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B, DEL D.LGS N. 36/2023 PER LA FORNITURA IN ESCLUSIVA DEL VACCINO PER LA DENGUE PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO-DDG 272/2024. GARA 2024-131-TH.</t>
+        </is>
+      </c>
+      <c r="D653" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="E653" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F653" t="n">
+        <v>4400</v>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" t="inlineStr">
+        <is>
+          <t>982</t>
+        </is>
+      </c>
+      <c r="B654" t="inlineStr">
+        <is>
+          <t>31/05/2024</t>
+        </is>
+      </c>
+      <c r="C654" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’UNIVERSITA’ DI PISA -DIPARTIMENTO DI MEDICINA CLINICA E SPERIMENTALE PER LO SVOLGIMENTO DI TIROCINI PRESSO LE STRUTTURE ULSS 7 DI STUDENTI ISCRITTI AL MASTER IN INFERMIERISTICA IN SALUTE MENTALE - PSICHIATRIA.</t>
+        </is>
+      </c>
+      <c r="D654" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="E654" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F654" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" t="inlineStr">
+        <is>
+          <t>1029</t>
+        </is>
+      </c>
+      <c r="B655" t="inlineStr">
+        <is>
+          <t>31/05/2024</t>
+        </is>
+      </c>
+      <c r="C655" t="inlineStr">
+        <is>
+          <t>MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L'OSPEDALE SAN BASSIANO DI BASSANO DEL GRAPPA (VI) PREVIO SPOSTAMENTO TEMPORANEO DELL'ATTIVITÀ PRESSO IL CENTRO SOCIO-SANITARIO  PROSPERO ALPINO DI MAROSTICA (VI). AFFIDAMENTO LAVORI "PRIMO STRALCIO - MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE DEL CENTRO SOCIO-SANITARIO PROSPERO ALPINO DI MAROSTICA (VI)"</t>
+        </is>
+      </c>
+      <c r="D655" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="E655" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F655" t="n">
+        <v>123.21</v>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" t="inlineStr">
+        <is>
+          <t>971</t>
+        </is>
+      </c>
+      <c r="B656" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="C656" t="inlineStr">
+        <is>
+          <t>PROSECUZIONE DELL’ ACCORDO CONTRATTUALE PER LA GESTIONE DELLA COMUNITA’ ALLOGGIO “CONCA D’ORO” PER PERSONE CON DISABILITA’ FINO AL 30/06/2025.</t>
+        </is>
+      </c>
+      <c r="D656" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E656" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F656" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" t="inlineStr">
+        <is>
+          <t>967</t>
+        </is>
+      </c>
+      <c r="B657" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="C657" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO FORNITURA E POSA IN OPERA DI UN NUOVO QUADRO ELETTRICO DI AZIONAMENTO DEI DUE GRUPPI ELETTROGENI PRESSO IL CENTRO SANITARIO POLIFUNZIONALE BOLDRINI DI THIENE.</t>
+        </is>
+      </c>
+      <c r="D657" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="E657" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F657" t="n">
+        <v>79.19199999999999</v>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658" t="inlineStr">
+        <is>
+          <t>954</t>
+        </is>
+      </c>
+      <c r="B658" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="C658" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "IL PROTOCOLLO ERAS: LA MOTIVAZIONE MOTORE DELLA QUALITA'" DELLE UU.OO.CC CHIRURGIA DELL' OSPEDALE DI SANTORSO E DI BASSANO</t>
+        </is>
+      </c>
+      <c r="D658" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="E658" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F658" t="n">
+        <v>4800</v>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" t="inlineStr">
+        <is>
+          <t>952</t>
+        </is>
+      </c>
+      <c r="B659" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="C659" t="inlineStr">
+        <is>
+          <t>PROROGA ACCORDI CONTRATTUALI STIPULATI PER LA GESTIONE DEI CENTRI DIURNI DELLA SALUTE MENTALE  "AURIGA" DI MUSSOLENTE E "CENTRO DIURNO DI ROANA" DI CANOVE DI ROANA RISPETTIVAMENTE CON LA COOPERATIVA SOCIALE LA GOCCIA DI TEZZE SUL BRENTA E CON LA COOPERATIVA SOCIALE DI SOLIDARIETÀ LA MADONNINA DI LUSIANA CONCO.</t>
+        </is>
+      </c>
+      <c r="D659" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E659" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F659" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" t="inlineStr">
+        <is>
+          <t>945</t>
+        </is>
+      </c>
+      <c r="B660" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="C660" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON IL LICEO STATALE “F. CORRADINI” DI THIENE, PER LA REALIZZAZIONE DI PERCORSI PER LE COMPETENZE TRASVERSALI E PER L’ORIENTAMENTO (P.T.C.O.) PRESSO LE STRUTTURE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D660" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="E660" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F660" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661" t="inlineStr">
+        <is>
+          <t>917</t>
+        </is>
+      </c>
+      <c r="B661" t="inlineStr">
+        <is>
+          <t>17/05/2024</t>
+        </is>
+      </c>
+      <c r="C661" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 22^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-105-TH</t>
+        </is>
+      </c>
+      <c r="D661" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="E661" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F661" t="n">
+        <v>1039827</v>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662" t="inlineStr">
+        <is>
+          <t>869</t>
+        </is>
+      </c>
+      <c r="B662" t="inlineStr">
+        <is>
+          <t>10/05/2024</t>
+        </is>
+      </c>
+      <c r="C662" t="inlineStr">
+        <is>
+          <t>PNRR – MISSIONE 6 – COMPONENTE 1 INVESTIMENTI 1.2.2 “CASA COME PRIMO LUOGO DI CURA E TELEMEDICINA” – COT DI THIENE, BASSANO, SCHIO, ASIAGO - NOMINA “INGEGNERE INDIPENDENTE”</t>
+        </is>
+      </c>
+      <c r="D662" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="E662" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F662" t="n">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="663">
+      <c r="A663" t="inlineStr">
+        <is>
+          <t>866</t>
+        </is>
+      </c>
+      <c r="B663" t="inlineStr">
+        <is>
+          <t>10/05/2024</t>
+        </is>
+      </c>
+      <c r="C663" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO VERIFICA ISPETTIVA DELLO STATO DI FATTO, PROGETTAZIONE E COLLAUDO DEL SISTEMA ANTICADUTA POSIZIONATO SULLA COPERTURA DELL’OSPEDALE DI ASIAGO.</t>
+        </is>
+      </c>
+      <c r="D663" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="E663" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F663" t="n">
+        <v>13.3</v>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" t="inlineStr">
+        <is>
+          <t>821</t>
+        </is>
+      </c>
+      <c r="B664" t="inlineStr">
+        <is>
+          <t>03/05/2024</t>
+        </is>
+      </c>
+      <c r="C664" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO, SUDDIVISA IN LOTTI, DI SISTEMI DIAGNOSTICI PER LA DETERMINAZIONE QUANTITATIVA DI PROTEINE SPECIFICHE – GARA 2024 - 110 - BAS</t>
+        </is>
+      </c>
+      <c r="D664" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="E664" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F664" t="n">
+        <v>137470</v>
+      </c>
+    </row>
+    <row r="665">
+      <c r="A665" t="inlineStr">
+        <is>
+          <t>819</t>
+        </is>
+      </c>
+      <c r="B665" t="inlineStr">
+        <is>
+          <t>03/05/2024</t>
+        </is>
+      </c>
+      <c r="C665" t="inlineStr">
+        <is>
+          <t>FINANZIAMENTO REGIONALE PER LO SVILUPPO DEI CONSULTORI FAMILIARI, ANNO 2024 (DGR 1551/2023 E 1592/2023). APPROVAZIONE DEL PIANO DELLE ATTIVITÀ E DEI COSTI.</t>
+        </is>
+      </c>
+      <c r="D665" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E665" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F665" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="666">
+      <c r="A666" t="inlineStr">
+        <is>
+          <t>818</t>
+        </is>
+      </c>
+      <c r="B666" t="inlineStr">
+        <is>
+          <t>03/05/2024</t>
+        </is>
+      </c>
+      <c r="C666" t="inlineStr">
+        <is>
+          <t>LINEE ATTUATIVE DELLA PROGRAMMAZIONE REGIONALE PER LA REALIZZAZIONE DI INTERVENTI DEDICATI ALLE PERSONE CON DISTURBO DELLO SPETTRO AUTISTICO (DGR 1721/2022, DGR 778/2023). ATTI CONSEGUENTI ALL’ATTIVITA’ DI COPROGETTAZIONE DI CUI AGLI AVVISI DEL 13/02/2024 PROT. N. 14153, N.14158 E N.14161 E APPROVAZIONE DELLE CONVENZIONI PER LA REALIZZAZIONE DEGLI INTERVENTI. CUP H71H23000050001.</t>
+        </is>
+      </c>
+      <c r="D666" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E666" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F666" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="667">
+      <c r="A667" t="inlineStr">
+        <is>
+          <t>784</t>
+        </is>
+      </c>
+      <c r="B667" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="C667" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO SERVIZIO DI PROGETTAZIONE ESECUTIVA E ASSISTENZA SPECIALISTICA ALLA DIREZIONE LAVORI PER L’INTERFACCIA IMPIANTISTICA CON IL SISTEMA DI INTEGRAZIONE E RIVESTIMENTI PREFABBRICATI DELLA SALA OPERATORIA N. 5 PRESSO IL GRUPPO OPERATORIO DELL’OSPEDALE DI BASSANO DEL GRAPPA</t>
+        </is>
+      </c>
+      <c r="D667" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="E667" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F667" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" t="inlineStr">
+        <is>
+          <t>770</t>
+        </is>
+      </c>
+      <c r="B668" t="inlineStr">
+        <is>
+          <t>24/04/2024</t>
+        </is>
+      </c>
+      <c r="C668" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI VACCINO ANTI HERPES ZOOSTER RICOMBINANTE DENOMINATO “SHINGRIX” (DELIBERAZIONE N. 164 DEL 26.03.2024 DI AZIENDA ZERO). GARA 2024-107</t>
+        </is>
+      </c>
+      <c r="D668" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="E668" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F668" t="n">
+        <v>2050880</v>
+      </c>
+    </row>
+    <row r="669">
+      <c r="A669" t="inlineStr">
+        <is>
+          <t>766</t>
+        </is>
+      </c>
+      <c r="B669" t="inlineStr">
+        <is>
+          <t>24/04/2024</t>
+        </is>
+      </c>
+      <c r="C669" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE “BENESSERE PSICOLOGICO DELLE FASCE PIU’ DEBOLI DELLA POPOLAZIONE” - FENICE 2° ANNO. RECEPIMENTO DEL FINANZIAMENTO E APPROVAZIONE DEL PIANO DELLE ATTIVITÀ E DEI COSTI (DGR 1283 DEL 25/10/023 E DDR 5 DEL 22/01/2024).</t>
+        </is>
+      </c>
+      <c r="D669" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E669" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F669" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="670">
+      <c r="A670" t="inlineStr">
+        <is>
+          <t>763</t>
+        </is>
+      </c>
+      <c r="B670" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+      <c r="C670" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO DELL’ACCORDO CONTRATTUALE PER L’ASSEGNAZIONE DI QUOTE DI BUDGET AGGIUNTIVO ALLA SOCIETÀ IMED SRL, SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE NELLA BRANCA DIAGNOSTICA PER IMMAGINI (RADIOLOGIA) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA, DI CUI ALLA DELIBERA AZIENDALE N. 343/2024. PERIODO DI DECORRENZA DAL 12/02/2024 AL 30/06/2024.</t>
+        </is>
+      </c>
+      <c r="D670" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E670" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F670" t="n">
+        <v>480030</v>
+      </c>
+    </row>
+    <row r="671">
+      <c r="A671" t="inlineStr">
+        <is>
+          <t>760</t>
+        </is>
+      </c>
+      <c r="B671" t="inlineStr">
+        <is>
+          <t>22/04/2024</t>
+        </is>
+      </c>
+      <c r="C671" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA SANITARIA IN RADIOLOGIA CON L’AZIENDA OSPEDALE – UNIVERSITÀ PADOVA. ANNO 2024.</t>
+        </is>
+      </c>
+      <c r="D671" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E671" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F671" t="n">
+        <v>29.469</v>
+      </c>
+    </row>
+    <row r="672">
+      <c r="A672" t="inlineStr">
+        <is>
+          <t>753</t>
+        </is>
+      </c>
+      <c r="B672" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C672" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO CON L’ASSOCIAZIONE AMICI DEL CUORE ALTO VICENTINO ODV PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA SITI PRESSO IL CENTRO SANITARIO POLIFUNZIONALE DI VIA BOLDRINI N. 1 A THIENE, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI.</t>
+        </is>
+      </c>
+      <c r="D672" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="E672" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F672" t="n">
+        <v>1.1</v>
+      </c>
+    </row>
+    <row r="673">
+      <c r="A673" t="inlineStr">
+        <is>
+          <t>738</t>
+        </is>
+      </c>
+      <c r="B673" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C673" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI FILI DI SUTURA - 1^ EDIZIONE – DELIBERAZIONE AZIENDA ZERO N. 238/2023 - GARA 2024-093-BAS.</t>
+        </is>
+      </c>
+      <c r="D673" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="E673" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F673" t="n">
+        <v>282923</v>
+      </c>
+    </row>
+    <row r="674">
+      <c r="A674" t="inlineStr">
+        <is>
+          <t>737</t>
+        </is>
+      </c>
+      <c r="B674" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C674" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA FULL RISK DI MAMMOGRAFI DI MARCA HOLOGIC IN DOTAZIONE ALLE AZIENDE OSPEDALIERE E SANITARIE DELLA REGIONE VENETO (DELIBERAZIONE AZIENDA ZERO N. 85/2024). GARA N. 2024-89-TH.</t>
+        </is>
+      </c>
+      <c r="D674" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="E674" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F674" t="n">
+        <v>117950</v>
+      </c>
+    </row>
+    <row r="675">
+      <c r="A675" t="inlineStr">
+        <is>
+          <t>736</t>
+        </is>
+      </c>
+      <c r="B675" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C675" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "ITLS ADVANCED (INTERNATIONAL TRAUMA LIFE SUPPORT)" DELL'U.O.C. ACCETTAZIONE E PRONTO SOCCORSO P. O. BASSANO D.G.</t>
+        </is>
+      </c>
+      <c r="D675" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="E675" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F675" t="n">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="676">
+      <c r="A676" t="inlineStr">
+        <is>
+          <t>735</t>
+        </is>
+      </c>
+      <c r="B676" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C676" t="inlineStr">
+        <is>
+          <t>PROGETTO “CONTRASTO AL “BINGE DRINKING” IN FAVORE DEI GIOVANI VULNERABILI, IN ATTUAZIONE DELLA LEGGE QUADRO 30 MARZO 2021 N. 125 IN MATERIA DI ALCOL E DI PROBLEMI ALCOL-CORRELATI. PRESA ATTO DELLA PROSECUZIONE DEL PROGETTO FINO AL 14/05/2024.</t>
+        </is>
+      </c>
+      <c r="D676" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E676" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F676" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="677">
+      <c r="A677" t="inlineStr">
+        <is>
+          <t>733</t>
+        </is>
+      </c>
+      <c r="B677" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C677" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA OSPEDALE – UNIVERSITÀ PADOVA PER ATTIVITÀ DI CONSULENZA SANITARIA IN DERMATOLOGIA. ANNO 2024.</t>
+        </is>
+      </c>
+      <c r="D677" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E677" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F677" t="n">
+        <v>9.613</v>
+      </c>
+    </row>
+    <row r="678">
+      <c r="A678" t="inlineStr">
+        <is>
+          <t>732</t>
+        </is>
+      </c>
+      <c r="B678" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C678" t="inlineStr">
+        <is>
+          <t>CONVENZIONI CON L’AZIENDA ULSS 8 BERICA PER ATTIVITÀ DI CONSULENZA SANITARIA IN CARDIOCHIRURGIA, NEUROCHIRURGIA, CHIRURGIA PEDIATRICA, FISICA SANITARIA E RADIOTERAPIA. ANNO 2024.</t>
+        </is>
+      </c>
+      <c r="D678" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E678" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F678" t="n">
+        <v>66.629</v>
+      </c>
+    </row>
+    <row r="679">
+      <c r="A679" t="inlineStr">
+        <is>
+          <t>678</t>
+        </is>
+      </c>
+      <c r="B679" t="inlineStr">
+        <is>
+          <t>12/04/2024</t>
+        </is>
+      </c>
+      <c r="C679" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI " LA SAPIENZA"  DI ROMA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR. IVAN DI GIULIO</t>
+        </is>
+      </c>
+      <c r="D679" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="E679" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F679" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" t="inlineStr">
+        <is>
+          <t>659</t>
+        </is>
+      </c>
+      <c r="B680" t="inlineStr">
+        <is>
+          <t>10/04/2024</t>
+        </is>
+      </c>
+      <c r="C680" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA PER ATTIVITÀ DI CONSULENZA NELLA SPECIALITÀ DI ANESTESIA E RIANIMAZIONE ESPLETATA PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA. PERIODO DI DECORRENZA DAL 01/04/2024 AL 31/12/2024.</t>
+        </is>
+      </c>
+      <c r="D680" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E680" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F680" t="n">
+        <v>180.066</v>
+      </c>
+    </row>
+    <row r="681">
+      <c r="A681" t="inlineStr">
+        <is>
+          <t>658</t>
+        </is>
+      </c>
+      <c r="B681" t="inlineStr">
+        <is>
+          <t>10/04/2024</t>
+        </is>
+      </c>
+      <c r="C681" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA OSPEDALE – UNIVERSITÀ PADOVA PER ATTIVITÀ DI CONSULENZA SANITARIA IN PEDIATRIA. PERIODO DI DECORRENZA DAL 01/04/2024 AL 31/12/2024.</t>
+        </is>
+      </c>
+      <c r="D681" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E681" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F681" t="n">
+        <v>25.495</v>
+      </c>
+    </row>
+    <row r="682">
+      <c r="A682" t="inlineStr">
+        <is>
+          <t>639</t>
+        </is>
+      </c>
+      <c r="B682" t="inlineStr">
+        <is>
+          <t>05/04/2024</t>
+        </is>
+      </c>
+      <c r="C682" t="inlineStr">
+        <is>
+          <t>PROGETTO DI RAFFORZAMENTO DEI DIPARTIMENTI DI SALUTE MENTALE. PRESA ATTO DEL NUOVO TERMINE PER L’UTILIZZO DELLE RISORSE ECONOMICHE ASSEGNATE ALL’AZIENDA CON DDR N. 89/2022 E RECEPIMENTO ULTERIORE FINANZIAMENTO REGIONALE DI CUI AL DDR N. 97 DEL 06/12/2023.</t>
+        </is>
+      </c>
+      <c r="D682" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E682" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F682" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="683">
+      <c r="A683" t="inlineStr">
+        <is>
+          <t>635</t>
+        </is>
+      </c>
+      <c r="B683" t="inlineStr">
+        <is>
+          <t>05/04/2024</t>
+        </is>
+      </c>
+      <c r="C683" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA LA DIOCESI DI PADOVA E L’AZIENDA ULSS 7 PEDEMONTANA PER IL SERVIZIO DI ASSISTENZA RELIGIOSA PRESSO IL PRESIDIO OSPEDALIERO DI ASIAGO .</t>
+        </is>
+      </c>
+      <c r="D683" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="E683" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F683" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="684">
+      <c r="A684" t="inlineStr">
+        <is>
+          <t>611</t>
+        </is>
+      </c>
+      <c r="B684" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="C684" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E I CENTRI DI SERVIZIO TITOLARI DI STRUTTURE RESIDENZIALI ACCREDITATE CHE EROGANO PRESTAZIONI SOCIALI, SOCIO SANITARIE E SANITARIE AFFERENTI ALL’AREA ANZIANI. PERIODO 01/04/2024 – 31/03/2025.</t>
+        </is>
+      </c>
+      <c r="D684" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E684" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F684" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="685">
+      <c r="A685" t="inlineStr">
+        <is>
+          <t>595</t>
+        </is>
+      </c>
+      <c r="B685" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="C685" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROROGA TECNICA DI DUE MESI DELLA GARA REGIONALE PER IL SERVIZIO DI RILEVAZIONE ED ELABORAZIONE DEI DATI CONTENUTI NELLE PRESCRIZIONI FARMACEUTICHE – DDR N. 68 DEL 25/05/2016.</t>
+        </is>
+      </c>
+      <c r="D685" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="E685" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F685" t="n">
+        <v>6666</v>
+      </c>
+    </row>
+    <row r="686">
+      <c r="A686" t="inlineStr">
+        <is>
+          <t>588</t>
+        </is>
+      </c>
+      <c r="B686" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="C686" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI UN SERVIZIO DI ESECUZIONE DI TEST DI PROFILAZIONE GENOMICA PER PAZIENTI AFFETTE DA CARCINOMA MAMMARIO ORMONORESPONSIVO IN STADIO PRECOCE, A COPERTURA DEL FABBISOGNO DELLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E DELL’AZIENDA SANITARIA DELL'ALTO ADIGE – 1^ EDIZIONE - DDG AZIENDA ZERO N. 851 DEL 28.12.2023 – GARA 2024 - 076 - BAS.</t>
+        </is>
+      </c>
+      <c r="D686" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="E686" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F686" t="n">
+        <v>9725</v>
+      </c>
+    </row>
+    <row r="687">
+      <c r="A687" t="inlineStr">
+        <is>
+          <t>586</t>
+        </is>
+      </c>
+      <c r="B687" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="C687" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROROGA TECNICA FINO AL 25/03/2025 GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO DI DEFIBRILLATORI PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE VENETO ESPLETATA DALL’U.O.C. CRAV – AZIENDA ZERO DELLA REGIONE VENETO. DDR NR. 261 DEL 22/06/2018.</t>
+        </is>
+      </c>
+      <c r="D687" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="E687" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F687" t="n">
+        <v>1279206</v>
+      </c>
+    </row>
+    <row r="688">
+      <c r="A688" t="inlineStr">
+        <is>
+          <t>559</t>
+        </is>
+      </c>
+      <c r="B688" t="inlineStr">
+        <is>
+          <t>22/03/2024</t>
+        </is>
+      </c>
+      <c r="C688" t="inlineStr">
+        <is>
+          <t>PROGETTO SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013 (DGR N. 1401/2022) - NONO ANNO. APPROVAZIONE RENDICONTAZIONE FINALE ANNUALITÀ 2023.</t>
+        </is>
+      </c>
+      <c r="D688" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E688" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F688" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="689">
+      <c r="A689" t="inlineStr">
+        <is>
+          <t>499</t>
+        </is>
+      </c>
+      <c r="B689" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="C689" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI PROGETTAZIONE ESECUTIVA (PE) E DI COORDINAMENTO DELLA SICUREZZA PER LA PROGETTAZIONE (CSP) DEI LAVORI DI MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L’OSPEDALE “SAN BASSIANO” DI BASSANO DEL GRAPPA (VI) PREVIO SPOSTAMENTO TEMPORANEO DELL’ATTIVITÀ PRESSO IL CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA (VI).</t>
+        </is>
+      </c>
+      <c r="D689" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="E689" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F689" t="n">
+        <v>32.74</v>
+      </c>
+    </row>
+    <row r="690">
+      <c r="A690" t="inlineStr">
+        <is>
+          <t>489</t>
+        </is>
+      </c>
+      <c r="B690" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="C690" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA PER LA FORNITURA DI FARMACI EMODERIVATI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’APSS DI TRENTO ED IL COMPRENSORIO SANITARIO DI BOLZANO. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-058-TH</t>
+        </is>
+      </c>
+      <c r="D690" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="E690" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F690" t="n">
+        <v>347986</v>
+      </c>
+    </row>
+    <row r="691">
+      <c r="A691" t="inlineStr">
+        <is>
+          <t>481</t>
+        </is>
+      </c>
+      <c r="B691" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="C691" t="inlineStr">
+        <is>
+          <t>PROSECUZIONE DELL’ACCORDO CONTRATTUALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E LA FONDAZIONE OIC ONLUS, ENTE GESTORE DEL “CENTRO DIURNO ANZIANI GUIDO NEGRI” PER PERSONE ANZIANE NON AUTOSUFFICIENTI DI THIENE.</t>
+        </is>
+      </c>
+      <c r="D691" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E691" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F691" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="692">
+      <c r="A692" t="inlineStr">
+        <is>
+          <t>480</t>
+        </is>
+      </c>
+      <c r="B692" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="C692" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA OSPEDALIERA UNIVERSITARIA INTEGRATA DI VERONA PER ATTIVITÀ DI CONSULENZA SPECIALISTICA RADIOLOGICA ESPLETATA PRESSO L’OSPEDALE DI SANTORSO. ANNO 2024.</t>
+        </is>
+      </c>
+      <c r="D692" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E692" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F692" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="693">
+      <c r="A693" t="inlineStr">
+        <is>
+          <t>439</t>
+        </is>
+      </c>
+      <c r="B693" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="C693" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI “POMPE INFUSIONALI E RELATIVI DEFLUSSORI E POMPE ELASTOMERICHE” IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, PER L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DELLA PROVINCIA AUTONOMA DI TRENTO (A.P.S.S.) E PER ORAS S.P.A. - 1 ^ EDIZIONE. AGGIUDICAZIONE DEI LOTTI NN. 1, 5, 6 E 7 (DELIBERAZIONE AZIENDA ZERO N. 868 DEL 29.12.2024). GARA 2024-048-TH.</t>
+        </is>
+      </c>
+      <c r="D693" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="E693" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F693" t="n">
+        <v>236706</v>
+      </c>
+    </row>
+    <row r="694">
+      <c r="A694" t="inlineStr">
+        <is>
+          <t>435</t>
+        </is>
+      </c>
+      <c r="B694" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="C694" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA APERTA ESPLETATA DA SCR PIEMONTE PER LA STIPULA DI UN ACCORDO QUADRO MULTIOPERATORE PER L’AFFIDAMENTO DELLA FORNITURA DI FARMACI ESTERI A BASE DI PANCRELIPASI E SERVIZI CONNESSI. RIF: 2024-032-TH</t>
+        </is>
+      </c>
+      <c r="D694" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="E694" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F694" t="n">
+        <v>10729</v>
+      </c>
+    </row>
+    <row r="695">
+      <c r="A695" t="inlineStr">
+        <is>
+          <t>430</t>
+        </is>
+      </c>
+      <c r="B695" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="C695" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL’ACCORDO CONTRATTUALE TRIENNALE CON LA FONDAZIONE OIC PER LA GESTIONE DELL’HOSPICE EXTRAOSPEDALIERO “GUIDO NEGRI” DI THIENE. PERIODO 2024 – 2026.</t>
+        </is>
+      </c>
+      <c r="D695" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E695" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F695" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="696">
+      <c r="A696" t="inlineStr">
+        <is>
+          <t>428</t>
+        </is>
+      </c>
+      <c r="B696" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="C696" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE TRIENNALE PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS E L’IPAB CASA DI RICOVERO “MUZAN” PER LA GESTIONE DELL’OSPEDALE DI COMUNITA’. PERIODO 2024-2026.</t>
+        </is>
+      </c>
+      <c r="D696" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E696" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F696" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="697">
+      <c r="A697" t="inlineStr">
+        <is>
+          <t>387</t>
+        </is>
+      </c>
+      <c r="B697" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="C697" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO CON L’ASSOCIAZIONE CENTRO DI AIUTO ALLA VITA DI SCHIO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA SITI PRESSO LA CASA DELLA SALUTE DI SCHIO IN VIA S. CAMILLO DE LELLIS N. 3, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI.</t>
+        </is>
+      </c>
+      <c r="D697" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="E697" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F697" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="698">
+      <c r="A698" t="inlineStr">
+        <is>
+          <t>386</t>
+        </is>
+      </c>
+      <c r="B698" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="C698" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DELLA FORNITURA DELL’IMPIANTO DI CHIAMATA INFERMIERI, CON COLLAUDO FINALE, PER REPARTI MEDICINA 1, MEDICINA, OSTETRICIA GINECOLOGIA E FKT GERIATRIA PRESSO OSPEDALE ALTO VICENTINO DI SANTORSO.</t>
+        </is>
+      </c>
+      <c r="D698" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="E698" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F698" t="n">
+        <v>130.352</v>
+      </c>
+    </row>
+    <row r="699">
+      <c r="A699" t="inlineStr">
+        <is>
+          <t>374</t>
+        </is>
+      </c>
+      <c r="B699" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="C699" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "PALS (PEDIATRIC ADVANCED LIFE SUPPORT) PROVIDER AHA" DEL DIPARTIMENTO EMERGENZA E AREA CRITICA DEL PRESIDIO OSPEDALIERO DI BASSANO DEL GRAPPA</t>
+        </is>
+      </c>
+      <c r="D699" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="E699" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F699" t="n">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="700">
+      <c r="A700" t="inlineStr">
+        <is>
+          <t>343</t>
+        </is>
+      </c>
+      <c r="B700" t="inlineStr">
+        <is>
+          <t>26/02/2024</t>
+        </is>
+      </c>
+      <c r="C700" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL, SEDE DI BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 12/02/2024 AL 30/06/2024.</t>
+        </is>
+      </c>
+      <c r="D700" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E700" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F700" t="n">
+        <v>480030</v>
+      </c>
+    </row>
+    <row r="701">
+      <c r="A701" t="inlineStr">
+        <is>
+          <t>342</t>
+        </is>
+      </c>
+      <c r="B701" t="inlineStr">
+        <is>
+          <t>26/02/2024</t>
+        </is>
+      </c>
+      <c r="C701" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL, SEDE DI BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 12/02/2024 AL 30/06/2024.</t>
+        </is>
+      </c>
+      <c r="D701" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E701" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F701" t="n">
+        <v>62304</v>
+      </c>
+    </row>
+    <row r="702">
+      <c r="A702" t="inlineStr">
+        <is>
+          <t>341</t>
+        </is>
+      </c>
+      <c r="B702" t="inlineStr">
+        <is>
+          <t>26/02/2024</t>
+        </is>
+      </c>
+      <c r="C702" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON IL CENTRO DIAGNOSTICO CASTELLANO SRL, SEDE DI CASTELFRANCO VENETO (TV) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 12/02/2024 AL 30/06/2024.</t>
+        </is>
+      </c>
+      <c r="D702" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E702" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F702" t="n">
+        <v>7175</v>
+      </c>
+    </row>
+    <row r="703">
+      <c r="A703" t="inlineStr">
+        <is>
+          <t>340</t>
+        </is>
+      </c>
+      <c r="B703" t="inlineStr">
+        <is>
+          <t>26/02/2024</t>
+        </is>
+      </c>
+      <c r="C703" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDI DI SCHIO, THIENE E BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 12/02/2024 AL 30/06/2024.</t>
+        </is>
+      </c>
+      <c r="D703" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E703" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F703" t="n">
+        <v>261508</v>
+      </c>
+    </row>
+    <row r="704">
+      <c r="A704" t="inlineStr">
+        <is>
+          <t>331</t>
+        </is>
+      </c>
+      <c r="B704" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="C704" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 20^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-026-TH</t>
+        </is>
+      </c>
+      <c r="D704" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="E704" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F704" t="n">
+        <v>5840</v>
+      </c>
+    </row>
+    <row r="705">
+      <c r="A705" t="inlineStr">
+        <is>
+          <t>328</t>
+        </is>
+      </c>
+      <c r="B705" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="C705" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 12^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-022-TH</t>
+        </is>
+      </c>
+      <c r="D705" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="E705" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F705" t="n">
+        <v>14163</v>
+      </c>
+    </row>
+    <row r="706">
+      <c r="A706" t="inlineStr">
+        <is>
+          <t>320</t>
+        </is>
+      </c>
+      <c r="B706" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="C706" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA APERTA IN ACCORDO QUADRO MULTI OPERATORE PER LA FORNITURA ANNUALE DI FARMACI ESTERI E SERVIZI CONNESSI ESPLETATA DA SCR PIEMONTE S.P.A. DA DESTINARSI ALLE ASR DELLE REGIONI PIEMONTE, VENETO, MOLISE E SARDEGNA. RIF: 2024-033-TH</t>
+        </is>
+      </c>
+      <c r="D706" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="E706" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F706" t="n">
+        <v>29032</v>
+      </c>
+    </row>
+    <row r="707">
+      <c r="A707" t="inlineStr">
+        <is>
+          <t>314</t>
+        </is>
+      </c>
+      <c r="B707" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="C707" t="inlineStr">
+        <is>
+          <t>PROGETTO “SCUOLA APERTA”. CONVENZIONE CON LA PRESIDENZA DEL CONSIGLIO DEI MINISTRI – DIPARTIMENTO PER LE POLITICHE ANTIDROGA DI CUI ALL’AVVISO PUBBLICO PER LA SELEZIONE DI PROGETTI SPERIMENTALI A VALENZA E IMPATTO NAZIONALE IN MATERIA DI PREVENZIONE E CONTRASTO DELLE DIPENDENZE COMPORTAMENTALI E DA SOSTANZE NELLE GIOVANI GENERAZIONI.</t>
+        </is>
+      </c>
+      <c r="D707" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E707" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F707" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="708">
+      <c r="A708" t="inlineStr">
+        <is>
+          <t>312</t>
+        </is>
+      </c>
+      <c r="B708" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="C708" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON ASSOCIAZIONI DI VOLONTARIATO PER LA CONSEGNA A DOMICILIO DI FARMACI E DISPOSITIVI A FAVORE DI PAZIENTI AFFERENTI I PUNTI DI DISTRIBUZIONE DIRETTA AZIENDALE DEI FARMACI. ANNI 2024 - 2026.</t>
+        </is>
+      </c>
+      <c r="D708" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E708" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F708" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="709">
+      <c r="A709" t="inlineStr">
+        <is>
+          <t>311</t>
+        </is>
+      </c>
+      <c r="B709" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="C709" t="inlineStr">
+        <is>
+          <t>AISM DI ROSÀ. ASSEGNAZIONE DI BUDGET 2024 PER L`ATTIVITÀ DI RIABILITAZIONE EXTRAOSPEDALIERA NELLE MORE DELL’ATTRIBUZIONE REGIONALE DEL BUDGET PER LE STRUTTURE PRIVATE ACCREDITATE EX ART. 26 L. 833/1978.</t>
+        </is>
+      </c>
+      <c r="D709" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E709" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F709" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="710">
+      <c r="A710" t="inlineStr">
+        <is>
+          <t>288</t>
+        </is>
+      </c>
+      <c r="B710" t="inlineStr">
+        <is>
+          <t>16/02/2024</t>
+        </is>
+      </c>
+      <c r="C710" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL - SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE PER LA BRANCA DI MEDICINA FISICA E RIABILITAZIONE. ANNO 2024.</t>
+        </is>
+      </c>
+      <c r="D710" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E710" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F710" t="n">
+        <v>250000</v>
+      </c>
+    </row>
+    <row r="711">
+      <c r="A711" t="inlineStr">
+        <is>
+          <t>276</t>
+        </is>
+      </c>
+      <c r="B711" t="inlineStr">
+        <is>
+          <t>16/02/2024</t>
+        </is>
+      </c>
+      <c r="C711" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROROGA TECNICA FINO AL 22/02/2025 GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO DI PACEMAKERS PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE VENETO ESPLETATA DALL’U.O.C. CRAV – AZIENDA ZERO DELLA REGIONE VENETO - DDR NR. 14/2018.</t>
+        </is>
+      </c>
+      <c r="D711" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="E711" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F711" t="n">
+        <v>1043924</v>
+      </c>
+    </row>
+    <row r="712">
+      <c r="A712" t="inlineStr">
+        <is>
+          <t>274</t>
+        </is>
+      </c>
+      <c r="B712" t="inlineStr">
+        <is>
+          <t>16/02/2024</t>
+        </is>
+      </c>
+      <c r="C712" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "ACLS (ADVANCED CARDIOVASCULAR LIFE SUPPORT) PROVIDER AHA" DEL DIPARTIMENTO EMERGENZA E AREA CRITICA BASSANO</t>
+        </is>
+      </c>
+      <c r="D712" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="E712" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F712" t="n">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="713">
+      <c r="A713" t="inlineStr">
+        <is>
+          <t>262</t>
+        </is>
+      </c>
+      <c r="B713" t="inlineStr">
+        <is>
+          <t>16/02/2024</t>
+        </is>
+      </c>
+      <c r="C713" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI PALERMO PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR. ANTONIO MARIA TUMMINARO</t>
+        </is>
+      </c>
+      <c r="D713" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="E713" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F713" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="714">
+      <c r="A714" t="inlineStr">
+        <is>
+          <t>227</t>
+        </is>
+      </c>
+      <c r="B714" t="inlineStr">
+        <is>
+          <t>09/02/2024</t>
+        </is>
+      </c>
+      <c r="C714" t="inlineStr">
+        <is>
+          <t>PROSECUZIONE DELL’ACCORDO CONTRATTUALE CON IL CENTRO SERVIZI CASA DI RICOVERO MUZAN DI MALO PER LA GESTIONE DELLA SEZIONE DI ASSISTENZA RESIDENZIALE EXTRAOSPEDALIERA PER LE CURE DI STATI VEGETATIVI PERMANENTI.</t>
+        </is>
+      </c>
+      <c r="D714" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E714" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F714" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="715">
+      <c r="A715" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="B715" t="inlineStr">
+        <is>
+          <t>02/02/2024</t>
+        </is>
+      </c>
+      <c r="C715" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO PER L’UTILIZZO DI UN LOCALE DI PROPRIETÀ DELL’ULSS 7 PEDEMONTANA SITO PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA (VI) IN VIA DEI LOTTI N. 40 DA DESTINARE A SERVIZIO DI POLIZIA GIUDIZIARIA.</t>
+        </is>
+      </c>
+      <c r="D715" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="E715" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F715" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="716">
+      <c r="A716" t="inlineStr">
+        <is>
+          <t>153</t>
+        </is>
+      </c>
+      <c r="B716" t="inlineStr">
+        <is>
+          <t>29/01/2024</t>
+        </is>
+      </c>
+      <c r="C716" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROROGA TECNICA DI TRE MESI DELLA GARA REGIONALE PER IL SERVIZIO DI RILEVAZIONE ED ELABORAZIONE DEI DATI CONTENUTI NELLE PRESCRIZIONI FARMACEUTICHE – DDR N. 68 DEL 25/05/2016.</t>
+        </is>
+      </c>
+      <c r="D716" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="E716" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F716" t="n">
+        <v>9950</v>
+      </c>
+    </row>
+    <row r="717">
+      <c r="A717" t="inlineStr">
+        <is>
+          <t>151</t>
+        </is>
+      </c>
+      <c r="B717" t="inlineStr">
+        <is>
+          <t>29/01/2024</t>
+        </is>
+      </c>
+      <c r="C717" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROROGA CONTRATTI FINO AL 31.12.2024 GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ENDOSCOPIA DIGESTIVA, RESPIRATORIA E BILIO-PANCREATICA - I E II AGGIUDICAZIONE” - DDR 19/2016 E DDR 92/2017</t>
+        </is>
+      </c>
+      <c r="D717" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="E717" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F717" t="n">
+        <v>210785</v>
+      </c>
+    </row>
+    <row r="718">
+      <c r="A718" t="inlineStr">
+        <is>
+          <t>144</t>
+        </is>
+      </c>
+      <c r="B718" t="inlineStr">
+        <is>
+          <t>29/01/2024</t>
+        </is>
+      </c>
+      <c r="C718" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELLO STUDIO NO PROFIT OSSERVAZIONALE PROSPETTICO “CARATTERISTICHE EPIDEMIOLOGICHE, CLINICHE, LABORATORISTICHE E DELLE INDAGINI STRUMENTALI DELLE MALATTIE TRASMESSE DA ZECCA” (TBEVI PROSPETTICO)” PRESSO L’U.O.C. MALATTIE INFETTIVE DEL P.O. SANTORSO. STIPULA CONTRATTO CON L’ AZIENDA OSPEDALIERA UNIVERSITARIA DI MODENA.</t>
+        </is>
+      </c>
+      <c r="D718" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="E718" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F718" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="719">
+      <c r="A719" t="inlineStr">
+        <is>
+          <t>131</t>
+        </is>
+      </c>
+      <c r="B719" t="inlineStr">
+        <is>
+          <t>26/01/2024</t>
+        </is>
+      </c>
+      <c r="C719" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI AGHI SPECIALI – 2^ EDIZIONE. DELIBERAZIONE AZIENDA ZERO N. 504 DEL 09/08/2023 - GARA 2024-20-BAS.</t>
+        </is>
+      </c>
+      <c r="D719" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="E719" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F719" t="n">
+        <v>497402</v>
+      </c>
+    </row>
+    <row r="720">
+      <c r="A720" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="B720" t="inlineStr">
+        <is>
+          <t>26/01/2024</t>
+        </is>
+      </c>
+      <c r="C720" t="inlineStr">
+        <is>
+          <t>ADESIONE AD ACCORDO QUADRO PER LA FORNITURA DI “MATERIALE PER CHIRURGIA MININVASIVA – 2^ EDIZIONE” (DELIBERAZIONE N. 895/2022 DI AZIENDA ZERO) PER IL LOTTO N. 1 E RIDETERMINAZIONE DEI FABBISOGNI PER IL LOTTO N. 2. GARA 2023-107-TH.</t>
+        </is>
+      </c>
+      <c r="D720" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="E720" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F720" t="n">
+        <v>497402</v>
+      </c>
+    </row>
+    <row r="721">
+      <c r="A721" t="inlineStr">
+        <is>
+          <t>101</t>
+        </is>
+      </c>
+      <c r="B721" t="inlineStr">
+        <is>
+          <t>23/01/2024</t>
+        </is>
+      </c>
+      <c r="C721" t="inlineStr">
+        <is>
+          <t>PROROGA CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI ONCOLOGIA CON L’ISTITUTO ONCOLOGICO VENETO A FAVORE DELL’UOC ONCOEMATOLOGIA DEL PRESIDIO OSPEDALIERO DI BASSANO DEL GRAPPA (DELIBERAZIONE N. 650 DEL 14/04/2023).</t>
+        </is>
+      </c>
+      <c r="D721" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E721" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F721" t="n">
+        <v>10.66</v>
+      </c>
+    </row>
+    <row r="722">
+      <c r="A722" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="B722" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="C722" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON IL COMUNE DI MARANO VICENTINO PER LA GESTIONE PUNTO  PRELIEVI. PERIODO 01.01.2024 -31.12.2024.</t>
+        </is>
+      </c>
+      <c r="D722" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E722" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F722" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="723">
+      <c r="A723" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="B723" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="C723" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO AGGIUDICAZIONE GARA REGIONALE PER LA FORNITURA IN URGENZA DI MEDICAZIONI SEMPLICI - 2 ^ EDIZIONE (LOTTI CESSATI PER RISOLUZIONE CONTRATTUALE). GARA 2023-025-TH.</t>
+        </is>
+      </c>
+      <c r="D723" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="E723" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F723" t="n">
+        <v>31844</v>
+      </c>
+    </row>
+    <row r="724">
+      <c r="A724" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="B724" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="C724" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI GAS MEDICINALI, TECNICI E DI LABORATORIO E DEI SERVIZI DI MANUTENZIONE E DI CONTROLLO QUALITY - DDR N. 4 DEL 13/01/2023 AZIENDA ZERO – LOTTI 7A E 7C - GARA 2023-096-BAS.</t>
+        </is>
+      </c>
+      <c r="D724" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="E724" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F724" t="n">
+        <v>5440508</v>
+      </c>
+    </row>
+    <row r="725">
+      <c r="A725" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="B725" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="C725" t="inlineStr">
+        <is>
+          <t>PROROGA  CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI ANESTESIA E RIANIMAZIONE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA (DELIBERAZIONE N. 553 DEL 31/03/2022)</t>
+        </is>
+      </c>
+      <c r="D725" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E725" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F725" t="n">
+        <v>45.016</v>
+      </c>
+    </row>
+    <row r="726">
+      <c r="A726" t="inlineStr">
+        <is>
+          <t>2174</t>
+        </is>
+      </c>
+      <c r="B726" t="inlineStr">
+        <is>
+          <t>15/12/2023</t>
+        </is>
+      </c>
+      <c r="C726" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI CASSOLA (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI CASSOLA SITI IN PIAZZA SAN ZENO N. 3 A CASSOLA, DA DESTINARE A CENTRO DI MEDICINA GENERALE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D726" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="E726" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F726" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="727">
+      <c r="A727" t="inlineStr">
+        <is>
+          <t>2165</t>
+        </is>
+      </c>
+      <c r="B727" t="inlineStr">
+        <is>
+          <t>15/12/2023</t>
+        </is>
+      </c>
+      <c r="C727" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO TRA L’AZIENDA ULSS 7 PEDEMONTANA ED IL COMUNE DI MONTECCHIO PRECALCINO (VI) PER L’UTILIZZO DEI TERRENI DI PROPRIETÀ DI ULSS 7 SITI A MONTECCHIO PRECALCINO, DA DESTINARE ALLA REALIZZAZIONE DI UN PERCORSO CICLO/PEDONALE VOLTO ALLA VALORIZZAZIONE DEL TERRITORIO.</t>
+        </is>
+      </c>
+      <c r="D727" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="E727" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F727" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="728">
+      <c r="A728" t="inlineStr">
+        <is>
+          <t>2133</t>
+        </is>
+      </c>
+      <c r="B728" t="inlineStr">
+        <is>
+          <t>11/12/2023</t>
+        </is>
+      </c>
+      <c r="C728" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO DEGLI EDIFICI “VILLA NIEVO BONIN LONGARE” ED “EX CTRP” DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA PRESSO IL CENTRO SERVIZI DI MONTECCHIO PRECALCINO (VI), CON LA FONDAZIONE SCUOLA DI SANITÀ PUBBLICA, MANAGEMENT DELLE AZIENDE SOCIO SANITARIE E PER L’INCREMENTO DEI TRAPIANTI D’ORGANO E TESSUTI, PER LO SVOLGIMENTO DI ATTIVITÀ ISTITUZIONALI.</t>
+        </is>
+      </c>
+      <c r="D728" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="E728" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F728" t="n">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="729">
+      <c r="A729" t="inlineStr">
+        <is>
+          <t>2131</t>
+        </is>
+      </c>
+      <c r="B729" t="inlineStr">
+        <is>
+          <t>11/12/2023</t>
+        </is>
+      </c>
+      <c r="C729" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO PER L’UTILIZZO DELL’IMMOBILE SITO A MALO (VI) IN VIA GIACOMO LEOPARDI N. 2, DA DESTINARE A PROGETTI SOCIALI DI ACCOGLIENZA E INTEGRAZIONE MIGRANTI.</t>
+        </is>
+      </c>
+      <c r="D729" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="E729" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F729" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="730">
+      <c r="A730" t="inlineStr">
+        <is>
+          <t>2027</t>
+        </is>
+      </c>
+      <c r="B730" t="inlineStr">
+        <is>
+          <t>24/11/2023</t>
+        </is>
+      </c>
+      <c r="C730" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO CON IL COMUNE DI SCHIO PER L’UTILIZZO DI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA PRESSO LA CASA DELLA SALUTE DI SCHIO VIA RIGHI, DA DESTINARE ALL’ESERCIZIO DI ATTIVITÀ DI CENTRO PER L’IMPIEGO.</t>
+        </is>
+      </c>
+      <c r="D730" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="E730" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F730" t="n">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="731">
+      <c r="A731" t="inlineStr">
+        <is>
+          <t>1973</t>
+        </is>
+      </c>
+      <c r="B731" t="inlineStr">
+        <is>
+          <t>17/11/2023</t>
+        </is>
+      </c>
+      <c r="C731" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 11^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2023-258-TH</t>
+        </is>
+      </c>
+      <c r="D731" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="E731" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F731" t="n">
+        <v>4006798</v>
+      </c>
+    </row>
+    <row r="732">
+      <c r="A732" t="inlineStr">
+        <is>
+          <t>1815</t>
+        </is>
+      </c>
+      <c r="B732" t="inlineStr">
+        <is>
+          <t>27/10/2023</t>
+        </is>
+      </c>
+      <c r="C732" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO ACCORDO CONTRATTUALE INTEGRATIVO (ADDENDUM) PER L’ASSEGNAZIONE DI QUOTE DI BUDGET AGGIUNTIVO ALLA SOCIETÀ IMED SRL, SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE NELLE BRANCHE DIAGNOSTICA PER IMMAGINI (RADIOLOGIA), IN APPLICAZIONE DEL PIANO OPERATIVO INTEGRATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE D’ATTESA, DI CUI ALLA DELIBERA AZIENDALE N. 1658/2023. ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="D732" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E732" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F732" t="n">
+        <v>168676</v>
+      </c>
+    </row>
+    <row r="733">
+      <c r="A733" t="inlineStr">
+        <is>
+          <t>1712</t>
+        </is>
+      </c>
+      <c r="B733" t="inlineStr">
+        <is>
+          <t>13/10/2023</t>
+        </is>
+      </c>
+      <c r="C733" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO PER L'UTILIZZO DI LOCALI PRESSO L'IMMOBILE DENOMINATO "VILLA ALDINA" DI ROSSANO VENETO IN VIA ROMA N. 153, DA DESTINARE AD ATTIVITÀ DI MEDICINA DI GRUPPO  INTEGRATA</t>
+        </is>
+      </c>
+      <c r="D733" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="E733" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F733" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="734">
+      <c r="A734" t="inlineStr">
+        <is>
+          <t>1659</t>
+        </is>
+      </c>
+      <c r="B734" t="inlineStr">
+        <is>
+          <t>06/10/2023</t>
+        </is>
+      </c>
+      <c r="C734" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DI UN ACCORDO CONTRATTUALE INTEGRATIVO (ADDENDUM) PER L’ASSEGNAZIONE DI QUOTE DI BUDGET AGGIUNTIVO AL CENTRO DI MEDICINA SRL, SEDE DI SCHIO, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE NELLE BRANCHE DIAGNOSTICA PER IMMAGINI (RADIOLOGIA) E CARDIOLOGIA, IN APPLICAZIONE DEL PIANO OPERATIVO INTEGRATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE D’ATTESA – ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="D734" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E734" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F734" t="n">
+        <v>57606</v>
+      </c>
+    </row>
+    <row r="735">
+      <c r="A735" t="inlineStr">
+        <is>
+          <t>1658</t>
+        </is>
+      </c>
+      <c r="B735" t="inlineStr">
+        <is>
+          <t>06/10/2023</t>
+        </is>
+      </c>
+      <c r="C735" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DI ACCORDO CONTRATTUALE INTEGRATIVO (ADDENDUM) PER L’ASSEGNAZIONE DI QUOTE DI BUDGET AGGIUNTIVO ALLA SOCIETÀ IMED SRL, SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE NELLA BRANCA DIAGNOSTICA PER IMMAGINI (RADIOLOGIA), IN APPLICAZIONE DEL PIANO OPERATIVO INTEGRATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE D’ATTESA – ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="D735" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E735" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F735" t="n">
+        <v>168676</v>
+      </c>
+    </row>
+    <row r="736">
+      <c r="A736" t="inlineStr">
+        <is>
+          <t>1657</t>
+        </is>
+      </c>
+      <c r="B736" t="inlineStr">
+        <is>
+          <t>06/10/2023</t>
+        </is>
+      </c>
+      <c r="C736" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DI UN ACCORDO CONTRATTUALE INTEGRATIVO (ADDENDUM) PER L’ASSEGNAZIONE DI QUOTE DI BUDGET AGGIUNTIVO AL CENTRO DI MEDICINA SRL, SEDE DI THIENE, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE NELLE BRANCHE DIAGNOSTICA PER IMMAGINI (RADIOLOGIA) E CARDIOLOGIA, IN APPLICAZIONE DEL PIANO OPERATIVO INTEGRATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE D’ATTESA – ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="D736" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E736" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F736" t="n">
+        <v>87879</v>
+      </c>
+    </row>
+    <row r="737">
+      <c r="A737" t="inlineStr">
+        <is>
+          <t>1386</t>
+        </is>
+      </c>
+      <c r="B737" t="inlineStr">
+        <is>
+          <t>21/08/2023</t>
+        </is>
+      </c>
+      <c r="C737" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL’AVVISO DI MANIFESTAZIONE DI INTERESSE PER LA LOCAZIONE CON OPZIONE DI RISCATTO ALL’AVVERARSI DELLE CONDIZIONI PER L’ALIENAZIONE DELL’IMMOBILE UBICATO IN COMUNE DI ROANA – MEZZASELVA IN VIA ALFREDO CAMPIGLIO N. 22.</t>
+        </is>
+      </c>
+      <c r="D737" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="E737" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F737" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="738">
+      <c r="A738" t="inlineStr">
+        <is>
+          <t>1218</t>
+        </is>
+      </c>
+      <c r="B738" t="inlineStr">
+        <is>
+          <t>14/07/2023</t>
+        </is>
+      </c>
+      <c r="C738" t="inlineStr">
+        <is>
+          <t>MODIFICA DELL'ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDE DI SCHIO, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA, DI CUI ALLA DELIBERAZIONE AZIENDALE N. 1045/2023. PERIODO DI DECORRENZA DAL 15/06/2023 AL 31/12/2023</t>
+        </is>
+      </c>
+      <c r="D738" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E738" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F738" t="n">
+        <v>214819</v>
+      </c>
+    </row>
+    <row r="739">
+      <c r="A739" t="inlineStr">
+        <is>
+          <t>1217</t>
+        </is>
+      </c>
+      <c r="B739" t="inlineStr">
+        <is>
+          <t>14/07/2023</t>
+        </is>
+      </c>
+      <c r="C739" t="inlineStr">
+        <is>
+          <t>INTEGRAZIONE ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DI MEDICINA SRL, SEDE DI THIENE, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA, DI CUI ALLA DELIBERAZIONE AZIENDALE N. 1046/2023. PERIODO DI DECORRENZA DAL 15/06/2023 AL 31/12/2023 .</t>
+        </is>
+      </c>
+      <c r="D739" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E739" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F739" t="n">
+        <v>517541</v>
+      </c>
+    </row>
+    <row r="740">
+      <c r="A740" t="inlineStr">
+        <is>
+          <t>1186</t>
+        </is>
+      </c>
+      <c r="B740" t="inlineStr">
+        <is>
+          <t>07/07/2023</t>
+        </is>
+      </c>
+      <c r="C740" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO CON L’INAIL “ISTITUTO NAZIONALE PER L’ASSICURAZIONE CONTRO GLI INFORTUNI SUL LAVORO” PER L’UTILIZZO DI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA PRESSO LA CASA DELLA SALUTE DI SCHIO VIA RIGHI, DA DESTINARE ALL’ESERCIZIO DI ATTIVITÀ ISTITUZIONALI, AMBULATORIO MEDICO ED ATTIVITÀ AMMINISTRATIVA.</t>
+        </is>
+      </c>
+      <c r="D740" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="E740" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F740" t="n">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="741">
+      <c r="A741" t="inlineStr">
+        <is>
+          <t>1044</t>
+        </is>
+      </c>
+      <c r="B741" t="inlineStr">
+        <is>
+          <t>23/06/2023</t>
+        </is>
+      </c>
+      <c r="C741" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON IL CENTRO MEDICO DI FISIOTERAPIA SRL - SEDE DI BASSANO DEL GRAPPA, PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE PER LA BRANCA DI MEDICINA FISICA E RIABILITAZIONE. ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="D741" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E741" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F741" t="n">
+        <v>250000</v>
+      </c>
+    </row>
+    <row r="742">
+      <c r="A742" t="inlineStr">
+        <is>
+          <t>1025</t>
+        </is>
+      </c>
+      <c r="B742" t="inlineStr">
+        <is>
+          <t>16/06/2023</t>
+        </is>
+      </c>
+      <c r="C742" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ CENTRO DIAGNOSTICO CASTELLANO SRL, SEDE DI CASTELFRANCO VENETO (TV) IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 15/06/2023 AL 31/12/2023.</t>
+        </is>
+      </c>
+      <c r="D742" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E742" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F742" t="n">
+        <v>9225</v>
+      </c>
+    </row>
+    <row r="743">
+      <c r="A743" t="inlineStr">
+        <is>
+          <t>1024</t>
+        </is>
+      </c>
+      <c r="B743" t="inlineStr">
+        <is>
+          <t>16/06/2023</t>
+        </is>
+      </c>
+      <c r="C743" t="inlineStr">
+        <is>
+          <t>STIPULA ACCORDO CONTRATTUALE CON LA SOCIETÀ IMED SRL, SEDE DI BASSANO DEL GRAPPA IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER LA RIDUZIONE DELLE CRITICITÀ DELLE LISTE DI ATTESA. PERIODO DI DECORRENZA DAL 15/06/2023 AL 31/12/2023.</t>
+        </is>
+      </c>
+      <c r="D743" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E743" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F743" t="n">
+        <v>1052660</v>
+      </c>
+    </row>
+    <row r="744">
+      <c r="A744" t="inlineStr">
+        <is>
+          <t>966</t>
+        </is>
+      </c>
+      <c r="B744" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="C744" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI DERMATOLOGIA CON L’AZIENDA OSPEDALE UNIVERSITÀ PADOVA. PERIODO DI DECORRENZA DAL 01/06/2023 AL 31/12/2023.</t>
+        </is>
+      </c>
+      <c r="D744" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E744" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F744" t="n">
+        <v>6.572</v>
+      </c>
+    </row>
+    <row r="745">
+      <c r="A745" t="inlineStr">
+        <is>
+          <t>704</t>
+        </is>
+      </c>
+      <c r="B745" t="inlineStr">
+        <is>
+          <t>21/04/2023</t>
+        </is>
+      </c>
+      <c r="C745" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO PER L’UTILIZZO DI LOCALI SITI IN VIA CASTELLETTO N. 54 PRESSO IL COMUNE DI BREGANZE, DA DESTINARE A PUNTO PRELIEVI ED ALTRE ATTIVITÀ SOCIO SANITARIE E DI SUPPORTO AMMINISTRATIVO DEL DISTRETTO</t>
+        </is>
+      </c>
+      <c r="D745" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="E745" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F745" t="n">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="746">
+      <c r="A746" t="inlineStr">
+        <is>
+          <t>650</t>
+        </is>
+      </c>
+      <c r="B746" t="inlineStr">
+        <is>
+          <t>14/04/2023</t>
+        </is>
+      </c>
+      <c r="C746" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI ONCOLOGIA CON L’ISTITUTO ONCOLOGICO VENETO A FAVORE DELL’UOC ONCOEMATOLOGIA DEL PRESIDIO OSPEDALIERO DI BASSANO DEL GRAPPA. PERIODO DI DECORRENZA DALLA STIPULA AL 31/12/2023.</t>
+        </is>
+      </c>
+      <c r="D746" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E746" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F746" t="n">
+        <v>30.34</v>
+      </c>
+    </row>
+    <row r="747">
+      <c r="A747" t="inlineStr">
+        <is>
+          <t>588</t>
+        </is>
+      </c>
+      <c r="B747" t="inlineStr">
+        <is>
+          <t>31/03/2023</t>
+        </is>
+      </c>
+      <c r="C747" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA PER TURNI MENSILI DIURNI PREFESTIVI E FESTIVI IN MATERIA DI RADIOLOGIA CON L’AZIENDA OSPEDALIERA UNIVERSITARIA INTEGRATA DI VERONA A FAVORE DEL PRESIDIO OSPEDALIERO SANTORSO. ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="D747" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E747" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F747" t="n">
+        <v>83.69499999999999</v>
+      </c>
+    </row>
+    <row r="748">
+      <c r="A748" t="inlineStr">
+        <is>
+          <t>553</t>
+        </is>
+      </c>
+      <c r="B748" t="inlineStr">
+        <is>
+          <t>31/03/2023</t>
+        </is>
+      </c>
+      <c r="C748" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI ANESTESIA E RIANIMAZIONE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA. PERIODO DI DECORRENZA DAL 01/04/2023 AL 31/12/2023.</t>
+        </is>
+      </c>
+      <c r="D748" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E748" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F748" t="n">
+        <v>124.661</v>
+      </c>
+    </row>
+    <row r="749">
+      <c r="A749" t="inlineStr">
+        <is>
+          <t>551</t>
+        </is>
+      </c>
+      <c r="B749" t="inlineStr">
+        <is>
+          <t>31/03/2023</t>
+        </is>
+      </c>
+      <c r="C749" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER L’ESECUZIONE DI PRESTAZIONI DI GENETICA MEDICA DA PARTE DELL’AZIENDA SANITARIA ULSS N° 8 BERICA PER L’ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="D749" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E749" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F749" t="n">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="750">
+      <c r="A750" t="inlineStr">
+        <is>
+          <t>495</t>
+        </is>
+      </c>
+      <c r="B750" t="inlineStr">
+        <is>
+          <t>24/03/2023</t>
+        </is>
+      </c>
+      <c r="C750" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI ANESTESIA E RIANIMAZIONE CON L’AZIENDA ULSS N.8 BERICA  - FABBISOGNO AZIENDALE PER L'ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="D750" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E750" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F750" t="n">
+        <v>165.547</v>
+      </c>
+    </row>
+    <row r="751">
+      <c r="A751" t="inlineStr">
+        <is>
+          <t>479</t>
+        </is>
+      </c>
+      <c r="B751" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="C751" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI NEUROLOGIA CON L’AZIENDA ULSS 2 MARCA TREVIGIANA. ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="D751" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E751" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F751" t="n">
+        <v>7.19</v>
+      </c>
+    </row>
+    <row r="752">
+      <c r="A752" t="inlineStr">
+        <is>
+          <t>472</t>
+        </is>
+      </c>
+      <c r="B752" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="C752" t="inlineStr">
+        <is>
+          <t>CONVENZIONI CON L’AZIENDA ULSS N. 8 BERICA PER ATTIVITÀ DI CONSULENZA SANITARIA IN CARDIOCHIRURGIA, NEUROCHIRURGIA, CHIRURGIA PEDIATRICA, FISICA SANITARIA E RADIOTERAPIA. ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="D752" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E752" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F752" t="n">
+        <v>105.568</v>
+      </c>
+    </row>
+    <row r="753">
+      <c r="A753" t="inlineStr">
+        <is>
+          <t>445</t>
+        </is>
+      </c>
+      <c r="B753" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="C753" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER CONSULENZA IN FISICA SANITARIA E RADIOPROTEZIONE IN MEDICINA NUCLEARE CON L’AZIENDA ULSS 2 MARCA TREVIGIANA. ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="D753" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E753" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F753" t="n">
+        <v>2.488</v>
+      </c>
+    </row>
+    <row r="754">
+      <c r="A754" t="inlineStr">
+        <is>
+          <t>444</t>
+        </is>
+      </c>
+      <c r="B754" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="C754" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA IN MATERIA DI GENETICA MEDICA CON L’AZIENDA OSPEDALE UNIVERSITÀ DI PADOVA. BIENNIO 2023-2024.</t>
+        </is>
+      </c>
+      <c r="D754" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E754" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F754" t="n">
+        <v>12.153</v>
+      </c>
+    </row>
+    <row r="755">
+      <c r="A755" t="inlineStr">
+        <is>
+          <t>443</t>
+        </is>
+      </c>
+      <c r="B755" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="C755" t="inlineStr">
+        <is>
+          <t>CONVENZIONE PER ATTIVITÀ DI CONSULENZA PER TURNI MENSILI DIURNI PREFESTIVI E FESTIVI IN MATERIA DI RADIOLOGIA CON L’AZIENDA OSPEDALE - UNIVERSITÀ DI PADOVA A FAVORE DEL PRESIDIO OSPEDALIERO DI SANTORSO.  ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="D755" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E755" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F755" t="n">
+        <v>27.712</v>
+      </c>
+    </row>
+    <row r="756">
+      <c r="A756" t="inlineStr">
+        <is>
+          <t>320</t>
+        </is>
+      </c>
+      <c r="B756" t="inlineStr">
+        <is>
+          <t>24/02/2023</t>
+        </is>
+      </c>
+      <c r="C756" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’AZIENDA SANITARIA ULSS N. 8 BERICA PER L’ACQUISIZIONE DI PRESTAZIONI DI MEDICINA NUCLEARE A FAVORE DI PAZIENTI PROVENIENTI DAI PRESIDI OSPEDALIERI DI SANTORSO, BASSANO DEL GRAPPA E ASIAGO -  BIENNIO 2023-2024.</t>
+        </is>
+      </c>
+      <c r="D756" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E756" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F756" t="n">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="757">
+      <c r="A757" t="inlineStr">
+        <is>
+          <t>319</t>
+        </is>
+      </c>
+      <c r="B757" t="inlineStr">
+        <is>
+          <t>24/02/2023</t>
+        </is>
+      </c>
+      <c r="C757" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L`AZIENDA ULSS N. 8 BERICA PER PRESTAZIONI DI DIAGNOSTICA PET-TAC A FAVORE DI PAZIENTI PROVENIENTI DAI PRESIDI OSPEDALIERI DI BASSANO DEL GRAPPA, ASIAGO E SANTORSO. BIENNIO 2023-2024.</t>
+        </is>
+      </c>
+      <c r="D757" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E757" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F757" t="n">
+        <v>142.5</v>
+      </c>
+    </row>
+    <row r="758">
+      <c r="A758" t="inlineStr">
+        <is>
+          <t>193</t>
+        </is>
+      </c>
+      <c r="B758" t="inlineStr">
+        <is>
+          <t>03/02/2023</t>
+        </is>
+      </c>
+      <c r="C758" t="inlineStr">
+        <is>
+          <t>CONVENZIONE ATTIVA CON L’AZIENDA SANITARIA ULSS N°8 BERICA PER L’EFFETTUAZIONE DI ATTIVITÀ COORDINATE NELL’AMBITO DELL’ANATOMIA PATOLOGICA. BIENNIO 2023-2024.</t>
+        </is>
+      </c>
+      <c r="D758" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E758" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F758" t="n">
+        <v>18.303</v>
+      </c>
+    </row>
+    <row r="759">
+      <c r="A759" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="B759" t="inlineStr">
+        <is>
+          <t>13/01/2023</t>
+        </is>
+      </c>
+      <c r="C759" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL’AVVISO DI INDAGINE ESPLORATIVA FINALIZZATO ALL’ACQUISIZIONE DI MANIFESTAZIONE DI INTERESSE DI OPERATORI ECONOMICI A CUI AFFIDARE CON CONTRATTO DI CONCESSIONE IN LOCAZIONE AREE DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA DA DESTINARE ALLA COLLOCAZIONE DI INFRASTRUTTURE PER LA TELEFONIA MOBILE E SERVIZI DI CONNETTIVITÀ INTERNET</t>
+        </is>
+      </c>
+      <c r="D759" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="E759" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F759" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="760">
+      <c r="A760" t="inlineStr">
+        <is>
+          <t>2531</t>
+        </is>
+      </c>
+      <c r="B760" t="inlineStr">
+        <is>
+          <t>30/12/2022</t>
+        </is>
+      </c>
+      <c r="C760" t="inlineStr">
+        <is>
+          <t>ACCORDO CONTRATTUALE CON IL CEMES SRL - SEDE DI THIENE - PER L’EROGAZIONE DI PRESTAZIONI SPECIALISTICHE PER LA BRANCA DI MEDICINA FISICA E RIABILITAZIONE. BIENNIO 2023-2024.</t>
+        </is>
+      </c>
+      <c r="D760" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="E760" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F760" t="n">
+        <v>200000</v>
+      </c>
+    </row>
+    <row r="761">
+      <c r="A761" t="inlineStr">
+        <is>
+          <t>2289</t>
+        </is>
+      </c>
+      <c r="B761" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="C761" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE SCHEMA CONTRATTO DI COMODATO A TITOLO GRATUITO PER L’UTILIZZO DI LOCALI PRESSO L’IPAB CENTRO SERVIZI RESIDENZA SAN PIO X, VIA LONDA 31A, IN COMUNE DI VALBRENTA, DA DESTINARE A SERVIZIO DI CONTINUITÀ ASSISTENZIALE DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D761" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="E761" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F761" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="762">
+      <c r="A762" t="inlineStr">
+        <is>
+          <t>2127</t>
+        </is>
+      </c>
+      <c r="B762" t="inlineStr">
+        <is>
+          <t>11/11/2022</t>
+        </is>
+      </c>
+      <c r="C762" t="inlineStr">
+        <is>
+          <t>CONCESSIONE IN COMODATO D’USO DEI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA PRESSO IL CSS “P. ALPINO” DI MAROSTICA, VIA PANICA N. 17 E APPROVAZIONE SCHEMA CONTRATTO DI COMODATO CON L’ASSOCIAZIONE CROCE VERDE.</t>
+        </is>
+      </c>
+      <c r="D762" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="E762" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F762" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="763">
+      <c r="A763" t="inlineStr">
+        <is>
+          <t>1896</t>
+        </is>
+      </c>
+      <c r="B763" t="inlineStr">
+        <is>
+          <t>10/10/2022</t>
+        </is>
+      </c>
+      <c r="C763" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DELL’AVVISO DI INDAGINE ESPLORATIVA PER L’INDIVIDUAZIONE DI UN IMMOBILE IN COMODATO D’USO OPPURE IN LOCAZIONE PASSIVA PER LA COLLOCAZIONE DI UN PUNTO VACCINALE E DI UN PUNTO TAMPONI ANTI COVID-19, PER LA POPOLAZIONE AFFERENTE IL TERRITORIO DEL DISTRETTO 1.</t>
+        </is>
+      </c>
+      <c r="D763" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="E763" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F763" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="764">
+      <c r="A764" t="inlineStr">
+        <is>
+          <t>1351</t>
+        </is>
+      </c>
+      <c r="B764" t="inlineStr">
+        <is>
+          <t>15/07/2022</t>
+        </is>
+      </c>
+      <c r="C764" t="inlineStr">
+        <is>
+          <t>IMMOBILE DENOMINATO “PALESTRA DI VIA MARCONI”, DI PROPRIETA` DEL COMUNE DI SCHIO. APPROVAZIONE SCHEMA DI CONTRATTO DI COMODATO GRATUITO CON IL COMUNE DI SCHIO PER SVOLGERE ATTIVITÀ SANITARIA LEGATA ALL’EMERGENZA COVID-19.</t>
+        </is>
+      </c>
+      <c r="D764" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="E764" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F764" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="765">
+      <c r="A765" t="inlineStr">
+        <is>
           <t>1303</t>
         </is>
       </c>
-      <c r="B642" t="inlineStr">
+      <c r="B765" t="inlineStr">
         <is>
           <t>08/07/2022</t>
         </is>
       </c>
-      <c r="C642" t="inlineStr">
+      <c r="C765" t="inlineStr">
         <is>
           <t>CONTRATTO DI COMODATO A TITOLO GRATUITO CON LA SOCIETA` FINPENGO S.P.A. PER SEDE VACCINALE PRESSO L’IMMOBILE SITO IN BASSANO DEL GRAPPA (VI), VIA CAPITELVECCHIO N. 32. APPROVAZIONE PROSECUZIONE FINO AL 31/12/2022.</t>
         </is>
       </c>
-      <c r="D642" t="inlineStr">
-[...14 lines deleted...]
-      <c r="G642" t="inlineStr">
+      <c r="D765" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
-      <c r="H642" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I642" t="n">
+      <c r="E765" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F765" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>