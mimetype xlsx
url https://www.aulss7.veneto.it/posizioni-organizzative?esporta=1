--- v0 (2026-04-23)
+++ v1 (2026-07-23)
@@ -410,110 +410,1752 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D3"/>
+  <dimension ref="A1:D94"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Profilo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Curriculum</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>BIZZOTTO</t>
+          <t>ANANIA</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>FILOMENA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
+          <t>APOLLONI</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>LORIS</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>ARSIE</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>GIOVANNA MARIA</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>BASSO</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>TAMARA</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr"/>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>BATTISTELLA</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>LUDOVICA</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>BATTISTELLO</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>ARIANNA</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>BAU'</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>WIMER</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>BAU'</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>LUISELLA</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>BERNARDI</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>LAURA</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>BERTACCO</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>SONIA</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>BERTORELLE</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>LIDIA</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>BIZZOTTO</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>SILVIA</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>BONALDO</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>GIAN PIETRO</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>BORTOLI</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>LUCA</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>BRAZZALE</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>ARIANNA</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>BRAZZALE</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>PATRIZIA</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>CAROLLO</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>ANNA MARIA *</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>CAROLLO</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>FABIO</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>CAROLLO</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>ERMES</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>CAROLLO</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>ANTEA</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>CARTA</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>ROBERTA</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>CASAROTTO</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>RITA</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>CECCHETTI</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>LORENA EMANUELA</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>COJOCARU</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>NUTA SORINA</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>COSTA</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>SILVIA</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>CRESTANI</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>LIDIANA</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>CRESTANI</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>EMANUELA</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>DALLA VALLE</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>FABIOLA</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>DALL'IGNA</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>KATIA</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>DEL COLLE</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>SALVATORE</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>DEL GIUDICE</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>PIETRO</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr"/>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>DEL SORBO</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>JESSICA</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr"/>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>DISSEGNA</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>SILVIA RITA</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>FARINA</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>ELENA</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>FERRETTO</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>LISA</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>FONTANA</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>FABIOLA</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr"/>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>FRACARO</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>DANIELE</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>FRANCESCHETTI</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>MARIATERESA</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr"/>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>GAIO</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>DENISE</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr"/>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>GIROTTO</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>CRISTIAN</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr"/>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>GREGO</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>LISA</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr"/>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>ITALIA</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>ELISA</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr"/>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>JACON</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>ROSEMARI</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>LANDO</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>DEVIS</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr"/>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>LEPRE</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>ROBERTA</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr"/>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>LONGHI</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>RUDI</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>CV_LONGHI_RUDI.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>LORA</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>MICHELA</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr"/>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>LORATO</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>VIRGINIA</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr"/>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>LOVISON</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>LUCA</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr"/>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>MAITAN</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>CRISTINA</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr"/>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>MARCANTE</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>SONIA</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr"/>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>MARCHETTO</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>FRANCESCA</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr"/>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>MARCOLIN</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>MARZIA</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr"/>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>MASIERO</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>ANNA</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr"/>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>MEDA</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>ANDREA</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr"/>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>MORENO DA SILVA</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>ADALBERTA CAIA</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr"/>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>MORETTO</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>MARTINA</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr"/>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>MURATORE</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>ANDREA</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr"/>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>NEGRELLO</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>CHIARA</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr"/>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
           <t>PAVONI</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
+      <c r="B61" t="inlineStr">
         <is>
           <t>ANNALISA</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
+      <c r="C61" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr"/>
+      <c r="D61" t="inlineStr"/>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>PERNECHELE</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>CINZIA</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr"/>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>PERTILE</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>PATRIZIA</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr"/>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>PICCO GALLIO</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>MONICA</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr"/>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>PIGATTO</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>DIEGO</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr"/>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>POLI</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>MOIRA</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr"/>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>ROSSI</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>VALENTINA</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr"/>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>RUSSELLI</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>ROSOLINO</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr"/>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>RUSTICALI</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>ADA</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr"/>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>SARTORI</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>GIOVANNI</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr"/>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>SARTORI DE SFORZA</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>ANNA</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr"/>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>SCARLASSARE</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>LUCA</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr"/>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>SELLA</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>PAOLA</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr"/>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>SELLA</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>DEBORA</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr"/>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>SERRADURA</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>FLAVIO</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr"/>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>SICA</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>VALENTINA</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr"/>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>SIGNORINI</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>GIOVANNI</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr"/>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>SPANIO</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>DANIELE</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr"/>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>TOGNETTO</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>GABRIELLA</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr"/>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>TOMASI</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>LAURA</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr"/>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>TONINI</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>MARIA CRISTINA</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr"/>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>TONIOLO</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>VALENTINA</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr"/>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>TOVO</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>MICHELA</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr"/>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>TRAPPOLIN</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>CHIARA</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr"/>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>TRECCO</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>MARTA</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr"/>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>VACCARI</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>LAURA</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr"/>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>VELLAR</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>VALENTINA</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr"/>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>VEZZARO</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>EMANUELA</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr"/>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>VIERO</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>ELENA</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr"/>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>VIGO</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>STEFANO</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr"/>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>ZANCHI</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>FRANCESCA</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr"/>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>ZANGINI</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>FRANCESCA</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr"/>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>ZARPELLON</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>MATTEO</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr"/>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>ZIRONELLI</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>MONICA</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>