--- v1 (2026-07-23)
+++ v2 (2026-09-06)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D94"/>
+  <dimension ref="A1:D93"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Cognome</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Profilo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -736,105 +736,105 @@
       <c r="A17" t="inlineStr">
         <is>
           <t>BRAZZALE</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>PATRIZIA</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>CAROLLO</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>ANNA MARIA *</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>CAROLLO</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>ERMES</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>CAROLLO</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>ERMES</t>
+          <t>ANTEA</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>CAROLLO</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>ANTEA</t>
+          <t>ANNA MARIA *</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>CARTA</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>ROBERTA</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
@@ -898,69 +898,69 @@
       <c r="A26" t="inlineStr">
         <is>
           <t>COSTA</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>SILVIA</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>CRESTANI</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>LIDIANA</t>
+          <t>EMANUELA</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>CRESTANI</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>EMANUELA</t>
+          <t>LIDIANA</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>DALLA VALLE</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>FABIOLA</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
@@ -1941,221 +1941,203 @@
         </is>
       </c>
       <c r="D83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>TRAPPOLIN</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>CHIARA</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>TRECCO</t>
+          <t>VACCARI</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>MARTA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>VACCARI</t>
+          <t>VELLAR</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>VELLAR</t>
+          <t>VEZZARO</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>EMANUELA</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>VEZZARO</t>
+          <t>VIERO</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>EMANUELA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>VIERO</t>
+          <t>VIGO</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>ELENA</t>
+          <t>STEFANO</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>VIGO</t>
+          <t>ZANCHI</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>STEFANO</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>ZANCHI</t>
+          <t>ZANGINI</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>ZANGINI</t>
+          <t>ZARPELLON</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>MATTEO</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>ZARPELLON</t>
+          <t>ZIRONELLI</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>MATTEO</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D93" t="inlineStr"/>
-    </row>
-[...16 lines deleted...]
-      <c r="D94" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>