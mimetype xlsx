--- v2 (2026-09-06)
+++ v3 (2026-10-21)
@@ -556,69 +556,69 @@
       <c r="A7" t="inlineStr">
         <is>
           <t>BATTISTELLO</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>ARIANNA</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>BAU'</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>WIMER</t>
+          <t>LUISELLA</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>BAU'</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>LUISELLA</t>
+          <t>WIMER</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>BERNARDI</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>LAURA</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
@@ -641,326 +641,326 @@
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>BERTORELLE</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>LIDIA</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>BIZZOTTO</t>
+          <t>BINOTTO</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>SILVIA</t>
+          <t>MARCO</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>BONALDO</t>
+          <t>BIZZOTTO</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>GIAN PIETRO</t>
+          <t>SILVIA</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>BORTOLI</t>
+          <t>BONALDO</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>LUCA</t>
+          <t>GIAN PIETRO</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>BRAZZALE</t>
+          <t>BORTOLI</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>ARIANNA</t>
+          <t>LUCA</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>BRAZZALE</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
+          <t>ARIANNA</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>CAROLLO</t>
+          <t>BRAZZALE</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>FABIO</t>
+          <t>PATRIZIA</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>CAROLLO</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>ERMES</t>
+          <t>ANTEA</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>CAROLLO</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>ANTEA</t>
+          <t>ERMES</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>CAROLLO</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>ANNA MARIA *</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>CARTA</t>
+          <t>CAROLLO</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>ROBERTA</t>
+          <t>FABIO</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>CASAROTTO</t>
+          <t>CARTA</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>RITA</t>
+          <t>ROBERTA</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>CECCHETTI</t>
+          <t>CASAROTTO</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>LORENA EMANUELA</t>
+          <t>RITA</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>COJOCARU</t>
+          <t>CECCHETTI</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>NUTA SORINA</t>
+          <t>LORENA EMANUELA</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>COSTA</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>SILVIA</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>CRESTANI</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>EMANUELA</t>
+          <t>LIDIANA</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>CRESTANI</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>LIDIANA</t>
+          <t>EMANUELA</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>DALLA VALLE</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>FABIOLA</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
@@ -1347,367 +1347,367 @@
         </is>
       </c>
       <c r="D50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>MAITAN</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>CRISTINA</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>MARCANTE</t>
+          <t>MANEA</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>SONIA</t>
+          <t>ELENA</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>MARCHETTO</t>
+          <t>MARCANTE</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>FRANCESCA</t>
+          <t>SONIA</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>MARCOLIN</t>
+          <t>MARCHETTO</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>MARZIA</t>
+          <t>FRANCESCA</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>MASIERO</t>
+          <t>MARCOLIN</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>ANNA</t>
+          <t>MARZIA</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>MEDA</t>
+          <t>MASIERO</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>MORENO DA SILVA</t>
+          <t>MAULE</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>ADALBERTA CAIA</t>
+          <t>ANNA</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>MORETTO</t>
+          <t>MEDA</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>MARTINA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>MURATORE</t>
+          <t>MORENO DA SILVA</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>ANDREA</t>
+          <t>ADALBERTA CAIA</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>NEGRELLO</t>
+          <t>MORETTO</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>MARTINA</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>PAVONI</t>
+          <t>MURATORE</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>ANNALISA</t>
+          <t>ANDREA</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>PERNECHELE</t>
+          <t>NEGRELLO</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>CINZIA</t>
+          <t>CHIARA</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>PERTILE</t>
+          <t>PERNECHELE</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>PATRIZIA</t>
+          <t>CINZIA</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>PICCO GALLIO</t>
+          <t>PERTILE</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>MONICA</t>
+          <t>PATRIZIA</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>PIGATTO</t>
+          <t>PICCO GALLIO</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>DIEGO</t>
+          <t>MONICA</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof. San.Ost.</t>
         </is>
       </c>
       <c r="D65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>POLI</t>
+          <t>PIGATTO</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>MOIRA</t>
+          <t>DIEGO</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION. P.San.Riabili</t>
         </is>
       </c>
       <c r="D66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>ROSSI</t>
+          <t>POLI</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>MOIRA</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>RUSSELLI</t>
+          <t>ROSSI</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>ROSOLINO</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>RUSTICALI</t>
+          <t>RUSSELLI</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>ADA</t>
+          <t>ROSOLINO</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.tecn.san</t>
         </is>
       </c>
       <c r="D69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>SARTORI</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>GIOVANNI</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
@@ -1833,146 +1833,146 @@
         </is>
       </c>
       <c r="D77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>SPANIO</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>DANIELE</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>TOGNETTO</t>
+          <t>STIAN</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>GABRIELLA</t>
+          <t>IRINA OANA</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>TOMASI</t>
+          <t>TOGNETTO</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>LAURA</t>
+          <t>GABRIELLA</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
+          <t>AREA PROF. SALUTE FUNZION.Prof.San.Prev.</t>
         </is>
       </c>
       <c r="D80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>TONINI</t>
+          <t>TOMASI</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>MARIA CRISTINA</t>
+          <t>LAURA</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>TONIOLO</t>
+          <t>TONINI</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>VALENTINA</t>
+          <t>MARIA CRISTINA</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>TOVO</t>
+          <t>TONIOLO</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>MICHELA</t>
+          <t>VALENTINA</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>TRAPPOLIN</t>
+          <t>TOVO</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>CHIARA</t>
+          <t>MICHELA</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>
       <c r="D84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>VACCARI</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>LAURA</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>AREA PROF. SALUTE FUNZION.Prof.San.Infer</t>
         </is>
       </c>