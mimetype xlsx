--- v0 (2026-04-27)
+++ v1 (2026-06-27)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J164"/>
+  <dimension ref="A1:J175"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Tag Correlati</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Titolo del Modulo</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Descrizione del Modulo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -473,8517 +473,9089 @@
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Chi Compila il Modulo</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Modalità Consegna</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Ambito di Livello Essenziale di Assistenza</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>Link di Scarico</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Pediatria</t>
+          <t>Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Informativa sulla Profilassi di Legge del neonato</t>
+          <t>Rottura delle membrane</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Informativa sulla Profilassi di Legge del neonato</t>
+          <t>Rottura delle membrane</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Ostetricia E Ginecologia</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Entrambi</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=66AA5D2BE7184D90B7F5FB59B4EFAD6015049&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0AD458FBCE72591364AC6AA5D66AC9AE4451&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Anziani non autosufficienti|Centri per Disabili|Comunità alloggio per persone con disabilità|Disabilità|Non Autosufficienza|Persone non autosufficienti</t>
+          <t>Distretti Socio-Sanitari|Uffici Amministrativi</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>RICHIESTA DI VALUTAZIONE UVMD PER L’ACCESSO AI SERVIZI SOCIO SANITARI DOMICILIARI, DIURNI E RESIDENZIALI</t>
+          <t>Autocertificazione NASCITA FIGLIO</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>RICHIESTA DI VALUTAZIONE UVMD PER L’ACCESSO AI SERVIZI SOCIO SANITARI DOMICILIARI, DIURNI E RESIDENZIALI</t>
+          <t>Autocertificazione NASCITA FIGLIO</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Non Autosufficienza</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>Territorio</t>
+          <t>Per tutti gli ambiti</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=E61B482AD81A4C78AB3BF65CEF4EBC7511451&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0BF553EFDBD3F2AA70FB8B41B07BDB564766&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Tirocini|Tirocinio di formazione</t>
+          <t>Distretti Socio-Sanitari|Medico Medicina Generale MMG|Scelta medico|Uffici Amministrativi</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Dichiarazione sostitutiva di certificazione aggiornata</t>
+          <t>Modulo cambio medico DISTRETTO 1</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Dichiarazione sostitutiva di certificazione aggiornata</t>
+          <t>Modulo cambio medico DISTRETTO 1</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Territorio</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=EABF0330AA404F559694CA54F068FFAA15431&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=86A1D098092B49F4895BC844F1394AB818494&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Tirocini|Tirocinio di formazione</t>
+          <t>Servizi Distrettuali</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Modulo di richiesta per frequenza come medico specializzando</t>
+          <t>Delega operazioni sportello</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Modulo di richiesta per frequenza come medico specializzando</t>
+          <t>Delega operazioni sportello</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Per tutti gli ambiti</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=23F2031C7627478A9369AC8272D8C5F315430&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0BF5D2049066DE3D944FA23CD89CB9084767&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Diagnostica per Immagini|Radiologia</t>
+          <t>Medico Medicina Generale MMG|Pediatra di Libera Scelta (PLS)</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Modulo Richiesta Dvd di Immagini Radiologiche</t>
+          <t>Autocertificazione generica</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Modulo Richiesta Dvd di Immagini Radiologiche</t>
+          <t>Dichiarazione Sostitutiva di Certificazioni</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Scarico documentazione</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Radiologia - Schio</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>Ospedale</t>
+          <t>Per tutti gli ambiti</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=DD773A1DF9944D3692C789C7564A38A02073&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0BF3C8AD0DF352AA31FA67F59E2EAED84763&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Pediatra</t>
+          <t>Privacy|Privacy sanitaria</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>SCREENING NEONATALE - INFORMATIVA CONSENSO</t>
+          <t>Modulo 1 - Integrazione rettifica del consenso al Dossier Sanitario Elettronico</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>SCREENING NEONATALE - INFORMATIVA CONSENSO</t>
+          <t>Privacy Modulo 1 - Integrazione rettifica del consenso al Dossier Sanitario Elettronico</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>Ospedale</t>
+          <t>Per tutti gli ambiti</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=DFBF9F5054994D2994E0E65B77297B8D15050&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=09C8D81FF8D77A6DA97C76A5DBC2F9FE4068&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Attività fisica e motoria|Medicina dello sport|Sport</t>
+          <t>Privacy|Privacy sanitaria</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>2_ Scheda anamnesi atleta</t>
+          <t>Modulo 3 - Richiesta di oscuramento de-oscuramento di evento clinico sul proprio Dossier Sanitario Elettronico</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2_ Scheda anamnesi atleta</t>
+          <t>Privacy Modulo 3 - Richiesta di oscuramento de-oscuramento di evento clinico sul proprio Dossier Sanitario Elettronico</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>Prevenzione</t>
+          <t>Per tutti gli ambiti</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8D2A597AE9C94FA78B898899436776DD15313&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=09C94DFBFC20C0274FE92020559AFD164069&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Ritiro Referti</t>
+          <t>Privacy|Privacy sanitaria</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Delega Ritiro Referti - Esami</t>
+          <t>Modulo 2 - Diniego revoca del consenso al Dossier Sanitario Elettronico</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Delega Ritiro Referti - Esami</t>
+          <t>Privacy Modulo 2 - Diniego revoca del consenso al Dossier Sanitario Elettronico</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>Per tutti gli ambiti</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=C4CF0D877DFA4C41B6AF811709C6272A15083&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=09C8562BCD2BA964321280524AD1D45A4067&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Ritiro Referti</t>
+          <t>Screening</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Delega Ritiro Esami di Minori</t>
+          <t>Modulo consenso informato screening HCV</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Delega Ritiro Esami di Minori</t>
+          <t>Modulo consenso informato screening HCV</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Entrambi</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>Per tutti gli ambiti</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=7C7AE1D7F71F493EBE53080BEC1A182415084&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0C0082ECA1EB2301BF3FF78DE2E88E374784&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Ritiro Referti</t>
+          <t>Igiene Pubblica|Minori|Prevenzione|Sanità Pubblica|Scuola|Vaccinazioni|Vaccini</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Dichiarazione Sostitutiva Atto di Notorietà - ritiro referti</t>
+          <t>Modulo richiesta vaccinazione scuole</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Dichiarazione Sostitutiva Atto di Notorietà - ritiro referti</t>
+          <t>Modulo richiesta vaccinazione scuole</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>Per tutti gli ambiti</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=42AF5FF5051849DE960BBB45A308806815082&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=F7327C3D77464DD6A1D4DD7E74939D8030110&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Rimborso cure all'estero</t>
+          <t>Privacy|Privacy sanitaria</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>DOMANDA DI AUTORIZZAZIONE PREVENTIVA ASSISTENZA SANITARIA TRANSFRONTALIERA</t>
+          <t>Modulo 4 - Richiesta elencazione degli accessi avvenuti sul proprio Dossier Sanitario Elettronico</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>DOMANDA DI AUTORIZZAZIONE PREVENTIVA ASSISTENZA SANITARIA TRANSFRONTALIERA</t>
+          <t>Privacy Modulo 4 - Richiesta elencazione degli accessi avvenuti sul proprio Dossier Sanitario Elettronico</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>Per tutti gli ambiti</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B4ECD4AAC9834063AF589DCEDBD2997914820&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=09C7E179C5E11C72A792242B723380D34066&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Diagnostica per Immagini|Radiologia</t>
+          <t>Privacy|Privacy sanitaria</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO PER COLANGIOGRAFIA TRANSEPATICA POSIZIONAMENTO DRENAGGIO ENDOPROTESI BILIARE</t>
+          <t>Modulo per l'esercizio di diritti in materia di protezione dei dati personali</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO PER COLANGIOGRAFIA TRANSEPATICA POSIZIONAMENTO DRENAGGIO ENDOPROTESI BILIARE</t>
+          <t>Privacy Modulo per l'esercizio di diritti in materia di protezione dei dati personali</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>Ospedale</t>
+          <t>Per tutti gli ambiti</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=A2BB4A41C2EA4C7A95C008343399240711098&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=09CA90FBD6607A4AEA14C816287EA6524071&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Diagnostica per Immagini|Radiologia</t>
+          <t>Pediatria</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Protocollo profilassi prevenzione nefropatie da MDC</t>
+          <t>Informativa sulla Profilassi di Legge del neonato</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Protocollo profilassi prevenzione nefropatie da MDC</t>
+          <t>Informativa sulla Profilassi di Legge del neonato</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Radiologia - Thiene</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=CDE55FF3E9CB48D4BA2F7EB1A07A109A12494&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=66AA5D2BE7184D90B7F5FB59B4EFAD6015049&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Ginecologia e Ostetricia</t>
+          <t>Anziani non autosufficienti|Centri per Disabili|Comunità alloggio per persone con disabilità|Disabilità|Non Autosufficienza|Persone non autosufficienti</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Rottura delle membrane</t>
+          <t>RICHIESTA DI VALUTAZIONE UVMD PER L’ACCESSO AI SERVIZI SOCIO SANITARI DOMICILIARI, DIURNI E RESIDENZIALI</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Rottura delle membrane</t>
+          <t>RICHIESTA DI VALUTAZIONE UVMD PER L’ACCESSO AI SERVIZI SOCIO SANITARI DOMICILIARI, DIURNI E RESIDENZIALI</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Non Autosufficienza</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>Ospedale</t>
+          <t>Territorio</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0AD458FBCE72591364AC6AA5D66AC9AE4451&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=E61B482AD81A4C78AB3BF65CEF4EBC7511451&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Farmaceutica territoriale|Farmaci</t>
+          <t>Tirocini|Tirocinio di formazione</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Delega ritiro farmaci ULSS7 PEDEMONTANA</t>
+          <t>Dichiarazione sostitutiva di certificazione aggiornata</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Delega ritiro farmaci ULSS7 PEDEMONTANA</t>
+          <t>Dichiarazione sostitutiva di certificazione aggiornata</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>Per tutti gli ambiti</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=6F6D5A0011D64007B927BBA9A7AA124714132&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=EABF0330AA404F559694CA54F068FFAA15431&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Oculistica</t>
+          <t>Tirocini|Tirocinio di formazione</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>SCHEDA_ANAMNESTICA_D1</t>
+          <t>Modulo di richiesta per frequenza come medico specializzando</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>SCHEDA_ANAMNESTICA_D1</t>
+          <t>Modulo di richiesta per frequenza come medico specializzando</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Oculistica</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>Ospedale</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=C26E33A656A14E09818944EBFF366C2611818&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=23F2031C7627478A9369AC8272D8C5F315430&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Esami di Laboratorio|Laboratori|Laboratorio Analisi</t>
+          <t>Ufficio Relazioni Pubblico URP</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Modalità di raccolta delle urine per esame citologico (D1)</t>
+          <t>Modulo unico regionale per comunicazioni utente</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Modalità di raccolta delle urine per esame citologico (D1)</t>
+          <t>Modulo unico regionale per comunicazioni utente</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Relazioni Con Il Pubblico E Comunicazione</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>Ospedale</t>
+          <t>Per tutti gli ambiti</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=7F1C8BAC70E141149F3C0C0A13B5C05C11795&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=502B69E3644040F5BEBF1B63FEF72F3C11462&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Tirocini|Tirocinio di formazione</t>
+          <t>Diagnostica per Immagini|Radiologia</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Modulo di richiesta per tirocinio</t>
+          <t>CONSENSO INFORMATO PER TRATTAMENTO PERCUTANEO CON MICROONDE (MW) DEI TUMORI RENALI E SURRENALICI</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Modulo di richiesta per tirocinio</t>
+          <t>CONSENSO INFORMATO PER TRATTAMENTO PERCUTANEO CON MICROONDE (MW) DEI TUMORI RENALI E SURRENALICI</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Radiologia</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>Per tutti gli ambiti</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=2450D1277748455693A7FCD9212A9F7712772&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=906EFCF0DF6E48409059ECD7877B0BBC11099&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Tirocini|Tirocinio di formazione</t>
+          <t>Attività fisica e motoria|Medicina dello sport|Sport</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Modulo di richiesta per frequenza volontaria</t>
+          <t>2_ Scheda anamnesi atleta</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Modulo di richiesta per frequenza volontaria</t>
+          <t>2_ Scheda anamnesi atleta</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>Per tutti gli ambiti</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=1535799F05AB41A6B656784A60EAD51312805&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8D2A597AE9C94FA78B898899436776DD15313&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Lavoratori|Lavoro|Prevenzione</t>
+          <t>Ritiro Referti</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Ricorso avverso il giudizio di idoneità del medico competente - Datore</t>
+          <t>Delega Ritiro Referti - Esami</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Ricorso avverso il giudizio di idoneità del medico competente - Datore</t>
+          <t>Delega Ritiro Referti - Esami</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>Prevenzione</t>
+          <t>Per tutti gli ambiti</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=1F2079285B0C4B55AE846AA950C278D911440&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=C4CF0D877DFA4C41B6AF811709C6272A15083&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Ginecologia e Ostetricia</t>
+          <t>Ritiro Referti</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Asportazione utero</t>
+          <t>Delega Ritiro Esami di Minori</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Asportazione utero</t>
+          <t>Delega Ritiro Esami di Minori</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Ostetricia E Ginecologia</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Entrambi</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>Ospedale</t>
+          <t>Per tutti gli ambiti</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=9D855BB832B946B9B5130BFC27EC1F1011657&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=7C7AE1D7F71F493EBE53080BEC1A182415084&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Ginecologia e Ostetricia</t>
+          <t>Ritiro Referti</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Cisti vulvari</t>
+          <t>Dichiarazione Sostitutiva Atto di Notorietà - ritiro referti</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Cisti vulvari</t>
+          <t>Dichiarazione Sostitutiva Atto di Notorietà - ritiro referti</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>Ospedale</t>
+          <t>Per tutti gli ambiti</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0F6EBA23FF814786AF21E61106B376F411667&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=42AF5FF5051849DE960BBB45A308806815082&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Gravidanza|Gravidanza a rischio|Lavoro|Prevenzione</t>
+          <t>Pediatra</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Certificato Medico Gravidanza a Rischio</t>
+          <t>SCREENING NEONATALE - INFORMATIVA CONSENSO</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Certificato Medico Gravidanza a Rischio</t>
+          <t>SCREENING NEONATALE - INFORMATIVA CONSENSO</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Sezione Neonatale</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Operatore</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>Prevenzione</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=E28589D5F6E846AB953C732838BE454112536&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=DFBF9F5054994D2994E0E65B77297B8D15050&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Ginecologia e Ostetricia</t>
+          <t>Rimborso cure all'estero</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Interventi sulla cervice uterina</t>
+          <t>DOMANDA DI AUTORIZZAZIONE PREVENTIVA ASSISTENZA SANITARIA TRANSFRONTALIERA</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Interventi sulla cervice uterina</t>
+          <t>DOMANDA DI AUTORIZZAZIONE PREVENTIVA ASSISTENZA SANITARIA TRANSFRONTALIERA</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Ostetricia E Ginecologia</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Entrambi</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>Ospedale</t>
+          <t>Per tutti gli ambiti</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=EA9036F7ACA5483582D2B9BA9BAE357D11664&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B4ECD4AAC9834063AF589DCEDBD2997914820&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Ginecologia e Ostetricia</t>
+          <t>Esami di Laboratorio|Laboratori|Laboratorio Analisi</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Endometriosi</t>
+          <t>Consenso informato test genetico celiachia</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Endometriosi</t>
+          <t>Consenso informato test genetico celiachia</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Ostetricia E Ginecologia</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B7087DD223C94A2DA3AA397D56966A3C11678&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=DFD84571CF6D485796D948050FD85D607486&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Ginecologia e Ostetricia</t>
+          <t>Farmaceutica territoriale|Farmaci</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Isteroscopia diagnostica</t>
+          <t>Delega ritiro farmaci ULSS7 PEDEMONTANA</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Isteroscopia diagnostica</t>
+          <t>Delega ritiro farmaci ULSS7 PEDEMONTANA</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Ostetricia E Ginecologia</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>Ospedale</t>
+          <t>Per tutti gli ambiti</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=F791A7A31E694EFD8F79281777DED29B11663&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=6F6D5A0011D64007B927BBA9A7AA124714132&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Ginecologia e Ostetricia</t>
+          <t>Oculistica</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Carcinoma della cervice uterina</t>
+          <t>SCHEDA_ANAMNESTICA_D1</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Carcinoma della cervice uterina</t>
+          <t>SCHEDA_ANAMNESTICA_D1</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Oculistica</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=A6E0DC6B03C9468B9AA32FE61AE0801111673&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=C26E33A656A14E09818944EBFF366C2611818&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Ginecologia e Ostetricia</t>
+          <t>Diagnostica per Immagini|Radiologia</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Trattamento gravidanza extrauterina</t>
+          <t>CONSENSO INFORMATO PER COLONOGRAFIA TC (CTC) O COLONSCOPIA VIRTUALE (CV)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Trattamento gravidanza extrauterina</t>
+          <t>CONSENSO INFORMATO PER COLONOGRAFIA TC (CTC) O COLONSCOPIA VIRTUALE (CV)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Ostetricia E Ginecologia</t>
+          <t>Radiologia</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=23E06AC207844B1FBC8441636631FE1711658&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=D7C2EDA2E1A84524BD3BB38DF44BC23211096&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Ginecologia e Ostetricia</t>
+          <t>Diagnostica per Immagini|Radiologia</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Revisione strumentale della cavità uterina</t>
+          <t>Protocollo profilassi prevenzione nefropatie da MDC</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Revisione strumentale della cavità uterina</t>
+          <t>Protocollo profilassi prevenzione nefropatie da MDC</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Senologia Radiologica</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=94C897A61AD4423E8BE797FDE7C93E7511659&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=CDE55FF3E9CB48D4BA2F7EB1A07A109A12494&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Ginecologia e Ostetricia</t>
+          <t>Esami di Laboratorio|Laboratori|Laboratorio Analisi</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Asportazione di miomi</t>
+          <t>Modalità di raccolta delle urine per esame citologico (D1)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Asportazione di miomi</t>
+          <t>Modalità di raccolta delle urine per esame citologico (D1)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Ostetricia E Ginecologia</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B2C9D850EBEC4425B531964799E46EB411668&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=7F1C8BAC70E141149F3C0C0A13B5C05C11795&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Ginecologia e Ostetricia</t>
+          <t>Tirocini|Tirocinio di formazione</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Asportazione delle tube</t>
+          <t>Modulo di richiesta per tirocinio</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Asportazione delle tube</t>
+          <t>Modulo di richiesta per tirocinio</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Ostetricia E Ginecologia</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Entrambi</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>Ospedale</t>
+          <t>Per tutti gli ambiti</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=C8414148EBA34B7DBE63BD11EB33FF9711621&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=2450D1277748455693A7FCD9212A9F7712772&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Ginecologia e Ostetricia</t>
+          <t>Tirocini|Tirocinio di formazione</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Isteroscopia operativa</t>
+          <t>Modulo di richiesta per frequenza volontaria</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Isteroscopia operativa</t>
+          <t>Modulo di richiesta per frequenza volontaria</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Ostetricia E Ginecologia</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Entrambi</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>Ospedale</t>
+          <t>Per tutti gli ambiti</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=E1FC0DDA52DB48BE988F7CC7251D049C11661&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=1535799F05AB41A6B656784A60EAD51312805&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Ginecologia e Ostetricia</t>
+          <t>Lavoratori|Lavoro|Prevenzione</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Cromosalpingoscopia</t>
+          <t>Ricorso avverso il giudizio di idoneità del medico competente - Datore</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Cromosalpingoscopia</t>
+          <t>Ricorso avverso il giudizio di idoneità del medico competente - Datore</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>Ospedale</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=DDC0D86CFB8D4C7CAE6C9989ED93299B11666&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=1F2079285B0C4B55AE846AA950C278D911440&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Ginecologia e Ostetricia</t>
+          <t>Gravidanza|Gravidanza a rischio|Lavoro|Prevenzione</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Test Combinato</t>
+          <t>Certificato Medico Gravidanza a Rischio</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Test Combinato</t>
+          <t>Certificato Medico Gravidanza a Rischio</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Operatore</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>Ospedale</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0ACFF5B2D91DDF541E6C45135233FF3D4444&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=E28589D5F6E846AB953C732838BE454112536&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Endoscopia Digestiva</t>
+          <t>Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Scheda di preparazione del paziente all'enteroscopia con capsula</t>
+          <t>Interventi sulla cervice uterina</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Scheda di preparazione del paziente all'enteroscopia con capsula</t>
+          <t>Interventi sulla cervice uterina</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Endoscopia Digestiva</t>
+          <t>Ostetricia E Ginecologia</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=2AF054BB391A4B6B9530FAFB0753431E11681&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=EA9036F7ACA5483582D2B9BA9BAE357D11664&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Prevenzione</t>
+          <t>Otorinolaringoiatria</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>DOMANDA DI ASTENSIONE LAVORATIVA ANTICIPATA PER GRAVIDANZA A RISCHIO</t>
+          <t>Informativa e consenso all'intervento chirurgico di EXERESI DI CISTI MEDIANA DEL COLLO (Cisti del Dotto Tireoglosso)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>DOMANDA DI ASTENSIONE LAVORATIVA ANTICIPATA PER GRAVIDANZA A RISCHIO</t>
+          <t>Informativa e consenso all'intervento chirurgico di EXERESI DI CISTI MEDIANA DEL COLLO (Cisti del Dotto Tireoglosso)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Medicina Legale</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>Prevenzione</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=6A489D00D17C49D4B4979F8AA6C81A4311294&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=12369094E7A0496B9A0D1FCA6843889111107&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Asportazione di cisti ovarica o delle ovaie</t>
+          <t>Carcinoma della cervice uterina</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Asportazione di cisti ovarica o delle ovaie</t>
+          <t>Carcinoma della cervice uterina</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Ostetricia E Ginecologia</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Entrambi</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=F944A78162E047E1B1E6841824D5F66811669&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=A6E0DC6B03C9468B9AA32FE61AE0801111673&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Igiene Pubblica|Prevenzione|Sanità Pubblica</t>
+          <t>Diagnostica per Immagini|Radiologia</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Richiesta sopralluogo per la verifica di presunto inconveniente igienico sanitario in civile abitazione, su richiesta e nell’interesse del privato</t>
+          <t>CONSENSO INFORMATO PER ARTRO RM ANCA-SPALLA</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Richiesta sopralluogo per la verifica di presunto inconveniente igienico sanitario in civile abitazione, su richiesta e nell’interesse del privato</t>
+          <t>CONSENSO INFORMATO PER ARTRO RM ANCA-SPALLA</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Servizio Igiene E Sanità Pubblica</t>
+          <t>Radiologia</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>Prevenzione</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=BAAB0A8620094A14878308D60A4635ED11288&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0B23BBC32A594985BEDAEE043C534B7D11173&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Controlli Veterinari</t>
+          <t>Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Dichiarazione di provenienza delle carcasse o delle carni di selvaggina ai fini della cessione diretta di piccoli quantitativi</t>
+          <t>Trattamento gravidanza extrauterina</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Dichiarazione di provenienza delle carcasse o delle carni di selvaggina ai fini della cessione diretta di piccoli quantitativi</t>
+          <t>Trattamento gravidanza extrauterina</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Ostetricia E Ginecologia</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Allegato Mail</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>Prevenzione</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=2FAADF9FA4EB454BA8557F07FA8530A911438&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=23E06AC207844B1FBC8441636631FE1711658&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Anziani non autosufficienti|Disabilità|Non Autosufficienza|Persone non autosufficienti|Telesoccorso</t>
+          <t>Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>DOMANDA DI ATTIVAZIONE SERVIZIO DI TELESOCCORSO E TELECONTROLLO</t>
+          <t>Revisione strumentale della cavità uterina</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>DOMANDA DI ATTIVAZIONE SERVIZIO DI TELESOCCORSO E TELECONTROLLO</t>
+          <t>Revisione strumentale della cavità uterina</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Disabilità E Non Autosufficienza</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Operatore</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>Domiciliare</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=3739AD64883E4068A4D678D971301A6811448&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=94C897A61AD4423E8BE797FDE7C93E7511659&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Agoaspirato tiroideo</t>
+          <t>Asportazione utero</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Agoaspirato tiroideo</t>
+          <t>Asportazione utero</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Senologia Radiologica</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=20F3C6958A47434A86CC6E33AF623B9411159&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=9D855BB832B946B9B5130BFC27EC1F1011657&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Cure domiciliari|Disabilità</t>
+          <t>Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>MODULO DOMANDA ICDp</t>
+          <t>Asportazione di miomi</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>MODULO DOMANDA ICDp</t>
+          <t>Asportazione di miomi</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Ostetricia E Ginecologia</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>Domiciliare</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B42830B4CE464B32AA7253C6636B2BA411455&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B2C9D850EBEC4425B531964799E46EB411668&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Cure domiciliari|Disabilità|Impegnativa di Cura Domiciliare ICD|Non Autosufficienza|Persone non autosufficienti</t>
+          <t>Esami di Laboratorio|Laboratori|Laboratorio Analisi</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>MODULO DOMANDA ICDsla</t>
+          <t>Transferrina desialata (CDT)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>MODULO DOMANDA ICDsla</t>
+          <t>Transferrina desialata (CDT)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Laboratorio Analisi</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>Domiciliare</t>
+          <t>Per tutti gli ambiti</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=7F5D8759DF2D42668C7F34516767623711446&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=5A9375FA67454A69BAD522C32B6B62E57484&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Carcinoma dell'ovaio</t>
+          <t>Cisti vulvari</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Carcinoma dell'ovaio</t>
+          <t>Cisti vulvari</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Ostetricia E Ginecologia</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Entrambi</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B415083927DF4737B00B98E9DE25DE7D11674&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0F6EBA23FF814786AF21E61106B376F411667&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>SPORTELLO UNICO Domanda di Servizi – Servizio Disabilità</t>
+          <t>Isteroscopia diagnostica</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>SPORTELLO UNICO Domanda di Servizi – Servizio Disabilità</t>
+          <t>Isteroscopia diagnostica</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>Domiciliare</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=C5555FDBC8644A189EE09FA1F40544AB11456&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=F791A7A31E694EFD8F79281777DED29B11663&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Neuropsichiatria Infantile</t>
+          <t>Igiene Pubblica|Prevenzione|Sanità Pubblica</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>DICHIARAZIONE CONSENSO TRATTAMENTO DATI PER VISITA NPI</t>
+          <t>Autocertificazione modello ministeriale</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>DICHIARAZIONE CONSENSO TRATTAMENTO DATI PER VISITA NPI</t>
+          <t>Autocertificazione modello ministeriale</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Neuropsichiatria Infantile</t>
+          <t>Servizio Igiene E Sanità Pubblica</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>Territorio</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=5E3D22FA0FB247769657432980788B7111453&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=AFE48FB039814005BF41FE86090B4C7E11286&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Carcinoma dell'endometrio</t>
+          <t>Asportazione delle tube</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Carcinoma dell'endometrio</t>
+          <t>Asportazione delle tube</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Ostetricia E Ginecologia</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Entrambi</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=FA499B35A9F348F9AEB9F5DA30F6CF7511672&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=C8414148EBA34B7DBE63BD11EB33FF9711621&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Disabilità|Non Autosufficienza|Persone non autosufficienti</t>
+          <t>Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>MODULO DI RENDICONTAZIONE DELLE SPESE SOSTENUTE</t>
+          <t>Isteroscopia operativa</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>MODULO DI RENDICONTAZIONE DELLE SPESE SOSTENUTE</t>
+          <t>Isteroscopia operativa</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Ostetricia E Ginecologia</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>Domiciliare</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=4B8EC5EE95A746EEBE7A6220291EE2DC11444&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=E1FC0DDA52DB48BE988F7CC7251D049C11661&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Asportazione della vulva</t>
+          <t>Cromosalpingoscopia</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Asportazione della vulva</t>
+          <t>Cromosalpingoscopia</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Entrambi</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=E9E4516C07F049A5AEBCAD777071C80911671&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=DDC0D86CFB8D4C7CAE6C9989ED93299B11666&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Esami di Laboratorio|Laboratori|Laboratorio Analisi</t>
+          <t>Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Raccolta Liquido seminale per esame chimico-fisico</t>
+          <t>Test Combinato</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Raccolta Liquido seminale per esame chimico-fisico</t>
+          <t>Test Combinato</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Laboratorio Analisi</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=1EF96E96E7EB4DFD83A826592435603611083&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0ACFF5B2D91DDF541E6C45135233FF3D4444&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Anziani non autosufficienti|Disabilità|Non Autosufficienza|Persone non autosufficienti</t>
+          <t>Endoscopia Digestiva</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>MODULO DI DOMANDA PER SOSTEGNO CAREGIVERS</t>
+          <t>Scheda di preparazione del paziente all'enteroscopia con capsula</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>MODULO DI DOMANDA PER SOSTEGNO CAREGIVERS</t>
+          <t>Scheda di preparazione del paziente all'enteroscopia con capsula</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Endoscopia Digestiva</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>Domiciliare</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=D9234B43E18C4A29A89AE9D0CEC3E8D111450&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=2AF054BB391A4B6B9530FAFB0753431E11681&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Sanità Animale</t>
+          <t>Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>DICHIARAZIONE SOSTITUTIVA ATTO NOTORIETA' PER APERTURE FAMILIARI</t>
+          <t>Asportazione di cisti ovarica o delle ovaie</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>v</t>
+          <t>Asportazione di cisti ovarica o delle ovaie</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Ostetricia E Ginecologia</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Prevenzione</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98BFC864E28E4ABAB7C7FA981AABA88111425&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=F944A78162E047E1B1E6841824D5F66811669&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Diagnostica per Immagini|Radiologia</t>
+          <t>Esami di Laboratorio|Laboratori|Laboratorio Analisi</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO PER RISONANZA MAGNETICA NUCLEARE</t>
+          <t>Modalità Registro per la Sottoscrizione Informativa</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO PER RISONANZA MAGNETICA NUCLEARE</t>
+          <t>Modalità Registro per la Sottoscrizione Informativa</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Laboratorio Analisi</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=33AB94684379495D909CDF664606C26B11150&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8E3C51A77A554D73BCBEB74540437B1D11082&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Otorinolaringoiatria</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Esami Rx in gravidanza</t>
+          <t>Informativa e consenso all'intervento chirurgico di NASO-SINUSALE</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Esami Rx in gravidanza</t>
+          <t>Informativa e consenso all'intervento chirurgico di NASO-SINUSALE</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Entrambi</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>Ospedale</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=BBA67B993BB54961814D5291C21AB70B11164&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=BA5E7CC533FC43C4BC4ECA4D3B5CDE0911104&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Diagnostica per Immagini|Radiologia</t>
+          <t>Anziani non autosufficienti|Disabilità|Non Autosufficienza|Persone non autosufficienti|Telesoccorso</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Informativa e Consenso per accesso al magnete RM</t>
+          <t>MODULO DISATTIVAZIONE SERVIZIO DI TELESOCCORSO E TELECONTROLLO</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Informativa e Consenso per accesso al magnete RM</t>
+          <t>MODULO DISATTIVAZIONE SERVIZIO DI TELESOCCORSO E TELECONTROLLO</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>Ospedale</t>
+          <t>Domiciliare</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=5B073ABEA899413F936D9B2330EC7E0411285&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=51B947E0D5E848F48744FD28BC128CBB11449&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Malattie infettive|Prevenzione</t>
+          <t>Igiene Pubblica|Prevenzione|Sanità Pubblica</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>DOMANDA PER DANNO IRREVERSIBILE DA CONTAGIO DA MADRE DURANTE GESTAZIONE</t>
+          <t>Richiesta sopralluogo per la verifica di presunto inconveniente igienico sanitario in civile abitazione, su richiesta e nell’interesse del privato</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>DOMANDA PER DANNO IRREVERSIBILE DA CONTAGIO DA MADRE DURANTE GESTAZIONE</t>
+          <t>Richiesta sopralluogo per la verifica di presunto inconveniente igienico sanitario in civile abitazione, su richiesta e nell’interesse del privato</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Servizio Igiene E Sanità Pubblica</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>Prevenzione</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0AFB40CDA24E0CA75B3E6ACD38C133C54519&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=BAAB0A8620094A14878308D60A4635ED11288&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Endoscopia Digestiva</t>
+          <t>Anziani non autosufficienti|Disabilità|Non Autosufficienza|Persone non autosufficienti|Telesoccorso</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Informativa per l'esecuzione di enteroscopia con capsula</t>
+          <t>DOMANDA DI ATTIVAZIONE SERVIZIO DI TELESOCCORSO E TELECONTROLLO</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Informativa per l'esecuzione di enteroscopia con capsula</t>
+          <t>DOMANDA DI ATTIVAZIONE SERVIZIO DI TELESOCCORSO E TELECONTROLLO</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Disabilità E Non Autosufficienza</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Entrambi</t>
+          <t>Operatore</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>Ospedale</t>
+          <t>Domiciliare</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=1B546A4B537841ACB6C9835FE129D6A511680&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=3739AD64883E4068A4D678D971301A6811448&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Legge 104|Prevenzione</t>
+          <t>Edilizia|Igiene Pubblica|Prevenzione</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Richiesta contributo modifica strumenti di guida - L. 104</t>
+          <t>Modulo richiesta consulenza funzionale</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Richiesta contributo modifica strumenti di guida - L. 104</t>
+          <t>Modulo richiesta consulenza funzionale</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Richieste online</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Servizio Igiene E Sanità Pubblica</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Cartaceo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>Prevenzione</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0AF47DDFDFD65EC46183B22BBEC2AFF64507&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=A3FF10D0F9A94DC5AA9315848350FFD511292&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Prevenzione|Vaccinazioni|Vaccini</t>
+          <t>Animali|Sanità Animale</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>DOMANDA DI INDENNIZZO DI SOGGETTI DANNEGGIATI DA CONTATTO</t>
+          <t>RICHIESTA DI REGISTRAZIONE DI ATTIVITÀ DI ALLEVAMENTO BOVINI A CARATTERE FAMILIARE</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>DOMANDA DI INDENNIZZO DI SOGGETTI DANNEGGIATI DA CONTATTO</t>
+          <t>RICHIESTA DI REGISTRAZIONE DI ATTIVITÀ DI ALLEVAMENTO BOVINI A CARATTERE FAMILIARE</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>Prevenzione</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0AF9B7C4D5ED60320FB8BBEEC1B4DCEE4516&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=59FED2365D13486486FB57BC10F3354111428&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Malattie infettive|Prevenzione</t>
+          <t>Endoscopia Digestiva</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>DOMANDA PER DANNO IRREVERSIBILE CORRELATO A CONTAGIO DA CONIUGE CHE HA GIA' RICEVUTO IL BENEFICIO</t>
+          <t>Informativa per l'esecuzione di enteroscopia con capsula</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>DOMANDA PER DANNO IRREVERSIBILE CORRELATO A CONTAGIO DA CONIUGE CHE HA GIA' RICEVUTO IL BENEFICIO</t>
+          <t>Informativa per l'esecuzione di enteroscopia con capsula</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Endoscopia Digestiva</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Cittadino</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>Prevenzione</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0AFAC17FB0144BAE629CABCAF3E55B7A4518&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=1B546A4B537841ACB6C9835FE129D6A511680&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Prevenzione</t>
+          <t>Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>DOMANDA PER DANNO DA TRASFUSIONE</t>
+          <t>Carcinoma dell'ovaio</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>DOMANDA PER DANNO DA TRASFUSIONE</t>
+          <t>Carcinoma dell'ovaio</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0AF8B193EA2E47821275C2E097900F294514&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B415083927DF4737B00B98E9DE25DE7D11674&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Prevenzione</t>
+          <t>Cure domiciliari|Disabilità|Impegnativa di Cura Domiciliare ICD|Non Autosufficienza|Persone non autosufficienti</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>DOMANDA DI ASSEGNO UNA TANTUM O ASSEGNO PER 15 ANNI</t>
+          <t>MODULO DOMANDA ICD</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>DOMANDA DI ASSEGNO UNA TANTUM O ASSEGNO PER 15 ANNI</t>
+          <t>MODULO DOMANDA ICD</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Richieste online</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Disabilità E Non Autosufficienza</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Domiciliare</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0AF93755DA76D450406A7F321ED822D14515&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=E33560B790AA4F9E842943552594D2F411445&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Prevenzione</t>
+          <t>Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>DOMANDA DI AGGRAVAMENTO</t>
+          <t>DICHIARAZIONE CONSENSO TRATTAMENTO DATI PER VISITA NPI</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>DOMANDA DI AGGRAVAMENTO</t>
+          <t>DICHIARAZIONE CONSENSO TRATTAMENTO DATI PER VISITA NPI</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Richieste online</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Territorio</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0AF79C3EE4842AC4528A8C2EB1ECCF7D4512&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=5E3D22FA0FB247769657432980788B7111453&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Malattie infettive|Prevenzione</t>
+          <t>Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>DOMANDA PER DANNO IRREVERSIBILE PER OPERATORI SANITARI</t>
+          <t>Carcinoma dell'endometrio</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>DOMANDA PER DANNO IRREVERSIBILE PER OPERATORI SANITARI</t>
+          <t>Carcinoma dell'endometrio</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0AFBC1569E908DBBFDCA79C1B04C627C4520&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=FA499B35A9F348F9AEB9F5DA30F6CF7511672&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Tirocini|Tirocinio di formazione|Tirocinio di inserimento|Vaccinazioni</t>
+          <t>Disabilità|Non Autosufficienza|Persone non autosufficienti</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Autocertificazione vaccinale</t>
+          <t>MODULO DI RENDICONTAZIONE DELLE SPESE SOSTENUTE</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Autocertificazione vaccinale</t>
+          <t>MODULO DI RENDICONTAZIONE DELLE SPESE SOSTENUTE</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Domiciliare</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0A98CFBCED8C7ABB2F7763DEC67237734361&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=4B8EC5EE95A746EEBE7A6220291EE2DC11444&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Malattie infettive|Prevenzione</t>
+          <t>Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>DOMANDA PER DOPPIA PATOLOGIA</t>
+          <t>Asportazione della vulva</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>DOMANDA PER DOPPIA PATOLOGIA</t>
+          <t>Asportazione della vulva</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0AFC4C239721A05A33C20767A7E248204521&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=E9E4516C07F049A5AEBCAD777071C80911671&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Prevenzione|Vaccinazioni|Vaccini</t>
+          <t>Anziani non autosufficienti|Disabilità|Non Autosufficienza|Persone non autosufficienti</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>DOMANDA PER DANNO DA VACCINO</t>
+          <t>MODULO DI DOMANDA PER SOSTEGNO CAREGIVERS</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>DOMANDA PER DANNO DA VACCINO</t>
+          <t>MODULO DI DOMANDA PER SOSTEGNO CAREGIVERS</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Domiciliare</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0AFA3C4B061F6CE82ABF7AD5C100DDC24517&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=D9234B43E18C4A29A89AE9D0CEC3E8D111450&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Certificati|Prevenzione</t>
+          <t>Diagnostica per Immagini|Radiologia</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Richiesta certificato causa morte e modello Istat</t>
+          <t>Informativa e Consenso Risonanza Magnetica con MdC</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Richiesta certificato causa morte e modello Istat</t>
+          <t>Informativa e Consenso Risonanza Magnetica con MdC</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0B0B10D0ACF045180617B1E5B8390DAE4546&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=3C5FBFDB91CD44A9BBCD0F841243BE7F11284&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Certificati|Prevenzione</t>
+          <t>Diagnostica per Immagini|Radiologia</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>MODULO DI CERTIFICAZIONE BONUS BOLLETTA ELETTRICA</t>
+          <t>CONSENSO INFORMATO PER RISONANZA MAGNETICA NUCLEARE</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>MODULO DI CERTIFICAZIONE BONUS BOLLETTA ELETTRICA</t>
+          <t>CONSENSO INFORMATO PER RISONANZA MAGNETICA NUCLEARE</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=01257926CC0B4BEDA3FCBD4999FE540E11442&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=33AB94684379495D909CDF664606C26B11150&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Malattie infettive|Prevenzione</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Dichiarazione stato di non gravidanza</t>
+          <t>DOMANDA PER DANNO IRREVERSIBILE DA CONTAGIO DA MADRE DURANTE GESTAZIONE</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Dichiarazione stato di non gravidanza</t>
+          <t>DOMANDA PER DANNO IRREVERSIBILE DA CONTAGIO DA MADRE DURANTE GESTAZIONE</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Senologia Radiologica</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=5AA6E475E04149AA98A96EECB7F78CA911165&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0AFB40CDA24E0CA75B3E6ACD38C133C54519&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Attività fisica e motoria|Prevenzione</t>
+          <t>Ginecologia e Ostetricia</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>PRESCRIZIONE DI ESERCIZIO FISICO: Modello per i pazienti a Basso e Medio rischio cardiovascolare</t>
+          <t>Endometriosi</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>PRESCRIZIONE DI ESERCIZIO FISICO: Modello per i pazienti a Basso e Medio rischio cardiovascolare</t>
+          <t>Endometriosi</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Scarico documentazione</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Servizio Attività Motorie</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=06244224F57D4C8FA3AD88A94FC6029711420&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B7087DD223C94A2DA3AA397D56966A3C11678&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Ufficio Relazioni Pubblico URP</t>
+          <t>Legge 104|Prevenzione</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Modulo unico regionale per comunicazioni utente</t>
+          <t>Richiesta contributo modifica strumenti di guida - L. 104</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Modulo unico regionale per comunicazioni utente</t>
+          <t>Richiesta contributo modifica strumenti di guida - L. 104</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=502B69E3644040F5BEBF1B63FEF72F3C11462&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0AF47DDFDFD65EC46183B22BBEC2AFF64507&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Animali|Sanità Animale</t>
+          <t>Prevenzione|Vaccinazioni|Vaccini</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>MODULO RICHIESTA MODELLO 4 ELETTRONICO</t>
+          <t>DOMANDA DI INDENNIZZO DI SOGGETTI DANNEGGIATI DA CONTATTO</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>MODULO RICHIESTA MODELLO 4 ELETTRONICO</t>
+          <t>DOMANDA DI INDENNIZZO DI SOGGETTI DANNEGGIATI DA CONTATTO</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Altro</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=7BDCE3B97857474C85CF820C4ABA9E6A11429&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0AF9B7C4D5ED60320FB8BBEEC1B4DCEE4516&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Otorinolaringoiatria</t>
+          <t>Malattie infettive|Prevenzione</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Informativa e consenso all'intervento chirurgico di MICROLARINGOSCOPIA</t>
+          <t>DOMANDA PER DANNO IRREVERSIBILE CORRELATO A CONTAGIO DA CONIUGE CHE HA GIA' RICEVUTO IL BENEFICIO</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Informativa e consenso all'intervento chirurgico di MICROLARINGOSCOPIA</t>
+          <t>DOMANDA PER DANNO IRREVERSIBILE CORRELATO A CONTAGIO DA CONIUGE CHE HA GIA' RICEVUTO IL BENEFICIO</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=F5A8CBA7BF5548B8850816589A86F90511105&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0AFAC17FB0144BAE629CABCAF3E55B7A4518&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Cure Primarie</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>RICHIESTA DI RIMBORSO SPESE PER VISITE MEDICHE AMBULATORIALI E DOMICILIARI OTTENUTE PRESSO I SERVIZI DI ASSISTENZA SANITARIA IN LOCALITA TURISTICHE</t>
+          <t>DOMANDA PER DANNO DA TRASFUSIONE</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>RICHIESTA DI RIMBORSO SPESE PER VISITE MEDICHE AMBULATORIALI E DOMICILIARI OTTENUTE PRESSO I SERVIZI DI ASSISTENZA SANITARIA IN LOCALITA TURISTICHE</t>
+          <t>DOMANDA PER DANNO DA TRASFUSIONE</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Richieste online</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=754CB69AAD1842C1B6DD9A1221C6E0A311443&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0AF8B193EA2E47821275C2E097900F294514&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Anziani non autosufficienti|Disabilità|Non Autosufficienza</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>MODULO DI ACCESSO ALLA RETE DELLE STRUTTURE RESIDENZIALI E SEMIRESIDENZIALI</t>
+          <t>DOMANDA DI ASSEGNO UNA TANTUM O ASSEGNO PER 15 ANNI</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>MODULO DI ACCESSO ALLA RETE DELLE STRUTTURE RESIDENZIALI E SEMIRESIDENZIALI</t>
+          <t>DOMANDA DI ASSEGNO UNA TANTUM O ASSEGNO PER 15 ANNI</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Richieste online</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=490D6C48BC5E4E889DDB5F45E3A5905F11447&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0AF93755DA76D450406A7F321ED822D14515&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Cure domiciliari|Disabilità</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>MODULO DOMANDA ICDf</t>
+          <t>DOMANDA DI AGGRAVAMENTO</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>MODULO DOMANDA ICDf</t>
+          <t>DOMANDA DI AGGRAVAMENTO</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Richieste online</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Disabilità</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=CC8CB867516B4049A374A8AB3D9A245811454&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0AF79C3EE4842AC4528A8C2EB1ECCF7D4512&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Non Autosufficienza|Persone non autosufficienti</t>
+          <t>Malattie infettive|Prevenzione</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>RICHIESTA DI ATTIVAZIONE UVMD</t>
+          <t>DOMANDA PER DANNO IRREVERSIBILE PER OPERATORI SANITARI</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>RICHIESTA DI ATTIVAZIONE UVMD</t>
+          <t>DOMANDA PER DANNO IRREVERSIBILE PER OPERATORI SANITARI</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Operatore</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=5F6D28536E58469F9356C8A05CEEB20811457&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0AFBC1569E908DBBFDCA79C1B04C627C4520&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Diagnostica per Immagini|Radiologia</t>
+          <t>Tirocini|Tirocinio di formazione|Tirocinio di inserimento|Vaccinazioni</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO PER URETRO-CISTOGRAFIA RETROGRADA E O MINZIONALE</t>
+          <t>Autocertificazione vaccinale</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO PER URETRO-CISTOGRAFIA RETROGRADA E O MINZIONALE</t>
+          <t>Autocertificazione vaccinale</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=63B82D6195444BFA96D641666317C46511282&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0A98CFBCED8C7ABB2F7763DEC67237734361&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Animali|Sanità Animale</t>
+          <t>Malattie infettive|Prevenzione</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>RICHIESTA DI REGISTRAZIONE DI ATTIVITÀ DI ALLEVAMENTO EQUIDI A CARATTERE FAMILIARE</t>
+          <t>DOMANDA PER DOPPIA PATOLOGIA</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>RICHIESTA DI REGISTRAZIONE DI ATTIVITÀ DI ALLEVAMENTO EQUIDI A CARATTERE FAMILIARE</t>
+          <t>DOMANDA PER DOPPIA PATOLOGIA</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=E4479AD3D3564975821C432487692F6811431&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0AFC4C239721A05A33C20767A7E248204521&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Diagnostica per Immagini|Radiologia</t>
+          <t>Prevenzione|Vaccinazioni|Vaccini</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO PER INDAGINE ANGIOGRAFICA</t>
+          <t>DOMANDA PER DANNO DA VACCINO</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO PER INDAGINE ANGIOGRAFICA</t>
+          <t>DOMANDA PER DANNO DA VACCINO</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=D3B6B8309FEF48599B9E0A5A496A085211097&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0AFA3C4B061F6CE82ABF7AD5C100DDC24517&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Controlli Veterinari</t>
+          <t>Certificati|Prevenzione</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Richiesta analisi per la ricerca di Trichinella SPP in selvaggina cacciata</t>
+          <t>Richiesta certificato causa morte e modello Istat</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Richiesta analisi per la ricerca di Trichinella SPP in selvaggina cacciata</t>
+          <t>Richiesta certificato causa morte e modello Istat</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Richieste online</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=AE9189CAA3A44E6093FC0457A0A1072711436&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0B0B10D0ACF045180617B1E5B8390DAE4546&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Diagnostica per Immagini|Radiologia</t>
+          <t>Certificati|Prevenzione</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Informativa e Consenso Risonanza Magnetica Paziente Minore e Incapace</t>
+          <t>MODULO DI CERTIFICAZIONE BONUS BOLLETTA ELETTRICA</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Informativa e Consenso Risonanza Magnetica Paziente Minore e Incapace</t>
+          <t>MODULO DI CERTIFICAZIONE BONUS BOLLETTA ELETTRICA</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Operatore</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=319EF99AD4E94D08AD92C5BD896474DF11283&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=01257926CC0B4BEDA3FCBD4999FE540E11442&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Edilizia|Igiene Pubblica|Prevenzione|Sanità Pubblica</t>
+          <t>Radiologia</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Richiesta sopralluogo per la certificazione sanitaria attestante le condizioni igienico sanitarie abitative ai fini dell’assegnazione di alloggi di edilizia residenziale pubblica (ATER)</t>
+          <t>Dichiarazione stato di non gravidanza</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Richiesta sopralluogo per la certificazione sanitaria attestante le condizioni igienico sanitarie abitative ai fini dell’assegnazione di alloggi di edilizia residenziale pubblica (ATER)</t>
+          <t>Dichiarazione stato di non gravidanza</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Servizio Igiene E Sanità Pubblica</t>
+          <t>Senologia Radiologica</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0A8DA7BA7CDB4A57B7F0EAFCBE8FB0A011287&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=5AA6E475E04149AA98A96EECB7F78CA911165&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Anziani non autosufficienti|Disabilità|Non Autosufficienza|Persone non autosufficienti|Telesoccorso</t>
+          <t>Cure domiciliari|Disabilità|Impegnativa di Cura Domiciliare ICD|Non Autosufficienza|Persone non autosufficienti</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>MODULO DISATTIVAZIONE SERVIZIO DI TELESOCCORSO E TELECONTROLLO</t>
+          <t>MODULO DOMANDA ICDsla</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>MODULO DISATTIVAZIONE SERVIZIO DI TELESOCCORSO E TELECONTROLLO</t>
+          <t>MODULO DOMANDA ICDsla</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Richieste online</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>Disabilità E Non Autosufficienza</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Domiciliare</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=51B947E0D5E848F48744FD28BC128CBB11449&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=7F5D8759DF2D42668C7F34516767623711446&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Attività fisica e motoria|Prevenzione</t>
+          <t>Animali|Sanità Animale</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>PRESCRIZIONE DI ATTIVITÀ FISICA ADATTATA per la DISABILITÀ (AFA-D)</t>
+          <t>MODULO RICHIESTA MODELLO 4 ELETTRONICO</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>PRESCRIZIONE DI ATTIVITÀ FISICA ADATTATA per la DISABILITÀ (AFA-D)</t>
+          <t>MODULO RICHIESTA MODELLO 4 ELETTRONICO</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Scarico documentazione</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Servizio Attività Motorie</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=95AE1AFD809647B897315B229EFCF18311421&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=7BDCE3B97857474C85CF820C4ABA9E6A11429&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Endoscopia Digestiva</t>
+          <t>Radiologia</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO TRATTAMENTO ENDOSCOPICO DELLE VARICI ESOFAGEE (LEGATURA O SCLEROSI)</t>
+          <t>Scheda accesso RISONANZA MAGNETICA per visitatori - accompagnatori in zona controllata RM</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO TRATTAMENTO ENDOSCOPICO DELLE VARICI ESOFAGEE (LEGATURA O SCLEROSI)</t>
+          <t>Scheda accesso RISONANZA MAGNETICA per visitatori - accompagnatori in zona controllata RM</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B14EAF63FD6D4B3C8B4F2829554F055711204&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=1DB6A4B173924A62BDE1B8F361B76BA711170&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Cure domiciliari|Disabilità|Impegnativa di Cura Domiciliare ICD|Non Autosufficienza|Persone non autosufficienti</t>
+          <t>Cure Primarie</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>MODULO DOMANDA ICD</t>
+          <t>RICHIESTA DI RIMBORSO SPESE PER VISITE MEDICHE AMBULATORIALI E DOMICILIARI OTTENUTE PRESSO I SERVIZI DI ASSISTENZA SANITARIA IN LOCALITA TURISTICHE</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>MODULO DOMANDA ICD</t>
+          <t>RICHIESTA DI RIMBORSO SPESE PER VISITE MEDICHE AMBULATORIALI E DOMICILIARI OTTENUTE PRESSO I SERVIZI DI ASSISTENZA SANITARIA IN LOCALITA TURISTICHE</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Richieste online</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Territorio</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=E33560B790AA4F9E842943552594D2F411445&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=754CB69AAD1842C1B6DD9A1221C6E0A311443&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Screening</t>
+          <t>Anziani non autosufficienti|Disabilità|Non Autosufficienza</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>MAMMOGRAFIA_Consenso informato e informativa per il trattamento dati personali</t>
+          <t>MODULO DI ACCESSO ALLA RETE DELLE STRUTTURE RESIDENZIALI E SEMIRESIDENZIALI</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>MAMMOGRAFIA_Consenso informato e informativa per il trattamento dati personali</t>
+          <t>MODULO DI ACCESSO ALLA RETE DELLE STRUTTURE RESIDENZIALI E SEMIRESIDENZIALI</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Programmi Di Screening</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Territorio</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B234AF2FFF0E48C1899B2AF9BDE93EAF11316&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=490D6C48BC5E4E889DDB5F45E3A5905F11447&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Disabilità|Disabilità e scuola|Disabilità Infantile|Neuropsichiatria Infantile</t>
+          <t>Cure domiciliari|Disabilità</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>DOMANDA DI ACCERTAMENTO PER L’INDIVIDUAZIONE DELL’ALUNNO IN SITUAZIONE DI HANDICAP AI FINI DELL'INTEGRAZIONE SCOLASTICA</t>
+          <t>MODULO DOMANDA ICDf</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>DOMANDA DI ACCERTAMENTO PER L’INDIVIDUAZIONE DELL’ALUNNO IN SITUAZIONE DI HANDICAP AI FINI DELL'INTEGRAZIONE SCOLASTICA</t>
+          <t>MODULO DOMANDA ICDf</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>Richieste online</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Domiciliare</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=688373D128D541E59BBEF7627CE8F24311452&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=CC8CB867516B4049A374A8AB3D9A245811454&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Endoscopia Digestiva</t>
+          <t>Non Autosufficienza|Persone non autosufficienti</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO COLONSCOPIA 2025</t>
+          <t>RICHIESTA DI ATTIVAZIONE UVMD</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO COLONSCOPIA 2025</t>
+          <t>RICHIESTA DI ATTIVAZIONE UVMD</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Domiciliare</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=04A75436405949DDB373C364CCC4BB2A11208&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=5F6D28536E58469F9356C8A05CEEB20811457&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Controlli Veterinari</t>
+          <t>Animali|Sanità Animale</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Modello per la comunicazione della macellazione al di fuori del macello</t>
+          <t>RICHIESTA DI REGISTRAZIONE PER LE AZIENDE CON ALLEVAMENTO AVICOLI PRODUZIONE FAMILIARE (AUTOCONSUMO &amp;lt; 50 CAPI)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Modello per la comunicazione della macellazione al di fuori del macello</t>
+          <t>RICHIESTA DI REGISTRAZIONE PER LE AZIENDE CON ALLEVAMENTO AVICOLI PRODUZIONE FAMILIARE (AUTOCONSUMO &amp;lt; 50 CAPI)</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B4600A8F59D44B0DA5217D54CBAEF46911439&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=D81D87F431D04899ADFA8BCCE093A79D11426&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Lavoratori|Lavoro|Prevenzione</t>
+          <t>Controlli Veterinari</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Ricorso avverso il giudizio di idoneità del medico competente - Lavoratore</t>
+          <t>CERTIFICATO UFFICIALE IN CASO DI MACELLAZIONE D'URGENZA AL DI FUORI DEL MACELLO ARTICOLO 4 DEL REGOLAMENTO DELEGATO (UE) 2019_624 DELLA COMMISSIONE</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Ricorso avverso il giudizio di idoneità del medico competente - Lavoratore</t>
+          <t>CERTIFICATO UFFICIALE IN CASO DI MACELLAZIONE D'URGENZA AL DI FUORI DEL MACELLO ARTICOLO 4 DEL REGOLAMENTO DELEGATO (UE) 2019_624 DELLA COMMISSIONE</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Scarico documentazione</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Operatore</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=120022E555754B85AD26B37569FB2C7311441&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=D1978D327BCF4ED88B7C6D3FFEDF2BA311434&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Endoscopia Digestiva</t>
+          <t>Diagnostica per Immagini|Radiologia</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO DILATAZIONE ENDOSCOPICA STENOSI POSIZIONAMENTO ENDOPROTESI</t>
+          <t>CONSENSO INFORMATO PER BIOPSIA ADDOMINALE-TORACICA</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO DILATAZIONE ENDOSCOPICA STENOSI POSIZIONAMENTO ENDOPROTESI</t>
+          <t>CONSENSO INFORMATO PER BIOPSIA ADDOMINALE-TORACICA</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Endoscopia Digestiva</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=83ACECAB02DF4E55B555A73D57FCC75811206&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=FC9C186F1EC84A7DBE31397F67298CEF11095&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Otorinolaringoiatria</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Informativa e consenso all'intervento chirurgico di ADENOIDECTOMIA</t>
+          <t>SPORTELLO UNICO Domanda di Servizi – Servizio Disabilità</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Informativa e consenso all'intervento chirurgico di ADENOIDECTOMIA</t>
+          <t>SPORTELLO UNICO Domanda di Servizi – Servizio Disabilità</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Domiciliare</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B9AA6ED0499A4A0E9ED7870C77B717E311100&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=C5555FDBC8644A189EE09FA1F40544AB11456&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Diagnostica per Immagini|Radiologia</t>
+          <t>Animali|Sanità Animale</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Richiesta copia cd</t>
+          <t>RICHIESTA DI REGISTRAZIONE DI ATTIVITÀ DI ALLEVAMENTO EQUIDI A CARATTERE FAMILIARE</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Richiesta copia cd</t>
+          <t>RICHIESTA DI REGISTRAZIONE DI ATTIVITÀ DI ALLEVAMENTO EQUIDI A CARATTERE FAMILIARE</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Scarico documentazione</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Senologia Radiologica</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=C2F3AE74EE264521AD41E0F304D4F75611174&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=E4479AD3D3564975821C432487692F6811431&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Controlli Veterinari</t>
+          <t>Cure domiciliari|Disabilità</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Richiesta esame per la ricerca di Trichinella SPP</t>
+          <t>MODULO DOMANDA ICDp</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Richiesta esame per la ricerca di Trichinella SPP</t>
+          <t>MODULO DOMANDA ICDp</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Richieste online</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Servizio Veterinario Di Igiene Degli Alimenti Di Origine Animale E Dei Loro Derivati</t>
+          <t>Disabilità</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Domiciliare</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=A75886E992B04BFAAEB011FE13D065CE11437&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B42830B4CE464B32AA7253C6636B2BA411455&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Controlli Veterinari</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Esecuzione di MAMMOGRAFIA in pazienti portatrici di protesi mammaria</t>
+          <t>Richiesta analisi per la ricerca di Trichinella SPP in selvaggina cacciata</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Esecuzione di MAMMOGRAFIA in pazienti portatrici di protesi mammaria</t>
+          <t>Richiesta analisi per la ricerca di Trichinella SPP in selvaggina cacciata</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Senologia Radiologica</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0C4C2C5401A84F779831546D178C781A11160&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=AE9189CAA3A44E6093FC0457A0A1072711436&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Attività fisica e motoria|Prevenzione</t>
+          <t>Screening</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>PRESCRIZIONE DI ATTIVITA’ FISICA ADATTATA (AFA)</t>
+          <t>Colposcopia_Consenso informato</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>PRESCRIZIONE DI ATTIVITA’ FISICA ADATTATA (AFA)</t>
+          <t>Colposcopia_Consenso informato</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Scarico documentazione</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=D56EE94CE4AA4086A3C688D51841431B11422&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=50AC9A6BFF8F482BA18B4A0F043A3FC711315&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Diagnostica per Immagini|Radiologia</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Consenso informato TC con MDC</t>
+          <t>Informativa e Consenso Risonanza Magnetica Paziente Minore e Incapace</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Consenso informato TC con MDC</t>
+          <t>Informativa e Consenso Risonanza Magnetica Paziente Minore e Incapace</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=4E3A3FEE86624016A51D3274C58AEBD111163&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=319EF99AD4E94D08AD92C5BD896474DF11283&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Animali|Sanità Animale</t>
+          <t>Otorinolaringoiatria</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>MODULO RICHIESTA MARCHE AURICOLARI</t>
+          <t>Informativa e consenso all'intervento chirurgico di TIRODECTOMIA</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>MODULO RICHIESTA MARCHE AURICOLARI</t>
+          <t>Informativa e consenso all'intervento chirurgico di TIRODECTOMIA</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0133FE31794640738798388A1DC1A3BE11427&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B40BDCFFCC944548AB99FA5A76242D8D11112&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Screening</t>
+          <t>Radiologia</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Colposcopia_Consenso informato</t>
+          <t>Consenso informato RISONANZA MAGNETICA portatore pacemaker</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Colposcopia_Consenso informato</t>
+          <t>Consenso informato RISONANZA MAGNETICA portatore pacemaker</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Programmi Di Screening</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=50AC9A6BFF8F482BA18B4A0F043A3FC711315&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=A1B001C1DF1E4C57842FD2BD63A1D7D711169&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Igiene Pubblica|Prevenzione|Sanità Pubblica</t>
+          <t>Disabilità|Disabilità e scuola|Disabilità Infantile|Neuropsichiatria Infantile</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Scheda segnalazione malattie infettive</t>
+          <t>DOMANDA DI ACCERTAMENTO PER L’INDIVIDUAZIONE DELL’ALUNNO IN SITUAZIONE DI HANDICAP AI FINI DELL'INTEGRAZIONE SCOLASTICA</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Scheda segnalazione malattie infettive</t>
+          <t>DOMANDA DI ACCERTAMENTO PER L’INDIVIDUAZIONE DELL’ALUNNO IN SITUAZIONE DI HANDICAP AI FINI DELL'INTEGRAZIONE SCOLASTICA</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Territorio</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=90B9AEFA98E246B1BCFDD4C9741A287911289&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=688373D128D541E59BBEF7627CE8F24311452&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Attività fisica e motoria|Prevenzione</t>
+          <t>Endoscopia Digestiva</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>PRESCRIZIONE DI ESERCIZIO FISICO: Modello per i pazienti ad Alto rischio cardiovascolare</t>
+          <t>CONSENSO INFORMATO COLONSCOPIA 2025</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>PRESCRIZIONE DI ESERCIZIO FISICO: Modello per i pazienti ad Alto rischio cardiovascolare</t>
+          <t>CONSENSO INFORMATO COLONSCOPIA 2025</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Scarico documentazione</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Servizio Attività Motorie</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=50BE85EF98DB492E91823BE054395BC011418&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=04A75436405949DDB373C364CCC4BB2A11208&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Diagnostica per Immagini|Radiologia</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Profilassi prevenzione nefropatie</t>
+          <t>Modulo Richiesta Dvd di Immagini Radiologiche</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Profilassi prevenzione nefropatie</t>
+          <t>Modulo Richiesta Dvd di Immagini Radiologiche</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Scarico documentazione</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Senologia Radiologica</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=5AC899C1C74842F494D4F2ADCB82516211281&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=DD773A1DF9944D3692C789C7564A38A02073&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Animali|Sanità Animale</t>
+          <t>Attività fisica e motoria|Prevenzione</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>RICHIESTA DI REGISTRAZIONE PER LE AZIENDE CON ALLEVAMENTO AVICOLI PRODUZIONE FAMILIARE (AUTOCONSUMO &amp;lt; 50 CAPI)</t>
+          <t>RICHIESTA DI ADESIONE AI PROGRAMMI DI ATTIVITÀ FISICA ADATTATA (AFA) E/O ATTIVITÀ FISICA ADATTATA PER LA DISABILITÀ (AFA-D)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>RICHIESTA DI REGISTRAZIONE PER LE AZIENDE CON ALLEVAMENTO AVICOLI PRODUZIONE FAMILIARE (AUTOCONSUMO &amp;lt; 50 CAPI)</t>
+          <t>RICHIESTA DI ADESIONE AI PROGRAMMI DI ATTIVITÀ FISICA ADATTATA (AFA) E/O ATTIVITÀ FISICA ADATTATA PER LA DISABILITÀ (AFA-D)</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Servizio Veterinario Di Sanità Animale</t>
+          <t>Servizio Attività Motorie</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=D81D87F431D04899ADFA8BCCE093A79D11426&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=ECB5D23CDD53450490F8158B530E9A4511419&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Diagnostica per Immagini|Radiologia</t>
+          <t>Controlli Veterinari</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO PER BIOPSIA MAMMARIA PERCUTANEA AGOASPIRATO SOTTO GUIDA ECOGRAFICA O STEREOTASSICA</t>
+          <t>Modello per la comunicazione della macellazione al di fuori del macello</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO PER BIOPSIA MAMMARIA PERCUTANEA AGOASPIRATO SOTTO GUIDA ECOGRAFICA O STEREOTASSICA</t>
+          <t>Modello per la comunicazione della macellazione al di fuori del macello</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=460F62E39962402D9F87CC106F6E995711094&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B4600A8F59D44B0DA5217D54CBAEF46911439&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Animali|Sanità Animale</t>
+          <t>Lavoratori|Lavoro|Prevenzione</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>RICHIESTA DI REGISTRAZIONE DI ATTIVITÀ DI ALLEVAMENTO SUINI A CARATTERE FAMILIARE</t>
+          <t>Ricorso avverso il giudizio di idoneità del medico competente - Lavoratore</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>RICHIESTA DI REGISTRAZIONE DI ATTIVITÀ DI ALLEVAMENTO SUINI A CARATTERE FAMILIARE</t>
+          <t>Ricorso avverso il giudizio di idoneità del medico competente - Lavoratore</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Richieste online</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Servizio Veterinario Di Sanità Animale</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=E56347139ED34159815C9B106A23ADED11430&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=120022E555754B85AD26B37569FB2C7311441&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Controlli Veterinari</t>
+          <t>Igiene Pubblica|Minori|Prevenzione|Sanità Pubblica|Vaccinazioni|Vaccini</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>CERTIFICATO UFFICIALE IN CASO DI MACELLAZIONE D'URGENZA AL DI FUORI DEL MACELLO ARTICOLO 4 DEL REGOLAMENTO DELEGATO (UE) 2019_624 DELLA COMMISSIONE</t>
+          <t>Modulo delega vaccinazioni</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>CERTIFICATO UFFICIALE IN CASO DI MACELLAZIONE D'URGENZA AL DI FUORI DEL MACELLO ARTICOLO 4 DEL REGOLAMENTO DELEGATO (UE) 2019_624 DELLA COMMISSIONE</t>
+          <t>Modulo delega vaccinazioni</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Scarico documentazione</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Servizio Veterinario Di Igiene Degli Alimenti Di Origine Animale E Dei Loro Derivati</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=D1978D327BCF4ED88B7C6D3FFEDF2BA311434&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=4990CEAD1B7848CA8578B13F0DC1248311290&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Endoscopia Digestiva|Screening</t>
+          <t>Endoscopia Digestiva</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Informativa Retto-Sigmoido-Colonscopia</t>
+          <t>CONSENSO INFORMATO DILATAZIONE ENDOSCOPICA STENOSI POSIZIONAMENTO ENDOPROTESI</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Informativa Retto-Sigmoido-Colonscopia</t>
+          <t>CONSENSO INFORMATO DILATAZIONE ENDOSCOPICA STENOSI POSIZIONAMENTO ENDOPROTESI</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Programmi Di Screening</t>
+          <t>Endoscopia Digestiva</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=9B3C7226A9464279A42F21EE9697053B8641&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=83ACECAB02DF4E55B555A73D57FCC75811206&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Fitosanitari|Nutrizione</t>
+          <t>Otorinolaringoiatria</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Domanda rilascio rinnovo fitosanitari</t>
+          <t>Informativa e consenso all'intervento chirurgico di ADENOIDECTOMIA</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Domanda rilascio rinnovo fitosanitari</t>
+          <t>Informativa e consenso all'intervento chirurgico di ADENOIDECTOMIA</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=31D6AB656CCB4FB6848A13E7B99DF6E611435&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B9AA6ED0499A4A0E9ED7870C77B717E311100&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Animali|Sanità Animale</t>
+          <t>Controlli Veterinari</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Modulo di Denuncia in Anagrafe Canina Regionale</t>
+          <t>Dichiarazione di provenienza delle carcasse o delle carni di selvaggina ai fini della cessione diretta di piccoli quantitativi</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Modulo di Denuncia in Anagrafe Canina Regionale</t>
+          <t>Dichiarazione di provenienza delle carcasse o delle carni di selvaggina ai fini della cessione diretta di piccoli quantitativi</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Servizio Veterinario Di Sanità Animale</t>
+          <t>Servizio Veterinario Di Igiene Degli Alimenti Di Origine Animale E Dei Loro Derivati</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=58EBF2C4AD094AC794D69DEB0A765D5811423&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=2FAADF9FA4EB454BA8557F07FA8530A911438&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Igiene Pubblica|Minori|Prevenzione|Sanità Pubblica|Vaccinazioni|Vaccini</t>
+          <t>Diagnostica per Immagini|Radiologia</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Modulo delega vaccinazioni</t>
+          <t>Richiesta copia cd</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Modulo delega vaccinazioni</t>
+          <t>Richiesta copia cd</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Scarico documentazione</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Servizio Igiene E Sanità Pubblica</t>
+          <t>Senologia Radiologica</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=4990CEAD1B7848CA8578B13F0DC1248311290&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=C2F3AE74EE264521AD41E0F304D4F75611174&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Animali|Sanità Animale</t>
+          <t>Controlli Veterinari</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>RICHIESTA DI REGISTRAZIONE DI ATTIVITÀ DI ALLEVAMENTO BOVINI A CARATTERE FAMILIARE</t>
+          <t>Richiesta esame per la ricerca di Trichinella SPP</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>RICHIESTA DI REGISTRAZIONE DI ATTIVITÀ DI ALLEVAMENTO BOVINI A CARATTERE FAMILIARE</t>
+          <t>Richiesta esame per la ricerca di Trichinella SPP</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>Richieste online</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Servizio Veterinario Di Sanità Animale</t>
+          <t>Servizio Veterinario Di Igiene Degli Alimenti Di Origine Animale E Dei Loro Derivati</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=59FED2365D13486486FB57BC10F3354111428&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=A75886E992B04BFAAEB011FE13D065CE11437&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Diagnostica per Immagini|Radiologia</t>
+          <t>Radiologia</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO PER CRIOABLAZIONE ADDOMINALE-TORACICA</t>
+          <t>Esecuzione di MAMMOGRAFIA in pazienti portatrici di protesi mammaria</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO PER CRIOABLAZIONE ADDOMINALE-TORACICA</t>
+          <t>Esecuzione di MAMMOGRAFIA in pazienti portatrici di protesi mammaria</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Senologia Radiologica</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=C8C1BBD593F5471684F4CC7BD957345C11091&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0C4C2C5401A84F779831546D178C781A11160&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Attività fisica e motoria|Prevenzione</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>RICHIESTA DI ADESIONE AI PROGRAMMI DI ATTIVITÀ FISICA ADATTATA (AFA) E/O ATTIVITÀ FISICA ADATTATA PER LA DISABILITÀ (AFA-D)</t>
+          <t>PRESCRIZIONE DI ATTIVITA’ FISICA ADATTATA (AFA)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>RICHIESTA DI ADESIONE AI PROGRAMMI DI ATTIVITÀ FISICA ADATTATA (AFA) E/O ATTIVITÀ FISICA ADATTATA PER LA DISABILITÀ (AFA-D)</t>
+          <t>PRESCRIZIONE DI ATTIVITA’ FISICA ADATTATA (AFA)</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Scarico documentazione</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Operatore</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=ECB5D23CDD53450490F8158B530E9A4511419&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=D56EE94CE4AA4086A3C688D51841431B11422&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Animali|Sanità Animale</t>
+          <t>Radiologia</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>MODULO RICHIESTA PASSAPORTO ANIMALI D’AFFEZIONE</t>
+          <t>Consenso RISONANZA MAGNETICA con mezzo di contrasto e altri soluzioni-gel o preparati farmaceutici</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>MODULO RICHIESTA PASSAPORTO ANIMALI D’AFFEZIONE</t>
+          <t>Consenso RISONANZA MAGNETICA con mezzo di contrasto e altri soluzioni-gel o preparati farmaceutici</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Servizio Veterinario Di Sanità Animale</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=D62F9E3617294B09BA517AEB16B021C811424&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=561F8939F66E4488B40E7DB017BEBB3711172&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Animali|Sanità Animale</t>
+          <t>Endoscopia Digestiva</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>RICHIESTA DI REGISTRAZIONE DI ATTIVITÀ DI ALLEVAMENTO OVICAPRINI A CARATTERE FAMILIARE</t>
+          <t>CONSENSO INFORMATO COLANGIOGRAFIA RETROGRADA - ERCP</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>RICHIESTA DI REGISTRAZIONE DI ATTIVITÀ DI ALLEVAMENTO OVICAPRINI A CARATTERE FAMILIARE</t>
+          <t>CONSENSO INFORMATO COLANGIOGRAFIA RETROGRADA - ERCP</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Servizio Veterinario Di Sanità Animale</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=A3B522BFCCD54BBEB5712FF2B902DF7111432&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=E567E328892549BF96A0F875D0DE5F6E11207&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Otorinolaringoiatria</t>
+          <t>Igiene Pubblica|Prevenzione|Sanità Pubblica</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Informativa e consenso all'intervento chirurgico di ADENOTONSILLECTOMIA</t>
+          <t>Scheda segnalazione malattie infettive</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Informativa e consenso all'intervento chirurgico di ADENOTONSILLECTOMIA</t>
+          <t>Scheda segnalazione malattie infettive</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=C56F3FC5FB4F42E6A9CD34BB7394BE6011101&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=90B9AEFA98E246B1BCFDD4C9741A287911289&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Diagnostica per Immagini|Radiologia</t>
+          <t>Attività fisica e motoria|Prevenzione</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO PER COLONOGRAFIA TC (CTC) O COLONSCOPIA VIRTUALE (CV)</t>
+          <t>PRESCRIZIONE DI ESERCIZIO FISICO: Modello per i pazienti ad Alto rischio cardiovascolare</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO PER COLONOGRAFIA TC (CTC) O COLONSCOPIA VIRTUALE (CV)</t>
+          <t>PRESCRIZIONE DI ESERCIZIO FISICO: Modello per i pazienti ad Alto rischio cardiovascolare</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Scarico documentazione</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Servizio Attività Motorie</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Operatore</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=D7C2EDA2E1A84524BD3BB38DF44BC23211096&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=50BE85EF98DB492E91823BE054395BC011418&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Igiene Pubblica|Prevenzione|Sanità Pubblica</t>
+          <t>Animali|Sanità Animale</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Autocertificazione modello ministeriale</t>
+          <t>RICHIESTA DI REGISTRAZIONE DI ATTIVITÀ DI ALLEVAMENTO SUINI A CARATTERE FAMILIARE</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Autocertificazione modello ministeriale</t>
+          <t>RICHIESTA DI REGISTRAZIONE DI ATTIVITÀ DI ALLEVAMENTO SUINI A CARATTERE FAMILIARE</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Servizio Veterinario Di Sanità Animale</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=AFE48FB039814005BF41FE86090B4C7E11286&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=E56347139ED34159815C9B106A23ADED11430&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Diagnostica per Immagini|Radiologia</t>
+          <t>Edilizia|Igiene Pubblica|Prevenzione|Sanità Pubblica</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO PER TAC CON MEZZO DI CONTRASTO</t>
+          <t>Richiesta sopralluogo per la certificazione sanitaria attestante le condizioni igienico sanitarie abitative ai fini dell’assegnazione di alloggi di edilizia residenziale pubblica (ATER)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO PER TAC CON MEZZO DI CONTRASTO</t>
+          <t>Richiesta sopralluogo per la certificazione sanitaria attestante le condizioni igienico sanitarie abitative ai fini dell’assegnazione di alloggi di edilizia residenziale pubblica (ATER)</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=419F2049BD6E4F638CB5C833903D119711093&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0A8DA7BA7CDB4A57B7F0EAFCBE8FB0A011287&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Edilizia|Igiene Pubblica|Prevenzione</t>
+          <t>Otorinolaringoiatria</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Modulo richiesta consulenza funzionale</t>
+          <t>Informativa e consenso all'intervento chirurgico di OTOSCLEROSI</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Modulo richiesta consulenza funzionale</t>
+          <t>Informativa e consenso all'intervento chirurgico di OTOSCLEROSI</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Richieste online</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=A3FF10D0F9A94DC5AA9315848350FFD511292&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=5FEB77DF40724D2C889E561ADD826D1511106&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Screening</t>
+          <t>Attività fisica e motoria|Prevenzione</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>COLONSCOPIA a BASSANO consenso informato</t>
+          <t>PRESCRIZIONE DI ESERCIZIO FISICO: Modello per i pazienti a Basso e Medio rischio cardiovascolare</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>COLONSCOPIA a BASSANO consenso informato</t>
+          <t>PRESCRIZIONE DI ESERCIZIO FISICO: Modello per i pazienti a Basso e Medio rischio cardiovascolare</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Scarico documentazione</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Operatore</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=879A0FBE46034D0EA312910832CB1BCB11317&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=06244224F57D4C8FA3AD88A94FC6029711420&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Otorinolaringoiatria</t>
+          <t>Screening</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Informativa e consenso all'intervento chirurgico di TIMPANOCENTESI CON O SENZA POSIZIONAMENTO DI DRENAGGIO</t>
+          <t>MAMMOGRAFIA_Consenso informato e informativa per il trattamento dati personali</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Informativa e consenso all'intervento chirurgico di TIMPANOCENTESI CON O SENZA POSIZIONAMENTO DI DRENAGGIO</t>
+          <t>MAMMOGRAFIA_Consenso informato e informativa per il trattamento dati personali</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=674F9BF347E644B7B8E227E6FD5FCCF411103&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B234AF2FFF0E48C1899B2AF9BDE93EAF11316&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Diagnostica per Immagini|Radiologia</t>
+          <t>Fitosanitari|Nutrizione</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO PER ARTRO RM ANCA-SPALLA</t>
+          <t>Domanda rilascio rinnovo fitosanitari</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO PER ARTRO RM ANCA-SPALLA</t>
+          <t>Domanda rilascio rinnovo fitosanitari</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0B23BBC32A594985BEDAEE043C534B7D11173&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=31D6AB656CCB4FB6848A13E7B99DF6E611435&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Diagnostica per Immagini|Radiologia</t>
+          <t>Animali|Sanità Animale</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO PER ECOGRAFIA CON MEZZO DI CONTRASTO (CEUS)</t>
+          <t>Modulo di Denuncia in Anagrafe Canina Regionale</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO PER ECOGRAFIA CON MEZZO DI CONTRASTO (CEUS)</t>
+          <t>Modulo di Denuncia in Anagrafe Canina Regionale</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Servizio Veterinario Di Sanità Animale</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=7A01604F3E19464888757A77A28CCE6311092&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=58EBF2C4AD094AC794D69DEB0A765D5811423&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Diagnostica per Immagini|Radiologia</t>
+          <t>Radiologia</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Informativa e Consenso Risonanza Magnetica con MdC</t>
+          <t>Esami Rx in gravidanza</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Informativa e Consenso Risonanza Magnetica con MdC</t>
+          <t>Esami Rx in gravidanza</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Senologia Radiologica</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=3C5FBFDB91CD44A9BBCD0F841243BE7F11284&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=BBA67B993BB54961814D5291C21AB70B11164&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Otorinolaringoiatria</t>
+          <t>Animali|Sanità Animale</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Informativa e consenso all'intervento chirurgico di OSSICULOPLASTICA</t>
+          <t>MODULO RICHIESTA PASSAPORTO ANIMALI D’AFFEZIONE</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Informativa e consenso all'intervento chirurgico di OSSICULOPLASTICA</t>
+          <t>MODULO RICHIESTA PASSAPORTO ANIMALI D’AFFEZIONE</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Servizio Veterinario Di Sanità Animale</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=23AA5BC58E9D4D73B69F1E660298D7BB11110&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=D62F9E3617294B09BA517AEB16B021C811424&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Esami di Laboratorio|Laboratori|Laboratorio Analisi</t>
+          <t>Animali|Sanità Animale</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Transferrina desialata (CDT)</t>
+          <t>RICHIESTA DI REGISTRAZIONE DI ATTIVITÀ DI ALLEVAMENTO OVICAPRINI A CARATTERE FAMILIARE</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Transferrina desialata (CDT)</t>
+          <t>RICHIESTA DI REGISTRAZIONE DI ATTIVITÀ DI ALLEVAMENTO OVICAPRINI A CARATTERE FAMILIARE</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Servizio Veterinario Di Sanità Animale</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=5A9375FA67454A69BAD522C32B6B62E57484&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=A3B522BFCCD54BBEB5712FF2B902DF7111432&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Endoscopia Digestiva</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO COLANGIOGRAFIA RETROGRADA - ERCP</t>
+          <t>DOMANDA DI ASTENSIONE LAVORATIVA ANTICIPATA PER GRAVIDANZA A RISCHIO</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO COLANGIOGRAFIA RETROGRADA - ERCP</t>
+          <t>DOMANDA DI ASTENSIONE LAVORATIVA ANTICIPATA PER GRAVIDANZA A RISCHIO</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Endoscopia Digestiva</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=E567E328892549BF96A0F875D0DE5F6E11207&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=6A489D00D17C49D4B4979F8AA6C81A4311294&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Animali|Sanità Animale</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Consenso informato RISONANZA MAGNETICA gravidanza</t>
+          <t>MODULO RICHIESTA MARCHE AURICOLARI</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Consenso informato RISONANZA MAGNETICA gravidanza</t>
+          <t>MODULO RICHIESTA MARCHE AURICOLARI</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Richieste online</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Servizio Veterinario Di Sanità Animale</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=10356B61B69347DE9BA3817358293F4511168&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=0133FE31794640738798388A1DC1A3BE11427&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Endoscopia Digestiva|Gastroenterologia</t>
+          <t>Otorinolaringoiatria</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO EGDS2025</t>
+          <t>Informativa e consenso all'intervento chirurgico di ADENOTONSILLECTOMIA</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>CONSENSO INFORMATO EGDS2025</t>
+          <t>Informativa e consenso all'intervento chirurgico di ADENOTONSILLECTOMIA</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B601090051034D039817116F64BA300911205&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=C56F3FC5FB4F42E6A9CD34BB7394BE6011101&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Cartella clinica</t>
+          <t>Sanità Animale</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Modulo Richiesta Documentazione Clinica</t>
+          <t>DICHIARAZIONE SOSTITUTIVA ATTO NOTORIETA' PER APERTURE FAMILIARI</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Modulo Richiesta Documentazione Clinica</t>
+          <t>v</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Amministrativo</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Ricerca informazioni</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Azienda Ulss 7 Pedemontana</t>
+          <t>Servizio Veterinario Di Sanità Animale</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=BA27558F61404164967C2D62B81BC9CD2074&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=98BFC864E28E4ABAB7C7FA981AABA88111425&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Otorinolaringoiatria</t>
+          <t>Attività fisica e motoria|Prevenzione</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Informativa e consenso all'intervento chirurgico di TONSILLECTOMIA</t>
+          <t>PRESCRIZIONE DI ATTIVITÀ FISICA ADATTATA per la DISABILITÀ (AFA-D)</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Informativa e consenso all'intervento chirurgico di TONSILLECTOMIA</t>
+          <t>PRESCRIZIONE DI ATTIVITÀ FISICA ADATTATA per la DISABILITÀ (AFA-D)</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Scarico documentazione</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Operatore</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=EA47633333FC4BDEA43AA3246EBEC50C11102&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=95AE1AFD809647B897315B229EFCF18311421&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Diagnostica per Immagini|Radiologia</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Consenso RISONANZA MAGNETICA Paziente Minore o Incapace</t>
+          <t>CONSENSO INFORMATO PER TAC CON MEZZO DI CONTRASTO</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Consenso RISONANZA MAGNETICA Paziente Minore o Incapace</t>
+          <t>CONSENSO INFORMATO PER TAC CON MEZZO DI CONTRASTO</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=34471BE64E9C41C3A0E114FE0151831C11167&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=419F2049BD6E4F638CB5C833903D119711093&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Esami di Laboratorio|Laboratori|Laboratorio Analisi</t>
+          <t>Screening</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Registro per la Sottoscrizione Informativa</t>
+          <t>COLONSCOPIA a BASSANO consenso informato</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Registro per la Sottoscrizione Informativa</t>
+          <t>COLONSCOPIA a BASSANO consenso informato</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Laboratorio Analisi</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Prevenzione</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=695A59AEED9648949C5BF7F9EF0431437485&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=879A0FBE46034D0EA312910832CB1BCB11317&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Diagnostica per Immagini|Radiologia</t>
+          <t>Otorinolaringoiatria</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>CONSENSO_INFORMATO_PER_BIOPSIA_ADDOMINALE-TORACICA</t>
+          <t>Informativa e consenso all'intervento chirurgico di TIMPANOCENTESI CON O SENZA POSIZIONAMENTO DI DRENAGGIO</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>CONSENSO_INFORMATO_PER_BIOPSIA_ADDOMINALE-TORACICA</t>
+          <t>Informativa e consenso all'intervento chirurgico di TIMPANOCENTESI CON O SENZA POSIZIONAMENTO DI DRENAGGIO</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=FC9C186F1EC84A7DBE31397F67298CEF11095&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=674F9BF347E644B7B8E227E6FD5FCCF411103&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Diagnostica per Immagini|Radiologia</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>CONSENSO_INFORMATO_PER_TRATTAMENTO_PERCUTANEO_CON_MICROONDE_(MW)_DEI_TUMORI_RENALI_E_SURRENALICI</t>
+          <t>CONSENSO INFORMATO PER ECOGRAFIA CON MEZZO DI CONTRASTO (CEUS)</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>CONSENSO_INFORMATO_PER_TRATTAMENTO_PERCUTANEO_CON_MICROONDE_(MW)_DEI_TUMORI_RENALI_E_SURRENALICI</t>
+          <t>CONSENSO INFORMATO PER ECOGRAFIA CON MEZZO DI CONTRASTO (CEUS)</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=906EFCF0DF6E48409059ECD7877B0BBC11099&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=7A01604F3E19464888757A77A28CCE6311092&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Otorinolaringoiatria</t>
+          <t>Endoscopia Digestiva</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Informativa e consenso all'intervento chirurgico di NASO-SINUSALE</t>
+          <t>CONSENSO INFORMATO TRATTAMENTO ENDOSCOPICO DELLE VARICI ESOFAGEE (LEGATURA O SCLEROSI)</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Informativa e consenso all'intervento chirurgico di NASO-SINUSALE</t>
+          <t>CONSENSO INFORMATO TRATTAMENTO ENDOSCOPICO DELLE VARICI ESOFAGEE (LEGATURA O SCLEROSI)</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Otorinolaringoiatria</t>
+          <t>Endoscopia Digestiva</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=BA5E7CC533FC43C4BC4ECA4D3B5CDE0911104&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B14EAF63FD6D4B3C8B4F2829554F055711204&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Otorinolaringoiatria</t>
+          <t>Radiologia</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Informativa e consenso all'intervento chirurgico di OTOSCLEROSI</t>
+          <t>Ecografia con mezzo di contrasto endovenoso</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Informativa e consenso all'intervento chirurgico di OTOSCLEROSI</t>
+          <t>Ecografia con mezzo di contrasto endovenoso</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Otorinolaringoiatria</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=5FEB77DF40724D2C889E561ADD826D1511106&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=D7A1B33EED0C40FD8A753D921C343A1D11162&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Otorinolaringoiatria</t>
+          <t>Esami di Laboratorio|Laboratori|Laboratorio Analisi</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Informativa e consenso all'intervento chirurgico di EXERESI DI CISTI MEDIANA DEL COLLO (Cisti del Dotto Tireoglosso)</t>
+          <t>Raccolta Liquido seminale per esame chimico-fisico</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Informativa e consenso all'intervento chirurgico di EXERESI DI CISTI MEDIANA DEL COLLO (Cisti del Dotto Tireoglosso)</t>
+          <t>Raccolta Liquido seminale per esame chimico-fisico</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Otorinolaringoiatria</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=12369094E7A0496B9A0D1FCA6843889111107&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=1EF96E96E7EB4DFD83A826592435603611083&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Otorinolaringoiatria</t>
+          <t>Radiologia</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Informativa e consenso all'intervento chirurgico di MASTOIDECTOMIA con-senza Posizionamento Drenaggio Transtimpanico</t>
+          <t>Profilassi prevenzione nefropatie</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Informativa e consenso all'intervento chirurgico di MASTOIDECTOMIA con-senza Posizionamento Drenaggio Transtimpanico</t>
+          <t>Profilassi prevenzione nefropatie</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Otorinolaringoiatria</t>
+          <t>Senologia Radiologica</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=BEC5BC010F924605BADB64E53E3183A611108&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=5AC899C1C74842F494D4F2ADCB82516211281&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Otorinolaringoiatria</t>
+          <t>Diagnostica per Immagini|Radiologia</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Informativa e consenso all'intervento chirurgico di PAROTIDECTOMIA</t>
+          <t>Informativa e Consenso per accesso al magnete RM</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Informativa e consenso all'intervento chirurgico di PAROTIDECTOMIA</t>
+          <t>Informativa e Consenso per accesso al magnete RM</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Otorinolaringoiatria</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=D1680293475347FF9D31C00B538BB2AE11109&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=5B073ABEA899413F936D9B2330EC7E0411285&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Otorinolaringoiatria</t>
+          <t>Diagnostica per Immagini|Radiologia</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Informativa e consenso all'intervento chirurgico di TIMPANOPLASTICA</t>
+          <t>CONSENSO INFORMATO PER COLANGIOGRAFIA TRANSEPATICA POSIZIONAMENTO DRENAGGIO ENDOPROTESI BILIARE</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Informativa e consenso all'intervento chirurgico di TIMPANOPLASTICA</t>
+          <t>CONSENSO INFORMATO PER COLANGIOGRAFIA TRANSEPATICA POSIZIONAMENTO DRENAGGIO ENDOPROTESI BILIARE</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Otorinolaringoiatria</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=925182439B8446EEAE753364EEFC9EF411111&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=A2BB4A41C2EA4C7A95C008343399240711098&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Otorinolaringoiatria</t>
+          <t>Endoscopia Digestiva</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Informativa e consenso all'intervento chirurgico di TIRODECTOMIA</t>
+          <t>Informativa EsofagoGastroDuodenoscopia</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Informativa e consenso all'intervento chirurgico di TIRODECTOMIA</t>
+          <t>Informativa EsofagoGastroDuodenoscopia</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Otorinolaringoiatria</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B40BDCFFCC944548AB99FA5A76242D8D11112&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B4598695BC954B05A0C9FE26B2DDB9B58642&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Diagnostica per Immagini|Radiologia</t>
+          <t>Radiologia</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>CONSENSO_INFORMATO_PER_CRIOABLAZIONE_MAMMELLA</t>
+          <t>Consenso informato TC con MDC</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>CONSENSO_INFORMATO_PER_CRIOABLAZIONE_MAMMELLA</t>
+          <t>Consenso informato TC con MDC</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Senologia Radiologica</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8D89AB6BEF944E33B3E4CFE74640163E11147&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=4E3A3FEE86624016A51D3274C58AEBD111163&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Diagnostica per Immagini|Radiologia</t>
+          <t>Oculistica</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>CONSENSO_INFORMATO_PER_ESAME_RADIOLOGICO_DELLE_VENE_(FLEBOGRAFIA_DEGLI_ARTI)</t>
+          <t>Scheda anamnestica oculistica Santorso</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>CONSENSO_INFORMATO_PER_ESAME_RADIOLOGICO_DELLE_VENE_(FLEBOGRAFIA_DEGLI_ARTI)</t>
+          <t>Scheda anamnestica oculistica Santorso</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=D6AEE456998448FDA2764DDDBB0D0F1A11149&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=09247CB2A7754153BA393F9E6D1FDEED11089&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Endoscopia Digestiva|Gastroenterologia</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Procedura radio-interventistica</t>
+          <t>CONSENSO INFORMATO EGDS2025</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Procedura radio-interventistica</t>
+          <t>CONSENSO INFORMATO EGDS2025</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=4B1414E875E6489F8D17AE1000962E8511161&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B601090051034D039817116F64BA300911205&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Diagnostica per Immagini|Radiologia</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Ecografia con mezzo di contrasto endovenoso</t>
+          <t>CONSENSO INFORMATO PER URETRO-CISTOGRAFIA RETROGRADA E O MINZIONALE</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Ecografia con mezzo di contrasto endovenoso</t>
+          <t>CONSENSO INFORMATO PER URETRO-CISTOGRAFIA RETROGRADA E O MINZIONALE</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=D7A1B33EED0C40FD8A753D921C343A1D11162&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=63B82D6195444BFA96D641666317C46511282&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Cartella clinica</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Consenso RISONANZA MAGNETICA per Accompagnatori in sala RM</t>
+          <t>Modulo Richiesta Documentazione Clinica</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Consenso RISONANZA MAGNETICA per Accompagnatori in sala RM</t>
+          <t>Modulo Richiesta Documentazione Clinica</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Invio informazioni</t>
+          <t>Ricerca informazioni</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Allegato Mail</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=EA70EAB1417140719909EB62634C066711166&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=BA27558F61404164967C2D62B81BC9CD2074&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Otorinolaringoiatria</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Consenso informato RISONANZA MAGNETICA portatore pacemaker</t>
+          <t>Informativa e consenso all'intervento chirurgico di MASTOIDECTOMIA con-senza Posizionamento Drenaggio Transtimpanico</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Consenso informato RISONANZA MAGNETICA portatore pacemaker</t>
+          <t>Informativa e consenso all'intervento chirurgico di MASTOIDECTOMIA con-senza Posizionamento Drenaggio Transtimpanico</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=A1B001C1DF1E4C57842FD2BD63A1D7D711169&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=BEC5BC010F924605BADB64E53E3183A611108&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>Radiologia</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Scheda accesso RISONANZA MAGNETICA per visitatori - accompagnatori in zona controllata RM</t>
+          <t>Consenso RISONANZA MAGNETICA Paziente Minore o Incapace</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Scheda accesso RISONANZA MAGNETICA per visitatori - accompagnatori in zona controllata RM</t>
+          <t>Consenso RISONANZA MAGNETICA Paziente Minore o Incapace</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=1DB6A4B173924A62BDE1B8F361B76BA711170&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=34471BE64E9C41C3A0E114FE0151831C11167&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Contributo parrucche|Oncologia</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Modulo di anamnesi e consenso informato RISONANZA MAGNETICA</t>
+          <t>Contributo acquisto parrucca</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Modulo di anamnesi e consenso informato RISONANZA MAGNETICA</t>
+          <t>Contributo acquisto parrucca</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=ECD2DD4895FD440DAD4F05E3557EDDEC11171&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=DEAF0DD71E9D4CCEAF6B7A57A9131C1211090&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Otorinolaringoiatria</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Consenso RISONANZA MAGNETICA con mezzo di contrasto e altri soluzioni-gel o preparati farmaceutici</t>
+          <t>Informativa e consenso all'intervento chirurgico di PAROTIDECTOMIA</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Consenso RISONANZA MAGNETICA con mezzo di contrasto e altri soluzioni-gel o preparati farmaceutici</t>
+          <t>Informativa e consenso all'intervento chirurgico di PAROTIDECTOMIA</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Radiologia</t>
+          <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=561F8939F66E4488B40E7DB017BEBB3711172&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=D1680293475347FF9D31C00B538BB2AE11109&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Esami di Laboratorio|Laboratori|Laboratorio Analisi</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Consenso informato test genetico celiachia</t>
+          <t>Registro per la Sottoscrizione Informativa</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Consenso informato test genetico celiachia</t>
+          <t>Registro per la Sottoscrizione Informativa</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Medicina Di Laboratorio</t>
+          <t>Laboratorio Analisi</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cittadino</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=DFD84571CF6D485796D948050FD85D607486&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=695A59AEED9648949C5BF7F9EF0431437485&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Esami di Laboratorio|Laboratori|Laboratorio Analisi</t>
+          <t>Endoscopia Digestiva|Screening</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Consenso informato test HIV</t>
+          <t>Informativa Retto-Sigmoido-Colonscopia</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Consenso informato test HIV</t>
+          <t>Informativa Retto-Sigmoido-Colonscopia</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Prenotazioni</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Laboratorio Analisi</t>
+          <t>Endoscopia Digestiva</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=7B099287091F4BF89FBD6C33DA1A87567593&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=9B3C7226A9464279A42F21EE9697053B8641&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Esami di Laboratorio|Laboratori|Laboratorio Analisi</t>
+          <t>Diagnostica per Immagini|Radiologia</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Modalità Registro per la Sottoscrizione Informativa</t>
+          <t>CONSENSO_INFORMATO_PER_CRIOABLAZIONE_ADDOMINALE-TORACICA</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Modalità Registro per la Sottoscrizione Informativa</t>
+          <t>CONSENSO_INFORMATO_PER_CRIOABLAZIONE_ADDOMINALE-TORACICA</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Medicina Di Laboratorio</t>
+          <t>Radiologia</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8E3C51A77A554D73BCBEB74540437B1D11082&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=C8C1BBD593F5471684F4CC7BD957345C11091&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Oculistica</t>
+          <t>Diagnostica per Immagini|Radiologia</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Scheda anamnestica oculistica Santorso</t>
+          <t>CONSENSO_INFORMATO_PER_BIOPSIA_MAMMARIA_PERCUTANEA_AGOASPIRATO_SOTTO_GUIDA_ECOGRAFICA_O_STEREOTASSICA</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Scheda anamnestica oculistica Santorso</t>
+          <t>CONSENSO_INFORMATO_PER_BIOPSIA_MAMMARIA_PERCUTANEA_AGOASPIRATO_SOTTO_GUIDA_ECOGRAFICA_O_STEREOTASSICA</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Oculistica</t>
+          <t>Radiologia</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=09247CB2A7754153BA393F9E6D1FDEED11089&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=460F62E39962402D9F87CC106F6E995711094&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Contributo parrucche|Oncologia</t>
+          <t>Diagnostica per Immagini|Radiologia</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Contributo acquisto parrucca</t>
+          <t>CONSENSO_INFORMATO_PER_INDAGINE_ANGIOGRAFICA</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Contributo acquisto parrucca</t>
+          <t>CONSENSO_INFORMATO_PER_INDAGINE_ANGIOGRAFICA</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Oncologia</t>
+          <t>Radiologia</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Altro</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=DEAF0DD71E9D4CCEAF6B7A57A9131C1211090&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=D3B6B8309FEF48599B9E0A5A496A085211097&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Cartella clinica</t>
+          <t>Otorinolaringoiatria</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Delega per il ritiro di documentazione clinica</t>
+          <t>Informativa e consenso all'intervento chirurgico di TONSILLECTOMIA</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Delega per il ritiro di documentazione clinica</t>
+          <t>Informativa e consenso all'intervento chirurgico di TONSILLECTOMIA</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Altro</t>
+          <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Direzione Medica Asiago</t>
+          <t>Otorinolaringoiatria</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>Amministrativo</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=A04E1941C5834000B281A73B6CA14C371904&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=EA47633333FC4BDEA43AA3246EBEC50C11102&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Endoscopia Digestiva</t>
+          <t>Otorinolaringoiatria</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Scheda Gastropanel</t>
+          <t>Informativa e consenso all'intervento chirurgico di MICROLARINGOSCOPIA</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Scheda Gastropanel</t>
+          <t>Informativa e consenso all'intervento chirurgico di MICROLARINGOSCOPIA</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Vincolante per Attività Sanitaria</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>Invio informazioni</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Endoscopia Digestiva</t>
+          <t>Otorinolaringoiatria</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Entrambi</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Cartaceo</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>Vincolante per Attività Sanitaria</t>
+          <t>Ospedale</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=28648CD1F8C2463EAF903FA55B48412F8640&amp;cliente=ulss7</t>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=F5A8CBA7BF5548B8850816589A86F90511105&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
+          <t>Otorinolaringoiatria</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>Informativa e consenso all'intervento chirurgico di OSSICULOPLASTICA</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>Informativa e consenso all'intervento chirurgico di OSSICULOPLASTICA</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>Vincolante per Attività Sanitaria</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>Invio informazioni</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>Otorinolaringoiatria</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>Entrambi</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>Cartaceo</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>Ospedale</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=23AA5BC58E9D4D73B69F1E660298D7BB11110&amp;cliente=ulss7</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="inlineStr">
+        <is>
+          <t>Otorinolaringoiatria</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>Informativa e consenso all'intervento chirurgico di TIMPANOPLASTICA</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>Informativa e consenso all'intervento chirurgico di TIMPANOPLASTICA</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>Vincolante per Attività Sanitaria</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>Invio informazioni</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>Otorinolaringoiatria</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>Entrambi</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>Cartaceo</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>Ospedale</t>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=925182439B8446EEAE753364EEFC9EF411111&amp;cliente=ulss7</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="inlineStr">
+        <is>
+          <t>Diagnostica per Immagini|Radiologia</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>CONSENSO_INFORMATO_PER_CRIOABLAZIONE_MAMMELLA</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>CONSENSO_INFORMATO_PER_CRIOABLAZIONE_MAMMELLA</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>Vincolante per Attività Sanitaria</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>Invio informazioni</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>Radiologia</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>Cartaceo</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>Ospedale</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=8D89AB6BEF944E33B3E4CFE74640163E11147&amp;cliente=ulss7</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="inlineStr">
+        <is>
+          <t>Diagnostica per Immagini|Radiologia</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>CONSENSO_INFORMATO_PER_ESAME_RADIOLOGICO_DELLE_VENE_(FLEBOGRAFIA_DEGLI_ARTI)</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>CONSENSO_INFORMATO_PER_ESAME_RADIOLOGICO_DELLE_VENE_(FLEBOGRAFIA_DEGLI_ARTI)</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>Vincolante per Attività Sanitaria</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>Invio informazioni</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>Radiologia</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>Cartaceo</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
+        <is>
+          <t>Ospedale</t>
+        </is>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=D6AEE456998448FDA2764DDDBB0D0F1A11149&amp;cliente=ulss7</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr">
+        <is>
+          <t>Radiologia</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>Agoaspirato tiroideo</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>Agoaspirato tiroideo</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>Vincolante per Attività Sanitaria</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>Invio informazioni</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>Radiologia</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>Cartaceo</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>Ospedale</t>
+        </is>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=20F3C6958A47434A86CC6E33AF623B9411159&amp;cliente=ulss7</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr">
+        <is>
+          <t>Radiologia</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>Procedura radio-interventistica</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>Procedura radio-interventistica</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>Vincolante per Attività Sanitaria</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>Invio informazioni</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>Radiologia</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>Cartaceo</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>Ospedale</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=4B1414E875E6489F8D17AE1000962E8511161&amp;cliente=ulss7</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr">
+        <is>
+          <t>Radiologia</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>Consenso RISONANZA MAGNETICA per Accompagnatori in sala RM</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>Consenso RISONANZA MAGNETICA per Accompagnatori in sala RM</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>Vincolante per Attività Sanitaria</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>Invio informazioni</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>Radiologia</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>Entrambi</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>Cartaceo</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>Ospedale</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=EA70EAB1417140719909EB62634C066711166&amp;cliente=ulss7</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr">
+        <is>
+          <t>Radiologia</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>Consenso informato RISONANZA MAGNETICA gravidanza</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>Consenso informato RISONANZA MAGNETICA gravidanza</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>Vincolante per Attività Sanitaria</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>Invio informazioni</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>Radiologia</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>Cartaceo</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>Ospedale</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=10356B61B69347DE9BA3817358293F4511168&amp;cliente=ulss7</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr">
+        <is>
+          <t>Radiologia</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>Modulo di anamnesi e consenso informato RISONANZA MAGNETICA</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>Modulo di anamnesi e consenso informato RISONANZA MAGNETICA</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>Vincolante per Attività Sanitaria</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>Invio informazioni</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>Radiologia</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>Entrambi</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>Cartaceo</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>Ospedale</t>
+        </is>
+      </c>
+      <c r="J172" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=ECD2DD4895FD440DAD4F05E3557EDDEC11171&amp;cliente=ulss7</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="inlineStr">
+        <is>
+          <t>Esami di Laboratorio|Laboratori|Laboratorio Analisi</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>Consenso informato test HIV</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>Consenso informato test HIV</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>Vincolante per Attività Sanitaria</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>Prenotazioni</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>Laboratorio Analisi</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>Cittadino</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>Cartaceo</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>Ospedale</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=7B099287091F4BF89FBD6C33DA1A87567593&amp;cliente=ulss7</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="inlineStr">
+        <is>
+          <t>Cartella clinica</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>Delega per il ritiro di documentazione clinica</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>Delega per il ritiro di documentazione clinica</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>Amministrativo</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>Direzione Medica Asiago</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>Cittadino</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>Cartaceo</t>
+        </is>
+      </c>
+      <c r="I174" t="inlineStr">
+        <is>
+          <t>Ospedale</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=A04E1941C5834000B281A73B6CA14C371904&amp;cliente=ulss7</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr">
+        <is>
           <t>Endoscopia Digestiva</t>
         </is>
       </c>
-      <c r="B164" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F164" t="inlineStr">
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>Scheda Gastropanel</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>Scheda Gastropanel</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>Vincolante per Attività Sanitaria</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>Invio informazioni</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
         <is>
           <t>Endoscopia Digestiva</t>
         </is>
       </c>
-      <c r="G164" t="inlineStr">
-[...16 lines deleted...]
-          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=B4598695BC954B05A0C9FE26B2DDB9B58642&amp;cliente=ulss7</t>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>Cartaceo</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>Ospedale</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=28648CD1F8C2463EAF903FA55B48412F8640&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>