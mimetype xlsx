--- v1 (2026-06-27)
+++ v2 (2026-08-25)
@@ -5210,56 +5210,56 @@
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>Cartaceo</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>Domiciliare</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
           <t>https://vyif9ekzp0.execute-api.eu-south-1.amazonaws.com/prod/documenti/file?&amp;chiave=5F6D28536E58469F9356C8A05CEEB20811457&amp;cliente=ulss7</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Animali|Sanità Animale</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>RICHIESTA DI REGISTRAZIONE PER LE AZIENDE CON ALLEVAMENTO AVICOLI PRODUZIONE FAMILIARE (AUTOCONSUMO &amp;lt; 50 CAPI)</t>
+          <t>RICHIESTA DI REGISTRAZIONE PER LE AZIENDE CON ALLEVAMENTO AVICOLI PRODUZIONE FAMILIARE (AUTOCONSUMO &lt; 50 CAPI)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>RICHIESTA DI REGISTRAZIONE PER LE AZIENDE CON ALLEVAMENTO AVICOLI PRODUZIONE FAMILIARE (AUTOCONSUMO &amp;lt; 50 CAPI)</t>
+          <t>RICHIESTA DI REGISTRAZIONE PER LE AZIENDE CON ALLEVAMENTO AVICOLI PRODUZIONE FAMILIARE (AUTOCONSUMO &lt; 50 CAPI)</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Amministrativo</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>Richieste online</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Azienda Ulss 7 Pedemontana</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Cittadino</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Cartaceo</t>