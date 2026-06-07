--- v0 (2026-04-23)
+++ v1 (2026-06-07)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I1"/>
+  <dimension ref="A1:I309"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Data documento</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Oggetto</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -463,46 +463,13909 @@
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Data fine</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Progressivo pubblicazione</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Ufficio competente</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>2213</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>05/12/2025</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " STUDIO MULTICENTRICO DI VALUTAZIONE DEI PERCORSI DI CURA INTEGRATI CON IL NUMERO EUROPEO ARMONIZZATO 116117 IN VENETO "</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>06/12/2025</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>2296/25</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>1616</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>05/09/2025</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI NAPOLI FEDERICO II PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR. SALVATORE PAPI</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>06/09/2025</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>16/09/2025</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>1668/25</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>1514</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>18/08/2025</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI LA SAPIENZA DI ROMA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR.SSA SARA RIOLO</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>19/08/2025</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>1557/25</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I4" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>1248</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER L'UTILIZZO DI STRUTTURE SANITARIE QUALI "STRUTTURE COLLEGATE " PER LA FORMAZIONE SPECIALISTICA DEI MEDICI ISCRITTI ALLE SCUOLE DI SPECIALIZZAZIONE DI AREA SANITARIA</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>02/07/2025</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>12/07/2025</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>1280/25</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I5" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>1051</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>06/06/2025</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO  STUDIO CLINICO NO-PROFIT DAL TITOLO "LA GESTIONE INFERMIERISTICA DELLE NEFROSTOMIE: UNO STUDIO OSSERVAZIONALE MULTICENTRICO. STUDIO NEMAN"</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>07/06/2025</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>17/06/2025</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>1077/25</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I6" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>740</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>11/04/2025</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO. AUTORIZZAZIONE ESTENSIONE SUBAPPALTO ALLA DITTA MM IDROSERVICE SRL.</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>12/04/2025</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>22/04/2025</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>754/25</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I7" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>738</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>11/04/2025</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO. AUTORIZZAZIONE ESTENSIONE SUBAPPALTO ALLA DITTA CONSORZIO PAVI.CONS.</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>12/04/2025</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>22/04/2025</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>751/25</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I8" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>736</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>11/04/2025</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO. AUTORIZZAZIONE ESTENSIONE SUBAPPALTO ALLA DITTA C.B.S. SRLS.</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>12/04/2025</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>22/04/2025</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>749/25</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I9" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>735</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>11/04/2025</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO. AUTORIZZAZIONE ESTENSIONE SUBAPPALTO ALLA DITTA IMPRESA FREZZA SRL.</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>12/04/2025</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>22/04/2025</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>748/25</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I10" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>619</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>28/03/2025</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>SECONDO STRALCIO FUNZIONALE – MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L’OSPEDALE “SAN BASSIANO” DI BASSANO DEL GRAPPA (VI). AUTORIZZAZIONE SUBAPPALTO ALLA DITTA DOVIGO IMPIANTI SRL E ALLA DITTA MAROSO SRL</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>29/03/2025</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>08/04/2025</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>629/25</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I11" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>616</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>28/03/2025</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI ROMANO DI EZZELINO. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA BOTTI TERMOIDRAULICA SRL.</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>29/03/2025</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>08/04/2025</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>627/25</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I12" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>560</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>25/03/2025</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO FOR-PROFIT DAL TITOLO "STUDIO DI FASE 3, MULTICENTRICO, RANDOMIZZATO, IN DOPPIO CIECO, CONTROLLATO CON PLACEBO, A BRACCI PARALLELI SEGUITO DA UN BRACCIO IN APERTO VOLTO A VALUTARE L'EFFICACIA E LA SICUREZZA DI EFGARTIGIMOD EV IN PARTECIPANTI ADULTI CON TROMBOCITOPENIA IMMUNE PRIMARIA" E APPROVAZIONE CONTRATTO</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>25/03/2025</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>04/04/2025</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>575/25</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I13" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>558</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>21/03/2025</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CDC DI BASSANO DEL GRAPPA. AUTORIZZAZIONE SUBAPPALTO AL R.T.I. TRA LA DITTA TECNOACUSTIK SRL (CAPOGRUPPO MANDATARIA) E LA DITTA MANDANTE CESARE COSTRUZIONI SRLS</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>22/03/2025</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>01/04/2025</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>566/25</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>557</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>21/03/2025</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CDC DI BASSANO DEL GRAPPA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA ESSEBI CASA SRL</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>22/03/2025</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>01/04/2025</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>565/25</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I15" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>556</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>21/03/2025</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>INDIZIONE PROCEDURA NEGOZIATA SERVIZIO DI MANUTENZIONE E RIPARAZIONE DEI VEICOLI COSTITUENTI IL PARCO AUTOMEZZI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>22/03/2025</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>01/04/2025</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>564/25</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I16" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>457</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>07/03/2025</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA FINO AL 26.09.2025, NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA, DEL CONTRATTO PER LA FORNITURA DI TEST PER LA DIAGNOSTICA MOLECOLARE VIROLOGICA PER L’U.O.C. MEDICINA DI LABORATORIO DEL P.O. DI SANTORSO GARA 2023 – 301 – BAS RIF. SUB A</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>08/03/2025</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>18/03/2025</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>466/25</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I17" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>454</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>07/03/2025</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>INDIZIONE DELL’APPALTO SPECIFICO PER L’ACQUISTO DELL’INFRASTRUTTURA DI BACKUP AI FINI DELLA CYBERSECURITY, NELL’AMBITO DEL SISTEMA DINAMICO DI ACQUISIZIONE DELLA PUBBLICA AMMINISTRAZIONE (SDAPA) ID 2681, ISTITUITO DA CONSIP S.P.A. – GARA N. AULSS7_2025_00076 PNRR -CUP H76G21002260006 E CUP H96G21002410006</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>08/03/2025</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>18/03/2025</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>463/25</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I18" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>451</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>07/03/2025</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>INDIZIONE PROCEDURA NEGOZIATA DIRETTA SOPRASOGLIA, SENZA PUBBLICAZIONE DI BANDO, AI SENSI DELL’ART. 76, COMMA 2 LETT. B) DEL D.LGS. N. 36/2023, PER LA FORNITURA DI CATETERI PER ASSISTENZA TERRITORIALE - DITTA COLOPLAST S.P.A. GARA AULSS_2024_00359</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>08/03/2025</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>18/03/2025</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>460/25</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I19" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>421</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>05/03/2025</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359). CONTRATTO PER LA PROGETTAZIONE ESECUTIVA E I LAVORI (APPALTO INTEGRATO) DEL LOTTO A.1 E DEL LOTTO A.2. MODIFICA DEI TERMINI CONTRATTUALI</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>05/03/2025</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>15/03/2025</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>434/25</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I20" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>408</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CDC DI BASSANO DEL GRAPPA. AUTORIZZAZIONE SUBAPPALTO AL R.T.I. TRA LA DITTA IALC SERRAMENTI SRL (CAPOGRUPPO MANDATARIA) E LA DITTA MANDANTE EUROMONTAGGI SRLS</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>01/03/2025</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>11/03/2025</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>411/25</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>350</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>21/02/2025</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359) – LOTTO A.1. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA GROTTO CALCESTRUZZI SRL.</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>22/02/2025</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>04/03/2025</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>350/25</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I22" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>348</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>21/02/2025</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 - CASA DELLA COMUNITÀ DI SCHIO - AVVIO LAVORI LOTTO 2 E VARIANTE SUPPLETIVA N. 2</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>22/02/2025</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>04/03/2025</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>348/25</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I23" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>347</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>21/02/2025</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CDC DI BASSANO DEL GRAPPA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA PENTA SERVICES SRL</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>22/02/2025</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>04/03/2025</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>347/25</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I24" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>344</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>21/02/2025</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>PROROGA DISPOSTA DA CONSIP EX D.L. 202/2024 DEL CONTRATTO QUADRO ID 1367 "SERVIZI DI CONNETTIVITÀ E SICUREZZA - SPC2 CONNETTIVITÀ" DELL'AULSS7 PEDEMONTANA PER L’ANNO 2025.</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>22/02/2025</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>04/03/2025</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>344/25</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I25" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>339</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>21/02/2025</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>PROROGA DISPOSTA DA CONSIP EX D.L. 202/2024 DELLA CONVENZIONE “TELEFONIA FISSA 5 - TF5” PER L’ANNO 2025.</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>22/02/2025</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>04/03/2025</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>339/25</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I26" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>338</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>21/02/2025</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO IN AMBITO OSPEDALIERO E TERRITORIALE DI AUSILI PER STOMIA E PER INCONTINENZA FECALE PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, IRCCS IOV E DI APSS TRENTO (DELIBERAZIONE N. 547/2024 DI AZIENDA ZERO – RIF. AULSS7_2024_00258) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025.</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>22/02/2025</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>04/03/2025</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>338/25</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I27" t="n">
+        <v>1382481</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>337</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>21/02/2025</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>ESTENSIONE CONTRATTO DEL SERVIZIO DI LAVANOLO BIANCHERIA, MATERASSERIA, CAPI DI VESTIARIO PER LA FORNITURA DI CALZATURE PER IL PERSONALE ADI</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>22/02/2025</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>04/03/2025</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>337/25</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I28" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>295</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>14/02/2025</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.3 – OSPEDALE DI COMUNITÀ DI ASIAGO – LAVORI DI MANUTENZIONE STRAORDINARIA. APPROVAZIONE  DELLA VARIANTE N. 3</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>15/02/2025</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>300/25</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I29" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>294</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>14/02/2025</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 - CASA DELLA COMUNITA' DI ASIAGO - LAVORI DI MANUTENZIONE STRAORDINARIA. PERIZIA DI VARIANTE N.3</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>15/02/2025</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>299/25</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I30" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>293</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>14/02/2025</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>ESERCIZIO OPZIONE DI ESTENSIONE DEL 20% DEL CONTRATTO PER LA FORNITURA DI SISTEMI PER IL TRATTAMENTO DEL GLAUCOMA XEN 45 -  GARA N. 2022 – 203 – BAS</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>15/02/2025</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>298/25</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I31" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>292</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>14/02/2025</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/01/2026 DEI CONTRATTI PER LA FORNITURA DI “SISTEMI PER DIALISI PERITONEALE DOMICILIARE CONTINUA (CAPD), DIALISI AUTOMATIZZATA E SACCHE MEDIANTE ACCORDO QUADRO” (DELIBERAZIONE N. 472/2019 DI AZIENDA ZERO). RIF. 2020-037-TH.</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>15/02/2025</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>297/25</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I32" t="n">
+        <v>447420</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>291</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>14/02/2025</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ORTOPEDIA” - 3^ EDIZIONE (DELIBERAZIONE N. 723/2024 DI AZIENDA ZERO – RIF. AULSS7_2025_00089) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025 (RIF. 2021-039-TH).</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>15/02/2025</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>295/25</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I33" t="n">
+        <v>3855</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>249</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>07/02/2025</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI THIENE. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA MM IDROSERVICE SRL.</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>08/02/2025</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>247/25</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I34" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>248</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>07/02/2025</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA MM IDROSERVICE SRL.</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>08/02/2025</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>246/25</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I35" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>243</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>07/02/2025</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>APPALTI VARI PER LA FORNITURA DI FARMACI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ESPLETATE DA AZIENDA ZERO - U.O.C. CRAV. PRESA D'ATTO ULTERIORI LOTTI PER INTEGRAZIONE FABBISOGNI E ADESIONE ALLE RELATIVE CONVENZIONI</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>08/02/2025</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>241/25</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I36" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>242</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>07/02/2025</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>ACCETTAZIONE DONAZIONE BENI DIVERSI</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>08/02/2025</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>240/25</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I37" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>241</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>07/02/2025</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 30/06/2025 DEI CONTRATTI PER LA FORNITURA DI “PROTESI VASCOLARI E PROTESI ENDOVASCOLARI” DI CUI AI DECRETI DEL DIRETTORE DELLA U.O. ACQUISTI CENTRALIZZATI SSR –CRAV N. 175/2017 (PRIMA PROCEDURA) E N. 197/2019 (AGGIUDICAZIONE LOTTI N. 3, 5 ,7, 8) E N. 399/2019 (AGGIUDICAZIONE LOTTI N. 4, E 6). RIF. 805 E 2020-015-TH.</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>08/02/2025</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>239/25</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I38" t="n">
+        <v>1142165</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>240</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>07/02/2025</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/12/2025 GARA REGIONALE PER LA FORNITURA DI “ELETTRODI PER MONITORAGGIO” (DELIBERAZIONE N. 713/2021 DI AZIENDA ZERO). RIF. 2022-136-TH.</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>08/02/2025</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>238/25</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I39" t="n">
+        <v>24582</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>239</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>07/02/2025</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>ASSEGNAZIONE A SEGUITO DI ASTA PUBBLICA DI BENI DISMESSI PRESSO VECCHIO OSPEDALE DI ASIAGO (CONTAINER E BOX CANTIERE)</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>08/02/2025</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>237/25</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I40" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>179</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CDC DI BASSANO DEL GRAPPA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA GRANDI ISOLAMENTI SRL</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>182/25</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I41" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>176</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>CONTRATTO PER LA FORNITURA IN NOLEGGIO DEL SORTER DI PREANALITICA HCTS 2000 MUT PER L’U.O.C. LABORATORIO ANALISI DEL P.O. DI SANTORSO: PROROGA NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>179/25</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I42" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>175</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>GARA REGIONALE PER LA FORNITURA DI “SISTEMI DIAGNOSTICI PER LA DETERMINAZIONE DELLA VELOCITÀ DI ERITROSEDIMENTAZIONE” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. DDR NR. 74 DEL 21.02.2019: PROROGA 12 MESI.</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>178/25</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I43" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>172</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/10/2025 GARA REGIONALE PER LA FORNITURA DI “RETI CHIRURGICHE” (DELIBERAZIONE N. N. 594/2021 DI AZIENDA ZERO). RIF. 2022-166-BAS, 2023-188-BAS, 2024-125-BAS.</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>175/25</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I44" t="n">
+        <v>88919</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>171</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO FUSIONE PER INCORPORAZIONE DELLA SOCIETÀ “J-TECH S.R.L.” IN “ZIMMER BIOMET ITALIA S.R.L.”  RELATIVAMENTE AL CONTRATTO PER LA FORNITURA DI DISPOSITIVI PER ARTROSCOPIA MINI-INVASIVA - GARA N. 2023-271-BAS</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>174/25</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I45" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>170</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “DISPOSITIVI DI ENDOSCOPIA DIGESTIVA, RESPIRATORIA E BILIO-PANCREATICA PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE VENETO E DELL'AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO – 2^ EDIZIONE – PRIMA TRANCHE (DELIBERAZIONE N. 789/20234 DI AZIENDA ZERO – RIF. AULSS7_2025_00064) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025.</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>173/25</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I46" t="n">
+        <v>322469</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>166</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA DALL’1.02.2025 AL 31.05.2025 DEL CONTRATTO DI GESTIONE DEL SERVIZIO DI ESECUZIONE E REFERTAZIONE ANCHE IN TELEGESTIONE DI ESAMI DIAGNOSTICI DI RADIOLOGIA TRADIZIONALE E SCREENING MAMMOGRAFICI DELL’AZIENDA ULSS N. 7 PEDEMONTANA - GARA 2023-013-TH.</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>169/25</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I47" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>131</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CDC DI BASSANO DEL GRAPPA. AUTORIZZAZIONE SUBAPPALTO AL R.T.I. TRA LA DITTA TERMOSANITARIA PASINATO SRL (CAPOGRUPPO MANDATARIA) E LE DITTE MANDANTI SINECTRA SRL, ECOCLIMA GROUP SRL, C.T.A. COIBENTAZIONI TERMOACUSTICHE SRL, GENERALE SERVIZI SRLS, AIR SYSTEM SAS</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>25/01/2025</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>131/25</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I48" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.3 – OSPEDALE DI COMUNITÀ DI BASSANO DEL GRAPPA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA LIVIO GEMMO SRL</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>25/01/2025</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>130/25</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I49" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>129</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>DELIBERA N. 546 DEL 22/03/2024 AD OGGETTO “AFFIDAMENTO DIRETTO PER LA FORNITURA DI ACCESSORI PER N. 1 TOMOGRAFO COMPUTERIZZATO (TC) PER L’U.O.C. RADIOLOGIA DEL P.O. DI SANTORSO. FINANZIAMENTO PNRR – CUP H99J21019440006. GARA 2024-055-BAS” – RETTIFICA IMPEGNO DI SPESA.</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>25/01/2025</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>128/25</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I50" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>121</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>APPALTO SPECIFICO PER LA FORNITURA DEL PRINCIPIO ATTIVO SEVOFLURANO E RELATIVA FORNITURA DEI SISTEMI DI EROGAZIONE (VAPORIZZATORI) IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV – D.D.G. N. 536 DEL 23.09.2020. PROROGA AL 30.06.2025. RIF. 2020-395-TH</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>25/01/2025</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>121/25</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I51" t="n">
+        <v>13200</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/12/2025 GARA REGIONALE PER LA FORNITURA DI “SOSTANZE VISCOELASTICHE PER CHIRURGIA OCULISTICA”. DELIBERAZIONE N. 653/2021 DI AZIENDA ZERO). GARA 2022-007-TH.</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>25/01/2025</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>120/25</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I52" t="n">
+        <v>60541</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>118</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ANESTESIA, RIANIMAZIONE E APPARATO RESPIRATORIO”. 2^ EDIZIONE - SECONDA TRANCHE (DELIBERAZIONE N. 404/2024 DI AZIENDA ZERO – RIF. AULSS7_2025_00054) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025.</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>25/01/2025</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>119/25</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I53" t="n">
+        <v>84872</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>OPZIONE PROROGA CONTRATTUALE PER 6 MESI DEL CONTRATTO PER LA FORNITURA DI STOVIGLIE MONOUSO BIODEGRADABILI E COMPOSTABILI - GARA N 2023-030-TH</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>68/25</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I54" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/12/2025 DEI CONTRATTI PER LA FORNITURA DI GUANTI CHIRURGICI (DELIBERAZIONE N. 818/2020 DI AZIENDA ZERO) – LOTTI 3 E 5 (RIF. 2021-187-TH).</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>69/25</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I55" t="n">
+        <v>22920</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>MODIFICA ATTI DI GARA E RIAPERTURA TERMINI – INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER LA FORNITURA DI SISTEMI PER ARTROSCOPIA MINI-INVASIVA ED ELETTROCHIRURGICA, SUDDIVISA IN N. 10 LOTTI. AULSS7_2024_00287.</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>66/25</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I56" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 30/06/2025 DEI CONTRATTI PER LA FORNITURA DI GUANTI E DISINFETTANTI (DELIBERAZIONE N. 728/2023 DI AZIENDA ZERO). GARA 2023-286-BAS.</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>64/25</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I57" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>CONTRATTO DI GESTIONE DI SERVIZI MEDICI DI ANESTESIA E RIANIMAZIONE PER I PRESIDI OSPEDALIERI DI ASIAGO E DI BASSANO DEL GRAPPA – LOTTO 2: GARA 2024-035-BAS1 ESERCIZIO OPZIONE RIDUZIONE TURNI PRESSO IL P.O DI BASSANO.</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>63/25</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I58" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>10/01/2025</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>RICONOSCIMENTO REVISIONE PREZZI E ADEGUAMENTO STANDARDS CONTRATTO PER LA GESTIONE DI SERVIZI RESIDENZIALI PRESSO IL COMPLESSO DI MONTECCHIO PRECALCINO (VI)- LOTTO 1 CENTRO SERVIZI PER ANZIANI NON AUTOSUFFICIENTI E RSA DISABILI - GARA N. 5BAS/2020</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>11/01/2025</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>43/25</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I59" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>10/01/2025</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA CONSORZIO PAVI.CONS.</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>11/01/2025</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>33/25</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I60" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>10/01/2025</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA LIVIO GEMMO SRL.</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>11/01/2025</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>32/25</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I61" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>2438</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>30/12/2024</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>ASSEGNAZIONE ATTREZZATURE ED ARREDI EX CUCINE PO ASIAGO A SEGUITO DI ASTA PUBBLICA</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>10/01/2025</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>2508/24</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I62" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>2435</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>30/12/2024</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER LA GESTIONE DI SERVIZI MEDICI DELL'AZIENDA ULSS 7 PEDEMONTANA, SUDDIVISA IN 3 LOTTI – GARA AULSS7_2024_00380</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>10/01/2025</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>2505/24</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I63" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>2433</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>30/12/2024</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>INTEGRAZIONE FABBISOGNI E RETTIFICA SCADENZA  CONTRATTI. GARA REGIONALE PER LA FORNITURA DI “VACCINI DIVERSI” DDR 771/2021. - PROCEDURA 2022-012-TH.</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>10/01/2025</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>2503/24</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I64" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>2428</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>30/12/2024</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>APPALTI SPECIFICI PER LA FORNITURA DI MEDICINALI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO AGGIUDICATI DA AZIENDA ZERO – U.O.C. CRAV. PRESA D’ATTO PROROGHE CONTRATTUALI DAL 31.10.2024 AL 31.07.2025</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>10/01/2025</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>2498/24</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I65" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>2377</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>20/12/2024</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA PER 3 MESI DEL CONTRATTO DI FORNITURA DI DEFLUSSORI PER POMPE INFUSIONALI A DUE VIE COMPRENSIVO DELLE RELATIVE POMPE, NELLE MORE DEL RECEPIMENTO DELLA GARA REGIONALE. GARA 2020-209-TH.</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>21/12/2024</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>2447/24</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I66" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>2375</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>20/12/2024</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 07/10/2025 DEI CONTRATTI PER LA FORNITURA IN ACCORDO QUADRO DI “PROTESI AL GINOCCHIO” (DELIBERAZIONI 130/2019 E 243/2019 DI AZIENDA ZERO). GARA 2020-10-TH.</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>21/12/2024</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>2445/24</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I67" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>2373</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>20/12/2024</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>PROROGA CONCESSIONE DEI SERVIZI BAR ED EDICOLA PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA NELLE MORE DELL’ESPLETAMENTO DELLA NUOVA GARA.</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>21/12/2024</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>2443/24</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I68" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>2316</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>13/12/2024</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>RIDETERMINAZIONE FABBISOGNI FINO AL 26.03.2025 - CONTRATTO PER LA FORNITURA DI TEST PER LA DIAGNOSTICA MOLECOLARE VIROLOGICA PER L’U.O.C. LABORATORIO ANALISI DEL P.O. DI SANTORSO. GARA 2023 – 301 – BAS</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>14/12/2024</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>24/12/2024</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>2384/24</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I69" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>2312</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>13/12/2024</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>ESERCIZIO OPZIONE PROROGA CONTRATTUALE CONTRATTI PER LA GESTIONE DI SERVIZI SOCIOSANITARI DI PREVENZIONE, PSICO-DIAGNOSI, TRATTAMENTO PSICOLOGICO E RIABILITATIVO PSICO-SOCIALE (3 LOTTI) – GARA 51BAS-2019.</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>14/12/2024</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>24/12/2024</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>2380/24</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I70" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>2310</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>13/12/2024</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA CONTRATTI PER LA REALIZZAZIONE DI PROGETTI DIVERSI RIVOLTI A MINORI E DISABILI NEL DISTRETTO 2</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>14/12/2024</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>24/12/2024</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>2378/24</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I71" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>2309</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>13/12/2024</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/03/2025 GARA REGIONALE PER LA FORNITURA DI “FORMULE PER LA NUTRIZIONE ENTERALE, SUPPLEMENTI NUTRIZIONALI ORALI E INTEGRATORI ALIMENTARI DI MICRO ORGANISMI PROBIOTICI – I E II TRANCHE” (DELIBERE DI AZIENDA ZERO N. 512/2021 E N. 651/2021). GARA 2021-265-TH.</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>14/12/2024</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>24/12/2024</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>2377/24</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I72" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>2256</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>06/12/2024</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>ATTIVAZIONE PROCEDURA ALIENAZIONE DI CONTAINER MARITTIMI E BOX CANTIERE PRESSO AREA ESTERNA DELL’OSPEDALE DI ASIAGO.</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>07/12/2024</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>17/12/2024</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>2324/24</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I73" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>2254</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>06/12/2024</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>OSPEDALE DI ASIAGO – DEMOLIZIONE VECCHIA SEDE. APPROVAZIONE REVISIONE NON SOSTANZIALE ELABORATI DEL PROGETTO DEFINITVO</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>07/12/2024</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>17/12/2024</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>2322/24</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I74" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>2252</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>06/12/2024</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA C.B.S. SRLS.</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>07/12/2024</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>17/12/2024</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>2321/24</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I75" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>2250</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>06/12/2024</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 16^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV.. ATTIVAZIONE LOTTO N. 3 – RIVAROXABAN E REVISIONE FABBISOGNI – RIF. AULSS7_2024_00338</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>07/12/2024</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>17/12/2024</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>2318/24</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I76" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>2245</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>06/12/2024</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31/08/2025 DEI CONTRATTI PER LA FORNITURA IN ACCORDO QUADRO DI “PROTESI D’ANCA E CEMENTI” – I^ TRANCHE E II^ TRANCHE” (DELIBERAZIONI N. 641/2019 E N. 480/2020 DI AZIENDA ZERO). RIF. 2020-131-TH E 2021-038-TH.</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>07/12/2024</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>17/12/2024</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>2314/24</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I77" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>2244</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>06/12/2024</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>PROROGA CONTRATTUALE PER MESI 6 FORNITURA DI CARROZZINE ED AUSILI PER L’U.O.C. ASSISTENZA FARMACEUTICA TERRITORIALE. GARA 2023-144-TH.</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>07/12/2024</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>17/12/2024</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>2312/24</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I78" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>2241</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>06/12/2024</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>PROROGA CONTRATTUALE PER MESI 6 PER LA FORNITURA DI KIT DI MOTORIZZAZIONE E MOLTIPLICATORI DI SPINTA PER CARROZZINE PER L’U.O.C. ASSISTENZA FARMACEUTICA TERRITORIALE. GARA 2023-139-TH.</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>07/12/2024</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>17/12/2024</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>2310/24</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I79" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>2240</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>06/12/2024</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>PROROGA DEL CONTRATTO RELATIVO ALL’ACCORDO QUADRO “FUEL CARD 2” PER LA FORNITURA DEL CARBURANTE FINO AL 31.01.2025, NELLE MORE DELL’ADESIONE AL NUOVO ACCORDO QUADRO ED. 3</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>07/12/2024</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>17/12/2024</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>2308/24</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I80" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>2204</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>29/11/2024</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>INDIZIONE PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE DEL BANDO DI GARA, AI SENSI DELL’ART. 76, CO. 2, LETT B) DEL D. LGS. N. 36/2023 PER IL RINNOVO DEL SERVIZIO DI CONCESSIONE ANNUALE DELLE LICENZE DI UTILIZZO E PER I SERVIZI DI ASSISTENZA TECNICA E MANUTENZIONE PER MODULI TRAKCARE (CANONE SU&amp;TA) PER L’ANNO 2025, IN REGIME DI PRIVATIVA. GARA AULSS7_2024_00365.</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>30/11/2024</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>10/12/2024</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>2275/24</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I81" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>2199</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>29/11/2024</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>MODIFICA ATTI DI GARA E RIAPERTURA TERMINI - INDIZIONE GARA EUROPEA A PROCEDURA APERTA PER L’AFFIDAMENTO DELLA FORNITURA DI SISTEMI PER LA VITRECTOMIA E FACOEMULSIFICAZIONE CON DISPOSITIVI MEDICI E STRUMENTAZIONE A NOLEGGIO, SUDDIVISA IN N. 5 LOTTI. GARA 2024-240-BAS.</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>30/11/2024</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>10/12/2024</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>2270/24</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I82" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>2197</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>29/11/2024</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA FINO AL 30.11.2025 NELLE MORE DELLA NUOVA PROCEDURA DI GARA AZIENDALE - CONTRATTO PER LA FORNITURA DI PRODOTTI IMPIEGATI IN BIOLOGIA MOLECOLARE UTILIZZATI SULLA PIATTAFORMA AUTOMATIZZATA COBAS 5800 IN USO PRESSO L’U.O.C. LABORATORIO ANALISI DEL P.O. DI SANTORSO.</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>30/11/2024</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>10/12/2024</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>2267/24</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I83" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>2196</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>29/11/2024</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>CONTRATTI FORNITURA GARA REGIONALE “DISPOSITIVI AD ULTRASUONI E RADIOFREQUENZA PER EMOSTASI VASALE” (DELIBERAZIONE N. 148/2020 DI AZIENDA ZERO), LOTTI 1 E 2: AGGIORNAMENTO FABBISOGNI. GARA 2020-351-TH.</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>30/11/2024</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>10/12/2024</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>2268/24</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I84" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>2166</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>22/11/2024</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>ATTIVAZIONE PROCEDURA ALIENAZIONE DI ATTREZZATURE E ARREDI VARI EX CUCINE OSPEDALE DI ASIAGO.</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>23/11/2024</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>03/12/2024</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>2233/24</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I85" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>2165</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>22/11/2024</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>RIDETERMINAZIONE FABBISOGNI FINO AL 31.12.2024 E PROROGA TECNICA FINO AL 31.12.2025 NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA - CONTRATTO PER LA FORNITURA DI DIAGNOSTICI DI IMMUNOTERAPIA E SIEROLOGIA INFETTIVOLOGICA UTILIZZATI SULLA STRUMENTAZIONE LIAISON XL IN USO PRESSO L’U.O.C. LABORATORIO ANALISI DEL P.O. DI SANTORSO.</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>23/11/2024</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>03/12/2024</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>2232/24</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I86" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>2164</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>22/11/2024</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>INTEGRAZIONE FABBISOGNI - GARA REGIONALE PER LA FORNITURA DI “VACCINI DIVERSI” DDR 771/2021 DELIBERA N. 74 DEL 21.01.2022 - PROCEDURA 2022-012-TH.</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>23/11/2024</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>03/12/2024</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>2231/24</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I87" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>2159</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>22/11/2024</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>ADOZIONE REGOLAMENTO PER LA NOMINA E LA DISCIPLINA DELLE COMPETENZE DEL DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (D.E.C.) IN RELAZIONE AI CONTRATTI DI FORNITURA DI BENI E SERVIZI</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>23/11/2024</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>03/12/2024</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>2226/24</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I88" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>2158</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>22/11/2024</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>ASSEGNAZIONE AUTOMEZZI OBSOLETI A SEGUITO DI ASTA PUBBLICA.</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>23/11/2024</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>03/12/2024</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>2225/24</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I89" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>2156</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>22/11/2024</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>PROROGA DEL CONTRATTO STIPULATO CON LEASYS SPA RELATIVAMENTE ALLA CONVENZIONE CONSIP “AUTOVEICOLI IN NOLEGGIO 13” NELLE MORE DELLA CONSEGNA DI UN NUOVO VEICOLO</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>23/11/2024</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>03/12/2024</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>2223/24</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I90" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>2155</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>22/11/2024</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER LA FORNITURA DI SISTEMI PER ARTROSCOPIA MINI-INVASIVA ED ELETTROCHIRURGICA, SUDDIVISA IN N. 10 LOTTI. AULSS7_2024_00287</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>23/11/2024</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>03/12/2024</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>2222/24</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I91" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>2109</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI THIENE. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA F.LLI CAROLLO SRL.</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>16/11/2024</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>2175/24</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I92" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>2108</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – PROROGA CON RINEGOZIAZIONE EX D.LGS 115/2008. AUTORIZZAZIONE SUBAPPALTO.</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>16/11/2024</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>2174/24</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I93" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>2102</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA DELLA FORNITURA DI SISTEMI ANTIDECUBITO, AMBITO OSPEDALIERO E TERRITORIALE, AGGIUDICATA CON DDR N. 48/2016, DAL 16.11.2024 AL 31.01.2025</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>16/11/2024</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>2168/24</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I94" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>2063</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>08/11/2024</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA - MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE. APPROVAZIONE VARIANTE SUPPLETIVA N. 1.</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>09/11/2024</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>2131/24</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I95" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>2061</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>08/11/2024</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>ATTIVAZIONE CONTRATTI DI COMODATO D’USO GRATUITO DI APPARECCHIATURE VARIE PER LA UOC PNEUMOLOGIA DEL P.O. DI BASSANO.</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>09/11/2024</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>2129/24</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I96" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>2058</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>08/11/2024</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DEL SERVIZIO DI TESORERIA/CASSA PER L’AZIENDA ULSS N. 7 PEDEMONTANA PER IL PERIODO DI 3 ANNI (36 MESI) – AULSS7_2024_00275</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>09/11/2024</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>2126/24</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I97" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>31/10/2024</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.3 – OSPEDALE DI COMUNITÀ DI ASIAGO – LAVORI DI MANUTENZIONE STRAORDINARIA. APPROVAZIONE  DELLA VARIANTE N. 2</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>01/11/2024</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>11/11/2024</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>2091/24</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>31/10/2024</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI ROMA " LA SAPIENZA" PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR.SSA SARA RIOLO</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>01/11/2024</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>11/11/2024</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>2088/24</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I99" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>31/10/2024</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359) – LOTTO A.1. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA EKMAR SRL.</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>01/11/2024</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>11/11/2024</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>2087/24</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I100" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>31/10/2024</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DELLA FORNITURA IN SERVICE DI SISTEMI PER L’ESECUZIONE IN COMPLETA AUTOMAZIONE DEI TEST DI BIOLOGIA MOLECOLARE PER L’AZIENDA ULSS 7 PEDEMONTANA. GARA N. 2023-241-BAS.</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>01/11/2024</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>11/11/2024</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>2082/24</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I101" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>2009</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>31/10/2024</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>SOSTITUZIONE DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (DEC) PER LA CONCESSIONE PER IL SERVIZIO DI GESTIONE DEL MICRONIDO AZIENDALE - GARA 2023-092-BAS</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>01/11/2024</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>11/11/2024</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>2077/24</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I102" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>2003</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>31/10/2024</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA PER 12 MESI DEL CONTRATTO PER LA FORNITURA DI MATERIALE DI CONSUMO PER SISTEMA ROBOTICO DA VINCI - GARA 2022-177-BAS</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>01/11/2024</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>11/11/2024</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>2072/24</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I103" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>1970</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>25/10/2024</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA FINO AL 06.11.2025, NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA, DEL CONTRATTO PER LA FORNITURA DI SISTEMI DIAGNOSTICI PER LA RICERCA DI MICRORGANISMI (BATTERI E FUNGHI) NEI CAMPIONI DI SANGUE (EMOCOLTURE) E CAMPIONI DI LIQUIDI BIOLOGICI PER L’U.O.S. LABORATORIO ANALISI DEL P.O. DI BASSANO</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>26/10/2024</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>05/11/2024</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>2030/24</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I104" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>1924</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>18/10/2024</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 - CASA DELLA COMUNITA' DI ASIAGO - LAVORI DI MANUTENZIONE STRAORDINARIA. PERIZIA DI VARIANTE N.2</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>19/10/2024</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>29/10/2024</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>1981/24</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I105" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>1922</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>18/10/2024</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI VALLI DEL PASUBIO (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI VALLI DEL PASUBIO SITI IN VIA BRUNO BRANDELLERO N. 34, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>19/10/2024</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>29/10/2024</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>1980/24</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I106" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>1921</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>18/10/2024</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.3 – OSPEDALE DI COMUNITÀ DI BASSANO DEL GRAPPA – LAVORI DI MANUTENZIONE STRAORDINARIA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA IMPRESA TERMOSANITARIA PASINATO SRL.</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>19/10/2024</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>29/10/2024</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>1979/24</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I107" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>1920</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>18/10/2024</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO CON L’ASSOCIAZIONE ITALIANA TUTELA SALUTE MENTALE - SEZ. SCHIO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA SITI PRESSO LA CASA DELLA SALUTE DI SCHIO DI VIA CAUSSA N. 51 DA DESTINARE AD ATTIVITÀ ISTITUZIONALI.</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>19/10/2024</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>29/10/2024</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>1978/24</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I108" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>1919</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>18/10/2024</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>LAVORI DI MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE - “SECONDO STRALCIO FUNZIONALE – MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L’OSPEDALE “SAN BASSIANO” DI BASSANO DEL GRAPPA (VI)” - APPROVAZIONE PROGETTO ESECUTIVO E INDIZIONE PROCEDURA APERTA AI SENSI DELL’ART 71 DEL DLGS 36/2023.</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>19/10/2024</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>29/10/2024</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>1977/24</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I109" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>1918</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>18/10/2024</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>ATTIVAZIONE PROCEDURA ALIENAZIONE DI AUTOMEZZI OBSOLETI.</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>19/10/2024</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>29/10/2024</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>1976/24</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I110" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>1915</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>18/10/2024</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA FINO AL 23.10.2025, NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA, DEL CONTRATTO PER LA FORNITURA DI N. 2 SISTEMI PER INDAGINI DIAGNOSTICHE DEI MICOBATTERI PER I LABORATORI DELL’AZIENDA ULSS N. 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>19/10/2024</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>29/10/2024</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>1974/24</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I111" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>1912</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>18/10/2024</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>ACCETTAZIONE DONAZIONE BENI DIVERSI</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>19/10/2024</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>29/10/2024</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>1970/24</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I112" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>1909</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>18/10/2024</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>GARA REGIONALE PER LA FORNITURA DI “VACCINI IN ESCLUSIVA” -DDR 199/2023. PROROGA TECNICA SEMESTRALE. GARA 2023-127-TH.</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>19/10/2024</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>29/10/2024</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>1967/24</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I113" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>1905</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>18/10/2024</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DI SERVIZI SOCIO SANITARI E SOCIO ASSISTENZIALI NELLE STRUTTURE DEL CENTRO SOCIO SANITARIO PROSPERO ALPINO DI MAROSTICA: RESIDENZA SANITARIA ASSISTITA PER DISABILI (R.S.A. DISABILI) E COMUNITÀ ALLOGGIO PER DISABILI (C.A. DISABILI) GARA N. 2024-223-BAS</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>19/10/2024</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>29/10/2024</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>1963/24</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I114" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>1875</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>16/10/2024</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA PER L’AFFIDAMENTO DELLA FORNITURA DI SISTEMI PER LA VITRECTOMIA E FACOEMULSIFICAZIONE CON DISPOSITIVI MEDICI E STRUMENTAZIONE A NOLEGGIO, SUDDIVISA IN N. 5 LOTTI. GARA 2024-240-BAS</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>17/10/2024</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>27/10/2024</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>1941/24</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I115" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>1862</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>16/10/2024</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359). APPROVAZIONE DEL PROGETTO ESECUTIVO DELLE OPERE PROPEDEUTICHE DEI LOTTI A.1 E A.2 E VARIANTI SUPPLETIVE N. 1 PER IL LOTTO A.1 E IL LOTTO A.2</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>16/10/2024</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>26/10/2024</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>1928/24</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I116" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t>1859</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>15/10/2024</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI THIENE – LAVORI DI MANUTENZIONE STRAORDINARIA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA FREZZA SRL CON SEDE LEGALE IN SPINEA (VE).</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>16/10/2024</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>26/10/2024</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>1924/24</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I117" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>1787</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>27/09/2024</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>SOSTITUZIONE DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (DEC) DEI SERVIZI FINALIZZATI A CONTRASTARE L’INSORGENZA DI FOCOLAI DI INFLUENZA AVIARIA E DI ALTRE MALATTIE DIFFUSIVE DEGLI ANIMALI 2 ^ EDIZIONE.</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>28/09/2024</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>08/10/2024</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>1851/24</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I118" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>1785</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>27/09/2024</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA DELLA FORNITURA DI SISTEMI ANTIDECUBITO, AMBITO OSPEDALIERO E TERRITORIALE, AGGIUDICATA CON DDR N. 48/2016, DAL 01.10.2024 AL 15.11.2024.</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>28/09/2024</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>08/10/2024</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>1849/24</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I119" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>1783</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>27/09/2024</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>PROROGA CONTRATTO PER LA GESTIONE DI SERVIZI SOCIO - SANITARI E SOCIO - ASSISTENZIALI PRESSO IL CENTRO DIURNO MONS. NEGRIN A BASSANO DEL GRAPPA - AREA SALUTE MENTALE - GARA N. 65 BAS/2018</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>28/09/2024</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>08/10/2024</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>1847/24</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I120" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
+          <t>1781</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>27/09/2024</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA NELLE MORE DELLA NUOVA PROCEDURA DI GARA AZIENDALE - CONTRATTO PER LA FORNITURA IN SERVICE DEL SISTEMA MULTIFUNZIONALE AUTOMATICO PER INDAGINI IMMUNOISTOCHIMICHE E IBRIDIZZAZIONE IN SITU – GARA N. 8BAS/2019.</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>28/09/2024</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>08/10/2024</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>1845/24</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I121" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr">
+        <is>
+          <t>1749</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>24/09/2024</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>REVOCA IN AUTOTUTELA DEL PROVVEDIMENTO DI ESCLUSIONE NEI CONFRONTI DELLA DITTA FAST EAT ITALY S.R.L. - GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DELLA CONCESSIONE DEI SERVIZI BAR-EDICOLA ALL’INTERNO DEI LOCALI DELL’OSPEDALE S. BASSIANO DELL’AZIENDA ULSS N. 7 PEDEMONTANA - GARA 2023-117-TH5.</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>24/09/2024</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>04/10/2024</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>1815/24</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I122" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr">
+        <is>
+          <t>1740</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>20/09/2024</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – PROROGA CON RINEGOZIAZIONE EX D.LGS 115/2008. AUTORIZZAZIONE SUBAPPALTO.</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>21/09/2024</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>01/10/2024</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>1802/24</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr">
+        <is>
+          <t>1739</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>20/09/2024</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – LAVORI RELATIVI ALLA “NUOVA REALIZZAZIONE DELLA CASA DELLA COMUNITÀ A BASSANO DEL GRAPPA”. AUTORIZZAZIONE ESTENSIONE SUBAPPALTO ALLA DITTA MONTE COSTRUZIONI SRL CON SEDE LEGALE IN MONTEBELLUNA (TV).</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>21/09/2024</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>01/10/2024</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>1800/24</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I124" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr">
+        <is>
+          <t>1699</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>13/09/2024</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>LAVORI DI TINTEGGIATURA PRESSO VARI PIANI DELL’OSPEDALE DI BASSANO DEL GRAPPA. APPROVAZIONE PRIMA PERIZIA DI VARIANTE.</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>14/09/2024</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>24/09/2024</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>1756/24</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I125" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr">
+        <is>
+          <t>1698</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>13/09/2024</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO – LAVORI DI MANUTENZIONE STRAORDINARIA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA ECOARIA SRL CON SEDE LEGALE IN COLCERESA (VI).</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>14/09/2024</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>24/09/2024</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>1757/24</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I126" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="inlineStr">
+        <is>
+          <t>1697</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>13/09/2024</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO – LAVORI DI MANUTENZIONE STRAORDINARIA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA FREZZA SRL CON SEDE LEGALE IN SPINEA (VE).</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>14/09/2024</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>24/09/2024</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>1755/24</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I127" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="inlineStr">
+        <is>
+          <t>1696</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>13/09/2024</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE REGOLAMENTO PER LA PREDISPOSIZIONE DEI CAPITOLATI TECNICI DI BENI E SERVIZI E PER IL FUNZIONAMENTO DELLE COMMISSIONI GIUDICATRICI DI GARA</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>14/09/2024</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>24/09/2024</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>1754/24</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I128" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="inlineStr">
+        <is>
+          <t>1694</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>13/09/2024</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>INDIZIONE PROCEDURA NEGOZIATA SOPRA SOGLIA SENZA BANDO IN ESCLUSIVA, AI SENSI DELL’ART. 76 COMMA 2) LETT. B) DEL D. LGS. N. 36/2023, PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ED ASSISTENZA TECNICA FULL-RISK SU APPARECCHIATURE RADIOLOGICHE DIGITALI AD ALTA COMPLESSITÀ TECNOLOGICA DI PRODUZIONE CARESTREAM HEALTH, INC.</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>14/09/2024</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>24/09/2024</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>1753/24</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I129" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="inlineStr">
+        <is>
+          <t>1693</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>13/09/2024</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>INTEGRAZIONE FABBISOGNI. PROCEDURA PER LA FORNITURA DI FARMACI EMODERIVATI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’APSS DI TRENTO ED IL COMPRENSORIO SANITARIO DI BOLZANO ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-058-TH</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>14/09/2024</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>24/09/2024</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>1751/24</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I130" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="inlineStr">
+        <is>
+          <t>1692</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>13/09/2024</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>REVISIONE PREZZI CONTRATTO PER LA GESTIONE DEI SERVIZI SOCIO-SANITARI E SOCIO ASSISTENZIALI PER LE STRUTTURE DEL CENTRO SOCIO SANITARIO PROSPERO ALPINO DI MAROSTICA: RESIDENZA SANITARIA ASSISTITA PER DISABILI (RSA DISABILI) E COMUNITÀ ALLOGGIO PER DISABILI (CA DISABILI) – GARA N. 41BAS/2015</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>14/09/2024</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>24/09/2024</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>1750/24</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I131" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr">
+        <is>
+          <t>1660</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>06/09/2024</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>RETTIFICA IMPUTAZIONE CONTI DI BILANCIO - CONTRATTO DI FORNITURA, CON FORMULA DEL CONTO DEPOSITO, DI DISPOSITIVI MEDICI ED ATTREZZATURE PER PROCEDURE DI EMODINAMICA, ELETTROFISIOLOGIA E CHIRURGIA VASCOLARE. GARA 2023-110-BAS.</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>07/09/2024</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>17/09/2024</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>1720/24</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I132" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="inlineStr">
+        <is>
+          <t>1659</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>06/09/2024</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>RIDETERMINAZIONE BUDGET DI SPESA DEL LOTTO 2 DEL CONTRATTO DI FORNITURA DI MATERIALE DIAGNOSTICO PER MICROBIOLOGIA PER L’U.O.C. LABORATORIO ANALISI FINO ALL’11.04.2025. GARA N. 2021-270-BAS</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>07/09/2024</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>17/09/2024</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>1719/24</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I133" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="inlineStr">
+        <is>
+          <t>1656</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>06/09/2024</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>RIDETERMINAZIONE SPESA DEL CONTRATTO PER LA FORNITURA DI CARTUCCE MONOUSO PER IL RISCALDAMENTO DEI FLUIDI E SANGUE E FLUIDI PER INFUSIONE ENDOVENOSA CON MESSA A DISPOSIZIONE DELL’ATTREZZATURA NECESSARIA.</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>07/09/2024</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>17/09/2024</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>1716/24</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I134" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr">
+        <is>
+          <t>1633</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>30/08/2024</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA, NELLE MORE DELLA NUOVA GARA REGIONALE, DEL CONTRATTO PER LA FORNITURA DI MICROINFUSORI DI INSULINA MOD. MINIMED 740G E MINIMED 780G CON LA DITTA MEDTRONIC S.P.A. - GARA 2023-111-TH</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>31/08/2024</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>10/09/2024</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>1685/24</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I135" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
+        <is>
+          <t>1632</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>30/08/2024</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 03.03.2025 DEL CONTRATTO ATTUATIVO PER LA FORNITURA IN SOMMINISTRAZIONE DI REAGENTI PER LA RICERCA QUANTITATIVA DEGLI ANTIGENI E DEGLI ANTICORPI ANTI SARS-COV-2 (TEST ANTIGENICI DI 4^ GENERAZIONE) - DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 234 14.04.2021 - GARA 2022-308-BAS</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>31/08/2024</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>10/09/2024</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>1684/24</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I136" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr">
+        <is>
+          <t>1624</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>30/08/2024</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>ESERCIZIO OPZIONE PROROGA CONTRATTUALE CON REVISIONE PREZZI DEI CONTRATTI PER LA GESTIONE DELLE ATTIVITÀ DEL SERVIZIO DI INTEGRAZIONE SCOLASTICA ED EXTRASCOLASTICA PER ALUNNI E STUDENTI DISABILI FREQUENTANTI SCUOLE, PUBBLICHE E PRIVATE PARIFICATE, DELL’INFANZIA, PRIMARIE E SECONDARIE DI PRIMO E SECONDO GRADO E CFP LOTTO 1 (DISTRETTO 1 – BASSANO DEL GRAPPA), LOTTO 2 (DISTRETTO 2 – THIENE)</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>31/08/2024</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>10/09/2024</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>1676/24</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I137" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr">
+        <is>
+          <t>1622</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>30/08/2024</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>PROROGA CONTRATTI PER LA GESTIONE DI SERVIZI SOCIO SANITARI E SOCIO ASSISTENZIALI AFFERENTI I DISTURBI DELLA PERSONALITÀ – GARA 174BAS/2018 E PER LA GESTIONE DEI SERVIZI SANITARI PER LA DOMICILIARITÀ INTENSIVA PER L’IMPLEMENTAZIONE DELLA RESIDENZIALITÀ LEGGERA - GARA N. 256BAS/2019 NELL’AREA DELLA SALUTE MENTALE</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>31/08/2024</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>10/09/2024</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>1674/24</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I138" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr">
+        <is>
+          <t>1621</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>30/08/2024</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>ESERCIZIO OPZIONE DI ESTENSIONE DEL CONTRATTO PER IL SERVIZIO DI GESTIONE DEGLI AUSILI TERAPEUTICI DI CUI AGLI ELENCHI NN. 2 E 3 DEL NOMENCLATORE TARIFFARIO NAZIONALE PER DISABILI ASSISTITI A DOMICILIO - GARA N. 2022-087-BAS</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>31/08/2024</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>10/09/2024</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>1673/24</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I139" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr">
+        <is>
+          <t>1592</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>23/08/2024</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI ROMANO D'EZZELINO. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA GROTTO CALCESTRUZZI SRL.</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>24/08/2024</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>03/09/2024</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>1645/24</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I140" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
+          <t>1591</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>23/08/2024</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>ESTENSIONE CONTRATTO PER SERVIZI SOCIO-SANITARI DI PREVENZIONE, PSICO-DIAGNOSI, TRATTAMENTO PSICOLOGICO E RIABILITATIVO PSICOSOCIALE - GARA N. 51BAS/ 2019: LOTTO 1) AREA INFANZIA, ADOLESCENZA, FAMIGLIA E CONSULTORI</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>24/08/2024</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>03/09/2024</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>1644/24</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I141" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr">
+        <is>
+          <t>1590</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>23/08/2024</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA AL 28.02.2025 DEI SERVIZI INTEGRATI/MULTISERVIZI (SERVIZI DI MOVIMENTAZIONE MERCI PRESSO I MAGAZZINI DI BASSANO ED ECONOMALE DI SCHIO)</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>24/08/2024</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>03/09/2024</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>1643/24</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I142" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="inlineStr">
+        <is>
+          <t>1550</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>16/08/2024</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>PROROGA DEL CONTRATTO PER LA FORNITURA DI SERVIZI DI CONTACT CENTER IN OUTSOURCING – GARA N. 2022-145-BAS.</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>17/08/2024</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>27/08/2024</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>1607/24</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I143" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="inlineStr">
+        <is>
+          <t>1549</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>16/08/2024</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>OSPEDALE DI ASIAGO - DEMOLIZIONE VECCHIA SEDE. INDIZIONE PROCEDURA DI GARA PER APPALTO INTEGRATO.</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>17/08/2024</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>27/08/2024</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>1597/24</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I144" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="inlineStr">
+        <is>
+          <t>1548</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>16/08/2024</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI BASSANO DEL GRAPPA. APPROVAZIONE VARIANTE SUPPLETIVA N. 2</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>17/08/2024</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>27/08/2024</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>1595/24</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I145" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="inlineStr">
+        <is>
+          <t>1547</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>16/08/2024</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – LAVORI RELATIVI ALLA “COSTRUZIONE NUOVO CORPO DI FABBRICATO DA ADIBIRE A CASA DELLA COMUNITÀ PRESSO IL DISTRETTO DI ROMANO DI EZZELINO”. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA BIONDO COSTRUZIONI SRL CON SEDE LEGALE IN BORGORICCO (PD).</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>17/08/2024</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>27/08/2024</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>1594/24</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H146" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I146" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="inlineStr">
+        <is>
+          <t>1504</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>09/08/2024</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – PROROGA CON RINEGOZIAZIONE EX D.LGS 115/2008. AUTORIZZAZIONE SUBAPPALTO.</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>10/08/2024</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>20/08/2024</t>
+        </is>
+      </c>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>1557/24</t>
+        </is>
+      </c>
+      <c r="G147" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H147" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I147" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="inlineStr">
+        <is>
+          <t>1502</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>09/08/2024</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>RIDETERMINAZIONE SPESA - CONTRATTO PER LA FORNITURA DI MATERIALE DI CONSUMO PLURIUSO PER LASER AD OLMIO MODELLO CYBER HO 150 DI PROPRIETÀ. GARA 2022-015-BAS</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>10/08/2024</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>20/08/2024</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t>1555/24</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H148" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I148" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="inlineStr">
+        <is>
+          <t>1501</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>09/08/2024</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 23.02.2025 DEL CONTRATTO DI FORNITURA DI REAGENTI MOLECOLARI INFUNGIBILI PER LA RICERCA DEL VIRUS SARS-COV-2 DA UTILIZZARE SULLE PIATTAFORME DIAGNOSTICHE DEDICATE, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO - DDG AZIENDA ZERO N. 562/2021 E RINNOVATO CON DDG AZIENDA ZERO N. 222/2022 - GARA 2022-315-BAS</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>10/08/2024</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>20/08/2024</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>1554/24</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I149" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>09/08/2024</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 22.02.2025 DEI CONTRATTI DERIVANTI DAL 3^ APPALTO SPECIFICO, SUDDIVISO IN LOTTI, PER LA FORNITURA DI TEST RAPIDI (1^ - 2^ - 3^ GENERAZIONE) PER LA RICERCA QUALITATIVA DELL’ANTIGENE SPECIFICO DEL VIRUS SARS-COV-2, IN ACCORDO QUADRO, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 507 DEL 22.07.2022 - GARA 2022-293-BAS</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>10/08/2024</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>20/08/2024</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>1553/24</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H150" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I150" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr">
+        <is>
+          <t>1499</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>09/08/2024</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>PROROGA CONTRATTI FINO AL 31.10.2024 - GARA REGIONALE PER LA FORNITURA DI “STRISCE PER DIABETICI AD USO OSPEDALIERO” DDR 392/2019 - GARA 2020-015-TH</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>10/08/2024</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>20/08/2024</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>1552/24</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I151" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="inlineStr">
+        <is>
+          <t>1498</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>09/08/2024</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA, NELLE MORE DELLA NUOVA GARA REGIONALE, DEL CONTRATTO PER LA FORNITURA DI REAGENTI/ANTICORPI PER DIAGNOSTICA CITOFLUORIMETRICA PER LA GESTIONE DEL PAZIENTE ONCOLOGICO DA UTILIZZARE CON LA STRUMENTAZIONE BD FACSCANTO II 3LSR (8 COLOR) - GARA 2020-186-BAS</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>10/08/2024</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>20/08/2024</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>1551/24</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I152" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="inlineStr">
+        <is>
+          <t>1496</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>09/08/2024</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO FABBISOGNI GARA REGIONALE PER LA FORNITURA DI “FORMULE PER LA NUTRIZIONE ENTERALE, SUPPLEMENTI NUTRIZIONALI ORALI E INTEGRATORI ALIMENTARI DI MICRO ORGANISMI PROBIOTICI – I E II TRANCHE” (DELIBERE DI AZIENDA ZERO N. 512/2021 E N. 651/2021). GARA 2021-265-TH.</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>10/08/2024</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>20/08/2024</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>1549/24</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I153" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr">
+        <is>
+          <t>1469</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ A ROMANO D’EZZELINO. NOMINA COLLAUDATORE</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>03/08/2024</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>13/08/2024</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>1518/24</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I154" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr">
+        <is>
+          <t>1467</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>SOSTITUZIONE DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (DEC)  - CONTRATTO PER LA GESTIONE DELLE ATTIVITÀ DEL SERVIZIO DI INTEGRAZIONE SCOLASTICA ED EXTRASCOLASTICA PER ALUNNI E STUDENTI DISABILI FREQUENTANTI SCUOLE, PUBBLICHE E PRIVATE PARIFICATE, DELL’INFANZIA, PRIMARIE E SECONDARIE DI PRIMO E SECONDO GRADO E CFP – LOTTO 1 (DISTRETTO 1 BASSANO DEL GRAPPA) – GARA N. 36BAS/ 2019</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>03/08/2024</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>13/08/2024</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>1516/24</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I155" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr">
+        <is>
+          <t>1466</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>CONTRATTO PER LA FORNITURA DI AGHI CANNULA DI SICUREZZA CON PROLUNGA - GARA 2022-013-TH-RIDETERMINAZIONE SPESA.</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>03/08/2024</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>13/08/2024</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>1514/24</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I156" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="inlineStr">
+        <is>
+          <t>1465</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA, NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA, DEL CONTRATTO PER LA FORNITURA DI UN SISTEMA ANALITICO PER L’ESECUZIONE DI ESAMI DI IMMUNOMETRIA SPECIALE PER L’U.O.C. LABORATORIO ANALISI DEL P.O. DI SANTORSO - GARA 95 BAS 2019</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>03/08/2024</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>13/08/2024</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>1515/24</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I157" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr">
+        <is>
+          <t>1464</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA FINO AL 31.08.2025, NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA, DEL CONTRATTO PER LA FORNITURA DI N. 1 SISTEMA DIAGNOSTICO PER MALATTIE SESSUALMENTE TRASMESSE  PER L’U.O.S. LABORATORIO ANALISI DEL P.O. DI BASSANO - GARA 115-BAS-2018</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>03/08/2024</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>13/08/2024</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>1513/24</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I158" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr">
+        <is>
+          <t>1461</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>PROROGA 6 MESI GARA REGIONALE PER LA FORNITURA DI “SISTEMI DIAGNOSTICI PER LA DETERMINAZIONE DELLA VELOCITÀ DI ERITROSEDIMENTAZIONE” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. DDR NR. 74 DEL 21.02.2019.</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>03/08/2024</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>13/08/2024</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>1511/24</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I159" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr">
+        <is>
+          <t>1459</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA PER 6 MESI DEL CONTRATTO DI FORNITURA DI DEFLUSSORI PER POMPE INFUSIONALI A DUE VIE COMPRENSIVO DELLE RELATIVE POMPE, NELLE MORE DELL’ESPLETAMENTO DELLA GARA REGIONALE. GARA 2020-209-TH.</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>03/08/2024</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>13/08/2024</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>1508/24</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I160" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr">
+        <is>
+          <t>1416</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>26/07/2024</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – PROROGA CON RINEGOZIAZIONE EX D.LGS 115/2008. AUTORIZZAZIONI SUBAPPALTO.</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>27/07/2024</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>06/08/2024</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>1430/24</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I161" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr">
+        <is>
+          <t>1415</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>26/07/2024</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>INTERVENTO SOSTITUTIVO RETRIBUTIVO, EX ART. 30, COMMA 6, DEL D.LGS. 50/2016 PER IL PAGAMENTO DELLE RETRIBUZIONI, AL NETTO DEGLI ONERI, AI DIPENDENTI DELLA ONE EMERGENZA SOCIETÀ COOPERATIVA SOCIALE ONLUS IMPIEGATI NELL’APPALTO RELATIVO AL SERVIZIO DI “PRELIEVO DOMICILIARE DI SANGUE E CAMPIONI BIOLOGICI CON CONSERVAZIONE E TRASPORTO AL PUNTO DI RACCOLTA AZIENDALE” LOTTO N. 4 - GARA 2021-027-TH.</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>27/07/2024</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>06/08/2024</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>1464/24</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I162" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr">
+        <is>
+          <t>1410</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>26/07/2024</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE “DISCIPLINA DELLA CORRESPONSIONE DEGLI INCENTIVI ALLE FUNZIONI TECNICHE PREVISTI DALL’ART. 45 DEL D.LGS. N. 36/2023”</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>27/07/2024</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>06/08/2024</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>1459/24</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I163" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="inlineStr">
+        <is>
+          <t>1374</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>23/07/2024</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – LAVORI RELATIVI ALLA “NUOVA REALIZZAZIONE DELLA CASA DELLA COMUNITÀ A BASSANO DEL GRAPPA”. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA PIVA COPERTURE SRL CON SEDE LEGALE IN BOLZANO VICENTINO (VI).</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>23/07/2024</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>1424/24</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I164" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="inlineStr">
+        <is>
+          <t>1369</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>19/07/2024</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>MODIFICA ATTI DI GARA E RIAPERTURA TERMINI - GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DI SISTEMI DIAGNOSTICI PER I LABORATORI DELL’AZIENDA ULSS N. 7 PEDEMONTANA. GARA N. 2024-099-BAS.</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>20/07/2024</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>1383/24</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I165" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="inlineStr">
+        <is>
+          <t>1368</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>19/07/2024</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>ACCETTAZIONE DONAZIONE DI BENI DIVERSI</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>20/07/2024</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>1381/24</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I166" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="inlineStr">
+        <is>
+          <t>1314</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>12/07/2024</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 03.02.2025 DEI CONTRATTI ATTUATIVI DERIVANTI DALL’APPALTO SPECIFICO PER LA FORNITURA IN ACCORDO QUADRO DI SISTEMI PER LA RICERCA RAPIDA DEL VIRUS SARS-COV-2 CON METODICHE MOLECOLARI, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 519 DEL 02.08.2021 - GARA 2022-309-BAS.</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>13/07/2024</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>23/07/2024</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>1364/24</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I167" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr">
+        <is>
+          <t>1313</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>12/07/2024</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 22.01.2025 DEI CONTRATTI DERIVANTI DALL’APPALTO SPECIFICO PER LA FORNITURA IN SOMMINISTRAZIONE, MEDIANTE ACCORDO QUADRO, DI REAGENTI MOLECOLARI PER LA RICERCA DI VIRUS RESPIRATORI - 2^ EDIZIONE, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 508 DEL 22.07.2022. GARA 2022-311-BAS.</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>13/07/2024</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>23/07/2024</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>1362/24</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I168" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr">
+        <is>
+          <t>1311</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>12/07/2024</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 08.06.2025 DEI CONTRATTI PER LA FORNITURA DI “AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) - SECONDA TRANCHE” - DELIBERAZIONE NR. 182 DEL 26/03/2021 DI AZIENDA ZERO. GARA 2021-246-TH.</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>13/07/2024</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>23/07/2024</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>1361/24</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I169" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr">
+        <is>
+          <t>1310</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>12/07/2024</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA DI SEI MESI DELLA CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI VIGILANZA ATTIVA E ATTIVITÀ CORRELATE, LOTTO N. 4, E DI GUARDIANIA, LOTTO N. 9, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO REGIONALE DEL VENETO.</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>13/07/2024</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>23/07/2024</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>1360/24</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I170" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr">
+        <is>
+          <t>1309</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>12/07/2024</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31.05.2025 DEI CONTRATTI PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – DELIBERAZIONE N. 265/2022 DI AZIENDA ZERO. GARA 2022-167-BAS</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>13/07/2024</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>23/07/2024</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>1358/24</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I171" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr">
+        <is>
+          <t>1307</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>12/07/2024</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>CONTRATTO DI COMODATO CON LA DITTA ASA S.R.L. DI N. 1 LASER TERAPEUTICO PER LA UOS MEDICINA FISICA E RIABILITATIVA DEL P.O. DI BASSANO</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>13/07/2024</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>23/07/2024</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>1357/24</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I172" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="inlineStr">
+        <is>
+          <t>1278</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>12/07/2024</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO. APPROVAZIONE PROGETTO ESECUTIVO – 1° STRALCIO FUNZIONALE</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>12/07/2024</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>22/07/2024</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>1327/24</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I173" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="inlineStr">
+        <is>
+          <t>1272</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – PROROGA CON RINEGOZIAZIONE EX D.LGS 115/2008. AUTORIZZAZIONE SUBAPPALTO.</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>06/07/2024</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>1282/24</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I174" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr">
+        <is>
+          <t>1271</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.3 – OSPEDALE DI COMUNITÀ DI BASSANO DEL GRAPPA – LAVORI DI MANUTENZIONE STRAORDINARIA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA IMPRESA ECOARIA SRL CON SEDE LEGALE IN COLCERESA (VI).</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>06/07/2024</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>1287/24</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I175" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="inlineStr">
+        <is>
+          <t>1266</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>CONTRATTO PER LA FORNITURA DI N. 1 SISTEMA PER IDENTIFICAZIONE E TEST DI SENSIBILITÀ AGLI ANTIBIOTICI E AI FARMACI ANTIFUNGINI PER L’U.O.S. LABORATORIO ANALISI DEL P.O. DI BASSANO: RIDETERMINAZIONE FABBISOGNI FINO AL 30.07.2024 E PROROGA TECNICA FINO AL 30.07.2025 NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA.</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>06/07/2024</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>1321/24</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I176" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr">
+        <is>
+          <t>1263</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DELLA GESTIONE DEL SERVIZIO DI INTEGRAZIONE SCOLASTICA ED EXTRASCOLASTICA PER ALUNNI E STUDENTI DISABILI (L. N. 104/92) FREQUENTANTI SCUOLE PUBBLICHE, PARIFICATE, PRIVATE, DI OGNI ORDINE E GRADO – GARA N. 2024-150-BAS.</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>06/07/2024</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>1318/24</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I177" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="inlineStr">
+        <is>
+          <t>1262</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA PER 12 MESI DEI CONTRATTI PER LA FORNITURA IN SERVICE DI MATERIALI DI CONSUMO E APPARECCHIATURE PER FACOEMULSIFICAZIONE E DI CUSTOM PACK PER I PP.OO. DI BASSANO E DI SANTORSO – GARA ULSS N. 28/2017</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>06/07/2024</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>1317/24</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I178" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr">
+        <is>
+          <t>1261</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31.05.2025 DEL CONTRATTO PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – PRIMA TRANCHE – LOTTO 2. DELIBERA N. 532/2019 DI AZIENDA ZERO. GARA 2020-068-TH.</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>06/07/2024</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>1316/24</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I179" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr">
+        <is>
+          <t>1260</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 06.01.2025 DEL CONTRATTO ATTUATIVO DERIVANTE DAL SECONDO APPALTO SPECIFICO PER LA FORNITURA DI PRODOTTI DIAGNOSTICI INFUNGIBILI PER ANALISI MOLECOLARE DI VIRUS RESPIRATORI, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 460 DEL 06.07.2022. GARA 2022-316-BAS.</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>06/07/2024</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>1314/24</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I180" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>1259</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 30.04.2025 DEI CONTRATTI PER LA FORNITURA DI “MEZZI DI OSTEOSINTESI” (DELIBERAZIONE N. 365 DEL 02.08.2019 DI AZIENDA ZERO). GARA 2020-207-TH.</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>06/07/2024</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>1315/24</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I181" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="inlineStr">
+        <is>
+          <t>1230</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CONSIP MIES – LOTTO 3 VENETO E LOTTI 1, 3 E 4 PER IL “MULTISERVIZIO TECNOLOGICO INTEGRATO SERVIZI DI GESTIONE, CONDUZIONE E MANUTENZIONE IMPIANTI TECNOLOGICI SPECIALI”. PROROGA TECNICA.</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>11/07/2024</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>1278/24</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I182" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>1225</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>OSPEDALE DI ASIAGO - DEMOLIZIONE VECCHIA SEDE. APPROVAZIONE PROGETTO DEFINITIVO.</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>29/06/2024</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>09/07/2024</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>1223/24</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I183" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr">
+        <is>
+          <t>1222</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>PROROGA PER 12 MESI DEI CONTRATTI PER LA FORNITURA DEL SERVIZIO DI OSSIGENOTERAPIA DOMICILIARE, NELLE MORE DELLA NUOVA GARA REGIONALE.</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>29/06/2024</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>09/07/2024</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>1271/24</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I184" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr">
+        <is>
+          <t>1218</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>SOSTITUZIONE RESPONSABILE UNICO DEL PROGETTO (R.U.P.) DEI CONTRATTI CON FINANZIAMENTO PNRR DELL’UOC SISTEMI INFORMATIVI.</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>29/06/2024</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>09/07/2024</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>1265/24</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I185" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr">
+        <is>
+          <t>1217</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA DI 3 MESI, NELLE MORE DELL’AGGIUDICAZIONE DELLA GARA AZIENDALE, DEL CONTRATTO PER LA FORNITURA DI BISTURI MONOUSO STERILI ALTA PROTEZIONE. (GARA 2022-187-TH).</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>29/06/2024</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>09/07/2024</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>1267/24</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I186" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="inlineStr">
+        <is>
+          <t>1216</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA DELLA FORNITURA DI SISTEMI ANTIDECUBITO, AMBITO OSPEDALIERO E TERRITORIALE, AGGIUDICATA CON DDR N. 48/2016, DAL 01.07.2024 AL 30.09.2024.</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>29/06/2024</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>09/07/2024</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>1263/24</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I187" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr">
+        <is>
+          <t>1167</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>21/06/2024</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>INDIZIONE DELL’APPALTO SPECIFICO PER L’AFFIDAMENTO DELLA FORNITURA DI SERVIZI DI CONTACT CENTER, NELL’AMBITO DEL SISTEMA DINAMICO DI ACQUISIZIONE DELLA PUBBLICA AMMINISTRAZIONE (SDAPA) ID 2682, ISTITUITO DA CONSIP S.P.A. – GARA N. 2024-149-BAS</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>22/06/2024</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>1208/24</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I188" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="inlineStr">
+        <is>
+          <t>1164</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>21/06/2024</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>PROROGA PER 12 MESI DEL CONTRATTO PER LA GESTIONE E FORNITURA IN SERVICE DI DISPOSITIVI MEDICI PER IL TRATTAMENTO A DOMICILIO DI PAZIENTI AFFETTI DA PATOLOGIE POLMONARI.</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>22/06/2024</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>1205/24</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I189" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="inlineStr">
+        <is>
+          <t>1163</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>21/06/2024</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>PROSECUZIONE CONTRATTUALE DEL SERVIZIO DI TESORERIA / CASSA  - GARA N. 2020-189-TH</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>22/06/2024</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>1204/24</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I190" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="inlineStr">
+        <is>
+          <t>1139</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>21/06/2024</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 31.12.2024 DEI CONTRATTI PER LA FORNITURA DI “GUANTI CHIRURGICI” DI CUI ALLA DELIBERA N. 818/2020 DI AZIENDA ZERO – LOTTI 3 E 5 (RIF. 2021-187-TH).</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>22/06/2024</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>1185/24</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I191" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="inlineStr">
+        <is>
+          <t>1138</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>21/06/2024</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA DEI CONTRATTI PER LA FORNITURA DI SISTEMI DIAGNOSTICI PER L’UOS LABORATORIO ANALISI DEL DISTRETTO N. 1 (LOTTI 1 E 14) - GARA N. 10/2012 E DEL CONTRATTO PER LA FORNITURA DI DISPOSITIVI DI PRELIEVO BIOLOGICO (TAMPONI) E MATERIALE DI CONSUMO DEDICATI ALL’USO DEL SISTEMA DI AUTOMAZIONE “WASP-LAB CONNESSO A FLEX LAB 3.6 INPECO”- GARA N. 29BAS/18</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>22/06/2024</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>1184/24</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I192" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="inlineStr">
+        <is>
+          <t>1137</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>21/06/2024</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA PER 12 MESI DEL CONTRATTO PER IL SERVIZIO DI NUTRIZIONE ENTERALE DOMICILIARE CON FORNITURA DELLE APPARECCHIATURE/ATTREZZATURE E DEI RELATIVI DISPOSITIVI MEDICI. GARA 5/2017</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>22/06/2024</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>1182/24</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I193" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="inlineStr">
+        <is>
+          <t>1115</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>14/06/2024</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – PROROGA CON RINEGOZIAZIONE EX D.LGS 115/2008. AUTORIZZAZIONI SUBAPPALTO.</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>15/06/2024</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>1149/24</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I194" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr">
+        <is>
+          <t>1114</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>14/06/2024</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>LAVORI DI MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L’OSPEDALE “SAN BASSIANO” DI BASSANO DEL GRAPPA (VI) PREVIO SPOSTAMENTO TEMPORANEO DELL’ATTIVITÀ PRESSO IL CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA (VI) – “SECONDO STRALCIO FUNZIONALE – MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L’OSPEDALE “SAN BASSIANO” DI BASSANO DEL GRAPPA (VI)”. APPROVAZIONE PROGETTAZIONE DI FATTIBILITÀ TECNICA ED ECONOMICA (PFTE).</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>15/06/2024</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>1148/24</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H195" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I195" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr">
+        <is>
+          <t>1113</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>14/06/2024</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA FINO AL 30.09.2024 DELLA FORNITURA IN SERVICE DI SET IN TNT STERILI PER LE SALE OPERATORIE DEI PRESIDI OSPEDALIERI DI BASSANO, ASIAGO E SANTORSO NELLE MORE DELL’AVVIO DEL CONTRATTO DI CUI ALLA NUOVA GARA REGIONALE.</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>15/06/2024</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>1147/24</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I196" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr">
+        <is>
+          <t>1110</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>14/06/2024</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>APPALTO SPECIFICO PER LA FORNITURA DI MEZZI DI CONTRASTO PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E L’APSS DI TRENTO ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. PROROGA CONTRATTUALE FINO AL 30.09.2024. RIF: 2020-130-TH</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>15/06/2024</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>1144/24</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I197" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr">
+        <is>
+          <t>1105</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>14/06/2024</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO DISMISSIONE BENI DUREVOLI VARI NEL PERIODO 01/01/2023 - 31/12/2023.</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>15/06/2024</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>1140/24</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I198" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr">
+        <is>
+          <t>1068</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>07/06/2024</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – APPROVAZIONE PROGETTO DI RIQUALIFICAZIONE CENTRALE FRIGORIFERA DELLA CASA DELLA SALUTE DI SCHIO (VI).</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>08/06/2024</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>18/06/2024</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>1098/24</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I199" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr">
+        <is>
+          <t>1063</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>07/06/2024</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI THIENE.  APPROVAZIONE DEL PROGETTO ESECUTIVO E VARIANTE SUPPLETIVA N. 1</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>08/06/2024</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>18/06/2024</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>1070/24</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I200" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr">
+        <is>
+          <t>1062</t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>07/06/2024</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA PER 6 MESI, NELLE MORE DEL RECEPIMENTO DELLA GARA REGIONALE, DELLA FORNITURA DI FILO GUIDA PER INTRODUZIONE, SCAMBIO STRUMENTI, IMPIANTO STENT IN UROLOGIA. GARA N. 2022-188-TH.</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>08/06/2024</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>18/06/2024</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>1072/24</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I201" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="inlineStr">
+        <is>
+          <t>995</t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>31/05/2024</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA DI 12 MESI, NELLE MORE DELL’AGGIUDICAZIONE DELLA GARA REGIONALE, DEI CONTRATTI PER LA FORNITURA DI DISPOSITIVI EMOSTATICI. (GARA 2022-187-TH).</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>01/06/2024</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>11/06/2024</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>1028/24</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I202" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="inlineStr">
+        <is>
+          <t>993</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>31/05/2024</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>PROROGA CONCESSIONE DEI SERVIZI BAR ED EDICOLA PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA DELL’AZIENDA ULSS N. 7 NELLE MORE DELL’ESPLETAMENTO DELLA NUOVA GARA.</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>01/06/2024</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>11/06/2024</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>1025/24</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H203" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I203" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="inlineStr">
+        <is>
+          <t>992</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>31/05/2024</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>RIDETERMINAZIONE FABBISOGNI - ADESIONE ALL’ACCORDO QUADRO E ALLE CONVENZIONI PER LA FORNITURA DI SUTURATRICI MECCANICHE, CLIPS E SISTEMI DI FISSAGGIO PER CHIRURGIA APERTA E LAPAROSCOPICA PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE VENETO, DELL’I.R.C.C.S. ISTITUTO ONCOLOGICO VENETO E DELL’APSS DELLA PROVINCIA AUTONOMA DI TRENTO – 4^ EDIZIONE. DELIBERAZIONI AZIENDA ZERO N. 37 DEL 25/01/2023 (PRIMA TRANCHE) E N. 352 DEL 01/06/2023 (SECONDA TRANCHE)- GARA 2023-201-BAS.</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>01/06/2024</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>11/06/2024</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>1024/24</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I204" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="inlineStr">
+        <is>
+          <t>1003</t>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>31/05/2024</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>SOSTITUZIONE DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (DEC) CONTRATTI DIVERSI</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>01/06/2024</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>11/06/2024</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>1032/24</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I205" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="inlineStr">
+        <is>
+          <t>1001</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>31/05/2024</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>RICONOSCIMENTO REVISIONE PREZZI CONTRATTI PER LA GESTIONE DELLE ATTIVITÀ DEL SERVIZIO DI INTEGRAZIONE SCOLASTICA ED EXTRASCOLASTICA PER ALUNNI E STUDENTI DISABILI FREQUENTANTI SCUOLE, PUBBLICHE E PRIVATE PARIFICATE, DELL’INFANZIA, PRIMARIE E SECONDARIE DI PRIMO E SECONDO GRADO E CFP LOTTO 1 (DISTRETTO 1 – BASSANO DEL GRAPPA), LOTTO 2 (DISTRETTO 2 – THIENE)</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>01/06/2024</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>11/06/2024</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>1030/24</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I206" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="inlineStr">
+        <is>
+          <t>968</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – PROROGA CON RINEGOZIAZIONE EX D.LGS 115/2008. AUTORIZZAZIONI SUBAPPALTO.</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>03/06/2024</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>992/24</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I207" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="inlineStr">
+        <is>
+          <t>966</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>ACCETTAZIONE DONAZIONE DI BENI DIVERSI</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>03/06/2024</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>990/24</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I208" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="inlineStr">
+        <is>
+          <t>963</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>APPALTI SPECIFICI PER LA FORNITURA DI MEDICINALI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO – AGGIUDICATI DA AZIENDA ZERO – U.O.C. CRAV. PRESA D’ATTO PROROGHE CONTRATTUALI DAL 01.05.2024 AL 30.10.2024</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>03/06/2024</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>987/24</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I209" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="inlineStr">
+        <is>
+          <t>962</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>CONTRATTO PER IL SERVIZIO DI TRASPORTO MATERIALE BIOLOGICO E MATERIALE VARIO DELL’AZIENDA ULSS N. 7 PEDEMONTANA - GARA 2021-342-BAS – REVISIONE PREZZI</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>03/06/2024</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>986/24</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I210" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="inlineStr">
+        <is>
+          <t>961</t>
+        </is>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DI SISTEMI DIAGNOSTICI PER I LABORATORI DELL’AZIENDA ULSS N. 7 PEDEMENTANA. GARA N. 2024-099-BAS.</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>03/06/2024</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>985/24</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I211" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="inlineStr">
+        <is>
+          <t>960</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>INDIZIONE PROCEDURA NEGOZIATA SOPRA SOGLIA CON LA DITTA KEDRION SPA  PER FORNITURA ANNUALE  DEL FARMACO PLASMINOGENO UMANO COLLIRIO. GARA N 2024-126.</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>03/06/2024</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>984/24</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H212" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I212" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="inlineStr">
+        <is>
+          <t>956</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>CONVENZIONI PER LA FORNITURA DI RETI CHIRURGICHE IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E ALL’APSS DI TRENTO – 2^ EDIZIONE. DELIBERAZIONE AZIENDA ZERO N. 594/2021 – GARA 2024-125-BAS. ADESIONE LOTTO N. 15 E RIDETERMINAZIONE DEI FABBISOGNI LOTTI NN. 1, 2, 3, 5, 6, 9, 11, 12, 13 E 14.</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>03/06/2024</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>981/24</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H213" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I213" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="inlineStr">
+        <is>
+          <t>920</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>17/05/2024</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>DELIBERA 379/2024: ACQUISTO URGENTE IN ADESIONE ALLA CONVENZIONE CONSIP “PC DESKTOP E WORKSTATION 3”. GARA 2024-057-TH. FINANZIAMENTO DELLA SPESA CON FONDI PNRR.</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>18/05/2024</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>28/05/2024</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>936/24</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H214" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I214" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="inlineStr">
+        <is>
+          <t>868</t>
+        </is>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>10/05/2024</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L’OSPEDALE “SAN BASSIANO” DI BASSANO DEL GRAPPA (VI) PREVIO SPOSTAMENTO TEMPORANEO DELL’ATTIVITÀ PRESSO IL CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA (VI) – APPROVAZIONE PROGETTO ESECUTIVO “PRIMO STRALCIO – MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE DEL CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA (VI)”</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>11/05/2024</t>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>21/05/2024</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>883/24</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H215" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I215" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="inlineStr">
+        <is>
+          <t>867</t>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>10/05/2024</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.3 – OSPEDALE DI COMUNITÀ DI BASSANO DEL GRAPPA – LAVORI DI MANUTENZIONE STRAORDINARIA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA IMPRESA FREZZA SRL CON SEDE LEGALE IN SPINEA (VE).</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>11/05/2024</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>21/05/2024</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>880/24</t>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H216" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I216" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="inlineStr">
+        <is>
+          <t>865</t>
+        </is>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>10/05/2024</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA, NELLE MORE DEL RECEPIMENTO DELLA GARA REGIONALE E DELL’ESPLETAMENTO DELLA GARA AZIENDALE, DEL CONTRATTO PER LA FORNITURA DI DISPOSITIVI DI PROTEZIONI VARIE PER STRUMENTI ED APPARECCHIATURE DEI GRUPPI OPERATORI (GARA 2021-80-TH).</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>11/05/2024</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>21/05/2024</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>881/24</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H217" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I217" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="inlineStr">
+        <is>
+          <t>863</t>
+        </is>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>10/05/2024</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO FABBISOGNI GARA REGIONALE PER LA FORNITURA DI “SOSTANZE VISCOELASTICHE PER LA CHIRURGIA OCULISTICA” (DELIBERAZIONE N. 653/2021 DI AZIENDA ZERO). GARA 2022-007-TH.</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>11/05/2024</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>21/05/2024</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>879/24</t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H218" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I218" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="inlineStr">
+        <is>
+          <t>862</t>
+        </is>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>10/05/2024</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>GARA REGIONALE PER LA FORNITURA DI “ANTISETTICI E DISINFETTANTI –I TRANCHE” PROROGA FINO AL 29.03.2025- (PROROGA CONTRATTUALE DI 6 MESI E PROROGA TECNICA DI 4 MESI)- GARA 2022-003-TH.</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>11/05/2024</t>
+        </is>
+      </c>
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>21/05/2024</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t>877/24</t>
+        </is>
+      </c>
+      <c r="G219" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H219" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I219" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="inlineStr">
+        <is>
+          <t>860</t>
+        </is>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>10/05/2024</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO DELLA FUSIONE PER INCORPORAZIONE DELLA DITTA PRIMAVERA 90 COOPERATIVA SOCIALE SOC. COOP. NELLA SOCIETÀ VIAVAI GROUP COOPERATIVA SOCIALE RELATIVAMENTE AL CONTRATTO DI SUBAPPALTO PER IL SERVIZIO DI RISTORAZIONE</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>11/05/2024</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>21/05/2024</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>875/24</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I220" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="inlineStr">
+        <is>
+          <t>829</t>
+        </is>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>03/05/2024</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>PROROGA CONTRATTO PER IL SERVIZIO DI GESTIONE E ORGANIZZAZIONE DELL’ASSISTENZA INFERMIERISTICA E DELL’ATTIVITÀ AMMINISTRATIVA/CALL CENTER PRESSO LE MEDICINE DI GRUPPO INTEGRATE PER LE AZIENDE UULLSS DELLA PROVINCIA DI VICENZA - GARA ULSS N. 1608</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>03/05/2024</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>13/05/2024</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>839/24</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H221" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I221" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="inlineStr">
+        <is>
+          <t>782</t>
+        </is>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>PROROGA DEL SERVIZIO DI GESTIONE DEL CANILE SANITARIO INTERCOMUNALE/RIFUGIO DEL CANE DEL DISTRETTO 1 DELL’AZIENDA ULSS N. 7 PEDEMONTANA - GARA 2019-009-BAS</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>09/05/2024</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>792/24</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H222" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I222" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="inlineStr">
+        <is>
+          <t>780</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA CONTRATTO PER LA FORNITURA DI SISTEMI PROTESICI PER PROTESI DI SPALLA PER L’U.O.C. DI ORTOPEDIA DEL PRESIDIO OSPEDALIERO BASSANO NELLE MORE DELL’AVVIO DEI CONTRATTI DI CUI ALLA DELIBERAZIONE DI AGGIUDICAZIONE N. 684/2024 - GARA ULSS N. 14-2019 BAS</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>09/05/2024</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>790/24</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I223" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr">
+        <is>
+          <t>775</t>
+        </is>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>24/04/2024</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – LAVORI RELATIVI ALLA “NUOVA REALIZZAZIONE DELLA CASA DELLA COMUNITÀ A BASSANO DEL GRAPPA”. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA SVET SRL CON SEDE LEGALE IN GRISIGNANO DI ZOCCO (VI).</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>25/04/2024</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>05/05/2024</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>782/24</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H224" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I224" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="inlineStr">
+        <is>
+          <t>774</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>24/04/2024</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – PROROGA CON RINEGOZIAZIONE EX D.LGS 115/2008. AUTORIZZAZIONI SUBAPPALTO.</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>25/04/2024</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>05/05/2024</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>781/24</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H225" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I225" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="inlineStr">
+        <is>
+          <t>752</t>
+        </is>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>PROCEDIMENTO DI ALIENAZIONE BENI OBSOLETI: ASSEGNAZIONE TOMOGRAFO A RISONANZA MAGNETICA ARTICOLARE DA 0,22 TESLA MOD. MRJ</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>20/04/2024</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>30/04/2024</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>752/24</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H226" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I226" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="inlineStr">
+        <is>
+          <t>750</t>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA PER L’AFFIDAMENTO DELLA FORNITURA IN SERVICE DI DISPOSITIVI MEDICI PER NUTRIZIONE ENTERALE COMPRENSIVA DEL SERVIZIO DI GESTIONE E CONSEGNA A DOMICILIO -  GARA 2024 –109 -BAS</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>20/04/2024</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>30/04/2024</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>750/24</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H227" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I227" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr">
+        <is>
+          <t>746</t>
+        </is>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA PER 12 MESI DEL CONTRATTO PER IL SERVIZIO DI ELETTROCARDIOGRAFIA CON CONTROLLO DA REMOTO PER LA REGISTRAZIONE DI EVENTI ARITMICI (GARA N. 2022-292-BAS)</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>20/04/2024</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>30/04/2024</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>746/24</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H228" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I228" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="inlineStr">
+        <is>
+          <t>745</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>CONTRATTO PER LA FORNITURA DI DEFLUSSORI PER NUTRIZIONE ENTERALE CON MESSA A DISPOSIZIONE DELLE POMPE NECESSARIE: PROROGA TECNICA NELLE MORE DELLA NUOVA PROCEDURA DI GARA AZIENDALE</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>20/04/2024</t>
+        </is>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>30/04/2024</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>745/24</t>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H229" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I229" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="inlineStr">
+        <is>
+          <t>701</t>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>12/04/2024</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>PROROGA CONTRATTI - ACCORDO QUADRO PER LA FORNITURA DI SUTURE CHIRURGICHE TRADIZIONALI DESTINATE ALLA CHIRURGIA GENERALE PER LE PUBBLICHE AMMINISTRAZIONI - GARA CONSIP EDIZIONE 2 - ID 2168.</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>13/04/2024</t>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>704/24</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H230" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I230" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="inlineStr">
+        <is>
+          <t>694</t>
+        </is>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>12/04/2024</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>SERVIZIO BIENNALE DI MANUTENZIONE DELLE AREE VERDI DELL’AZIENDA ULSS7 PEDEMONTANA PRESSO LE SEDI DEL DISTRETTO 1 – LOTTO 1. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA ALTOPIANO 7C SOC. COOP. SOC. CON SEDE LEGALE IN ASIAGO (VI).</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>13/04/2024</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>692/24</t>
+        </is>
+      </c>
+      <c r="G231" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H231" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I231" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="inlineStr">
+        <is>
+          <t>693</t>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>12/04/2024</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>ACCETTAZIONE DONAZIONE DA PARTE DELL'ASSOCIAZIONE ELIOS ONLUS DI UNA SALA OPERATORIA INTEGRATA PER IL P.O. DI BASSANO</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>13/04/2024</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>693/24</t>
+        </is>
+      </c>
+      <c r="G232" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H232" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I232" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="inlineStr">
+        <is>
+          <t>688</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>12/04/2024</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO FABBISOGNI GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER STERILIZZAZIONE” (DELIBERAZIONE N. N. 489/2023 DI AZIENDA ZERO).  GARA 2023-001-TH.</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>13/04/2024</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>687/24</t>
+        </is>
+      </c>
+      <c r="G233" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H233" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I233" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="inlineStr">
+        <is>
+          <t>686</t>
+        </is>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>12/04/2024</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>PROROGA CONTRATTO “SERVIZIO DI GESTIONE DI UN SISTEMA INTEGRATO RIS-PACS” PER L’AZIENDA SANITARIA ULSS 7 PEDEMONTANA DISTRETTO 1 BASSANO NELLE MORE DELLA CONCLUSIONE DELLE ATTIVITÀ DI MIGRAZIONE DATI E IMMAGINI A SEGUITO DELL’ATTIVAZIONE DEL NUOVO SISTEMA RIS-PACS.</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>13/04/2024</t>
+        </is>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t>685/24</t>
+        </is>
+      </c>
+      <c r="G234" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H234" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I234" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="inlineStr">
+        <is>
+          <t>651</t>
+        </is>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>05/04/2024</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>MODIFICA ATTI DI GARA E PROROGA TERMINI – GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DELLA GESTIONE DI SERVIZI SOCIO SANITARI DELL’AREA SALUTE MENTALE -  GARA 2024-047-BAS</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>06/04/2024</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>16/04/2024</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>648/24</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H235" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I235" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="inlineStr">
+        <is>
+          <t>650</t>
+        </is>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>05/04/2024</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>PROROGA CONTRATTO PER LA GESTIONE DEI SERVIZI SOCIO-SANITARI E SOCIO ASSISTENZIALI PER LE STRUTTURE DEL CENTRO SOCIO SANITARIO PROSPERO ALPINO DI MAROSTICA: RESIDENZA SANITARIA ASSISTITA PER DISABILI (RSA DISABILI) E COMUNITÀ ALLOGGIO PER DISABILI (CA DISABILI) – GARA N. 41BAS/2015.</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>06/04/2024</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>16/04/2024</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>646/24</t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H236" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I236" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="inlineStr">
+        <is>
+          <t>649</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>05/04/2024</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>SOSTITUZIONE DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (DEC) PER LA CONCESSIONE PER IL SERVIZIO DI GESTIONE DEL MICRONIDO AZIENDALE - GARA 2023-092-BAS.</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>06/04/2024</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>16/04/2024</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>647/24</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H237" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I237" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="inlineStr">
+        <is>
+          <t>646</t>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>05/04/2024</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA PER 12 MESI DEL CONTRATTO PER LA FORNITURA DI APPARECCHIATURA E MATERIALE DI CONSUMO PER PROCEDURE DI CRIOABLAZIONE DEL DISTRETTO RENALE. GARA N. 2023-029-BAS.
+.</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>06/04/2024</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>16/04/2024</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>642/24</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H238" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I238" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="inlineStr">
+        <is>
+          <t>643</t>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>05/04/2024</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>PRESA D`ATTO NUOVO FABBISOGNO AUTORIZZATO DALLA CRITE - GARA REGIONALE PER LA FORNITURA DI “MEZZI DI SOCCORSO E APPARECCHIATURE ELETTROMEDICALI” E RECEPIMENTO FINANZIAMENTO ANNO 2023.</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>06/04/2024</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>16/04/2024</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>640/24</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H239" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I239" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="inlineStr">
+        <is>
+          <t>618</t>
+        </is>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>05/04/2024</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE PROGETTO DI FATTIBILITÀ TECNICA ED ECONOMICA (PFTE) PER I LAVORI DI MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L’OSPEDALE “SAN BASSIANO” DI BASSANO DEL GRAPPA (VI) PREVIO SPOSTAMENTO TEMPORANEO DELL’ATTIVITÀ PRESSO IL CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA (VI).- “PRIMO STRALCIO FUNZIONALE – MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE DEL CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA (VI)”</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>06/04/2024</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>16/04/2024</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>620/24</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H240" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I240" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="inlineStr">
+        <is>
+          <t>615</t>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>04/04/2024</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>PROROGA CONTRATTO PER LA GESTIONE DI SERVIZI SOCIO -SANITARI E SOCIO - ASSISTENZIALI PRESSO IL CENTRO DIURNO MONS. NEGRIN A BASSANO DEL GRAPPA - AREA SALUTE MENTALE - GARA N. 65 BAS/2018</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>05/04/2024</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>15/04/2024</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>618/24</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H241" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I241" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="inlineStr">
+        <is>
+          <t>600</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – LAVORI RELATIVI ALLA “NUOVA REALIZZAZIONE DELLA CASA DELLA COMUNITÀ A BASSANO DEL GRAPPA”. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA BAGGIO SRL CON SEDE LEGALE IN CARTIGLIANO (VI).</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>30/03/2024</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>09/04/2024</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>598/24</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H242" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I242" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="inlineStr">
+        <is>
+          <t>597</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>SOSTITUZIONE DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (DEC) CONTRATTI VARI DEI SISTEMI INFORMATIVI</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>30/03/2024</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>09/04/2024</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>595/24</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H243" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I243" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr">
+        <is>
+          <t>595</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROROGA TECNICA DI DUE MESI DELLA GARA REGIONALE PER IL SERVIZIO DI RILEVAZIONE ED ELABORAZIONE DEI DATI CONTENUTI NELLE PRESCRIZIONI FARMACEUTICHE – DDR N. 68 DEL 25/05/2016.</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>30/03/2024</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>09/04/2024</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>593/24</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H244" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I244" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="inlineStr">
+        <is>
+          <t>594</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA DELLA FORNITURA DI SISTEMI ANTIDECUBITO, AMBITO OSPEDALIERO E TERRITORIALE, AGGIUDICATA CON DDR N. 48/2016, DAL 01.04.2024 AL 30.06.2024.</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>30/03/2024</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>09/04/2024</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>592/24</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H245" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I245" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr">
+        <is>
+          <t>593</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>ATTIVAZIONE OPZIONE PROROGA CONTRATTUALE PER LA FORNITURA IN SERVICE DI UN SISTEMA MULTIFUNZIONALE PER LA CHIRURGIA OCULARE DEL SEGMENTO POSTERIORE (CHIRURGIA VITREO RETINICA) CON ASSOCIATA TECNOLOGIA PER LA FACOEMULSIFICAZIONE E LA VITRECTOMIA. GARA N. 78 BAS/2018.</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>30/03/2024</t>
+        </is>
+      </c>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>09/04/2024</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>590/24</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H246" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I246" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="inlineStr">
+        <is>
+          <t>589</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 06.10.2024 DEL CONTRATTO PER LA FORNITURA DI SISTEMI DI PRELIEVO NASALE E RINOFARINGEO PER LA RICERCA DEL VIRUS SARS-COV-2 PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 674 DEL 06.10.2022. GARA 2023-021-BAS</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>30/03/2024</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>09/04/2024</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>587/24</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H247" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I247" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr">
+        <is>
+          <t>588</t>
+        </is>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI UN SERVIZIO DI ESECUZIONE DI TEST DI PROFILAZIONE GENOMICA PER PAZIENTI AFFETTE DA CARCINOMA MAMMARIO ORMONORESPONSIVO IN STADIO PRECOCE, A COPERTURA DEL FABBISOGNO DELLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E DELL’AZIENDA SANITARIA DELL'ALTO ADIGE – 1^ EDIZIONE - DDG AZIENDA ZERO N. 851 DEL 28.12.2023 – GARA 2024 - 076 - BAS.</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>30/03/2024</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>09/04/2024</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>586/24</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H248" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I248" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="inlineStr">
+        <is>
+          <t>561</t>
+        </is>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>28/03/2024</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>MODIFICA ATTI DI GARA E RIAPERTURA TERMINI PROCEDURA DI GARA APERTA PER LA CONCESSIONE DEI SERVIZI BAR ED EDICOLA PRESSO L'OSPEDALE S. BASSIANO DELL'AZIENDA ULSS 7 PEDEMONTANA – RIF. 2023-117-TH5 – CIG N. B05E90461F</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>28/03/2024</t>
+        </is>
+      </c>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>07/04/2024</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>564/24</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H249" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I249" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="inlineStr">
+        <is>
+          <t>556</t>
+        </is>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>22/03/2024</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>OSPEDALE DI ASIAGO – DEMOLIZIONE VECCHIA SEDE. APPROVAZIONE TECNICA DEL PROGETTO DEFINITIVO</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>23/03/2024</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>02/04/2024</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>547/24</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H250" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I250" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="inlineStr">
+        <is>
+          <t>555</t>
+        </is>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>22/03/2024</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 - LAVORI RELATIVI ALLA "NUOVA REALIZZAZIONE DELLA CASA DELLA COMUNITÀ A BASSANO DEL GRAPPA". AUTORIZZAZIONE  SUBAPPALTO ALLA DITTA MONTE COSTRUZIONI SRL CON SEDE LEGALE IN MONTEBELLUNA (TV)</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>23/03/2024</t>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>02/04/2024</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>546/24</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H251" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I251" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="inlineStr">
+        <is>
+          <t>554</t>
+        </is>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>22/03/2024</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>PROROGA NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA - CONTRATTO PER LA FORNITURA IN NOLEGGIO DEL SORTER DI PREANALITICA HCTS 2000 MUT PER L’U.O.C. LABORATORIO ANALISI DEL P.O. DI SANTORSO</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>23/03/2024</t>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>02/04/2024</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>545/24</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H252" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I252" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="inlineStr">
+        <is>
+          <t>553</t>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>22/03/2024</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>RIDETERMINAZIONE SPESA - CONTRATTO PER LA FORNITURA DI BISTURI MONOUSO STERILI ALTA PROTEZIONE NELLE MORE DELL’ESPLETAMENTO DELLA NUOVA GARA AZIENDALE - GARA 2021-229-TH.</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>23/03/2024</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>02/04/2024</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>543/24</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H253" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I253" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="inlineStr">
+        <is>
+          <t>550</t>
+        </is>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>22/03/2024</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>GARA REGIONALE PER LA FORNITURA DI “ANTISETTICI E DISINFETTANTI  “I E II TRANCHE”  ADEGUAMENTO PREZZI E RIFORMULAZIONE FABBISOGNI. GARA 2022-003</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>23/03/2024</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>02/04/2024</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>542/24</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H254" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I254" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="inlineStr">
+        <is>
+          <t>504</t>
+        </is>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>18/03/2024</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>REALIZZAZIONE DI UN’AREA DA DESTINARE A DAY HOSPITAL ONCOEMATOLOGICO PEDIATRICO PRESSO IL REPARTO DI PEDIATRIA L’OSPEDALE SAN BASSIANO A CURA E SPESE DELLA FONDAZIONE ONLY THE BRAVE FOUNDATION  ETS. APPROVAZIONE PROGETTO ESECUTIVO.</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>18/03/2024</t>
+        </is>
+      </c>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>28/03/2024</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>507/24</t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H255" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I255" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="inlineStr">
+        <is>
+          <t>500</t>
+        </is>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA FINO AL 25.03.2025 GARA REGIONALE PER LA FORNITURA DI “DISPOSITIVI PER PRELIEVI BIOLOGICI E LORO TRASPORTI” -  DDR  205/2017.  GARA 2021-073-TH.</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>16/03/2024</t>
+        </is>
+      </c>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>26/03/2024</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>502/24</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H256" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I256" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="inlineStr">
+        <is>
+          <t>455</t>
+        </is>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.2.2 – COT DI SCHIO – LAVORI DI MANUTENZIONE STRAORDINARIA. ESTENSIONE AUTORIZZAZIONE SUBAPPALTO ALLA DITTA MENEGHETTI IMPIANTI SRL CON SEDE LEGALE IN LEGNARO (PD).</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>09/03/2024</t>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>19/03/2024</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>451/24</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H257" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I257" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="inlineStr">
+        <is>
+          <t>450</t>
+        </is>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>CONTRATTO NOLEGGIO A LUNGO TERMINE DI STRUMENTARIO CHIRURGICO E ACCESSORI PER LA STERILIZZAZIONE, DEL SERVIZIO DI GESTIONE E MANUTENZIONE DI DISPOSITIVI MEDICI E ACCESSORI E DI FORNITURA DI ALCUNI CONSUMABILI CRITICI AI FINI DEL PROCESSO – ESTENSIONE PER NUOVI FABBISOGNI VARIE UU.OO.CC. DEL P.O. DI BASSANO E DELL’OSPEDALE DI ASIAGO.</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>09/03/2024</t>
+        </is>
+      </c>
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>19/03/2024</t>
+        </is>
+      </c>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>445/24</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H258" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I258" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="inlineStr">
+        <is>
+          <t>449</t>
+        </is>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA PER 12 MESI DEL CONTRATTO PER LA FORNITURA DI MATERIALE CONSUMABILE E MATERIALE SOGGETTO AD USURA PER LAVATRICI PER ENDOSCOPI SOLUSCOPE, DI PROPRIETÀ ED IN USO PRESSO IL P.O. DI BASSANO DEL GRAPPA, COMPRENSIVA DI MANUTENZIONE FULL-RISK DELLE APPARECCHIATURE E DEL SOFTWARE DI TRACCIABILITÀ. GARA N. 2022-11-BAS</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>09/03/2024</t>
+        </is>
+      </c>
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>19/03/2024</t>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>443/24</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H259" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I259" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="inlineStr">
+        <is>
+          <t>448</t>
+        </is>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>INTEGRAZIONE DISPOSITIVO - AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DEL SERVIZIO DI DOSIMETRIA PER I PP.OO DELL’AZIENDA ULSS 7 PEDEMONTANA - GARA 2023-7- BAS</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>09/03/2024</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>19/03/2024</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t>444/24</t>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H260" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I260" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="inlineStr">
+        <is>
+          <t>447</t>
+        </is>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>APPALTI SPECIFICI PER LA FORNITURA DI MEDICINALI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO – ANNI 2017-2020 – AGGIUDICATE DA AZIENDA ZERO – U.O.C. CRAV. PRESA D’ATTO PROROGHE 2024</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>09/03/2024</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>19/03/2024</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>441/24</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H261" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I261" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="inlineStr">
+        <is>
+          <t>446</t>
+        </is>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>RIMODULAZIONE CONTRATTI PER LA FORNITURA DI “LENTI INTRAOCULARI” MEDIANTE ACCORDO QUADRO A FAVORE DELLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO (DELIBERAZIONE N. 876/2022 AZIENDA ZERO), LOTTO 3. GARA 2023-008-TH.</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>09/03/2024</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>19/03/2024</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>439/24</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H262" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I262" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="inlineStr">
+        <is>
+          <t>443</t>
+        </is>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DELLA FORNITURA DI APPARECCHIATURA E MATERIALE DI CONSUMO PER PROCEDURE DI CRIOABLAZIONE DEL DISTRETTO RENALE – GARA 2024-067-BAS</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>09/03/2024</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>19/03/2024</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>437/24</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H263" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I263" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="inlineStr">
+        <is>
+          <t>440</t>
+        </is>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>ESTENSIONE CONTRATTO PER IL SERVIZIO DI TRASPORTO MATERIALE BIOLOGICO E MATERIALE VARIO DELL’AZIENDA ULSS N. 7 PEDEMONTANA - GARA 2021-342-BAS</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>09/03/2024</t>
+        </is>
+      </c>
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>19/03/2024</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>435/24</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H264" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I264" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="inlineStr">
+        <is>
+          <t>438</t>
+        </is>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 03.09.2024 DEL CONTRATTO ATTUATIVO PER LA FORNITURA IN SOMMINISTRAZIONE DI REAGENTI PER LA RICERCA QUANTITATIVA DEGLI ANTIGENI E DEGLI ANTICORPI ANTI SARS-COV-2 (TEST ANTIGENICI DI 4^ GENERAZIONE) - DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 234 14.04.2021 - GARA 2022-308-BAS.</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>09/03/2024</t>
+        </is>
+      </c>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>19/03/2024</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>433/24</t>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H265" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I265" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="inlineStr">
+        <is>
+          <t>437</t>
+        </is>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 23.08.2024 DEL CONTRATTO DI FORNITURA DI REAGENTI MOLECOLARI INFUNGIBILI PER LA RICERCA DEL VIRUS SARS-COV-2 DA UTILIZZARE SULLE PIATTAFORME DIAGNOSTICHE DEDICATE, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO - DDG AZIENDA ZERO N. 562/2021 E RINNOVATO CON DDG AZIENDA ZERO N. 222/2022 - GARA 2022-315-BAS</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>09/03/2024</t>
+        </is>
+      </c>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>19/03/2024</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>432/24</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H266" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I266" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="inlineStr">
+        <is>
+          <t>436</t>
+        </is>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>ADESIONE ALLE CONVENZIONI PER LA FORNITURA DI AGHI E SIRINGHE – LOTTI DESERTI – 2^ EDIZIONE. DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 388/2023. GARA 2024-053-BAS.</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>09/03/2024</t>
+        </is>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>19/03/2024</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>431/24</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H267" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I267" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="inlineStr">
+        <is>
+          <t>434</t>
+        </is>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>CONTRATTI PER LA FORNITURA DEL SERVIZIO DI OSSIGENOTERAPIA E VENTILOTERAPIA DOMICILIARE: REVISIONE PREZZI DAL 01.07.2023</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>09/03/2024</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>19/03/2024</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>429/24</t>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H268" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I268" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="inlineStr">
+        <is>
+          <t>388</t>
+        </is>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.3 – OSPEDALE DI COMUNITÀ DI BASSANO DEL GRAPPA – LAVORI DI MANUTENZIONE STRAORDINARIA. APPROVAZIONE DEL PROGETTO ESECUTIVO</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>02/03/2024</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>12/03/2024</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t>385/24</t>
+        </is>
+      </c>
+      <c r="G269" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H269" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I269" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="inlineStr">
+        <is>
+          <t>384</t>
+        </is>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>ATTIVAZIONE PROCEDURA DI ALIENAZIONE DI BENI OBSOLETI: N. 1 TOMOGRAFO A RISONANZA MAGNETICA ARTICOLARE DA 0,22 TESLA</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>02/03/2024</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>12/03/2024</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>381/24</t>
+        </is>
+      </c>
+      <c r="G270" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H270" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I270" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="inlineStr">
+        <is>
+          <t>377</t>
+        </is>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>PROROGA CONTRATTI PER LA GESTIONE DI SERVIZI SOCIO SANITARI E SOCIO ASSISTENZIALI AFFERENTI I DISTURBI DELLA PERSONALITÀ – GARA 174BAS/2018 E PER LA GESTIONE DEI SERVIZI SANITARI PER LA DOMICILIARITÀ INTENSIVA PER L’IMPLEMENTAZIONE DELLA RESIDENZIALITÀ LEGGERA - GARA N. 256BAS/2019 NELL’AREA DELLA SALUTE MENTALE</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>02/03/2024</t>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>12/03/2024</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>374/24</t>
+        </is>
+      </c>
+      <c r="G271" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H271" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I271" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="inlineStr">
+        <is>
+          <t>348</t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>26/02/2024</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER LA GESTIONE DI SERVIZI MEDICI DELL'AZIENDA ULSS 7 PEDEMONTANA, SUDDIVISA IN 2 LOTTI – GARA 2024-035-BAS. 
+LOTTO 1: SERVIZI MEDICI NELL’AREA DI EMERGENZA URGENZA MEDICA TERRITORIALE 118 PER I PRESIDI OSPEDALIERI DI SANTORSO E ASIAGO;
+LOTTO 2: SERVIZI DI ANESTESIA E RIANIMAZIONE PER I PRESIDI OSPEDALIERI DI ASIAGO E DI BASSANO DEL GRAPPA.</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>26/02/2024</t>
+        </is>
+      </c>
+      <c r="E272" t="inlineStr">
+        <is>
+          <t>07/03/2024</t>
+        </is>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t>344/24</t>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H272" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I272" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="inlineStr">
+        <is>
+          <t>337</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – PROROGA CON RINEGOZIAZIONE EX D.LGS 115/2008</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>24/02/2024</t>
+        </is>
+      </c>
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>05/03/2024</t>
+        </is>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t>337/24</t>
+        </is>
+      </c>
+      <c r="G273" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H273" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I273" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="inlineStr">
+        <is>
+          <t>335</t>
+        </is>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.3 – OSPEDALE DI COMUNITÀ DI ASIAGO – LAVORI DI MANUTENZIONE STRAORDINARIA. APPROVAZIONE DEL PROGETTO ESECUTIVO</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>24/02/2024</t>
+        </is>
+      </c>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>05/03/2024</t>
+        </is>
+      </c>
+      <c r="F274" t="inlineStr">
+        <is>
+          <t>335/24</t>
+        </is>
+      </c>
+      <c r="G274" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H274" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I274" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="inlineStr">
+        <is>
+          <t>333</t>
+        </is>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DELLA GESTIONE DI SERVIZI SOCIO SANITARI DELL’AREA SALUTE MENTALE -  GARA 2024-047-BAS.</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>24/02/2024</t>
+        </is>
+      </c>
+      <c r="E275" t="inlineStr">
+        <is>
+          <t>05/03/2024</t>
+        </is>
+      </c>
+      <c r="F275" t="inlineStr">
+        <is>
+          <t>332/24</t>
+        </is>
+      </c>
+      <c r="G275" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H275" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I275" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="inlineStr">
+        <is>
+          <t>329</t>
+        </is>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>CONTRATTO DI FORNITURA DEL MATERIALE DI CONSUMO PER APPARECCHI PER OSSIGENOTERAPIA AD ALTI FLUSSI MOD. “SISTEMA AIRVO2” E MOD. “F&amp;P 950AEU”, PRODUTTORE FISHER &amp; PAYKEL HEALTHCARE DI PROPRIETÀ. GARA N. 2022-179-BAS. CIG N. 93784562B9 – RIDETERMINAZIONE BUDGET DI SPESA FINO AL 23.10.2024.</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>24/02/2024</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>05/03/2024</t>
+        </is>
+      </c>
+      <c r="F276" t="inlineStr">
+        <is>
+          <t>328/24</t>
+        </is>
+      </c>
+      <c r="G276" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H276" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I276" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="inlineStr">
+        <is>
+          <t>326</t>
+        </is>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>INDIZIONE PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE DEL BANDO DI GARA, AI SENSI DELL’ART. 76, CO. 2, LETT B) DEL D. LGS. N. 36/2023 PER IL RINNOVO DELLE LICENZE DI UTILIZZO E PER I SERVIZI DI ASSISTENZA TECNICA E MANUTENZIONE PER MODULI TRAKCARE (CANONE SU&amp;TA) PER L’ANNO 2024, IN REGIME DI PRIVATIVA. GARA 2023-232-TH.</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>24/02/2024</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>05/03/2024</t>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr">
+        <is>
+          <t>325/24</t>
+        </is>
+      </c>
+      <c r="G277" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H277" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I277" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="inlineStr">
+        <is>
+          <t>324</t>
+        </is>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA FINO AL 31.12.2024 GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ANESTESIA, RIANIMAZIONE E APPARATO RESPIRATORIO” (DDR 33/2016 E DDR 34/2016).</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>24/02/2024</t>
+        </is>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>05/03/2024</t>
+        </is>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t>323/24</t>
+        </is>
+      </c>
+      <c r="G278" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H278" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I278" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="inlineStr">
+        <is>
+          <t>323</t>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>PROROGA CONTRATTI PER IL SERVIZIO DI RISTORAZIONE PER LE STRUTTURE OSPEDALIERE E TERRITORIALI DEL DISTRETTO 1 E PER LE STRUTTURE TERRITORIALI DEL DISTRETTO 2</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>24/02/2024</t>
+        </is>
+      </c>
+      <c r="E279" t="inlineStr">
+        <is>
+          <t>05/03/2024</t>
+        </is>
+      </c>
+      <c r="F279" t="inlineStr">
+        <is>
+          <t>322/24</t>
+        </is>
+      </c>
+      <c r="G279" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H279" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I279" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="inlineStr">
+        <is>
+          <t>322</t>
+        </is>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>RETTIFICA DELIBERA N. 2291 DEL 29.12.2023 GARA REGIONALE PER LA FORNITURA DI “PROTESI AL GINOCCHIO IN ACCORDO QUADRO” - DDR 130/2019 E DDR 243/2019 AZIENDA ZERO. ESERCIZIO DI OPZIONE PROROGA CONTRATTUALE FINO AL 07.10.2024. GARA 2020-10-TH.</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>24/02/2024</t>
+        </is>
+      </c>
+      <c r="E280" t="inlineStr">
+        <is>
+          <t>05/03/2024</t>
+        </is>
+      </c>
+      <c r="F280" t="inlineStr">
+        <is>
+          <t>321/24</t>
+        </is>
+      </c>
+      <c r="G280" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H280" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I280" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="inlineStr">
+        <is>
+          <t>293</t>
+        </is>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>16/02/2024</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>REALIZZAZIONE DI UN’AREA DA DESTINARE A DAY HOSPITAL ONCOEMATOLOGICO PEDIATRICO PRESSO IL REPARTO DI PEDIATRIA L’OSPEDALE SAN BASSIANO A CURA E SPESE DELLA FONDAZIONE ONLY THE BRAVE FOUNDATION  ETS. APPROVAZIONE PROGETTO DI FATTIBILITÀ TECNICA ECONOMICA E SCHEMA DI CONVENZIONE</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr">
+        <is>
+          <t>17/02/2024</t>
+        </is>
+      </c>
+      <c r="E281" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="F281" t="inlineStr">
+        <is>
+          <t>293/24</t>
+        </is>
+      </c>
+      <c r="G281" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H281" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I281" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="inlineStr">
+        <is>
+          <t>279</t>
+        </is>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>16/02/2024</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA FINO AL 30.04.2024 GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER CHIRURGIA MININVASIVA" (DDR  53/2016). GARA 2020-229-TH.</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t>17/02/2024</t>
+        </is>
+      </c>
+      <c r="E282" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="F282" t="inlineStr">
+        <is>
+          <t>273/24</t>
+        </is>
+      </c>
+      <c r="G282" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H282" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I282" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="inlineStr">
+        <is>
+          <t>278</t>
+        </is>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>16/02/2024</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA FINO AL 31.12.2024 GARA REGIONALE PER LA FORNITURA DI “MEDICAZIONI SPECIALI” (DDR  199/2018). RIF. GARA 804.</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>17/02/2024</t>
+        </is>
+      </c>
+      <c r="E283" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="F283" t="inlineStr">
+        <is>
+          <t>272/24</t>
+        </is>
+      </c>
+      <c r="G283" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H283" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I283" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="inlineStr">
+        <is>
+          <t>277</t>
+        </is>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>16/02/2024</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 22.08.2024 DEI CONTRATTI DERIVANTI DAL 3^ APPALTO SPECIFICO, SUDDIVISO IN LOTTI, PER LA FORNITURA DI TEST RAPIDI (1^ - 2^ - 3^ GENERAZIONE) PER LA RICERCA QUALITATIVA DELL’ANTIGENE SPECIFICO DEL VIRUS SARS-COV-2, IN ACCORDO QUADRO, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 507 DEL 22.07.2022 - GARA 2022-293-BAS</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>17/02/2024</t>
+        </is>
+      </c>
+      <c r="E284" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t>271/24</t>
+        </is>
+      </c>
+      <c r="G284" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H284" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I284" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="inlineStr">
+        <is>
+          <t>276</t>
+        </is>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>16/02/2024</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROROGA TECNICA FINO AL 22/02/2025 GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO DI PACEMAKERS PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE VENETO ESPLETATA DALL’U.O.C. CRAV – AZIENDA ZERO DELLA REGIONE VENETO - DDR NR. 14/2018.</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
+        <is>
+          <t>17/02/2024</t>
+        </is>
+      </c>
+      <c r="E285" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="F285" t="inlineStr">
+        <is>
+          <t>270/24</t>
+        </is>
+      </c>
+      <c r="G285" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H285" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I285" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="inlineStr">
+        <is>
+          <t>241</t>
+        </is>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>09/02/2024</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO ADDENDUM PER REVISIONE PREZZI E INTEGRAZIONE FABBISOGNI PER LA GARA REGIONALE FORNITURA DEI SERVIZI POSTALI E DEL SERVIZIO D’INVIO TELEMATICO DELLA CORRISPONDENZA ESPLETATA DA AZIENDA ZERO (LOTTO 8). GARA 2020-337-TH.</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>10/02/2024</t>
+        </is>
+      </c>
+      <c r="E286" t="inlineStr">
+        <is>
+          <t>20/02/2024</t>
+        </is>
+      </c>
+      <c r="F286" t="inlineStr">
+        <is>
+          <t>233/24</t>
+        </is>
+      </c>
+      <c r="G286" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H286" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I286" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="inlineStr">
+        <is>
+          <t>239</t>
+        </is>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>09/02/2024</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO DELLA FUSIONE PER INCORPORAZIONE DELLA DITTA BRACCO IMAGING ITALIA SRL IN BRACCO IMAGING SPA - CONTRATTO PER LA FORNITURA DI MATERIALE DI CONSUMO DEDICATO PER NR. 2 SISTEMI DI INIEZIONE DI PROPRIETÀ MOD. ACIST. GARA 2023-44-TH.</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>10/02/2024</t>
+        </is>
+      </c>
+      <c r="E287" t="inlineStr">
+        <is>
+          <t>20/02/2024</t>
+        </is>
+      </c>
+      <c r="F287" t="inlineStr">
+        <is>
+          <t>231/24</t>
+        </is>
+      </c>
+      <c r="G287" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H287" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I287" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="inlineStr">
+        <is>
+          <t>237</t>
+        </is>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>09/02/2024</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>REVISIONE DEL PREZZO DEL CONTRATTO IN CONVENZIONE REGIONALE PER IL SERVIZIO DI GUARDIANIA PRESSO IL CENTRO SANITARIO POLIFUNZIONALE DI THIENE – LOTTO N. 9.</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>10/02/2024</t>
+        </is>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
+          <t>20/02/2024</t>
+        </is>
+      </c>
+      <c r="F288" t="inlineStr">
+        <is>
+          <t>230/24</t>
+        </is>
+      </c>
+      <c r="G288" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H288" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I288" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="inlineStr">
+        <is>
+          <t>234</t>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>09/02/2024</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>RIDETERMINAZIONE SPESA - CONTRATTO PER LA FORNITURA DI SISTEMI PROTESICI PER PROTESI DI SPALLA PER L’U.O.C. DI ORTOPEDIA DEL PRESIDIO OSPEDALIERO BASSANO NELLE MORE DELL’ESPLETAMENTO DELLA NUOVA GARA EUROPEA. GARA ULSS N. 14-2019 BAS.</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>10/02/2024</t>
+        </is>
+      </c>
+      <c r="E289" t="inlineStr">
+        <is>
+          <t>20/02/2024</t>
+        </is>
+      </c>
+      <c r="F289" t="inlineStr">
+        <is>
+          <t>225/24</t>
+        </is>
+      </c>
+      <c r="G289" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H289" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I289" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="inlineStr">
+        <is>
+          <t>202</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>02/02/2024</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>LAVORI DI SPOSTAMENTO TEMPORANEO E SUCCESSIVO RICOLLOCAMENTO DEL SERBATOIO CRIOGENICO PER OSSIGENO MEDICALE PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA (VI). AUTORIZZAZIONE SUBAPPALTO ALLA DITTA TECNOAIR IMPIANTI DI BRUNO IVANO CON SEDE LEGALE IN LAINATE (MI).</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>03/02/2024</t>
+        </is>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>13/02/2024</t>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr">
+        <is>
+          <t>199/24</t>
+        </is>
+      </c>
+      <c r="G290" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H290" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I290" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="inlineStr">
+        <is>
+          <t>201</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>02/02/2024</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>SOSTITUZIONE DEL GRUPPO FRIGORIFERO PRESSO IL CENTRO SALUTE MENTALE SEDE DI SCHIO (VI) -. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA EURO IMPIANTI DI COI DENIS CON SEDE LEGALE IN SANTA MARIA DI SALA (VE)</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>03/02/2024</t>
+        </is>
+      </c>
+      <c r="E291" t="inlineStr">
+        <is>
+          <t>13/02/2024</t>
+        </is>
+      </c>
+      <c r="F291" t="inlineStr">
+        <is>
+          <t>198/24</t>
+        </is>
+      </c>
+      <c r="G291" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H291" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I291" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="inlineStr">
+        <is>
+          <t>194</t>
+        </is>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>02/02/2024</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>INDIZIONE PROCEDURA DI GARA APERTA PER LA CONCESSIONE DEI SERVIZI BAR ED EDICOLA PRESSO L'OSPEDALE S. BASSIANO DELL'AZIENDA ULSS 7 PEDEMONTANA – RIF. 2023-117-TH</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>03/02/2024</t>
+        </is>
+      </c>
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>13/02/2024</t>
+        </is>
+      </c>
+      <c r="F292" t="inlineStr">
+        <is>
+          <t>191/24</t>
+        </is>
+      </c>
+      <c r="G292" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H292" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I292" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="inlineStr">
+        <is>
+          <t>189</t>
+        </is>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>02/02/2024</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA FINO AL 31.12.2024 GARA REGIONALE PER LA FORNITURA DI “DISPOSITIVI PER STOMIE IN AMBITO OSPEDALIERO E TERRITORIALE” (DDR  210/2017). GARA 2020-040-TH.</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>03/02/2024</t>
+        </is>
+      </c>
+      <c r="E293" t="inlineStr">
+        <is>
+          <t>13/02/2024</t>
+        </is>
+      </c>
+      <c r="F293" t="inlineStr">
+        <is>
+          <t>187/24</t>
+        </is>
+      </c>
+      <c r="G293" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H293" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I293" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="inlineStr">
+        <is>
+          <t>157</t>
+        </is>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>29/01/2024</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA FINO AL 30.11.2024 GARA REGIONALE PER LA FORNITURA DI “FORMULE PER LA NUTRIZIONE ENTERALE, SUPPLEMENTI NUTRIZIONALI ORALI E INTEGRATORI ALIMENTARI DI MICRO ORGANISMI PROBIOTICI – I E II TRANCHE” (DELIBERE DI AZIENDA ZERO N. 512/2021 E N. 651/2021). GARA 2021-265-TH.</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>29/01/2024</t>
+        </is>
+      </c>
+      <c r="E294" t="inlineStr">
+        <is>
+          <t>08/02/2024</t>
+        </is>
+      </c>
+      <c r="F294" t="inlineStr">
+        <is>
+          <t>157/24</t>
+        </is>
+      </c>
+      <c r="G294" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H294" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I294" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="inlineStr">
+        <is>
+          <t>155</t>
+        </is>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>29/01/2024</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>PROROGA AL 31/12/2024 GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ORTOPEDIA” (DDR 188/2017). GARA 2021-039-TH.</t>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>29/01/2024</t>
+        </is>
+      </c>
+      <c r="E295" t="inlineStr">
+        <is>
+          <t>08/02/2024</t>
+        </is>
+      </c>
+      <c r="F295" t="inlineStr">
+        <is>
+          <t>142/24</t>
+        </is>
+      </c>
+      <c r="G295" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H295" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I295" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="inlineStr">
+        <is>
+          <t>154</t>
+        </is>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>29/01/2024</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 03.08.2024 DEI CONTRATTI ATTUATIVI DERIVANTI DALL’APPALTO SPECIFICO PER LA FORNITURA IN ACCORDO QUADRO DI SISTEMI PER LA RICERCA RAPIDA DEL VIRUS SARS-COV-2 CON METODICHE MOLECOLARI, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 519 DEL 02.08.2021 - GARA 2022-309-BAS.</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>29/01/2024</t>
+        </is>
+      </c>
+      <c r="E296" t="inlineStr">
+        <is>
+          <t>08/02/2024</t>
+        </is>
+      </c>
+      <c r="F296" t="inlineStr">
+        <is>
+          <t>143/24</t>
+        </is>
+      </c>
+      <c r="G296" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H296" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I296" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="inlineStr">
+        <is>
+          <t>151</t>
+        </is>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>29/01/2024</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROROGA CONTRATTI FINO AL 31.12.2024 GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ENDOSCOPIA DIGESTIVA, RESPIRATORIA E BILIO-PANCREATICA - I E II AGGIUDICAZIONE” - DDR 19/2016 E DDR 92/2017</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>29/01/2024</t>
+        </is>
+      </c>
+      <c r="E297" t="inlineStr">
+        <is>
+          <t>08/02/2024</t>
+        </is>
+      </c>
+      <c r="F297" t="inlineStr">
+        <is>
+          <t>141/24</t>
+        </is>
+      </c>
+      <c r="G297" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H297" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I297" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="inlineStr">
+        <is>
+          <t>137</t>
+        </is>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>26/01/2024</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>PROROGA CONTRATTI DI AUTOVEICOLI IN NOLEGGIO RELATIVI A CONVENZIONI CONSIP 11, 12 E 13 NELLE MORE DELLE CONSEGNE DEI NUOVI VEICOLI E PER INDISPONIBILITÀ MODELLI PANDA 4X4 NELL’ACCORDO QUADRO ED. 2</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>27/01/2024</t>
+        </is>
+      </c>
+      <c r="E298" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="F298" t="inlineStr">
+        <is>
+          <t>137/24</t>
+        </is>
+      </c>
+      <c r="G298" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H298" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I298" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="inlineStr">
+        <is>
+          <t>128</t>
+        </is>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>26/01/2024</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 22.07.2024 DEI CONTRATTI DERIVANTI DALL’APPALTO SPECIFICO PER LA FORNITURA IN SOMMINISTRAZIONE, MEDIANTE ACCORDO QUADRO, DI REAGENTI MOLECOLARI PER LA RICERCA DI VIRUS RESPIRATORI - 2^ EDIZIONE, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 508 DEL 22.07.2022. GARA 2022-311-BAS.</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>27/01/2024</t>
+        </is>
+      </c>
+      <c r="E299" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="F299" t="inlineStr">
+        <is>
+          <t>124/24</t>
+        </is>
+      </c>
+      <c r="G299" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H299" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I299" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="inlineStr">
+        <is>
+          <t>92</t>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>22/01/2024</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>GARA REGIONALE PER LA FORNITURA DI “PROTESI VASCOLARI E PROTESI ENDOVASCOLARI – I AGGIUDICAZIONE” -  DDR 175/2017, E DI “PROTESI E PROTESI ENDOVASCOLARI – II AGGIUDICAZIONE” - DDR  197/2019 E DDR 399/2019. PROROGA CONTRATTI FINO AL 31.12.2024. PROCEDURA 2020-015-TH.</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>22/01/2024</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t>92/24</t>
+        </is>
+      </c>
+      <c r="G300" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H300" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I300" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="inlineStr">
+        <is>
+          <t>91</t>
+        </is>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>22/01/2024</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>PROROGA FINO AL 06.07.2024 DEL CONTRATTO ATTUATIVO DERIVANTE DAL SECONDO APPALTO SPECIFICO PER LA FORNITURA DI PRODOTTI DIAGNOSTICI INFUNGIBILI PER ANALISI MOLECOLARE DI VIRUS RESPIRATORI, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 460 DEL 06.07.2022. GARA 2022-316-BAS.</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>22/01/2024</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t>91/24</t>
+        </is>
+      </c>
+      <c r="G301" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H301" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I301" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>18/01/2024</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>ESTENSIONE CONTRATTO PER SERVIZI SOCIO-SANITARI DI PREVENZIONE, PSICO-DIAGNOSI, TRATTAMENTO PSICOLOGICO E RIABILITATIVO PSICOSOCIALE - GARA N. 51BAS/ 2019: LOTTO 1) AREA INFANZIA, ADOLESCENZA, FAMIGLIA E CONSULTORI</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>18/01/2024</t>
+        </is>
+      </c>
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t>72/24</t>
+        </is>
+      </c>
+      <c r="G302" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H302" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I302" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>FORNITURA IN NOLEGGIO DI SISTEMI ANTIDECUBITO IN AMBITO OSPEDALIERO E TERRITORIALE PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO - DDR N. 48 DEL 08/04/2016. PROROGA TECNICA FORNITURA SISTEMI ANTIDECUBITO LOTTO 2 DAL 01.01.2024 AL 31.03.2024</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>15/01/2024</t>
+        </is>
+      </c>
+      <c r="E303" t="inlineStr">
+        <is>
+          <t>25/01/2024</t>
+        </is>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>60/24</t>
+        </is>
+      </c>
+      <c r="G303" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H303" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I303" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>PROROGA DEL CONTRATTO PER IL SERVIZIO DI GESTIONE DEL CANILE SANITARIO E DEL CANILE RIFUGIO PER I COMUNI DEL DISTRETTO 2 AULSS 7 PEDEMONTANA. GARA 2022-374-TH</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>15/01/2024</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>25/01/2024</t>
+        </is>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t>56/24</t>
+        </is>
+      </c>
+      <c r="G304" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H304" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I304" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>04/01/2024</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.2.2 – COT DI SCHIO – LAVORI DI MANUTENZIONE STRAORDINARIA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA MAZZAROLO MANUEL E C. S.A.S. CON SEDE LEGALE IN STRÀ (VE).</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>05/01/2024</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>15/01/2024</t>
+        </is>
+      </c>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t>4/24</t>
+        </is>
+      </c>
+      <c r="G305" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H305" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I305" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="inlineStr">
+        <is>
+          <t>2293</t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>29/12/2023</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>PROROGA TECNICA CONTRATTI PER LA REALIZZAZIONE DI PROGETTI DIVERSI RIVOLTI A MINORI E DISABILI NEL DISTRETTO 2</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>30/12/2023</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>09/01/2024</t>
+        </is>
+      </c>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>2295/23</t>
+        </is>
+      </c>
+      <c r="G306" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H306" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I306" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="inlineStr">
+        <is>
+          <t>2260</t>
+        </is>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>29/12/2023</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>CONTRATTO D’APPALTO PER L’AFFIDAMENTO DEL SERVIZIO DI PULIZIA E DI SERVIZI INTEGRATI/MULTI SERVIZI. RICONOSCIMENTO REVISIONE PREZZI E PROROGA TECNICA DEI SERVIZI A MISURA – SERVIZI DI SUPPORTO E AUSILIARI AL 31.08.2024.</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>30/12/2023</t>
+        </is>
+      </c>
+      <c r="E307" t="inlineStr">
+        <is>
+          <t>09/01/2024</t>
+        </is>
+      </c>
+      <c r="F307" t="inlineStr">
+        <is>
+          <t>2261/23</t>
+        </is>
+      </c>
+      <c r="G307" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H307" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I307" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="inlineStr">
+        <is>
+          <t>2234</t>
+        </is>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>27/12/2023</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>INTEGRAZIONE FABBISOGNI - GARA REGIONALE PER LA FORNITURA DI “VACCINI DIVERSI” – DDR 771/2021. AZIENDA ZERO - PROCEDURA 2021-265-TH.</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>27/12/2023</t>
+        </is>
+      </c>
+      <c r="E308" t="inlineStr">
+        <is>
+          <t>06/01/2024</t>
+        </is>
+      </c>
+      <c r="F308" t="inlineStr">
+        <is>
+          <t>2236/23</t>
+        </is>
+      </c>
+      <c r="G308" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H308" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I308" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="inlineStr">
+        <is>
+          <t>1880</t>
+        </is>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>03/11/2023</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>INDIZIONE PROCEDURA NEGOZIATA DIRETTA SOPRASOGLIA, SENZA PUBBLICAZIONE DI UN BANDO,  AI SENSI DELL’ART. 76, COMMA 2 LETT. B) DEL DL.LGS. N. 36/2023, CON LA DITTA THERAS LIFETECH S.R.L. PER LA FORNITURA PER 12 MESI DI DISPOSITIVI MEDICI CORRELATI ALL’UTILIZZO DI MICROINFUSORI DI INSULINA PER PAZIENTI DOMICILIARI DELL’AZIENDA ULSS N. 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>04/11/2023</t>
+        </is>
+      </c>
+      <c r="E309" t="inlineStr">
+        <is>
+          <t>14/11/2023</t>
+        </is>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>1875/23</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H309" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I309" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>