--- v1 (2026-06-07)
+++ v2 (2026-07-23)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I309"/>
+  <dimension ref="A1:I310"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Data documento</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Oggetto</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -513,666 +513,666 @@
           <t>16/12/2025</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>2296/25</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>1616</t>
+          <t>1514</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>05/09/2025</t>
+          <t>18/08/2025</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI NAPOLI FEDERICO II PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR. SALVATORE PAPI</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI LA SAPIENZA DI ROMA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR.SSA SARA RIOLO</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>06/09/2025</t>
+          <t>19/08/2025</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>16/09/2025</t>
+          <t>29/08/2025</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>1668/25</t>
+          <t>1557/25</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I3" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>1514</t>
+          <t>1248</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>18/08/2025</t>
+          <t>01/07/2025</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI LA SAPIENZA DI ROMA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR.SSA SARA RIOLO</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER L'UTILIZZO DI STRUTTURE SANITARIE QUALI "STRUTTURE COLLEGATE " PER LA FORMAZIONE SPECIALISTICA DEI MEDICI ISCRITTI ALLE SCUOLE DI SPECIALIZZAZIONE DI AREA SANITARIA</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>19/08/2025</t>
+          <t>02/07/2025</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>29/08/2025</t>
+          <t>12/07/2025</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>1557/25</t>
+          <t>1280/25</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>1248</t>
+          <t>1051</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>01/07/2025</t>
+          <t>06/06/2025</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS 7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI TRIESTE PER L'UTILIZZO DI STRUTTURE SANITARIE QUALI "STRUTTURE COLLEGATE " PER LA FORMAZIONE SPECIALISTICA DEI MEDICI ISCRITTI ALLE SCUOLE DI SPECIALIZZAZIONE DI AREA SANITARIA</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO  STUDIO CLINICO NO-PROFIT DAL TITOLO "LA GESTIONE INFERMIERISTICA DELLE NEFROSTOMIE: UNO STUDIO OSSERVAZIONALE MULTICENTRICO. STUDIO NEMAN"</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>02/07/2025</t>
+          <t>07/06/2025</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>12/07/2025</t>
+          <t>17/06/2025</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>1280/25</t>
+          <t>1077/25</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I5" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>1051</t>
+          <t>740</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>06/06/2025</t>
+          <t>11/04/2025</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO  STUDIO CLINICO NO-PROFIT DAL TITOLO "LA GESTIONE INFERMIERISTICA DELLE NEFROSTOMIE: UNO STUDIO OSSERVAZIONALE MULTICENTRICO. STUDIO NEMAN"</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO. AUTORIZZAZIONE ESTENSIONE SUBAPPALTO ALLA DITTA MM IDROSERVICE SRL.</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>07/06/2025</t>
+          <t>12/04/2025</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>17/06/2025</t>
+          <t>22/04/2025</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>1077/25</t>
+          <t>754/25</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I6" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>740</t>
+          <t>738</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>11/04/2025</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO. AUTORIZZAZIONE ESTENSIONE SUBAPPALTO ALLA DITTA MM IDROSERVICE SRL.</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO. AUTORIZZAZIONE ESTENSIONE SUBAPPALTO ALLA DITTA CONSORZIO PAVI.CONS.</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>12/04/2025</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>22/04/2025</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>754/25</t>
+          <t>751/25</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I7" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>738</t>
+          <t>736</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>11/04/2025</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO. AUTORIZZAZIONE ESTENSIONE SUBAPPALTO ALLA DITTA CONSORZIO PAVI.CONS.</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO. AUTORIZZAZIONE ESTENSIONE SUBAPPALTO ALLA DITTA C.B.S. SRLS.</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>12/04/2025</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>22/04/2025</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>751/25</t>
+          <t>749/25</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I8" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>736</t>
+          <t>735</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>11/04/2025</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO. AUTORIZZAZIONE ESTENSIONE SUBAPPALTO ALLA DITTA C.B.S. SRLS.</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO. AUTORIZZAZIONE ESTENSIONE SUBAPPALTO ALLA DITTA IMPRESA FREZZA SRL.</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>12/04/2025</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>22/04/2025</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>749/25</t>
+          <t>748/25</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>735</t>
+          <t>619</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>11/04/2025</t>
+          <t>28/03/2025</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO. AUTORIZZAZIONE ESTENSIONE SUBAPPALTO ALLA DITTA IMPRESA FREZZA SRL.</t>
+          <t>SECONDO STRALCIO FUNZIONALE – MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L’OSPEDALE “SAN BASSIANO” DI BASSANO DEL GRAPPA (VI). AUTORIZZAZIONE SUBAPPALTO ALLA DITTA DOVIGO IMPIANTI SRL E ALLA DITTA MAROSO SRL</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>12/04/2025</t>
+          <t>29/03/2025</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>22/04/2025</t>
+          <t>08/04/2025</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>748/25</t>
+          <t>629/25</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>619</t>
+          <t>616</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>28/03/2025</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>SECONDO STRALCIO FUNZIONALE – MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L’OSPEDALE “SAN BASSIANO” DI BASSANO DEL GRAPPA (VI). AUTORIZZAZIONE SUBAPPALTO ALLA DITTA DOVIGO IMPIANTI SRL E ALLA DITTA MAROSO SRL</t>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI ROMANO DI EZZELINO. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA BOTTI TERMOIDRAULICA SRL.</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>29/03/2025</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>08/04/2025</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>629/25</t>
+          <t>627/25</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I11" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>616</t>
+          <t>560</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>28/03/2025</t>
+          <t>25/03/2025</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI ROMANO DI EZZELINO. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA BOTTI TERMOIDRAULICA SRL.</t>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO FOR-PROFIT DAL TITOLO "STUDIO DI FASE 3, MULTICENTRICO, RANDOMIZZATO, IN DOPPIO CIECO, CONTROLLATO CON PLACEBO, A BRACCI PARALLELI SEGUITO DA UN BRACCIO IN APERTO VOLTO A VALUTARE L'EFFICACIA E LA SICUREZZA DI EFGARTIGIMOD EV IN PARTECIPANTI ADULTI CON TROMBOCITOPENIA IMMUNE PRIMARIA" E APPROVAZIONE CONTRATTO</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>29/03/2025</t>
+          <t>25/03/2025</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>08/04/2025</t>
+          <t>04/04/2025</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>627/25</t>
+          <t>575/25</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I12" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>560</t>
+          <t>558</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>25/03/2025</t>
+          <t>21/03/2025</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO FOR-PROFIT DAL TITOLO "STUDIO DI FASE 3, MULTICENTRICO, RANDOMIZZATO, IN DOPPIO CIECO, CONTROLLATO CON PLACEBO, A BRACCI PARALLELI SEGUITO DA UN BRACCIO IN APERTO VOLTO A VALUTARE L'EFFICACIA E LA SICUREZZA DI EFGARTIGIMOD EV IN PARTECIPANTI ADULTI CON TROMBOCITOPENIA IMMUNE PRIMARIA" E APPROVAZIONE CONTRATTO</t>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CDC DI BASSANO DEL GRAPPA. AUTORIZZAZIONE SUBAPPALTO AL R.T.I. TRA LA DITTA TECNOACUSTIK SRL (CAPOGRUPPO MANDATARIA) E LA DITTA MANDANTE CESARE COSTRUZIONI SRLS</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>25/03/2025</t>
+          <t>22/03/2025</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>04/04/2025</t>
+          <t>01/04/2025</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>575/25</t>
+          <t>566/25</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I13" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>558</t>
+          <t>557</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>21/03/2025</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INV. 1.1 – CDC DI BASSANO DEL GRAPPA. AUTORIZZAZIONE SUBAPPALTO AL R.T.I. TRA LA DITTA TECNOACUSTIK SRL (CAPOGRUPPO MANDATARIA) E LA DITTA MANDANTE CESARE COSTRUZIONI SRLS</t>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CDC DI BASSANO DEL GRAPPA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA ESSEBI CASA SRL</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>22/03/2025</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>01/04/2025</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>566/25</t>
+          <t>565/25</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>557</t>
+          <t>556</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>21/03/2025</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INV. 1.1 – CDC DI BASSANO DEL GRAPPA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA ESSEBI CASA SRL</t>
+          <t>INDIZIONE PROCEDURA NEGOZIATA SERVIZIO DI MANUTENZIONE E RIPARAZIONE DEI VEICOLI COSTITUENTI IL PARCO AUTOMEZZI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>22/03/2025</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>01/04/2025</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>565/25</t>
+          <t>564/25</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I15" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>556</t>
+          <t>547</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>21/03/2025</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>INDIZIONE PROCEDURA NEGOZIATA SERVIZIO DI MANUTENZIONE E RIPARAZIONE DEI VEICOLI COSTITUENTI IL PARCO AUTOMEZZI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>INDIZIONE DI GARA A PROCEDURA NEGOZIATA SENZA BANDO, AI SENSI DELL’ART. 50 COMMA 1 LETT. E) DEL D. LGS. N. 36/2023, PER IL SERVIZIO DI CATTURA, TRASPORTO E CUSTODIA DI CANI VAGANTI E DI ANIMALI INCIDENTATI NEL TERRITORIO DELL’AULSS 7 PEDEMONTANA – GARA AULSS_2025_00010</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>22/03/2025</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>01/04/2025</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>564/25</t>
+          <t>555/25</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I16" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>457</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>07/03/2025</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>PROROGA TECNICA FINO AL 26.09.2025, NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA, DEL CONTRATTO PER LA FORNITURA DI TEST PER LA DIAGNOSTICA MOLECOLARE VIROLOGICA PER L’U.O.C. MEDICINA DI LABORATORIO DEL P.O. DI SANTORSO GARA 2023 – 301 – BAS RIF. SUB A</t>
@@ -1182,51 +1182,51 @@
         <is>
           <t>08/03/2025</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>18/03/2025</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>466/25</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I17" t="n">
-        <v>0</v>
+        <v>22000</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>454</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>07/03/2025</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>INDIZIONE DELL’APPALTO SPECIFICO PER L’ACQUISTO DELL’INFRASTRUTTURA DI BACKUP AI FINI DELLA CYBERSECURITY, NELL’AMBITO DEL SISTEMA DINAMICO DI ACQUISIZIONE DELLA PUBBLICA AMMINISTRAZIONE (SDAPA) ID 2681, ISTITUITO DA CONSIP S.P.A. – GARA N. AULSS7_2025_00076 PNRR -CUP H76G21002260006 E CUP H96G21002410006</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>08/03/2025</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
@@ -1368,13004 +1368,13049 @@
           <t>11/03/2025</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>411/25</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>350</t>
+          <t>406</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>21/02/2025</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359) – LOTTO A.1. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA GROTTO CALCESTRUZZI SRL.</t>
+          <t>INDIZIONE PROCEDURA NEGOZIATA SENZA BANDO, AI SENSI DELL’ART. 50, C. 1 LETT. E) DEL D.LGS N. 36/2023, PER LA FORNITURA DI N. 1 MICROSCOPIO OPERATORIO PER L’U.O.C. OCULISTICA DEL P.O. DI BASSANO. GARA AULSS7_2025_00104</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>22/02/2025</t>
+          <t>01/03/2025</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>04/03/2025</t>
+          <t>11/03/2025</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>350/25</t>
+          <t>408/25</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I22" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>348</t>
+          <t>350</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>21/02/2025</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INV. 1.1 - CASA DELLA COMUNITÀ DI SCHIO - AVVIO LAVORI LOTTO 2 E VARIANTE SUPPLETIVA N. 2</t>
+          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359) – LOTTO A.1. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA GROTTO CALCESTRUZZI SRL.</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>22/02/2025</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>04/03/2025</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>348/25</t>
+          <t>350/25</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I23" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>347</t>
+          <t>348</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>21/02/2025</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INV. 1.1 – CDC DI BASSANO DEL GRAPPA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA PENTA SERVICES SRL</t>
+          <t>PNRR MISSIONE 6 INV. 1.1 - CASA DELLA COMUNITÀ DI SCHIO - AVVIO LAVORI LOTTO 2 E VARIANTE SUPPLETIVA N. 2</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>22/02/2025</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>04/03/2025</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>347/25</t>
+          <t>348/25</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I24" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>344</t>
+          <t>347</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>21/02/2025</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>PROROGA DISPOSTA DA CONSIP EX D.L. 202/2024 DEL CONTRATTO QUADRO ID 1367 "SERVIZI DI CONNETTIVITÀ E SICUREZZA - SPC2 CONNETTIVITÀ" DELL'AULSS7 PEDEMONTANA PER L’ANNO 2025.</t>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CDC DI BASSANO DEL GRAPPA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA PENTA SERVICES SRL</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>22/02/2025</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>04/03/2025</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>344/25</t>
+          <t>347/25</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I25" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>339</t>
+          <t>344</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>21/02/2025</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>PROROGA DISPOSTA DA CONSIP EX D.L. 202/2024 DELLA CONVENZIONE “TELEFONIA FISSA 5 - TF5” PER L’ANNO 2025.</t>
+          <t>PROROGA DISPOSTA DA CONSIP EX D.L. 202/2024 DEL CONTRATTO QUADRO ID 1367 "SERVIZI DI CONNETTIVITÀ E SICUREZZA - SPC2 CONNETTIVITÀ" DELL'AULSS7 PEDEMONTANA PER L’ANNO 2025.</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>22/02/2025</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>04/03/2025</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>339/25</t>
+          <t>344/25</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I26" t="n">
-        <v>0</v>
+        <v>339409</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>338</t>
+          <t>339</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>21/02/2025</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO IN AMBITO OSPEDALIERO E TERRITORIALE DI AUSILI PER STOMIA E PER INCONTINENZA FECALE PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, IRCCS IOV E DI APSS TRENTO (DELIBERAZIONE N. 547/2024 DI AZIENDA ZERO – RIF. AULSS7_2024_00258) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025.</t>
+          <t>PROROGA DISPOSTA DA CONSIP EX D.L. 202/2024 DELLA CONVENZIONE “TELEFONIA FISSA 5 - TF5” PER L’ANNO 2025.</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>22/02/2025</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>04/03/2025</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>338/25</t>
+          <t>339/25</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I27" t="n">
-        <v>1382481</v>
+        <v>272935</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>337</t>
+          <t>338</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>21/02/2025</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>ESTENSIONE CONTRATTO DEL SERVIZIO DI LAVANOLO BIANCHERIA, MATERASSERIA, CAPI DI VESTIARIO PER LA FORNITURA DI CALZATURE PER IL PERSONALE ADI</t>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO IN AMBITO OSPEDALIERO E TERRITORIALE DI AUSILI PER STOMIA E PER INCONTINENZA FECALE PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, IRCCS IOV E DI APSS TRENTO (DELIBERAZIONE N. 547/2024 DI AZIENDA ZERO – RIF. AULSS7_2024_00258) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025.</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>22/02/2025</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>04/03/2025</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>337/25</t>
+          <t>338/25</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I28" t="n">
-        <v>0</v>
+        <v>1382481</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>295</t>
+          <t>337</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>14/02/2025</t>
+          <t>21/02/2025</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.3 – OSPEDALE DI COMUNITÀ DI ASIAGO – LAVORI DI MANUTENZIONE STRAORDINARIA. APPROVAZIONE  DELLA VARIANTE N. 3</t>
+          <t>ESTENSIONE CONTRATTO DEL SERVIZIO DI LAVANOLO BIANCHERIA, MATERASSERIA, CAPI DI VESTIARIO PER LA FORNITURA DI CALZATURE PER IL PERSONALE ADI</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>15/02/2025</t>
+          <t>22/02/2025</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>25/02/2025</t>
+          <t>04/03/2025</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>300/25</t>
+          <t>337/25</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I29" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>294</t>
+          <t>295</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>14/02/2025</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 - CASA DELLA COMUNITA' DI ASIAGO - LAVORI DI MANUTENZIONE STRAORDINARIA. PERIZIA DI VARIANTE N.3</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.3 – OSPEDALE DI COMUNITÀ DI ASIAGO – LAVORI DI MANUTENZIONE STRAORDINARIA. APPROVAZIONE  DELLA VARIANTE N. 3</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>15/02/2025</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>25/02/2025</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>299/25</t>
+          <t>300/25</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I30" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>293</t>
+          <t>294</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>14/02/2025</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>ESERCIZIO OPZIONE DI ESTENSIONE DEL 20% DEL CONTRATTO PER LA FORNITURA DI SISTEMI PER IL TRATTAMENTO DEL GLAUCOMA XEN 45 -  GARA N. 2022 – 203 – BAS</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 - CASA DELLA COMUNITA' DI ASIAGO - LAVORI DI MANUTENZIONE STRAORDINARIA. PERIZIA DI VARIANTE N.3</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>15/02/2025</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>25/02/2025</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>298/25</t>
+          <t>299/25</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I31" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>293</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>14/02/2025</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/01/2026 DEI CONTRATTI PER LA FORNITURA DI “SISTEMI PER DIALISI PERITONEALE DOMICILIARE CONTINUA (CAPD), DIALISI AUTOMATIZZATA E SACCHE MEDIANTE ACCORDO QUADRO” (DELIBERAZIONE N. 472/2019 DI AZIENDA ZERO). RIF. 2020-037-TH.</t>
+          <t>ESERCIZIO OPZIONE DI ESTENSIONE DEL 20% DEL CONTRATTO PER LA FORNITURA DI SISTEMI PER IL TRATTAMENTO DEL GLAUCOMA XEN 45 -  GARA N. 2022 – 203 – BAS</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>15/02/2025</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>25/02/2025</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>297/25</t>
+          <t>298/25</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I32" t="n">
-        <v>447420</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>292</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>14/02/2025</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ORTOPEDIA” - 3^ EDIZIONE (DELIBERAZIONE N. 723/2024 DI AZIENDA ZERO – RIF. AULSS7_2025_00089) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025 (RIF. 2021-039-TH).</t>
+          <t>PROROGA FINO AL 31/01/2026 DEI CONTRATTI PER LA FORNITURA DI “SISTEMI PER DIALISI PERITONEALE DOMICILIARE CONTINUA (CAPD), DIALISI AUTOMATIZZATA E SACCHE MEDIANTE ACCORDO QUADRO” (DELIBERAZIONE N. 472/2019 DI AZIENDA ZERO). RIF. 2020-037-TH.</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>15/02/2025</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>25/02/2025</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>295/25</t>
+          <t>297/25</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I33" t="n">
-        <v>3855</v>
+        <v>447420</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>249</t>
+          <t>291</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>07/02/2025</t>
+          <t>14/02/2025</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI THIENE. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA MM IDROSERVICE SRL.</t>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ORTOPEDIA” - 3^ EDIZIONE (DELIBERAZIONE N. 723/2024 DI AZIENDA ZERO – RIF. AULSS7_2025_00089) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025 (RIF. 2021-039-TH).</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>08/02/2025</t>
+          <t>15/02/2025</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>18/02/2025</t>
+          <t>25/02/2025</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>247/25</t>
+          <t>295/25</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I34" t="n">
-        <v>0</v>
+        <v>3855</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>248</t>
+          <t>249</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>07/02/2025</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA MM IDROSERVICE SRL.</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI THIENE. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA MM IDROSERVICE SRL.</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>08/02/2025</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>18/02/2025</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>246/25</t>
+          <t>247/25</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I35" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>243</t>
+          <t>248</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>07/02/2025</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>APPALTI VARI PER LA FORNITURA DI FARMACI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ESPLETATE DA AZIENDA ZERO - U.O.C. CRAV. PRESA D'ATTO ULTERIORI LOTTI PER INTEGRAZIONE FABBISOGNI E ADESIONE ALLE RELATIVE CONVENZIONI</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA MM IDROSERVICE SRL.</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>08/02/2025</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>18/02/2025</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>241/25</t>
+          <t>246/25</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I36" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>243</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>07/02/2025</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>ACCETTAZIONE DONAZIONE BENI DIVERSI</t>
+          <t>APPALTI VARI PER LA FORNITURA DI FARMACI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ESPLETATE DA AZIENDA ZERO - U.O.C. CRAV. PRESA D'ATTO ULTERIORI LOTTI PER INTEGRAZIONE FABBISOGNI E ADESIONE ALLE RELATIVE CONVENZIONI</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>08/02/2025</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>18/02/2025</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>240/25</t>
+          <t>241/25</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I37" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>242</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>07/02/2025</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 30/06/2025 DEI CONTRATTI PER LA FORNITURA DI “PROTESI VASCOLARI E PROTESI ENDOVASCOLARI” DI CUI AI DECRETI DEL DIRETTORE DELLA U.O. ACQUISTI CENTRALIZZATI SSR –CRAV N. 175/2017 (PRIMA PROCEDURA) E N. 197/2019 (AGGIUDICAZIONE LOTTI N. 3, 5 ,7, 8) E N. 399/2019 (AGGIUDICAZIONE LOTTI N. 4, E 6). RIF. 805 E 2020-015-TH.</t>
+          <t>ACCETTAZIONE DONAZIONE BENI DIVERSI</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>08/02/2025</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>18/02/2025</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>239/25</t>
+          <t>240/25</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I38" t="n">
-        <v>1142165</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>241</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>07/02/2025</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/12/2025 GARA REGIONALE PER LA FORNITURA DI “ELETTRODI PER MONITORAGGIO” (DELIBERAZIONE N. 713/2021 DI AZIENDA ZERO). RIF. 2022-136-TH.</t>
+          <t>PROROGA FINO AL 30/06/2025 DEI CONTRATTI PER LA FORNITURA DI “PROTESI VASCOLARI E PROTESI ENDOVASCOLARI” DI CUI AI DECRETI DEL DIRETTORE DELLA U.O. ACQUISTI CENTRALIZZATI SSR –CRAV N. 175/2017 (PRIMA PROCEDURA) E N. 197/2019 (AGGIUDICAZIONE LOTTI N. 3, 5 ,7, 8) E N. 399/2019 (AGGIUDICAZIONE LOTTI N. 4, E 6). RIF. 805 E 2020-015-TH.</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>08/02/2025</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>18/02/2025</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>238/25</t>
+          <t>239/25</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I39" t="n">
-        <v>24582</v>
+        <v>1142165</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>239</t>
+          <t>240</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>07/02/2025</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>ASSEGNAZIONE A SEGUITO DI ASTA PUBBLICA DI BENI DISMESSI PRESSO VECCHIO OSPEDALE DI ASIAGO (CONTAINER E BOX CANTIERE)</t>
+          <t>PROROGA FINO AL 31/12/2025 GARA REGIONALE PER LA FORNITURA DI “ELETTRODI PER MONITORAGGIO” (DELIBERAZIONE N. 713/2021 DI AZIENDA ZERO). RIF. 2022-136-TH.</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>08/02/2025</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>18/02/2025</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>237/25</t>
+          <t>238/25</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I40" t="n">
-        <v>0</v>
+        <v>24582</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>179</t>
+          <t>239</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>31/01/2025</t>
+          <t>07/02/2025</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INV. 1.1 – CDC DI BASSANO DEL GRAPPA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA GRANDI ISOLAMENTI SRL</t>
+          <t>ASSEGNAZIONE A SEGUITO DI ASTA PUBBLICA DI BENI DISMESSI PRESSO VECCHIO OSPEDALE DI ASIAGO (CONTAINER E BOX CANTIERE)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>01/02/2025</t>
+          <t>08/02/2025</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>11/02/2025</t>
+          <t>18/02/2025</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>182/25</t>
+          <t>237/25</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I41" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>179</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>31/01/2025</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>CONTRATTO PER LA FORNITURA IN NOLEGGIO DEL SORTER DI PREANALITICA HCTS 2000 MUT PER L’U.O.C. LABORATORIO ANALISI DEL P.O. DI SANTORSO: PROROGA NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA</t>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CDC DI BASSANO DEL GRAPPA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA GRANDI ISOLAMENTI SRL</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>01/02/2025</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>11/02/2025</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>179/25</t>
+          <t>182/25</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I42" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>176</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>31/01/2025</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA DI “SISTEMI DIAGNOSTICI PER LA DETERMINAZIONE DELLA VELOCITÀ DI ERITROSEDIMENTAZIONE” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. DDR NR. 74 DEL 21.02.2019: PROROGA 12 MESI.</t>
+          <t>CONTRATTO PER LA FORNITURA IN NOLEGGIO DEL SORTER DI PREANALITICA HCTS 2000 MUT PER L’U.O.C. LABORATORIO ANALISI DEL P.O. DI SANTORSO: PROROGA NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>01/02/2025</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>11/02/2025</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>178/25</t>
+          <t>179/25</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I43" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>175</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>31/01/2025</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/10/2025 GARA REGIONALE PER LA FORNITURA DI “RETI CHIRURGICHE” (DELIBERAZIONE N. N. 594/2021 DI AZIENDA ZERO). RIF. 2022-166-BAS, 2023-188-BAS, 2024-125-BAS.</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI “SISTEMI DIAGNOSTICI PER LA DETERMINAZIONE DELLA VELOCITÀ DI ERITROSEDIMENTAZIONE” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. DDR NR. 74 DEL 21.02.2019: PROROGA 12 MESI.</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>01/02/2025</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>11/02/2025</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>175/25</t>
+          <t>178/25</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I44" t="n">
-        <v>88919</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>172</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>31/01/2025</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO FUSIONE PER INCORPORAZIONE DELLA SOCIETÀ “J-TECH S.R.L.” IN “ZIMMER BIOMET ITALIA S.R.L.”  RELATIVAMENTE AL CONTRATTO PER LA FORNITURA DI DISPOSITIVI PER ARTROSCOPIA MINI-INVASIVA - GARA N. 2023-271-BAS</t>
+          <t>PROROGA FINO AL 31/10/2025 GARA REGIONALE PER LA FORNITURA DI “RETI CHIRURGICHE” (DELIBERAZIONE N. N. 594/2021 DI AZIENDA ZERO). RIF. 2022-166-BAS, 2023-188-BAS, 2024-125-BAS.</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>01/02/2025</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>11/02/2025</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>174/25</t>
+          <t>175/25</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I45" t="n">
-        <v>0</v>
+        <v>88919</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>171</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>31/01/2025</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “DISPOSITIVI DI ENDOSCOPIA DIGESTIVA, RESPIRATORIA E BILIO-PANCREATICA PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE VENETO E DELL'AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO – 2^ EDIZIONE – PRIMA TRANCHE (DELIBERAZIONE N. 789/20234 DI AZIENDA ZERO – RIF. AULSS7_2025_00064) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025.</t>
+          <t>PRESA D’ATTO FUSIONE PER INCORPORAZIONE DELLA SOCIETÀ “J-TECH S.R.L.” IN “ZIMMER BIOMET ITALIA S.R.L.”  RELATIVAMENTE AL CONTRATTO PER LA FORNITURA DI DISPOSITIVI PER ARTROSCOPIA MINI-INVASIVA - GARA N. 2023-271-BAS</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>01/02/2025</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>11/02/2025</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>173/25</t>
+          <t>174/25</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I46" t="n">
-        <v>322469</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>166</t>
+          <t>170</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>31/01/2025</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA DALL’1.02.2025 AL 31.05.2025 DEL CONTRATTO DI GESTIONE DEL SERVIZIO DI ESECUZIONE E REFERTAZIONE ANCHE IN TELEGESTIONE DI ESAMI DIAGNOSTICI DI RADIOLOGIA TRADIZIONALE E SCREENING MAMMOGRAFICI DELL’AZIENDA ULSS N. 7 PEDEMONTANA - GARA 2023-013-TH.</t>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “DISPOSITIVI DI ENDOSCOPIA DIGESTIVA, RESPIRATORIA E BILIO-PANCREATICA PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE VENETO E DELL'AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO – 2^ EDIZIONE – PRIMA TRANCHE (DELIBERAZIONE N. 789/20234 DI AZIENDA ZERO – RIF. AULSS7_2025_00064) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025.</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>01/02/2025</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>11/02/2025</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>169/25</t>
+          <t>173/25</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I47" t="n">
-        <v>0</v>
+        <v>322469</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>166</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>24/01/2025</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INV. 1.1 – CDC DI BASSANO DEL GRAPPA. AUTORIZZAZIONE SUBAPPALTO AL R.T.I. TRA LA DITTA TERMOSANITARIA PASINATO SRL (CAPOGRUPPO MANDATARIA) E LE DITTE MANDANTI SINECTRA SRL, ECOCLIMA GROUP SRL, C.T.A. COIBENTAZIONI TERMOACUSTICHE SRL, GENERALE SERVIZI SRLS, AIR SYSTEM SAS</t>
+          <t>PROROGA TECNICA DALL’1.02.2025 AL 31.05.2025 DEL CONTRATTO DI GESTIONE DEL SERVIZIO DI ESECUZIONE E REFERTAZIONE ANCHE IN TELEGESTIONE DI ESAMI DIAGNOSTICI DI RADIOLOGIA TRADIZIONALE E SCREENING MAMMOGRAFICI DELL’AZIENDA ULSS N. 7 PEDEMONTANA - GARA 2023-013-TH.</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>25/01/2025</t>
+          <t>01/02/2025</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>04/02/2025</t>
+          <t>11/02/2025</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>131/25</t>
+          <t>169/25</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I48" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>131</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>24/01/2025</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.3 – OSPEDALE DI COMUNITÀ DI BASSANO DEL GRAPPA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA LIVIO GEMMO SRL</t>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CDC DI BASSANO DEL GRAPPA. AUTORIZZAZIONE SUBAPPALTO AL R.T.I. TRA LA DITTA TERMOSANITARIA PASINATO SRL (CAPOGRUPPO MANDATARIA) E LE DITTE MANDANTI SINECTRA SRL, ECOCLIMA GROUP SRL, C.T.A. COIBENTAZIONI TERMOACUSTICHE SRL, GENERALE SERVIZI SRLS, AIR SYSTEM SAS</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>25/01/2025</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>04/02/2025</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>130/25</t>
+          <t>131/25</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I49" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>130</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>24/01/2025</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>DELIBERA N. 546 DEL 22/03/2024 AD OGGETTO “AFFIDAMENTO DIRETTO PER LA FORNITURA DI ACCESSORI PER N. 1 TOMOGRAFO COMPUTERIZZATO (TC) PER L’U.O.C. RADIOLOGIA DEL P.O. DI SANTORSO. FINANZIAMENTO PNRR – CUP H99J21019440006. GARA 2024-055-BAS” – RETTIFICA IMPEGNO DI SPESA.</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.3 – OSPEDALE DI COMUNITÀ DI BASSANO DEL GRAPPA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA LIVIO GEMMO SRL</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>25/01/2025</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>04/02/2025</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>128/25</t>
+          <t>130/25</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I50" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>129</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>24/01/2025</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>APPALTO SPECIFICO PER LA FORNITURA DEL PRINCIPIO ATTIVO SEVOFLURANO E RELATIVA FORNITURA DEI SISTEMI DI EROGAZIONE (VAPORIZZATORI) IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV – D.D.G. N. 536 DEL 23.09.2020. PROROGA AL 30.06.2025. RIF. 2020-395-TH</t>
+          <t>DELIBERA N. 546 DEL 22/03/2024 AD OGGETTO “AFFIDAMENTO DIRETTO PER LA FORNITURA DI ACCESSORI PER N. 1 TOMOGRAFO COMPUTERIZZATO (TC) PER L’U.O.C. RADIOLOGIA DEL P.O. DI SANTORSO. FINANZIAMENTO PNRR – CUP H99J21019440006. GARA 2024-055-BAS” – RETTIFICA IMPEGNO DI SPESA.</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>25/01/2025</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>04/02/2025</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>121/25</t>
+          <t>128/25</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I51" t="n">
-        <v>13200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>121</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>24/01/2025</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/12/2025 GARA REGIONALE PER LA FORNITURA DI “SOSTANZE VISCOELASTICHE PER CHIRURGIA OCULISTICA”. DELIBERAZIONE N. 653/2021 DI AZIENDA ZERO). GARA 2022-007-TH.</t>
+          <t>APPALTO SPECIFICO PER LA FORNITURA DEL PRINCIPIO ATTIVO SEVOFLURANO E RELATIVA FORNITURA DEI SISTEMI DI EROGAZIONE (VAPORIZZATORI) IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV – D.D.G. N. 536 DEL 23.09.2020. PROROGA AL 30.06.2025. RIF. 2020-395-TH</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>25/01/2025</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>04/02/2025</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>120/25</t>
+          <t>121/25</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I52" t="n">
-        <v>60541</v>
+        <v>13200</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>120</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>24/01/2025</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ANESTESIA, RIANIMAZIONE E APPARATO RESPIRATORIO”. 2^ EDIZIONE - SECONDA TRANCHE (DELIBERAZIONE N. 404/2024 DI AZIENDA ZERO – RIF. AULSS7_2025_00054) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025.</t>
+          <t>PROROGA FINO AL 31/12/2025 GARA REGIONALE PER LA FORNITURA DI “SOSTANZE VISCOELASTICHE PER CHIRURGIA OCULISTICA”. DELIBERAZIONE N. 653/2021 DI AZIENDA ZERO). GARA 2022-007-TH.</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>25/01/2025</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>04/02/2025</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>119/25</t>
+          <t>120/25</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I53" t="n">
-        <v>84872</v>
+        <v>60541</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>118</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>17/01/2025</t>
+          <t>24/01/2025</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>OPZIONE PROROGA CONTRATTUALE PER 6 MESI DEL CONTRATTO PER LA FORNITURA DI STOVIGLIE MONOUSO BIODEGRADABILI E COMPOSTABILI - GARA N 2023-030-TH</t>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ANESTESIA, RIANIMAZIONE E APPARATO RESPIRATORIO”. 2^ EDIZIONE - SECONDA TRANCHE (DELIBERAZIONE N. 404/2024 DI AZIENDA ZERO – RIF. AULSS7_2025_00054) E PROROGA CONTRATTI IN ESSERE FINO AL 28/02/2025.</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>18/01/2025</t>
+          <t>25/01/2025</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>28/01/2025</t>
+          <t>04/02/2025</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>68/25</t>
+          <t>119/25</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I54" t="n">
-        <v>0</v>
+        <v>84872</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>73</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>17/01/2025</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/12/2025 DEI CONTRATTI PER LA FORNITURA DI GUANTI CHIRURGICI (DELIBERAZIONE N. 818/2020 DI AZIENDA ZERO) – LOTTI 3 E 5 (RIF. 2021-187-TH).</t>
+          <t>OPZIONE PROROGA CONTRATTUALE PER 6 MESI DEL CONTRATTO PER LA FORNITURA DI STOVIGLIE MONOUSO BIODEGRADABILI E COMPOSTABILI - GARA N 2023-030-TH</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>18/01/2025</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>28/01/2025</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>69/25</t>
+          <t>68/25</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I55" t="n">
-        <v>22920</v>
+        <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>72</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>17/01/2025</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>MODIFICA ATTI DI GARA E RIAPERTURA TERMINI – INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER LA FORNITURA DI SISTEMI PER ARTROSCOPIA MINI-INVASIVA ED ELETTROCHIRURGICA, SUDDIVISA IN N. 10 LOTTI. AULSS7_2024_00287.</t>
+          <t>PROROGA FINO AL 31/12/2025 DEI CONTRATTI PER LA FORNITURA DI GUANTI CHIRURGICI (DELIBERAZIONE N. 818/2020 DI AZIENDA ZERO) – LOTTI 3 E 5 (RIF. 2021-187-TH).</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>18/01/2025</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>28/01/2025</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>66/25</t>
+          <t>69/25</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I56" t="n">
-        <v>0</v>
+        <v>22920</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>70</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>17/01/2025</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 30/06/2025 DEI CONTRATTI PER LA FORNITURA DI GUANTI E DISINFETTANTI (DELIBERAZIONE N. 728/2023 DI AZIENDA ZERO). GARA 2023-286-BAS.</t>
+          <t>MODIFICA ATTI DI GARA E RIAPERTURA TERMINI – INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER LA FORNITURA DI SISTEMI PER ARTROSCOPIA MINI-INVASIVA ED ELETTROCHIRURGICA, SUDDIVISA IN N. 10 LOTTI. AULSS7_2024_00287.</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>18/01/2025</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>28/01/2025</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>64/25</t>
+          <t>66/25</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I57" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>68</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>17/01/2025</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>CONTRATTO DI GESTIONE DI SERVIZI MEDICI DI ANESTESIA E RIANIMAZIONE PER I PRESIDI OSPEDALIERI DI ASIAGO E DI BASSANO DEL GRAPPA – LOTTO 2: GARA 2024-035-BAS1 ESERCIZIO OPZIONE RIDUZIONE TURNI PRESSO IL P.O DI BASSANO.</t>
+          <t>PROROGA FINO AL 30/06/2025 DEI CONTRATTI PER LA FORNITURA DI GUANTI E DISINFETTANTI (DELIBERAZIONE N. 728/2023 DI AZIENDA ZERO). GARA 2023-286-BAS.</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>18/01/2025</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>28/01/2025</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>63/25</t>
+          <t>64/25</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I58" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>67</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>10/01/2025</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>RICONOSCIMENTO REVISIONE PREZZI E ADEGUAMENTO STANDARDS CONTRATTO PER LA GESTIONE DI SERVIZI RESIDENZIALI PRESSO IL COMPLESSO DI MONTECCHIO PRECALCINO (VI)- LOTTO 1 CENTRO SERVIZI PER ANZIANI NON AUTOSUFFICIENTI E RSA DISABILI - GARA N. 5BAS/2020</t>
+          <t>CONTRATTO DI GESTIONE DI SERVIZI MEDICI DI ANESTESIA E RIANIMAZIONE PER I PRESIDI OSPEDALIERI DI ASIAGO E DI BASSANO DEL GRAPPA – LOTTO 2: GARA 2024-035-BAS1 ESERCIZIO OPZIONE RIDUZIONE TURNI PRESSO IL P.O DI BASSANO.</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>11/01/2025</t>
+          <t>18/01/2025</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>21/01/2025</t>
+          <t>28/01/2025</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>43/25</t>
+          <t>63/25</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I59" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>43</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>10/01/2025</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA CONSORZIO PAVI.CONS.</t>
+          <t>RICONOSCIMENTO REVISIONE PREZZI E ADEGUAMENTO STANDARDS CONTRATTO PER LA GESTIONE DI SERVIZI RESIDENZIALI PRESSO IL COMPLESSO DI MONTECCHIO PRECALCINO (VI)- LOTTO 1 CENTRO SERVIZI PER ANZIANI NON AUTOSUFFICIENTI E RSA DISABILI - GARA N. 5BAS/2020</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>11/01/2025</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>21/01/2025</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>33/25</t>
+          <t>43/25</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I60" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>41</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>10/01/2025</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA LIVIO GEMMO SRL.</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA CONSORZIO PAVI.CONS.</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>11/01/2025</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>21/01/2025</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>32/25</t>
+          <t>33/25</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I61" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>2438</t>
+          <t>40</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>30/12/2024</t>
+          <t>10/01/2025</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>ASSEGNAZIONE ATTREZZATURE ED ARREDI EX CUCINE PO ASIAGO A SEGUITO DI ASTA PUBBLICA</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA LIVIO GEMMO SRL.</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>31/12/2024</t>
+          <t>11/01/2025</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>10/01/2025</t>
+          <t>21/01/2025</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>2508/24</t>
+          <t>32/25</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I62" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>2435</t>
+          <t>2438</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>30/12/2024</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER LA GESTIONE DI SERVIZI MEDICI DELL'AZIENDA ULSS 7 PEDEMONTANA, SUDDIVISA IN 3 LOTTI – GARA AULSS7_2024_00380</t>
+          <t>ASSEGNAZIONE ATTREZZATURE ED ARREDI EX CUCINE PO ASIAGO A SEGUITO DI ASTA PUBBLICA</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>31/12/2024</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>10/01/2025</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>2505/24</t>
+          <t>2508/24</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I63" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>2433</t>
+          <t>2435</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>30/12/2024</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>INTEGRAZIONE FABBISOGNI E RETTIFICA SCADENZA  CONTRATTI. GARA REGIONALE PER LA FORNITURA DI “VACCINI DIVERSI” DDR 771/2021. - PROCEDURA 2022-012-TH.</t>
+          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER LA GESTIONE DI SERVIZI MEDICI DELL'AZIENDA ULSS 7 PEDEMONTANA, SUDDIVISA IN 3 LOTTI – GARA AULSS7_2024_00380</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>31/12/2024</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>10/01/2025</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>2503/24</t>
+          <t>2505/24</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I64" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>2428</t>
+          <t>2433</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>30/12/2024</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>APPALTI SPECIFICI PER LA FORNITURA DI MEDICINALI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO AGGIUDICATI DA AZIENDA ZERO – U.O.C. CRAV. PRESA D’ATTO PROROGHE CONTRATTUALI DAL 31.10.2024 AL 31.07.2025</t>
+          <t>INTEGRAZIONE FABBISOGNI E RETTIFICA SCADENZA  CONTRATTI. GARA REGIONALE PER LA FORNITURA DI “VACCINI DIVERSI” DDR 771/2021. - PROCEDURA 2022-012-TH.</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>31/12/2024</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>10/01/2025</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>2498/24</t>
+          <t>2503/24</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I65" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>2377</t>
+          <t>2428</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>20/12/2024</t>
+          <t>30/12/2024</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA PER 3 MESI DEL CONTRATTO DI FORNITURA DI DEFLUSSORI PER POMPE INFUSIONALI A DUE VIE COMPRENSIVO DELLE RELATIVE POMPE, NELLE MORE DEL RECEPIMENTO DELLA GARA REGIONALE. GARA 2020-209-TH.</t>
+          <t>APPALTI SPECIFICI PER LA FORNITURA DI MEDICINALI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO AGGIUDICATI DA AZIENDA ZERO – U.O.C. CRAV. PRESA D’ATTO PROROGHE CONTRATTUALI DAL 31.10.2024 AL 31.07.2025</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>21/12/2024</t>
+          <t>31/12/2024</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>31/12/2024</t>
+          <t>10/01/2025</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>2447/24</t>
+          <t>2498/24</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I66" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>2375</t>
+          <t>2377</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>20/12/2024</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 07/10/2025 DEI CONTRATTI PER LA FORNITURA IN ACCORDO QUADRO DI “PROTESI AL GINOCCHIO” (DELIBERAZIONI 130/2019 E 243/2019 DI AZIENDA ZERO). GARA 2020-10-TH.</t>
+          <t>PROROGA TECNICA PER 3 MESI DEL CONTRATTO DI FORNITURA DI DEFLUSSORI PER POMPE INFUSIONALI A DUE VIE COMPRENSIVO DELLE RELATIVE POMPE, NELLE MORE DEL RECEPIMENTO DELLA GARA REGIONALE. GARA 2020-209-TH.</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>21/12/2024</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>31/12/2024</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>2445/24</t>
+          <t>2447/24</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I67" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>2373</t>
+          <t>2375</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>20/12/2024</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>PROROGA CONCESSIONE DEI SERVIZI BAR ED EDICOLA PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA NELLE MORE DELL’ESPLETAMENTO DELLA NUOVA GARA.</t>
+          <t>PROROGA FINO AL 07/10/2025 DEI CONTRATTI PER LA FORNITURA IN ACCORDO QUADRO DI “PROTESI AL GINOCCHIO” (DELIBERAZIONI 130/2019 E 243/2019 DI AZIENDA ZERO). GARA 2020-10-TH.</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>21/12/2024</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>31/12/2024</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>2443/24</t>
+          <t>2445/24</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I68" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>2316</t>
+          <t>2373</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>13/12/2024</t>
+          <t>20/12/2024</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>RIDETERMINAZIONE FABBISOGNI FINO AL 26.03.2025 - CONTRATTO PER LA FORNITURA DI TEST PER LA DIAGNOSTICA MOLECOLARE VIROLOGICA PER L’U.O.C. LABORATORIO ANALISI DEL P.O. DI SANTORSO. GARA 2023 – 301 – BAS</t>
+          <t>PROROGA CONCESSIONE DEI SERVIZI BAR ED EDICOLA PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA NELLE MORE DELL’ESPLETAMENTO DELLA NUOVA GARA.</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>14/12/2024</t>
+          <t>21/12/2024</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>24/12/2024</t>
+          <t>31/12/2024</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>2384/24</t>
+          <t>2443/24</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I69" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>2312</t>
+          <t>2316</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>13/12/2024</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>ESERCIZIO OPZIONE PROROGA CONTRATTUALE CONTRATTI PER LA GESTIONE DI SERVIZI SOCIOSANITARI DI PREVENZIONE, PSICO-DIAGNOSI, TRATTAMENTO PSICOLOGICO E RIABILITATIVO PSICO-SOCIALE (3 LOTTI) – GARA 51BAS-2019.</t>
+          <t>RIDETERMINAZIONE FABBISOGNI FINO AL 26.03.2025 - CONTRATTO PER LA FORNITURA DI TEST PER LA DIAGNOSTICA MOLECOLARE VIROLOGICA PER L’U.O.C. LABORATORIO ANALISI DEL P.O. DI SANTORSO. GARA 2023 – 301 – BAS</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>14/12/2024</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>24/12/2024</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>2380/24</t>
+          <t>2384/24</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I70" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>2310</t>
+          <t>2312</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>13/12/2024</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA CONTRATTI PER LA REALIZZAZIONE DI PROGETTI DIVERSI RIVOLTI A MINORI E DISABILI NEL DISTRETTO 2</t>
+          <t>ESERCIZIO OPZIONE PROROGA CONTRATTUALE CONTRATTI PER LA GESTIONE DI SERVIZI SOCIOSANITARI DI PREVENZIONE, PSICO-DIAGNOSI, TRATTAMENTO PSICOLOGICO E RIABILITATIVO PSICO-SOCIALE (3 LOTTI) – GARA 51BAS-2019.</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>14/12/2024</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>24/12/2024</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>2378/24</t>
+          <t>2380/24</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I71" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>2309</t>
+          <t>2310</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>13/12/2024</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/03/2025 GARA REGIONALE PER LA FORNITURA DI “FORMULE PER LA NUTRIZIONE ENTERALE, SUPPLEMENTI NUTRIZIONALI ORALI E INTEGRATORI ALIMENTARI DI MICRO ORGANISMI PROBIOTICI – I E II TRANCHE” (DELIBERE DI AZIENDA ZERO N. 512/2021 E N. 651/2021). GARA 2021-265-TH.</t>
+          <t>PROROGA TECNICA CONTRATTI PER LA REALIZZAZIONE DI PROGETTI DIVERSI RIVOLTI A MINORI E DISABILI NEL DISTRETTO 2</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>14/12/2024</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>24/12/2024</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>2377/24</t>
+          <t>2378/24</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I72" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>2256</t>
+          <t>2309</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>06/12/2024</t>
+          <t>13/12/2024</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>ATTIVAZIONE PROCEDURA ALIENAZIONE DI CONTAINER MARITTIMI E BOX CANTIERE PRESSO AREA ESTERNA DELL’OSPEDALE DI ASIAGO.</t>
+          <t>PROROGA FINO AL 31/03/2025 GARA REGIONALE PER LA FORNITURA DI “FORMULE PER LA NUTRIZIONE ENTERALE, SUPPLEMENTI NUTRIZIONALI ORALI E INTEGRATORI ALIMENTARI DI MICRO ORGANISMI PROBIOTICI – I E II TRANCHE” (DELIBERE DI AZIENDA ZERO N. 512/2021 E N. 651/2021). GARA 2021-265-TH.</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>07/12/2024</t>
+          <t>14/12/2024</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>17/12/2024</t>
+          <t>24/12/2024</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>2324/24</t>
+          <t>2377/24</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I73" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>2254</t>
+          <t>2256</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>06/12/2024</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>OSPEDALE DI ASIAGO – DEMOLIZIONE VECCHIA SEDE. APPROVAZIONE REVISIONE NON SOSTANZIALE ELABORATI DEL PROGETTO DEFINITVO</t>
+          <t>ATTIVAZIONE PROCEDURA ALIENAZIONE DI CONTAINER MARITTIMI E BOX CANTIERE PRESSO AREA ESTERNA DELL’OSPEDALE DI ASIAGO.</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>07/12/2024</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>17/12/2024</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>2322/24</t>
+          <t>2324/24</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I74" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>2252</t>
+          <t>2254</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>06/12/2024</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA C.B.S. SRLS.</t>
+          <t>OSPEDALE DI ASIAGO – DEMOLIZIONE VECCHIA SEDE. APPROVAZIONE REVISIONE NON SOSTANZIALE ELABORATI DEL PROGETTO DEFINITVO</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>07/12/2024</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>17/12/2024</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>2321/24</t>
+          <t>2322/24</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I75" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>2250</t>
+          <t>2252</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>06/12/2024</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 16^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV.. ATTIVAZIONE LOTTO N. 3 – RIVAROXABAN E REVISIONE FABBISOGNI – RIF. AULSS7_2024_00338</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA C.B.S. SRLS.</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>07/12/2024</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>17/12/2024</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>2318/24</t>
+          <t>2321/24</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I76" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>2245</t>
+          <t>2250</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>06/12/2024</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31/08/2025 DEI CONTRATTI PER LA FORNITURA IN ACCORDO QUADRO DI “PROTESI D’ANCA E CEMENTI” – I^ TRANCHE E II^ TRANCHE” (DELIBERAZIONI N. 641/2019 E N. 480/2020 DI AZIENDA ZERO). RIF. 2020-131-TH E 2021-038-TH.</t>
+          <t>PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 16^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV.. ATTIVAZIONE LOTTO N. 3 – RIVAROXABAN E REVISIONE FABBISOGNI – RIF. AULSS7_2024_00338</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>07/12/2024</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>17/12/2024</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>2314/24</t>
+          <t>2318/24</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I77" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>2244</t>
+          <t>2245</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>06/12/2024</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>PROROGA CONTRATTUALE PER MESI 6 FORNITURA DI CARROZZINE ED AUSILI PER L’U.O.C. ASSISTENZA FARMACEUTICA TERRITORIALE. GARA 2023-144-TH.</t>
+          <t>PROROGA FINO AL 31/08/2025 DEI CONTRATTI PER LA FORNITURA IN ACCORDO QUADRO DI “PROTESI D’ANCA E CEMENTI” – I^ TRANCHE E II^ TRANCHE” (DELIBERAZIONI N. 641/2019 E N. 480/2020 DI AZIENDA ZERO). RIF. 2020-131-TH E 2021-038-TH.</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>07/12/2024</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>17/12/2024</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>2312/24</t>
+          <t>2314/24</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I78" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>2241</t>
+          <t>2244</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>06/12/2024</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>PROROGA CONTRATTUALE PER MESI 6 PER LA FORNITURA DI KIT DI MOTORIZZAZIONE E MOLTIPLICATORI DI SPINTA PER CARROZZINE PER L’U.O.C. ASSISTENZA FARMACEUTICA TERRITORIALE. GARA 2023-139-TH.</t>
+          <t>PROROGA CONTRATTUALE PER MESI 6 FORNITURA DI CARROZZINE ED AUSILI PER L’U.O.C. ASSISTENZA FARMACEUTICA TERRITORIALE. GARA 2023-144-TH.</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>07/12/2024</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>17/12/2024</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>2310/24</t>
+          <t>2312/24</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I79" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>2240</t>
+          <t>2241</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>06/12/2024</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>PROROGA DEL CONTRATTO RELATIVO ALL’ACCORDO QUADRO “FUEL CARD 2” PER LA FORNITURA DEL CARBURANTE FINO AL 31.01.2025, NELLE MORE DELL’ADESIONE AL NUOVO ACCORDO QUADRO ED. 3</t>
+          <t>PROROGA CONTRATTUALE PER MESI 6 PER LA FORNITURA DI KIT DI MOTORIZZAZIONE E MOLTIPLICATORI DI SPINTA PER CARROZZINE PER L’U.O.C. ASSISTENZA FARMACEUTICA TERRITORIALE. GARA 2023-139-TH.</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>07/12/2024</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>17/12/2024</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>2308/24</t>
+          <t>2310/24</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I80" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>2204</t>
+          <t>2240</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>29/11/2024</t>
+          <t>06/12/2024</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>INDIZIONE PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE DEL BANDO DI GARA, AI SENSI DELL’ART. 76, CO. 2, LETT B) DEL D. LGS. N. 36/2023 PER IL RINNOVO DEL SERVIZIO DI CONCESSIONE ANNUALE DELLE LICENZE DI UTILIZZO E PER I SERVIZI DI ASSISTENZA TECNICA E MANUTENZIONE PER MODULI TRAKCARE (CANONE SU&amp;TA) PER L’ANNO 2025, IN REGIME DI PRIVATIVA. GARA AULSS7_2024_00365.</t>
+          <t>PROROGA DEL CONTRATTO RELATIVO ALL’ACCORDO QUADRO “FUEL CARD 2” PER LA FORNITURA DEL CARBURANTE FINO AL 31.01.2025, NELLE MORE DELL’ADESIONE AL NUOVO ACCORDO QUADRO ED. 3</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>30/11/2024</t>
+          <t>07/12/2024</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>10/12/2024</t>
+          <t>17/12/2024</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>2275/24</t>
+          <t>2308/24</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I81" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>2199</t>
+          <t>2204</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>29/11/2024</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>MODIFICA ATTI DI GARA E RIAPERTURA TERMINI - INDIZIONE GARA EUROPEA A PROCEDURA APERTA PER L’AFFIDAMENTO DELLA FORNITURA DI SISTEMI PER LA VITRECTOMIA E FACOEMULSIFICAZIONE CON DISPOSITIVI MEDICI E STRUMENTAZIONE A NOLEGGIO, SUDDIVISA IN N. 5 LOTTI. GARA 2024-240-BAS.</t>
+          <t>INDIZIONE PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE DEL BANDO DI GARA, AI SENSI DELL’ART. 76, CO. 2, LETT B) DEL D. LGS. N. 36/2023 PER IL RINNOVO DEL SERVIZIO DI CONCESSIONE ANNUALE DELLE LICENZE DI UTILIZZO E PER I SERVIZI DI ASSISTENZA TECNICA E MANUTENZIONE PER MODULI TRAKCARE (CANONE SU&amp;TA) PER L’ANNO 2025, IN REGIME DI PRIVATIVA. GARA AULSS7_2024_00365.</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>30/11/2024</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>10/12/2024</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>2270/24</t>
+          <t>2275/24</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I82" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>2197</t>
+          <t>2199</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>29/11/2024</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA FINO AL 30.11.2025 NELLE MORE DELLA NUOVA PROCEDURA DI GARA AZIENDALE - CONTRATTO PER LA FORNITURA DI PRODOTTI IMPIEGATI IN BIOLOGIA MOLECOLARE UTILIZZATI SULLA PIATTAFORMA AUTOMATIZZATA COBAS 5800 IN USO PRESSO L’U.O.C. LABORATORIO ANALISI DEL P.O. DI SANTORSO.</t>
+          <t>MODIFICA ATTI DI GARA E RIAPERTURA TERMINI - INDIZIONE GARA EUROPEA A PROCEDURA APERTA PER L’AFFIDAMENTO DELLA FORNITURA DI SISTEMI PER LA VITRECTOMIA E FACOEMULSIFICAZIONE CON DISPOSITIVI MEDICI E STRUMENTAZIONE A NOLEGGIO, SUDDIVISA IN N. 5 LOTTI. GARA 2024-240-BAS.</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>30/11/2024</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>10/12/2024</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>2267/24</t>
+          <t>2270/24</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I83" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>2196</t>
+          <t>2197</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>29/11/2024</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>CONTRATTI FORNITURA GARA REGIONALE “DISPOSITIVI AD ULTRASUONI E RADIOFREQUENZA PER EMOSTASI VASALE” (DELIBERAZIONE N. 148/2020 DI AZIENDA ZERO), LOTTI 1 E 2: AGGIORNAMENTO FABBISOGNI. GARA 2020-351-TH.</t>
+          <t>PROROGA TECNICA FINO AL 30.11.2025 NELLE MORE DELLA NUOVA PROCEDURA DI GARA AZIENDALE - CONTRATTO PER LA FORNITURA DI PRODOTTI IMPIEGATI IN BIOLOGIA MOLECOLARE UTILIZZATI SULLA PIATTAFORMA AUTOMATIZZATA COBAS 5800 IN USO PRESSO L’U.O.C. LABORATORIO ANALISI DEL P.O. DI SANTORSO.</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>30/11/2024</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>10/12/2024</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>2268/24</t>
+          <t>2267/24</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I84" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>2166</t>
+          <t>2196</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>22/11/2024</t>
+          <t>29/11/2024</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>ATTIVAZIONE PROCEDURA ALIENAZIONE DI ATTREZZATURE E ARREDI VARI EX CUCINE OSPEDALE DI ASIAGO.</t>
+          <t>CONTRATTI FORNITURA GARA REGIONALE “DISPOSITIVI AD ULTRASUONI E RADIOFREQUENZA PER EMOSTASI VASALE” (DELIBERAZIONE N. 148/2020 DI AZIENDA ZERO), LOTTI 1 E 2: AGGIORNAMENTO FABBISOGNI. GARA 2020-351-TH.</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>23/11/2024</t>
+          <t>30/11/2024</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>03/12/2024</t>
+          <t>10/12/2024</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>2233/24</t>
+          <t>2268/24</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I85" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>2165</t>
+          <t>2166</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>22/11/2024</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>RIDETERMINAZIONE FABBISOGNI FINO AL 31.12.2024 E PROROGA TECNICA FINO AL 31.12.2025 NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA - CONTRATTO PER LA FORNITURA DI DIAGNOSTICI DI IMMUNOTERAPIA E SIEROLOGIA INFETTIVOLOGICA UTILIZZATI SULLA STRUMENTAZIONE LIAISON XL IN USO PRESSO L’U.O.C. LABORATORIO ANALISI DEL P.O. DI SANTORSO.</t>
+          <t>ATTIVAZIONE PROCEDURA ALIENAZIONE DI ATTREZZATURE E ARREDI VARI EX CUCINE OSPEDALE DI ASIAGO.</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>23/11/2024</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>03/12/2024</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>2232/24</t>
+          <t>2233/24</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I86" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>2164</t>
+          <t>2165</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>22/11/2024</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>INTEGRAZIONE FABBISOGNI - GARA REGIONALE PER LA FORNITURA DI “VACCINI DIVERSI” DDR 771/2021 DELIBERA N. 74 DEL 21.01.2022 - PROCEDURA 2022-012-TH.</t>
+          <t>RIDETERMINAZIONE FABBISOGNI FINO AL 31.12.2024 E PROROGA TECNICA FINO AL 31.12.2025 NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA - CONTRATTO PER LA FORNITURA DI DIAGNOSTICI DI IMMUNOTERAPIA E SIEROLOGIA INFETTIVOLOGICA UTILIZZATI SULLA STRUMENTAZIONE LIAISON XL IN USO PRESSO L’U.O.C. LABORATORIO ANALISI DEL P.O. DI SANTORSO.</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>23/11/2024</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>03/12/2024</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>2231/24</t>
+          <t>2232/24</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I87" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>2159</t>
+          <t>2164</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>22/11/2024</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>ADOZIONE REGOLAMENTO PER LA NOMINA E LA DISCIPLINA DELLE COMPETENZE DEL DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (D.E.C.) IN RELAZIONE AI CONTRATTI DI FORNITURA DI BENI E SERVIZI</t>
+          <t>INTEGRAZIONE FABBISOGNI - GARA REGIONALE PER LA FORNITURA DI “VACCINI DIVERSI” DDR 771/2021 DELIBERA N. 74 DEL 21.01.2022 - PROCEDURA 2022-012-TH.</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>23/11/2024</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>03/12/2024</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>2226/24</t>
+          <t>2231/24</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I88" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>2158</t>
+          <t>2159</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>22/11/2024</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>ASSEGNAZIONE AUTOMEZZI OBSOLETI A SEGUITO DI ASTA PUBBLICA.</t>
+          <t>ADOZIONE REGOLAMENTO PER LA NOMINA E LA DISCIPLINA DELLE COMPETENZE DEL DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (D.E.C.) IN RELAZIONE AI CONTRATTI DI FORNITURA DI BENI E SERVIZI</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>23/11/2024</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>03/12/2024</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>2225/24</t>
+          <t>2226/24</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I89" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>2156</t>
+          <t>2158</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>22/11/2024</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>PROROGA DEL CONTRATTO STIPULATO CON LEASYS SPA RELATIVAMENTE ALLA CONVENZIONE CONSIP “AUTOVEICOLI IN NOLEGGIO 13” NELLE MORE DELLA CONSEGNA DI UN NUOVO VEICOLO</t>
+          <t>ASSEGNAZIONE AUTOMEZZI OBSOLETI A SEGUITO DI ASTA PUBBLICA.</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>23/11/2024</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>03/12/2024</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>2223/24</t>
+          <t>2225/24</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I90" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>2155</t>
+          <t>2156</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>22/11/2024</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER LA FORNITURA DI SISTEMI PER ARTROSCOPIA MINI-INVASIVA ED ELETTROCHIRURGICA, SUDDIVISA IN N. 10 LOTTI. AULSS7_2024_00287</t>
+          <t>PROROGA DEL CONTRATTO STIPULATO CON LEASYS SPA RELATIVAMENTE ALLA CONVENZIONE CONSIP “AUTOVEICOLI IN NOLEGGIO 13” NELLE MORE DELLA CONSEGNA DI UN NUOVO VEICOLO</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>23/11/2024</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>03/12/2024</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>2222/24</t>
+          <t>2223/24</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I91" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>2109</t>
+          <t>2155</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>15/11/2024</t>
+          <t>22/11/2024</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI THIENE. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA F.LLI CAROLLO SRL.</t>
+          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER LA FORNITURA DI SISTEMI PER ARTROSCOPIA MINI-INVASIVA ED ELETTROCHIRURGICA, SUDDIVISA IN N. 10 LOTTI. AULSS7_2024_00287</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>16/11/2024</t>
+          <t>23/11/2024</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>26/11/2024</t>
+          <t>03/12/2024</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>2175/24</t>
+          <t>2222/24</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I92" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>2108</t>
+          <t>2109</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>15/11/2024</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – PROROGA CON RINEGOZIAZIONE EX D.LGS 115/2008. AUTORIZZAZIONE SUBAPPALTO.</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI THIENE. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA F.LLI CAROLLO SRL.</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>16/11/2024</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>2174/24</t>
+          <t>2175/24</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I93" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>2102</t>
+          <t>2108</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>15/11/2024</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA DELLA FORNITURA DI SISTEMI ANTIDECUBITO, AMBITO OSPEDALIERO E TERRITORIALE, AGGIUDICATA CON DDR N. 48/2016, DAL 16.11.2024 AL 31.01.2025</t>
+          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – PROROGA CON RINEGOZIAZIONE EX D.LGS 115/2008. AUTORIZZAZIONE SUBAPPALTO.</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>16/11/2024</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>2168/24</t>
+          <t>2174/24</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I94" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>2063</t>
+          <t>2102</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>08/11/2024</t>
+          <t>15/11/2024</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA - MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE. APPROVAZIONE VARIANTE SUPPLETIVA N. 1.</t>
+          <t>PROROGA TECNICA DELLA FORNITURA DI SISTEMI ANTIDECUBITO, AMBITO OSPEDALIERO E TERRITORIALE, AGGIUDICATA CON DDR N. 48/2016, DAL 16.11.2024 AL 31.01.2025</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>09/11/2024</t>
+          <t>16/11/2024</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>19/11/2024</t>
+          <t>26/11/2024</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>2131/24</t>
+          <t>2168/24</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I95" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>2061</t>
+          <t>2063</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>08/11/2024</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>ATTIVAZIONE CONTRATTI DI COMODATO D’USO GRATUITO DI APPARECCHIATURE VARIE PER LA UOC PNEUMOLOGIA DEL P.O. DI BASSANO.</t>
+          <t>CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA - MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE. APPROVAZIONE VARIANTE SUPPLETIVA N. 1.</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>09/11/2024</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>19/11/2024</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>2129/24</t>
+          <t>2131/24</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I96" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>2058</t>
+          <t>2061</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>08/11/2024</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DEL SERVIZIO DI TESORERIA/CASSA PER L’AZIENDA ULSS N. 7 PEDEMONTANA PER IL PERIODO DI 3 ANNI (36 MESI) – AULSS7_2024_00275</t>
+          <t>ATTIVAZIONE CONTRATTI DI COMODATO D’USO GRATUITO DI APPARECCHIATURE VARIE PER LA UOC PNEUMOLOGIA DEL P.O. DI BASSANO.</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>09/11/2024</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>19/11/2024</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>2126/24</t>
+          <t>2129/24</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I97" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2058</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>31/10/2024</t>
+          <t>08/11/2024</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.3 – OSPEDALE DI COMUNITÀ DI ASIAGO – LAVORI DI MANUTENZIONE STRAORDINARIA. APPROVAZIONE  DELLA VARIANTE N. 2</t>
+          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DEL SERVIZIO DI TESORERIA/CASSA PER L’AZIENDA ULSS N. 7 PEDEMONTANA PER IL PERIODO DI 3 ANNI (36 MESI) – AULSS7_2024_00275</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>01/11/2024</t>
+          <t>09/11/2024</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>11/11/2024</t>
+          <t>19/11/2024</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>2091/24</t>
+          <t>2126/24</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I98" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>31/10/2024</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>CONVENZIONE TRA L'AZIENDA ULSS7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI ROMA " LA SAPIENZA" PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR.SSA SARA RIOLO</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.3 – OSPEDALE DI COMUNITÀ DI ASIAGO – LAVORI DI MANUTENZIONE STRAORDINARIA. APPROVAZIONE  DELLA VARIANTE N. 2</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>01/11/2024</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>11/11/2024</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>2088/24</t>
+          <t>2091/24</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I99" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>31/10/2024</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359) – LOTTO A.1. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA EKMAR SRL.</t>
+          <t>CONVENZIONE TRA L'AZIENDA ULSS7 PEDEMONTANA E L'UNIVERSITA' DEGLI STUDI DI ROMA " LA SAPIENZA" PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN UROLOGIA - DR.SSA SARA RIOLO</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>01/11/2024</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>11/11/2024</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>2087/24</t>
+          <t>2088/24</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I100" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>31/10/2024</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DELLA FORNITURA IN SERVICE DI SISTEMI PER L’ESECUZIONE IN COMPLETA AUTOMAZIONE DEI TEST DI BIOLOGIA MOLECOLARE PER L’AZIENDA ULSS 7 PEDEMONTANA. GARA N. 2023-241-BAS.</t>
+          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359) – LOTTO A.1. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA EKMAR SRL.</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>01/11/2024</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>11/11/2024</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>2082/24</t>
+          <t>2087/24</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I101" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>31/10/2024</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>SOSTITUZIONE DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (DEC) PER LA CONCESSIONE PER IL SERVIZIO DI GESTIONE DEL MICRONIDO AZIENDALE - GARA 2023-092-BAS</t>
+          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DELLA FORNITURA IN SERVICE DI SISTEMI PER L’ESECUZIONE IN COMPLETA AUTOMAZIONE DEI TEST DI BIOLOGIA MOLECOLARE PER L’AZIENDA ULSS 7 PEDEMONTANA. GARA N. 2023-241-BAS.</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>01/11/2024</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>11/11/2024</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>2077/24</t>
+          <t>2082/24</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I102" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>2003</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>31/10/2024</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA PER 12 MESI DEL CONTRATTO PER LA FORNITURA DI MATERIALE DI CONSUMO PER SISTEMA ROBOTICO DA VINCI - GARA 2022-177-BAS</t>
+          <t>SOSTITUZIONE DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (DEC) PER LA CONCESSIONE PER IL SERVIZIO DI GESTIONE DEL MICRONIDO AZIENDALE - GARA 2023-092-BAS</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>01/11/2024</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>11/11/2024</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>2072/24</t>
+          <t>2077/24</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I103" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>1970</t>
+          <t>2003</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>25/10/2024</t>
+          <t>31/10/2024</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA FINO AL 06.11.2025, NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA, DEL CONTRATTO PER LA FORNITURA DI SISTEMI DIAGNOSTICI PER LA RICERCA DI MICRORGANISMI (BATTERI E FUNGHI) NEI CAMPIONI DI SANGUE (EMOCOLTURE) E CAMPIONI DI LIQUIDI BIOLOGICI PER L’U.O.S. LABORATORIO ANALISI DEL P.O. DI BASSANO</t>
+          <t>PROROGA TECNICA PER 12 MESI DEL CONTRATTO PER LA FORNITURA DI MATERIALE DI CONSUMO PER SISTEMA ROBOTICO DA VINCI - GARA 2022-177-BAS</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>26/10/2024</t>
+          <t>01/11/2024</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>05/11/2024</t>
+          <t>11/11/2024</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>2030/24</t>
+          <t>2072/24</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I104" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>1924</t>
+          <t>1970</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>18/10/2024</t>
+          <t>25/10/2024</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 - CASA DELLA COMUNITA' DI ASIAGO - LAVORI DI MANUTENZIONE STRAORDINARIA. PERIZIA DI VARIANTE N.2</t>
+          <t>PROROGA TECNICA FINO AL 06.11.2025, NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA, DEL CONTRATTO PER LA FORNITURA DI SISTEMI DIAGNOSTICI PER LA RICERCA DI MICRORGANISMI (BATTERI E FUNGHI) NEI CAMPIONI DI SANGUE (EMOCOLTURE) E CAMPIONI DI LIQUIDI BIOLOGICI PER L’U.O.S. LABORATORIO ANALISI DEL P.O. DI BASSANO</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>19/10/2024</t>
+          <t>26/10/2024</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>29/10/2024</t>
+          <t>05/11/2024</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>1981/24</t>
+          <t>2030/24</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I105" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>1922</t>
+          <t>1924</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>18/10/2024</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI VALLI DEL PASUBIO (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI VALLI DEL PASUBIO SITI IN VIA BRUNO BRANDELLERO N. 34, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 - CASA DELLA COMUNITA' DI ASIAGO - LAVORI DI MANUTENZIONE STRAORDINARIA. PERIZIA DI VARIANTE N.2</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>19/10/2024</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>29/10/2024</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>1980/24</t>
+          <t>1981/24</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I106" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>1921</t>
+          <t>1922</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>18/10/2024</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.3 – OSPEDALE DI COMUNITÀ DI BASSANO DEL GRAPPA – LAVORI DI MANUTENZIONE STRAORDINARIA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA IMPRESA TERMOSANITARIA PASINATO SRL.</t>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO TRA IL COMUNE DI VALLI DEL PASUBIO (VI) E L’AZIENDA ULSS N. 7 PEDEMONTANA PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DEL COMUNE DI VALLI DEL PASUBIO SITI IN VIA BRUNO BRANDELLERO N. 34, DA DESTINARE AD ATTIVITÀ ISTITUZIONALI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>19/10/2024</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>29/10/2024</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>1979/24</t>
+          <t>1980/24</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I107" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>1920</t>
+          <t>1921</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>18/10/2024</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONTRATTO DI COMODATO CON L’ASSOCIAZIONE ITALIANA TUTELA SALUTE MENTALE - SEZ. SCHIO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA SITI PRESSO LA CASA DELLA SALUTE DI SCHIO DI VIA CAUSSA N. 51 DA DESTINARE AD ATTIVITÀ ISTITUZIONALI.</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.3 – OSPEDALE DI COMUNITÀ DI BASSANO DEL GRAPPA – LAVORI DI MANUTENZIONE STRAORDINARIA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA IMPRESA TERMOSANITARIA PASINATO SRL.</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>19/10/2024</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>29/10/2024</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>1978/24</t>
+          <t>1979/24</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I108" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>1919</t>
+          <t>1920</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>18/10/2024</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>LAVORI DI MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE - “SECONDO STRALCIO FUNZIONALE – MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L’OSPEDALE “SAN BASSIANO” DI BASSANO DEL GRAPPA (VI)” - APPROVAZIONE PROGETTO ESECUTIVO E INDIZIONE PROCEDURA APERTA AI SENSI DELL’ART 71 DEL DLGS 36/2023.</t>
+          <t>APPROVAZIONE CONTRATTO DI COMODATO CON L’ASSOCIAZIONE ITALIANA TUTELA SALUTE MENTALE - SEZ. SCHIO PER L’UTILIZZO DEI LOCALI DI PROPRIETÀ DELL’AZIENDA ULSS 7 PEDEMONTANA SITI PRESSO LA CASA DELLA SALUTE DI SCHIO DI VIA CAUSSA N. 51 DA DESTINARE AD ATTIVITÀ ISTITUZIONALI.</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>19/10/2024</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>29/10/2024</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>1977/24</t>
+          <t>1978/24</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I109" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>1918</t>
+          <t>1919</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>18/10/2024</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>ATTIVAZIONE PROCEDURA ALIENAZIONE DI AUTOMEZZI OBSOLETI.</t>
+          <t>LAVORI DI MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE - “SECONDO STRALCIO FUNZIONALE – MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L’OSPEDALE “SAN BASSIANO” DI BASSANO DEL GRAPPA (VI)” - APPROVAZIONE PROGETTO ESECUTIVO E INDIZIONE PROCEDURA APERTA AI SENSI DELL’ART 71 DEL DLGS 36/2023.</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>19/10/2024</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>29/10/2024</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>1976/24</t>
+          <t>1977/24</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I110" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>1915</t>
+          <t>1918</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>18/10/2024</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA FINO AL 23.10.2025, NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA, DEL CONTRATTO PER LA FORNITURA DI N. 2 SISTEMI PER INDAGINI DIAGNOSTICHE DEI MICOBATTERI PER I LABORATORI DELL’AZIENDA ULSS N. 7 PEDEMONTANA</t>
+          <t>ATTIVAZIONE PROCEDURA ALIENAZIONE DI AUTOMEZZI OBSOLETI.</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>19/10/2024</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>29/10/2024</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>1974/24</t>
+          <t>1976/24</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I111" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>1912</t>
+          <t>1915</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>18/10/2024</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>ACCETTAZIONE DONAZIONE BENI DIVERSI</t>
+          <t>PROROGA TECNICA FINO AL 23.10.2025, NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA, DEL CONTRATTO PER LA FORNITURA DI N. 2 SISTEMI PER INDAGINI DIAGNOSTICHE DEI MICOBATTERI PER I LABORATORI DELL’AZIENDA ULSS N. 7 PEDEMONTANA</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>19/10/2024</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>29/10/2024</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>1970/24</t>
+          <t>1974/24</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I112" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>1909</t>
+          <t>1912</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>18/10/2024</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA DI “VACCINI IN ESCLUSIVA” -DDR 199/2023. PROROGA TECNICA SEMESTRALE. GARA 2023-127-TH.</t>
+          <t>ACCETTAZIONE DONAZIONE BENI DIVERSI</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>19/10/2024</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>29/10/2024</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>1967/24</t>
+          <t>1970/24</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I113" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>1905</t>
+          <t>1909</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>18/10/2024</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DI SERVIZI SOCIO SANITARI E SOCIO ASSISTENZIALI NELLE STRUTTURE DEL CENTRO SOCIO SANITARIO PROSPERO ALPINO DI MAROSTICA: RESIDENZA SANITARIA ASSISTITA PER DISABILI (R.S.A. DISABILI) E COMUNITÀ ALLOGGIO PER DISABILI (C.A. DISABILI) GARA N. 2024-223-BAS</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI “VACCINI IN ESCLUSIVA” -DDR 199/2023. PROROGA TECNICA SEMESTRALE. GARA 2023-127-TH.</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>19/10/2024</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>29/10/2024</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>1963/24</t>
+          <t>1967/24</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I114" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>1875</t>
+          <t>1905</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>16/10/2024</t>
+          <t>18/10/2024</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA PER L’AFFIDAMENTO DELLA FORNITURA DI SISTEMI PER LA VITRECTOMIA E FACOEMULSIFICAZIONE CON DISPOSITIVI MEDICI E STRUMENTAZIONE A NOLEGGIO, SUDDIVISA IN N. 5 LOTTI. GARA 2024-240-BAS</t>
+          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DI SERVIZI SOCIO SANITARI E SOCIO ASSISTENZIALI NELLE STRUTTURE DEL CENTRO SOCIO SANITARIO PROSPERO ALPINO DI MAROSTICA: RESIDENZA SANITARIA ASSISTITA PER DISABILI (R.S.A. DISABILI) E COMUNITÀ ALLOGGIO PER DISABILI (C.A. DISABILI) GARA N. 2024-223-BAS</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>17/10/2024</t>
+          <t>19/10/2024</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>27/10/2024</t>
+          <t>29/10/2024</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>1941/24</t>
+          <t>1963/24</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I115" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>1862</t>
+          <t>1875</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>16/10/2024</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359). APPROVAZIONE DEL PROGETTO ESECUTIVO DELLE OPERE PROPEDEUTICHE DEI LOTTI A.1 E A.2 E VARIANTI SUPPLETIVE N. 1 PER IL LOTTO A.1 E IL LOTTO A.2</t>
+          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA PER L’AFFIDAMENTO DELLA FORNITURA DI SISTEMI PER LA VITRECTOMIA E FACOEMULSIFICAZIONE CON DISPOSITIVI MEDICI E STRUMENTAZIONE A NOLEGGIO, SUDDIVISA IN N. 5 LOTTI. GARA 2024-240-BAS</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>16/10/2024</t>
+          <t>17/10/2024</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>26/10/2024</t>
+          <t>27/10/2024</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>1928/24</t>
+          <t>1941/24</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I116" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>1859</t>
+          <t>1862</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>15/10/2024</t>
+          <t>16/10/2024</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI THIENE – LAVORI DI MANUTENZIONE STRAORDINARIA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA FREZZA SRL CON SEDE LEGALE IN SPINEA (VE).</t>
+          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359). APPROVAZIONE DEL PROGETTO ESECUTIVO DELLE OPERE PROPEDEUTICHE DEI LOTTI A.1 E A.2 E VARIANTI SUPPLETIVE N. 1 PER IL LOTTO A.1 E IL LOTTO A.2</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>16/10/2024</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>26/10/2024</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>1924/24</t>
+          <t>1928/24</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I117" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>1787</t>
+          <t>1859</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>27/09/2024</t>
+          <t>15/10/2024</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>SOSTITUZIONE DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (DEC) DEI SERVIZI FINALIZZATI A CONTRASTARE L’INSORGENZA DI FOCOLAI DI INFLUENZA AVIARIA E DI ALTRE MALATTIE DIFFUSIVE DEGLI ANIMALI 2 ^ EDIZIONE.</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI THIENE – LAVORI DI MANUTENZIONE STRAORDINARIA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA FREZZA SRL CON SEDE LEGALE IN SPINEA (VE).</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>28/09/2024</t>
+          <t>16/10/2024</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>08/10/2024</t>
+          <t>26/10/2024</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>1851/24</t>
+          <t>1924/24</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I118" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>1785</t>
+          <t>1787</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>27/09/2024</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA DELLA FORNITURA DI SISTEMI ANTIDECUBITO, AMBITO OSPEDALIERO E TERRITORIALE, AGGIUDICATA CON DDR N. 48/2016, DAL 01.10.2024 AL 15.11.2024.</t>
+          <t>SOSTITUZIONE DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (DEC) DEI SERVIZI FINALIZZATI A CONTRASTARE L’INSORGENZA DI FOCOLAI DI INFLUENZA AVIARIA E DI ALTRE MALATTIE DIFFUSIVE DEGLI ANIMALI 2 ^ EDIZIONE.</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>28/09/2024</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>08/10/2024</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>1849/24</t>
+          <t>1851/24</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I119" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>1783</t>
+          <t>1785</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>27/09/2024</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>PROROGA CONTRATTO PER LA GESTIONE DI SERVIZI SOCIO - SANITARI E SOCIO - ASSISTENZIALI PRESSO IL CENTRO DIURNO MONS. NEGRIN A BASSANO DEL GRAPPA - AREA SALUTE MENTALE - GARA N. 65 BAS/2018</t>
+          <t>PROROGA TECNICA DELLA FORNITURA DI SISTEMI ANTIDECUBITO, AMBITO OSPEDALIERO E TERRITORIALE, AGGIUDICATA CON DDR N. 48/2016, DAL 01.10.2024 AL 15.11.2024.</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>28/09/2024</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>08/10/2024</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>1847/24</t>
+          <t>1849/24</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I120" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>1781</t>
+          <t>1783</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>27/09/2024</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA NELLE MORE DELLA NUOVA PROCEDURA DI GARA AZIENDALE - CONTRATTO PER LA FORNITURA IN SERVICE DEL SISTEMA MULTIFUNZIONALE AUTOMATICO PER INDAGINI IMMUNOISTOCHIMICHE E IBRIDIZZAZIONE IN SITU – GARA N. 8BAS/2019.</t>
+          <t>PROROGA CONTRATTO PER LA GESTIONE DI SERVIZI SOCIO - SANITARI E SOCIO - ASSISTENZIALI PRESSO IL CENTRO DIURNO MONS. NEGRIN A BASSANO DEL GRAPPA - AREA SALUTE MENTALE - GARA N. 65 BAS/2018</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>28/09/2024</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>08/10/2024</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>1845/24</t>
+          <t>1847/24</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I121" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>1749</t>
+          <t>1781</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>24/09/2024</t>
+          <t>27/09/2024</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>REVOCA IN AUTOTUTELA DEL PROVVEDIMENTO DI ESCLUSIONE NEI CONFRONTI DELLA DITTA FAST EAT ITALY S.R.L. - GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DELLA CONCESSIONE DEI SERVIZI BAR-EDICOLA ALL’INTERNO DEI LOCALI DELL’OSPEDALE S. BASSIANO DELL’AZIENDA ULSS N. 7 PEDEMONTANA - GARA 2023-117-TH5.</t>
+          <t>PROROGA TECNICA NELLE MORE DELLA NUOVA PROCEDURA DI GARA AZIENDALE - CONTRATTO PER LA FORNITURA IN SERVICE DEL SISTEMA MULTIFUNZIONALE AUTOMATICO PER INDAGINI IMMUNOISTOCHIMICHE E IBRIDIZZAZIONE IN SITU – GARA N. 8BAS/2019.</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>24/09/2024</t>
+          <t>28/09/2024</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>04/10/2024</t>
+          <t>08/10/2024</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>1815/24</t>
+          <t>1845/24</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I122" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>1740</t>
+          <t>1749</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>20/09/2024</t>
+          <t>24/09/2024</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – PROROGA CON RINEGOZIAZIONE EX D.LGS 115/2008. AUTORIZZAZIONE SUBAPPALTO.</t>
+          <t>REVOCA IN AUTOTUTELA DEL PROVVEDIMENTO DI ESCLUSIONE NEI CONFRONTI DELLA DITTA FAST EAT ITALY S.R.L. - GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DELLA CONCESSIONE DEI SERVIZI BAR-EDICOLA ALL’INTERNO DEI LOCALI DELL’OSPEDALE S. BASSIANO DELL’AZIENDA ULSS N. 7 PEDEMONTANA - GARA 2023-117-TH5.</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>21/09/2024</t>
+          <t>24/09/2024</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>01/10/2024</t>
+          <t>04/10/2024</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>1802/24</t>
+          <t>1815/24</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I123" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>1739</t>
+          <t>1740</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>20/09/2024</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INV. 1.1 – LAVORI RELATIVI ALLA “NUOVA REALIZZAZIONE DELLA CASA DELLA COMUNITÀ A BASSANO DEL GRAPPA”. AUTORIZZAZIONE ESTENSIONE SUBAPPALTO ALLA DITTA MONTE COSTRUZIONI SRL CON SEDE LEGALE IN MONTEBELLUNA (TV).</t>
+          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – PROROGA CON RINEGOZIAZIONE EX D.LGS 115/2008. AUTORIZZAZIONE SUBAPPALTO.</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>21/09/2024</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>01/10/2024</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>1800/24</t>
+          <t>1802/24</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I124" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>1699</t>
+          <t>1739</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>13/09/2024</t>
+          <t>20/09/2024</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>LAVORI DI TINTEGGIATURA PRESSO VARI PIANI DELL’OSPEDALE DI BASSANO DEL GRAPPA. APPROVAZIONE PRIMA PERIZIA DI VARIANTE.</t>
+          <t>PNRR MISSIONE 6 INV. 1.1 – LAVORI RELATIVI ALLA “NUOVA REALIZZAZIONE DELLA CASA DELLA COMUNITÀ A BASSANO DEL GRAPPA”. AUTORIZZAZIONE ESTENSIONE SUBAPPALTO ALLA DITTA MONTE COSTRUZIONI SRL CON SEDE LEGALE IN MONTEBELLUNA (TV).</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>14/09/2024</t>
+          <t>21/09/2024</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>24/09/2024</t>
+          <t>01/10/2024</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>1756/24</t>
+          <t>1800/24</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I125" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>1698</t>
+          <t>1699</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>13/09/2024</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO – LAVORI DI MANUTENZIONE STRAORDINARIA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA ECOARIA SRL CON SEDE LEGALE IN COLCERESA (VI).</t>
+          <t>LAVORI DI TINTEGGIATURA PRESSO VARI PIANI DELL’OSPEDALE DI BASSANO DEL GRAPPA. APPROVAZIONE PRIMA PERIZIA DI VARIANTE.</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>14/09/2024</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>24/09/2024</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>1757/24</t>
+          <t>1756/24</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I126" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>1697</t>
+          <t>1698</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>13/09/2024</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO – LAVORI DI MANUTENZIONE STRAORDINARIA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA FREZZA SRL CON SEDE LEGALE IN SPINEA (VE).</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO – LAVORI DI MANUTENZIONE STRAORDINARIA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA ECOARIA SRL CON SEDE LEGALE IN COLCERESA (VI).</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>14/09/2024</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>24/09/2024</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>1755/24</t>
+          <t>1757/24</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I127" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>1696</t>
+          <t>1697</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>13/09/2024</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO PER LA PREDISPOSIZIONE DEI CAPITOLATI TECNICI DI BENI E SERVIZI E PER IL FUNZIONAMENTO DELLE COMMISSIONI GIUDICATRICI DI GARA</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.1 – CDC DI SCHIO – LAVORI DI MANUTENZIONE STRAORDINARIA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA FREZZA SRL CON SEDE LEGALE IN SPINEA (VE).</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>14/09/2024</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>24/09/2024</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>1754/24</t>
+          <t>1755/24</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I128" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>1694</t>
+          <t>1696</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>13/09/2024</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>INDIZIONE PROCEDURA NEGOZIATA SOPRA SOGLIA SENZA BANDO IN ESCLUSIVA, AI SENSI DELL’ART. 76 COMMA 2) LETT. B) DEL D. LGS. N. 36/2023, PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ED ASSISTENZA TECNICA FULL-RISK SU APPARECCHIATURE RADIOLOGICHE DIGITALI AD ALTA COMPLESSITÀ TECNOLOGICA DI PRODUZIONE CARESTREAM HEALTH, INC.</t>
+          <t>APPROVAZIONE REGOLAMENTO PER LA PREDISPOSIZIONE DEI CAPITOLATI TECNICI DI BENI E SERVIZI E PER IL FUNZIONAMENTO DELLE COMMISSIONI GIUDICATRICI DI GARA</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>14/09/2024</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>24/09/2024</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>1753/24</t>
+          <t>1754/24</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I129" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>1693</t>
+          <t>1694</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>13/09/2024</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>INTEGRAZIONE FABBISOGNI. PROCEDURA PER LA FORNITURA DI FARMACI EMODERIVATI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’APSS DI TRENTO ED IL COMPRENSORIO SANITARIO DI BOLZANO ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-058-TH</t>
+          <t>INDIZIONE PROCEDURA NEGOZIATA SOPRA SOGLIA SENZA BANDO IN ESCLUSIVA, AI SENSI DELL’ART. 76 COMMA 2) LETT. B) DEL D. LGS. N. 36/2023, PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ED ASSISTENZA TECNICA FULL-RISK SU APPARECCHIATURE RADIOLOGICHE DIGITALI AD ALTA COMPLESSITÀ TECNOLOGICA DI PRODUZIONE CARESTREAM HEALTH, INC.</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>14/09/2024</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>24/09/2024</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>1751/24</t>
+          <t>1753/24</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I130" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>1692</t>
+          <t>1693</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>13/09/2024</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>REVISIONE PREZZI CONTRATTO PER LA GESTIONE DEI SERVIZI SOCIO-SANITARI E SOCIO ASSISTENZIALI PER LE STRUTTURE DEL CENTRO SOCIO SANITARIO PROSPERO ALPINO DI MAROSTICA: RESIDENZA SANITARIA ASSISTITA PER DISABILI (RSA DISABILI) E COMUNITÀ ALLOGGIO PER DISABILI (CA DISABILI) – GARA N. 41BAS/2015</t>
+          <t>INTEGRAZIONE FABBISOGNI. PROCEDURA PER LA FORNITURA DI FARMACI EMODERIVATI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’APSS DI TRENTO ED IL COMPRENSORIO SANITARIO DI BOLZANO ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-058-TH</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>14/09/2024</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>24/09/2024</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>1750/24</t>
+          <t>1751/24</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I131" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>1660</t>
+          <t>1692</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>06/09/2024</t>
+          <t>13/09/2024</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>RETTIFICA IMPUTAZIONE CONTI DI BILANCIO - CONTRATTO DI FORNITURA, CON FORMULA DEL CONTO DEPOSITO, DI DISPOSITIVI MEDICI ED ATTREZZATURE PER PROCEDURE DI EMODINAMICA, ELETTROFISIOLOGIA E CHIRURGIA VASCOLARE. GARA 2023-110-BAS.</t>
+          <t>REVISIONE PREZZI CONTRATTO PER LA GESTIONE DEI SERVIZI SOCIO-SANITARI E SOCIO ASSISTENZIALI PER LE STRUTTURE DEL CENTRO SOCIO SANITARIO PROSPERO ALPINO DI MAROSTICA: RESIDENZA SANITARIA ASSISTITA PER DISABILI (RSA DISABILI) E COMUNITÀ ALLOGGIO PER DISABILI (CA DISABILI) – GARA N. 41BAS/2015</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>07/09/2024</t>
+          <t>14/09/2024</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>17/09/2024</t>
+          <t>24/09/2024</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>1720/24</t>
+          <t>1750/24</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I132" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>1659</t>
+          <t>1660</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>06/09/2024</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>RIDETERMINAZIONE BUDGET DI SPESA DEL LOTTO 2 DEL CONTRATTO DI FORNITURA DI MATERIALE DIAGNOSTICO PER MICROBIOLOGIA PER L’U.O.C. LABORATORIO ANALISI FINO ALL’11.04.2025. GARA N. 2021-270-BAS</t>
+          <t>RETTIFICA IMPUTAZIONE CONTI DI BILANCIO - CONTRATTO DI FORNITURA, CON FORMULA DEL CONTO DEPOSITO, DI DISPOSITIVI MEDICI ED ATTREZZATURE PER PROCEDURE DI EMODINAMICA, ELETTROFISIOLOGIA E CHIRURGIA VASCOLARE. GARA 2023-110-BAS.</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>07/09/2024</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>17/09/2024</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>1719/24</t>
+          <t>1720/24</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I133" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>1656</t>
+          <t>1659</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>06/09/2024</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>RIDETERMINAZIONE SPESA DEL CONTRATTO PER LA FORNITURA DI CARTUCCE MONOUSO PER IL RISCALDAMENTO DEI FLUIDI E SANGUE E FLUIDI PER INFUSIONE ENDOVENOSA CON MESSA A DISPOSIZIONE DELL’ATTREZZATURA NECESSARIA.</t>
+          <t>RIDETERMINAZIONE BUDGET DI SPESA DEL LOTTO 2 DEL CONTRATTO DI FORNITURA DI MATERIALE DIAGNOSTICO PER MICROBIOLOGIA PER L’U.O.C. LABORATORIO ANALISI FINO ALL’11.04.2025. GARA N. 2021-270-BAS</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>07/09/2024</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>17/09/2024</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>1716/24</t>
+          <t>1719/24</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I134" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>1633</t>
+          <t>1656</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>30/08/2024</t>
+          <t>06/09/2024</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA, NELLE MORE DELLA NUOVA GARA REGIONALE, DEL CONTRATTO PER LA FORNITURA DI MICROINFUSORI DI INSULINA MOD. MINIMED 740G E MINIMED 780G CON LA DITTA MEDTRONIC S.P.A. - GARA 2023-111-TH</t>
+          <t>RIDETERMINAZIONE SPESA DEL CONTRATTO PER LA FORNITURA DI CARTUCCE MONOUSO PER IL RISCALDAMENTO DEI FLUIDI E SANGUE E FLUIDI PER INFUSIONE ENDOVENOSA CON MESSA A DISPOSIZIONE DELL’ATTREZZATURA NECESSARIA.</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>31/08/2024</t>
+          <t>07/09/2024</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>10/09/2024</t>
+          <t>17/09/2024</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>1685/24</t>
+          <t>1716/24</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I135" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>1632</t>
+          <t>1633</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>30/08/2024</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 03.03.2025 DEL CONTRATTO ATTUATIVO PER LA FORNITURA IN SOMMINISTRAZIONE DI REAGENTI PER LA RICERCA QUANTITATIVA DEGLI ANTIGENI E DEGLI ANTICORPI ANTI SARS-COV-2 (TEST ANTIGENICI DI 4^ GENERAZIONE) - DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 234 14.04.2021 - GARA 2022-308-BAS</t>
+          <t>PROROGA TECNICA, NELLE MORE DELLA NUOVA GARA REGIONALE, DEL CONTRATTO PER LA FORNITURA DI MICROINFUSORI DI INSULINA MOD. MINIMED 740G E MINIMED 780G CON LA DITTA MEDTRONIC S.P.A. - GARA 2023-111-TH</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>31/08/2024</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>10/09/2024</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>1684/24</t>
+          <t>1685/24</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I136" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>1624</t>
+          <t>1632</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>30/08/2024</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>ESERCIZIO OPZIONE PROROGA CONTRATTUALE CON REVISIONE PREZZI DEI CONTRATTI PER LA GESTIONE DELLE ATTIVITÀ DEL SERVIZIO DI INTEGRAZIONE SCOLASTICA ED EXTRASCOLASTICA PER ALUNNI E STUDENTI DISABILI FREQUENTANTI SCUOLE, PUBBLICHE E PRIVATE PARIFICATE, DELL’INFANZIA, PRIMARIE E SECONDARIE DI PRIMO E SECONDO GRADO E CFP LOTTO 1 (DISTRETTO 1 – BASSANO DEL GRAPPA), LOTTO 2 (DISTRETTO 2 – THIENE)</t>
+          <t>PROROGA FINO AL 03.03.2025 DEL CONTRATTO ATTUATIVO PER LA FORNITURA IN SOMMINISTRAZIONE DI REAGENTI PER LA RICERCA QUANTITATIVA DEGLI ANTIGENI E DEGLI ANTICORPI ANTI SARS-COV-2 (TEST ANTIGENICI DI 4^ GENERAZIONE) - DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 234 14.04.2021 - GARA 2022-308-BAS</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>31/08/2024</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>10/09/2024</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>1676/24</t>
+          <t>1684/24</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I137" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>1622</t>
+          <t>1624</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>30/08/2024</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>PROROGA CONTRATTI PER LA GESTIONE DI SERVIZI SOCIO SANITARI E SOCIO ASSISTENZIALI AFFERENTI I DISTURBI DELLA PERSONALITÀ – GARA 174BAS/2018 E PER LA GESTIONE DEI SERVIZI SANITARI PER LA DOMICILIARITÀ INTENSIVA PER L’IMPLEMENTAZIONE DELLA RESIDENZIALITÀ LEGGERA - GARA N. 256BAS/2019 NELL’AREA DELLA SALUTE MENTALE</t>
+          <t>ESERCIZIO OPZIONE PROROGA CONTRATTUALE CON REVISIONE PREZZI DEI CONTRATTI PER LA GESTIONE DELLE ATTIVITÀ DEL SERVIZIO DI INTEGRAZIONE SCOLASTICA ED EXTRASCOLASTICA PER ALUNNI E STUDENTI DISABILI FREQUENTANTI SCUOLE, PUBBLICHE E PRIVATE PARIFICATE, DELL’INFANZIA, PRIMARIE E SECONDARIE DI PRIMO E SECONDO GRADO E CFP LOTTO 1 (DISTRETTO 1 – BASSANO DEL GRAPPA), LOTTO 2 (DISTRETTO 2 – THIENE)</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>31/08/2024</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>10/09/2024</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>1674/24</t>
+          <t>1676/24</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I138" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>1621</t>
+          <t>1622</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>30/08/2024</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>ESERCIZIO OPZIONE DI ESTENSIONE DEL CONTRATTO PER IL SERVIZIO DI GESTIONE DEGLI AUSILI TERAPEUTICI DI CUI AGLI ELENCHI NN. 2 E 3 DEL NOMENCLATORE TARIFFARIO NAZIONALE PER DISABILI ASSISTITI A DOMICILIO - GARA N. 2022-087-BAS</t>
+          <t>PROROGA CONTRATTI PER LA GESTIONE DI SERVIZI SOCIO SANITARI E SOCIO ASSISTENZIALI AFFERENTI I DISTURBI DELLA PERSONALITÀ – GARA 174BAS/2018 E PER LA GESTIONE DEI SERVIZI SANITARI PER LA DOMICILIARITÀ INTENSIVA PER L’IMPLEMENTAZIONE DELLA RESIDENZIALITÀ LEGGERA - GARA N. 256BAS/2019 NELL’AREA DELLA SALUTE MENTALE</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>31/08/2024</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>10/09/2024</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>1673/24</t>
+          <t>1674/24</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I139" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>1592</t>
+          <t>1621</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>23/08/2024</t>
+          <t>30/08/2024</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI ROMANO D'EZZELINO. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA GROTTO CALCESTRUZZI SRL.</t>
+          <t>ESERCIZIO OPZIONE DI ESTENSIONE DEL CONTRATTO PER IL SERVIZIO DI GESTIONE DEGLI AUSILI TERAPEUTICI DI CUI AGLI ELENCHI NN. 2 E 3 DEL NOMENCLATORE TARIFFARIO NAZIONALE PER DISABILI ASSISTITI A DOMICILIO - GARA N. 2022-087-BAS</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>24/08/2024</t>
+          <t>31/08/2024</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>03/09/2024</t>
+          <t>10/09/2024</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>1645/24</t>
+          <t>1673/24</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I140" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>1591</t>
+          <t>1592</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>23/08/2024</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>ESTENSIONE CONTRATTO PER SERVIZI SOCIO-SANITARI DI PREVENZIONE, PSICO-DIAGNOSI, TRATTAMENTO PSICOLOGICO E RIABILITATIVO PSICOSOCIALE - GARA N. 51BAS/ 2019: LOTTO 1) AREA INFANZIA, ADOLESCENZA, FAMIGLIA E CONSULTORI</t>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI ROMANO D'EZZELINO. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA GROTTO CALCESTRUZZI SRL.</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>24/08/2024</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>03/09/2024</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>1644/24</t>
+          <t>1645/24</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I141" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>1590</t>
+          <t>1591</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>23/08/2024</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA AL 28.02.2025 DEI SERVIZI INTEGRATI/MULTISERVIZI (SERVIZI DI MOVIMENTAZIONE MERCI PRESSO I MAGAZZINI DI BASSANO ED ECONOMALE DI SCHIO)</t>
+          <t>ESTENSIONE CONTRATTO PER SERVIZI SOCIO-SANITARI DI PREVENZIONE, PSICO-DIAGNOSI, TRATTAMENTO PSICOLOGICO E RIABILITATIVO PSICOSOCIALE - GARA N. 51BAS/ 2019: LOTTO 1) AREA INFANZIA, ADOLESCENZA, FAMIGLIA E CONSULTORI</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>24/08/2024</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>03/09/2024</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>1643/24</t>
+          <t>1644/24</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I142" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>1550</t>
+          <t>1590</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>16/08/2024</t>
+          <t>23/08/2024</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>PROROGA DEL CONTRATTO PER LA FORNITURA DI SERVIZI DI CONTACT CENTER IN OUTSOURCING – GARA N. 2022-145-BAS.</t>
+          <t>PROROGA TECNICA AL 28.02.2025 DEI SERVIZI INTEGRATI/MULTISERVIZI (SERVIZI DI MOVIMENTAZIONE MERCI PRESSO I MAGAZZINI DI BASSANO ED ECONOMALE DI SCHIO)</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>17/08/2024</t>
+          <t>24/08/2024</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>27/08/2024</t>
+          <t>03/09/2024</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>1607/24</t>
+          <t>1643/24</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I143" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>1549</t>
+          <t>1550</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>16/08/2024</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>OSPEDALE DI ASIAGO - DEMOLIZIONE VECCHIA SEDE. INDIZIONE PROCEDURA DI GARA PER APPALTO INTEGRATO.</t>
+          <t>PROROGA DEL CONTRATTO PER LA FORNITURA DI SERVIZI DI CONTACT CENTER IN OUTSOURCING – GARA N. 2022-145-BAS.</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>17/08/2024</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>27/08/2024</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>1597/24</t>
+          <t>1607/24</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I144" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>1548</t>
+          <t>1549</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>16/08/2024</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI BASSANO DEL GRAPPA. APPROVAZIONE VARIANTE SUPPLETIVA N. 2</t>
+          <t>OSPEDALE DI ASIAGO - DEMOLIZIONE VECCHIA SEDE. INDIZIONE PROCEDURA DI GARA PER APPALTO INTEGRATO.</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>17/08/2024</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>27/08/2024</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>1595/24</t>
+          <t>1597/24</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I145" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>1547</t>
+          <t>1548</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>16/08/2024</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INV. 1.1 – LAVORI RELATIVI ALLA “COSTRUZIONE NUOVO CORPO DI FABBRICATO DA ADIBIRE A CASA DELLA COMUNITÀ PRESSO IL DISTRETTO DI ROMANO DI EZZELINO”. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA BIONDO COSTRUZIONI SRL CON SEDE LEGALE IN BORGORICCO (PD).</t>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI BASSANO DEL GRAPPA. APPROVAZIONE VARIANTE SUPPLETIVA N. 2</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>17/08/2024</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>27/08/2024</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>1594/24</t>
+          <t>1595/24</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I146" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>1504</t>
+          <t>1547</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>09/08/2024</t>
+          <t>16/08/2024</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – PROROGA CON RINEGOZIAZIONE EX D.LGS 115/2008. AUTORIZZAZIONE SUBAPPALTO.</t>
+          <t>PNRR MISSIONE 6 INV. 1.1 – LAVORI RELATIVI ALLA “COSTRUZIONE NUOVO CORPO DI FABBRICATO DA ADIBIRE A CASA DELLA COMUNITÀ PRESSO IL DISTRETTO DI ROMANO DI EZZELINO”. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA BIONDO COSTRUZIONI SRL CON SEDE LEGALE IN BORGORICCO (PD).</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>10/08/2024</t>
+          <t>17/08/2024</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>20/08/2024</t>
+          <t>27/08/2024</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>1557/24</t>
+          <t>1594/24</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I147" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>1502</t>
+          <t>1504</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>09/08/2024</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>RIDETERMINAZIONE SPESA - CONTRATTO PER LA FORNITURA DI MATERIALE DI CONSUMO PLURIUSO PER LASER AD OLMIO MODELLO CYBER HO 150 DI PROPRIETÀ. GARA 2022-015-BAS</t>
+          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – PROROGA CON RINEGOZIAZIONE EX D.LGS 115/2008. AUTORIZZAZIONE SUBAPPALTO.</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>10/08/2024</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>20/08/2024</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>1555/24</t>
+          <t>1557/24</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I148" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>1501</t>
+          <t>1502</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>09/08/2024</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 23.02.2025 DEL CONTRATTO DI FORNITURA DI REAGENTI MOLECOLARI INFUNGIBILI PER LA RICERCA DEL VIRUS SARS-COV-2 DA UTILIZZARE SULLE PIATTAFORME DIAGNOSTICHE DEDICATE, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO - DDG AZIENDA ZERO N. 562/2021 E RINNOVATO CON DDG AZIENDA ZERO N. 222/2022 - GARA 2022-315-BAS</t>
+          <t>RIDETERMINAZIONE SPESA - CONTRATTO PER LA FORNITURA DI MATERIALE DI CONSUMO PLURIUSO PER LASER AD OLMIO MODELLO CYBER HO 150 DI PROPRIETÀ. GARA 2022-015-BAS</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>10/08/2024</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>20/08/2024</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>1554/24</t>
+          <t>1555/24</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I149" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1501</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>09/08/2024</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 22.02.2025 DEI CONTRATTI DERIVANTI DAL 3^ APPALTO SPECIFICO, SUDDIVISO IN LOTTI, PER LA FORNITURA DI TEST RAPIDI (1^ - 2^ - 3^ GENERAZIONE) PER LA RICERCA QUALITATIVA DELL’ANTIGENE SPECIFICO DEL VIRUS SARS-COV-2, IN ACCORDO QUADRO, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 507 DEL 22.07.2022 - GARA 2022-293-BAS</t>
+          <t>PROROGA FINO AL 23.02.2025 DEL CONTRATTO DI FORNITURA DI REAGENTI MOLECOLARI INFUNGIBILI PER LA RICERCA DEL VIRUS SARS-COV-2 DA UTILIZZARE SULLE PIATTAFORME DIAGNOSTICHE DEDICATE, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO - DDG AZIENDA ZERO N. 562/2021 E RINNOVATO CON DDG AZIENDA ZERO N. 222/2022 - GARA 2022-315-BAS</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>10/08/2024</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>20/08/2024</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>1553/24</t>
+          <t>1554/24</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I150" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>1499</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>09/08/2024</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>PROROGA CONTRATTI FINO AL 31.10.2024 - GARA REGIONALE PER LA FORNITURA DI “STRISCE PER DIABETICI AD USO OSPEDALIERO” DDR 392/2019 - GARA 2020-015-TH</t>
+          <t>PROROGA FINO AL 22.02.2025 DEI CONTRATTI DERIVANTI DAL 3^ APPALTO SPECIFICO, SUDDIVISO IN LOTTI, PER LA FORNITURA DI TEST RAPIDI (1^ - 2^ - 3^ GENERAZIONE) PER LA RICERCA QUALITATIVA DELL’ANTIGENE SPECIFICO DEL VIRUS SARS-COV-2, IN ACCORDO QUADRO, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 507 DEL 22.07.2022 - GARA 2022-293-BAS</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>10/08/2024</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>20/08/2024</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>1552/24</t>
+          <t>1553/24</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I151" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>1498</t>
+          <t>1499</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>09/08/2024</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA, NELLE MORE DELLA NUOVA GARA REGIONALE, DEL CONTRATTO PER LA FORNITURA DI REAGENTI/ANTICORPI PER DIAGNOSTICA CITOFLUORIMETRICA PER LA GESTIONE DEL PAZIENTE ONCOLOGICO DA UTILIZZARE CON LA STRUMENTAZIONE BD FACSCANTO II 3LSR (8 COLOR) - GARA 2020-186-BAS</t>
+          <t>PROROGA CONTRATTI FINO AL 31.10.2024 - GARA REGIONALE PER LA FORNITURA DI “STRISCE PER DIABETICI AD USO OSPEDALIERO” DDR 392/2019 - GARA 2020-015-TH</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>10/08/2024</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>20/08/2024</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>1551/24</t>
+          <t>1552/24</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I152" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>1496</t>
+          <t>1498</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>09/08/2024</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO FABBISOGNI GARA REGIONALE PER LA FORNITURA DI “FORMULE PER LA NUTRIZIONE ENTERALE, SUPPLEMENTI NUTRIZIONALI ORALI E INTEGRATORI ALIMENTARI DI MICRO ORGANISMI PROBIOTICI – I E II TRANCHE” (DELIBERE DI AZIENDA ZERO N. 512/2021 E N. 651/2021). GARA 2021-265-TH.</t>
+          <t>PROROGA TECNICA, NELLE MORE DELLA NUOVA GARA REGIONALE, DEL CONTRATTO PER LA FORNITURA DI REAGENTI/ANTICORPI PER DIAGNOSTICA CITOFLUORIMETRICA PER LA GESTIONE DEL PAZIENTE ONCOLOGICO DA UTILIZZARE CON LA STRUMENTAZIONE BD FACSCANTO II 3LSR (8 COLOR) - GARA 2020-186-BAS</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>10/08/2024</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>20/08/2024</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>1549/24</t>
+          <t>1551/24</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I153" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>1469</t>
+          <t>1496</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>02/08/2024</t>
+          <t>09/08/2024</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ A ROMANO D’EZZELINO. NOMINA COLLAUDATORE</t>
+          <t>AGGIORNAMENTO FABBISOGNI GARA REGIONALE PER LA FORNITURA DI “FORMULE PER LA NUTRIZIONE ENTERALE, SUPPLEMENTI NUTRIZIONALI ORALI E INTEGRATORI ALIMENTARI DI MICRO ORGANISMI PROBIOTICI – I E II TRANCHE” (DELIBERE DI AZIENDA ZERO N. 512/2021 E N. 651/2021). GARA 2021-265-TH.</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>03/08/2024</t>
+          <t>10/08/2024</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>13/08/2024</t>
+          <t>20/08/2024</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>1518/24</t>
+          <t>1549/24</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I154" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>1467</t>
+          <t>1469</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>02/08/2024</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>SOSTITUZIONE DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (DEC)  - CONTRATTO PER LA GESTIONE DELLE ATTIVITÀ DEL SERVIZIO DI INTEGRAZIONE SCOLASTICA ED EXTRASCOLASTICA PER ALUNNI E STUDENTI DISABILI FREQUENTANTI SCUOLE, PUBBLICHE E PRIVATE PARIFICATE, DELL’INFANZIA, PRIMARIE E SECONDARIE DI PRIMO E SECONDO GRADO E CFP – LOTTO 1 (DISTRETTO 1 BASSANO DEL GRAPPA) – GARA N. 36BAS/ 2019</t>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ A ROMANO D’EZZELINO. NOMINA COLLAUDATORE</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>03/08/2024</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>13/08/2024</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>1516/24</t>
+          <t>1518/24</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I155" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>1466</t>
+          <t>1467</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>02/08/2024</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>CONTRATTO PER LA FORNITURA DI AGHI CANNULA DI SICUREZZA CON PROLUNGA - GARA 2022-013-TH-RIDETERMINAZIONE SPESA.</t>
+          <t>SOSTITUZIONE DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (DEC)  - CONTRATTO PER LA GESTIONE DELLE ATTIVITÀ DEL SERVIZIO DI INTEGRAZIONE SCOLASTICA ED EXTRASCOLASTICA PER ALUNNI E STUDENTI DISABILI FREQUENTANTI SCUOLE, PUBBLICHE E PRIVATE PARIFICATE, DELL’INFANZIA, PRIMARIE E SECONDARIE DI PRIMO E SECONDO GRADO E CFP – LOTTO 1 (DISTRETTO 1 BASSANO DEL GRAPPA) – GARA N. 36BAS/ 2019</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>03/08/2024</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>13/08/2024</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>1514/24</t>
+          <t>1516/24</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I156" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>1466</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>02/08/2024</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA, NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA, DEL CONTRATTO PER LA FORNITURA DI UN SISTEMA ANALITICO PER L’ESECUZIONE DI ESAMI DI IMMUNOMETRIA SPECIALE PER L’U.O.C. LABORATORIO ANALISI DEL P.O. DI SANTORSO - GARA 95 BAS 2019</t>
+          <t>CONTRATTO PER LA FORNITURA DI AGHI CANNULA DI SICUREZZA CON PROLUNGA - GARA 2022-013-TH-RIDETERMINAZIONE SPESA.</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>03/08/2024</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>13/08/2024</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>1515/24</t>
+          <t>1514/24</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I157" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>1464</t>
+          <t>1465</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>02/08/2024</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA FINO AL 31.08.2025, NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA, DEL CONTRATTO PER LA FORNITURA DI N. 1 SISTEMA DIAGNOSTICO PER MALATTIE SESSUALMENTE TRASMESSE  PER L’U.O.S. LABORATORIO ANALISI DEL P.O. DI BASSANO - GARA 115-BAS-2018</t>
+          <t>PROROGA TECNICA, NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA, DEL CONTRATTO PER LA FORNITURA DI UN SISTEMA ANALITICO PER L’ESECUZIONE DI ESAMI DI IMMUNOMETRIA SPECIALE PER L’U.O.C. LABORATORIO ANALISI DEL P.O. DI SANTORSO - GARA 95 BAS 2019</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>03/08/2024</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>13/08/2024</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>1513/24</t>
+          <t>1515/24</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I158" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>1461</t>
+          <t>1464</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>02/08/2024</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>PROROGA 6 MESI GARA REGIONALE PER LA FORNITURA DI “SISTEMI DIAGNOSTICI PER LA DETERMINAZIONE DELLA VELOCITÀ DI ERITROSEDIMENTAZIONE” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. DDR NR. 74 DEL 21.02.2019.</t>
+          <t>PROROGA TECNICA FINO AL 31.08.2025, NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA, DEL CONTRATTO PER LA FORNITURA DI N. 1 SISTEMA DIAGNOSTICO PER MALATTIE SESSUALMENTE TRASMESSE  PER L’U.O.S. LABORATORIO ANALISI DEL P.O. DI BASSANO - GARA 115-BAS-2018</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>03/08/2024</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>13/08/2024</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>1511/24</t>
+          <t>1513/24</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I159" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>1459</t>
+          <t>1461</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>02/08/2024</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA PER 6 MESI DEL CONTRATTO DI FORNITURA DI DEFLUSSORI PER POMPE INFUSIONALI A DUE VIE COMPRENSIVO DELLE RELATIVE POMPE, NELLE MORE DELL’ESPLETAMENTO DELLA GARA REGIONALE. GARA 2020-209-TH.</t>
+          <t>PROROGA 6 MESI GARA REGIONALE PER LA FORNITURA DI “SISTEMI DIAGNOSTICI PER LA DETERMINAZIONE DELLA VELOCITÀ DI ERITROSEDIMENTAZIONE” PER LE AZIENDE SANITARIE DELLA REGIONE VENETO. DDR NR. 74 DEL 21.02.2019.</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>03/08/2024</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>13/08/2024</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>1508/24</t>
+          <t>1511/24</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I160" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>1416</t>
+          <t>1459</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>26/07/2024</t>
+          <t>02/08/2024</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – PROROGA CON RINEGOZIAZIONE EX D.LGS 115/2008. AUTORIZZAZIONI SUBAPPALTO.</t>
+          <t>PROROGA TECNICA PER 6 MESI DEL CONTRATTO DI FORNITURA DI DEFLUSSORI PER POMPE INFUSIONALI A DUE VIE COMPRENSIVO DELLE RELATIVE POMPE, NELLE MORE DELL’ESPLETAMENTO DELLA GARA REGIONALE. GARA 2020-209-TH.</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>27/07/2024</t>
+          <t>03/08/2024</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>06/08/2024</t>
+          <t>13/08/2024</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>1430/24</t>
+          <t>1508/24</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I161" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>1415</t>
+          <t>1416</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>26/07/2024</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>INTERVENTO SOSTITUTIVO RETRIBUTIVO, EX ART. 30, COMMA 6, DEL D.LGS. 50/2016 PER IL PAGAMENTO DELLE RETRIBUZIONI, AL NETTO DEGLI ONERI, AI DIPENDENTI DELLA ONE EMERGENZA SOCIETÀ COOPERATIVA SOCIALE ONLUS IMPIEGATI NELL’APPALTO RELATIVO AL SERVIZIO DI “PRELIEVO DOMICILIARE DI SANGUE E CAMPIONI BIOLOGICI CON CONSERVAZIONE E TRASPORTO AL PUNTO DI RACCOLTA AZIENDALE” LOTTO N. 4 - GARA 2021-027-TH.</t>
+          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – PROROGA CON RINEGOZIAZIONE EX D.LGS 115/2008. AUTORIZZAZIONI SUBAPPALTO.</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>27/07/2024</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>06/08/2024</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>1464/24</t>
+          <t>1430/24</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I162" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>1410</t>
+          <t>1415</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>26/07/2024</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>APPROVAZIONE “DISCIPLINA DELLA CORRESPONSIONE DEGLI INCENTIVI ALLE FUNZIONI TECNICHE PREVISTI DALL’ART. 45 DEL D.LGS. N. 36/2023”</t>
+          <t>INTERVENTO SOSTITUTIVO RETRIBUTIVO, EX ART. 30, COMMA 6, DEL D.LGS. 50/2016 PER IL PAGAMENTO DELLE RETRIBUZIONI, AL NETTO DEGLI ONERI, AI DIPENDENTI DELLA ONE EMERGENZA SOCIETÀ COOPERATIVA SOCIALE ONLUS IMPIEGATI NELL’APPALTO RELATIVO AL SERVIZIO DI “PRELIEVO DOMICILIARE DI SANGUE E CAMPIONI BIOLOGICI CON CONSERVAZIONE E TRASPORTO AL PUNTO DI RACCOLTA AZIENDALE” LOTTO N. 4 - GARA 2021-027-TH.</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>27/07/2024</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>06/08/2024</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>1459/24</t>
+          <t>1464/24</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I163" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>1374</t>
+          <t>1410</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>23/07/2024</t>
+          <t>26/07/2024</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INV. 1.1 – LAVORI RELATIVI ALLA “NUOVA REALIZZAZIONE DELLA CASA DELLA COMUNITÀ A BASSANO DEL GRAPPA”. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA PIVA COPERTURE SRL CON SEDE LEGALE IN BOLZANO VICENTINO (VI).</t>
+          <t>APPROVAZIONE “DISCIPLINA DELLA CORRESPONSIONE DEGLI INCENTIVI ALLE FUNZIONI TECNICHE PREVISTI DALL’ART. 45 DEL D.LGS. N. 36/2023”</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>23/07/2024</t>
+          <t>27/07/2024</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>02/08/2024</t>
+          <t>06/08/2024</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>1424/24</t>
+          <t>1459/24</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I164" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>1369</t>
+          <t>1374</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>19/07/2024</t>
+          <t>23/07/2024</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>MODIFICA ATTI DI GARA E RIAPERTURA TERMINI - GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DI SISTEMI DIAGNOSTICI PER I LABORATORI DELL’AZIENDA ULSS N. 7 PEDEMONTANA. GARA N. 2024-099-BAS.</t>
+          <t>PNRR MISSIONE 6 INV. 1.1 – LAVORI RELATIVI ALLA “NUOVA REALIZZAZIONE DELLA CASA DELLA COMUNITÀ A BASSANO DEL GRAPPA”. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA PIVA COPERTURE SRL CON SEDE LEGALE IN BOLZANO VICENTINO (VI).</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>20/07/2024</t>
+          <t>23/07/2024</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>30/07/2024</t>
+          <t>02/08/2024</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>1383/24</t>
+          <t>1424/24</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I165" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>1368</t>
+          <t>1369</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>19/07/2024</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>ACCETTAZIONE DONAZIONE DI BENI DIVERSI</t>
+          <t>MODIFICA ATTI DI GARA E RIAPERTURA TERMINI - GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DI SISTEMI DIAGNOSTICI PER I LABORATORI DELL’AZIENDA ULSS N. 7 PEDEMONTANA. GARA N. 2024-099-BAS.</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>20/07/2024</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>30/07/2024</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>1381/24</t>
+          <t>1383/24</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I166" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>1314</t>
+          <t>1368</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>12/07/2024</t>
+          <t>19/07/2024</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 03.02.2025 DEI CONTRATTI ATTUATIVI DERIVANTI DALL’APPALTO SPECIFICO PER LA FORNITURA IN ACCORDO QUADRO DI SISTEMI PER LA RICERCA RAPIDA DEL VIRUS SARS-COV-2 CON METODICHE MOLECOLARI, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 519 DEL 02.08.2021 - GARA 2022-309-BAS.</t>
+          <t>ACCETTAZIONE DONAZIONE DI BENI DIVERSI</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>13/07/2024</t>
+          <t>20/07/2024</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>23/07/2024</t>
+          <t>30/07/2024</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>1364/24</t>
+          <t>1381/24</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I167" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>1313</t>
+          <t>1314</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>12/07/2024</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 22.01.2025 DEI CONTRATTI DERIVANTI DALL’APPALTO SPECIFICO PER LA FORNITURA IN SOMMINISTRAZIONE, MEDIANTE ACCORDO QUADRO, DI REAGENTI MOLECOLARI PER LA RICERCA DI VIRUS RESPIRATORI - 2^ EDIZIONE, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 508 DEL 22.07.2022. GARA 2022-311-BAS.</t>
+          <t>PROROGA FINO AL 03.02.2025 DEI CONTRATTI ATTUATIVI DERIVANTI DALL’APPALTO SPECIFICO PER LA FORNITURA IN ACCORDO QUADRO DI SISTEMI PER LA RICERCA RAPIDA DEL VIRUS SARS-COV-2 CON METODICHE MOLECOLARI, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 519 DEL 02.08.2021 - GARA 2022-309-BAS.</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>13/07/2024</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>23/07/2024</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>1362/24</t>
+          <t>1364/24</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I168" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>1311</t>
+          <t>1313</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>12/07/2024</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 08.06.2025 DEI CONTRATTI PER LA FORNITURA DI “AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) - SECONDA TRANCHE” - DELIBERAZIONE NR. 182 DEL 26/03/2021 DI AZIENDA ZERO. GARA 2021-246-TH.</t>
+          <t>PROROGA FINO AL 22.01.2025 DEI CONTRATTI DERIVANTI DALL’APPALTO SPECIFICO PER LA FORNITURA IN SOMMINISTRAZIONE, MEDIANTE ACCORDO QUADRO, DI REAGENTI MOLECOLARI PER LA RICERCA DI VIRUS RESPIRATORI - 2^ EDIZIONE, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 508 DEL 22.07.2022. GARA 2022-311-BAS.</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>13/07/2024</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>23/07/2024</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>1361/24</t>
+          <t>1362/24</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I169" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>1310</t>
+          <t>1311</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>12/07/2024</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA DI SEI MESI DELLA CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI VIGILANZA ATTIVA E ATTIVITÀ CORRELATE, LOTTO N. 4, E DI GUARDIANIA, LOTTO N. 9, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO REGIONALE DEL VENETO.</t>
+          <t>PROROGA FINO AL 08.06.2025 DEI CONTRATTI PER LA FORNITURA DI “AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) - SECONDA TRANCHE” - DELIBERAZIONE NR. 182 DEL 26/03/2021 DI AZIENDA ZERO. GARA 2021-246-TH.</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>13/07/2024</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>23/07/2024</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>1360/24</t>
+          <t>1361/24</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I170" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>1309</t>
+          <t>1310</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>12/07/2024</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31.05.2025 DEI CONTRATTI PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – DELIBERAZIONE N. 265/2022 DI AZIENDA ZERO. GARA 2022-167-BAS</t>
+          <t>PROROGA TECNICA DI SEI MESI DELLA CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI VIGILANZA ATTIVA E ATTIVITÀ CORRELATE, LOTTO N. 4, E DI GUARDIANIA, LOTTO N. 9, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO REGIONALE DEL VENETO.</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>13/07/2024</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>23/07/2024</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>1358/24</t>
+          <t>1360/24</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I171" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>1307</t>
+          <t>1309</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>12/07/2024</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>CONTRATTO DI COMODATO CON LA DITTA ASA S.R.L. DI N. 1 LASER TERAPEUTICO PER LA UOS MEDICINA FISICA E RIABILITATIVA DEL P.O. DI BASSANO</t>
+          <t>PROROGA FINO AL 31.05.2025 DEI CONTRATTI PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – DELIBERAZIONE N. 265/2022 DI AZIENDA ZERO. GARA 2022-167-BAS</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>13/07/2024</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>23/07/2024</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>1357/24</t>
+          <t>1358/24</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I172" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>1278</t>
+          <t>1307</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>12/07/2024</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO. APPROVAZIONE PROGETTO ESECUTIVO – 1° STRALCIO FUNZIONALE</t>
+          <t>CONTRATTO DI COMODATO CON LA DITTA ASA S.R.L. DI N. 1 LASER TERAPEUTICO PER LA UOS MEDICINA FISICA E RIABILITATIVA DEL P.O. DI BASSANO</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>12/07/2024</t>
+          <t>13/07/2024</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>22/07/2024</t>
+          <t>23/07/2024</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>1327/24</t>
+          <t>1357/24</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I173" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>1272</t>
+          <t>1278</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>05/07/2024</t>
+          <t>12/07/2024</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – PROROGA CON RINEGOZIAZIONE EX D.LGS 115/2008. AUTORIZZAZIONE SUBAPPALTO.</t>
+          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO. APPROVAZIONE PROGETTO ESECUTIVO – 1° STRALCIO FUNZIONALE</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>06/07/2024</t>
+          <t>12/07/2024</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>16/07/2024</t>
+          <t>22/07/2024</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>1282/24</t>
+          <t>1327/24</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I174" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>1271</t>
+          <t>1272</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>05/07/2024</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.3 – OSPEDALE DI COMUNITÀ DI BASSANO DEL GRAPPA – LAVORI DI MANUTENZIONE STRAORDINARIA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA IMPRESA ECOARIA SRL CON SEDE LEGALE IN COLCERESA (VI).</t>
+          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – PROROGA CON RINEGOZIAZIONE EX D.LGS 115/2008. AUTORIZZAZIONE SUBAPPALTO.</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>06/07/2024</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>16/07/2024</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>1287/24</t>
+          <t>1282/24</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I175" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>1266</t>
+          <t>1271</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>05/07/2024</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>CONTRATTO PER LA FORNITURA DI N. 1 SISTEMA PER IDENTIFICAZIONE E TEST DI SENSIBILITÀ AGLI ANTIBIOTICI E AI FARMACI ANTIFUNGINI PER L’U.O.S. LABORATORIO ANALISI DEL P.O. DI BASSANO: RIDETERMINAZIONE FABBISOGNI FINO AL 30.07.2024 E PROROGA TECNICA FINO AL 30.07.2025 NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA.</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.3 – OSPEDALE DI COMUNITÀ DI BASSANO DEL GRAPPA – LAVORI DI MANUTENZIONE STRAORDINARIA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA IMPRESA ECOARIA SRL CON SEDE LEGALE IN COLCERESA (VI).</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>06/07/2024</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>16/07/2024</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>1321/24</t>
+          <t>1287/24</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I176" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>1263</t>
+          <t>1266</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>05/07/2024</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DELLA GESTIONE DEL SERVIZIO DI INTEGRAZIONE SCOLASTICA ED EXTRASCOLASTICA PER ALUNNI E STUDENTI DISABILI (L. N. 104/92) FREQUENTANTI SCUOLE PUBBLICHE, PARIFICATE, PRIVATE, DI OGNI ORDINE E GRADO – GARA N. 2024-150-BAS.</t>
+          <t>CONTRATTO PER LA FORNITURA DI N. 1 SISTEMA PER IDENTIFICAZIONE E TEST DI SENSIBILITÀ AGLI ANTIBIOTICI E AI FARMACI ANTIFUNGINI PER L’U.O.S. LABORATORIO ANALISI DEL P.O. DI BASSANO: RIDETERMINAZIONE FABBISOGNI FINO AL 30.07.2024 E PROROGA TECNICA FINO AL 30.07.2025 NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA.</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>06/07/2024</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>16/07/2024</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>1318/24</t>
+          <t>1321/24</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I177" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>1262</t>
+          <t>1263</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>05/07/2024</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA PER 12 MESI DEI CONTRATTI PER LA FORNITURA IN SERVICE DI MATERIALI DI CONSUMO E APPARECCHIATURE PER FACOEMULSIFICAZIONE E DI CUSTOM PACK PER I PP.OO. DI BASSANO E DI SANTORSO – GARA ULSS N. 28/2017</t>
+          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DELLA GESTIONE DEL SERVIZIO DI INTEGRAZIONE SCOLASTICA ED EXTRASCOLASTICA PER ALUNNI E STUDENTI DISABILI (L. N. 104/92) FREQUENTANTI SCUOLE PUBBLICHE, PARIFICATE, PRIVATE, DI OGNI ORDINE E GRADO – GARA N. 2024-150-BAS.</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>06/07/2024</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>16/07/2024</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>1317/24</t>
+          <t>1318/24</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I178" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>1261</t>
+          <t>1262</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>05/07/2024</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31.05.2025 DEL CONTRATTO PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – PRIMA TRANCHE – LOTTO 2. DELIBERA N. 532/2019 DI AZIENDA ZERO. GARA 2020-068-TH.</t>
+          <t>PROROGA TECNICA PER 12 MESI DEI CONTRATTI PER LA FORNITURA IN SERVICE DI MATERIALI DI CONSUMO E APPARECCHIATURE PER FACOEMULSIFICAZIONE E DI CUSTOM PACK PER I PP.OO. DI BASSANO E DI SANTORSO – GARA ULSS N. 28/2017</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>06/07/2024</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>16/07/2024</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>1316/24</t>
+          <t>1317/24</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I179" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>1260</t>
+          <t>1261</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>05/07/2024</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 06.01.2025 DEL CONTRATTO ATTUATIVO DERIVANTE DAL SECONDO APPALTO SPECIFICO PER LA FORNITURA DI PRODOTTI DIAGNOSTICI INFUNGIBILI PER ANALISI MOLECOLARE DI VIRUS RESPIRATORI, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 460 DEL 06.07.2022. GARA 2022-316-BAS.</t>
+          <t>PROROGA FINO AL 31.05.2025 DEL CONTRATTO PER LA FORNITURA DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – PRIMA TRANCHE – LOTTO 2. DELIBERA N. 532/2019 DI AZIENDA ZERO. GARA 2020-068-TH.</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>06/07/2024</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>16/07/2024</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>1314/24</t>
+          <t>1316/24</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I180" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>1259</t>
+          <t>1260</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>05/07/2024</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 30.04.2025 DEI CONTRATTI PER LA FORNITURA DI “MEZZI DI OSTEOSINTESI” (DELIBERAZIONE N. 365 DEL 02.08.2019 DI AZIENDA ZERO). GARA 2020-207-TH.</t>
+          <t>PROROGA FINO AL 06.01.2025 DEL CONTRATTO ATTUATIVO DERIVANTE DAL SECONDO APPALTO SPECIFICO PER LA FORNITURA DI PRODOTTI DIAGNOSTICI INFUNGIBILI PER ANALISI MOLECOLARE DI VIRUS RESPIRATORI, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 460 DEL 06.07.2022. GARA 2022-316-BAS.</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>06/07/2024</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>16/07/2024</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>1315/24</t>
+          <t>1314/24</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I181" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>1230</t>
+          <t>1259</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>01/07/2024</t>
+          <t>05/07/2024</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>CONVENZIONE CONSIP MIES – LOTTO 3 VENETO E LOTTI 1, 3 E 4 PER IL “MULTISERVIZIO TECNOLOGICO INTEGRATO SERVIZI DI GESTIONE, CONDUZIONE E MANUTENZIONE IMPIANTI TECNOLOGICI SPECIALI”. PROROGA TECNICA.</t>
+          <t>PROROGA FINO AL 30.04.2025 DEI CONTRATTI PER LA FORNITURA DI “MEZZI DI OSTEOSINTESI” (DELIBERAZIONE N. 365 DEL 02.08.2019 DI AZIENDA ZERO). GARA 2020-207-TH.</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>01/07/2024</t>
+          <t>06/07/2024</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>11/07/2024</t>
+          <t>16/07/2024</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>1278/24</t>
+          <t>1315/24</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I182" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>1225</t>
+          <t>1230</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>28/06/2024</t>
+          <t>01/07/2024</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>OSPEDALE DI ASIAGO - DEMOLIZIONE VECCHIA SEDE. APPROVAZIONE PROGETTO DEFINITIVO.</t>
+          <t>CONVENZIONE CONSIP MIES – LOTTO 3 VENETO E LOTTI 1, 3 E 4 PER IL “MULTISERVIZIO TECNOLOGICO INTEGRATO SERVIZI DI GESTIONE, CONDUZIONE E MANUTENZIONE IMPIANTI TECNOLOGICI SPECIALI”. PROROGA TECNICA.</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>29/06/2024</t>
+          <t>01/07/2024</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>09/07/2024</t>
+          <t>11/07/2024</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>1223/24</t>
+          <t>1278/24</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I183" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>1222</t>
+          <t>1225</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>28/06/2024</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>PROROGA PER 12 MESI DEI CONTRATTI PER LA FORNITURA DEL SERVIZIO DI OSSIGENOTERAPIA DOMICILIARE, NELLE MORE DELLA NUOVA GARA REGIONALE.</t>
+          <t>OSPEDALE DI ASIAGO - DEMOLIZIONE VECCHIA SEDE. APPROVAZIONE PROGETTO DEFINITIVO.</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>29/06/2024</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>09/07/2024</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>1271/24</t>
+          <t>1223/24</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I184" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>1218</t>
+          <t>1222</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>28/06/2024</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>SOSTITUZIONE RESPONSABILE UNICO DEL PROGETTO (R.U.P.) DEI CONTRATTI CON FINANZIAMENTO PNRR DELL’UOC SISTEMI INFORMATIVI.</t>
+          <t>PROROGA PER 12 MESI DEI CONTRATTI PER LA FORNITURA DEL SERVIZIO DI OSSIGENOTERAPIA DOMICILIARE, NELLE MORE DELLA NUOVA GARA REGIONALE.</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>29/06/2024</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>09/07/2024</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>1265/24</t>
+          <t>1271/24</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I185" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>1217</t>
+          <t>1218</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>28/06/2024</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA DI 3 MESI, NELLE MORE DELL’AGGIUDICAZIONE DELLA GARA AZIENDALE, DEL CONTRATTO PER LA FORNITURA DI BISTURI MONOUSO STERILI ALTA PROTEZIONE. (GARA 2022-187-TH).</t>
+          <t>SOSTITUZIONE RESPONSABILE UNICO DEL PROGETTO (R.U.P.) DEI CONTRATTI CON FINANZIAMENTO PNRR DELL’UOC SISTEMI INFORMATIVI.</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>29/06/2024</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>09/07/2024</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>1267/24</t>
+          <t>1265/24</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I186" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>1216</t>
+          <t>1217</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>28/06/2024</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA DELLA FORNITURA DI SISTEMI ANTIDECUBITO, AMBITO OSPEDALIERO E TERRITORIALE, AGGIUDICATA CON DDR N. 48/2016, DAL 01.07.2024 AL 30.09.2024.</t>
+          <t>PROROGA TECNICA DI 3 MESI, NELLE MORE DELL’AGGIUDICAZIONE DELLA GARA AZIENDALE, DEL CONTRATTO PER LA FORNITURA DI BISTURI MONOUSO STERILI ALTA PROTEZIONE. (GARA 2022-187-TH).</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>29/06/2024</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>09/07/2024</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>1263/24</t>
+          <t>1267/24</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I187" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>1167</t>
+          <t>1216</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>21/06/2024</t>
+          <t>28/06/2024</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>INDIZIONE DELL’APPALTO SPECIFICO PER L’AFFIDAMENTO DELLA FORNITURA DI SERVIZI DI CONTACT CENTER, NELL’AMBITO DEL SISTEMA DINAMICO DI ACQUISIZIONE DELLA PUBBLICA AMMINISTRAZIONE (SDAPA) ID 2682, ISTITUITO DA CONSIP S.P.A. – GARA N. 2024-149-BAS</t>
+          <t>PROROGA TECNICA DELLA FORNITURA DI SISTEMI ANTIDECUBITO, AMBITO OSPEDALIERO E TERRITORIALE, AGGIUDICATA CON DDR N. 48/2016, DAL 01.07.2024 AL 30.09.2024.</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>22/06/2024</t>
+          <t>29/06/2024</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>02/07/2024</t>
+          <t>09/07/2024</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>1208/24</t>
+          <t>1263/24</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I188" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>1164</t>
+          <t>1167</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>21/06/2024</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>PROROGA PER 12 MESI DEL CONTRATTO PER LA GESTIONE E FORNITURA IN SERVICE DI DISPOSITIVI MEDICI PER IL TRATTAMENTO A DOMICILIO DI PAZIENTI AFFETTI DA PATOLOGIE POLMONARI.</t>
+          <t>INDIZIONE DELL’APPALTO SPECIFICO PER L’AFFIDAMENTO DELLA FORNITURA DI SERVIZI DI CONTACT CENTER, NELL’AMBITO DEL SISTEMA DINAMICO DI ACQUISIZIONE DELLA PUBBLICA AMMINISTRAZIONE (SDAPA) ID 2682, ISTITUITO DA CONSIP S.P.A. – GARA N. 2024-149-BAS</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>22/06/2024</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>02/07/2024</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>1205/24</t>
+          <t>1208/24</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I189" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>1163</t>
+          <t>1164</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>21/06/2024</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>PROSECUZIONE CONTRATTUALE DEL SERVIZIO DI TESORERIA / CASSA  - GARA N. 2020-189-TH</t>
+          <t>PROROGA PER 12 MESI DEL CONTRATTO PER LA GESTIONE E FORNITURA IN SERVICE DI DISPOSITIVI MEDICI PER IL TRATTAMENTO A DOMICILIO DI PAZIENTI AFFETTI DA PATOLOGIE POLMONARI.</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>22/06/2024</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>02/07/2024</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>1204/24</t>
+          <t>1205/24</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I190" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>1139</t>
+          <t>1163</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>21/06/2024</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 31.12.2024 DEI CONTRATTI PER LA FORNITURA DI “GUANTI CHIRURGICI” DI CUI ALLA DELIBERA N. 818/2020 DI AZIENDA ZERO – LOTTI 3 E 5 (RIF. 2021-187-TH).</t>
+          <t>PROSECUZIONE CONTRATTUALE DEL SERVIZIO DI TESORERIA / CASSA  - GARA N. 2020-189-TH</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>22/06/2024</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>02/07/2024</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>1185/24</t>
+          <t>1204/24</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I191" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>1138</t>
+          <t>1139</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>21/06/2024</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA DEI CONTRATTI PER LA FORNITURA DI SISTEMI DIAGNOSTICI PER L’UOS LABORATORIO ANALISI DEL DISTRETTO N. 1 (LOTTI 1 E 14) - GARA N. 10/2012 E DEL CONTRATTO PER LA FORNITURA DI DISPOSITIVI DI PRELIEVO BIOLOGICO (TAMPONI) E MATERIALE DI CONSUMO DEDICATI ALL’USO DEL SISTEMA DI AUTOMAZIONE “WASP-LAB CONNESSO A FLEX LAB 3.6 INPECO”- GARA N. 29BAS/18</t>
+          <t>PROROGA FINO AL 31.12.2024 DEI CONTRATTI PER LA FORNITURA DI “GUANTI CHIRURGICI” DI CUI ALLA DELIBERA N. 818/2020 DI AZIENDA ZERO – LOTTI 3 E 5 (RIF. 2021-187-TH).</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>22/06/2024</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>02/07/2024</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>1184/24</t>
+          <t>1185/24</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I192" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>1137</t>
+          <t>1138</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>21/06/2024</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA PER 12 MESI DEL CONTRATTO PER IL SERVIZIO DI NUTRIZIONE ENTERALE DOMICILIARE CON FORNITURA DELLE APPARECCHIATURE/ATTREZZATURE E DEI RELATIVI DISPOSITIVI MEDICI. GARA 5/2017</t>
+          <t>PROROGA TECNICA DEI CONTRATTI PER LA FORNITURA DI SISTEMI DIAGNOSTICI PER L’UOS LABORATORIO ANALISI DEL DISTRETTO N. 1 (LOTTI 1 E 14) - GARA N. 10/2012 E DEL CONTRATTO PER LA FORNITURA DI DISPOSITIVI DI PRELIEVO BIOLOGICO (TAMPONI) E MATERIALE DI CONSUMO DEDICATI ALL’USO DEL SISTEMA DI AUTOMAZIONE “WASP-LAB CONNESSO A FLEX LAB 3.6 INPECO”- GARA N. 29BAS/18</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>22/06/2024</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>02/07/2024</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>1182/24</t>
+          <t>1184/24</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I193" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>1115</t>
+          <t>1137</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>14/06/2024</t>
+          <t>21/06/2024</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – PROROGA CON RINEGOZIAZIONE EX D.LGS 115/2008. AUTORIZZAZIONI SUBAPPALTO.</t>
+          <t>PROROGA TECNICA PER 12 MESI DEL CONTRATTO PER IL SERVIZIO DI NUTRIZIONE ENTERALE DOMICILIARE CON FORNITURA DELLE APPARECCHIATURE/ATTREZZATURE E DEI RELATIVI DISPOSITIVI MEDICI. GARA 5/2017</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>15/06/2024</t>
+          <t>22/06/2024</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>25/06/2024</t>
+          <t>02/07/2024</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>1149/24</t>
+          <t>1182/24</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I194" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>1114</t>
+          <t>1115</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>14/06/2024</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>LAVORI DI MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L’OSPEDALE “SAN BASSIANO” DI BASSANO DEL GRAPPA (VI) PREVIO SPOSTAMENTO TEMPORANEO DELL’ATTIVITÀ PRESSO IL CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA (VI) – “SECONDO STRALCIO FUNZIONALE – MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L’OSPEDALE “SAN BASSIANO” DI BASSANO DEL GRAPPA (VI)”. APPROVAZIONE PROGETTAZIONE DI FATTIBILITÀ TECNICA ED ECONOMICA (PFTE).</t>
+          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – PROROGA CON RINEGOZIAZIONE EX D.LGS 115/2008. AUTORIZZAZIONI SUBAPPALTO.</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>15/06/2024</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>25/06/2024</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>1148/24</t>
+          <t>1149/24</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I195" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>1113</t>
+          <t>1114</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>14/06/2024</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA FINO AL 30.09.2024 DELLA FORNITURA IN SERVICE DI SET IN TNT STERILI PER LE SALE OPERATORIE DEI PRESIDI OSPEDALIERI DI BASSANO, ASIAGO E SANTORSO NELLE MORE DELL’AVVIO DEL CONTRATTO DI CUI ALLA NUOVA GARA REGIONALE.</t>
+          <t>LAVORI DI MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L’OSPEDALE “SAN BASSIANO” DI BASSANO DEL GRAPPA (VI) PREVIO SPOSTAMENTO TEMPORANEO DELL’ATTIVITÀ PRESSO IL CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA (VI) – “SECONDO STRALCIO FUNZIONALE – MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L’OSPEDALE “SAN BASSIANO” DI BASSANO DEL GRAPPA (VI)”. APPROVAZIONE PROGETTAZIONE DI FATTIBILITÀ TECNICA ED ECONOMICA (PFTE).</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>15/06/2024</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>25/06/2024</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>1147/24</t>
+          <t>1148/24</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I196" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>1110</t>
+          <t>1113</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>14/06/2024</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>APPALTO SPECIFICO PER LA FORNITURA DI MEZZI DI CONTRASTO PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E L’APSS DI TRENTO ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. PROROGA CONTRATTUALE FINO AL 30.09.2024. RIF: 2020-130-TH</t>
+          <t>PROROGA TECNICA FINO AL 30.09.2024 DELLA FORNITURA IN SERVICE DI SET IN TNT STERILI PER LE SALE OPERATORIE DEI PRESIDI OSPEDALIERI DI BASSANO, ASIAGO E SANTORSO NELLE MORE DELL’AVVIO DEL CONTRATTO DI CUI ALLA NUOVA GARA REGIONALE.</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>15/06/2024</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>25/06/2024</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>1144/24</t>
+          <t>1147/24</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I197" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>1105</t>
+          <t>1110</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>14/06/2024</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO DISMISSIONE BENI DUREVOLI VARI NEL PERIODO 01/01/2023 - 31/12/2023.</t>
+          <t>APPALTO SPECIFICO PER LA FORNITURA DI MEZZI DI CONTRASTO PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E L’APSS DI TRENTO ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. PROROGA CONTRATTUALE FINO AL 30.09.2024. RIF: 2020-130-TH</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>15/06/2024</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>25/06/2024</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>1140/24</t>
+          <t>1144/24</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I198" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>1068</t>
+          <t>1105</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>07/06/2024</t>
+          <t>14/06/2024</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – APPROVAZIONE PROGETTO DI RIQUALIFICAZIONE CENTRALE FRIGORIFERA DELLA CASA DELLA SALUTE DI SCHIO (VI).</t>
+          <t>PRESA D’ATTO DISMISSIONE BENI DUREVOLI VARI NEL PERIODO 01/01/2023 - 31/12/2023.</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>08/06/2024</t>
+          <t>15/06/2024</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>18/06/2024</t>
+          <t>25/06/2024</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>1098/24</t>
+          <t>1140/24</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I199" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>1063</t>
+          <t>1068</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>07/06/2024</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI THIENE.  APPROVAZIONE DEL PROGETTO ESECUTIVO E VARIANTE SUPPLETIVA N. 1</t>
+          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – APPROVAZIONE PROGETTO DI RIQUALIFICAZIONE CENTRALE FRIGORIFERA DELLA CASA DELLA SALUTE DI SCHIO (VI).</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>08/06/2024</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>18/06/2024</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>1070/24</t>
+          <t>1098/24</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I200" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>1062</t>
+          <t>1063</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>07/06/2024</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA PER 6 MESI, NELLE MORE DEL RECEPIMENTO DELLA GARA REGIONALE, DELLA FORNITURA DI FILO GUIDA PER INTRODUZIONE, SCAMBIO STRUMENTI, IMPIANTO STENT IN UROLOGIA. GARA N. 2022-188-TH.</t>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI THIENE.  APPROVAZIONE DEL PROGETTO ESECUTIVO E VARIANTE SUPPLETIVA N. 1</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>08/06/2024</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>18/06/2024</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>1072/24</t>
+          <t>1070/24</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I201" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>995</t>
+          <t>1062</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>31/05/2024</t>
+          <t>07/06/2024</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA DI 12 MESI, NELLE MORE DELL’AGGIUDICAZIONE DELLA GARA REGIONALE, DEI CONTRATTI PER LA FORNITURA DI DISPOSITIVI EMOSTATICI. (GARA 2022-187-TH).</t>
+          <t>PROROGA TECNICA PER 6 MESI, NELLE MORE DEL RECEPIMENTO DELLA GARA REGIONALE, DELLA FORNITURA DI FILO GUIDA PER INTRODUZIONE, SCAMBIO STRUMENTI, IMPIANTO STENT IN UROLOGIA. GARA N. 2022-188-TH.</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>01/06/2024</t>
+          <t>08/06/2024</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>11/06/2024</t>
+          <t>18/06/2024</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>1028/24</t>
+          <t>1072/24</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I202" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>993</t>
+          <t>995</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>31/05/2024</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>PROROGA CONCESSIONE DEI SERVIZI BAR ED EDICOLA PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA DELL’AZIENDA ULSS N. 7 NELLE MORE DELL’ESPLETAMENTO DELLA NUOVA GARA.</t>
+          <t>PROROGA TECNICA DI 12 MESI, NELLE MORE DELL’AGGIUDICAZIONE DELLA GARA REGIONALE, DEI CONTRATTI PER LA FORNITURA DI DISPOSITIVI EMOSTATICI. (GARA 2022-187-TH).</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>01/06/2024</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>11/06/2024</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>1025/24</t>
+          <t>1028/24</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I203" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>992</t>
+          <t>993</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>31/05/2024</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>RIDETERMINAZIONE FABBISOGNI - ADESIONE ALL’ACCORDO QUADRO E ALLE CONVENZIONI PER LA FORNITURA DI SUTURATRICI MECCANICHE, CLIPS E SISTEMI DI FISSAGGIO PER CHIRURGIA APERTA E LAPAROSCOPICA PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE VENETO, DELL’I.R.C.C.S. ISTITUTO ONCOLOGICO VENETO E DELL’APSS DELLA PROVINCIA AUTONOMA DI TRENTO – 4^ EDIZIONE. DELIBERAZIONI AZIENDA ZERO N. 37 DEL 25/01/2023 (PRIMA TRANCHE) E N. 352 DEL 01/06/2023 (SECONDA TRANCHE)- GARA 2023-201-BAS.</t>
+          <t>PROROGA CONCESSIONE DEI SERVIZI BAR ED EDICOLA PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA DELL’AZIENDA ULSS N. 7 NELLE MORE DELL’ESPLETAMENTO DELLA NUOVA GARA.</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>01/06/2024</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>11/06/2024</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>1024/24</t>
+          <t>1025/24</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I204" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>1003</t>
+          <t>992</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>31/05/2024</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>SOSTITUZIONE DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (DEC) CONTRATTI DIVERSI</t>
+          <t>RIDETERMINAZIONE FABBISOGNI - ADESIONE ALL’ACCORDO QUADRO E ALLE CONVENZIONI PER LA FORNITURA DI SUTURATRICI MECCANICHE, CLIPS E SISTEMI DI FISSAGGIO PER CHIRURGIA APERTA E LAPAROSCOPICA PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE VENETO, DELL’I.R.C.C.S. ISTITUTO ONCOLOGICO VENETO E DELL’APSS DELLA PROVINCIA AUTONOMA DI TRENTO – 4^ EDIZIONE. DELIBERAZIONI AZIENDA ZERO N. 37 DEL 25/01/2023 (PRIMA TRANCHE) E N. 352 DEL 01/06/2023 (SECONDA TRANCHE)- GARA 2023-201-BAS.</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>01/06/2024</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>11/06/2024</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>1032/24</t>
+          <t>1024/24</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I205" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>1001</t>
+          <t>1003</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>31/05/2024</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>RICONOSCIMENTO REVISIONE PREZZI CONTRATTI PER LA GESTIONE DELLE ATTIVITÀ DEL SERVIZIO DI INTEGRAZIONE SCOLASTICA ED EXTRASCOLASTICA PER ALUNNI E STUDENTI DISABILI FREQUENTANTI SCUOLE, PUBBLICHE E PRIVATE PARIFICATE, DELL’INFANZIA, PRIMARIE E SECONDARIE DI PRIMO E SECONDO GRADO E CFP LOTTO 1 (DISTRETTO 1 – BASSANO DEL GRAPPA), LOTTO 2 (DISTRETTO 2 – THIENE)</t>
+          <t>SOSTITUZIONE DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (DEC) CONTRATTI DIVERSI</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>01/06/2024</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>11/06/2024</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>1030/24</t>
+          <t>1032/24</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I206" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>968</t>
+          <t>1001</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>23/05/2024</t>
+          <t>31/05/2024</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – PROROGA CON RINEGOZIAZIONE EX D.LGS 115/2008. AUTORIZZAZIONI SUBAPPALTO.</t>
+          <t>RICONOSCIMENTO REVISIONE PREZZI CONTRATTI PER LA GESTIONE DELLE ATTIVITÀ DEL SERVIZIO DI INTEGRAZIONE SCOLASTICA ED EXTRASCOLASTICA PER ALUNNI E STUDENTI DISABILI FREQUENTANTI SCUOLE, PUBBLICHE E PRIVATE PARIFICATE, DELL’INFANZIA, PRIMARIE E SECONDARIE DI PRIMO E SECONDO GRADO E CFP LOTTO 1 (DISTRETTO 1 – BASSANO DEL GRAPPA), LOTTO 2 (DISTRETTO 2 – THIENE)</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>24/05/2024</t>
+          <t>01/06/2024</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>03/06/2024</t>
+          <t>11/06/2024</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>992/24</t>
+          <t>1030/24</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I207" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>966</t>
+          <t>968</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>23/05/2024</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>ACCETTAZIONE DONAZIONE DI BENI DIVERSI</t>
+          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – PROROGA CON RINEGOZIAZIONE EX D.LGS 115/2008. AUTORIZZAZIONI SUBAPPALTO.</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>24/05/2024</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>03/06/2024</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>990/24</t>
+          <t>992/24</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I208" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>963</t>
+          <t>966</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>23/05/2024</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>APPALTI SPECIFICI PER LA FORNITURA DI MEDICINALI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO – AGGIUDICATI DA AZIENDA ZERO – U.O.C. CRAV. PRESA D’ATTO PROROGHE CONTRATTUALI DAL 01.05.2024 AL 30.10.2024</t>
+          <t>ACCETTAZIONE DONAZIONE DI BENI DIVERSI</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>24/05/2024</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>03/06/2024</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>987/24</t>
+          <t>990/24</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I209" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>962</t>
+          <t>963</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>23/05/2024</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>CONTRATTO PER IL SERVIZIO DI TRASPORTO MATERIALE BIOLOGICO E MATERIALE VARIO DELL’AZIENDA ULSS N. 7 PEDEMONTANA - GARA 2021-342-BAS – REVISIONE PREZZI</t>
+          <t>APPALTI SPECIFICI PER LA FORNITURA DI MEDICINALI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO – AGGIUDICATI DA AZIENDA ZERO – U.O.C. CRAV. PRESA D’ATTO PROROGHE CONTRATTUALI DAL 01.05.2024 AL 30.10.2024</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>24/05/2024</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>03/06/2024</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>986/24</t>
+          <t>987/24</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I210" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>961</t>
+          <t>962</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>23/05/2024</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DI SISTEMI DIAGNOSTICI PER I LABORATORI DELL’AZIENDA ULSS N. 7 PEDEMENTANA. GARA N. 2024-099-BAS.</t>
+          <t>CONTRATTO PER IL SERVIZIO DI TRASPORTO MATERIALE BIOLOGICO E MATERIALE VARIO DELL’AZIENDA ULSS N. 7 PEDEMONTANA - GARA 2021-342-BAS – REVISIONE PREZZI</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>24/05/2024</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>03/06/2024</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>985/24</t>
+          <t>986/24</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I211" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>960</t>
+          <t>961</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>23/05/2024</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>INDIZIONE PROCEDURA NEGOZIATA SOPRA SOGLIA CON LA DITTA KEDRION SPA  PER FORNITURA ANNUALE  DEL FARMACO PLASMINOGENO UMANO COLLIRIO. GARA N 2024-126.</t>
+          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DI SISTEMI DIAGNOSTICI PER I LABORATORI DELL’AZIENDA ULSS N. 7 PEDEMENTANA. GARA N. 2024-099-BAS.</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>24/05/2024</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>03/06/2024</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>984/24</t>
+          <t>985/24</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I212" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>956</t>
+          <t>960</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>23/05/2024</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>CONVENZIONI PER LA FORNITURA DI RETI CHIRURGICHE IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E ALL’APSS DI TRENTO – 2^ EDIZIONE. DELIBERAZIONE AZIENDA ZERO N. 594/2021 – GARA 2024-125-BAS. ADESIONE LOTTO N. 15 E RIDETERMINAZIONE DEI FABBISOGNI LOTTI NN. 1, 2, 3, 5, 6, 9, 11, 12, 13 E 14.</t>
+          <t>INDIZIONE PROCEDURA NEGOZIATA SOPRA SOGLIA CON LA DITTA KEDRION SPA  PER FORNITURA ANNUALE  DEL FARMACO PLASMINOGENO UMANO COLLIRIO. GARA N 2024-126.</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>24/05/2024</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>03/06/2024</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>981/24</t>
+          <t>984/24</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I213" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>920</t>
+          <t>956</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>17/05/2024</t>
+          <t>23/05/2024</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>DELIBERA 379/2024: ACQUISTO URGENTE IN ADESIONE ALLA CONVENZIONE CONSIP “PC DESKTOP E WORKSTATION 3”. GARA 2024-057-TH. FINANZIAMENTO DELLA SPESA CON FONDI PNRR.</t>
+          <t>CONVENZIONI PER LA FORNITURA DI RETI CHIRURGICHE IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E ALL’APSS DI TRENTO – 2^ EDIZIONE. DELIBERAZIONE AZIENDA ZERO N. 594/2021 – GARA 2024-125-BAS. ADESIONE LOTTO N. 15 E RIDETERMINAZIONE DEI FABBISOGNI LOTTI NN. 1, 2, 3, 5, 6, 9, 11, 12, 13 E 14.</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>18/05/2024</t>
+          <t>24/05/2024</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>28/05/2024</t>
+          <t>03/06/2024</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>936/24</t>
+          <t>981/24</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I214" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>868</t>
+          <t>920</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>10/05/2024</t>
+          <t>17/05/2024</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L’OSPEDALE “SAN BASSIANO” DI BASSANO DEL GRAPPA (VI) PREVIO SPOSTAMENTO TEMPORANEO DELL’ATTIVITÀ PRESSO IL CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA (VI) – APPROVAZIONE PROGETTO ESECUTIVO “PRIMO STRALCIO – MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE DEL CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA (VI)”</t>
+          <t>DELIBERA 379/2024: ACQUISTO URGENTE IN ADESIONE ALLA CONVENZIONE CONSIP “PC DESKTOP E WORKSTATION 3”. GARA 2024-057-TH. FINANZIAMENTO DELLA SPESA CON FONDI PNRR.</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>11/05/2024</t>
+          <t>18/05/2024</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>21/05/2024</t>
+          <t>28/05/2024</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>883/24</t>
+          <t>936/24</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I215" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>867</t>
+          <t>868</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>10/05/2024</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.3 – OSPEDALE DI COMUNITÀ DI BASSANO DEL GRAPPA – LAVORI DI MANUTENZIONE STRAORDINARIA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA IMPRESA FREZZA SRL CON SEDE LEGALE IN SPINEA (VE).</t>
+          <t>MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L’OSPEDALE “SAN BASSIANO” DI BASSANO DEL GRAPPA (VI) PREVIO SPOSTAMENTO TEMPORANEO DELL’ATTIVITÀ PRESSO IL CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA (VI) – APPROVAZIONE PROGETTO ESECUTIVO “PRIMO STRALCIO – MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE DEL CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA (VI)”</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>11/05/2024</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>21/05/2024</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>880/24</t>
+          <t>883/24</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I216" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>865</t>
+          <t>867</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>10/05/2024</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA, NELLE MORE DEL RECEPIMENTO DELLA GARA REGIONALE E DELL’ESPLETAMENTO DELLA GARA AZIENDALE, DEL CONTRATTO PER LA FORNITURA DI DISPOSITIVI DI PROTEZIONI VARIE PER STRUMENTI ED APPARECCHIATURE DEI GRUPPI OPERATORI (GARA 2021-80-TH).</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.3 – OSPEDALE DI COMUNITÀ DI BASSANO DEL GRAPPA – LAVORI DI MANUTENZIONE STRAORDINARIA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA IMPRESA FREZZA SRL CON SEDE LEGALE IN SPINEA (VE).</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>11/05/2024</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>21/05/2024</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>881/24</t>
+          <t>880/24</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I217" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>863</t>
+          <t>865</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>10/05/2024</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO FABBISOGNI GARA REGIONALE PER LA FORNITURA DI “SOSTANZE VISCOELASTICHE PER LA CHIRURGIA OCULISTICA” (DELIBERAZIONE N. 653/2021 DI AZIENDA ZERO). GARA 2022-007-TH.</t>
+          <t>PROROGA TECNICA, NELLE MORE DEL RECEPIMENTO DELLA GARA REGIONALE E DELL’ESPLETAMENTO DELLA GARA AZIENDALE, DEL CONTRATTO PER LA FORNITURA DI DISPOSITIVI DI PROTEZIONI VARIE PER STRUMENTI ED APPARECCHIATURE DEI GRUPPI OPERATORI (GARA 2021-80-TH).</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>11/05/2024</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>21/05/2024</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>879/24</t>
+          <t>881/24</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I218" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>862</t>
+          <t>863</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>10/05/2024</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA DI “ANTISETTICI E DISINFETTANTI –I TRANCHE” PROROGA FINO AL 29.03.2025- (PROROGA CONTRATTUALE DI 6 MESI E PROROGA TECNICA DI 4 MESI)- GARA 2022-003-TH.</t>
+          <t>AGGIORNAMENTO FABBISOGNI GARA REGIONALE PER LA FORNITURA DI “SOSTANZE VISCOELASTICHE PER LA CHIRURGIA OCULISTICA” (DELIBERAZIONE N. 653/2021 DI AZIENDA ZERO). GARA 2022-007-TH.</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>11/05/2024</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>21/05/2024</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>877/24</t>
+          <t>879/24</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I219" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>860</t>
+          <t>862</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>10/05/2024</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO DELLA FUSIONE PER INCORPORAZIONE DELLA DITTA PRIMAVERA 90 COOPERATIVA SOCIALE SOC. COOP. NELLA SOCIETÀ VIAVAI GROUP COOPERATIVA SOCIALE RELATIVAMENTE AL CONTRATTO DI SUBAPPALTO PER IL SERVIZIO DI RISTORAZIONE</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI “ANTISETTICI E DISINFETTANTI –I TRANCHE” PROROGA FINO AL 29.03.2025- (PROROGA CONTRATTUALE DI 6 MESI E PROROGA TECNICA DI 4 MESI)- GARA 2022-003-TH.</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>11/05/2024</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>21/05/2024</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>875/24</t>
+          <t>877/24</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I220" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>829</t>
+          <t>860</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>03/05/2024</t>
+          <t>10/05/2024</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>PROROGA CONTRATTO PER IL SERVIZIO DI GESTIONE E ORGANIZZAZIONE DELL’ASSISTENZA INFERMIERISTICA E DELL’ATTIVITÀ AMMINISTRATIVA/CALL CENTER PRESSO LE MEDICINE DI GRUPPO INTEGRATE PER LE AZIENDE UULLSS DELLA PROVINCIA DI VICENZA - GARA ULSS N. 1608</t>
+          <t>PRESA D’ATTO DELLA FUSIONE PER INCORPORAZIONE DELLA DITTA PRIMAVERA 90 COOPERATIVA SOCIALE SOC. COOP. NELLA SOCIETÀ VIAVAI GROUP COOPERATIVA SOCIALE RELATIVAMENTE AL CONTRATTO DI SUBAPPALTO PER IL SERVIZIO DI RISTORAZIONE</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>03/05/2024</t>
+          <t>11/05/2024</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>13/05/2024</t>
+          <t>21/05/2024</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>839/24</t>
+          <t>875/24</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I221" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>782</t>
+          <t>829</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>29/04/2024</t>
+          <t>03/05/2024</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>PROROGA DEL SERVIZIO DI GESTIONE DEL CANILE SANITARIO INTERCOMUNALE/RIFUGIO DEL CANE DEL DISTRETTO 1 DELL’AZIENDA ULSS N. 7 PEDEMONTANA - GARA 2019-009-BAS</t>
+          <t>PROROGA CONTRATTO PER IL SERVIZIO DI GESTIONE E ORGANIZZAZIONE DELL’ASSISTENZA INFERMIERISTICA E DELL’ATTIVITÀ AMMINISTRATIVA/CALL CENTER PRESSO LE MEDICINE DI GRUPPO INTEGRATE PER LE AZIENDE UULLSS DELLA PROVINCIA DI VICENZA - GARA ULSS N. 1608</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>29/04/2024</t>
+          <t>03/05/2024</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>09/05/2024</t>
+          <t>13/05/2024</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>792/24</t>
+          <t>839/24</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I222" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>780</t>
+          <t>782</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>29/04/2024</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA CONTRATTO PER LA FORNITURA DI SISTEMI PROTESICI PER PROTESI DI SPALLA PER L’U.O.C. DI ORTOPEDIA DEL PRESIDIO OSPEDALIERO BASSANO NELLE MORE DELL’AVVIO DEI CONTRATTI DI CUI ALLA DELIBERAZIONE DI AGGIUDICAZIONE N. 684/2024 - GARA ULSS N. 14-2019 BAS</t>
+          <t>PROROGA DEL SERVIZIO DI GESTIONE DEL CANILE SANITARIO INTERCOMUNALE/RIFUGIO DEL CANE DEL DISTRETTO 1 DELL’AZIENDA ULSS N. 7 PEDEMONTANA - GARA 2019-009-BAS</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>29/04/2024</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>09/05/2024</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>790/24</t>
+          <t>792/24</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I223" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>775</t>
+          <t>780</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>24/04/2024</t>
+          <t>29/04/2024</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INV. 1.1 – LAVORI RELATIVI ALLA “NUOVA REALIZZAZIONE DELLA CASA DELLA COMUNITÀ A BASSANO DEL GRAPPA”. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA SVET SRL CON SEDE LEGALE IN GRISIGNANO DI ZOCCO (VI).</t>
+          <t>PROROGA TECNICA CONTRATTO PER LA FORNITURA DI SISTEMI PROTESICI PER PROTESI DI SPALLA PER L’U.O.C. DI ORTOPEDIA DEL PRESIDIO OSPEDALIERO BASSANO NELLE MORE DELL’AVVIO DEI CONTRATTI DI CUI ALLA DELIBERAZIONE DI AGGIUDICAZIONE N. 684/2024 - GARA ULSS N. 14-2019 BAS</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>25/04/2024</t>
+          <t>29/04/2024</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>05/05/2024</t>
+          <t>09/05/2024</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>782/24</t>
+          <t>790/24</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I224" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>774</t>
+          <t>775</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>24/04/2024</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – PROROGA CON RINEGOZIAZIONE EX D.LGS 115/2008. AUTORIZZAZIONI SUBAPPALTO.</t>
+          <t>PNRR MISSIONE 6 INV. 1.1 – LAVORI RELATIVI ALLA “NUOVA REALIZZAZIONE DELLA CASA DELLA COMUNITÀ A BASSANO DEL GRAPPA”. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA SVET SRL CON SEDE LEGALE IN GRISIGNANO DI ZOCCO (VI).</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>25/04/2024</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>05/05/2024</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>781/24</t>
+          <t>782/24</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I225" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>752</t>
+          <t>774</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>19/04/2024</t>
+          <t>24/04/2024</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>PROCEDIMENTO DI ALIENAZIONE BENI OBSOLETI: ASSEGNAZIONE TOMOGRAFO A RISONANZA MAGNETICA ARTICOLARE DA 0,22 TESLA MOD. MRJ</t>
+          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – PROROGA CON RINEGOZIAZIONE EX D.LGS 115/2008. AUTORIZZAZIONI SUBAPPALTO.</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>20/04/2024</t>
+          <t>25/04/2024</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>30/04/2024</t>
+          <t>05/05/2024</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>752/24</t>
+          <t>781/24</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I226" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>750</t>
+          <t>752</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>19/04/2024</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA PER L’AFFIDAMENTO DELLA FORNITURA IN SERVICE DI DISPOSITIVI MEDICI PER NUTRIZIONE ENTERALE COMPRENSIVA DEL SERVIZIO DI GESTIONE E CONSEGNA A DOMICILIO -  GARA 2024 –109 -BAS</t>
+          <t>PROCEDIMENTO DI ALIENAZIONE BENI OBSOLETI: ASSEGNAZIONE TOMOGRAFO A RISONANZA MAGNETICA ARTICOLARE DA 0,22 TESLA MOD. MRJ</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>20/04/2024</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>30/04/2024</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>750/24</t>
+          <t>752/24</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I227" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>746</t>
+          <t>750</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>19/04/2024</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA PER 12 MESI DEL CONTRATTO PER IL SERVIZIO DI ELETTROCARDIOGRAFIA CON CONTROLLO DA REMOTO PER LA REGISTRAZIONE DI EVENTI ARITMICI (GARA N. 2022-292-BAS)</t>
+          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA PER L’AFFIDAMENTO DELLA FORNITURA IN SERVICE DI DISPOSITIVI MEDICI PER NUTRIZIONE ENTERALE COMPRENSIVA DEL SERVIZIO DI GESTIONE E CONSEGNA A DOMICILIO -  GARA 2024 –109 -BAS</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>20/04/2024</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>30/04/2024</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>746/24</t>
+          <t>750/24</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I228" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>745</t>
+          <t>746</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>19/04/2024</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>CONTRATTO PER LA FORNITURA DI DEFLUSSORI PER NUTRIZIONE ENTERALE CON MESSA A DISPOSIZIONE DELLE POMPE NECESSARIE: PROROGA TECNICA NELLE MORE DELLA NUOVA PROCEDURA DI GARA AZIENDALE</t>
+          <t>PROROGA TECNICA PER 12 MESI DEL CONTRATTO PER IL SERVIZIO DI ELETTROCARDIOGRAFIA CON CONTROLLO DA REMOTO PER LA REGISTRAZIONE DI EVENTI ARITMICI (GARA N. 2022-292-BAS)</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>20/04/2024</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>30/04/2024</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>745/24</t>
+          <t>746/24</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I229" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>701</t>
+          <t>745</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>12/04/2024</t>
+          <t>19/04/2024</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>PROROGA CONTRATTI - ACCORDO QUADRO PER LA FORNITURA DI SUTURE CHIRURGICHE TRADIZIONALI DESTINATE ALLA CHIRURGIA GENERALE PER LE PUBBLICHE AMMINISTRAZIONI - GARA CONSIP EDIZIONE 2 - ID 2168.</t>
+          <t>CONTRATTO PER LA FORNITURA DI DEFLUSSORI PER NUTRIZIONE ENTERALE CON MESSA A DISPOSIZIONE DELLE POMPE NECESSARIE: PROROGA TECNICA NELLE MORE DELLA NUOVA PROCEDURA DI GARA AZIENDALE</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>13/04/2024</t>
+          <t>20/04/2024</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>23/04/2024</t>
+          <t>30/04/2024</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>704/24</t>
+          <t>745/24</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I230" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>694</t>
+          <t>701</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>12/04/2024</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>SERVIZIO BIENNALE DI MANUTENZIONE DELLE AREE VERDI DELL’AZIENDA ULSS7 PEDEMONTANA PRESSO LE SEDI DEL DISTRETTO 1 – LOTTO 1. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA ALTOPIANO 7C SOC. COOP. SOC. CON SEDE LEGALE IN ASIAGO (VI).</t>
+          <t>PROROGA CONTRATTI - ACCORDO QUADRO PER LA FORNITURA DI SUTURE CHIRURGICHE TRADIZIONALI DESTINATE ALLA CHIRURGIA GENERALE PER LE PUBBLICHE AMMINISTRAZIONI - GARA CONSIP EDIZIONE 2 - ID 2168.</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>13/04/2024</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>23/04/2024</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>692/24</t>
+          <t>704/24</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I231" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>693</t>
+          <t>694</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>12/04/2024</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>ACCETTAZIONE DONAZIONE DA PARTE DELL'ASSOCIAZIONE ELIOS ONLUS DI UNA SALA OPERATORIA INTEGRATA PER IL P.O. DI BASSANO</t>
+          <t>SERVIZIO BIENNALE DI MANUTENZIONE DELLE AREE VERDI DELL’AZIENDA ULSS7 PEDEMONTANA PRESSO LE SEDI DEL DISTRETTO 1 – LOTTO 1. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA ALTOPIANO 7C SOC. COOP. SOC. CON SEDE LEGALE IN ASIAGO (VI).</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>13/04/2024</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>23/04/2024</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>693/24</t>
+          <t>692/24</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I232" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>688</t>
+          <t>693</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>12/04/2024</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO FABBISOGNI GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER STERILIZZAZIONE” (DELIBERAZIONE N. N. 489/2023 DI AZIENDA ZERO).  GARA 2023-001-TH.</t>
+          <t>ACCETTAZIONE DONAZIONE DA PARTE DELL'ASSOCIAZIONE ELIOS ONLUS DI UNA SALA OPERATORIA INTEGRATA PER IL P.O. DI BASSANO</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>13/04/2024</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>23/04/2024</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>687/24</t>
+          <t>693/24</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I233" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>686</t>
+          <t>688</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>12/04/2024</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>PROROGA CONTRATTO “SERVIZIO DI GESTIONE DI UN SISTEMA INTEGRATO RIS-PACS” PER L’AZIENDA SANITARIA ULSS 7 PEDEMONTANA DISTRETTO 1 BASSANO NELLE MORE DELLA CONCLUSIONE DELLE ATTIVITÀ DI MIGRAZIONE DATI E IMMAGINI A SEGUITO DELL’ATTIVAZIONE DEL NUOVO SISTEMA RIS-PACS.</t>
+          <t>AGGIORNAMENTO FABBISOGNI GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER STERILIZZAZIONE” (DELIBERAZIONE N. N. 489/2023 DI AZIENDA ZERO).  GARA 2023-001-TH.</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>13/04/2024</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>23/04/2024</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>685/24</t>
+          <t>687/24</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I234" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>651</t>
+          <t>686</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>05/04/2024</t>
+          <t>12/04/2024</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>MODIFICA ATTI DI GARA E PROROGA TERMINI – GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DELLA GESTIONE DI SERVIZI SOCIO SANITARI DELL’AREA SALUTE MENTALE -  GARA 2024-047-BAS</t>
+          <t>PROROGA CONTRATTO “SERVIZIO DI GESTIONE DI UN SISTEMA INTEGRATO RIS-PACS” PER L’AZIENDA SANITARIA ULSS 7 PEDEMONTANA DISTRETTO 1 BASSANO NELLE MORE DELLA CONCLUSIONE DELLE ATTIVITÀ DI MIGRAZIONE DATI E IMMAGINI A SEGUITO DELL’ATTIVAZIONE DEL NUOVO SISTEMA RIS-PACS.</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>06/04/2024</t>
+          <t>13/04/2024</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>16/04/2024</t>
+          <t>23/04/2024</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>648/24</t>
+          <t>685/24</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I235" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>650</t>
+          <t>651</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>05/04/2024</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>PROROGA CONTRATTO PER LA GESTIONE DEI SERVIZI SOCIO-SANITARI E SOCIO ASSISTENZIALI PER LE STRUTTURE DEL CENTRO SOCIO SANITARIO PROSPERO ALPINO DI MAROSTICA: RESIDENZA SANITARIA ASSISTITA PER DISABILI (RSA DISABILI) E COMUNITÀ ALLOGGIO PER DISABILI (CA DISABILI) – GARA N. 41BAS/2015.</t>
+          <t>MODIFICA ATTI DI GARA E PROROGA TERMINI – GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DELLA GESTIONE DI SERVIZI SOCIO SANITARI DELL’AREA SALUTE MENTALE -  GARA 2024-047-BAS</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>06/04/2024</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>16/04/2024</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>646/24</t>
+          <t>648/24</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I236" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>649</t>
+          <t>650</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>05/04/2024</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>SOSTITUZIONE DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (DEC) PER LA CONCESSIONE PER IL SERVIZIO DI GESTIONE DEL MICRONIDO AZIENDALE - GARA 2023-092-BAS.</t>
+          <t>PROROGA CONTRATTO PER LA GESTIONE DEI SERVIZI SOCIO-SANITARI E SOCIO ASSISTENZIALI PER LE STRUTTURE DEL CENTRO SOCIO SANITARIO PROSPERO ALPINO DI MAROSTICA: RESIDENZA SANITARIA ASSISTITA PER DISABILI (RSA DISABILI) E COMUNITÀ ALLOGGIO PER DISABILI (CA DISABILI) – GARA N. 41BAS/2015.</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>06/04/2024</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>16/04/2024</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>647/24</t>
+          <t>646/24</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I237" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
+          <t>649</t>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>05/04/2024</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>SOSTITUZIONE DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (DEC) PER LA CONCESSIONE PER IL SERVIZIO DI GESTIONE DEL MICRONIDO AZIENDALE - GARA 2023-092-BAS.</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>06/04/2024</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>16/04/2024</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>647/24</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H238" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I238" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="inlineStr">
+        <is>
           <t>646</t>
         </is>
       </c>
-      <c r="B238" t="inlineStr">
+      <c r="B239" t="inlineStr">
         <is>
           <t>05/04/2024</t>
         </is>
       </c>
-      <c r="C238" t="inlineStr">
+      <c r="C239" t="inlineStr">
         <is>
           <t>PROROGA TECNICA PER 12 MESI DEL CONTRATTO PER LA FORNITURA DI APPARECCHIATURA E MATERIALE DI CONSUMO PER PROCEDURE DI CRIOABLAZIONE DEL DISTRETTO RENALE. GARA N. 2023-029-BAS.
 .</t>
         </is>
       </c>
-      <c r="D238" t="inlineStr">
+      <c r="D239" t="inlineStr">
         <is>
           <t>06/04/2024</t>
         </is>
       </c>
-      <c r="E238" t="inlineStr">
+      <c r="E239" t="inlineStr">
         <is>
           <t>16/04/2024</t>
         </is>
       </c>
-      <c r="F238" t="inlineStr">
+      <c r="F239" t="inlineStr">
         <is>
           <t>642/24</t>
-        </is>
-[...43 lines deleted...]
-          <t>640/24</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I239" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>618</t>
+          <t>643</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>05/04/2024</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>APPROVAZIONE PROGETTO DI FATTIBILITÀ TECNICA ED ECONOMICA (PFTE) PER I LAVORI DI MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L’OSPEDALE “SAN BASSIANO” DI BASSANO DEL GRAPPA (VI) PREVIO SPOSTAMENTO TEMPORANEO DELL’ATTIVITÀ PRESSO IL CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA (VI).- “PRIMO STRALCIO FUNZIONALE – MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE DEL CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA (VI)”</t>
+          <t>PRESA D`ATTO NUOVO FABBISOGNO AUTORIZZATO DALLA CRITE - GARA REGIONALE PER LA FORNITURA DI “MEZZI DI SOCCORSO E APPARECCHIATURE ELETTROMEDICALI” E RECEPIMENTO FINANZIAMENTO ANNO 2023.</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>06/04/2024</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>16/04/2024</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>620/24</t>
+          <t>640/24</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I240" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>615</t>
+          <t>618</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>04/04/2024</t>
+          <t>05/04/2024</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>PROROGA CONTRATTO PER LA GESTIONE DI SERVIZI SOCIO -SANITARI E SOCIO - ASSISTENZIALI PRESSO IL CENTRO DIURNO MONS. NEGRIN A BASSANO DEL GRAPPA - AREA SALUTE MENTALE - GARA N. 65 BAS/2018</t>
+          <t>APPROVAZIONE PROGETTO DI FATTIBILITÀ TECNICA ED ECONOMICA (PFTE) PER I LAVORI DI MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L’OSPEDALE “SAN BASSIANO” DI BASSANO DEL GRAPPA (VI) PREVIO SPOSTAMENTO TEMPORANEO DELL’ATTIVITÀ PRESSO IL CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA (VI).- “PRIMO STRALCIO FUNZIONALE – MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE DEL CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA (VI)”</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>05/04/2024</t>
+          <t>06/04/2024</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>15/04/2024</t>
+          <t>16/04/2024</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>618/24</t>
+          <t>620/24</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I241" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>600</t>
+          <t>615</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>29/03/2024</t>
+          <t>04/04/2024</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INV. 1.1 – LAVORI RELATIVI ALLA “NUOVA REALIZZAZIONE DELLA CASA DELLA COMUNITÀ A BASSANO DEL GRAPPA”. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA BAGGIO SRL CON SEDE LEGALE IN CARTIGLIANO (VI).</t>
+          <t>PROROGA CONTRATTO PER LA GESTIONE DI SERVIZI SOCIO -SANITARI E SOCIO - ASSISTENZIALI PRESSO IL CENTRO DIURNO MONS. NEGRIN A BASSANO DEL GRAPPA - AREA SALUTE MENTALE - GARA N. 65 BAS/2018</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>30/03/2024</t>
+          <t>05/04/2024</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>09/04/2024</t>
+          <t>15/04/2024</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>598/24</t>
+          <t>618/24</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I242" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>597</t>
+          <t>600</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>29/03/2024</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>SOSTITUZIONE DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (DEC) CONTRATTI VARI DEI SISTEMI INFORMATIVI</t>
+          <t>PNRR MISSIONE 6 INV. 1.1 – LAVORI RELATIVI ALLA “NUOVA REALIZZAZIONE DELLA CASA DELLA COMUNITÀ A BASSANO DEL GRAPPA”. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA BAGGIO SRL CON SEDE LEGALE IN CARTIGLIANO (VI).</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>30/03/2024</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>09/04/2024</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>595/24</t>
+          <t>598/24</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I243" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>595</t>
+          <t>597</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>29/03/2024</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROROGA TECNICA DI DUE MESI DELLA GARA REGIONALE PER IL SERVIZIO DI RILEVAZIONE ED ELABORAZIONE DEI DATI CONTENUTI NELLE PRESCRIZIONI FARMACEUTICHE – DDR N. 68 DEL 25/05/2016.</t>
+          <t>SOSTITUZIONE DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (DEC) CONTRATTI VARI DEI SISTEMI INFORMATIVI</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>30/03/2024</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>09/04/2024</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>593/24</t>
+          <t>595/24</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I244" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>594</t>
+          <t>595</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>29/03/2024</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA DELLA FORNITURA DI SISTEMI ANTIDECUBITO, AMBITO OSPEDALIERO E TERRITORIALE, AGGIUDICATA CON DDR N. 48/2016, DAL 01.04.2024 AL 30.06.2024.</t>
+          <t>RECEPIMENTO PROROGA TECNICA DI DUE MESI DELLA GARA REGIONALE PER IL SERVIZIO DI RILEVAZIONE ED ELABORAZIONE DEI DATI CONTENUTI NELLE PRESCRIZIONI FARMACEUTICHE – DDR N. 68 DEL 25/05/2016.</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>30/03/2024</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
           <t>09/04/2024</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>592/24</t>
+          <t>593/24</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I245" t="n">
-        <v>0</v>
+        <v>6666</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>593</t>
+          <t>594</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>29/03/2024</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>ATTIVAZIONE OPZIONE PROROGA CONTRATTUALE PER LA FORNITURA IN SERVICE DI UN SISTEMA MULTIFUNZIONALE PER LA CHIRURGIA OCULARE DEL SEGMENTO POSTERIORE (CHIRURGIA VITREO RETINICA) CON ASSOCIATA TECNOLOGIA PER LA FACOEMULSIFICAZIONE E LA VITRECTOMIA. GARA N. 78 BAS/2018.</t>
+          <t>PROROGA TECNICA DELLA FORNITURA DI SISTEMI ANTIDECUBITO, AMBITO OSPEDALIERO E TERRITORIALE, AGGIUDICATA CON DDR N. 48/2016, DAL 01.04.2024 AL 30.06.2024.</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>30/03/2024</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>09/04/2024</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>590/24</t>
+          <t>592/24</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I246" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>589</t>
+          <t>593</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>29/03/2024</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 06.10.2024 DEL CONTRATTO PER LA FORNITURA DI SISTEMI DI PRELIEVO NASALE E RINOFARINGEO PER LA RICERCA DEL VIRUS SARS-COV-2 PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 674 DEL 06.10.2022. GARA 2023-021-BAS</t>
+          <t>ATTIVAZIONE OPZIONE PROROGA CONTRATTUALE PER LA FORNITURA IN SERVICE DI UN SISTEMA MULTIFUNZIONALE PER LA CHIRURGIA OCULARE DEL SEGMENTO POSTERIORE (CHIRURGIA VITREO RETINICA) CON ASSOCIATA TECNOLOGIA PER LA FACOEMULSIFICAZIONE E LA VITRECTOMIA. GARA N. 78 BAS/2018.</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>30/03/2024</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
           <t>09/04/2024</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>587/24</t>
+          <t>590/24</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I247" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>588</t>
+          <t>589</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>29/03/2024</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI UN SERVIZIO DI ESECUZIONE DI TEST DI PROFILAZIONE GENOMICA PER PAZIENTI AFFETTE DA CARCINOMA MAMMARIO ORMONORESPONSIVO IN STADIO PRECOCE, A COPERTURA DEL FABBISOGNO DELLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E DELL’AZIENDA SANITARIA DELL'ALTO ADIGE – 1^ EDIZIONE - DDG AZIENDA ZERO N. 851 DEL 28.12.2023 – GARA 2024 - 076 - BAS.</t>
+          <t>PROROGA FINO AL 06.10.2024 DEL CONTRATTO PER LA FORNITURA DI SISTEMI DI PRELIEVO NASALE E RINOFARINGEO PER LA RICERCA DEL VIRUS SARS-COV-2 PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 674 DEL 06.10.2022. GARA 2023-021-BAS</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>30/03/2024</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
           <t>09/04/2024</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>586/24</t>
+          <t>587/24</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I248" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>561</t>
+          <t>588</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>28/03/2024</t>
+          <t>29/03/2024</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>MODIFICA ATTI DI GARA E RIAPERTURA TERMINI PROCEDURA DI GARA APERTA PER LA CONCESSIONE DEI SERVIZI BAR ED EDICOLA PRESSO L'OSPEDALE S. BASSIANO DELL'AZIENDA ULSS 7 PEDEMONTANA – RIF. 2023-117-TH5 – CIG N. B05E90461F</t>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI UN SERVIZIO DI ESECUZIONE DI TEST DI PROFILAZIONE GENOMICA PER PAZIENTI AFFETTE DA CARCINOMA MAMMARIO ORMONORESPONSIVO IN STADIO PRECOCE, A COPERTURA DEL FABBISOGNO DELLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E DELL’AZIENDA SANITARIA DELL'ALTO ADIGE – 1^ EDIZIONE - DDG AZIENDA ZERO N. 851 DEL 28.12.2023 – GARA 2024 - 076 - BAS.</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>28/03/2024</t>
+          <t>30/03/2024</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>07/04/2024</t>
+          <t>09/04/2024</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>564/24</t>
+          <t>586/24</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I249" t="n">
-        <v>0</v>
+        <v>9725</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>556</t>
+          <t>561</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>22/03/2024</t>
+          <t>28/03/2024</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>OSPEDALE DI ASIAGO – DEMOLIZIONE VECCHIA SEDE. APPROVAZIONE TECNICA DEL PROGETTO DEFINITIVO</t>
+          <t>MODIFICA ATTI DI GARA E RIAPERTURA TERMINI PROCEDURA DI GARA APERTA PER LA CONCESSIONE DEI SERVIZI BAR ED EDICOLA PRESSO L'OSPEDALE S. BASSIANO DELL'AZIENDA ULSS 7 PEDEMONTANA – RIF. 2023-117-TH5 – CIG N. B05E90461F</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>23/03/2024</t>
+          <t>28/03/2024</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>02/04/2024</t>
+          <t>07/04/2024</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>547/24</t>
+          <t>564/24</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I250" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>555</t>
+          <t>556</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>22/03/2024</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INV. 1.1 - LAVORI RELATIVI ALLA "NUOVA REALIZZAZIONE DELLA CASA DELLA COMUNITÀ A BASSANO DEL GRAPPA". AUTORIZZAZIONE  SUBAPPALTO ALLA DITTA MONTE COSTRUZIONI SRL CON SEDE LEGALE IN MONTEBELLUNA (TV)</t>
+          <t>OSPEDALE DI ASIAGO – DEMOLIZIONE VECCHIA SEDE. APPROVAZIONE TECNICA DEL PROGETTO DEFINITIVO</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>23/03/2024</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>02/04/2024</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>546/24</t>
+          <t>547/24</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I251" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>554</t>
+          <t>555</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>22/03/2024</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>PROROGA NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA - CONTRATTO PER LA FORNITURA IN NOLEGGIO DEL SORTER DI PREANALITICA HCTS 2000 MUT PER L’U.O.C. LABORATORIO ANALISI DEL P.O. DI SANTORSO</t>
+          <t>PNRR MISSIONE 6 INV. 1.1 - LAVORI RELATIVI ALLA "NUOVA REALIZZAZIONE DELLA CASA DELLA COMUNITÀ A BASSANO DEL GRAPPA". AUTORIZZAZIONE  SUBAPPALTO ALLA DITTA MONTE COSTRUZIONI SRL CON SEDE LEGALE IN MONTEBELLUNA (TV)</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>23/03/2024</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>02/04/2024</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>545/24</t>
+          <t>546/24</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I252" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>553</t>
+          <t>554</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>22/03/2024</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>RIDETERMINAZIONE SPESA - CONTRATTO PER LA FORNITURA DI BISTURI MONOUSO STERILI ALTA PROTEZIONE NELLE MORE DELL’ESPLETAMENTO DELLA NUOVA GARA AZIENDALE - GARA 2021-229-TH.</t>
+          <t>PROROGA NELLE MORE DELLA NUOVA PROCEDURA DI GARA EUROPEA - CONTRATTO PER LA FORNITURA IN NOLEGGIO DEL SORTER DI PREANALITICA HCTS 2000 MUT PER L’U.O.C. LABORATORIO ANALISI DEL P.O. DI SANTORSO</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>23/03/2024</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>02/04/2024</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>543/24</t>
+          <t>545/24</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I253" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>550</t>
+          <t>553</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>22/03/2024</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA DI “ANTISETTICI E DISINFETTANTI  “I E II TRANCHE”  ADEGUAMENTO PREZZI E RIFORMULAZIONE FABBISOGNI. GARA 2022-003</t>
+          <t>RIDETERMINAZIONE SPESA - CONTRATTO PER LA FORNITURA DI BISTURI MONOUSO STERILI ALTA PROTEZIONE NELLE MORE DELL’ESPLETAMENTO DELLA NUOVA GARA AZIENDALE - GARA 2021-229-TH.</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>23/03/2024</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
           <t>02/04/2024</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>542/24</t>
+          <t>543/24</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I254" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>504</t>
+          <t>550</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>18/03/2024</t>
+          <t>22/03/2024</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>REALIZZAZIONE DI UN’AREA DA DESTINARE A DAY HOSPITAL ONCOEMATOLOGICO PEDIATRICO PRESSO IL REPARTO DI PEDIATRIA L’OSPEDALE SAN BASSIANO A CURA E SPESE DELLA FONDAZIONE ONLY THE BRAVE FOUNDATION  ETS. APPROVAZIONE PROGETTO ESECUTIVO.</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI “ANTISETTICI E DISINFETTANTI  “I E II TRANCHE”  ADEGUAMENTO PREZZI E RIFORMULAZIONE FABBISOGNI. GARA 2022-003</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>18/03/2024</t>
+          <t>23/03/2024</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>28/03/2024</t>
+          <t>02/04/2024</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>507/24</t>
+          <t>542/24</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I255" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>504</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>15/03/2024</t>
+          <t>18/03/2024</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA FINO AL 25.03.2025 GARA REGIONALE PER LA FORNITURA DI “DISPOSITIVI PER PRELIEVI BIOLOGICI E LORO TRASPORTI” -  DDR  205/2017.  GARA 2021-073-TH.</t>
+          <t>REALIZZAZIONE DI UN’AREA DA DESTINARE A DAY HOSPITAL ONCOEMATOLOGICO PEDIATRICO PRESSO IL REPARTO DI PEDIATRIA L’OSPEDALE SAN BASSIANO A CURA E SPESE DELLA FONDAZIONE ONLY THE BRAVE FOUNDATION  ETS. APPROVAZIONE PROGETTO ESECUTIVO.</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>16/03/2024</t>
+          <t>18/03/2024</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>26/03/2024</t>
+          <t>28/03/2024</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>502/24</t>
+          <t>507/24</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I256" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>455</t>
+          <t>500</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>08/03/2024</t>
+          <t>15/03/2024</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.2.2 – COT DI SCHIO – LAVORI DI MANUTENZIONE STRAORDINARIA. ESTENSIONE AUTORIZZAZIONE SUBAPPALTO ALLA DITTA MENEGHETTI IMPIANTI SRL CON SEDE LEGALE IN LEGNARO (PD).</t>
+          <t>PROROGA TECNICA FINO AL 25.03.2025 GARA REGIONALE PER LA FORNITURA DI “DISPOSITIVI PER PRELIEVI BIOLOGICI E LORO TRASPORTI” -  DDR  205/2017.  GARA 2021-073-TH.</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>09/03/2024</t>
+          <t>16/03/2024</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>19/03/2024</t>
+          <t>26/03/2024</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>451/24</t>
+          <t>502/24</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I257" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>450</t>
+          <t>455</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>08/03/2024</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>CONTRATTO NOLEGGIO A LUNGO TERMINE DI STRUMENTARIO CHIRURGICO E ACCESSORI PER LA STERILIZZAZIONE, DEL SERVIZIO DI GESTIONE E MANUTENZIONE DI DISPOSITIVI MEDICI E ACCESSORI E DI FORNITURA DI ALCUNI CONSUMABILI CRITICI AI FINI DEL PROCESSO – ESTENSIONE PER NUOVI FABBISOGNI VARIE UU.OO.CC. DEL P.O. DI BASSANO E DELL’OSPEDALE DI ASIAGO.</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.2.2 – COT DI SCHIO – LAVORI DI MANUTENZIONE STRAORDINARIA. ESTENSIONE AUTORIZZAZIONE SUBAPPALTO ALLA DITTA MENEGHETTI IMPIANTI SRL CON SEDE LEGALE IN LEGNARO (PD).</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>09/03/2024</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
           <t>19/03/2024</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>445/24</t>
+          <t>451/24</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I258" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>449</t>
+          <t>450</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>08/03/2024</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA PER 12 MESI DEL CONTRATTO PER LA FORNITURA DI MATERIALE CONSUMABILE E MATERIALE SOGGETTO AD USURA PER LAVATRICI PER ENDOSCOPI SOLUSCOPE, DI PROPRIETÀ ED IN USO PRESSO IL P.O. DI BASSANO DEL GRAPPA, COMPRENSIVA DI MANUTENZIONE FULL-RISK DELLE APPARECCHIATURE E DEL SOFTWARE DI TRACCIABILITÀ. GARA N. 2022-11-BAS</t>
+          <t>CONTRATTO NOLEGGIO A LUNGO TERMINE DI STRUMENTARIO CHIRURGICO E ACCESSORI PER LA STERILIZZAZIONE, DEL SERVIZIO DI GESTIONE E MANUTENZIONE DI DISPOSITIVI MEDICI E ACCESSORI E DI FORNITURA DI ALCUNI CONSUMABILI CRITICI AI FINI DEL PROCESSO – ESTENSIONE PER NUOVI FABBISOGNI VARIE UU.OO.CC. DEL P.O. DI BASSANO E DELL’OSPEDALE DI ASIAGO.</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>09/03/2024</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>19/03/2024</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>443/24</t>
+          <t>445/24</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I259" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>448</t>
+          <t>449</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>08/03/2024</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>INTEGRAZIONE DISPOSITIVO - AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DEL SERVIZIO DI DOSIMETRIA PER I PP.OO DELL’AZIENDA ULSS 7 PEDEMONTANA - GARA 2023-7- BAS</t>
+          <t>PROROGA TECNICA PER 12 MESI DEL CONTRATTO PER LA FORNITURA DI MATERIALE CONSUMABILE E MATERIALE SOGGETTO AD USURA PER LAVATRICI PER ENDOSCOPI SOLUSCOPE, DI PROPRIETÀ ED IN USO PRESSO IL P.O. DI BASSANO DEL GRAPPA, COMPRENSIVA DI MANUTENZIONE FULL-RISK DELLE APPARECCHIATURE E DEL SOFTWARE DI TRACCIABILITÀ. GARA N. 2022-11-BAS</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>09/03/2024</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>19/03/2024</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>444/24</t>
+          <t>443/24</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I260" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>447</t>
+          <t>448</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>08/03/2024</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>APPALTI SPECIFICI PER LA FORNITURA DI MEDICINALI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO – ANNI 2017-2020 – AGGIUDICATE DA AZIENDA ZERO – U.O.C. CRAV. PRESA D’ATTO PROROGHE 2024</t>
+          <t>INTEGRAZIONE DISPOSITIVO - AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DEL SERVIZIO DI DOSIMETRIA PER I PP.OO DELL’AZIENDA ULSS 7 PEDEMONTANA - GARA 2023-7- BAS</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>09/03/2024</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t>19/03/2024</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>441/24</t>
+          <t>444/24</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I261" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>446</t>
+          <t>447</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>08/03/2024</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>RIMODULAZIONE CONTRATTI PER LA FORNITURA DI “LENTI INTRAOCULARI” MEDIANTE ACCORDO QUADRO A FAVORE DELLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO (DELIBERAZIONE N. 876/2022 AZIENDA ZERO), LOTTO 3. GARA 2023-008-TH.</t>
+          <t>APPALTI SPECIFICI PER LA FORNITURA DI MEDICINALI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO – ANNI 2017-2020 – AGGIUDICATE DA AZIENDA ZERO – U.O.C. CRAV. PRESA D’ATTO PROROGHE 2024</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>09/03/2024</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>19/03/2024</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>439/24</t>
+          <t>441/24</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I262" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>443</t>
+          <t>446</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>08/03/2024</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DELLA FORNITURA DI APPARECCHIATURA E MATERIALE DI CONSUMO PER PROCEDURE DI CRIOABLAZIONE DEL DISTRETTO RENALE – GARA 2024-067-BAS</t>
+          <t>RIMODULAZIONE CONTRATTI PER LA FORNITURA DI “LENTI INTRAOCULARI” MEDIANTE ACCORDO QUADRO A FAVORE DELLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO (DELIBERAZIONE N. 876/2022 AZIENDA ZERO), LOTTO 3. GARA 2023-008-TH.</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>09/03/2024</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
           <t>19/03/2024</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>437/24</t>
+          <t>439/24</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I263" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>440</t>
+          <t>443</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>08/03/2024</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>ESTENSIONE CONTRATTO PER IL SERVIZIO DI TRASPORTO MATERIALE BIOLOGICO E MATERIALE VARIO DELL’AZIENDA ULSS N. 7 PEDEMONTANA - GARA 2021-342-BAS</t>
+          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DELLA FORNITURA DI APPARECCHIATURA E MATERIALE DI CONSUMO PER PROCEDURE DI CRIOABLAZIONE DEL DISTRETTO RENALE – GARA 2024-067-BAS</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>09/03/2024</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>19/03/2024</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>435/24</t>
+          <t>437/24</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I264" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>438</t>
+          <t>440</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>08/03/2024</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 03.09.2024 DEL CONTRATTO ATTUATIVO PER LA FORNITURA IN SOMMINISTRAZIONE DI REAGENTI PER LA RICERCA QUANTITATIVA DEGLI ANTIGENI E DEGLI ANTICORPI ANTI SARS-COV-2 (TEST ANTIGENICI DI 4^ GENERAZIONE) - DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 234 14.04.2021 - GARA 2022-308-BAS.</t>
+          <t>ESTENSIONE CONTRATTO PER IL SERVIZIO DI TRASPORTO MATERIALE BIOLOGICO E MATERIALE VARIO DELL’AZIENDA ULSS N. 7 PEDEMONTANA - GARA 2021-342-BAS</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>09/03/2024</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
           <t>19/03/2024</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>433/24</t>
+          <t>435/24</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I265" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>437</t>
+          <t>438</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>08/03/2024</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 23.08.2024 DEL CONTRATTO DI FORNITURA DI REAGENTI MOLECOLARI INFUNGIBILI PER LA RICERCA DEL VIRUS SARS-COV-2 DA UTILIZZARE SULLE PIATTAFORME DIAGNOSTICHE DEDICATE, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO - DDG AZIENDA ZERO N. 562/2021 E RINNOVATO CON DDG AZIENDA ZERO N. 222/2022 - GARA 2022-315-BAS</t>
+          <t>PROROGA FINO AL 03.09.2024 DEL CONTRATTO ATTUATIVO PER LA FORNITURA IN SOMMINISTRAZIONE DI REAGENTI PER LA RICERCA QUANTITATIVA DEGLI ANTIGENI E DEGLI ANTICORPI ANTI SARS-COV-2 (TEST ANTIGENICI DI 4^ GENERAZIONE) - DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 234 14.04.2021 - GARA 2022-308-BAS.</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>09/03/2024</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
           <t>19/03/2024</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>432/24</t>
+          <t>433/24</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I266" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>436</t>
+          <t>437</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>08/03/2024</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>ADESIONE ALLE CONVENZIONI PER LA FORNITURA DI AGHI E SIRINGHE – LOTTI DESERTI – 2^ EDIZIONE. DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 388/2023. GARA 2024-053-BAS.</t>
+          <t>PROROGA FINO AL 23.08.2024 DEL CONTRATTO DI FORNITURA DI REAGENTI MOLECOLARI INFUNGIBILI PER LA RICERCA DEL VIRUS SARS-COV-2 DA UTILIZZARE SULLE PIATTAFORME DIAGNOSTICHE DEDICATE, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO - DDG AZIENDA ZERO N. 562/2021 E RINNOVATO CON DDG AZIENDA ZERO N. 222/2022 - GARA 2022-315-BAS</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>09/03/2024</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>19/03/2024</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>431/24</t>
+          <t>432/24</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I267" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>434</t>
+          <t>436</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>08/03/2024</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>CONTRATTI PER LA FORNITURA DEL SERVIZIO DI OSSIGENOTERAPIA E VENTILOTERAPIA DOMICILIARE: REVISIONE PREZZI DAL 01.07.2023</t>
+          <t>ADESIONE ALLE CONVENZIONI PER LA FORNITURA DI AGHI E SIRINGHE – LOTTI DESERTI – 2^ EDIZIONE. DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 388/2023. GARA 2024-053-BAS.</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>09/03/2024</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>19/03/2024</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>429/24</t>
+          <t>431/24</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I268" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>388</t>
+          <t>434</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>01/03/2024</t>
+          <t>08/03/2024</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.3 – OSPEDALE DI COMUNITÀ DI BASSANO DEL GRAPPA – LAVORI DI MANUTENZIONE STRAORDINARIA. APPROVAZIONE DEL PROGETTO ESECUTIVO</t>
+          <t>CONTRATTI PER LA FORNITURA DEL SERVIZIO DI OSSIGENOTERAPIA E VENTILOTERAPIA DOMICILIARE: REVISIONE PREZZI DAL 01.07.2023</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>02/03/2024</t>
+          <t>09/03/2024</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>12/03/2024</t>
+          <t>19/03/2024</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>385/24</t>
+          <t>429/24</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I269" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>384</t>
+          <t>388</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>01/03/2024</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>ATTIVAZIONE PROCEDURA DI ALIENAZIONE DI BENI OBSOLETI: N. 1 TOMOGRAFO A RISONANZA MAGNETICA ARTICOLARE DA 0,22 TESLA</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.3 – OSPEDALE DI COMUNITÀ DI BASSANO DEL GRAPPA – LAVORI DI MANUTENZIONE STRAORDINARIA. APPROVAZIONE DEL PROGETTO ESECUTIVO</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>02/03/2024</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>12/03/2024</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>381/24</t>
+          <t>385/24</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I270" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>377</t>
+          <t>384</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>01/03/2024</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>PROROGA CONTRATTI PER LA GESTIONE DI SERVIZI SOCIO SANITARI E SOCIO ASSISTENZIALI AFFERENTI I DISTURBI DELLA PERSONALITÀ – GARA 174BAS/2018 E PER LA GESTIONE DEI SERVIZI SANITARI PER LA DOMICILIARITÀ INTENSIVA PER L’IMPLEMENTAZIONE DELLA RESIDENZIALITÀ LEGGERA - GARA N. 256BAS/2019 NELL’AREA DELLA SALUTE MENTALE</t>
+          <t>ATTIVAZIONE PROCEDURA DI ALIENAZIONE DI BENI OBSOLETI: N. 1 TOMOGRAFO A RISONANZA MAGNETICA ARTICOLARE DA 0,22 TESLA</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>02/03/2024</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t>12/03/2024</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>374/24</t>
+          <t>381/24</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I271" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
+          <t>377</t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>PROROGA CONTRATTI PER LA GESTIONE DI SERVIZI SOCIO SANITARI E SOCIO ASSISTENZIALI AFFERENTI I DISTURBI DELLA PERSONALITÀ – GARA 174BAS/2018 E PER LA GESTIONE DEI SERVIZI SANITARI PER LA DOMICILIARITÀ INTENSIVA PER L’IMPLEMENTAZIONE DELLA RESIDENZIALITÀ LEGGERA - GARA N. 256BAS/2019 NELL’AREA DELLA SALUTE MENTALE</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>02/03/2024</t>
+        </is>
+      </c>
+      <c r="E272" t="inlineStr">
+        <is>
+          <t>12/03/2024</t>
+        </is>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t>374/24</t>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H272" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I272" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="inlineStr">
+        <is>
           <t>348</t>
         </is>
       </c>
-      <c r="B272" t="inlineStr">
+      <c r="B273" t="inlineStr">
         <is>
           <t>26/02/2024</t>
         </is>
       </c>
-      <c r="C272" t="inlineStr">
+      <c r="C273" t="inlineStr">
         <is>
           <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER LA GESTIONE DI SERVIZI MEDICI DELL'AZIENDA ULSS 7 PEDEMONTANA, SUDDIVISA IN 2 LOTTI – GARA 2024-035-BAS. 
 LOTTO 1: SERVIZI MEDICI NELL’AREA DI EMERGENZA URGENZA MEDICA TERRITORIALE 118 PER I PRESIDI OSPEDALIERI DI SANTORSO E ASIAGO;
 LOTTO 2: SERVIZI DI ANESTESIA E RIANIMAZIONE PER I PRESIDI OSPEDALIERI DI ASIAGO E DI BASSANO DEL GRAPPA.</t>
         </is>
       </c>
-      <c r="D272" t="inlineStr">
+      <c r="D273" t="inlineStr">
         <is>
           <t>26/02/2024</t>
         </is>
       </c>
-      <c r="E272" t="inlineStr">
+      <c r="E273" t="inlineStr">
         <is>
           <t>07/03/2024</t>
         </is>
       </c>
-      <c r="F272" t="inlineStr">
+      <c r="F273" t="inlineStr">
         <is>
           <t>344/24</t>
         </is>
       </c>
-      <c r="G272" t="inlineStr">
-[...43 lines deleted...]
-      </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I273" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>335</t>
+          <t>337</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>23/02/2024</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.3 – OSPEDALE DI COMUNITÀ DI ASIAGO – LAVORI DI MANUTENZIONE STRAORDINARIA. APPROVAZIONE DEL PROGETTO ESECUTIVO</t>
+          <t>CONVENZIONE CONSIP “MULTISERVIZIO TECNOLOGICO INTEGRATO ENERGIA PER LA SANITÀ ED. 2”, LOTTO 14 - SEDI TERRITORIALI AZIENDA ULSS N. 7 PEDEMONTANA, DISTRETTO 2 – PROROGA CON RINEGOZIAZIONE EX D.LGS 115/2008</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>24/02/2024</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>05/03/2024</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>335/24</t>
+          <t>337/24</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I274" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>333</t>
+          <t>335</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>23/02/2024</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DELLA GESTIONE DI SERVIZI SOCIO SANITARI DELL’AREA SALUTE MENTALE -  GARA 2024-047-BAS.</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.3 – OSPEDALE DI COMUNITÀ DI ASIAGO – LAVORI DI MANUTENZIONE STRAORDINARIA. APPROVAZIONE DEL PROGETTO ESECUTIVO</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
           <t>24/02/2024</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
           <t>05/03/2024</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>332/24</t>
+          <t>335/24</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I275" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>329</t>
+          <t>333</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>23/02/2024</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>CONTRATTO DI FORNITURA DEL MATERIALE DI CONSUMO PER APPARECCHI PER OSSIGENOTERAPIA AD ALTI FLUSSI MOD. “SISTEMA AIRVO2” E MOD. “F&amp;P 950AEU”, PRODUTTORE FISHER &amp; PAYKEL HEALTHCARE DI PROPRIETÀ. GARA N. 2022-179-BAS. CIG N. 93784562B9 – RIDETERMINAZIONE BUDGET DI SPESA FINO AL 23.10.2024.</t>
+          <t>INDIZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DELLA GESTIONE DI SERVIZI SOCIO SANITARI DELL’AREA SALUTE MENTALE -  GARA 2024-047-BAS.</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>24/02/2024</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
           <t>05/03/2024</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>328/24</t>
+          <t>332/24</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I276" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>326</t>
+          <t>329</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>23/02/2024</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>INDIZIONE PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE DEL BANDO DI GARA, AI SENSI DELL’ART. 76, CO. 2, LETT B) DEL D. LGS. N. 36/2023 PER IL RINNOVO DELLE LICENZE DI UTILIZZO E PER I SERVIZI DI ASSISTENZA TECNICA E MANUTENZIONE PER MODULI TRAKCARE (CANONE SU&amp;TA) PER L’ANNO 2024, IN REGIME DI PRIVATIVA. GARA 2023-232-TH.</t>
+          <t>CONTRATTO DI FORNITURA DEL MATERIALE DI CONSUMO PER APPARECCHI PER OSSIGENOTERAPIA AD ALTI FLUSSI MOD. “SISTEMA AIRVO2” E MOD. “F&amp;P 950AEU”, PRODUTTORE FISHER &amp; PAYKEL HEALTHCARE DI PROPRIETÀ. GARA N. 2022-179-BAS. CIG N. 93784562B9 – RIDETERMINAZIONE BUDGET DI SPESA FINO AL 23.10.2024.</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t>24/02/2024</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
           <t>05/03/2024</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>325/24</t>
+          <t>328/24</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I277" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>324</t>
+          <t>326</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>23/02/2024</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA FINO AL 31.12.2024 GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ANESTESIA, RIANIMAZIONE E APPARATO RESPIRATORIO” (DDR 33/2016 E DDR 34/2016).</t>
+          <t>INDIZIONE PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE DEL BANDO DI GARA, AI SENSI DELL’ART. 76, CO. 2, LETT B) DEL D. LGS. N. 36/2023 PER IL RINNOVO DELLE LICENZE DI UTILIZZO E PER I SERVIZI DI ASSISTENZA TECNICA E MANUTENZIONE PER MODULI TRAKCARE (CANONE SU&amp;TA) PER L’ANNO 2024, IN REGIME DI PRIVATIVA. GARA 2023-232-TH.</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t>24/02/2024</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
           <t>05/03/2024</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>323/24</t>
+          <t>325/24</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I278" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>323</t>
+          <t>324</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>23/02/2024</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>PROROGA CONTRATTI PER IL SERVIZIO DI RISTORAZIONE PER LE STRUTTURE OSPEDALIERE E TERRITORIALI DEL DISTRETTO 1 E PER LE STRUTTURE TERRITORIALI DEL DISTRETTO 2</t>
+          <t>PROROGA TECNICA FINO AL 31.12.2024 GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ANESTESIA, RIANIMAZIONE E APPARATO RESPIRATORIO” (DDR 33/2016 E DDR 34/2016).</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>24/02/2024</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
           <t>05/03/2024</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>322/24</t>
+          <t>323/24</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I279" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>322</t>
+          <t>323</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>23/02/2024</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>RETTIFICA DELIBERA N. 2291 DEL 29.12.2023 GARA REGIONALE PER LA FORNITURA DI “PROTESI AL GINOCCHIO IN ACCORDO QUADRO” - DDR 130/2019 E DDR 243/2019 AZIENDA ZERO. ESERCIZIO DI OPZIONE PROROGA CONTRATTUALE FINO AL 07.10.2024. GARA 2020-10-TH.</t>
+          <t>PROROGA CONTRATTI PER IL SERVIZIO DI RISTORAZIONE PER LE STRUTTURE OSPEDALIERE E TERRITORIALI DEL DISTRETTO 1 E PER LE STRUTTURE TERRITORIALI DEL DISTRETTO 2</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>24/02/2024</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>05/03/2024</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>321/24</t>
+          <t>322/24</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I280" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>293</t>
+          <t>322</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>16/02/2024</t>
+          <t>23/02/2024</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>REALIZZAZIONE DI UN’AREA DA DESTINARE A DAY HOSPITAL ONCOEMATOLOGICO PEDIATRICO PRESSO IL REPARTO DI PEDIATRIA L’OSPEDALE SAN BASSIANO A CURA E SPESE DELLA FONDAZIONE ONLY THE BRAVE FOUNDATION  ETS. APPROVAZIONE PROGETTO DI FATTIBILITÀ TECNICA ECONOMICA E SCHEMA DI CONVENZIONE</t>
+          <t>RETTIFICA DELIBERA N. 2291 DEL 29.12.2023 GARA REGIONALE PER LA FORNITURA DI “PROTESI AL GINOCCHIO IN ACCORDO QUADRO” - DDR 130/2019 E DDR 243/2019 AZIENDA ZERO. ESERCIZIO DI OPZIONE PROROGA CONTRATTUALE FINO AL 07.10.2024. GARA 2020-10-TH.</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>17/02/2024</t>
+          <t>24/02/2024</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>27/02/2024</t>
+          <t>05/03/2024</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>293/24</t>
+          <t>321/24</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I281" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>279</t>
+          <t>293</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>16/02/2024</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA FINO AL 30.04.2024 GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER CHIRURGIA MININVASIVA" (DDR  53/2016). GARA 2020-229-TH.</t>
+          <t>REALIZZAZIONE DI UN’AREA DA DESTINARE A DAY HOSPITAL ONCOEMATOLOGICO PEDIATRICO PRESSO IL REPARTO DI PEDIATRIA L’OSPEDALE SAN BASSIANO A CURA E SPESE DELLA FONDAZIONE ONLY THE BRAVE FOUNDATION  ETS. APPROVAZIONE PROGETTO DI FATTIBILITÀ TECNICA ECONOMICA E SCHEMA DI CONVENZIONE</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
           <t>17/02/2024</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>273/24</t>
+          <t>293/24</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I282" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>278</t>
+          <t>279</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>16/02/2024</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA FINO AL 31.12.2024 GARA REGIONALE PER LA FORNITURA DI “MEDICAZIONI SPECIALI” (DDR  199/2018). RIF. GARA 804.</t>
+          <t>PROROGA TECNICA FINO AL 30.04.2024 GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER CHIRURGIA MININVASIVA" (DDR  53/2016). GARA 2020-229-TH.</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
           <t>17/02/2024</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>272/24</t>
+          <t>273/24</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I283" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>277</t>
+          <t>278</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>16/02/2024</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 22.08.2024 DEI CONTRATTI DERIVANTI DAL 3^ APPALTO SPECIFICO, SUDDIVISO IN LOTTI, PER LA FORNITURA DI TEST RAPIDI (1^ - 2^ - 3^ GENERAZIONE) PER LA RICERCA QUALITATIVA DELL’ANTIGENE SPECIFICO DEL VIRUS SARS-COV-2, IN ACCORDO QUADRO, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 507 DEL 22.07.2022 - GARA 2022-293-BAS</t>
+          <t>PROROGA TECNICA FINO AL 31.12.2024 GARA REGIONALE PER LA FORNITURA DI “MEDICAZIONI SPECIALI” (DDR  199/2018). RIF. GARA 804.</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>17/02/2024</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>271/24</t>
+          <t>272/24</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I284" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>276</t>
+          <t>277</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>16/02/2024</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROROGA TECNICA FINO AL 22/02/2025 GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO DI PACEMAKERS PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE VENETO ESPLETATA DALL’U.O.C. CRAV – AZIENDA ZERO DELLA REGIONE VENETO - DDR NR. 14/2018.</t>
+          <t>PROROGA FINO AL 22.08.2024 DEI CONTRATTI DERIVANTI DAL 3^ APPALTO SPECIFICO, SUDDIVISO IN LOTTI, PER LA FORNITURA DI TEST RAPIDI (1^ - 2^ - 3^ GENERAZIONE) PER LA RICERCA QUALITATIVA DELL’ANTIGENE SPECIFICO DEL VIRUS SARS-COV-2, IN ACCORDO QUADRO, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 507 DEL 22.07.2022 - GARA 2022-293-BAS</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>17/02/2024</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>270/24</t>
+          <t>271/24</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I285" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>276</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>09/02/2024</t>
+          <t>16/02/2024</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>RECEPIMENTO ADDENDUM PER REVISIONE PREZZI E INTEGRAZIONE FABBISOGNI PER LA GARA REGIONALE FORNITURA DEI SERVIZI POSTALI E DEL SERVIZIO D’INVIO TELEMATICO DELLA CORRISPONDENZA ESPLETATA DA AZIENDA ZERO (LOTTO 8). GARA 2020-337-TH.</t>
+          <t>RECEPIMENTO PROROGA TECNICA FINO AL 22/02/2025 GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO DI PACEMAKERS PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE VENETO ESPLETATA DALL’U.O.C. CRAV – AZIENDA ZERO DELLA REGIONE VENETO - DDR NR. 14/2018.</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>10/02/2024</t>
+          <t>17/02/2024</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>20/02/2024</t>
+          <t>27/02/2024</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>233/24</t>
+          <t>270/24</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I286" t="n">
-        <v>0</v>
+        <v>1043924</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>239</t>
+          <t>241</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>09/02/2024</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>PRESA D’ATTO DELLA FUSIONE PER INCORPORAZIONE DELLA DITTA BRACCO IMAGING ITALIA SRL IN BRACCO IMAGING SPA - CONTRATTO PER LA FORNITURA DI MATERIALE DI CONSUMO DEDICATO PER NR. 2 SISTEMI DI INIEZIONE DI PROPRIETÀ MOD. ACIST. GARA 2023-44-TH.</t>
+          <t>RECEPIMENTO ADDENDUM PER REVISIONE PREZZI E INTEGRAZIONE FABBISOGNI PER LA GARA REGIONALE FORNITURA DEI SERVIZI POSTALI E DEL SERVIZIO D’INVIO TELEMATICO DELLA CORRISPONDENZA ESPLETATA DA AZIENDA ZERO (LOTTO 8). GARA 2020-337-TH.</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t>10/02/2024</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
           <t>20/02/2024</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>231/24</t>
+          <t>233/24</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I287" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>237</t>
+          <t>239</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>09/02/2024</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>REVISIONE DEL PREZZO DEL CONTRATTO IN CONVENZIONE REGIONALE PER IL SERVIZIO DI GUARDIANIA PRESSO IL CENTRO SANITARIO POLIFUNZIONALE DI THIENE – LOTTO N. 9.</t>
+          <t>PRESA D’ATTO DELLA FUSIONE PER INCORPORAZIONE DELLA DITTA BRACCO IMAGING ITALIA SRL IN BRACCO IMAGING SPA - CONTRATTO PER LA FORNITURA DI MATERIALE DI CONSUMO DEDICATO PER NR. 2 SISTEMI DI INIEZIONE DI PROPRIETÀ MOD. ACIST. GARA 2023-44-TH.</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>10/02/2024</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>20/02/2024</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>230/24</t>
+          <t>231/24</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I288" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>234</t>
+          <t>237</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>09/02/2024</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>RIDETERMINAZIONE SPESA - CONTRATTO PER LA FORNITURA DI SISTEMI PROTESICI PER PROTESI DI SPALLA PER L’U.O.C. DI ORTOPEDIA DEL PRESIDIO OSPEDALIERO BASSANO NELLE MORE DELL’ESPLETAMENTO DELLA NUOVA GARA EUROPEA. GARA ULSS N. 14-2019 BAS.</t>
+          <t>REVISIONE DEL PREZZO DEL CONTRATTO IN CONVENZIONE REGIONALE PER IL SERVIZIO DI GUARDIANIA PRESSO IL CENTRO SANITARIO POLIFUNZIONALE DI THIENE – LOTTO N. 9.</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t>10/02/2024</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>20/02/2024</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>225/24</t>
+          <t>230/24</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I289" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>234</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>02/02/2024</t>
+          <t>09/02/2024</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>LAVORI DI SPOSTAMENTO TEMPORANEO E SUCCESSIVO RICOLLOCAMENTO DEL SERBATOIO CRIOGENICO PER OSSIGENO MEDICALE PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA (VI). AUTORIZZAZIONE SUBAPPALTO ALLA DITTA TECNOAIR IMPIANTI DI BRUNO IVANO CON SEDE LEGALE IN LAINATE (MI).</t>
+          <t>RIDETERMINAZIONE SPESA - CONTRATTO PER LA FORNITURA DI SISTEMI PROTESICI PER PROTESI DI SPALLA PER L’U.O.C. DI ORTOPEDIA DEL PRESIDIO OSPEDALIERO BASSANO NELLE MORE DELL’ESPLETAMENTO DELLA NUOVA GARA EUROPEA. GARA ULSS N. 14-2019 BAS.</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>03/02/2024</t>
+          <t>10/02/2024</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>13/02/2024</t>
+          <t>20/02/2024</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>199/24</t>
+          <t>225/24</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I290" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>202</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>02/02/2024</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>SOSTITUZIONE DEL GRUPPO FRIGORIFERO PRESSO IL CENTRO SALUTE MENTALE SEDE DI SCHIO (VI) -. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA EURO IMPIANTI DI COI DENIS CON SEDE LEGALE IN SANTA MARIA DI SALA (VE)</t>
+          <t>LAVORI DI SPOSTAMENTO TEMPORANEO E SUCCESSIVO RICOLLOCAMENTO DEL SERBATOIO CRIOGENICO PER OSSIGENO MEDICALE PRESSO L’OSPEDALE DI BASSANO DEL GRAPPA (VI). AUTORIZZAZIONE SUBAPPALTO ALLA DITTA TECNOAIR IMPIANTI DI BRUNO IVANO CON SEDE LEGALE IN LAINATE (MI).</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>03/02/2024</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
           <t>13/02/2024</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>198/24</t>
+          <t>199/24</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
           <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I291" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>194</t>
+          <t>201</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>02/02/2024</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>INDIZIONE PROCEDURA DI GARA APERTA PER LA CONCESSIONE DEI SERVIZI BAR ED EDICOLA PRESSO L'OSPEDALE S. BASSIANO DELL'AZIENDA ULSS 7 PEDEMONTANA – RIF. 2023-117-TH</t>
+          <t>SOSTITUZIONE DEL GRUPPO FRIGORIFERO PRESSO IL CENTRO SALUTE MENTALE SEDE DI SCHIO (VI) -. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA EURO IMPIANTI DI COI DENIS CON SEDE LEGALE IN SANTA MARIA DI SALA (VE)</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
           <t>03/02/2024</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
           <t>13/02/2024</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>191/24</t>
+          <t>198/24</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I292" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>194</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>02/02/2024</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA FINO AL 31.12.2024 GARA REGIONALE PER LA FORNITURA DI “DISPOSITIVI PER STOMIE IN AMBITO OSPEDALIERO E TERRITORIALE” (DDR  210/2017). GARA 2020-040-TH.</t>
+          <t>INDIZIONE PROCEDURA DI GARA APERTA PER LA CONCESSIONE DEI SERVIZI BAR ED EDICOLA PRESSO L'OSPEDALE S. BASSIANO DELL'AZIENDA ULSS 7 PEDEMONTANA – RIF. 2023-117-TH</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
           <t>03/02/2024</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
           <t>13/02/2024</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>187/24</t>
+          <t>191/24</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I293" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>189</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>29/01/2024</t>
+          <t>02/02/2024</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA FINO AL 30.11.2024 GARA REGIONALE PER LA FORNITURA DI “FORMULE PER LA NUTRIZIONE ENTERALE, SUPPLEMENTI NUTRIZIONALI ORALI E INTEGRATORI ALIMENTARI DI MICRO ORGANISMI PROBIOTICI – I E II TRANCHE” (DELIBERE DI AZIENDA ZERO N. 512/2021 E N. 651/2021). GARA 2021-265-TH.</t>
+          <t>PROROGA TECNICA FINO AL 31.12.2024 GARA REGIONALE PER LA FORNITURA DI “DISPOSITIVI PER STOMIE IN AMBITO OSPEDALIERO E TERRITORIALE” (DDR  210/2017). GARA 2020-040-TH.</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>29/01/2024</t>
+          <t>03/02/2024</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>08/02/2024</t>
+          <t>13/02/2024</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>157/24</t>
+          <t>187/24</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I294" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>157</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>29/01/2024</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>PROROGA AL 31/12/2024 GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ORTOPEDIA” (DDR 188/2017). GARA 2021-039-TH.</t>
+          <t>PROROGA TECNICA FINO AL 30.11.2024 GARA REGIONALE PER LA FORNITURA DI “FORMULE PER LA NUTRIZIONE ENTERALE, SUPPLEMENTI NUTRIZIONALI ORALI E INTEGRATORI ALIMENTARI DI MICRO ORGANISMI PROBIOTICI – I E II TRANCHE” (DELIBERE DI AZIENDA ZERO N. 512/2021 E N. 651/2021). GARA 2021-265-TH.</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>29/01/2024</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
           <t>08/02/2024</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>142/24</t>
+          <t>157/24</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I295" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>155</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>29/01/2024</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 03.08.2024 DEI CONTRATTI ATTUATIVI DERIVANTI DALL’APPALTO SPECIFICO PER LA FORNITURA IN ACCORDO QUADRO DI SISTEMI PER LA RICERCA RAPIDA DEL VIRUS SARS-COV-2 CON METODICHE MOLECOLARI, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 519 DEL 02.08.2021 - GARA 2022-309-BAS.</t>
+          <t>PROROGA AL 31/12/2024 GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ORTOPEDIA” (DDR 188/2017). GARA 2021-039-TH.</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
           <t>29/01/2024</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
           <t>08/02/2024</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>143/24</t>
+          <t>142/24</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I296" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>154</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>29/01/2024</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROROGA CONTRATTI FINO AL 31.12.2024 GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ENDOSCOPIA DIGESTIVA, RESPIRATORIA E BILIO-PANCREATICA - I E II AGGIUDICAZIONE” - DDR 19/2016 E DDR 92/2017</t>
+          <t>PROROGA FINO AL 03.08.2024 DEI CONTRATTI ATTUATIVI DERIVANTI DALL’APPALTO SPECIFICO PER LA FORNITURA IN ACCORDO QUADRO DI SISTEMI PER LA RICERCA RAPIDA DEL VIRUS SARS-COV-2 CON METODICHE MOLECOLARI, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 519 DEL 02.08.2021 - GARA 2022-309-BAS.</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
           <t>29/01/2024</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
           <t>08/02/2024</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>141/24</t>
+          <t>143/24</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I297" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>151</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>26/01/2024</t>
+          <t>29/01/2024</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>PROROGA CONTRATTI DI AUTOVEICOLI IN NOLEGGIO RELATIVI A CONVENZIONI CONSIP 11, 12 E 13 NELLE MORE DELLE CONSEGNE DEI NUOVI VEICOLI E PER INDISPONIBILITÀ MODELLI PANDA 4X4 NELL’ACCORDO QUADRO ED. 2</t>
+          <t>RECEPIMENTO PROROGA CONTRATTI FINO AL 31.12.2024 GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER ENDOSCOPIA DIGESTIVA, RESPIRATORIA E BILIO-PANCREATICA - I E II AGGIUDICAZIONE” - DDR 19/2016 E DDR 92/2017</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>27/01/2024</t>
+          <t>29/01/2024</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>06/02/2024</t>
+          <t>08/02/2024</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>137/24</t>
+          <t>141/24</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I298" t="n">
-        <v>0</v>
+        <v>210785</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>137</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>26/01/2024</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 22.07.2024 DEI CONTRATTI DERIVANTI DALL’APPALTO SPECIFICO PER LA FORNITURA IN SOMMINISTRAZIONE, MEDIANTE ACCORDO QUADRO, DI REAGENTI MOLECOLARI PER LA RICERCA DI VIRUS RESPIRATORI - 2^ EDIZIONE, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 508 DEL 22.07.2022. GARA 2022-311-BAS.</t>
+          <t>PROROGA CONTRATTI DI AUTOVEICOLI IN NOLEGGIO RELATIVI A CONVENZIONI CONSIP 11, 12 E 13 NELLE MORE DELLE CONSEGNE DEI NUOVI VEICOLI E PER INDISPONIBILITÀ MODELLI PANDA 4X4 NELL’ACCORDO QUADRO ED. 2</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>27/01/2024</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
           <t>06/02/2024</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>124/24</t>
+          <t>137/24</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I299" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>128</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>22/01/2024</t>
+          <t>26/01/2024</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>GARA REGIONALE PER LA FORNITURA DI “PROTESI VASCOLARI E PROTESI ENDOVASCOLARI – I AGGIUDICAZIONE” -  DDR 175/2017, E DI “PROTESI E PROTESI ENDOVASCOLARI – II AGGIUDICAZIONE” - DDR  197/2019 E DDR 399/2019. PROROGA CONTRATTI FINO AL 31.12.2024. PROCEDURA 2020-015-TH.</t>
+          <t>PROROGA FINO AL 22.07.2024 DEI CONTRATTI DERIVANTI DALL’APPALTO SPECIFICO PER LA FORNITURA IN SOMMINISTRAZIONE, MEDIANTE ACCORDO QUADRO, DI REAGENTI MOLECOLARI PER LA RICERCA DI VIRUS RESPIRATORI - 2^ EDIZIONE, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 508 DEL 22.07.2022. GARA 2022-311-BAS.</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>22/01/2024</t>
+          <t>27/01/2024</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>01/02/2024</t>
+          <t>06/02/2024</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>92/24</t>
+          <t>124/24</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I300" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>92</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>22/01/2024</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>PROROGA FINO AL 06.07.2024 DEL CONTRATTO ATTUATIVO DERIVANTE DAL SECONDO APPALTO SPECIFICO PER LA FORNITURA DI PRODOTTI DIAGNOSTICI INFUNGIBILI PER ANALISI MOLECOLARE DI VIRUS RESPIRATORI, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 460 DEL 06.07.2022. GARA 2022-316-BAS.</t>
+          <t>GARA REGIONALE PER LA FORNITURA DI “PROTESI VASCOLARI E PROTESI ENDOVASCOLARI – I AGGIUDICAZIONE” -  DDR 175/2017, E DI “PROTESI E PROTESI ENDOVASCOLARI – II AGGIUDICAZIONE” - DDR  197/2019 E DDR 399/2019. PROROGA CONTRATTI FINO AL 31.12.2024. PROCEDURA 2020-015-TH.</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
           <t>22/01/2024</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
           <t>01/02/2024</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>91/24</t>
+          <t>92/24</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I301" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>91</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>18/01/2024</t>
+          <t>22/01/2024</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>ESTENSIONE CONTRATTO PER SERVIZI SOCIO-SANITARI DI PREVENZIONE, PSICO-DIAGNOSI, TRATTAMENTO PSICOLOGICO E RIABILITATIVO PSICOSOCIALE - GARA N. 51BAS/ 2019: LOTTO 1) AREA INFANZIA, ADOLESCENZA, FAMIGLIA E CONSULTORI</t>
+          <t>PROROGA FINO AL 06.07.2024 DEL CONTRATTO ATTUATIVO DERIVANTE DAL SECONDO APPALTO SPECIFICO PER LA FORNITURA DI PRODOTTI DIAGNOSTICI INFUNGIBILI PER ANALISI MOLECOLARE DI VIRUS RESPIRATORI, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 460 DEL 06.07.2022. GARA 2022-316-BAS.</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>18/01/2024</t>
+          <t>22/01/2024</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
           <t>01/02/2024</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>72/24</t>
+          <t>91/24</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I302" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>74</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>12/01/2024</t>
+          <t>18/01/2024</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>FORNITURA IN NOLEGGIO DI SISTEMI ANTIDECUBITO IN AMBITO OSPEDALIERO E TERRITORIALE PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO - DDR N. 48 DEL 08/04/2016. PROROGA TECNICA FORNITURA SISTEMI ANTIDECUBITO LOTTO 2 DAL 01.01.2024 AL 31.03.2024</t>
+          <t>ESTENSIONE CONTRATTO PER SERVIZI SOCIO-SANITARI DI PREVENZIONE, PSICO-DIAGNOSI, TRATTAMENTO PSICOLOGICO E RIABILITATIVO PSICOSOCIALE - GARA N. 51BAS/ 2019: LOTTO 1) AREA INFANZIA, ADOLESCENZA, FAMIGLIA E CONSULTORI</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>15/01/2024</t>
+          <t>18/01/2024</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>25/01/2024</t>
+          <t>01/02/2024</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>60/24</t>
+          <t>72/24</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I303" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>61</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>12/01/2024</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>PROROGA DEL CONTRATTO PER IL SERVIZIO DI GESTIONE DEL CANILE SANITARIO E DEL CANILE RIFUGIO PER I COMUNI DEL DISTRETTO 2 AULSS 7 PEDEMONTANA. GARA 2022-374-TH</t>
+          <t>FORNITURA IN NOLEGGIO DI SISTEMI ANTIDECUBITO IN AMBITO OSPEDALIERO E TERRITORIALE PER I FABBISOGNI DELLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO - DDR N. 48 DEL 08/04/2016. PROROGA TECNICA FORNITURA SISTEMI ANTIDECUBITO LOTTO 2 DAL 01.01.2024 AL 31.03.2024</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
           <t>15/01/2024</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
           <t>25/01/2024</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>56/24</t>
+          <t>60/24</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I304" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>57</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>04/01/2024</t>
+          <t>12/01/2024</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>PNRR MISSIONE 6 INVESTIMENTO 1.2.2 – COT DI SCHIO – LAVORI DI MANUTENZIONE STRAORDINARIA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA MAZZAROLO MANUEL E C. S.A.S. CON SEDE LEGALE IN STRÀ (VE).</t>
+          <t>PROROGA DEL CONTRATTO PER IL SERVIZIO DI GESTIONE DEL CANILE SANITARIO E DEL CANILE RIFUGIO PER I COMUNI DEL DISTRETTO 2 AULSS 7 PEDEMONTANA. GARA 2022-374-TH</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>05/01/2024</t>
+          <t>15/01/2024</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>15/01/2024</t>
+          <t>25/01/2024</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>4/24</t>
+          <t>56/24</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I305" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>2293</t>
+          <t>12</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>29/12/2023</t>
+          <t>04/01/2024</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>PROROGA TECNICA CONTRATTI PER LA REALIZZAZIONE DI PROGETTI DIVERSI RIVOLTI A MINORI E DISABILI NEL DISTRETTO 2</t>
+          <t>PNRR MISSIONE 6 INVESTIMENTO 1.2.2 – COT DI SCHIO – LAVORI DI MANUTENZIONE STRAORDINARIA. AUTORIZZAZIONE SUBAPPALTO ALLA DITTA MAZZAROLO MANUEL E C. S.A.S. CON SEDE LEGALE IN STRÀ (VE).</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>30/12/2023</t>
+          <t>05/01/2024</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>09/01/2024</t>
+          <t>15/01/2024</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>2295/23</t>
+          <t>4/24</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I306" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>2260</t>
+          <t>2293</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>29/12/2023</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>CONTRATTO D’APPALTO PER L’AFFIDAMENTO DEL SERVIZIO DI PULIZIA E DI SERVIZI INTEGRATI/MULTI SERVIZI. RICONOSCIMENTO REVISIONE PREZZI E PROROGA TECNICA DEI SERVIZI A MISURA – SERVIZI DI SUPPORTO E AUSILIARI AL 31.08.2024.</t>
+          <t>PROROGA TECNICA CONTRATTI PER LA REALIZZAZIONE DI PROGETTI DIVERSI RIVOLTI A MINORI E DISABILI NEL DISTRETTO 2</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>30/12/2023</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
           <t>09/01/2024</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>2261/23</t>
+          <t>2295/23</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I307" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>2234</t>
+          <t>2260</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>27/12/2023</t>
+          <t>29/12/2023</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>INTEGRAZIONE FABBISOGNI - GARA REGIONALE PER LA FORNITURA DI “VACCINI DIVERSI” – DDR 771/2021. AZIENDA ZERO - PROCEDURA 2021-265-TH.</t>
+          <t>CONTRATTO D’APPALTO PER L’AFFIDAMENTO DEL SERVIZIO DI PULIZIA E DI SERVIZI INTEGRATI/MULTI SERVIZI. RICONOSCIMENTO REVISIONE PREZZI E PROROGA TECNICA DEI SERVIZI A MISURA – SERVIZI DI SUPPORTO E AUSILIARI AL 31.08.2024.</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>27/12/2023</t>
+          <t>30/12/2023</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>06/01/2024</t>
+          <t>09/01/2024</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>2236/23</t>
+          <t>2261/23</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I308" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
+          <t>2234</t>
+        </is>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>27/12/2023</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>INTEGRAZIONE FABBISOGNI - GARA REGIONALE PER LA FORNITURA DI “VACCINI DIVERSI” – DDR 771/2021. AZIENDA ZERO - PROCEDURA 2021-265-TH.</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>27/12/2023</t>
+        </is>
+      </c>
+      <c r="E309" t="inlineStr">
+        <is>
+          <t>06/01/2024</t>
+        </is>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>2236/23</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H309" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I309" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="inlineStr">
+        <is>
           <t>1880</t>
         </is>
       </c>
-      <c r="B309" t="inlineStr">
+      <c r="B310" t="inlineStr">
         <is>
           <t>03/11/2023</t>
         </is>
       </c>
-      <c r="C309" t="inlineStr">
+      <c r="C310" t="inlineStr">
         <is>
           <t>INDIZIONE PROCEDURA NEGOZIATA DIRETTA SOPRASOGLIA, SENZA PUBBLICAZIONE DI UN BANDO,  AI SENSI DELL’ART. 76, COMMA 2 LETT. B) DEL DL.LGS. N. 36/2023, CON LA DITTA THERAS LIFETECH S.R.L. PER LA FORNITURA PER 12 MESI DI DISPOSITIVI MEDICI CORRELATI ALL’UTILIZZO DI MICROINFUSORI DI INSULINA PER PAZIENTI DOMICILIARI DELL’AZIENDA ULSS N. 7 PEDEMONTANA.</t>
         </is>
       </c>
-      <c r="D309" t="inlineStr">
+      <c r="D310" t="inlineStr">
         <is>
           <t>04/11/2023</t>
         </is>
       </c>
-      <c r="E309" t="inlineStr">
+      <c r="E310" t="inlineStr">
         <is>
           <t>14/11/2023</t>
         </is>
       </c>
-      <c r="F309" t="inlineStr">
+      <c r="F310" t="inlineStr">
         <is>
           <t>1875/23</t>
         </is>
       </c>
-      <c r="G309" t="inlineStr">
-[...9 lines deleted...]
-      <c r="I309" t="n">
+      <c r="G310" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H310" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I310" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>