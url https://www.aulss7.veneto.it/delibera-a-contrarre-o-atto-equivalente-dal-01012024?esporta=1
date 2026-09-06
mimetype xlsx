--- v2 (2026-07-23)
+++ v3 (2026-09-06)
@@ -421,51 +421,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:I310"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Codice</t>
+          <t>Provvedimento</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Data documento</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Oggetto</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Data inizio</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Data fine</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Progressivo pubblicazione</t>