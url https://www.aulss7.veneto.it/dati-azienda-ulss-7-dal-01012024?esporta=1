--- v0 (2026-04-23)
+++ v1 (2026-06-07)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I1"/>
+  <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Data documento</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Oggetto</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -463,46 +463,766 @@
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Data fine</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Progressivo pubblicazione</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Ufficio competente</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>2412</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>29/12/2025</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE CONVENZIONE CON L’ASSOCIAZIONE CITTADINANZATTIVA REGIONE VENETO APS PER LA REALIZZAZIONE DI ATTIVITÀ INFORMATIVE, FORMATIVE E DI SUPPORTO ALLA CITTADINANZA FINALIZZATE A MIGLIORARE L’ACCESSO AI SERVIZI SOCIO SANITARI DEL TERRITORIO DELL’AZIENDA ULSS 7 PEDEMONTANA. PERIODO 01/01/2026 – 31/12/2028.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>30/12/2025</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>09/01/2026</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>2502/25</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I2" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>2288</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>12/12/2025</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE ``SOLLIEVO`` A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON. PROSECUZIONE FINO AL 31/12/2026 (DGR N. 1052 DEL 08/09/2025). RECEPIMENTO DEL FINANZIAMENTO, APPROVAZIONE DEL PROGETTO AZIENDALE E DELLO SCHEMA TIPO DI CONVENZIONE CON LE ASSOCIAZIONI DI VOLONTARIATO AMAD E ALZHEIMER ZANE`.</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>13/12/2025</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>23/12/2025</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>2370/25</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I3" t="n">
+        <v>159600</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>2287</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>12/12/2025</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI (L.R. N. 55/1982 E S.M.I.) DGRV N. 1011/2025. PRESENZE ANNO 2024. RIPARTO ANNO 2025.</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>13/12/2025</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>23/12/2025</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>2369/25</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I4" t="n">
+        <v>240864</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>1939</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>24/10/2025</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFISICI CHE APPLICANO IL METODO DOMAN O VOJTA O FAY O ABA O PERFETTI O FELDENKRAIS. L.R. N. 6 DEL 22 FEBBRAIO 1999. ANNO 2025 (DGRV 1014 DEL 02/09/2025). RECEPIMENTO DEL FINANZIAMENTO E PROVVEDIMENTI CONSEGUENTI</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>25/10/2025</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>2015/25</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I5" t="n">
+        <v>103647</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>1851</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>10/10/2025</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA. LEGGE N. 104 DEL 1992, ART. 27. ANNO 2025 (DGRV 1012 DEL 02/09/2025). RECEPIMENTO DEL FINANZIAMENTO E PROVVEDIMENTI CONSEGUENTI.</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>11/10/2025</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>21/10/2025</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>1917/25</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I6" t="n">
+        <v>3782</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>1685</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>12/09/2025</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’ASSOCIAZIONE CITTADINANZATTIVA REGIONE VENETO APS PER ATTIVITA’ DI SUPPORTO A TRASPORTI VARI. PERIODO DALLA DATA DI ADOZIONE DEL PRESENTE ATTO AL 31/08/2028</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>13/09/2025</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>23/09/2025</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>1732/25</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I7" t="n">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>661</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>04/04/2025</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE ``SOLLIEVO`` A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON. PROSECUZIONE FINO AL 31/12/2025 (DGR N. 1412/2024). RECEPIMENTO DEL FINANZIAMENTO, APPROVAZIONE DEL PROGETTO AZIENDALE E DELLO SCHEMA TIPO DI CONVENZIONE CON LE ASSOCIAZIONI DI VOLONTARIATO AMAD E ALZHEIMER ZANE`.</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>05/04/2025</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>668/25</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I8" t="n">
+        <v>130000</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>536</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>21/03/2025</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’ASSOCIAZIONE PER LA LOTTA CONTRO L’INSUFFICIENZA RESPIRATORIA (ALIR) DI BASSANO DEL GRAPPA PER LA REALIZZAZIONE DI UN PROGETTO NEL DISTRETTO 1. PERIODO 01/04/2025- 31/03/2028.</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>22/03/2025</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>01/04/2025</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>543/25</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I9" t="n">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>487</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>14/03/2025</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>PROGETTO SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013 (DGR N. 1403/2023) – DECIMO ANNO. APPROVAZIONE RENDICONTAZIONE FINALE ANNUALITA’ 2024.</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>15/03/2025</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>25/03/2025</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>496/25</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I10" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>486</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>14/03/2025</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’ASSOCIAZIONE CITTADINANZATTIVA REGIONE VENETO APS PER IL SUPPORTO ALLA PRENOTAZIONE ONLINE DEI PRELIEVI EMATICI NEL TERRITORIO DELL’AZIENDA ULSS 7 PEDEMONTANA. ANNO 2025.</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>15/03/2025</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>25/03/2025</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>495/25</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I11" t="n">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>286</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>14/02/2025</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’ASSOCIAZIONE ONCOLOGICA BASSANESE “MAI SOLI ONLUS” DI BASSANO DEL GRAPPA PER LA REALIZZAZIONE DI ATTIVITA’ DI VOLONTARIATO. PERIODO 01/04/2025-31/03/2027.</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>15/02/2025</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>291/25</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I12" t="n">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>281</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>14/02/2025</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’ASSOCIAZIONE RETI DI SOLIDARIETÀ (RE. SOL) PER LA REALIZZAZIONE DI INTERVENTI A FAVORE DI PERSONE CON DISABILITA'. BIENNIO 2025 – 2026.</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>15/02/2025</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>25/02/2025</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>285/25</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I13" t="n">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>2452</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE ADEGUAMENTO RETTA ALBERGHIERA DELLE STRUTTURE AZIENDALI PER PERSONE CON DISABILITA’, R.S.A. E COMUNITA’ ALLOGGIO DI MAROSTICA DAL 01/01/2025.</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>11/01/2025</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>2527/24</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I14" t="n">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>1895</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>18/10/2024</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI (L.R. N. 55/1982 E S.M.I.) DGRV N. 1014/2024. PRESENZE ANNO 2023. RIPARTO ANNO 2024.</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>19/10/2024</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>29/10/2024</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>1953/24</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I15" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>1251</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>ATTIVITÀ RIVOLTE ALLE PERSONE CON PROBLEMI ALCOL-CORRELATI. APPROVAZIONE PROGETTI E RELATIVE CONVENZIONI CON LE ASSOCIAZIONE DEI CLUB ALCOLISTI IN TRATTAMENTO (ACAT) DI BASSANO E ASIAGO, THIENE E SCHIO</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>06/07/2024</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>1306/24</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I16" t="n">
+        <v>24000</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>583</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE ``SOLLIEVO`` A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON. PROSECUZIONE FINO AL 31/12/2024 (DGR N. 1403/2023). RECEPIMENTO DEL FINANZIAMENTO, APPROVAZIONE DEL PROGETTO AZIENDALE E DELLO SCHEMA TIPO DI CONVENZIONE CON LE ASSOCIAZIONI DI VOLONTARIATO AMAD E ALZHEIMER ZANE`.</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>30/03/2024</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>09/04/2024</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>581/24</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I17" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>