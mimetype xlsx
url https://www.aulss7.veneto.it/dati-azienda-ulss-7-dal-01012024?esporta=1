--- v1 (2026-06-07)
+++ v2 (2026-07-23)
@@ -410,819 +410,984 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I17"/>
+  <dimension ref="A1:F31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Data documento</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Oggetto</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
-          <t>Data inizio</t>
+          <t>Ufficio competente</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
-          <t>Data fine</t>
+          <t>Tipo</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
-        <is>
-[...13 lines deleted...]
-      <c r="I1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>2412</t>
+          <t>1131</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>29/12/2025</t>
+          <t>01/07/2026</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>APPROVAZIONE CONVENZIONE CON L’ASSOCIAZIONE CITTADINANZATTIVA REGIONE VENETO APS PER LA REALIZZAZIONE DI ATTIVITÀ INFORMATIVE, FORMATIVE E DI SUPPORTO ALLA CITTADINANZA FINALIZZATE A MIGLIORARE L’ACCESSO AI SERVIZI SOCIO SANITARI DEL TERRITORIO DELL’AZIENDA ULSS 7 PEDEMONTANA. PERIODO 01/01/2026 – 31/12/2028.</t>
+          <t>PROROGA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E I CENTRI DI SERVIZIO TITOLARI DI STRUTTURE RESIDENZIALI ACCREDITATE CHE EROGANO PRESTAZIONI SOCIALI, SOCIO SANITARIE E SANITARIE AFFERENTI ALL’AREA ANZIANI. PERIODO 01/07/2026 – 31/12/2026</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>30/12/2025</t>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>09/01/2026</t>
-[...18 lines deleted...]
-        <v>9</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F2" t="n">
+        <v>23268008</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>2288</t>
+          <t>1110</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>12/12/2025</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>PROGETTO REGIONALE ``SOLLIEVO`` A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON. PROSECUZIONE FINO AL 31/12/2026 (DGR N. 1052 DEL 08/09/2025). RECEPIMENTO DEL FINANZIAMENTO, APPROVAZIONE DEL PROGETTO AZIENDALE E DELLO SCHEMA TIPO DI CONVENZIONE CON LE ASSOCIAZIONI DI VOLONTARIATO AMAD E ALZHEIMER ZANE`.</t>
+          <t>PROGETTO REGIONALE “PIANO DI COMUNICAZIONE – INFORMAZIONE CIRCA L’ESISTENZA E L’OPERATIVITA’ DEI PROTOCOLLI DI RETE” (DDR 136/2025, DDR 18/2025, DDR 56/2025): RENDICONTAZIONE</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>13/12/2025</t>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>23/12/2025</t>
-[...18 lines deleted...]
-        <v>159600</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F3" t="n">
+        <v>20000</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>2287</t>
+          <t>1109</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>12/12/2025</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI (L.R. N. 55/1982 E S.M.I.) DGRV N. 1011/2025. PRESENZE ANNO 2024. RIPARTO ANNO 2025.</t>
+          <t>DELIBERA N 1793 DEL 22/10/2021 - APPROVAZIONE SCHEMA TIPO DI ACCORDO CONTRATTUALE PER LA SPERIMENTAZIONE DI UN MODELLO DI SVILUPPO DELLA DGRV 739/2015 PER L’ACCOMPAGNAMENTO ALL’INCLUSIONE ED ALL’OCCUPABILITÀ DELLE PERSONE CON DISABILITÀ – PROSECUZIONE DELLE ATTIVITÀ FINO AL 31 DICEMBRE 2027</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>13/12/2025</t>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>23/12/2025</t>
-[...18 lines deleted...]
-        <v>240864</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F4" t="n">
+        <v>57794</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>1939</t>
+          <t>1108</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>24/10/2025</t>
+          <t>26/06/2026</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFISICI CHE APPLICANO IL METODO DOMAN O VOJTA O FAY O ABA O PERFETTI O FELDENKRAIS. L.R. N. 6 DEL 22 FEBBRAIO 1999. ANNO 2025 (DGRV 1014 DEL 02/09/2025). RECEPIMENTO DEL FINANZIAMENTO E PROVVEDIMENTI CONSEGUENTI</t>
+          <t>SISTEMA VENETO ADOZIONI. INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE ED INTERNAZIONALE (L. N. 476/98). DGR 650/2024, DDR 77/2024, DDR 49/2025. PIANO TERRITORIALE VENETO ADOZIONI (PTVA) AZIENDALE ANNO 2024/2025 (CODICE COMMESSA 2/2025/3): APPROVAZIONE RENDICONTAZIONE FINALE</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>25/10/2025</t>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
-[...18 lines deleted...]
-        <v>103647</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F5" t="n">
+        <v>31101</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>1851</t>
+          <t>1002</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>10/10/2025</t>
+          <t>05/06/2026</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA. LEGGE N. 104 DEL 1992, ART. 27. ANNO 2025 (DGRV 1012 DEL 02/09/2025). RECEPIMENTO DEL FINANZIAMENTO E PROVVEDIMENTI CONSEGUENTI.</t>
+          <t>RECEPIMENTO DEL FINANZIAMENTO REGIONALE DI CUI AL DDR N. 13665/2025. APPROVAZIONE DELLO SCHEMA DI CONVENZIONE PER L'ATTUAZIONE DEL PROGETTO SPERIMENTALE DI CERTIFICAZIONE DSA TRAMITE I PRIVATI ACCREDITATI AMBULATORIALI DEL TERRITORIO.</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>11/10/2025</t>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>21/10/2025</t>
-[...18 lines deleted...]
-        <v>3782</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F6" t="n">
+        <v>54546</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>1685</t>
+          <t>946</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>12/09/2025</t>
+          <t>22/05/2026</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’ASSOCIAZIONE CITTADINANZATTIVA REGIONE VENETO APS PER ATTIVITA’ DI SUPPORTO A TRASPORTI VARI. PERIODO DALLA DATA DI ADOZIONE DEL PRESENTE ATTO AL 31/08/2028</t>
+          <t>AVVISO DI ISTRUTTORIA PUBBLICA FINALIZZATA ALLA CO-PROGETTAZIONE CON ENTI DEL TERZO SETTORE (ETS) PER LA REALIZZAZIONE DI UNO “SPAZIO ADOLESCENTI” E ATTIVITA’ DI PREVENZIONE DEL DISAGIO GIOVANILE NELLE SCUOLE DEL TERRITORIO DELL’ULSS 7 PEDEMONTANA: APPROVAZIONE ESITI DELLA CO-PROGETTAZIONE E ACCORDI CONSEGUENTI</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>13/09/2025</t>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>23/09/2025</t>
-[...18 lines deleted...]
-        <v>4.5</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F7" t="n">
+        <v>101078</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>661</t>
+          <t>888</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>04/04/2025</t>
+          <t>15/05/2026</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>PROGETTO REGIONALE ``SOLLIEVO`` A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON. PROSECUZIONE FINO AL 31/12/2025 (DGR N. 1412/2024). RECEPIMENTO DEL FINANZIAMENTO, APPROVAZIONE DEL PROGETTO AZIENDALE E DELLO SCHEMA TIPO DI CONVENZIONE CON LE ASSOCIAZIONI DI VOLONTARIATO AMAD E ALZHEIMER ZANE`.</t>
+          <t>INTERVENTI E SERVIZI PER L’ASSISTENZA ALLE PERSONE CON DISABILITA` GRAVE PRIVE DEL SOSTEGNO FAMILIARE ``DOPO DI NOI`` DI CUI ALLA LEGGE 112/2016, DGR N. 514 DEL 13 MAGGIO 2025. COSTITUZIONE DELL' ELENCO DEI SOGGETTI ACCREDITATI ED APPROVAZIONE DEGLI ACCORDI CONTRATTUALI</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>05/04/2025</t>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>15/04/2025</t>
-[...18 lines deleted...]
-        <v>130000</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>536</t>
+          <t>520</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>21/03/2025</t>
+          <t>20/03/2026</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’ASSOCIAZIONE PER LA LOTTA CONTRO L’INSUFFICIENZA RESPIRATORIA (ALIR) DI BASSANO DEL GRAPPA PER LA REALIZZAZIONE DI UN PROGETTO NEL DISTRETTO 1. PERIODO 01/04/2025- 31/03/2028.</t>
+          <t>STIPULA CONVENZIONE CON L'ASSOCIAZIONE CASA DI PRONTA ACCOGLIENZA SICHEM ODV - ETS DI BASSANO, GESTORE DI UNA COMUNITA' EDUCATIVA MAMMA BAMBINO</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>22/03/2025</t>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>01/04/2025</t>
-[...18 lines deleted...]
-        <v>1500</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F9" t="n">
+        <v>19800</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>487</t>
+          <t>59</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>16/01/2026</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>PROGETTO SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013 (DGR N. 1403/2023) – DECIMO ANNO. APPROVAZIONE RENDICONTAZIONE FINALE ANNUALITA’ 2024.</t>
+          <t>APPROVAZIONE GRADUATORIA AVVISO PUBBLICO DI MANIFESTAZIONE DI INTERESSE PER L'INDIVIDUAZIONE DI SOGGETTI PUBBLICI E/O PRIVATI INTERESSATI A RICOPRIRE IL RUOLO DI PARTNER NEL TERRITORIO DELL'AZIENDA ULSS 7 PEDEMONTANA NELL'AMBITO DEL PROGETTO "TURISMO SOCIALE E INCLUSIVO NEL VENETO (DGRV40/2025).”</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>15/03/2025</t>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>25/03/2025</t>
-[...17 lines deleted...]
-      <c r="I10" t="n">
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>486</t>
+          <t>57</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>14/03/2025</t>
+          <t>16/01/2026</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’ASSOCIAZIONE CITTADINANZATTIVA REGIONE VENETO APS PER IL SUPPORTO ALLA PRENOTAZIONE ONLINE DEI PRELIEVI EMATICI NEL TERRITORIO DELL’AZIENDA ULSS 7 PEDEMONTANA. ANNO 2025.</t>
+          <t>PROGETTO REGIONALE “POTENZIAMENTO DEI CENTRI PER LA FAMIGLIA NELL’AMBITO DEI CONSULTORI FAMILIARI – ANNUALITA’ 2025/2026 (DGR 285 DEL 24/03/2025, DDR 32 DEL 15/04/2025: APPROVAZIONE SCHEMA TIPO DI ACCORDO PER LA REALIZZAZIONE DEGLI INTERVENTI PREVISTI NELL’INIZIATIVA “NATI PER LEGGERE” E “NATI PER LA MUSICA”</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>15/03/2025</t>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>25/03/2025</t>
-[...18 lines deleted...]
-        <v>3000</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F11" t="n">
+        <v>9131</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>286</t>
+          <t>2412</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>14/02/2025</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’ASSOCIAZIONE ONCOLOGICA BASSANESE “MAI SOLI ONLUS” DI BASSANO DEL GRAPPA PER LA REALIZZAZIONE DI ATTIVITA’ DI VOLONTARIATO. PERIODO 01/04/2025-31/03/2027.</t>
+          <t>APPROVAZIONE CONVENZIONE CON L’ASSOCIAZIONE CITTADINANZATTIVA REGIONE VENETO APS PER LA REALIZZAZIONE DI ATTIVITÀ INFORMATIVE, FORMATIVE E DI SUPPORTO ALLA CITTADINANZA FINALIZZATE A MIGLIORARE L’ACCESSO AI SERVIZI SOCIO SANITARI DEL TERRITORIO DELL’AZIENDA ULSS 7 PEDEMONTANA. PERIODO 01/01/2026 – 31/12/2028.</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>15/02/2025</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>25/02/2025</t>
-[...18 lines deleted...]
-        <v>400</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F12" t="n">
+        <v>9000</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>2333</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>14/02/2025</t>
+          <t>19/12/2025</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>CONVENZIONE CON L’ASSOCIAZIONE RETI DI SOLIDARIETÀ (RE. SOL) PER LA REALIZZAZIONE DI INTERVENTI A FAVORE DI PERSONE CON DISABILITA'. BIENNIO 2025 – 2026.</t>
+          <t>PROROGA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E I CENTRI DI SERVIZIO TITOLARI DI STRUTTURE RESIDENZIALI ACCREDITATE CHE EROGANO PRESTAZIONI SOCIALI, SOCIO SANITARIE E SANITARIE AFFERENTI ALL’AREA ANZIANI. PERIODO 01/01/2026 – 30/06/2026</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>15/02/2025</t>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>25/02/2025</t>
-[...18 lines deleted...]
-        <v>2394</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>2452</t>
+          <t>2288</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>31/12/2024</t>
+          <t>12/12/2025</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ADEGUAMENTO RETTA ALBERGHIERA DELLE STRUTTURE AZIENDALI PER PERSONE CON DISABILITA’, R.S.A. E COMUNITA’ ALLOGGIO DI MAROSTICA DAL 01/01/2025.</t>
+          <t>PROGETTO REGIONALE ``SOLLIEVO`` A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON. PROSECUZIONE FINO AL 31/12/2026 (DGR N. 1052 DEL 08/09/2025). RECEPIMENTO DEL FINANZIAMENTO, APPROVAZIONE DEL PROGETTO AZIENDALE E DELLO SCHEMA TIPO DI CONVENZIONE CON LE ASSOCIAZIONI DI VOLONTARIATO AMAD E ALZHEIMER ZANE`.</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>01/01/2025</t>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>11/01/2025</t>
-[...18 lines deleted...]
-        <v>3000</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F14" t="n">
+        <v>159600</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>1895</t>
+          <t>2287</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>18/10/2024</t>
+          <t>12/12/2025</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI (L.R. N. 55/1982 E S.M.I.) DGRV N. 1014/2024. PRESENZE ANNO 2023. RIPARTO ANNO 2024.</t>
+          <t>CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI (L.R. N. 55/1982 E S.M.I.) DGRV N. 1011/2025. PRESENZE ANNO 2024. RIPARTO ANNO 2025.</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>19/10/2024</t>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>29/10/2024</t>
-[...18 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F15" t="n">
+        <v>240864</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>1251</t>
+          <t>1939</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>05/07/2024</t>
+          <t>24/10/2025</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>ATTIVITÀ RIVOLTE ALLE PERSONE CON PROBLEMI ALCOL-CORRELATI. APPROVAZIONE PROGETTI E RELATIVE CONVENZIONI CON LE ASSOCIAZIONE DEI CLUB ALCOLISTI IN TRATTAMENTO (ACAT) DI BASSANO E ASIAGO, THIENE E SCHIO</t>
+          <t>CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFISICI CHE APPLICANO IL METODO DOMAN O VOJTA O FAY O ABA O PERFETTI O FELDENKRAIS. L.R. N. 6 DEL 22 FEBBRAIO 1999. ANNO 2025 (DGRV 1014 DEL 02/09/2025). RECEPIMENTO DEL FINANZIAMENTO E PROVVEDIMENTI CONSEGUENTI</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>06/07/2024</t>
+          <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>16/07/2024</t>
-[...18 lines deleted...]
-        <v>24000</v>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F16" t="n">
+        <v>103647</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
+          <t>1851</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>10/10/2025</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA. LEGGE N. 104 DEL 1992, ART. 27. ANNO 2025 (DGRV 1012 DEL 02/09/2025). RECEPIMENTO DEL FINANZIAMENTO E PROVVEDIMENTI CONSEGUENTI.</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F17" t="n">
+        <v>3782</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>1685</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>12/09/2025</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’ASSOCIAZIONE CITTADINANZATTIVA REGIONE VENETO APS PER ATTIVITA’ DI SUPPORTO A TRASPORTI VARI. PERIODO DALLA DATA DI ADOZIONE DEL PRESENTE ATTO AL 31/08/2028</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F18" t="n">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>1587</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO DEL FINANZIAMENTO ED APPROVAZIONE DELLA CONVENZIONE CON L’ETS CENTRO ARES PER L'ATTUAZIONE “PIANO DI COMUNICAZIONE - INFORMAZIONE CIRCA L’ESISTENZA E L’OPERATIVITA’ DEI PROTOCOLLI DI RETE” (DDR 136/2025, DDR 18/2025, DDR 56/2025).</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F19" t="n">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>1586</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>29/08/2025</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE "TURISMO ACCESSIBILE E INCLUSIVO PER LE PERSONE CON DISABILITA'" (DGRV 40/2025, DDR 22/2025, DDR25/2025). RECEPIMENTO DEL FINANZIAMENTO E ATTI CONSEGUENTI. CUP H19124001040001.(CODICE COMMESSA 2/2025/6)</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F20" t="n">
+        <v>183973</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>1104</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>13/06/2025</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>AVVISO PER L’INDIVIDUAZIONE DI COOPERATIVE SOCIALI DI TIPO B E FATTORIE SOCIALI CON ESPERIENZA NELLA GESTIONE DEI SERVIZI DI ORIENTAMENTO, FORMAZIONE, INSERIMENTO AL LAVORO, INCLUSIONE SOCIALE, A FAVORE DI PERSONE CON DISABILITÀ O SVANTAGGIO, INTERESSATE AD OSPITARE TIROCINI DI INSERIMENTO/REINSERIMENTO LAVORATIVO E TIROCINI DI INCLUSIONE SOCIALE PER GLI ANNI 2025, 2026 E 2027 (DELIBERA DEL DIRETTORE GENERALE N. 330 DEL 21/02/2025) – APPROVAZIONE ELENCO</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>UOSD SOCIALE</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>661</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>04/04/2025</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>PROGETTO REGIONALE ``SOLLIEVO`` A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON. PROSECUZIONE FINO AL 31/12/2025 (DGR N. 1412/2024). RECEPIMENTO DEL FINANZIAMENTO, APPROVAZIONE DEL PROGETTO AZIENDALE E DELLO SCHEMA TIPO DI CONVENZIONE CON LE ASSOCIAZIONI DI VOLONTARIATO AMAD E ALZHEIMER ZANE`.</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F22" t="n">
+        <v>130000</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>536</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>21/03/2025</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’ASSOCIAZIONE PER LA LOTTA CONTRO L’INSUFFICIENZA RESPIRATORIA (ALIR) DI BASSANO DEL GRAPPA PER LA REALIZZAZIONE DI UN PROGETTO NEL DISTRETTO 1. PERIODO 01/04/2025- 31/03/2028.</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F23" t="n">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>487</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>14/03/2025</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>PROGETTO SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013 (DGR N. 1403/2023) – DECIMO ANNO. APPROVAZIONE RENDICONTAZIONE FINALE ANNUALITA’ 2024.</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F24" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>486</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>14/03/2025</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’ASSOCIAZIONE CITTADINANZATTIVA REGIONE VENETO APS PER IL SUPPORTO ALLA PRENOTAZIONE ONLINE DEI PRELIEVI EMATICI NEL TERRITORIO DELL’AZIENDA ULSS 7 PEDEMONTANA. ANNO 2025.</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F25" t="n">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>286</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>14/02/2025</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’ASSOCIAZIONE ONCOLOGICA BASSANESE “MAI SOLI ONLUS” DI BASSANO DEL GRAPPA PER LA REALIZZAZIONE DI ATTIVITA’ DI VOLONTARIATO. PERIODO 01/04/2025-31/03/2027.</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F26" t="n">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>281</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>14/02/2025</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CON L’ASSOCIAZIONE RETI DI SOLIDARIETÀ (RE. SOL) PER LA REALIZZAZIONE DI INTERVENTI A FAVORE DI PERSONE CON DISABILITA'. BIENNIO 2025 – 2026.</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F27" t="n">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>2452</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE ADEGUAMENTO RETTA ALBERGHIERA DELLE STRUTTURE AZIENDALI PER PERSONE CON DISABILITA’, R.S.A. E COMUNITA’ ALLOGGIO DI MAROSTICA DAL 01/01/2025.</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F28" t="n">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>1895</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>18/10/2024</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI (L.R. N. 55/1982 E S.M.I.) DGRV N. 1014/2024. PRESENZE ANNO 2023. RIPARTO ANNO 2024.</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F29" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>1251</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>ATTIVITÀ RIVOLTE ALLE PERSONE CON PROBLEMI ALCOL-CORRELATI. APPROVAZIONE PROGETTI E RELATIVE CONVENZIONI CON LE ASSOCIAZIONE DEI CLUB ALCOLISTI IN TRATTAMENTO (ACAT) DI BASSANO E ASIAGO, THIENE E SCHIO</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F30" t="n">
+        <v>24000</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
           <t>583</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
+      <c r="B31" t="inlineStr">
         <is>
           <t>29/03/2024</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
+      <c r="C31" t="inlineStr">
         <is>
           <t>PROGETTO REGIONALE ``SOLLIEVO`` A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON. PROSECUZIONE FINO AL 31/12/2024 (DGR N. 1403/2023). RECEPIMENTO DEL FINANZIAMENTO, APPROVAZIONE DEL PROGETTO AZIENDALE E DELLO SCHEMA TIPO DI CONVENZIONE CON LE ASSOCIAZIONI DI VOLONTARIATO AMAD E ALZHEIMER ZANE`.</t>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
-[...14 lines deleted...]
-      <c r="G17" t="inlineStr">
+      <c r="D31" t="inlineStr">
         <is>
           <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I17" t="n">
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="F31" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>