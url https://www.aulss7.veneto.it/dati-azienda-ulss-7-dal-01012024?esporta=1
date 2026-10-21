--- v2 (2026-07-23)
+++ v3 (2026-10-21)
@@ -410,984 +410,1670 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F31"/>
+  <dimension ref="A1:L31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Codice</t>
+          <t>Provvedimento</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Data documento</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Oggetto</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Ufficio competente</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Importo</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>Tipologia</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>Responsabile del procedimento</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>Norma o testo</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t>Modalità d'assegnazione</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Beneficiari</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Note</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>1131</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>01/07/2026</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>PROROGA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E I CENTRI DI SERVIZIO TITOLARI DI STRUTTURE RESIDENZIALI ACCREDITATE CHE EROGANO PRESTAZIONI SOCIALI, SOCIO SANITARIE E SANITARIE AFFERENTI ALL’AREA ANZIANI. PERIODO 01/07/2026 – 31/12/2026</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F2" t="n">
         <v>23268008</v>
       </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Il Dirigente dei Servizi Socio Sanitari - Evelino Perri</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>Deliberazione n. 2333 del 19/12/2025 (precedente); Nota Regione Veneto prot. 348482 del 16 giugno 2026; DGR 1231/2018; DGR 465/2024</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr"/>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>I CENTRI DI SERVIZIO TITOLARI DI STRUTTURE RESIDENZIALI ACCREDITATE CHE EROGANO PRESTAZIONI SOCIALI, SOCIO SANITARIE E SANITARIE AFFERENTI ALL’AREA ANZIANI</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>1110</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>26/06/2026</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>PROGETTO REGIONALE “PIANO DI COMUNICAZIONE – INFORMAZIONE CIRCA L’ESISTENZA E L’OPERATIVITA’ DEI PROTOCOLLI DI RETE” (DDR 136/2025, DDR 18/2025, DDR 56/2025): RENDICONTAZIONE</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F3" t="n">
         <v>20000</v>
       </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Il Dirigente dell’UOC Servizi Sociali e Sociosanitari - Evelino Perri</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>DDR 136/2025, DDR 18/2025, DDR 56/2025</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr"/>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>A. Ulss 7 e Centro Ares</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>1109</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>26/06/2026</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>DELIBERA N 1793 DEL 22/10/2021 - APPROVAZIONE SCHEMA TIPO DI ACCORDO CONTRATTUALE PER LA SPERIMENTAZIONE DI UN MODELLO DI SVILUPPO DELLA DGRV 739/2015 PER L’ACCOMPAGNAMENTO ALL’INCLUSIONE ED ALL’OCCUPABILITÀ DELLE PERSONE CON DISABILITÀ – PROSECUZIONE DELLE ATTIVITÀ FINO AL 31 DICEMBRE 2027</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F4" t="n">
         <v>57794</v>
       </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>Il Dirigente della UOC Servizi Sociali e Sociosanitari - Evelino Perri</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>DELIBERA N 1793 DEL 22/10/2021, DGRV 739/2015</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr"/>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>Rete Pedemontana e Rete Agricoltura Sociale Pedemontana</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>1108</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>26/06/2026</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>SISTEMA VENETO ADOZIONI. INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE ED INTERNAZIONALE (L. N. 476/98). DGR 650/2024, DDR 77/2024, DDR 49/2025. PIANO TERRITORIALE VENETO ADOZIONI (PTVA) AZIENDALE ANNO 2024/2025 (CODICE COMMESSA 2/2025/3): APPROVAZIONE RENDICONTAZIONE FINALE</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F5" t="n">
         <v>31101</v>
       </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>Il Dirigente dell’UOC Servizi Sociali e Socio Sanitari - Evelino Perri</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>L. N. 476/98, DGR 650/2024, DDR 77/2024, DDR 49/2025</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr"/>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>A. Ulss 7 Pedemontana, Ente autorizzato “I Bambini dell’Arcobaleno – Bambarco Odv” di Longarone, Associazione di volontariato “Famiglie Adottive Alto Vicentino”</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>1002</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>05/06/2026</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>RECEPIMENTO DEL FINANZIAMENTO REGIONALE DI CUI AL DDR N. 13665/2025. APPROVAZIONE DELLO SCHEMA DI CONVENZIONE PER L'ATTUAZIONE DEL PROGETTO SPERIMENTALE DI CERTIFICAZIONE DSA TRAMITE I PRIVATI ACCREDITATI AMBULATORIALI DEL TERRITORIO.</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F6" t="n">
         <v>54546</v>
       </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>Il Dirigente della UOC Servizi Sociali e Sociosanitari - Evelino Perri</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>DDR N. 13665/2025</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr"/>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>Soggetti privati accreditati aderenti al progetto di certificazione DSA: Centro di Psichiatria e Psicoterapia Studio Dottor Bova (Bassano del Grappa); Centro di Neuroscienze e Psicologia dell’Età Evolutiva s.r.l. (Rosà)</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>946</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>22/05/2026</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>AVVISO DI ISTRUTTORIA PUBBLICA FINALIZZATA ALLA CO-PROGETTAZIONE CON ENTI DEL TERZO SETTORE (ETS) PER LA REALIZZAZIONE DI UNO “SPAZIO ADOLESCENTI” E ATTIVITA’ DI PREVENZIONE DEL DISAGIO GIOVANILE NELLE SCUOLE DEL TERRITORIO DELL’ULSS 7 PEDEMONTANA: APPROVAZIONE ESITI DELLA CO-PROGETTAZIONE E ACCORDI CONSEGUENTI</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F7" t="n">
         <v>101078</v>
       </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>Il Dirigente UOC Servizi Sociali e Socio Sanitari - Evelino Perri</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>DGR 285/2025</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr"/>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>Enti del terzo settore aderenti (ETS): MANO AMICA SOCIETÀ COOPERATIVA SOCIALE ONLUS; CENTRO DI LAVORO SOLIDALE SOCIETA’COOPERATIVA SOCIALE</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>888</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>15/05/2026</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>INTERVENTI E SERVIZI PER L’ASSISTENZA ALLE PERSONE CON DISABILITA` GRAVE PRIVE DEL SOSTEGNO FAMILIARE ``DOPO DI NOI`` DI CUI ALLA LEGGE 112/2016, DGR N. 514 DEL 13 MAGGIO 2025. COSTITUZIONE DELL' ELENCO DEI SOGGETTI ACCREDITATI ED APPROVAZIONE DEGLI ACCORDI CONTRATTUALI</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F8" t="n">
         <v>0</v>
       </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>Il Dirigente della UOC Servizi Sociali e Sociosanitari - Evelino Perri</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>Legge 112/2016, DGR n. 514 del 13 maggio 2025</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr"/>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>RETI: CASA – capofila Associazione Conca d’Oro - ETS; LE CHIAVI DI CASA – capofila Verlata Società Cooperativa Sociale arl; ABILITARE PER L’AUTONOMIA – capofila MEA Società Cooperativa</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>520</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>20/03/2026</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>STIPULA CONVENZIONE CON L'ASSOCIAZIONE CASA DI PRONTA ACCOGLIENZA SICHEM ODV - ETS DI BASSANO, GESTORE DI UNA COMUNITA' EDUCATIVA MAMMA BAMBINO</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F9" t="n">
         <v>19800</v>
       </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>Il Direttore della UOC Servizi Sociali e Sociosanitari - Eddi Frezza</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr"/>
+      <c r="J9" t="inlineStr"/>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>Associazione Casa di Pronta Accoglienza Sichem – OVD - ETS</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>16/01/2026</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>APPROVAZIONE GRADUATORIA AVVISO PUBBLICO DI MANIFESTAZIONE DI INTERESSE PER L'INDIVIDUAZIONE DI SOGGETTI PUBBLICI E/O PRIVATI INTERESSATI A RICOPRIRE IL RUOLO DI PARTNER NEL TERRITORIO DELL'AZIENDA ULSS 7 PEDEMONTANA NELL'AMBITO DEL PROGETTO "TURISMO SOCIALE E INCLUSIVO NEL VENETO (DGRV40/2025).”</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F10" t="n">
         <v>0</v>
       </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>Il Direttore UOC Servizi Sociali e Socio Sanitari - Eddi Frezza</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>DGRV 40/2025</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr"/>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>Soggetti pubblici e/o privati disposti a condividere le finalità e realizzare, in tutto o in parte, gli obiettivi del progetto “Turismo sociale ed inclusivo nel Veneto”</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>16/01/2026</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>PROGETTO REGIONALE “POTENZIAMENTO DEI CENTRI PER LA FAMIGLIA NELL’AMBITO DEI CONSULTORI FAMILIARI – ANNUALITA’ 2025/2026 (DGR 285 DEL 24/03/2025, DDR 32 DEL 15/04/2025: APPROVAZIONE SCHEMA TIPO DI ACCORDO PER LA REALIZZAZIONE DEGLI INTERVENTI PREVISTI NELL’INIZIATIVA “NATI PER LEGGERE” E “NATI PER LA MUSICA”</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F11" t="n">
         <v>9131</v>
       </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>Il Direttore UOC Servizi Sociali e Socio Sanitari - Eddi Frezza</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>DGR 285 DEL 24/03/2025, DDR 32 DEL 15/04/2025</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr"/>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>Comuni aderenti e l’Associazione Culturale Pediatri “J. Da Ponte”</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>2412</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>29/12/2025</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>APPROVAZIONE CONVENZIONE CON L’ASSOCIAZIONE CITTADINANZATTIVA REGIONE VENETO APS PER LA REALIZZAZIONE DI ATTIVITÀ INFORMATIVE, FORMATIVE E DI SUPPORTO ALLA CITTADINANZA FINALIZZATE A MIGLIORARE L’ACCESSO AI SERVIZI SOCIO SANITARI DEL TERRITORIO DELL’AZIENDA ULSS 7 PEDEMONTANA. PERIODO 01/01/2026 – 31/12/2028.</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F12" t="n">
         <v>9000</v>
       </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr"/>
+      <c r="I12" t="inlineStr"/>
+      <c r="J12" t="inlineStr"/>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>cittadinanzattiva Regione Veneto APS</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>periodo 01/01/26 a 31/12/2028, 3.000 euro per anno</t>
+        </is>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>2333</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>19/12/2025</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>PROROGA ACCORDI CONTRATTUALI PER LA DEFINIZIONE DEI RAPPORTI GIURIDICI ED ECONOMICI TRA L’AZIENDA ULSS 7 PEDEMONTANA E I CENTRI DI SERVIZIO TITOLARI DI STRUTTURE RESIDENZIALI ACCREDITATE CHE EROGANO PRESTAZIONI SOCIALI, SOCIO SANITARIE E SANITARIE AFFERENTI ALL’AREA ANZIANI. PERIODO 01/01/2026 – 30/06/2026</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F13" t="n">
         <v>0</v>
       </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>Il Direttore dei Servizi Socio Sanitari, nelle funzioni di Direttore dell’UOC Servizi Sociali e Socio Sanitari - Eddi Frezza</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr"/>
+      <c r="J13" t="inlineStr"/>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>CENTRI DI SERVIZIO TITOLARI DI STRUTTURE RESIDENZIALI ACCREDITATE CHE EROGANO PRESTAZIONI SOCIALI, SOCIO SANITARIE E SANITARIE AFFERENTI ALL’AREA ANZIANI</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>2288</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>12/12/2025</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>PROGETTO REGIONALE ``SOLLIEVO`` A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON. PROSECUZIONE FINO AL 31/12/2026 (DGR N. 1052 DEL 08/09/2025). RECEPIMENTO DEL FINANZIAMENTO, APPROVAZIONE DEL PROGETTO AZIENDALE E DELLO SCHEMA TIPO DI CONVENZIONE CON LE ASSOCIAZIONI DI VOLONTARIATO AMAD E ALZHEIMER ZANE`.</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F14" t="n">
         <v>159600</v>
       </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>DIRETTORE DELL'UOC SERVIZI SOCIALI E SOCIO SANITARI - EDDI FREZZA</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>DGR N. 1052 DEL 08/09/2025</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr"/>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>Associazione Malattia di Alzheimer e altre Demenze (A.M.A.d.); Associazione Alzheimer Zanè</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>2287</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>12/12/2025</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI (L.R. N. 55/1982 E S.M.I.) DGRV N. 1011/2025. PRESENZE ANNO 2024. RIPARTO ANNO 2025.</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F15" t="n">
         <v>240864</v>
       </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>DIRETTORE DELL'UOC SERVIZI SOCIALI E SOCIO SANITARI - EDDI FREZZA</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>L.R. N. 55/1982 E S.M.I.; DGRV N. 1011/2025</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr"/>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>Comunità religiose che ospitano nelle proprie strutture persone religiose non autosufficienti</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>1939</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>24/10/2025</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>CONTRIBUTO AI CITTADINI VENETI PORTATORI DI HANDICAP PSICOFISICI CHE APPLICANO IL METODO DOMAN O VOJTA O FAY O ABA O PERFETTI O FELDENKRAIS. L.R. N. 6 DEL 22 FEBBRAIO 1999. ANNO 2025 (DGRV 1014 DEL 02/09/2025). RECEPIMENTO DEL FINANZIAMENTO E PROVVEDIMENTI CONSEGUENTI</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F16" t="n">
         <v>103647</v>
       </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>IL DIRIGENTE DELL'UOSD PER IL SOCIALE - EVELINO PERRI</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>L.R. N. 6 DEL 22 FEBBRAIO 1999; DGRV 1014 DEL 02/09/2025</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr"/>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>Beneficiari dell’applicazione del metodo Doman o Vojta o Fay o ABA o Perfetti o Feldenkrais;</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>1851</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>10/10/2025</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>CONTRIBUTI PER LA MODIFICA DEGLI STRUMENTI DI GUIDA. LEGGE N. 104 DEL 1992, ART. 27. ANNO 2025 (DGRV 1012 DEL 02/09/2025). RECEPIMENTO DEL FINANZIAMENTO E PROVVEDIMENTI CONSEGUENTI.</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F17" t="n">
         <v>3782</v>
       </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>IL DIRIGENTE DELL'UOSD PER IL SOCIALE - EVELINO PERRI</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>LEGGE N. 104 DEL 1992, ART. 27; DGRV 1012 DEL 02/09/2025</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr"/>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>Titolari di patente di guida delle categorie A, B, o C speciali, con incapacità motorie permanenti ai sensi dell’art. 27 legge n. 104/1992</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>1685</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>12/09/2025</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>CONVENZIONE CON L’ASSOCIAZIONE CITTADINANZATTIVA REGIONE VENETO APS PER ATTIVITA’ DI SUPPORTO A TRASPORTI VARI. PERIODO DALLA DATA DI ADOZIONE DEL PRESENTE ATTO AL 31/08/2028</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F18" t="n">
         <v>4.5</v>
       </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>Scelta del contraente per l'affidamento di lavori, forniture e servizi, anche con riferimento alla modalità selezione prescelta ai sensi del codice dei contratti pubblici relativi a lavori, servizi e forniture, di cui al decreto legislativo 18 aprile 2016, n. 50</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr"/>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>legge 266/1991</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>scelta fiduciaria</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>Associazione “Cittadinanzattiva Regione Veneto” APS</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>dal 12/09/2025 al  31/08/2028</t>
+        </is>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>1587</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>29/08/2025</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>RECEPIMENTO DEL FINANZIAMENTO ED APPROVAZIONE DELLA CONVENZIONE CON L’ETS CENTRO ARES PER L'ATTUAZIONE “PIANO DI COMUNICAZIONE - INFORMAZIONE CIRCA L’ESISTENZA E L’OPERATIVITA’ DEI PROTOCOLLI DI RETE” (DDR 136/2025, DDR 18/2025, DDR 56/2025).</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F19" t="n">
         <v>20000</v>
       </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>Il Dirigente della UOSD Sociale - Evelino Perri</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>DDR 136/2025, DDR 18/2025, DDR 56/2025</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr"/>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>ASSOCIAZIONE ARES APS</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>1586</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>29/08/2025</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>PROGETTO REGIONALE "TURISMO ACCESSIBILE E INCLUSIVO PER LE PERSONE CON DISABILITA'" (DGRV 40/2025, DDR 22/2025, DDR25/2025). RECEPIMENTO DEL FINANZIAMENTO E ATTI CONSEGUENTI. CUP H19124001040001.(CODICE COMMESSA 2/2025/6)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F20" t="n">
         <v>183973</v>
       </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>Il Dirigente, dell’UOSD per il Sociale - Evelino Perri</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>DGRV 40/2025, DDR 22/2025, DDR25/2025</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr"/>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>Azienda Ulss 7; Unione Montana Spettabile Reggenza dei Sette Comuni</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>1104</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>13/06/2025</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>AVVISO PER L’INDIVIDUAZIONE DI COOPERATIVE SOCIALI DI TIPO B E FATTORIE SOCIALI CON ESPERIENZA NELLA GESTIONE DEI SERVIZI DI ORIENTAMENTO, FORMAZIONE, INSERIMENTO AL LAVORO, INCLUSIONE SOCIALE, A FAVORE DI PERSONE CON DISABILITÀ O SVANTAGGIO, INTERESSATE AD OSPITARE TIROCINI DI INSERIMENTO/REINSERIMENTO LAVORATIVO E TIROCINI DI INCLUSIONE SOCIALE PER GLI ANNI 2025, 2026 E 2027 (DELIBERA DEL DIRETTORE GENERALE N. 330 DEL 21/02/2025) – APPROVAZIONE ELENCO</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>UOSD SOCIALE</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F21" t="n">
         <v>0</v>
       </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>Il Dirigente dell’ UOSD per il Sociale - Evelino Perri</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>DELIBERA DEL DIRETTORE GENERALE N. 330 DEL 21/02/2025</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr"/>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>Elenco delle cooperative sociale e delle fattorie sociali interessate ad ospitare tirocini di inserimento/reinserimento lavorativo e tirocini di inclusione sociale per gli anni 2025 -2027</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>661</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>04/04/2025</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>PROGETTO REGIONALE ``SOLLIEVO`` A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON. PROSECUZIONE FINO AL 31/12/2025 (DGR N. 1412/2024). RECEPIMENTO DEL FINANZIAMENTO, APPROVAZIONE DEL PROGETTO AZIENDALE E DELLO SCHEMA TIPO DI CONVENZIONE CON LE ASSOCIAZIONI DI VOLONTARIATO AMAD E ALZHEIMER ZANE`.</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F22" t="n">
         <v>130000</v>
       </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr"/>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>L. 266/1991</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>SCELTA FIDUCIARIA</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>Associazione Malattia di Alzheimer e altre Demenze (A.M.A.d.) - Associazione Alzheimer Zanè</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>536</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>21/03/2025</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>CONVENZIONE CON L’ASSOCIAZIONE PER LA LOTTA CONTRO L’INSUFFICIENZA RESPIRATORIA (ALIR) DI BASSANO DEL GRAPPA PER LA REALIZZAZIONE DI UN PROGETTO NEL DISTRETTO 1. PERIODO 01/04/2025- 31/03/2028.</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F23" t="n">
         <v>1500</v>
       </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr"/>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>L. 266/1991</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>SCELTA FIDUCIARIA</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>ASSOCIAZIONE PER LA LOTTA CONTRO L’INSUFFICIENZA RESPIRATORIA (ALIR)</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>487</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>14/03/2025</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>PROGETTO SOLLIEVO A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON AVVIATO CON DGR N. 1873/2013 (DGR N. 1403/2023) – DECIMO ANNO. APPROVAZIONE RENDICONTAZIONE FINALE ANNUALITA’ 2024.</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F24" t="n">
         <v>0</v>
       </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr"/>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>L. 266/1991</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>SCELTA FIDUCIARIA</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>Associazioni AMAD e Alzheimer Zanè</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>486</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>14/03/2025</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>CONVENZIONE CON L’ASSOCIAZIONE CITTADINANZATTIVA REGIONE VENETO APS PER IL SUPPORTO ALLA PRENOTAZIONE ONLINE DEI PRELIEVI EMATICI NEL TERRITORIO DELL’AZIENDA ULSS 7 PEDEMONTANA. ANNO 2025.</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F25" t="n">
         <v>3000</v>
       </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr"/>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>L. 266/1991</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>scelta fiduciaria</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>ASSOCIAZIONE CITTADINANZA ATTIVA REGIONE DEL VENETO</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>286</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>14/02/2025</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>CONVENZIONE CON L’ASSOCIAZIONE ONCOLOGICA BASSANESE “MAI SOLI ONLUS” DI BASSANO DEL GRAPPA PER LA REALIZZAZIONE DI ATTIVITA’ DI VOLONTARIATO. PERIODO 01/04/2025-31/03/2027.</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F26" t="n">
         <v>400</v>
       </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr"/>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>L. 266/1991</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>SCELTA FIDUCIARIA</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>ASSOCIAZIONE ONCOLOGICA BASSANESE</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>14/02/2025</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>CONVENZIONE CON L’ASSOCIAZIONE RETI DI SOLIDARIETÀ (RE. SOL) PER LA REALIZZAZIONE DI INTERVENTI A FAVORE DI PERSONE CON DISABILITA'. BIENNIO 2025 – 2026.</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F27" t="n">
         <v>2394</v>
       </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr"/>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>L. 266/1991</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>scelta fiduciaria</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>Associazione Reti di Solidarietà</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>2452</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>31/12/2024</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>APPROVAZIONE ADEGUAMENTO RETTA ALBERGHIERA DELLE STRUTTURE AZIENDALI PER PERSONE CON DISABILITA’, R.S.A. E COMUNITA’ ALLOGGIO DI MAROSTICA DAL 01/01/2025.</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F28" t="n">
         <v>3000</v>
       </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr"/>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>L.266/1991</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>scelta fiduciaria</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>ASSOCIAZIONE LA FAMIGLIA</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>1895</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>18/10/2024</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>CONTRIBUTI ALLE COMUNITA’ RELIGIOSE CHE ASSISTONO DIRETTAMENTE I PROPRI RELIGIOSI ANZIANI NON AUTOSUFFICIENTI (L.R. N. 55/1982 E S.M.I.) DGRV N. 1014/2024. PRESENZE ANNO 2023. RIPARTO ANNO 2024.</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F29" t="n">
         <v>0</v>
       </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>Direttore UOC Direzione amministrativa territoriale Dott.ssa Cinzia Brunello</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>L.R. 55/82 - DGRV 1014/2024 - DGRV 4204/99</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>graduatoria regionale</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>Centri di servizio che assistono i propri religiosi</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>1251</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>05/07/2024</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>ATTIVITÀ RIVOLTE ALLE PERSONE CON PROBLEMI ALCOL-CORRELATI. APPROVAZIONE PROGETTI E RELATIVE CONVENZIONI CON LE ASSOCIAZIONE DEI CLUB ALCOLISTI IN TRATTAMENTO (ACAT) DI BASSANO E ASIAGO, THIENE E SCHIO</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F30" t="n">
         <v>24000</v>
       </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr"/>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>L. 266/1991</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>scelta fiduciaria</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>ACAT  - Pedemontana Bassano Asiago - Valori Nuovi Thiene - Pedemontana ODV Schio</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>583</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>29/03/2024</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>PROGETTO REGIONALE ``SOLLIEVO`` A FAVORE DELLE PERSONE AFFETTE DA DECADIMENTO COGNITIVO E MALATTIA DI PARKINSON. PROSECUZIONE FINO AL 31/12/2024 (DGR N. 1403/2023). RECEPIMENTO DEL FINANZIAMENTO, APPROVAZIONE DEL PROGETTO AZIENDALE E DELLO SCHEMA TIPO DI CONVENZIONE CON LE ASSOCIAZIONI DI VOLONTARIATO AMAD E ALZHEIMER ZANE`.</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="F31" t="n">
         <v>0</v>
       </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr"/>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>L. 266/1991</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>scelta fiduciaria</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>lAssociazione Malattia di Alzheimer e altre Demenze (A.M.A.d.) e  Associazione Alzheimer Zanè</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>