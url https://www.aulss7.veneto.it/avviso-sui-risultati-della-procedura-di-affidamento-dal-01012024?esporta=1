--- v2 (2026-07-23)
+++ v3 (2026-10-21)
@@ -421,51 +421,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:I421"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Codice</t>
+          <t>Provvedimento</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Data documento</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Oggetto</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Data inizio</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Data fine</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Progressivo pubblicazione</t>