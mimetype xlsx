--- v0 (2026-04-23)
+++ v1 (2026-06-07)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I1"/>
+  <dimension ref="A1:I421"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Data documento</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Oggetto</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -463,46 +463,18946 @@
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Data fine</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Progressivo pubblicazione</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Ufficio competente</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>741</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>11/04/2025</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>OSPEDALE ALTO VICENTINO – AFFIDAMENTO REALIZZAZIONE DI UN AMBULATORIO CHIRURGICO DI TIPO 2 PRESSO IL LOCALE SALA GESSI AL PIANO TERRA.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>12/04/2025</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>22/04/2025</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>753/25</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>739</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>11/04/2025</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO. APPROVAZIONE PROGETTO ESECUTIVO 1° STRALCIO FUNZIONALE - 1° LOTTO REALIZZATIVO - PIANI 11°, 12° E PIANO COPERTURA - AFFIDAMENTO DEI LAVORI TRAMITE ADESIONE ALL’ACCORDO QUADRO STIPULATO DA AZIENDA ZERO</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>12/04/2025</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>22/04/2025</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>752/25</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>737</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>11/04/2025</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI REDAZIONE DELLA PERIZIA DI STIMA CON IL CRITERIO DELLA STIMA SINTETICA DELL’IMMOBILE DENOMINATO “EX ISTITUTO ELIOTERAPICO” DI MEZZASELVA DI ROANA (VI), VIA ALFREDO CAMPIGLIO N. 22.</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>12/04/2025</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>22/04/2025</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>750/25</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I4" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>734</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>11/04/2025</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE MODIFICA DEL CONTRATTO PER LA MANUTENZIONE E GESTIONE DEGLI IMPIANTI DI GAS MEDICINALI, TECNICI E DI LABORATORIO PER ADEGUAMENTO LOCALI TERAPIA SUBINTENSIVA UCIC.</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>12/04/2025</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>22/04/2025</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>747/25</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I5" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>733</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>11/04/2025</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>CASA DELLA SALUTE DI SCHIO. AFFIDAMENTO INTERVENTO DI BONIFICA, RIPRISTINO E DECONTAMINAZIONE DAI FUMI DI INCENDIO DA EFFETTUARSI PRESSO I LOCALI AL PIANO PRIMO.</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>12/04/2025</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>22/04/2025</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>746/25</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I6" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>732</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>11/04/2025</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEI LAVORI DI SOSTITUZIONE DELLA CABINA IMPIANTO ASCENSORE 42065017 PRESSO IL CSM DELLA CASA DELLA SALUTE DI SCHIO .</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>12/04/2025</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>22/04/2025</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>745/25</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I7" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>674</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>04/04/2025</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO. AFFIDAMENTO SCORPORO PROGETTAZIONE ESECUTIVA E DIREZIONE OPERATIVA OPERE STRUTTURALI 1° LOTTO REALIZZATIVO</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>05/04/2025</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>15/04/2025</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>681/25</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I8" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>617</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>28/03/2025</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>OSPEDALE DI ASIAGO - DEMOLIZIONE VECCHIA SEDE - AGGIUDICAZIONE APPALTO INTEGRATO</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>29/03/2025</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>08/04/2025</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>628/25</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I9" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>456</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>07/03/2025</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023 PER L’AFFIDAMENTO DEL SERVIZIO DI GESTIONE ARCHIVIO ESTERNO DELL’AZIENDA ULSS N. 7 PEDEMONTANA - GARA AULSS7_2025_00073</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>08/03/2025</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>18/03/2025</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>465/25</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I10" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>453</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>07/03/2025</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>RINNOVO DEL CONTRATTO PER IL SERVIZIO DI DISINFESTAZIONE PER IL CONTROLLO DEGLI INFESTANTI NELLE STRUTTURE SANITARIE ULSS 7 PEDEMONTANA. GARA N. 2022-093-BAS</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>08/03/2025</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>18/03/2025</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>462/25</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I11" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>452</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>07/03/2025</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI FORMAZIONE “LA COMUNICAZIONE COME STRUMENTO DEL BENESSERE ORGANIZZATIVO” – GARA AULSS7_2025_00093</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>08/03/2025</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>18/03/2025</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>461/25</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I12" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>417</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>04/03/2025</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>ADESIONE ALLA CONVENZIONE CONSIP ENERGIA ELETTRICA 22 – LOTTO 5 VENETO PER LA SEDE DI VIA C. DEL PRETE N. 30 IN THIENE (VI)</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>04/03/2025</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>14/03/2025</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>429/25</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I13" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>343</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>21/02/2025</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023, FORNITURA DI SISTEMI DI STIMOLAZIONE TRANSCATETERE BICAMERALE LEADLESS, A COMPATIBILITÀ TOTAL BODY CON RISONANZA MAGNETICA “MICRA™ AV” E RELATIVO INTRODUTTORE. GARA AULSS7_2024_00382</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>22/02/2025</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>04/03/2025</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>343/25</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I14" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>341</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>21/02/2025</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DEL SERVIZIO ANNUALE NEQAS (CONTROLLI DI QUALITÀ ESTERNI). GARA AULSS7_2024_00386</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>22/02/2025</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>04/03/2025</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>341/25</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I15" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>340</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>21/02/2025</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI TEST RAPIDI (1° - 3° GENERAZIONE) PER LA RICERCA QUALITATIVA DELL’ANTIGENE SPECIFICO DEL VIRUS SARS-COV-2 PER L’ULSS 7 PEDEMONTANA. GARA 2024 – 192 – BAS</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>22/02/2025</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>04/03/2025</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>340/25</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I16" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>336</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>21/02/2025</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI SISTEMI PER LA RILEVAZIONE DECENTRATA DELLA GLICEMIA IN AMBITO OSPEDALIERO – GARA 2024 - 202 - BAS.</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>22/02/2025</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>04/03/2025</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>336/25</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I17" t="n">
+        <v>340361</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>335</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>21/02/2025</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DELL’ATTIVITÀ DI AGGIORNAMENTO CVP (NUOVO CATALOGO PRESCRIVIBILE 2024) PER CUP DISTRETTO 2. GARA N. AULSS7_2024_00369.</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>22/02/2025</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>04/03/2025</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>335/25</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I18" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>302</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>17/02/2025</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE GARA EUROPEA A PROCEDURA APERTA PER LA CONCESSIONE DEI SERVIZI BAR ED EDICOLA PRESSO L'OSPEDALE S. BASSIANO DELL'AZIENDA ULSS 7 PEDEMONTANA – RIF. 2023-117-TH - CIG. B05E90461F.</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>311/25</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I19" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>301</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>17/02/2025</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA ED ESTENSIONE PER SERVIZI DI CONSERVAZIONE SOSTITUTIVA DI DOCUMENTAZIONE AMMINISTRATIVA E CLINICA. GARA N. AULSS7_2024_00364</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>310/25</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I20" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>17/02/2025</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO PROSECUZIONE SERVIZIO DI NOLEGGIO DI N. 2 AMBULANZE DI SOCCORSO PER 12 MESI PER L’U.O.C. PRONTO SOCCORSO DEL P.O. DI SANTORSO. GARA 2023-284-TH.</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>308/25</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I21" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>299</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>17/02/2025</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>ADESIONE ALL’ACCORDO QUADRO CONSIP “CYBERSECURITY 2” ID 2367 – LOTTO 2 (NORD ITALIA) PER L’ACQUISTO DI PIATTAFORMA DI SICUREZZA – ANTIVIRUS GARA N. AULSS7_2025_00081.</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>309/25</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I22" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>298</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>17/02/2025</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO FORNITURA, PREVIA INDAGINE DI MERCATO COMPARATIVA, DI CARTA NON SANITARIA CON MARCHIO ECOLABEL- GARA N. 2024-154-BAS</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>28/02/2025</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>307/25</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I23" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>252</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>07/02/2025</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>SECONDO STRALCIO FUNZIONALE – MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L’OSPEDALE “SAN BASSIANO” DI BASSANO DEL GRAPPA (VI) – AGGIUDICAZIONE PROCEDURA APERTA AI SENSI DELL’ART 71 DEL DLGS 36/2023</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>08/02/2025</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>262/25</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I24" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>247</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>07/02/2025</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359) - AFFIDAMENTO DEL SERVIZIO DI VERIFICA DELLA PROGETTAZIONE ESECUTIVA – OPERE DI COSTRUZIONE DEL LOTTO A.1 (5 ALLOGGI ALZHEIMER).</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>08/02/2025</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>245/25</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I25" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>244</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>07/02/2025</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 32^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00088</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>08/02/2025</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>242/25</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I26" t="n">
+        <v>1142165</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>238</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>07/02/2025</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO GARA REGIONALE PER LA FORNITURA DI “MEZZI DI SOCCORSO E APPARECCHIATURE ELETTROMEDICALI” – ACQUISTO DI N. 2 AMBULANZE (LOTTO 1).</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>08/02/2025</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>236/25</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I27" t="n">
+        <v>268644</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>237</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>07/02/2025</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DELL'INTEGRAZIONE TRA I SISTEMI DEDALUS (GALILEO) E NUOVO SOFTWARE REGIONALE (PATHOXWEB – ANATOMIA PATOLOGICA), DEL RECUPERO DATI STORICI E CONFIGURAZIONI DALL’APPLICATIVO DI ANATOMIA PATOLOGICA ARMONIA/ATHENA PRESSO L’ULSS 7 PEDEMONTANA E DELL’ESTRAZIONE DELLE CONFIGURAZIONI DA ARMONIA E GALILEO. GARA N. AULSS7_2024_00236.</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>08/02/2025</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>235/25</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I28" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>236</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>07/02/2025</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA, AI SENSI DELL’ART. 76, COMMA 2 LETT. B) DEL D.LGS. N. 36/2023, PER LA FORNITURA DI CATETERI PER ASSISTENZA TERRITORIALE DITTA WELLSPECT SRL. GARA AULSS7_2024_00339</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>08/02/2025</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>18/02/2025</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>234/25</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I29" t="n">
+        <v>196576</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>181</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>ADESIONE ALLA CONVENZIONE CONSIP ENERGIA ELETTRICA 22 – LOTTO 5 VENETO</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>184/25</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I30" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>178</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL RINNOVO DELLE LICENZE D’USO ANNUALI “IVANTI / LANDESK” E DEI SERVIZI PROFESSIONALI PER L’ANNO 2025. GARA N. 2024-219-TH.</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>181/25</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I31" t="n">
+        <v>86648</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>177</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>PNRR M1C1 MISURA 1.4.3 ADOZIONE PAGOPA INVESTIMENTO 1.4 “SERVIZI E CITTADINANZA DIGITALE” SVILUPPO SOFTWARE PER APPLICATIVI DI CONTABILITÀ EUSIS CUP H51F22002650006. GARA N. AULSS7_2024_00362</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>180/25</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I32" t="n">
+        <v>10350</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>174</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023 DEL SERVIZIO DI RASSEGNA STAMPA E MONITORAGGIO AUDIOVISIVI PER L’AZIENDA ULSS N. 7 PEDEMONTANA – GARA AULSS7_2024_00371</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>177/25</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I33" t="n">
+        <v>6290</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>173</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>RINNOVO CONTRATTI PER LA FORNITURA DI SISTEMI AUTOMATICI COLORAZIONE VETRINI. GARA N. 2022-249-BAS</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>176/25</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I34" t="n">
+        <v>31027</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>169</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA FULL-RISK, CON ATTIVITÀ ON-SITE, SULL'ANGIOGRAFO MODELLO ARSTISPHENO E RELATIVI ACCESSORI, PRODUTTORE SIEMENS, IN USO NELLA SALA IBRIDA DEL P.O. DI BASSANO. GARA 2024-211-TH.</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>172/25</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I35" t="n">
+        <v>194358</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>168</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTI DIRETTI, AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023, PER LA FORNITURA DI CATETERI PER ASSISTENZA TERRITORIALE DITTE B BRAUN MILANO SAS, TELEFLEX MEDICAL SPA, HOLLISTER SPA. GARE 2024-220-BAS, 2024-221 BAS, 2024-222-BAS.</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>171/25</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I36" t="n">
+        <v>184111</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>167</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>31/01/2025</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023 DELLA FORNITURA DI UN FURGONE TIPO FIAT SCUDO PER IL TRASPORTO ANIMALI D’AFFEZIONE. GARA 2024-138-BAS</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>01/02/2025</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>11/02/2025</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>170/25</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I37" t="n">
+        <v>33198</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>137</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>27/01/2025</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTI, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI MATERIALE VARIO PER IL DIPARTIMENTO DI PREVENZIONE. PIANO NAZIONALE INVESTIMENTI COMPLEMENTARI AL PNRR (PNC). GARA AULSS7_2024_00337. CUP I83C22000640005 - CODICE COMMESSA 4/2023/401.</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>27/01/2025</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>143/25</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I38" t="n">
+        <v>7317</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>136</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>27/01/2025</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>ADESIONE ALL’ACCORDO QUADRO CONSIP FUEL CARD 3 - STIPULA APPALTO SPECIFICO</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>27/01/2025</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>142/25</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I39" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>135</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>27/01/2025</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DELLE MODIFICHE SOFTWARE PER IL NUOVO FLUSSO INFORMATIVO DELLA SCHEDA DI DIMISSIONE OSPEDALIERA SDO-R CON CONTENUTO RIABILITATIVO PER IL DISTRETTO N.2. GARA N. AULSS7_2024_00229.</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>27/01/2025</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>141/25</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I40" t="n">
+        <v>15674</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>134</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>27/01/2025</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI SISTEMI PER LA DIAGNOSTICA RAPIDA DI SARS-COV2 E DI ALTRI VIRUS RESPIRATORI PER L’ULSS 7 PEDEMONTANA. GARA 2024 – 194 – BAS</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>27/01/2025</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>140/25</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I41" t="n">
+        <v>89200</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>133</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>27/01/2025</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO ALLA DITTA DEDALUS DEL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA TECNICA ESTESA E SERVIZI PROFESSIONALI PER GLI APPLICATIVI DI DIAGNOSTICA (ANATOMIA). GARA N. AULSS7_2024_00357.</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>27/01/2025</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>06/02/2025</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>139/25</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I42" t="n">
+        <v>16376</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>127</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 31^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2025_00056</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>25/01/2025</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>127/25</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I43" t="n">
+        <v>4791336</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>126</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 19^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2025_00055</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>25/01/2025</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>126/25</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I44" t="n">
+        <v>47570</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO, SUDDIVISA IN LOTTI, DI STRUMENTAZIONI PER L’U.O.C. MEDICINA TRASFUSIONALE P.O. SANTORSO – GARA AULSS7_2025_00061.</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>25/01/2025</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>125/25</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I45" t="n">
+        <v>15268</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>124</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO XII APPALTO SPECIFICO PER LA FORNITURA DI FARMACI IN CONCORRENZA ED ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’AZIENDA SANITARIA DELL’ALTO ADIGE – COMPRENSORIO DI BOLZANO E L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO (APSS), ESPLETATO DA AZIENDA ZERO - U.O.C. CRAV. RIF AULSS7_2025_00066</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>25/01/2025</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>124/25</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I46" t="n">
+        <v>2098656</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>119</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI N. 1 SISTEMA DI NAVIGAZIONE ELETTROMAGNETICO PER L’U.O.C. OTORINOLARINGOIATRIA DEL P.O. DI BASSANO DEL GRAPPA. GARA AULSS7_2024_00336.</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>25/01/2025</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>118/25</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I47" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO SERVIZIO DI MANUTENZIONE PREVENTIVA E CORRETTIVA FULL RISK DELL’IMPIANTO DI TRASPORTO PNEUMATICO INSTALLATO PRESSO L’OSPEDALE ALTO VICENTINO, PER LA DURATA DI ANNI 4</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>77/25</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I48" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>79</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER L’AFFIDAMENTO DEL SERVIZIO DI PULIZIA E SANIFICAZIONE A RIDOTTO IMPATTO AMBIENTALE - LOTTO N. 7 GARA AULSS7_2024_00389</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>74/25</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I49" t="n">
+        <v>15294631</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA DEL SOFTWARE MEDARCHIVER IN USO PRESSO LA UOC CARDIOLOGIA DELL’AZIENDA ULSS7 PEDEMONTANA PER L’ANNO 2025. GARA N. AULSS7_2024_00349.</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>75/25</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I50" t="n">
+        <v>30028</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>RINNOVO BIENNALE DEI CONTRATTI PER LA FORNITURA DI “AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – 3^ TRANCHE – PARTE PRIMA” (DELIBERAZIONE N. 530/2022 DI AZIENDA ZERO). GARA 2022-334-TH.</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>73/25</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I51" t="n">
+        <v>44066</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA FULL-RISK, CON ATTIVITÀ ON-SITE, POST GARANZIA, PER IL TOMOGRAFO A RISONANZA MAGNETICA MOD. MAGNETOM VIDA XQ, PRODUTTORE SIEMENS HEALTHCARE, IN USO PRESSO L’U.O.C. RADIOLOGIA DEL P.O. DI SANTORSO. GARA 2024-209-TH.</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>72/25</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I52" t="n">
+        <v>131435</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ED ASSISTENZA DELLA CARTELLA CLINICA MEDWARE E DEL SISTEMA DI MONITORAGGIO SINED IN USO PRESSO I SERVIZI DI NEFROLOGIA E DIALISI DELL’AZIENDA ULSS7 PEDEMONTANA PER L’ANNO 2025. GARA N. AULSS7_2024_00234</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>70/25</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I53" t="n">
+        <v>23483</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO SERVIZIO DI RICOSTRUZIONE PACCHETTI MEDICS 3D PER L’U.O.C. UROLOGIA DEL P.O. DI BASSANO DEL GRAPPA. GARA AULSS7_2024_00352. CODICE PROGETTO 10/2018/100.</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>71/25</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I54" t="n">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI TRASPORTO DATI IN FIBRA OTTICA PER L’ANNO 2025 RELATIVO ALLE TRATTE PRESENTI SUL TERRITORIO DELL’AZIENDA ULSS7 PEDEMONTANA. GARA AULSS7_2024_00377.</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>67/25</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I55" t="n">
+        <v>32760</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI N. 1 LASER OFTALMOLOGICO ND:YAG PER CAPSULOTOMIA E IRIDOTOMIA PER L’U.O.C. OCULISTICA DEL P.O. DI BASSANO DEL GRAPPA. GARA 2024-238-BAS.</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>65/25</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I56" t="n">
+        <v>27900</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>PNRR - M6C1 I 1.3 “RAFFORZAMENTO DELL'ASSISTENZA SANITARIA INTERMEDIA E DELLE SUE STRUTTURE (OSPEDALI DI COMUNITÀ)”. AFFIDAMENTI, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI ARREDI PER L’OSPEDALE DI COMUNITÀ (ODC) DI ASIAGO. CUP H44E22000790006 - CODICE COMMESSA 101/2022/17.</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>62/25</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I57" t="n">
+        <v>20118</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>ACQUISTO N. 90 LETTI DEGENZA ELETTRICI MEDIANTE ADESIONE ALLA CONVENZIONE DI ARIA S.P.A. PER LA FORNITURA DI ARREDI SANITARI PER REPARTI DEGENZA E AMBULATORI E SERVIZI CONNESSI - LOTTO 2. GARA 2024-142-BAS.</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>60/25</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I58" t="n">
+        <v>167181</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA FULL-RISK, CON ATTIVITÀ ON-SITE, SU ANGIOGRAFI CARDIOLOGICI MODELLO AZURION, PRODUTTORE PHILIPS S.P.A., IN USO NEI PP.OO. DI BASSANO E SANTORSO. GARA 2024-210-TH.</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>18/01/2025</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>28/01/2025</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>61/25</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I59" t="n">
+        <v>194246</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>10/01/2025</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>CONTRATTO PER LA GESTIONE DEI SERVIZI DI PRELIEVO: LOTTO 1– GESTIONE CENTRI PRELIEVO TERRITORIALI. GARA N. 2023-131-BAS: ESERCIZIO OPZIONE DI ESTENSIONE DEL SERVIZIO DI GESTIONE DEI PUNTI PRELIEVO DI ZUGLIANO E BREGANZE PER L’ANNO 2025.</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>11/01/2025</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>34/25</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I60" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>10/01/2025</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI SET MONOUSO STERILE PREASSEMBLATO PER IL POSIZIONAMENTO DEL CATETERE VESCICALE. GARA 2024-237-BAS</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>11/01/2025</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>29/25</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I61" t="n">
+        <v>81852</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>10/01/2025</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA BIENNALE DI SENSORI, MONOPAZIENTE E RIUTILIZZABILI PER MONITOR E SATURIMETRI CON TECNOLOGIA NELLCOR E MASIMO, CON MESSA A DISPOSIZIONE DEI SATURIMETRI NECESSARI – GARA 2024-227-BAS.</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>11/01/2025</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>30/25</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I62" t="n">
+        <v>139376</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>2455</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>RINNOVO DEL CONTRATTO PER LA FORNITURA DEL “SERVIZIO DI DISINFESTAZIONE DA ZANZARE PER EMERGENZA SANITARIA INSORTA A SEGUITO DI CASI UMANI DA VIRUS DENGUE, CHIKUNGUNYA, ZIKA, WEST NILE E USUTU “.  DDR  501/2021. GARA 2021-222-TH</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>10/01/2025</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>2531/24</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I63" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>2454</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO DELLA PROROGA TECNICA DELLA CONVENZIONE REGIONALE DI AZIENDA ZERO PER IL SERVIZIO DI VIGILANZA ATTIVA E ATTIVITÀ CORRELATE, LOTTO N. 4, E DI GUARDIANIA, LOTTO N. 9, A FAVORE DEGLI ENTI CHE OPERANO NEL TERRITORIO DEL VENETO.</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>10/01/2025</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>2530/24</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I64" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>2439</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>30/12/2024</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO RINNOVO SERVIZIO DI CONCESSIONE ANNUALE LICENZE D’USO “VEEAM DATA PLATFORM PREMIUM”. GARA N. AULSS7_2024_00384.</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>10/01/2025</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>2509/24</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I65" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>2437</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>30/12/2024</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI GEL LUBRIFICANTI PER I PP.OO. DI BASSANO, ASIAGO E SANTORSO. GARA 2024-173-BAS</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>10/01/2025</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>2507/24</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I66" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>2436</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>30/12/2024</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>ADESIONE ALL’ACCORDO QUADRO CONSIP “CYBERSECURITY 2” ID 2367 – LOTTO 2 (NORD ITALIA) PER L’ACQUISTO DELL’INFRASTRUTTURA DI FIREWALL E PER IL COMPLETAMENTO DELL’ATTIVAZIONE E MESSA IN SICUREZZA PROGETTI DEA CON FONDI PNRR GARA N. AULSS7_2024_00388.</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>10/01/2025</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>2506/24</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I67" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>2434</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>30/12/2024</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DI HARDWARE PER DIPARTIMENTO DI PREVENZIONE – PROGETTO "SALUTE-AMBIENTE-BIODIVERSITÀ-CLIMA" - PNC-PNRR GARA 2024-342-TH CUP I83C22000640005.</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>10/01/2025</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>2504/24</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I68" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>2432</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>30/12/2024</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA FULL-RISK, CON ATTIVITÀ ON-SITE, PER IL SISTEMA POLIFUNZIONALE PER RADIOLOGIA DIGITALE E TAVOLO TELECOMANDATO DI PRODUZIONE PHILIPS, IN USO PRESSO L’U.O.C. RADIOLOGIA DEL P.O. DI SANTORSO. GARA 2024-169-TH.</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>10/01/2025</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>2502/24</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I69" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>2431</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>30/12/2024</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA DEI SOFTWARE APPLICATIVI IN USO PRESSO LE UOC CONTROLLO DI GESTIONE E UOC GESTIONE RISORSE UMANE PER L’ANNO 2025. GARA N. AULSS7_2024_00345.</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>10/01/2025</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>2501/24</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I70" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>2430</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>30/12/2024</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA, MEDIANTE ACCORDO QUADRO, DI MEDICAZIONI SPECIALI -  3^ EDIZIONE (DELIBERAZIONE N. 478/2024 DI AZIENDA ZERO). GARA AULSS7_2024_00367.</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>10/01/2025</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>2500/24</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I71" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>2429</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>30/12/2024</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA, IN ACCORDO QUADRO, DI MICROINFUSORI, SISTEMI PER IL MONITORAGGIO CONTINUO REAL TIME DELLA GLICEMIA E CORRELATO MATERIALE DI CONSUMO (DELIBERAZIONI N. 516/2024, N. 616/2024 E N. 707/2024 DI AZIENDA ZERO). GARA AULSS7_2024_00366.</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>10/01/2025</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>2499/24</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I72" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>2388</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>24/12/2024</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>PNRR M1C1 MISURA 1.4.3 ADOZIONE PAGOPA INVESTIMENTO 1.4 “SERVIZI E CITTADINANZA DIGITALE” INTEGRAZIONE CODIFICA SOFTWARE EUSIS CUP H51F23001620006. GARA N. AULSS7_2024_00363.</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>24/12/2024</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>03/01/2025</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>2464/24</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I73" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>2380</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>20/12/2024</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>PRESIDIO OSPEDALIERO DI ASIAGO - LAVORI DI COMPLETAMENTO DEL TERZO PIANO PER LOCALI DEI MEDICI DI GUARDIA – AFFIDAMENTO DELLA PROGETTAZIONE ESECUTIVA (PE), DEL COORDINAMENTO DELLA SICUREZZA IN FASE DI PROGETTAZIONE (CSP) E DELLA PRATICA DI PREVENZIONE INCENDI</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>21/12/2024</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>2450/24</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I74" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>2379</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>20/12/2024</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>OSPEDALE ALTO VICENTINO - AFFIDAMENTO INTERVENTI DI MANUTENZIONE STRAORDINARIA EDILE ED IMPIANTISTICA.</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>21/12/2024</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>31/12/2024</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>2449/24</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I75" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>2325</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>16/12/2024</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO MANUTENZIONE ORDINARIA ED ASSISTENZA DEL SOFTWARE “DATA PROTECTION MANAGER DPM” IN REGIME DI PRIVATIVA DAL 01.01.2025 AL 31.12.2027. GARA N. AULSS7_2024_00235.</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>16/12/2024</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>26/12/2024</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>2400/24</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I76" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>2319</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>13/12/2024</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 21^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2024_00376</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>14/12/2024</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>24/12/2024</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>2387/24</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I77" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>2318</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>13/12/2024</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI VETRERIA E MATERIALE PLASTICO PER L’U.O.C. LABORATORIO ANALISI DELL’ULSS 7 PEDEMONTANA - GARA 2024 – 175 - BAS</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>14/12/2024</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>24/12/2024</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>2386/24</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I78" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>2317</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>13/12/2024</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA DA REMOTO DEI SISTEMI ELIMINACODE ARTEXE E DEL SERVIZIO DI PRENOTAZIONE ONLINE PER L’ANNO 2025. GARA N. AULSS7_2024_00358.</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>14/12/2024</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>24/12/2024</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>2385/24</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I79" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>2315</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>13/12/2024</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>RINNOVO DEL CONTRATTO PER IL SERVIZIO DI UFFICIO STAMPA PER L’AULSS N. 7 PEDEMONTANA - GARA 2023 – 267 – BAS</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>14/12/2024</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>24/12/2024</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>2383/24</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I80" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>2314</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>13/12/2024</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>ACQUISTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA DA REMOTO DEI SISTEMI ELIMINACODE TEOM IN REGIME DI PRIVATIVA DAL 01.01.2025 AL 31.12.2026. GARA N. AULSS7_2024_00350.</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>14/12/2024</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>24/12/2024</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>2382/24</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I81" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>2313</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>13/12/2024</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI GESTIONE DELLE ATTIVITÀ AMMINISTRATIVE CONNESSE ALLE DENUNCE PERIODICHE A CARICO DEL DATORE DI LAVORO. GARA 2024-353-TH.</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>14/12/2024</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>24/12/2024</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>2381/24</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I82" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>2311</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>13/12/2024</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA DEL SOFTWARE ARCHIVIA RELATIVO ALL’ARCHIVIO DOCUMENTAZIONE SANITARIA E AMMINISTRATIVA PER L’ANNO 2025. GARA N. AULSS7_2024_00332.</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>14/12/2024</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>24/12/2024</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>2379/24</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I83" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>2249</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>06/12/2024</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>GARA REGIONALE PER LA FORNITURA DI “STRISCE PER DIABETICI AD USO OSPEDALIERO” DDR 392/2019. PROROGA CONTRATTI FINO AL 30.04.2025 NELLE MORE DEL RECEPIMENTO DELLA NUOVA GARA REGIONALE.</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>07/12/2024</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>17/12/2024</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>2317/24</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I84" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>2248</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>06/12/2024</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 30^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2024_00373</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>07/12/2024</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>17/12/2024</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>2319/24</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I85" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>2247</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>06/12/2024</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 17^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2024_00374</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>07/12/2024</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>17/12/2024</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>2316/24</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I86" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>2243</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>06/12/2024</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>RINNOVO PER LA FORNITURA TRIENNALE DI CARTUCCE DI SAPONE PER DISPENSER PER IL P.O. DI SANTORSO. GARA N. 2021-196-TH</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>07/12/2024</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>17/12/2024</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>2313/24</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I87" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>2242</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>06/12/2024</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI ASSISTENZA TECNICA CON ATTIVITÀ ON SITE DI SOLA MANODOPERA, SUL TAVOLO TOMOGRAFICO MOD. UROSKOP ACCESS, PRODUTTORE SIEMENS, IN USO PRESSO IL P.O. DI SANTORSO. GARA 2024-170-TH.  CIG B3315D3B19.</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>07/12/2024</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>17/12/2024</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>2311/24</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I88" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>2202</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>29/11/2024</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO, FORNITURA DI DUE CICLOERGOMETRI PER L’U.O.S.D. SERVIZIO ATTIVITÀ MOTORIE DI ASIAGO E PER IL CENTRO SOCIO SANITARIO PROSPERO ALPINO DI MAROSTICA. GARA 2024-181-TH.</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>30/11/2024</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>10/12/2024</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>2273/24</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I89" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>2201</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>29/11/2024</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL RINNOVO DEL SERVIZIO DI CONCESSIONE ANNUALE DELLE LICENZE D’USO “QLIK” PER L’ANNO 2025. GARA N. 2024-331-TH</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>30/11/2024</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>10/12/2024</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>2272/24</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I90" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>2200</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>29/11/2024</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO MANUTENZIONE ORDINARIA ED ASSISTENZA DEL SOFTWARE “CREDNET” PER GLI ANNI 2025 E 2026. GARA N. 2024-334-TH.</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>30/11/2024</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>10/12/2024</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>2271/24</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I91" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>2198</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>29/11/2024</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO FORNITURA DI SONDINI NASOGASTRICI MONOUSO PER PH IMPEDENZIOMETRIA CON NOLEGGIO DELLA RELATIVA APPARECCHIATURA, E L’ACQUISTO DI UN SISTEMA PER MANOMETRIA ESOFAGEA PER L’U.O.S.D. ENDOSCOPIA DEL P.O. DI SANTORSO. GARA 2024-200-TH.</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>30/11/2024</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>10/12/2024</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>2269/24</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I92" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>2167</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>22/11/2024</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>ESERCIZIO OPZIONE ESTENSIONE DEL CONTRATTO DI GESTIONE DI SERVIZI MEDICI NELL’AREA DI EMERGENZA URGENZA MEDICA TERRITORIALE 118 PER I PRESIDI OSPEDALIERI DI SANTORSO E ASIAGO – LOTTO 1: GARA 2024-035-BAS1.</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>23/11/2024</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>03/12/2024</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>2234/24</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I93" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>2163</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>22/11/2024</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>RIDETERMINAZIONE BUDGET DI SPESA FINO AL 31.12.2024 E PROROGA FINO AL 30.06.2025 - CONTRATTO GARA REGIONALE PER LA FORNITURA DI “SISTEMI DIAGNOSTICI PER ALLERGOLOGIA IN VITRO”. DDR NR. 145 DEL 28.03.2019.</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>23/11/2024</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>03/12/2024</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>2230/24</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I94" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>2162</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>22/11/2024</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI MATERIALE VARIO  PER LA CURA E IGIENE PAZIENTE ADULTO E PEDIATRICO.  GARA 2024-172-BAS</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>23/11/2024</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>03/12/2024</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>2229/24</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I95" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>2161</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>22/11/2024</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI APPARECCHIATURE VARIE PER IL PROGETTO ALTOPIANO DI ASIAGO. GARA 2024-203-BAS. CUP H18I18000010001 – CODICE COMMESSA 3/2019/5.</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>23/11/2024</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>03/12/2024</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>2228/24</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I96" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>2160</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>22/11/2024</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI N. 3 VENTILATORI POLMONARI PER I P.O. DI BASSANO DEL GRAPPA E DI SANTORSO. GARA 2024-164-TH.</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>23/11/2024</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>03/12/2024</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>2227/24</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I97" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>2157</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>22/11/2024</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA DEI COMPONENTI HARDWARE E SOFTWARE RELATIVI AL SISTEMA FDCOS (PROGETTO REGIONALE CARTA OPERATORE) PER L’ANNO 2025. GARA N. 2024-333-TH.</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>23/11/2024</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>03/12/2024</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>2224/24</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I98" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>2154</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>22/11/2024</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>ATTIVAZIONE DEL SERVIZIO DI MANUTENZIONE FULL RISK POST GARANZIA DELLA DURATA DI ANNI 5 PER LE APPARECCHIATURE RADIOLOGICHE DELL’OSPEDALE DI ASIAGO - GARA N. BAS 67/2018 – CIG 758394770B. SOSTITUZIONE DEL DIRETTORE DELL’ESECUZIONE DEL CONTRATTO (DEC) E DEL RUP (RESPONSABILE UNICO DEL PROCEDIMENTO).</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>23/11/2024</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>03/12/2024</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>2221/24</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I99" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>2153</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>22/11/2024</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI “MATERIALE PER CHIRURGIA MININVASIVA” - 2^ EDIZIONE (DELIBERAZIONE N. 812/2023 DI AZIENDA ZERO). LOTTI 3-4-5-7-9-12-15-18-20-21-23-24-27-29-30-31-33-36 (GARA 2024-177-TH).</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>23/11/2024</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>03/12/2024</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>2220/24</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I100" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>2152</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>22/11/2024</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO FORNITURA  DI PRODOTTI NUTRIZIONALI/DIETETICI SPECIALI PER PAZIENTI CON MALATTIE METABOLICHE. GARA N. 2024-216</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>23/11/2024</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>03/12/2024</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>2219/24</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I101" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>2107</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO PER LA FORNITURA DI ENDOPROTESI BRANCHED ILIACA “E-LIAC”. AULSS7_2024_00347</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>16/11/2024</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>2173/24</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I102" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>2106</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO PER LA FORNITURA DI MATERIALE DI CONSUMO PER POMPE DI IRRIGAZIONE E ASPIRAZIONE ENDOFLOW ® II DI PROPRIETÀ. GARA N. 2024-205-BAS</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>16/11/2024</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>2172/24</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I103" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>2105</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI  1 TAVOLO OPERATORIO MOBILE PER PROCEDURE PER IL DAY HOSPITAL MULTIDISCIPLINARE DEL P.O. DI BASSANO DEL GRAPPA. GARA 2024-182-TH.</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>16/11/2024</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>2171/24</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I104" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>2104</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023 DEL SERVIZIO DI PREPARAZIONE E SPEDIZIONE ALL’ARCHIVIO ESTERNO DELLA DOCUMENTAZIONE PRESENTE NEL MAGAZZINO ECONOMALE DI SCHIO.</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>16/11/2024</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>2170/24</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I105" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>2103</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO “PERCORSO FORMATIVO SULLA COMUNICAZIONE” – GARA N. 2024-00346</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>16/11/2024</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>2169/24</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I106" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>2101</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI SISTEMA DIAGNOSTICO COMPRENSIVO DI ATTREZZATURA E REAGENTI PER LA RILEVAZIONE DEGLI ANTIGENI DI 4° GENERAZIONE DI SARS-COV2 PER L’ULSS 7 PEDEMONTANA. GARA 2024 – 193 – BAS</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>16/11/2024</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>2167/24</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I107" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>2100</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL RINNOVO DELLA LICENZA MYLA STAT IN USO ALL’UOC LABORATORIO ANALISI PER L’ANNO 2025 GARA N. 2024-230-TH.</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>16/11/2024</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>2166/24</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I108" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>2099</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS 36/2023 DELLA FORNITURA DI SET STERILI PER LA SOMMINISTRAZIONE NORMOTERMICA DEI FLUIDI RISCALDATI A BASSO E MEDIO FLUSSO CON MESSA A DISPOSIZIONE DELLE ATTREZZATURE NECESSARIE. GARA 2024-183- BAS.</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>16/11/2024</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>2164/24</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I109" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>2098</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTI, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI APPARECCHI POINT-OF-CARE TESTING E RELATIVO MATERIALE DI CONSUMO PER IL PROGETTO ALTOPIANO DI ASIAGO. GARA 2024-226-BAS. CUP H18I18000010001 – CODICE COMMESSA 3/2019/5.</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>16/11/2024</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>2165/24</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I110" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>2097</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>ESERCIZIO OPZIONE ESTENSIONE E MODIFICA DEL CONTRATTO PER IL SERVIZIO DI ESECUZIONE E REFERTAZIONE ANCHE IN TELEGESTIONE DI ESAMI DIAGNOSTICI DI RADIOLOGIA TRADIZIONALE E SCREENING MAMMOGRAFICI DELL’AZIENDA ULSS N. 7 PEDEMONTANA  - GARA 2023-013-TH.</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>16/11/2024</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>2163/24</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I111" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>2096</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>CONTRATTI FORNITURA IN ACCORDO QUADRO DI PACEMAKERS (DDR NR. 14/2018): AGGIORNAMENTO FABBISOGNI.</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>16/11/2024</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>2162/24</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I112" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>2060</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>08/11/2024</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA DEL SOFTWARE “MYSTAR CONNECT” E DEI SERVIZI SMART LINK E SMART VISIT IN USO PRESSO I SERVIZI DI DIABETOLOGIA PER L’ANNO 2025. GARA N. 2024-232-TH.</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>09/11/2024</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>2128/24</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I113" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>2059</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>08/11/2024</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL RINNOVO DELLE LICENZE D’USO ANNUALI “AUTOCAD / REVIT” PER IL SERVIZIO TECNICO DELL’AZIENDA ULSS 7 PEDEMONTANA DAL 01.12.2024 AL 30.11.2025. GARA N. 2024-217-TH.</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>09/11/2024</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>2127/24</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I114" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>31/10/2024</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO, SUDDIVISA IN LOTTI, DI STRUMENTAZIONI PER L’U.O.C. LABORATORIO ANALISI E PER IL GRUPPO OPERATORIO DEL P.O. DI BASSANO – GARA AULSS7_2024_00330.</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>01/11/2024</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>11/11/2024</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>2086/24</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I115" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>31/10/2024</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>APPALTI VARI PER LA FORNITURA DI FARMACI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ESPLETATE DA AZIENDA ZERO - U.O.C. CRAV. PRESA D'ATTO ULTERIORI LOTTI PER INTEGRAZIONE FABBISOGNI E ADESIONE ALLE RELATIVE CONVENZIONI.</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>01/11/2024</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>11/11/2024</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>2085/24</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I116" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>31/10/2024</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO XI APPALTO SPECIFICO PER LA FORNITURA DI FARMACI IN CONCORRENZA ED ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DI TRENTO (APSS) E L’AZIENDA SANITARIA DELL’ALTO ADIGE – COMPRENSORIO DI BOLZANO, ESPLETATO DA AZIENDA ZERO - U.O.C. CRAV. RIF AULSS7_2024_00341</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>01/11/2024</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>11/11/2024</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>2084/24</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I117" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>31/10/2024</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA SOPRA SOGLIA SENZA BANDO IN ESCLUSIVA, AI SENSI DELL’ART. 76 COMMA 2) LETT. B) DEL D. LGS. N. 36/2023, PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ED ASSISTENZA TECNICA FULL-RISK SU APPARECCHIATURE RADIOLOGICHE DIGITALI AD ALTA COMPLESSITÀ TECNOLOGICA DI PRODUZIONE CARESTREAM HEALTH INC. GARA 141TH24.</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>01/11/2024</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>11/11/2024</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>2083/24</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I118" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>31/10/2024</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI DISPOSITIVI DI PRELIEVO NASALE E RINO-FARINGEO E LORO TRASPORTI PER RICERCA VIRUS SARS-COV2 ED ALTRI VIRUS RESPIRATORI PER L’ULSS 7 PEDEMONTANA. GARA 2024 – 195 – BAS</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>01/11/2024</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>11/11/2024</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>2081/24</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I119" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>2012</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>31/10/2024</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA DEI SOFTWARE “EASYMOB” ED “EASYCAT” IN USO PRESSO LA UOC CONTROLLO GESTIONE DELLA AZIENDA ULSS 7 PEDEMONTANA IN REGIME DI PRIVATIVA DAL 01.01.2025 AL 31.12.2026. GARA N. 2024-233-TH.</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>01/11/2024</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>11/11/2024</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>2080/24</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I120" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
+          <t>2011</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>31/10/2024</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA DEL SOFTWARE “QUANI SDO PLUS” IN USO PRESSO LA DIREZIONE MEDICA DEL PRESIDIO DI RETE BASSANO IN REGIME DI PRIVATIVA – DAL 01.01.2025 AL 31.12.2026. GARA N. 2024-239-TH.</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>01/11/2024</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>11/11/2024</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>2079/24</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I121" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr">
+        <is>
+          <t>2010</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>31/10/2024</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL RINNOVO DELLA LICENZA D’USO ANNUALE DEL SOFTWARE NAVFARMA E DEL SERVIZIO DI ELABORAZIONE DATI SULLE PRESCRIZIONI FARMACEUTICHE PER L’APPROPRIATEZZA PRESCRITTIVA SUL TERRITORIO E PRESSO LE CASE DI RIPOSO IN REGIME DI PRIVATIVA – ANNO 2025. GARA N. 2024-231-TH.</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>01/11/2024</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>11/11/2024</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>2078/24</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I122" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr">
+        <is>
+          <t>2008</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>31/10/2024</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI MATERIALE DI CONSUMO DEDICATO AD ATTREZZATURE DI PROPRIETÀ, NECESSARIO PER CICLI DI STERILIZZAZIONE DEGLI ENDOSCOPI NELLA U.O. DI ENDOSCOPIA. GARA 2024-140-BAS.</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>01/11/2024</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>11/11/2024</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>2076/24</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I123" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr">
+        <is>
+          <t>2007</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>31/10/2024</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI N. 1 CAMPIMETRO PER L’U.O.C. OCULISTICA DEL P.O. DI BASSANO DEL GRAPPA. GARA 2024-214-BAS – CODICE COMMESSA 10/2024/2.</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>01/11/2024</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>11/11/2024</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>2075/24</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I124" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr">
+        <is>
+          <t>2006</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>31/10/2024</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>ACQUISTO DEL RINNOVO DEL SERVIZIO DI CONCESSIONE ANNUALE DELLE LICENZE D’USO FINDER E GROUPER DAL 01.01.2025 AL 31.12.2027. GARA N. 2024-213-TH.</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>01/11/2024</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>11/11/2024</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>2074/24</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I125" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr">
+        <is>
+          <t>2005</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>31/10/2024</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA FORNITURA IN SERVICE DI UN LITOTRITORE MOBILE EXTRACORPOREO PER L’U.O.S. UROLOGIA DEL PRESIDIO OSPEDALIERO DI SANTORSO. GARA 2024-206-TH.</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>01/11/2024</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>11/11/2024</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>2073/24</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I126" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="inlineStr">
+        <is>
+          <t>2004</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>31/10/2024</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI PRODOTTI UMIDIFICATI PER LA CURA E IGIENE PAZIENTE. GARA 2024-159-BAS</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>01/11/2024</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>11/11/2024</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>2071/24</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I127" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="inlineStr">
+        <is>
+          <t>1973</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>25/10/2024</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 29^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2024_00340</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>26/10/2024</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>05/11/2024</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>2033/24</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I128" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="inlineStr">
+        <is>
+          <t>1972</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>25/10/2024</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 16^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2024_00338</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>26/10/2024</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>05/11/2024</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>2032/24</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I129" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="inlineStr">
+        <is>
+          <t>1969</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>25/10/2024</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>RINNOVO CONTRATTO PER LA FORNITURA DI MATERIALE PER SCREENING CERVICALE DA UTILIZZARSI SULLE APPARECCHIATURE MODELLO THINPREP2000® DI PROPRIETÀ, IN USO PRESSO I PP.OO. DI BASSANO E SANTORSO GARA N. 2021-258-BAS.</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>26/10/2024</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>05/11/2024</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>2029/24</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I130" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="inlineStr">
+        <is>
+          <t>1968</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>25/10/2024</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, EX ART. 50 CO. 1 LETT. B) DEL D.LGS. N. 36/2023, DEL SERVIZIO PER LA “GESTIONE DEI GRUPPI, EDUCATIVA DOMICILIARE, COORDINAMENTO OPERATIVO, FORMAZIONE E SOSTEGNO DELLE FAMIGLIE DI APPOGGIO, SUPERVISIONE” DA SVOLGERSI NELL’AMBITO DEL PROGETTO DI SOSTEGNO ALLE CAPACITÀ GENITORIALI E PREVENZIONE ALLA VULNERABILITÀ DELLE FAMIGLIE E BAMBINI (PIPPI 12) – GARA 2024-197-BAS – CODICE COMMESSA 2/2024/7</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>26/10/2024</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>05/11/2024</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>2028/24</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I131" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr">
+        <is>
+          <t>1967</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>25/10/2024</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DEL TEST PROCALCITONINA PER L’U.O.C. LABORATORIO ANALISI DELL’ULSS 7 PEDEMONTANA. GARA 2024 – 208 – BAS</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>26/10/2024</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>05/11/2024</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>2027/24</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I132" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="inlineStr">
+        <is>
+          <t>1966</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>25/10/2024</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO FORNITURA, PREVIA INDAGINE DI MERCATO COMPARATIVA, DI LENZUOLINI DI CARTA PER LETTO MEDICO CON MARCHIO ECOLABEL - GARA N. 2024-155-BAS.</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>26/10/2024</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>05/11/2024</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>2026/24</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I133" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="inlineStr">
+        <is>
+          <t>1965</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>25/10/2024</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI BIBERON E TETTARELLE PER LE UU.OO.CC. PEDIATRIA. GARA 2024-031-TH.</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>26/10/2024</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>05/11/2024</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>2025/24</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I134" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr">
+        <is>
+          <t>1917</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>18/10/2024</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>ADESIONE ALLA CONVENZIONE SOTTOSCRITTA DA AZIENDA ZERO PER LA FORNITURA IN ESCLUSIVA DEL PRINCIPIO ATTIVO NIRSEVIMAB ANTICORPO MONOCLONALE UMANO (DENOMINATO “BEYFORTUS”) -  DDR NR. 425/2024.  GARA  2024_00329.</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>19/10/2024</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>29/10/2024</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>1975/24</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I135" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
+        <is>
+          <t>1916</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>18/10/2024</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA FULL-RISK, CON ATTIVITÀ ON-SITE, PER IL TOMOGRAFO ASSIALE COMPUTERIZZATO REVOLUTION ASCEND, PRODUTTORE GE MEDICAL SYSTEMS ITALIA S.P.A., IN USO PRESSO L’U.O.C. RADIOLOGIA DI ASIAGO. GARA 2024-168-TH.</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>19/10/2024</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>29/10/2024</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>1973/24</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I136" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr">
+        <is>
+          <t>1914</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>18/10/2024</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>ACQUISTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA SPECIALISTICA DEI SOFTWARE “FORMAZIONE” E “CONCORSI GECO-ISON” ANNO 2025. GARA N. 2024-212-TH.</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>19/10/2024</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>29/10/2024</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>1971/24</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I137" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr">
+        <is>
+          <t>1913</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>18/10/2024</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>RINNOVO CONTRATTO PER LA FORNITURA IN SERVICE DI UN SISTEMA CHIRURGICO AD ULTRASUONI A TECNOLOGIA PIEZOELETTRICA E RELATIVO MATERIALE DI CONSUMO. GARA N. 2021-101-BAS.</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>19/10/2024</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>29/10/2024</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>1972/24</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I138" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr">
+        <is>
+          <t>1911</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>18/10/2024</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI DISPOSITIVI DI PROTEZIONI VARIE PER STRUMENTI ED APPARECCHIATURE DEI GRUPPI OPERATORI. GARA 2024-119-BAS.</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>19/10/2024</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>29/10/2024</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>1969/24</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I139" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr">
+        <is>
+          <t>1910</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>18/10/2024</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1, LETT. B) DEL D.LGS. N.36/2023 PER LA DURATA DI 1 ANNO DEL VACCINO ANTICOLERICO ORALE VAXCHORA IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO. DDG 484. GARA 2024-179-TH.</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>19/10/2024</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>29/10/2024</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>1968/24</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I140" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
+          <t>1908</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>18/10/2024</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE GARA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DELLA GESTIONE DI SERVIZI SOCIO-SANITARI DELL’AREA SALUTE MENTALE - GARA N. 2024-047-BAS</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>19/10/2024</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>29/10/2024</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>1966/24</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I141" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr">
+        <is>
+          <t>1907</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>18/10/2024</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI AGHI CANNULA DI SICUREZZA CON PROLUNGA. GARA N 2024-158- BAS</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>19/10/2024</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>29/10/2024</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>1965/24</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I142" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="inlineStr">
+        <is>
+          <t>1906</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>18/10/2024</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>FORNITURA IN ACCORDO QUADRO DI “LENTI INTRAOCULARI” CON LA DITTA BAUSCH &amp; LOMB IOM SPA E DETERMINAZIONI RELATIVE AL LOTTO 3 E PRESA D’ATTO RISOLUZIONE PARZIALE DEL CONTRATTO CON LA DITTA EMMECI4 SRL LIMITATAMENTE AL LOTTO 9. GARA 2023-008-TH.</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>19/10/2024</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>29/10/2024</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>1964/24</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I143" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="inlineStr">
+        <is>
+          <t>1874</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>16/10/2024</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DELLE ATTIVITÀ DI ASSISTENZA SU APPLICATIVI IN USO PER IL DATAWAREHOUSE AZIENDALE. GARA N. 2024-196-TH.</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>17/10/2024</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>27/10/2024</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>1939/24</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I144" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="inlineStr">
+        <is>
+          <t>1861</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>15/10/2024</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023, DEL SERVIZIO ALLA BANCA DATI “CLINICALKEY ®”. GARA ULSS 2024-204-BAS.</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>16/10/2024</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>26/10/2024</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>1927/24</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I145" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="inlineStr">
+        <is>
+          <t>1852</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>CONTRATTO PER LA FORNITURA DI SENSORI PER SATURIMETRIA TRANSCUTANEA PER MONITOR DI PROPRIETÀ CON MESSA A DISPOSIZIONE DEI SATURIMETRI NECESSARI.  GARA 2022-06-TH AGGIORNAMENTO FABBISOGNI</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>12/10/2024</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>22/10/2024</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>1915/24</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H146" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I146" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="inlineStr">
+        <is>
+          <t>1851</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>ACQUISTO DI LICENZE REDHAT LINUX ENTERPRISE IN ADESIONE ALLA CONVENZIONE CONSIP “LICENZE SOFTWARE MULTIBRAND EDIZIONE 6 LOTTO 4”. GARA N. 2024-207-TH.</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>12/10/2024</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>22/10/2024</t>
+        </is>
+      </c>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>1913/24</t>
+        </is>
+      </c>
+      <c r="G147" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H147" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I147" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="inlineStr">
+        <is>
+          <t>1850</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>CONTRATTI FORNITURA GARA REGIONALE “MEDICAZIONI SEMPLICI” (DELIBERAZIONE N. 604/2021 AZIENDA ZERO), LOTTI 12, 13 E 14: AGGIORNAMENTO FABBISOGNI. GARA 2021-341-TH.</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>12/10/2024</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>22/10/2024</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t>1914/24</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H148" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I148" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="inlineStr">
+        <is>
+          <t>1836</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>04/10/2024</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA PER LA FORNITURA DI MATERIALE DI CONSUMO DEDICATI AI SISTEMI DI UMIDIFICAZIONE FISHER &amp; PAYKEL HEALTHCARE. GARA 2024-027-BAS.</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>05/10/2024</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>15/10/2024</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>1896/24</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I149" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="inlineStr">
+        <is>
+          <t>1835</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>04/10/2024</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>ESERCIZIO OPZIONE DI ACQUISTO DI N. 10 DEFIBRILLATORI DAE PER IL PROGETTO ALTOPIANO DI ASIAGO. GARA 2024-042-TH. CODICE COMMESSA 3/2019/5 - CUP H18I18000010001.</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>05/10/2024</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>15/10/2024</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>1897/24</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H150" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I150" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr">
+        <is>
+          <t>1834</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>04/10/2024</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023, DELLA FORNITURA DI TEST PSICODIAGNOSTICI PER L’ UOS NEUROPSICHIATRIA INFANTILE DI BASSANO DEL GRAPPA. GARA N. 2024-165-TH.</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>05/10/2024</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>15/10/2024</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>1895/24</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I151" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="inlineStr">
+        <is>
+          <t>1833</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>04/10/2024</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO FORNITURA, PREVIA INDAGINE DI MERCATO COMPARATIVA, DI SISTEMI PER CHIRURGIA ORTOPEDICA PEDIATRICA. GARA N. 2024- 136 -BAS</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>05/10/2024</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>15/10/2024</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>1894/24</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I152" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="inlineStr">
+        <is>
+          <t>1832</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>04/10/2024</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>ACQUISTO N. 1 COLONNA LAPAROSCOPICA PER L’U.O.C. OSTETRICIA E GINECOLOGIA DEL P.O. DI SANTORSO MEDIANTE ADESIONE ALLA GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI COLONNE LAPAROSCOPICHE E SERVIZI ACCESSORI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE VENETO – LOTTO 2. DELIBERA AZIENDA ZERO N. 744 DEL 16.11.2022. GARA 2024-166-BAS.</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>05/10/2024</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>15/10/2024</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>1893/24</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I153" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr">
+        <is>
+          <t>1786</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>27/09/2024</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>ESERCIZIO OPZIONE DI ACQUISTO DI N. 2 MANIPOLI CORDLESS DRIVER SYSTEM 8 PER LA SALA OPERATORIA DELL’U.O.C. ORTOPEDIA E TRAUMATOLOGIA DEL P.O. DI SANTORSO. GARA 2022-233-TH.</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>28/09/2024</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>08/10/2024</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>1850/24</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I154" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr">
+        <is>
+          <t>1784</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>27/09/2024</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS 36/2023 DELLA FORNITURA DI BISTURI STERILI MONOUSO CON SISTEMA DI SICUREZZA. GARA 2024-025-TH</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>28/09/2024</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>08/10/2024</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>1848/24</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I155" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr">
+        <is>
+          <t>1782</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>27/09/2024</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI VIDEO-INTERPRETARIATO PROFESSIONALE IN LINGUA DEI SEGNI (LIS), PER UTENTI SORDI DELL’AZIENDA ULSS 7 PEDEMONTANA, RELATIVA FORMAZIONE ED ASSISTENZA E PRODUZIONE DI VIDEO-GUIDE. GARA N. 2024-167-TH.</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>28/09/2024</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>08/10/2024</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>1846/24</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I156" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="inlineStr">
+        <is>
+          <t>1745</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>20/09/2024</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>INTERVENTI PROPEDEUTICI FINALIZZATI ALL’INTERVENTO DI DEMOLIZIONE DEL VECCHIO OSPEDALE DI ASIAGO - SPOSTAMENTO TERMINAZIONI IN FIBRA OTTICA. AFFIDAMENTO.</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>21/09/2024</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>01/10/2024</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>1806/24</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I157" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr">
+        <is>
+          <t>1744</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>20/09/2024</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359). COLLEGIO CONSULTIVO TECNICO – NOMINA DEL COMPONENTE DI PARTE</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>21/09/2024</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>01/10/2024</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>1807/24</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I158" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr">
+        <is>
+          <t>1743</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>20/09/2024</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359) - LOTTI A.1 E A.2. - AFFIDAMENTO DEL SERVIZIO DI COLLAUDO</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>21/09/2024</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>01/10/2024</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>1804/24</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I159" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr">
+        <is>
+          <t>1741</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>20/09/2024</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>SERVIZIO DI POTATURA DI N. 5 ALBERATURE PRESSO IL CENTRO SOCIO SANITARIO “PROSPERO ALPINO” DI MAROSTICA (VI) E DI N. 1 ALBERATURA PRESSO IL CENTRO SOCIO SANITARIO “MONS. E. NEGRIN” DI BASSANO DEL GRAPPA (VI). AFFIDAMENTO DEL SERVIZIO.</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>21/09/2024</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>01/10/2024</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>1803/24</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I160" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr">
+        <is>
+          <t>1705</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>13/09/2024</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE GARA EUROPEA A PROCEDURA APERTA PER L’AFFIDAMENTO DELLA FORNITURA IN SERVICE DI DISPOSITIVI MEDICI PER NUTRIZIONE ENTERALE COMPRENSIVA DEL SERVIZIO DI GESTIONE E CONSEGNA A DOMICILIO - GARA 2024 –109 -BAS</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>14/09/2024</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>24/09/2024</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>1762/24</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I161" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr">
+        <is>
+          <t>1701</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>13/09/2024</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI BASSANO DEL GRAPPA. AFFIDAMENTO INCARICO DI SUPPORTO AL RUP</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>14/09/2024</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>24/09/2024</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>1758/24</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I162" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr">
+        <is>
+          <t>1700</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>13/09/2024</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359) - LOTTI A.1 E A.2. - AFFIDAMENTO DEL SERVIZIO DI COORDINAMENTO DELLA SICUREZZA IN ESECUZIONE</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>14/09/2024</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>24/09/2024</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>1759/24</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I163" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="inlineStr">
+        <is>
+          <t>1695</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>13/09/2024</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI N. 1 OSMOMETRO E RELATIVO MATERIALE DI CONSUMO PER L’U.O.S. LABORATORIO ANALISI DEL P.O. DI BASSANO DEL GRAPPA. GARA 2024-072-BAS.</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>14/09/2024</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>24/09/2024</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>1752/24</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I164" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="inlineStr">
+        <is>
+          <t>1661</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>06/09/2024</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>OSPEDALE ALTO VICENTINO - AFFIDAMENTO INTERVENTI DI MANUTENZIONE STRAORDINARIA EDILE ED IMPIANTISTICA.</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>07/09/2024</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>17/09/2024</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>1721/24</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I165" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="inlineStr">
+        <is>
+          <t>1658</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>06/09/2024</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>RINNOVO CONTRATTO PER LA FORNITURA DEL SISTEMA PER L’EFFETTUAZIONE DI TEST DI CONFERMA PER HCV E HIV. GARA N. 2021-072-BAS</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>07/09/2024</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>17/09/2024</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>1718/24</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I166" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="inlineStr">
+        <is>
+          <t>1657</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>06/09/2024</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO  DELLA FORNITURA ANNUALE DEL FARMACO INNOVATIVO VOXZOGO (VARI DOSAGGI). GARA N. 2024-178.</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>07/09/2024</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>17/09/2024</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>1717/24</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I167" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr">
+        <is>
+          <t>1631</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>30/08/2024</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 28^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-187-TH</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>31/08/2024</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>10/09/2024</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>1683/24</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I168" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr">
+        <is>
+          <t>1629</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>30/08/2024</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 26^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-186-TH</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>31/08/2024</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>10/09/2024</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>1681/24</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I169" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr">
+        <is>
+          <t>1628</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>30/08/2024</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 25^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-185-TH</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>31/08/2024</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>10/09/2024</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>1680/24</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I170" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr">
+        <is>
+          <t>1627</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>30/08/2024</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO PER LA STIPULA DI UNA CONVENZIONE PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 16^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-188-TH</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>31/08/2024</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>10/09/2024</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>1679/24</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I171" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr">
+        <is>
+          <t>1625</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>30/08/2024</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA APERTA DI AZIENDA ZERO PER L’AFFIDAMENTO DI SERVIZI FINALIZZATI AL CONTROLLO ED ERADICAZIONE DELLA PESTE SUINA AFRICANA (PSA), 1^EDIZIONE -  GARA 2024 - 184 - BAS</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>31/08/2024</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>10/09/2024</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>1677/24</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I172" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="inlineStr">
+        <is>
+          <t>1623</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>30/08/2024</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE GARA EUROPEA A PROCEDURA APERTA PER L’AFFIDAMENTO DELLA FORNITURA DI APPARECCHIATURA E MATERIALE DI CONSUMO PER PROCEDURE DI CRIOABLAZIONE DEL DISTRETTO RENALE. GARA 2024 – 067 -BAS</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>31/08/2024</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>10/09/2024</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>1675/24</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I173" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="inlineStr">
+        <is>
+          <t>1589</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>23/08/2024</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>RINNOVO DEL CONTRATTO PER IL SERVIZIO DI GESTIONE ARCHIVI AZIENDALI DELL’AZIENDA ULSS 7 - GARA 2023-089-BAS</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>24/08/2024</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>03/09/2024</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>1642/24</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I174" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr">
+        <is>
+          <t>1588</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>23/08/2024</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO  DELLA FORNITURA ANNUALE DEL FARMACO NAXIGLO SC FL 25ML 160MG/ML. GARA N. 2024-163.</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>24/08/2024</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>03/09/2024</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>1641/24</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I175" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="inlineStr">
+        <is>
+          <t>1546</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>16/08/2024</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>ACQUISTO DELL'INTEGRAZIONE TRA I SISTEMI DEDALUS (IVLIS) E SIEMENS (EMOGAS). GARA N. 2024-160-TH.</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>17/08/2024</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>27/08/2024</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>1593/24</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I176" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr">
+        <is>
+          <t>1503</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>09/08/2024</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI BANDO, AI SENSI DELL’ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023, PER LA FORNITURA DI MATERIALE DI CONSUMO DEDICATO AI MICROINFUSORI DI INSULINA PER PAZIENTI DOMICILIARI AFFERENTI ALL’AZIENDA ULSS7 PEDEMONTANA. GARA 2024-127-BAS.</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>10/08/2024</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>20/08/2024</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>1556/24</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I177" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="inlineStr">
+        <is>
+          <t>1497</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>09/08/2024</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS 36/2023 DELLA FORNITURA DI VALVOLE PER ENDOSCOPIA PER IL P.O. DI BASSANO E IL P.O. DI SANTORSO. GARA 2024-056-TH.</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>10/08/2024</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>20/08/2024</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>1550/24</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I178" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr">
+        <is>
+          <t>1495</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>09/08/2024</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>RINNOVO DEL CONTRATTO PER IL SERVIZIO DI FACCHINAGGIO, TRASLOCHI E SPOSTAMENTO DEGLI ARREDI, COMPRENSIVA DI DEPOSITO PER UN PERIODO DI 12 MESI – GARA 2023 – 086 – BAS</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>10/08/2024</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>20/08/2024</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>1548/24</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I179" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr">
+        <is>
+          <t>1474</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO PREVIA INDAGINE DI MERCATO COMPARATIVA DEL SERVIZIO DI GESTIONE DELL’ATTIVITÀ FORMATIVA PRESSO I “LABORATORI MULTIMEDIALI PER LA PROMOZIONE DELLA SALUTE” DI VILLA CA’ DOTTA A SARCEDO, INDIRIZZATI ALLE SCUOLE DI OGNI ORDINE E GRADO DELLA REGIONE DEL VENETO. ANNO SCOLASTICO 2024-2025. GARA N. 2024-068-BAS</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>03/08/2024</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>13/08/2024</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>1528/24</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I180" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>1463</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI UN VIDEOCOLPOSCOPIO PER L'U.O.C. OSTETRICIA E GINECOLOGIA DEL P.O. DI BASSANO DEL GRAPPA. GARA 2024-122-TH.</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>03/08/2024</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>13/08/2024</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>1512/24</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I181" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="inlineStr">
+        <is>
+          <t>1462</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI DUE ECOCARDIOGRAFI PER LE UU.OO.CC. CARDIOLOGIA DEI PP.OO. DI BASSANO DEL GRAPPA E SANTORSO. GARA 2024-117-TH.</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>03/08/2024</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>13/08/2024</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>1510/24</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I182" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>1460</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DELLE MODIFICHE SOFTWARE PER IL NUOVO FLUSSO INFORMATIVO DELLA SCHEDA DI DIMISSIONE OSPEDALIERA SDO-R CON CONTENUTO RIABILITATIVO PER IL DISTRETTO N.1. GARA N. 2024-145-TH.</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>03/08/2024</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>13/08/2024</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>1509/24</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I183" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr">
+        <is>
+          <t>1458</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEI REPORT NECESSARI PER IL SOLLECITO RELATIVAMENTE AL SISTEMA CUP/CASSA DEL DISTRETTO 1. GARA N. 2024-144-TH.</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>03/08/2024</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>13/08/2024</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>1507/24</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I184" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr">
+        <is>
+          <t>1457</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>ADESIONE ALLE CONVENZIONI PER LA FORNITURA DI “MATERIALE PER ANESTESIA, RIANIMAZIONE E APPARATO RESPIRATORIO”. 2^ EDIZIONE - PRIMA TRANCHE (DELIBERAZIONE N. 791/2023 DI AZIENDA ZERO). GARA 2024-153-TH.</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>03/08/2024</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>13/08/2024</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>1506/24</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I185" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr">
+        <is>
+          <t>1456</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023 DEL SERVIZIO DI TRASPORTO, STOCCAGGIO E CONSEGNA DI PRODOTTI PER DIALISI PRESSO IL P.O. DI SANTORSO - GARA 2024 – 087 – BAS1</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>03/08/2024</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>13/08/2024</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>1505/24</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I186" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="inlineStr">
+        <is>
+          <t>1414</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>26/07/2024</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, AI SENSI DELL’ART. 50, COMMA 1 LETT B) DEL D.LGS. N.36/2023, DELLA FORNITURA DI SACCHE PER LA RACCOLTA DELLE URINE. GARA N. 2024-045-BAS</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>27/07/2024</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>06/08/2024</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>1463/24</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I187" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr">
+        <is>
+          <t>1413</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>26/07/2024</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA PER I SOFTWARE APPLICATIVI IMPIEGATI IN AMBITO TERRITORIALE - AZIENDA ULSS 7 PEDEMONTANA. DAL 01.07.2024 AL 31.12.2024. GARA N. 2024-133-TH.</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>27/07/2024</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>06/08/2024</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>1462/24</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I188" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="inlineStr">
+        <is>
+          <t>1412</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>26/07/2024</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DELL’INTEGRAZIONE TRA I SISTEMI DEDALUS (LIS CONCERTO) E GPI (EMOLIFE SIT) FINANZIAMENTO PNRR M6C2 1.1.1 CUP BASSANO DEL GRAPPA: H76G21002260006 CUP SANTORSO: H96G21002410006. GARA 2024-130-TH.</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>27/07/2024</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>06/08/2024</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>1461/24</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I189" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="inlineStr">
+        <is>
+          <t>1411</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>26/07/2024</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI “DISPOSITIVI MEDICI E STRUMENTI ENDOSCOPICI MONOUSO PER UROLOGIA ENDOSCOPICA INTERVENTISTICA E SPECIALISTICA” IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E AZIENDA PROVINCIALE PER I SERVIZI SANITARI DELLA PROVINCIA AUTONOMA DI TRENTO. 1^ EDIZIONE - SECONDA TRANCHE (DELIBERAZIONI AZIENDA ZERO N. 787 DEL 12.12.2023 E N. 22 DEL 22.01.2024). GARA 2024-071-TH.</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>27/07/2024</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>06/08/2024</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>1460/24</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I190" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="inlineStr">
+        <is>
+          <t>1373</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>23/07/2024</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359) - AFFIDAMENTO DEL SERVIZIO DI VERIFICA DELLA PROGETTAZIONE ESECUTIVA – OPERE PROPEDEUTICHE LOTTI A.1 E A.2.</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>23/07/2024</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>1423/24</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I191" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="inlineStr">
+        <is>
+          <t>1367</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>19/07/2024</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO PREVIA INDAGINE DI MERCATO COMPARATIVA  DELLA FORNITURA DEL PRINCIPIO ATTIVO REMIFENTANIL 2 MG FIALE. GARA 2024-147.</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>20/07/2024</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>1382/24</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I192" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="inlineStr">
+        <is>
+          <t>1366</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>19/07/2024</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>GARA REGIONALE PER LA FORNITURA DI SISTEMI DIAGNOSTICI PER EMOGASANALISI, IN ACCORDO QUADRO, AGGIUDICATA CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 894 DEL 23/12/2021 - GARA 2022-116-BAS: RINNOVO PER 12 MESI DEL LOTTO 1 (“SISTEMI DI EMOGASANALISI DI ULTIMA GENERAZIONE”) E RECEPIMENTO DEL LOTTO 2 (“SISTEMI DI EMOGASANALISI PORTATILI, PALMARI O DA BANCO, DI ULTIMA GENERAZIONE”) PER IL P.O. DI ASIAGO</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>20/07/2024</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>1380/24</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I193" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="inlineStr">
+        <is>
+          <t>1365</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>19/07/2024</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI UN MICROSCOPIO AMBULATORIALE PER OTORINOLARINGOIATRIA ADATTO ALL’USO DIAGNOSTICO E CHIRURGICO, PER IL POLO ENDOSCOPICO DEL P.O. DI SANTORSO. GARA 2024-091-TH</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>20/07/2024</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>1417/24</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I194" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr">
+        <is>
+          <t>1364</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>19/07/2024</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>ATTIVAZIONE OPZIONE DI ESTENSIONE PER L’ACQUISTO DI TRE SISTEMI PER LA CHIUSURA PERCUTANEA TRANSCATETERE DEL FORAME OVALE PERVIO (PFO) “GORE ® CARDIOFORM SEPTAL OCCLUDER” -  GARA 2022-207-BAS</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>20/07/2024</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>1415/24</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H195" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I195" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr">
+        <is>
+          <t>1363</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>19/07/2024</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>RINNOVO CONTRATTO PER LA FORNITURA DI SISTEMI PER IL RECUPERO DEL SANGUE INTRA E POST-OPERATORIO, LAVAGGIO E REINFUSIONE CON MESSA A DISPOSIZIONE DELLE RELATIVE APPARECCHIATURE. GARA N. 2022-071-BAS.</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>20/07/2024</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>1416/24</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I196" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr">
+        <is>
+          <t>1362</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>19/07/2024</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO FABBISOGNI GARA REGIONALE PER LA FORNITURA DI “AGHI E SIRINGHE” (DELIBERAZIONE N. 712/2021 AZIENDA ZERO).  GARA 2022-095-TH.</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>20/07/2024</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>1414/24</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I197" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr">
+        <is>
+          <t>1361</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>19/07/2024</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO FORNITURA DI STRUMENTARIO CHIRURGICO PER L’U.O.C. CHIRURGIA GENERALE DEL P.O. DI SANTORSO. GARA 2024-123-TH.</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>20/07/2024</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>1413/24</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I198" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr">
+        <is>
+          <t>1360</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>19/07/2024</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>ACQUISTO DELL’INTEGRAZIONE ANAGRAFICA TRA IL SISTEMA TRAKCARE ED I SISTEMI FERTILAB (PMA), EMOLIFE (TRASFUSIONALE), RIS PER IL DISTRETTO 2. FINANZIAMENTO PNRR M6C2 1.1.1- CUP H96G21002410006. GARA 2024-124-TH</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>20/07/2024</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>1412/24</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I199" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr">
+        <is>
+          <t>1319</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>12/07/2024</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>APPALTO SPECIFICO PER LA FORNITURA DEL PRINCIPIO ATTIVO SEVOFLURANO E RELATIVA FORNITURA DEI SISTEMI DI EROGAZIONE (VAPORIZZATORI) IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV – D.D.G. N. 536 DEL 23.09.2020. PROROGA AL 31.12.2024. RIF. 2020-395-TH</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>13/07/2024</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>23/07/2024</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>1368/24</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I200" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr">
+        <is>
+          <t>1318</t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>12/07/2024</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 14^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-157-TH</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>13/07/2024</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>23/07/2024</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>1369/24</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I201" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="inlineStr">
+        <is>
+          <t>1317</t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>12/07/2024</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, APSS DI TRENTO E AZIENDA SANITARIA DELL’ALTO ADIGE – COMPRENSORIO DI BOLZANO - 13^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-156-TH</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>13/07/2024</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>23/07/2024</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>1367/24</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I202" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="inlineStr">
+        <is>
+          <t>1316</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>12/07/2024</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DELLE LICENZE D’USO SOFTWARE “RAPID” PER SISTEMA VALUTAZIONE NEURORADIOLOGICA IN PAZIENTI CON ICTUS ISCHEMICO. GARA N. 2024-152-TH.</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>13/07/2024</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>23/07/2024</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>1366/24</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H203" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I203" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="inlineStr">
+        <is>
+          <t>1315</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>12/07/2024</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, PER LA FORNITURA ANNUALE IN SOMMINISTRAZIONE DI CARTA PER COPIA GARA N. 2024-102-BAS</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>13/07/2024</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>23/07/2024</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>1365/24</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I204" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="inlineStr">
+        <is>
+          <t>1312</t>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>12/07/2024</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 24^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-135-TH</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>13/07/2024</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>23/07/2024</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>1363/24</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I205" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="inlineStr">
+        <is>
+          <t>1308</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>12/07/2024</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>INTEGRAZIONI SOFTWARE PER GLI APPLICATIVI CUP/CASSA PER IL PO DI SANTORSO ED IL PO DI BASSANO, AGGIUNTA DELL’ONORARIO MEDICO SULLE FATTURE DELLE PRESTAZIONI DI LIBERA PROFESSIONE.</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>13/07/2024</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>23/07/2024</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>1359/24</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I206" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="inlineStr">
+        <is>
+          <t>1276</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>09/07/2024</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>VERIFICHE PERIODICHE DEGLI IMPIANTI DELLE SEDI ISTITUZIONALI DELL`AZIENDA ULSS7 PEDEMONTANA PER IL PERIODO 2024-2026. AFFIDAMENTO SERVIZIO.</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>10/07/2024</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>20/07/2024</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>1325/24</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I207" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="inlineStr">
+        <is>
+          <t>1270</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DELLA FORNITURA E POSA IN OPERA DI PORTE AUTOMATICHE DA INSTALLARSI PRESSO IL PRONTO SOCCORSO DELL’OSPEDALE ALTO VICENTINO DI SANTORSO (VI) DELL’ULSS 7 PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>06/07/2024</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>1286/24</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I208" t="n">
+        <v>14.089</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="inlineStr">
+        <is>
+          <t>1269</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DELLE GIORNATE DI SVILUPPO E ADEGUAMENTO ALLA DITTA INTERSYSTEMS RIGUARDANTI LE MODIFICHE DEI REFERTI A FSE 2.0 PER IL DISTRETTO 2. GARA N. 2024-137-TH.</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>06/07/2024</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>1285/24</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I209" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="inlineStr">
+        <is>
+          <t>1268</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 23^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-134-TH</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>06/07/2024</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>1284/24</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I210" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="inlineStr">
+        <is>
+          <t>1267</t>
+        </is>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL “CRUSCOTTO RECUPERO CREDITI” PER RILEVARE LA SITUAZIONE AGGIORNATA DEI CREDITI PRESSO L’AULSS 7 PEDEMONTANA. GARA N. 2024-143-TH.</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>06/07/2024</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>1283/24</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I211" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="inlineStr">
+        <is>
+          <t>1265</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO PER LA FORNITURA DI SISTEMA DI ASSISTENZA VENTRICOLARE “IMPELLA” PER INTERVENTO ESEGUITO PRESSO L’U.O.C. DI CARDIOLOGIA DEL P.O. DI SANTORSO. GARA 2024-148-BAS</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>06/07/2024</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>1320/24</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H212" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I212" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="inlineStr">
+        <is>
+          <t>1264</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>ESTENSIONE DEL CONTRATTO PER LA GESTIONE DEI SERVIZI DI PRELIEVO: LOTTO 1 – GESTIONE CENTRI PRELIEVO TERRITORIALI (GARA N. 2023-131-BAS).</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>06/07/2024</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>1319/24</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H213" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I213" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="inlineStr">
+        <is>
+          <t>1258</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA SOPRA SOGLIA CON LA DITTA KEDRION SPA  PER LA FORNITURA ANNUALE  DEL FARMACO PLASMINOGENO UMANO COLLIRIO. GARA N 2024-126.</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>06/07/2024</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>1313/24</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H214" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I214" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="inlineStr">
+        <is>
+          <t>1257</t>
+        </is>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI “KIT IN TNT STERILI” DI CUI ALLA DELIBERAZIONE N. 521 DEL 05.08.2022 E DELIBERAZIONE N. 73 DEL 23.02.2024 DI AZIENDA ZERO (RIF. 2024-014-TH).</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>06/07/2024</t>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>1312/24</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H215" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I215" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="inlineStr">
+        <is>
+          <t>1256</t>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>05/07/2024</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – TERZA TRANCHE - PARTE SECONDA (DELIBERAZIONE N. 853 DEL 28/12/2023 DI AZIENDA ZERO). GARA 2024-073-TH.</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>06/07/2024</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>1311/24</t>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H216" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I216" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="inlineStr">
+        <is>
+          <t>1224</t>
+        </is>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>LAVORI DI SOSTITUZIONE DELLE PRESE PER GAS MEDICALI DELL'OSPEDALE DI BASSANO DEL GRAPPA (VI). APPROVAZIONE PROGETTO ESECUTIVO E AFFIDAMENTO LAVORI.</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>29/06/2024</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>09/07/2024</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>1220/24</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H217" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I217" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="inlineStr">
+        <is>
+          <t>1223</t>
+        </is>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 - CASA DELLA COMUNITÀ DI SCHIO. APPROVAZIONE DEL PROGETTO ESECUTIVO, AVVIO LAVORI LOTTO 1 E VARIANTE SUPPLETIVA N. 1</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>29/06/2024</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>09/07/2024</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>1221/24</t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H218" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I218" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="inlineStr">
+        <is>
+          <t>1220</t>
+        </is>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>RINNOVO DEI CONTRATTI PER LA GESTIONE DI SERVIZI RESIDENZIALI PRESSO IL COMPLESSO DI MONTECCHIO PRECALCINO (VI)- GARA N. 5BAS/2020</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>29/06/2024</t>
+        </is>
+      </c>
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>09/07/2024</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t>1268/24</t>
+        </is>
+      </c>
+      <c r="G219" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H219" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I219" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="inlineStr">
+        <is>
+          <t>1219</t>
+        </is>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, AI SENSI DELL’ART. 50, COMMA 1 LETT B) DEL D.LGS. N.36/2023, DELLA FORNITURA DI MEDICAZIONI SPECIALI. GARA N. 2023-298-TH</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>29/06/2024</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>09/07/2024</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>1269/24</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I220" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="inlineStr">
+        <is>
+          <t>1215</t>
+        </is>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>ADESIONE ALLA CONVENZIONE PER IL SERVIZIO DI RILEVAZIONE ED ELABORAZIONE DEI DATI CONTENUTI NELLE PRESCRIZIONI FARMACEUTICHE DELLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO (DELIBERAZIONE AZIENDA ZERO N. 623 DEL 16.10.2023). GARA 2024-139-TH.</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>29/06/2024</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>09/07/2024</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>1266/24</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H221" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I221" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="inlineStr">
+        <is>
+          <t>1214</t>
+        </is>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>RINNOVO PER LA FORNITURA ANNUALE IN SOMMINISTRAZIONE DI BRACCIALETTI IDENTIFICATIVI PAZIENTI GARA N. 2023-091-BAS</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>29/06/2024</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>09/07/2024</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>1264/24</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H222" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I222" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="inlineStr">
+        <is>
+          <t>1213</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>RINNOVO DEL CONTRATTO PER IL SERVIZIO DI PULIZIA E SANIFICAZIONE A RIDOTTO IMPATTO AMBIENTALE AI SENSI DEL D.M. 18.10.2016 PER LE STRUTTURE DELL’AZIENDA ULSS N. 7 PEDEMONTANA. GARA N. 2024 – 024 - BAS</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>29/06/2024</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>09/07/2024</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>1261/24</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I223" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr">
+        <is>
+          <t>1212</t>
+        </is>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI SISTEMI PER STUDI DI URODINAMICA PER LE UU.OO. DI UROLOGIA DEI PP.OO. DI BASSANO E SANTORSO. GARA 2024 – 69 - BAS</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>29/06/2024</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>09/07/2024</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>1262/24</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H224" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I224" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="inlineStr">
+        <is>
+          <t>1168</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>21/06/2024</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI GAS MEDICINALI, TECNICI E DI LABORATORIO E DEI SERVIZI DI MANUTENZIONE E DI CONTROLLO QUALITY ED. 1 – LOTTO 7B “MANUTENZIONE E GESTIONE DEGLI IMPIANTI PER L’AZIENDA ULSS 7 PEDEMONTANA”.</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>22/06/2024</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>1209/24</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H225" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I225" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="inlineStr">
+        <is>
+          <t>1165</t>
+        </is>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>21/06/2024</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>ACQUISTO IN ADESIONE ALLA CONVENZIONE CONSIP “RETI LOCALI 8 LOTTO 2” DELL’INFRASTRUTTURA NETWORK PER PROGETTI DIPARTIMENTALI. GARA 2024-059-TH. FINANZIAMENTO DELLA SPESA CON FONDI PNRR M6C2 1.1.1 CUP H76G21002260006 BASSANO DEL GRAPPA E CUP H96G21002410006 SANTORSO.</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>22/06/2024</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>1206/24</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H226" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I226" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="inlineStr">
+        <is>
+          <t>1162</t>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>21/06/2024</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI N. 1 ECOCOLORDOPPLER AD ALTA FASCIA PER U.O.C. GERIATRIA E N. 1 ECOGRAFO MULTIDISCIPLINARE COLORDOPPLER AD ALTA FASCIA PER U.O.C. MEDICINA GENERALE DEL P.O. DI BASSANO. GARA 2024-023-TH</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>22/06/2024</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>1203/24</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H227" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I227" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr">
+        <is>
+          <t>1140</t>
+        </is>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>21/06/2024</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>RINNOVO BIENNALE DELLA FORNITURA DEI SERVIZI POSTALI E DEL SERVIZIO DI INVIO TELEMATICO DELLA CORRISPONDENZA – LOTTO 8 (DELIBERAZIONE N. 662/2019 DI AZIENDA ZERO). GARA 2020-337-TH.</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>22/06/2024</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>1186/24</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H228" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I228" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="inlineStr">
+        <is>
+          <t>1111</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>14/06/2024</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO “INIZIATIVE FORMATIVE A SOSTEGNO DI GENITORI, FIGLI, NONNI…” – ANNUALITÀ 2024, PER L’ATTUAZIONE DEL “PIANO OPERATIVO DELLA REGIONE DEL VENETO 2023 DELLE INIZIATIVE PER LA VALORIZZAZIONE DEI CONSULTORI FAMILIARI” – GARA N. 2024 – 132- BAS – CODICE COMMESSA 2/2024/2.</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>15/06/2024</t>
+        </is>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>1145/24</t>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H229" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I229" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="inlineStr">
+        <is>
+          <t>1109</t>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>14/06/2024</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI FIRMA REMOTA, AUTOMATICA E GRAFOMETRICA. GARA N. 2024-128-TH.</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>15/06/2024</t>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>1143/24</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H230" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I230" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="inlineStr">
+        <is>
+          <t>1107</t>
+        </is>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>14/06/2024</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 5. CUP I64H22000210006. AFFIDAMENTO DIRETTO DEL SERVIZIO DI SOSTEGNO ALLE CAPACITÀ GENITORIALI E PREVENZIONE ALLA VULNERABILITÀ DELLE FAMIGLIE (PIPPI) - GARA 2023-088-BAS: ESTENSIONE AI SENSI DELL’ART. 106 COMMA 12 DEL D.LGS 50/2016</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>15/06/2024</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>1142/24</t>
+        </is>
+      </c>
+      <c r="G231" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H231" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I231" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="inlineStr">
+        <is>
+          <t>1106</t>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>14/06/2024</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO FORNITURA, PER 24 MESI, DI ESOPROTESI COCLEARI UNILATERALI E RELATIVI ACCESSORI PER PAZIENTI DELL'AZIENDA ULSS 7 PEDEMONTANA. DITTA ADVANCED BIONICS. GARA 2024-104-TH</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>15/06/2024</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>1139/24</t>
+        </is>
+      </c>
+      <c r="G232" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H232" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I232" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="inlineStr">
+        <is>
+          <t>1061</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>07/06/2024</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>ACQUISTO DEL NUOVO FLUSSO INFORMATIVO URT ED ODC (SIAR). FINANZIAMENTO PNRR M6.C2.1.3.2 - CUP C97H22003120001. GARA 2024-077-TH.</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>08/06/2024</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>18/06/2024</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>1071/24</t>
+        </is>
+      </c>
+      <c r="G233" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H233" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I233" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="inlineStr">
+        <is>
+          <t>1060</t>
+        </is>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>07/06/2024</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>RINNOVO DEL CONTRATTO PER LA FORNITURA DI SISTEMI PER LA RASATURA PRE-OPERATORIA, ELETTRICI, RICARICABILI, MONOUSO, A LAMA ROTANTE E NON, CON MESSA A DISPOSIZIONE DEI RASOI IN COMODATO D’USO GRATUITO PER IL PERIODO DI 36 MESI. GARA NR. 2020-335- TH.</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>08/06/2024</t>
+        </is>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>18/06/2024</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t>1068/24</t>
+        </is>
+      </c>
+      <c r="G234" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H234" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I234" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="inlineStr">
+        <is>
+          <t>999</t>
+        </is>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>31/05/2024</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO FORNITURA  DIETOTERAPICO HOM MEDI BUSTINE. GARA N. 2024-111</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>01/06/2024</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>11/06/2024</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>1013/24</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H235" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I235" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="inlineStr">
+        <is>
+          <t>998</t>
+        </is>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>31/05/2024</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B, DEL D.LGS N. 36/2023  PER LA FORNITURA IN ESCLUSIVA DEL VACCINO PER LA  DENGUE PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO-DDG  272/2024.  GARA 2024-131-TH.</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>01/06/2024</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>11/06/2024</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>1012/24</t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H236" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I236" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="inlineStr">
+        <is>
+          <t>997</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>31/05/2024</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>RINNOVO BIENNALE DEI CONTRATTI PER LA FORNITURA DI “SISTEMI PER EMODIALISI E MATERIALE DI CONSUMO” IN ACCORDO QUADRO, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO (DELIBERAZIONE N. 473 DEL 20.08.2020 DI AZIENDA ZERO) E INTEGRAZIONE CONTRATTI IN ESSERE. GARA 2021-042-TH.</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>01/06/2024</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>11/06/2024</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>1027/24</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H237" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I237" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="inlineStr">
+        <is>
+          <t>996</t>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>31/05/2024</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>GARA REGIONALE PER LA FORNITURA DI “VACCINI IN ESCLUSIVA” -DDR 199/2023. PROROGA CONTRATTUALE SEMESTRALE. GARA 2023-127-TH.</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>01/06/2024</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>11/06/2024</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>1026/24</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H238" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I238" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="inlineStr">
+        <is>
+          <t>994</t>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>31/05/2024</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>APPALTI SPECIFICI PER LA FORNITURA DI MEDICINALI IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO – ANNI 2017-2020 – AGGIUDICATE DA AZIENDA ZERO – U.O.C. CRAV. PRESA D’ATTO PROROGHE DAL 01.05.2024 AL 30.10.2024</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>01/06/2024</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>11/06/2024</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>1023/24</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H239" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I239" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="inlineStr">
+        <is>
+          <t>991</t>
+        </is>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>31/05/2024</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DELL'INTEGRAZIONE TRA I SISTEMI DEDALUS (GALILEO) E GPI (EMOLIFE – SIT). GARA N. 2024-112-TH.</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>01/06/2024</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>11/06/2024</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>1022/24</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H240" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I240" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="inlineStr">
+        <is>
+          <t>990</t>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>31/05/2024</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI ASSISTENZA TECNICA E DI MANUTENZIONE ORDINARIA SU BARELLE AUTOCARICANTI, SEDIE E SEDIE MOTORIZZATE, PRODUTTORE FERNO, IN USO NELLE UO DI PRONTO SOCCORSO DEI PRESIDI OSPEDALIERI DI ASIAGO, BASSANO E SANTORSO. GARA 2024-096-TH.</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>01/06/2024</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>11/06/2024</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>1021/24</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H241" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I241" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="inlineStr">
+        <is>
+          <t>989</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>31/05/2024</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>RINNOVO DEL CONTRATTO PER IL SERVIZIO DI SUPPORTO SPECIALISTICO - LABORATORISTICO ENTOMOLOGICO ALL’ATTIVITÀ DI VIGILANZA DEL SISP SULLE ATTIVITÀ DI DISINFESTAZIONE/PREDISPOSIZIONE DI PIANI DI INTERVENTO PER LA RIDUZIONE DELL’INFESTAZIONE DA VETTORI DI MALATTIE INFETTIVE. GARA N. 2021-076-BAS.</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>01/06/2024</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>11/06/2024</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>1019/24</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H242" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I242" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="inlineStr">
+        <is>
+          <t>988</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>31/05/2024</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL NOLEGGIO PER MESI 24 DI UN SISTEMA DI VIDEO DIALISI DAL 01.06.2024 AL 31.05.2026. GARA 2024-100-TH.</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>01/06/2024</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>11/06/2024</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>1020/24</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H243" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I243" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr">
+        <is>
+          <t>987</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>31/05/2024</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI ASSISTENZA TECNICA FULL-RISK SUL SISTEMA DI AUTOMAZIONE MODULARE MOD. FLEXLAB, PRODUTTORE SIEMENS, DELL’UOC LABORATORIO ANALISI DELL’OSPEDALE DI SANTORSO. GARA 2024-098-TH.</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>01/06/2024</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>11/06/2024</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>1018/24</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H244" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I244" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="inlineStr">
+        <is>
+          <t>986</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>31/05/2024</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE LOTTO 1 “SERVIZI MEDICI NELL’AREA DI EMERGENZA URGENZA MEDICA TERRITORIALE 118 PER I PRESIDI OSPEDALIERI DI SANTORSO E ASIAGO” DELLA GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER LA GESTIONE DI SERVIZI MEDICI DELL'AZIENDA ULSS 7 PEDEMONTANA, SUDDIVISA IN 2 LOTTI – GARA 2024-035-BAS1. ID:180076153</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>01/06/2024</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>11/06/2024</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>1017/24</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H245" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I245" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr">
+        <is>
+          <t>1029</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>31/05/2024</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L'OSPEDALE SAN BASSIANO DI BASSANO DEL GRAPPA (VI) PREVIO SPOSTAMENTO TEMPORANEO DELL'ATTIVITÀ PRESSO IL CENTRO SOCIO-SANITARIO  PROSPERO ALPINO DI MAROSTICA (VI). AFFIDAMENTO LAVORI "PRIMO STRALCIO - MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE DEL CENTRO SOCIO-SANITARIO PROSPERO ALPINO DI MAROSTICA (VI)"</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>01/06/2024</t>
+        </is>
+      </c>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>11/06/2024</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>1053/24</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H246" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I246" t="n">
+        <v>123.21</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="inlineStr">
+        <is>
+          <t>1002</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>31/05/2024</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>ACQUISTO DI GIORNATE EVOLUTIVE IN REGIME DI PRIVATIVA PER IL SOFTWARE TRAKCARE DELLA DITTA INTERSYSTEMS ITALIA S.R.L. DI MILANO - FINANZIAMENTO PNRR M1C1-1.4.3 PAGOPA - CUP H51F22002650006. GARA 2024-061-TH</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>01/06/2024</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>11/06/2024</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>1031/24</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H247" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I247" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr">
+        <is>
+          <t>967</t>
+        </is>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO FORNITURA E POSA IN OPERA DI UN NUOVO QUADRO ELETTRICO DI AZIONAMENTO DEI DUE GRUPPI ELETTROGENI PRESSO IL CENTRO SANITARIO POLIFUNZIONALE BOLDRINI DI THIENE.</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>03/06/2024</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>991/24</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H248" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I248" t="n">
+        <v>79.19199999999999</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="inlineStr">
+        <is>
+          <t>965</t>
+        </is>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>ADESIONE ALLE CONVENZIONI PER LA FORNITURA DI “DISPOSITIVI PER IL MONITORAGGIO PRESSORIO E LA RILEVAZIONE DELLA TEMPERATURA CORPOREA” IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO E ALL’AZIENDA SANITARIA DELL’ALTO ADIGE DI BOLZANO – LOTTI DESERTI (DELIBERAZIONE AZIENDA ZERO N. 77 DEL 23.02.2024). GARA 2024-116-TH.</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>03/06/2024</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>989/24</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H249" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I249" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="inlineStr">
+        <is>
+          <t>957</t>
+        </is>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI UN SISTEMA DI MONITORAGGIO NON INVASIVO DELLO SCOMPENSO E MATERIALE DI CONSUMO PER L’U.O.C. MEDICINA GENERALE DEL P.O. DI SANTORSO. GARA 2024-088-BAS.</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>03/06/2024</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>998/24</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H250" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I250" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="inlineStr">
+        <is>
+          <t>919</t>
+        </is>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>17/05/2024</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>RINNOVO CONTRATTO PER LA FORNITURA DI REGOLATORI DI FLUSSO E TUBI DI RACCORDO, STERILI. GARA ULSS 2020-248-TH</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>18/05/2024</t>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>28/05/2024</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>935/24</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H251" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I251" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="inlineStr">
+        <is>
+          <t>918</t>
+        </is>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>17/05/2024</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>RINNOVO CONTRATTO PER LA FORNITURA DI RAMPE, RUBINETTI, RACCORDI PER SOMMINISTRAZIONE DI FARMACI E/O SOLUZIONI INFUSIONALI - GARA 2020-274-TH.</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>18/05/2024</t>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>28/05/2024</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>934/24</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H252" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I252" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="inlineStr">
+        <is>
+          <t>917</t>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>17/05/2024</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 22^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-105-TH</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>18/05/2024</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>28/05/2024</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>933/24</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H253" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I253" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="inlineStr">
+        <is>
+          <t>916</t>
+        </is>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>17/05/2024</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI N. 50 DEFIBRILLATORI DAE PER STRUTTURE DIVERSE DELL’AZIENDA ULSS N. 7 PEDEMONTANA. GARA 2024-042-TH.</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>18/05/2024</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>28/05/2024</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>932/24</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H254" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I254" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="inlineStr">
+        <is>
+          <t>915</t>
+        </is>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>17/05/2024</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO FORNITURA, PER 24 MESI, DI ESOPROTESI COCLEARI E RELATIVI ACCESSORI PER IMPIANTI MED-EL  IN USO AI PAZIENTI DELL’AZIENDA ULSS 7. GARA 2024-043-TH.</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>18/05/2024</t>
+        </is>
+      </c>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>28/05/2024</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>931/24</t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H255" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I255" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="inlineStr">
+        <is>
+          <t>869</t>
+        </is>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>10/05/2024</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>PNRR – MISSIONE 6 – COMPONENTE 1 INVESTIMENTI 1.2.2 “CASA COME PRIMO LUOGO DI CURA E TELEMEDICINA” – COT DI THIENE, BASSANO, SCHIO, ASIAGO - NOMINA “INGEGNERE INDIPENDENTE”</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>11/05/2024</t>
+        </is>
+      </c>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>21/05/2024</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>887/24</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H256" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I256" t="n">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="inlineStr">
+        <is>
+          <t>866</t>
+        </is>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>10/05/2024</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO VERIFICA ISPETTIVA DELLO STATO DI FATTO, PROGETTAZIONE E COLLAUDO DEL SISTEMA ANTICADUTA POSIZIONATO SULLA COPERTURA DELL’OSPEDALE DI ASIAGO.</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>11/05/2024</t>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>21/05/2024</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>882/24</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H257" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I257" t="n">
+        <v>13.3</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="inlineStr">
+        <is>
+          <t>864</t>
+        </is>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>10/05/2024</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DELLO SVILUPPO SOFTWARE PER GLI APPLICATIVI DI CONTABILITÀ - EUSIS. CIG N. GARA N. 2024-063-TH</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>11/05/2024</t>
+        </is>
+      </c>
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>21/05/2024</t>
+        </is>
+      </c>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>878/24</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H258" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I258" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="inlineStr">
+        <is>
+          <t>861</t>
+        </is>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>10/05/2024</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023, DELLA FORNITURA DI SISTEMI PER LA TERAPIA A PRESSIONE NEGATIVA GARA N. 2023-254-BAS</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>11/05/2024</t>
+        </is>
+      </c>
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>21/05/2024</t>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>876/24</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H259" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I259" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="inlineStr">
+        <is>
+          <t>830</t>
+        </is>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>03/05/2024</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO FORNITURA, PREVIA INDAGINE DI MERCATO COMPARATIVA, DI DISPOSITIVI PER ARTROSCOPIA MINI-INVASIVA - GARA N. 2023-271-BAS</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>04/05/2024</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t>840/24</t>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H260" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I260" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="inlineStr">
+        <is>
+          <t>828</t>
+        </is>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>03/05/2024</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DI SERVIZI DI MANUTENZIONE EVOLUTIVA DEL SOFTWARE TRAKCARE IN REGIME DI PRIVATIVA CON LA DITTA INTERSYSTEMS ITALIA S.R.L. DI MILANO GARA N. 2024-060-TH</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>04/05/2024</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>831/24</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H261" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I261" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="inlineStr">
+        <is>
+          <t>827</t>
+        </is>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>03/05/2024</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI ASSISTENZA TECNICA SU APPARECCHI PORTATILI DIGITALI PER RADIOSCOPIA MARCA ZIEHM, IN USO PRESSO IL P.O. BASSANO - GARA 2024-103-TH.</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>04/05/2024</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>830/24</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H262" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I262" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="inlineStr">
+        <is>
+          <t>826</t>
+        </is>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>03/05/2024</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SISTEMA SISTER MODULO CONSULTORIO FAMILIARE PER IL NUOVO FLUSSO INFORMATIVO SICOF FINANZIAMENTO PNRR M6C2-1.3.2 - CUP C97H22003130001. GARA 2024-078-TH</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>04/05/2024</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>829/24</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H263" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I263" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="inlineStr">
+        <is>
+          <t>825</t>
+        </is>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>03/05/2024</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE COMPARATIVA DI MERCATO, AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS N. 36/2023, DELLA FORNITURA DI KIT BIOPSIA VUOTO ASSISTITA CON NOLEGGIO DELL’APPARECCHIATURA NECESSARIA.  GARA 2023-203-TH.</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>04/05/2024</t>
+        </is>
+      </c>
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>828/24</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H264" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I264" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="inlineStr">
+        <is>
+          <t>824</t>
+        </is>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>03/05/2024</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI N. 1 MICROSCOPIO ROVESCIATO CON SISTEMA DI MICROMANIPOLAZIONE PER L’U.O. PROCREAZIONE MEDICALMENTE ASSISTITA  DEL P.O. DI SANTORSO. GARA 2023-255-TH.</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>04/05/2024</t>
+        </is>
+      </c>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>826/24</t>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H265" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I265" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="inlineStr">
+        <is>
+          <t>823</t>
+        </is>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>03/05/2024</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI ACCESSORI PER ECOCARDIOGRAFO PHILIPS MOD. AFFINITI 50 IN USO PRESSO U.O.C. PEDIATRIA DEL P.O. DI SANTORSO E PER ECOTOMOGRAFO PHILIPS MOD. AFFINITI CVX IN USO PRESSO LA CARDIOLOGIA RIABILITATIVA DEL P.O. DI ASIAGO. GARA 2024-066-TH.</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>04/05/2024</t>
+        </is>
+      </c>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>827/24</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H266" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I266" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="inlineStr">
+        <is>
+          <t>822</t>
+        </is>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>03/05/2024</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>RINNOVO DI 12 MESI DEL CONTRATTO DI COPERTURA ASSICURATIVA KASKO POLIZZA AUTO RISCHI DIVERSI DELL’AULSS 7 PEDEMONTANA – GARA 071 TH 2021.</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>04/05/2024</t>
+        </is>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>824/24</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H267" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I267" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="inlineStr">
+        <is>
+          <t>821</t>
+        </is>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>03/05/2024</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO, SUDDIVISA IN LOTTI, DI SISTEMI DIAGNOSTICI PER LA DETERMINAZIONE QUANTITATIVA DI PROTEINE SPECIFICHE – GARA 2024 - 110 - BAS</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>04/05/2024</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>825/24</t>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H268" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I268" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="inlineStr">
+        <is>
+          <t>820</t>
+        </is>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>03/05/2024</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL PROGETTO DI TELEMEDICINA CON L’IMPIEGO DI DISPOSITIVI MEDICI ALL-IN-ONE CERTIFICATI IN CLASSE 2 PER L’ANNO 2024. GARA 2024-106-TH</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>04/05/2024</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t>823/24</t>
+        </is>
+      </c>
+      <c r="G269" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H269" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I269" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="inlineStr">
+        <is>
+          <t>785</t>
+        </is>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE LOTTO 2 “SERVIZI DI ANESTESIA E RIANIMAZIONE PER I PRESIDI OSPEDALIERI DI ASIAGO E DI BASSANO DEL GRAPPA” DELLA GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER LA GESTIONE DI SERVIZI MEDICI DELL'AZIENDA ULSS 7 PEDEMONTANA, SUDDIVISA IN 2 LOTTI – GARA 2024-035-BAS1. ID:180076153</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>09/05/2024</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>795/24</t>
+        </is>
+      </c>
+      <c r="G270" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H270" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I270" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="inlineStr">
+        <is>
+          <t>784</t>
+        </is>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO SERVIZIO DI PROGETTAZIONE ESECUTIVA E ASSISTENZA SPECIALISTICA ALLA DIREZIONE LAVORI PER L’INTERFACCIA IMPIANTISTICA CON IL SISTEMA DI INTEGRAZIONE E RIVESTIMENTI PREFABBRICATI DELLA SALA OPERATORIA N. 5 PRESSO IL GRUPPO OPERATORIO DELL’OSPEDALE DI BASSANO DEL GRAPPA</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>09/05/2024</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>794/24</t>
+        </is>
+      </c>
+      <c r="G271" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H271" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I271" t="n">
+        <v>9900</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="inlineStr">
+        <is>
+          <t>781</t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE DEL BANDO DI GARA, AI SENSI DELL’ART. 76, CO. 2, LETT B) DEL D. LGS. N. 36/2023 PER IL RINNOVO DELLE LICENZE DI UTILIZZO E PER I SERVIZI DI ASSISTENZA TECNICA E MANUTENZIONE PER MODULI TRAKCARE (CANONE SU&amp;TA) PER L’ANNO 2024, IN REGIME DI PRIVATIVA. GARA 2023-232-TH.</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="E272" t="inlineStr">
+        <is>
+          <t>09/05/2024</t>
+        </is>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t>791/24</t>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H272" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I272" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="inlineStr">
+        <is>
+          <t>779</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>RINNOVO PER LA FORNITURA ANNUALE IN SOMMINISTRAZIONE DI BUSTE INTESTATE GARA N. 2023-027-BAS</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>09/05/2024</t>
+        </is>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t>789/24</t>
+        </is>
+      </c>
+      <c r="G273" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H273" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I273" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="inlineStr">
+        <is>
+          <t>772</t>
+        </is>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>24/04/2024</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023, DELLA FORNITURA DI SFERE PER LA PULIZIA DI ENDOSCOPI. GARA N. 2023-249-TH</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>25/04/2024</t>
+        </is>
+      </c>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>05/05/2024</t>
+        </is>
+      </c>
+      <c r="F274" t="inlineStr">
+        <is>
+          <t>779/24</t>
+        </is>
+      </c>
+      <c r="G274" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H274" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I274" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="inlineStr">
+        <is>
+          <t>771</t>
+        </is>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>24/04/2024</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>ACQUISTO DELL’IMPLEMENTAZIONE DEL PORTALE ISTITUZIONALE CON LA SEZIONE PAGOPA PER IL PAGAMENTO ANTICIPATO DELLE PRATICHE SUAP. CIG N. GARA N. 2024-064-TH</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>25/04/2024</t>
+        </is>
+      </c>
+      <c r="E275" t="inlineStr">
+        <is>
+          <t>05/05/2024</t>
+        </is>
+      </c>
+      <c r="F275" t="inlineStr">
+        <is>
+          <t>778/24</t>
+        </is>
+      </c>
+      <c r="G275" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H275" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I275" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="inlineStr">
+        <is>
+          <t>770</t>
+        </is>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>24/04/2024</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE  PER LA FORNITURA DI VACCINO ANTI HERPES ZOOSTER RICOMBINANTE DENOMINATO “SHINGRIX” (DELIBERAZIONE N. 164 DEL 26.03.2024 DI AZIENDA ZERO). GARA 2024-107</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>25/04/2024</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>05/05/2024</t>
+        </is>
+      </c>
+      <c r="F276" t="inlineStr">
+        <is>
+          <t>777/24</t>
+        </is>
+      </c>
+      <c r="G276" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H276" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I276" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO URGENTE PER L’ACQUISTO DELLE LICENZE ANNUALI “SOPHOS” PER IL PERIODO DAL 25.04.2024 AL 24.04.2025. GARA 2024-086-TH</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>20/04/2024</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>30/04/2024</t>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr">
+        <is>
+          <t>751/24</t>
+        </is>
+      </c>
+      <c r="G277" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H277" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I277" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="inlineStr">
+        <is>
+          <t>749</t>
+        </is>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO  DELLA FORNITURA ANNUALE DEL PRINCIPIO ATTIVO ABIRATERONE CPR OS 1000 MG. GARA N. 2024-094.</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>20/04/2024</t>
+        </is>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>30/04/2024</t>
+        </is>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t>749/24</t>
+        </is>
+      </c>
+      <c r="G278" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H278" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I278" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="inlineStr">
+        <is>
+          <t>748</t>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023 DEL SERVIZIO DI “CAMPAGNA DI INFORMAZIONE DEL PROGETTO RIS-PACS SU TVA VICENZA” - GARA 2024 – 092 – BAS.</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>20/04/2024</t>
+        </is>
+      </c>
+      <c r="E279" t="inlineStr">
+        <is>
+          <t>30/04/2024</t>
+        </is>
+      </c>
+      <c r="F279" t="inlineStr">
+        <is>
+          <t>748/24</t>
+        </is>
+      </c>
+      <c r="G279" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H279" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I279" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="inlineStr">
+        <is>
+          <t>747</t>
+        </is>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI SISTEMI DI DRENAGGIO TORACICO COMPLETO DI CONTENITORI DI RACCOLTA E NOLEGGIO DI N. 4 APPARECCHI DI ASPIRAZIONE PORTATILI. GARA N. 2023-197-TH.</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>20/04/2024</t>
+        </is>
+      </c>
+      <c r="E280" t="inlineStr">
+        <is>
+          <t>30/04/2024</t>
+        </is>
+      </c>
+      <c r="F280" t="inlineStr">
+        <is>
+          <t>747/24</t>
+        </is>
+      </c>
+      <c r="G280" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H280" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I280" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="inlineStr">
+        <is>
+          <t>744</t>
+        </is>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO PREVIA INDAGINE DI MERCATO COMPARATIVA  DELLA FORNITURA ANNUALE DEL PRINCIPIO ATTIVO RANIBIZUMAB FLACONE INTRAVITREALE 2.3 MG. GARA N. 2024-084-TH.</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr">
+        <is>
+          <t>20/04/2024</t>
+        </is>
+      </c>
+      <c r="E281" t="inlineStr">
+        <is>
+          <t>30/04/2024</t>
+        </is>
+      </c>
+      <c r="F281" t="inlineStr">
+        <is>
+          <t>744/24</t>
+        </is>
+      </c>
+      <c r="G281" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H281" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I281" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="inlineStr">
+        <is>
+          <t>743</t>
+        </is>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DELLA FORNITURA DI PRODOTTI NUTRIZIONALI/DIETETICI SPECIALI PER PAZIENTI CON MALATTIE METABOLICHE. GARA N. 2024-080</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t>20/04/2024</t>
+        </is>
+      </c>
+      <c r="E282" t="inlineStr">
+        <is>
+          <t>30/04/2024</t>
+        </is>
+      </c>
+      <c r="F282" t="inlineStr">
+        <is>
+          <t>743/24</t>
+        </is>
+      </c>
+      <c r="G282" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H282" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I282" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="inlineStr">
+        <is>
+          <t>742</t>
+        </is>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO PREVIA INDAGINE DI MERCATO COMPARATIVA  DELLA FORNITURA ANNUALE DI VACCINI PER IMENOTTERI. GARA 2023-016.</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>20/04/2024</t>
+        </is>
+      </c>
+      <c r="E283" t="inlineStr">
+        <is>
+          <t>30/04/2024</t>
+        </is>
+      </c>
+      <c r="F283" t="inlineStr">
+        <is>
+          <t>742/24</t>
+        </is>
+      </c>
+      <c r="G283" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H283" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I283" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="inlineStr">
+        <is>
+          <t>741</t>
+        </is>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>ACQUISTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA TECNICA ESTESA E SERVIZI PROFESSIONALI PER GLI APPLICATIVI DEL SISTEMA INFORMATIVO OSPEDALIERO. GARA N. 2024-074-TH</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>20/04/2024</t>
+        </is>
+      </c>
+      <c r="E284" t="inlineStr">
+        <is>
+          <t>30/04/2024</t>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t>741/24</t>
+        </is>
+      </c>
+      <c r="G284" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H284" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I284" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="inlineStr">
+        <is>
+          <t>740</t>
+        </is>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>ESERCIZIO DELL’OPZIONE DI CUI ALL’ART. 106 COMMA 12 D.LGS. 50/2016 RELATIVAMENTE AL CONTRATTO CON LA SORIN GROUP ITALIA SRL PER LA FORNITURA DI SISTEMI PER IL RECUPERO DEL SANGUE INTRA E POST OPERATORIO, LAVAGGIO E REINFUSIONE CON MESSA A DISPOSIZIONE DELLE RELATIVE APPARECCHIATURE. GARA N. 2022-071-BAS.</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
+        <is>
+          <t>20/04/2024</t>
+        </is>
+      </c>
+      <c r="E285" t="inlineStr">
+        <is>
+          <t>30/04/2024</t>
+        </is>
+      </c>
+      <c r="F285" t="inlineStr">
+        <is>
+          <t>740/24</t>
+        </is>
+      </c>
+      <c r="G285" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H285" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I285" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="inlineStr">
+        <is>
+          <t>739</t>
+        </is>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DEL SERVIZIO DI COPERTURA ASSICURATIVA POLIZZA RESPONSABILITÀ CIVILE AUTO A LIBRO MATRICOLA DI 36 MESI. GARA 2024-052-TH.</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>20/04/2024</t>
+        </is>
+      </c>
+      <c r="E286" t="inlineStr">
+        <is>
+          <t>30/04/2024</t>
+        </is>
+      </c>
+      <c r="F286" t="inlineStr">
+        <is>
+          <t>739/24</t>
+        </is>
+      </c>
+      <c r="G286" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H286" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I286" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="inlineStr">
+        <is>
+          <t>738</t>
+        </is>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI FILI DI SUTURA - 1^ EDIZIONE – DELIBERAZIONE AZIENDA ZERO N. 238/2023 - GARA 2024-093-BAS.</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>20/04/2024</t>
+        </is>
+      </c>
+      <c r="E287" t="inlineStr">
+        <is>
+          <t>30/04/2024</t>
+        </is>
+      </c>
+      <c r="F287" t="inlineStr">
+        <is>
+          <t>738/24</t>
+        </is>
+      </c>
+      <c r="G287" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H287" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I287" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="inlineStr">
+        <is>
+          <t>737</t>
+        </is>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA FULL RISK DI MAMMOGRAFI DI MARCA HOLOGIC IN DOTAZIONE ALLE AZIENDE OSPEDALIERE E SANITARIE DELLA REGIONE VENETO (DELIBERAZIONE AZIENDA ZERO N. 85/2024). GARA N. 2024-89-TH.</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>20/04/2024</t>
+        </is>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
+          <t>30/04/2024</t>
+        </is>
+      </c>
+      <c r="F288" t="inlineStr">
+        <is>
+          <t>737/24</t>
+        </is>
+      </c>
+      <c r="G288" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H288" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I288" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="inlineStr">
+        <is>
+          <t>704</t>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>12/04/2024</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO – 1° STRALCIO FUNZIONALE. AFFIDAMENTO DEL SERVIZIO DI VERIFICA EX ART. 42 DEL D.LGS. 36/2023 RELATIVO AL PROGETTO DI FATTIBILITÀ TECNICO-ECONOMICA E DEL PROGETTO ESECUTIVO E COORDINAMENTO PER LA SICUREZZA IN FASE DI PROGETTAZIONE</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>13/04/2024</t>
+        </is>
+      </c>
+      <c r="E289" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="F289" t="inlineStr">
+        <is>
+          <t>708/24</t>
+        </is>
+      </c>
+      <c r="G289" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H289" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I289" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="inlineStr">
+        <is>
+          <t>702</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>12/04/2024</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI ROMANO D’EZZELINO. APPROVAZIONE DEL PROGETTO ESECUTIVO E VARIANTE SUPPLETIVA N. 1</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>13/04/2024</t>
+        </is>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr">
+        <is>
+          <t>705/24</t>
+        </is>
+      </c>
+      <c r="G290" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H290" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I290" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="inlineStr">
+        <is>
+          <t>692</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>12/04/2024</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>RINNOVO PER LA FORNITURA IN SOMMINISTRAZIONE DI CANCELLERIA VARIA - GARA N. 2023-026-BAS.</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>13/04/2024</t>
+        </is>
+      </c>
+      <c r="E291" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="F291" t="inlineStr">
+        <is>
+          <t>690/24</t>
+        </is>
+      </c>
+      <c r="G291" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H291" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I291" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="inlineStr">
+        <is>
+          <t>691</t>
+        </is>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>12/04/2024</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>CONTRATTO PONTE PER IL SERVIZIO DI LINK RADIO PER LA SEDE DI MONTECCHIO PRECALCINO DAL 01/04/2024 AL 31/03/2025. GARA N. 2024-079-TH</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>13/04/2024</t>
+        </is>
+      </c>
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="F292" t="inlineStr">
+        <is>
+          <t>691/24</t>
+        </is>
+      </c>
+      <c r="G292" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H292" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I292" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="inlineStr">
+        <is>
+          <t>690</t>
+        </is>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>12/04/2024</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023, DELLA FORNITURA IN SERVICE DI STAMPANTI PER BIOCASSETTE E RELATIVO MATERIALE DI CONSUMO (BIOCASSETTE MONOUSO) PER LE U.O.C./U.O.S.D. ANATOMIA E ISTOLOGIA PATOLOGICA DELL’ULSS 7 PEDEMONTANA. GARA N. 2023-297-BAS</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>13/04/2024</t>
+        </is>
+      </c>
+      <c r="E293" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="F293" t="inlineStr">
+        <is>
+          <t>689/24</t>
+        </is>
+      </c>
+      <c r="G293" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H293" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I293" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="inlineStr">
+        <is>
+          <t>689</t>
+        </is>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>12/04/2024</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>ACQUISTO N. 1 ARCO A “C” PER L’U.O.C. ORTOPEDIA DEL P.O. DI SANTORSO E N. 1 ARCO A “C” PER L’U.O.C. ORTOPEDIA DEL P.O. DI BASSANO MEDIANTE ADESIONE ALLA GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI ARCHI A “C”, SERVIZI CONNESSI, DISPOSITIVI E SERVIZI ACCESSORI– LOTTO 2. DELIBERA AZIENDA ZERO N. 879 DEL 30/12/2022. GARA 2024-090-BAS.</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>13/04/2024</t>
+        </is>
+      </c>
+      <c r="E294" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="F294" t="inlineStr">
+        <is>
+          <t>688/24</t>
+        </is>
+      </c>
+      <c r="G294" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H294" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I294" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="inlineStr">
+        <is>
+          <t>687</t>
+        </is>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>12/04/2024</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>CONTRATTO PER L’AFFIDAMENTO DEL SERVIZIO DI NOLEGGIO FULL SERVICE DI RISCUOTITRICI AUTOMATICHE E DI PAGAMENTO ON LINE - GARA N. 2023-126-BAS: ESTENSIONE AI SENSI DELL’ART. 106 COMMA 12 DEL D.LGS 50/2016</t>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>13/04/2024</t>
+        </is>
+      </c>
+      <c r="E295" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="F295" t="inlineStr">
+        <is>
+          <t>686/24</t>
+        </is>
+      </c>
+      <c r="G295" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H295" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I295" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="inlineStr">
+        <is>
+          <t>685</t>
+        </is>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>12/04/2024</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA URGENTE SOPRA SOGLIA SENZA PREVIA PUBBLICAZIONE DI UN BANDO DI GARA, AI SENSI DELL’ART. 76 COMMA 2, LETT. C DEL D.LGS. 36/2023, CON LA DITTA DUSSMANN SERVICE S.R.L. PER L’AFFIDAMENTO PER 6 MESI, RINNOVABILI, DEL SERVIZIO DI PULIZIA E SANIFICAZIONE A RIDOTTO IMPATTO AMBIENTALE PER LE STRUTTURE DELL’AZIENDA ULSS N. 7 PEDEMONTANA. GARA 2024-024-BAS</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>13/04/2024</t>
+        </is>
+      </c>
+      <c r="E296" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="F296" t="inlineStr">
+        <is>
+          <t>684/24</t>
+        </is>
+      </c>
+      <c r="G296" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H296" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I296" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="inlineStr">
+        <is>
+          <t>684</t>
+        </is>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>12/04/2024</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DELL’INTEGRAZIONE TRA LA PIATTAFORMA ARCHIFLOW E IL MIDDLEWARE SDICO RELATIVA AI SERVIZI DI CONSERVAZIONE “PROTOCOLLO” E “GESTIONE DOCUMENTALE” PER ADESIONE A GARA REGIONALE. GARA N. 2024-039-TH.</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>13/04/2024</t>
+        </is>
+      </c>
+      <c r="E297" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="F297" t="inlineStr">
+        <is>
+          <t>683/24</t>
+        </is>
+      </c>
+      <c r="G297" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H297" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I297" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="inlineStr">
+        <is>
+          <t>655</t>
+        </is>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>05/04/2024</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE DI BANDO DI GARA, AI SENSI DELL’ART. 76, COMMA 2 LETT. B) DEL D.LGS. N. 36/2023, DELLA FORNITURA DI UN SISTEMA DIAGNOSTICO PER LA DETERMINAZIONE DEL GASTROPANEL, DIABETE MELLITO, STUDIO DELL'INFERTILITÀ E COLESTASI INTRAEPATICA GRAVIDICA PER L’U.O.C. LABORATORIO ANALISI - GARA 2024 - 18 - BAS</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>06/04/2024</t>
+        </is>
+      </c>
+      <c r="E298" t="inlineStr">
+        <is>
+          <t>16/04/2024</t>
+        </is>
+      </c>
+      <c r="F298" t="inlineStr">
+        <is>
+          <t>652/24</t>
+        </is>
+      </c>
+      <c r="G298" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H298" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I298" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="inlineStr">
+        <is>
+          <t>654</t>
+        </is>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>05/04/2024</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA, AI SENSI DELL’ART. 50, COMMA 1 LETT. E) DEL D.LGS. N. 36/2023, PER LA FORNITURA DI DUE SISTEMI PER DIAGNOSTICA MOLECOLARE RAPIDA PER DIAGNOSI DI MENINGITE/ENCEFALITE, SEPSI, INFEZIONI DELLE VIE RESPIRATORIE E INFEZIONI GASTROINTESTINALI PER L’U.O.C. LABORATORIO ANALISI - GARA 2024 - 08 - BAS</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>06/04/2024</t>
+        </is>
+      </c>
+      <c r="E299" t="inlineStr">
+        <is>
+          <t>16/04/2024</t>
+        </is>
+      </c>
+      <c r="F299" t="inlineStr">
+        <is>
+          <t>651/24</t>
+        </is>
+      </c>
+      <c r="G299" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H299" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I299" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="inlineStr">
+        <is>
+          <t>653</t>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>05/04/2024</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>ACQUISTO DELL’ADEGUAMENTO DELL’APPLICATIVO DI EVISIT (ENDOSCOPIA DIGESTIVA, OSTETRICIA E GINECOLOGIA, PNEUMOLOGIA E ORL) IN BASE ALLE NUOVE SPECIFICHE NAZIONALI RELATIVE AL TEMA FSE 2.0 REFERTI AMBULATORIALI FINANZIAMENTO PNRR S.3.S.5- CUP H17H22003180006. GARA 2024-083-TH.</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>06/04/2024</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>16/04/2024</t>
+        </is>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t>649/24</t>
+        </is>
+      </c>
+      <c r="G300" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H300" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I300" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="inlineStr">
+        <is>
+          <t>652</t>
+        </is>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>05/04/2024</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE COMPARATIVA, DI NUOVI SISTEMI ELIMINACODE PER ALCUNE SEDI DISTRETTUALI. GARA N. 2023-278-TH</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>06/04/2024</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr">
+        <is>
+          <t>16/04/2024</t>
+        </is>
+      </c>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t>650/24</t>
+        </is>
+      </c>
+      <c r="G301" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H301" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I301" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="inlineStr">
+        <is>
+          <t>648</t>
+        </is>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>05/04/2024</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE GARA EUROPEA A PROCEDURA APERTA PER L’AFFIDAMENTO DELLA FORNITURA DI SISTEMI PROTESICI PER L’ESECUZIONE DI PROTESI DI SPALLA.  GARA N. 2023-217-BAS.</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>06/04/2024</t>
+        </is>
+      </c>
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>16/04/2024</t>
+        </is>
+      </c>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t>645/24</t>
+        </is>
+      </c>
+      <c r="G302" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H302" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I302" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="inlineStr">
+        <is>
+          <t>647</t>
+        </is>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>05/04/2024</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>RINNOVO  FORNITURA FARMACO COLFINAIR.  ANNI 2. GARA 2022-051-TH.</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>06/04/2024</t>
+        </is>
+      </c>
+      <c r="E303" t="inlineStr">
+        <is>
+          <t>16/04/2024</t>
+        </is>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>644/24</t>
+        </is>
+      </c>
+      <c r="G303" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H303" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I303" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="inlineStr">
+        <is>
+          <t>645</t>
+        </is>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>05/04/2024</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA, AI SENSI DELL’ART. 76, COMMA 2 LETT. B) DEL DL.LGS. N. 36/2023, PER LA FORNITURA ANNUALE DI PROTESI FONATORIE E RELATIVI ACCESSORI PER PAZIENTI TRACHEOTOMIZZATI, PER LE UU.OO.CC. DI OTORINOLARINGOIATRIA DEI PP.OO. DI BASSANO E SANTORSO. GARA 2024-015-TH.</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>06/04/2024</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>16/04/2024</t>
+        </is>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t>643/24</t>
+        </is>
+      </c>
+      <c r="G304" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H304" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I304" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="inlineStr">
+        <is>
+          <t>644</t>
+        </is>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>05/04/2024</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA,  PER LA FORNITURA DI CARTUCCE, TONER E DRUM ORIGINALI - GARA 2023-294-BAS.</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>06/04/2024</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>16/04/2024</t>
+        </is>
+      </c>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t>641/24</t>
+        </is>
+      </c>
+      <c r="G305" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H305" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I305" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="inlineStr">
+        <is>
+          <t>617</t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>05/04/2024</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI BASSANO DEL GRAPPA. APPROVAZIONE DEL PROGETTO ESECUTIVO E VARIANTE SUPPLETIVA N. 1</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>06/04/2024</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>16/04/2024</t>
+        </is>
+      </c>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>621/24</t>
+        </is>
+      </c>
+      <c r="G306" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H306" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I306" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="inlineStr">
+        <is>
+          <t>616</t>
+        </is>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>04/04/2024</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ A BASSANO DEL GRAPPA” – LOTTO 1 - COLLEGIO CONSULTIVO TECNICO – NOMINA DEL COMPONENTE DI PARTE</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>05/04/2024</t>
+        </is>
+      </c>
+      <c r="E307" t="inlineStr">
+        <is>
+          <t>15/04/2024</t>
+        </is>
+      </c>
+      <c r="F307" t="inlineStr">
+        <is>
+          <t>619/24</t>
+        </is>
+      </c>
+      <c r="G307" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H307" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I307" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="inlineStr">
+        <is>
+          <t>614</t>
+        </is>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>04/04/2024</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO PREVIA INDAGINE DI MERCATO COMPARATIVA DI SERVIZI SOCIO SANITARI PER LA REALIZZAZIONE DI ATTIVITÀ PROGETTUALI FINANZIATE DALLA REGIONE VENETO, A FAVORE DELL’UOS CONSULTORI FAMILIARI DEL DISTRETTO 2 – RIFERIMENTI 1,2,3,4,5,6 - GARA 2023-260-BAS</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>05/04/2024</t>
+        </is>
+      </c>
+      <c r="E308" t="inlineStr">
+        <is>
+          <t>15/04/2024</t>
+        </is>
+      </c>
+      <c r="F308" t="inlineStr">
+        <is>
+          <t>617/24</t>
+        </is>
+      </c>
+      <c r="G308" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H308" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I308" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="inlineStr">
+        <is>
+          <t>608</t>
+        </is>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA, SENZA PREVIA PUBBLICAZIONE DI BANDO, AI SENSI DELL’ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023, FORNITURA, PER 24 MESI, DI ESOPROTESI COCLEARI UNILATERALI PER PAZIENTI DELL’AZIENDA ULSS 7 PEDEMONTANA – DITTA COCHLEAR ITALIA. GARA 2024-044-TH</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>30/03/2024</t>
+        </is>
+      </c>
+      <c r="E309" t="inlineStr">
+        <is>
+          <t>09/04/2024</t>
+        </is>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>609/24</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H309" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I309" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="inlineStr">
+        <is>
+          <t>607</t>
+        </is>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>COMMISSARIO LIQUIDATORE USI CIVICI VENEZIA N. 1/2023 - CONFERIMENTO INCARICO A PERITO</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr">
+        <is>
+          <t>30/03/2024</t>
+        </is>
+      </c>
+      <c r="E310" t="inlineStr">
+        <is>
+          <t>09/04/2024</t>
+        </is>
+      </c>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t>611/24</t>
+        </is>
+      </c>
+      <c r="G310" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H310" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I310" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="inlineStr">
+        <is>
+          <t>596</t>
+        </is>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA, AI SENSI DELL’ART. 76, COMMA 2 LETT. B) DEL DL.LGS. N. 36/2023, PER IL SERVIZIO DI MANUTENZIONE FULL RISK SU MAMMOGRAFI MOD. AMULET INNOVALITY, PRODUTTORE FUJIFILM CORPORATION, IN USO PRESSO IL P.O. DI BASSANO E L’OSPEDALE DI ASIAGO. GARA 2024-085-TH.</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>30/03/2024</t>
+        </is>
+      </c>
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>09/04/2024</t>
+        </is>
+      </c>
+      <c r="F311" t="inlineStr">
+        <is>
+          <t>594/24</t>
+        </is>
+      </c>
+      <c r="G311" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H311" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I311" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="inlineStr">
+        <is>
+          <t>592</t>
+        </is>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>RINNOVO CONTRATTO PER LA FORNITURA DI CARTA NON SANITARIA. GARA ULSS 2023-190-BAS</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr">
+        <is>
+          <t>30/03/2024</t>
+        </is>
+      </c>
+      <c r="E312" t="inlineStr">
+        <is>
+          <t>09/04/2024</t>
+        </is>
+      </c>
+      <c r="F312" t="inlineStr">
+        <is>
+          <t>591/24</t>
+        </is>
+      </c>
+      <c r="G312" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H312" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I312" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="inlineStr">
+        <is>
+          <t>591</t>
+        </is>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>STIPULA DI CONTRATTO DI ACCORDO QUADRO CON LA DITTA MEDACTA PER IL LOTTO 31 GARA REGIONALE PER LA FORNITURA DI “PROTESI D’ANCA E CEMENTI, MEDIANTE ACCORDO QUADRO - II TRANCHE” (DELIBERA N. 480/2020 DI AZIENDA ZERO). GARA 2021-038-TH.</t>
+        </is>
+      </c>
+      <c r="D313" t="inlineStr">
+        <is>
+          <t>30/03/2024</t>
+        </is>
+      </c>
+      <c r="E313" t="inlineStr">
+        <is>
+          <t>09/04/2024</t>
+        </is>
+      </c>
+      <c r="F313" t="inlineStr">
+        <is>
+          <t>589/24</t>
+        </is>
+      </c>
+      <c r="G313" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H313" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I313" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="inlineStr">
+        <is>
+          <t>590</t>
+        </is>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>STIPULA DI CONTRATTO DI ACCORDO QUADRO CON LA DITTA JOHNSON &amp; JOHNSON PER IL LOTTO 14 GARA REGIONALE PER LA FORNITURA DI “PROTESI DI GINOCCHIO IN ACCORDO QUADRO” (DELIBERE N. 130/2019 E N. 243/2019 DI AZIENDA ZERO). GARA 2020-010-TH.</t>
+        </is>
+      </c>
+      <c r="D314" t="inlineStr">
+        <is>
+          <t>30/03/2024</t>
+        </is>
+      </c>
+      <c r="E314" t="inlineStr">
+        <is>
+          <t>09/04/2024</t>
+        </is>
+      </c>
+      <c r="F314" t="inlineStr">
+        <is>
+          <t>588/24</t>
+        </is>
+      </c>
+      <c r="G314" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H314" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I314" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="inlineStr">
+        <is>
+          <t>587</t>
+        </is>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO, FORNITURA DI VALVOLE PER BRONCOSCOPIO (ASPIRAZIONE, ARIA/ACQUA) PER VARIE UU.OO. DELL’AZIENDA U.L.SS. N. 7 PEDEMONTANA. GARA 2023-120-TH.</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr">
+        <is>
+          <t>30/03/2024</t>
+        </is>
+      </c>
+      <c r="E315" t="inlineStr">
+        <is>
+          <t>09/04/2024</t>
+        </is>
+      </c>
+      <c r="F315" t="inlineStr">
+        <is>
+          <t>584/24</t>
+        </is>
+      </c>
+      <c r="G315" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H315" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I315" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="inlineStr">
+        <is>
+          <t>552</t>
+        </is>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>22/03/2024</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>RINNOVO DEL CONTRATTO PER IL SERVIZIO TRASPORTO SALME DAL CENTRO SOCIO SANITARIO PROSPERO ALPINO DI MAROSTICA (VI) AL P. O. DI RETE BASSANO. GARA 2021 -068-BAS.</t>
+        </is>
+      </c>
+      <c r="D316" t="inlineStr">
+        <is>
+          <t>23/03/2024</t>
+        </is>
+      </c>
+      <c r="E316" t="inlineStr">
+        <is>
+          <t>02/04/2024</t>
+        </is>
+      </c>
+      <c r="F316" t="inlineStr">
+        <is>
+          <t>544/24</t>
+        </is>
+      </c>
+      <c r="G316" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H316" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I316" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="inlineStr">
+        <is>
+          <t>551</t>
+        </is>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>22/03/2024</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023, PER LA FORNITURA DI ITALIAN PROVIDER MANUAL PER L’UOC PRONTO SOCCORSO DEL P.O. DI BASSANO DEL GRAPPA. - GARA ULSS 2024-070-BAS</t>
+        </is>
+      </c>
+      <c r="D317" t="inlineStr">
+        <is>
+          <t>23/03/2024</t>
+        </is>
+      </c>
+      <c r="E317" t="inlineStr">
+        <is>
+          <t>02/04/2024</t>
+        </is>
+      </c>
+      <c r="F317" t="inlineStr">
+        <is>
+          <t>541/24</t>
+        </is>
+      </c>
+      <c r="G317" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H317" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I317" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="inlineStr">
+        <is>
+          <t>549</t>
+        </is>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>22/03/2024</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>RINNOVO  PER LA FORNITURA DI SACCHI IN POLIETILENE PER IL P.O. DI SANTORSO - GARA 2020-309-TH</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr">
+        <is>
+          <t>23/03/2024</t>
+        </is>
+      </c>
+      <c r="E318" t="inlineStr">
+        <is>
+          <t>02/04/2024</t>
+        </is>
+      </c>
+      <c r="F318" t="inlineStr">
+        <is>
+          <t>539/24</t>
+        </is>
+      </c>
+      <c r="G318" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H318" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I318" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="inlineStr">
+        <is>
+          <t>548</t>
+        </is>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>22/03/2024</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA, SENZA PREVIA PUBBLICAZIONE DI BANDO, AI SENSI DELL’ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023, FORNITURA DI MICROINFUSORI DI INSULINA  PER 12 MESI CON LA DITTA MOVI S.P.A. GARA 2024-065-TH</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr">
+        <is>
+          <t>23/03/2024</t>
+        </is>
+      </c>
+      <c r="E319" t="inlineStr">
+        <is>
+          <t>02/04/2024</t>
+        </is>
+      </c>
+      <c r="F319" t="inlineStr">
+        <is>
+          <t>540/24</t>
+        </is>
+      </c>
+      <c r="G319" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H319" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I319" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="inlineStr">
+        <is>
+          <t>547</t>
+        </is>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>22/03/2024</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>RINNOVO CONTRATTO PER LA FORNITURA DI LENZUOLINI DI CARTA PER LETTINO MEDICO - GARA N. 2023- 151-BAS.</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr">
+        <is>
+          <t>23/03/2024</t>
+        </is>
+      </c>
+      <c r="E320" t="inlineStr">
+        <is>
+          <t>02/04/2024</t>
+        </is>
+      </c>
+      <c r="F320" t="inlineStr">
+        <is>
+          <t>537/24</t>
+        </is>
+      </c>
+      <c r="G320" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H320" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I320" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="inlineStr">
+        <is>
+          <t>546</t>
+        </is>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>22/03/2024</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO PER LA FORNITURA DI ACCESSORI PER N. 1 TOMOGRAFO COMPUTERIZZATO (TC) PER L’U.O.C. RADIOLOGIA DEL P.O. DI SANTORSO. FINANZIAMENTO PNRR – CUP H99J21019440006. GARA 2024-055-BAS.</t>
+        </is>
+      </c>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>23/03/2024</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>02/04/2024</t>
+        </is>
+      </c>
+      <c r="F321" t="inlineStr">
+        <is>
+          <t>538/24</t>
+        </is>
+      </c>
+      <c r="G321" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H321" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I321" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="inlineStr">
+        <is>
+          <t>545</t>
+        </is>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>22/03/2024</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA TECNICA PER GLI APPLICATIVI DEL SISTEMA INFORMATIVO OSPEDALIERO FORNITI DA GPI SPA, IN REGIME DI PRIVATIVA PER L’ANNO 2024. GARA N. 2023-264-TH.</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>23/03/2024</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>02/04/2024</t>
+        </is>
+      </c>
+      <c r="F322" t="inlineStr">
+        <is>
+          <t>536/24</t>
+        </is>
+      </c>
+      <c r="G322" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H322" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I322" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="inlineStr">
+        <is>
+          <t>544</t>
+        </is>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>22/03/2024</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>RINNOVO TRIENNALE DELLA FORNITURA DI GHIACCIO SINTETICO, ABBASSALINGUA, LACCI EMOSTATICI. GARA N. 2020-310-TH.</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>23/03/2024</t>
+        </is>
+      </c>
+      <c r="E323" t="inlineStr">
+        <is>
+          <t>02/04/2024</t>
+        </is>
+      </c>
+      <c r="F323" t="inlineStr">
+        <is>
+          <t>535/24</t>
+        </is>
+      </c>
+      <c r="G323" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H323" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I323" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="inlineStr">
+        <is>
+          <t>505</t>
+        </is>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>19/03/2024</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>RINNOVO CONTRATTO PER LA FORNITURA DI GUAINE MONOUSO STERILI DEDICATE AL VIDEOCISTOCOPIO VISIONSCIENCES MOD. CST-5000 DI PROPRIETÀ. GARA ULSS 2023-174-BAS.</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="E324" t="inlineStr">
+        <is>
+          <t>30/03/2024</t>
+        </is>
+      </c>
+      <c r="F324" t="inlineStr">
+        <is>
+          <t>508/24</t>
+        </is>
+      </c>
+      <c r="G324" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H324" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I324" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="inlineStr">
+        <is>
+          <t>499</t>
+        </is>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI PROGETTAZIONE ESECUTIVA (PE) E DI COORDINAMENTO DELLA SICUREZZA PER LA PROGETTAZIONE (CSP) DEI LAVORI DI MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L’OSPEDALE “SAN BASSIANO” DI BASSANO DEL GRAPPA (VI) PREVIO SPOSTAMENTO TEMPORANEO DELL’ATTIVITÀ PRESSO IL CENTRO SOCIO-SANITARIO “PROSPERO ALPINO” DI MAROSTICA (VI).</t>
+        </is>
+      </c>
+      <c r="D325" t="inlineStr">
+        <is>
+          <t>16/03/2024</t>
+        </is>
+      </c>
+      <c r="E325" t="inlineStr">
+        <is>
+          <t>26/03/2024</t>
+        </is>
+      </c>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t>501/24</t>
+        </is>
+      </c>
+      <c r="G325" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H325" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I325" t="n">
+        <v>32.74</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="inlineStr">
+        <is>
+          <t>498</t>
+        </is>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO – 1° STRALCIO FUNZIONALE. AVVIO PROCEDURA NEGOZIATA PER L’AFFIDAMENTO DEL SERVIZIO DI VERIFICA EX ART. 42 D.LGS. 36/2023 DEL PROGETTO DI FATTIBILITÀ TECNICO-ECONOMICA E DEL PROGETTO ESECUTIVO.</t>
+        </is>
+      </c>
+      <c r="D326" t="inlineStr">
+        <is>
+          <t>16/03/2024</t>
+        </is>
+      </c>
+      <c r="E326" t="inlineStr">
+        <is>
+          <t>26/03/2024</t>
+        </is>
+      </c>
+      <c r="F326" t="inlineStr">
+        <is>
+          <t>500/24</t>
+        </is>
+      </c>
+      <c r="G326" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H326" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I326" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="inlineStr">
+        <is>
+          <t>497</t>
+        </is>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>RINNOVO PER LA FORNITURA DI ETICHETTE TERMICHE ED AUTOADESIVE IN VARI FORMATI -GARA 2023-004-BAS</t>
+        </is>
+      </c>
+      <c r="D327" t="inlineStr">
+        <is>
+          <t>16/03/2024</t>
+        </is>
+      </c>
+      <c r="E327" t="inlineStr">
+        <is>
+          <t>26/03/2024</t>
+        </is>
+      </c>
+      <c r="F327" t="inlineStr">
+        <is>
+          <t>499/24</t>
+        </is>
+      </c>
+      <c r="G327" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H327" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I327" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="inlineStr">
+        <is>
+          <t>496</t>
+        </is>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI APPARECCHIATURE PER U.O.C. OTORINOLARINGOIATRIA DEL P.O. DI BASSANO DEL GRAPPA. GARA 2024-011-TH.</t>
+        </is>
+      </c>
+      <c r="D328" t="inlineStr">
+        <is>
+          <t>16/03/2024</t>
+        </is>
+      </c>
+      <c r="E328" t="inlineStr">
+        <is>
+          <t>26/03/2024</t>
+        </is>
+      </c>
+      <c r="F328" t="inlineStr">
+        <is>
+          <t>497/24</t>
+        </is>
+      </c>
+      <c r="G328" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H328" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I328" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="inlineStr">
+        <is>
+          <t>495</t>
+        </is>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI TEST PER LA DIAGNOSTICA MOLECOLARE VIROLOGICA E DI TEST SARS COV-2 PER L’U.O.C. LABORATORIO ANALISI DEL P.O. DI SANTORSO. GARA 2023 – 301 – BAS</t>
+        </is>
+      </c>
+      <c r="D329" t="inlineStr">
+        <is>
+          <t>16/03/2024</t>
+        </is>
+      </c>
+      <c r="E329" t="inlineStr">
+        <is>
+          <t>26/03/2024</t>
+        </is>
+      </c>
+      <c r="F329" t="inlineStr">
+        <is>
+          <t>498/24</t>
+        </is>
+      </c>
+      <c r="G329" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H329" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I329" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="inlineStr">
+        <is>
+          <t>494</t>
+        </is>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, PER LA FORNITURA DI SUPPORTI INFORMATICI PER SISTEMI DI MASTERIZZAZIONE RIMAGE EVEREST 5400, RIMAGE PROFESSIONAL 2450 E SISTEMA EPSON DISCPRODUCER PP100- GARA 2023-289-BAS</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr">
+        <is>
+          <t>16/03/2024</t>
+        </is>
+      </c>
+      <c r="E330" t="inlineStr">
+        <is>
+          <t>26/03/2024</t>
+        </is>
+      </c>
+      <c r="F330" t="inlineStr">
+        <is>
+          <t>496/24</t>
+        </is>
+      </c>
+      <c r="G330" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H330" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I330" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="inlineStr">
+        <is>
+          <t>493</t>
+        </is>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE SUBAPPALTI SERVIZIO DI MONITORAGGIO CHIMICO, FISICO, AMBIENTALE E BIOLOGICO PER LA SORVEGLIANZA SANITARIA. GARA N. 2023-095 –BAS.</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr">
+        <is>
+          <t>16/03/2024</t>
+        </is>
+      </c>
+      <c r="E331" t="inlineStr">
+        <is>
+          <t>26/03/2024</t>
+        </is>
+      </c>
+      <c r="F331" t="inlineStr">
+        <is>
+          <t>495/24</t>
+        </is>
+      </c>
+      <c r="G331" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H331" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I331" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="inlineStr">
+        <is>
+          <t>492</t>
+        </is>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO PER LE ATTIVITÀ DI PERSONALIZZAZIONE, INSTALLAZIONE, FORMAZIONE DEL PERSONALE, MESSA IN PRODUZIONE DEL MODULO APPLICATIVO “WEB PERVAL” PER LA GESTIONE DELLA MISURAZIONE E VALUTAZIONE DELLA PERFORMANCE DEL PERSONALE DIPENDENTE. GARA N. 2024-050-TH.</t>
+        </is>
+      </c>
+      <c r="D332" t="inlineStr">
+        <is>
+          <t>16/03/2024</t>
+        </is>
+      </c>
+      <c r="E332" t="inlineStr">
+        <is>
+          <t>26/03/2024</t>
+        </is>
+      </c>
+      <c r="F332" t="inlineStr">
+        <is>
+          <t>493/24</t>
+        </is>
+      </c>
+      <c r="G332" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H332" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I332" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="inlineStr">
+        <is>
+          <t>491</t>
+        </is>
+      </c>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023 DEL SERVIZIO DI COMUNICAZIONE A MEZZO STAMPA SU “IL GIORNALE DI VICENZA” PER UN PERIODO DI 12 MESI – GARA 2024-041-BAS</t>
+        </is>
+      </c>
+      <c r="D333" t="inlineStr">
+        <is>
+          <t>16/03/2024</t>
+        </is>
+      </c>
+      <c r="E333" t="inlineStr">
+        <is>
+          <t>26/03/2024</t>
+        </is>
+      </c>
+      <c r="F333" t="inlineStr">
+        <is>
+          <t>494/24</t>
+        </is>
+      </c>
+      <c r="G333" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H333" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I333" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="inlineStr">
+        <is>
+          <t>490</t>
+        </is>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO IN SAAS PER LA “VALUTAZIONE DEI RISCHI E SISTEMI DI GESTIONE” DAL 01.04.2024 AL 31.03.2025. GARA N. 2024-051-TH.</t>
+        </is>
+      </c>
+      <c r="D334" t="inlineStr">
+        <is>
+          <t>16/03/2024</t>
+        </is>
+      </c>
+      <c r="E334" t="inlineStr">
+        <is>
+          <t>26/03/2024</t>
+        </is>
+      </c>
+      <c r="F334" t="inlineStr">
+        <is>
+          <t>491/24</t>
+        </is>
+      </c>
+      <c r="G334" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H334" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I334" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="inlineStr">
+        <is>
+          <t>489</t>
+        </is>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA PER LA FORNITURA DI FARMACI EMODERIVATI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, L’APSS DI TRENTO ED IL COMPRENSORIO SANITARIO DI BOLZANO. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-058-TH</t>
+        </is>
+      </c>
+      <c r="D335" t="inlineStr">
+        <is>
+          <t>16/03/2024</t>
+        </is>
+      </c>
+      <c r="E335" t="inlineStr">
+        <is>
+          <t>26/03/2024</t>
+        </is>
+      </c>
+      <c r="F335" t="inlineStr">
+        <is>
+          <t>490/24</t>
+        </is>
+      </c>
+      <c r="G335" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H335" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I335" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="inlineStr">
+        <is>
+          <t>488</t>
+        </is>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA DIRETTA SOPRA SOGLIA, AI SENSI DELL’ART. 76 COMMA 2, LETT. B DEL D.LGS. 36/2023, CON LA DITTA THERAS LIFETECH PER LA FORNITURA, PER 12 MESI, DI DISPOSITIVI MEDICI CORRELATI ALL’UTILIZZO DI MICROINFUSORI DI INSULINA PER PAZIENTI DOMICILIARI DELL’AZIENDA ULSS N. 7 PEDEMONTANA. GARA 2023-209-TH.</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr">
+        <is>
+          <t>16/03/2024</t>
+        </is>
+      </c>
+      <c r="E336" t="inlineStr">
+        <is>
+          <t>26/03/2024</t>
+        </is>
+      </c>
+      <c r="F336" t="inlineStr">
+        <is>
+          <t>492/24</t>
+        </is>
+      </c>
+      <c r="G336" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H336" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I336" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="inlineStr">
+        <is>
+          <t>487</t>
+        </is>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DELL’INTEGRAZIONE SOFTWARE ADT – COT ADVENIAS IN AMBITO DEL PROGETTO REGIONALE COT. GARA N. 2024-028-TH.</t>
+        </is>
+      </c>
+      <c r="D337" t="inlineStr">
+        <is>
+          <t>16/03/2024</t>
+        </is>
+      </c>
+      <c r="E337" t="inlineStr">
+        <is>
+          <t>26/03/2024</t>
+        </is>
+      </c>
+      <c r="F337" t="inlineStr">
+        <is>
+          <t>489/24</t>
+        </is>
+      </c>
+      <c r="G337" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H337" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I337" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="inlineStr">
+        <is>
+          <t>486</t>
+        </is>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA TECNICA SULL’IMPIANTO DI RILEVAZIONE PRESENZE DEL NUOVO OSPEDALE DI ASIAGO PERIODO DAL 01.01.2024 AL 31.12.2026. GARA N. 2023-270-TH.</t>
+        </is>
+      </c>
+      <c r="D338" t="inlineStr">
+        <is>
+          <t>16/03/2024</t>
+        </is>
+      </c>
+      <c r="E338" t="inlineStr">
+        <is>
+          <t>26/03/2024</t>
+        </is>
+      </c>
+      <c r="F338" t="inlineStr">
+        <is>
+          <t>488/24</t>
+        </is>
+      </c>
+      <c r="G338" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H338" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I338" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="inlineStr">
+        <is>
+          <t>445</t>
+        </is>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DELLA FORNITURA DEL FARMACO PALYNZIQ SC 1SIR 10MG/0,5ML/ML (PRINCIPIO ATTIVO PEGVALIASE). GARA N. 2024-036-TH.</t>
+        </is>
+      </c>
+      <c r="D339" t="inlineStr">
+        <is>
+          <t>09/03/2024</t>
+        </is>
+      </c>
+      <c r="E339" t="inlineStr">
+        <is>
+          <t>19/03/2024</t>
+        </is>
+      </c>
+      <c r="F339" t="inlineStr">
+        <is>
+          <t>442/24</t>
+        </is>
+      </c>
+      <c r="G339" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H339" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I339" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="inlineStr">
+        <is>
+          <t>444</t>
+        </is>
+      </c>
+      <c r="B340" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="C340" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DELLA MIGRAZIONE ASTER PROTESICA APPLET (DISTRETTO 1 BASSANO) ED EUSIS ADIUVAT (DISTRETTO 2 THIENE) SU ZK PROTESICA. GARA N. 2024-040-TH.</t>
+        </is>
+      </c>
+      <c r="D340" t="inlineStr">
+        <is>
+          <t>09/03/2024</t>
+        </is>
+      </c>
+      <c r="E340" t="inlineStr">
+        <is>
+          <t>19/03/2024</t>
+        </is>
+      </c>
+      <c r="F340" t="inlineStr">
+        <is>
+          <t>440/24</t>
+        </is>
+      </c>
+      <c r="G340" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H340" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I340" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="inlineStr">
+        <is>
+          <t>442</t>
+        </is>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>APPALTI VARI PER LA FORNITURA DI FARMACI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ESPLETATE DA AZIENDA ZERO - U.O.C. CRAV. PRESA D'ATTO ULTERIORI LOTTI PER INTEGRAZIONE FABBISOGNI E ADESIONE ALLE RELATIVE CONVENZIONI. RIF: 2021-247-TH, 2022-287-TH, 2023-226-TH, 2023-229-TH, 2024-026-TH</t>
+        </is>
+      </c>
+      <c r="D341" t="inlineStr">
+        <is>
+          <t>09/03/2024</t>
+        </is>
+      </c>
+      <c r="E341" t="inlineStr">
+        <is>
+          <t>19/03/2024</t>
+        </is>
+      </c>
+      <c r="F341" t="inlineStr">
+        <is>
+          <t>438/24</t>
+        </is>
+      </c>
+      <c r="G341" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H341" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I341" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="inlineStr">
+        <is>
+          <t>441</t>
+        </is>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DELLA FORNITURA DEL FARMACO ONIVYDE PEG EV 10 ML 4,3MG/ML (PRINCIPIO ATTIVO IRINOTECAN). GARA N. 2024-034-TH.</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr">
+        <is>
+          <t>09/03/2024</t>
+        </is>
+      </c>
+      <c r="E342" t="inlineStr">
+        <is>
+          <t>19/03/2024</t>
+        </is>
+      </c>
+      <c r="F342" t="inlineStr">
+        <is>
+          <t>436/24</t>
+        </is>
+      </c>
+      <c r="G342" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H342" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I342" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="inlineStr">
+        <is>
+          <t>439</t>
+        </is>
+      </c>
+      <c r="B343" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="C343" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI “POMPE INFUSIONALI E RELATIVI DEFLUSSORI E POMPE ELASTOMERICHE” IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, PER L’AZIENDA PROVINCIALE PER I SERVIZI SANITARI DELLA PROVINCIA AUTONOMA DI TRENTO (A.P.S.S.) E PER ORAS S.P.A. - 1 ^ EDIZIONE. AGGIUDICAZIONE DEI LOTTI NN. 1, 5, 6 E 7 (DELIBERAZIONE AZIENDA ZERO N. 868 DEL 29.12.2024). GARA 2024-048-TH.</t>
+        </is>
+      </c>
+      <c r="D343" t="inlineStr">
+        <is>
+          <t>09/03/2024</t>
+        </is>
+      </c>
+      <c r="E343" t="inlineStr">
+        <is>
+          <t>19/03/2024</t>
+        </is>
+      </c>
+      <c r="F343" t="inlineStr">
+        <is>
+          <t>434/24</t>
+        </is>
+      </c>
+      <c r="G343" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H343" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I343" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="inlineStr">
+        <is>
+          <t>435</t>
+        </is>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA APERTA ESPLETATA DA SCR PIEMONTE PER LA STIPULA DI UN ACCORDO QUADRO MULTIOPERATORE PER L’AFFIDAMENTO DELLA FORNITURA DI FARMACI ESTERI A BASE DI PANCRELIPASI E SERVIZI CONNESSI. RIF: 2024-032-TH</t>
+        </is>
+      </c>
+      <c r="D344" t="inlineStr">
+        <is>
+          <t>09/03/2024</t>
+        </is>
+      </c>
+      <c r="E344" t="inlineStr">
+        <is>
+          <t>19/03/2024</t>
+        </is>
+      </c>
+      <c r="F344" t="inlineStr">
+        <is>
+          <t>430/24</t>
+        </is>
+      </c>
+      <c r="G344" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H344" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I344" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="inlineStr">
+        <is>
+          <t>433</t>
+        </is>
+      </c>
+      <c r="B345" t="inlineStr">
+        <is>
+          <t>08/03/2024</t>
+        </is>
+      </c>
+      <c r="C345" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DELLA FORNITURA DEL FARMACO ARIKAYCE LIPOSOMIALE  590MG 28 FLACONCINI - DISPERSIONE PER NEBULIZZATORE E RELATIVO DEVICE. GARA 2024-046-TH.</t>
+        </is>
+      </c>
+      <c r="D345" t="inlineStr">
+        <is>
+          <t>09/03/2024</t>
+        </is>
+      </c>
+      <c r="E345" t="inlineStr">
+        <is>
+          <t>19/03/2024</t>
+        </is>
+      </c>
+      <c r="F345" t="inlineStr">
+        <is>
+          <t>427/24</t>
+        </is>
+      </c>
+      <c r="G345" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H345" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I345" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="inlineStr">
+        <is>
+          <t>392</t>
+        </is>
+      </c>
+      <c r="B346" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="C346" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO, CON FORMULA DEL CONTO DEPOSITO, DELLA FORNITURA DI DISPOSITIVI MEDICI ED ATTREZZATURE PER PROCEDURE DI EMODINAMICA, ELETTROFISIOLOGIA E CHIRURGIA VASCOLARE. GARA 2023-110-BAS.</t>
+        </is>
+      </c>
+      <c r="D346" t="inlineStr">
+        <is>
+          <t>02/03/2024</t>
+        </is>
+      </c>
+      <c r="E346" t="inlineStr">
+        <is>
+          <t>12/03/2024</t>
+        </is>
+      </c>
+      <c r="F346" t="inlineStr">
+        <is>
+          <t>392/24</t>
+        </is>
+      </c>
+      <c r="G346" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H346" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I346" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="inlineStr">
+        <is>
+          <t>386</t>
+        </is>
+      </c>
+      <c r="B347" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DELLA FORNITURA DELL’IMPIANTO DI CHIAMATA INFERMIERI, CON COLLAUDO FINALE, PER REPARTI MEDICINA 1, MEDICINA, OSTETRICIA GINECOLOGIA E FKT GERIATRIA PRESSO OSPEDALE ALTO VICENTINO DI SANTORSO.</t>
+        </is>
+      </c>
+      <c r="D347" t="inlineStr">
+        <is>
+          <t>02/03/2024</t>
+        </is>
+      </c>
+      <c r="E347" t="inlineStr">
+        <is>
+          <t>12/03/2024</t>
+        </is>
+      </c>
+      <c r="F347" t="inlineStr">
+        <is>
+          <t>383/24</t>
+        </is>
+      </c>
+      <c r="G347" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H347" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I347" t="n">
+        <v>130.352</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="inlineStr">
+        <is>
+          <t>385</t>
+        </is>
+      </c>
+      <c r="B348" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>MESSA IN SICUREZZA DI ALBERATURE FACENTI PARTE DEL PARCO STORICO DI VILLA NIEVO BONIN LONGARE PRESSO IL CENTRO SERVIZI DI MONTECCHIO PRECALCINO. AFFIDAMENTO DEL SERVIZIO.</t>
+        </is>
+      </c>
+      <c r="D348" t="inlineStr">
+        <is>
+          <t>02/03/2024</t>
+        </is>
+      </c>
+      <c r="E348" t="inlineStr">
+        <is>
+          <t>12/03/2024</t>
+        </is>
+      </c>
+      <c r="F348" t="inlineStr">
+        <is>
+          <t>382/24</t>
+        </is>
+      </c>
+      <c r="G348" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H348" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I348" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="inlineStr">
+        <is>
+          <t>383</t>
+        </is>
+      </c>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI FACCHINAGGIO, TRASLOCHI E SPOSTAMENTO DEGLI ARREDI, COMPRENSIVA DI DEPOSITO PER UN PERIODO DI 12 MESI – ESERCIZIO DELL’OPZIONE DI CUI ALL’ART. 106 COMMA 12 DEL D.LGS 50/2016.</t>
+        </is>
+      </c>
+      <c r="D349" t="inlineStr">
+        <is>
+          <t>02/03/2024</t>
+        </is>
+      </c>
+      <c r="E349" t="inlineStr">
+        <is>
+          <t>12/03/2024</t>
+        </is>
+      </c>
+      <c r="F349" t="inlineStr">
+        <is>
+          <t>380/24</t>
+        </is>
+      </c>
+      <c r="G349" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H349" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I349" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="inlineStr">
+        <is>
+          <t>382</t>
+        </is>
+      </c>
+      <c r="B350" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DELL’INTEGRAZIONE SOFTWARE ADT E SOFTWARE COT DELLA DITTA ADVENIAS. GARA N. 2024-029-TH.</t>
+        </is>
+      </c>
+      <c r="D350" t="inlineStr">
+        <is>
+          <t>02/03/2024</t>
+        </is>
+      </c>
+      <c r="E350" t="inlineStr">
+        <is>
+          <t>12/03/2024</t>
+        </is>
+      </c>
+      <c r="F350" t="inlineStr">
+        <is>
+          <t>379/24</t>
+        </is>
+      </c>
+      <c r="G350" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H350" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I350" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="inlineStr">
+        <is>
+          <t>381</t>
+        </is>
+      </c>
+      <c r="B351" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA, AI SENSI DELL’ART. 50 COMMA 1 LETT. E) DEL D.LGS. N. 36/2023, SERVIZIO DI FORMAZIONE ANTINCENDIO PER ADDETTI ANTINCENDIO IN ATTIVITÀ DI LIVELLO 3 E FORMAZIONE E ADDESTRAMENTO ALL’USO DEGLI APPARECCHI DI PROTEZIONE DELLE VIE RESPIRATORIE (APVR – AUTORESPIRATORI MASCHERE A FILTRO) – GARA N. 2023-165-BAS.</t>
+        </is>
+      </c>
+      <c r="D351" t="inlineStr">
+        <is>
+          <t>02/03/2024</t>
+        </is>
+      </c>
+      <c r="E351" t="inlineStr">
+        <is>
+          <t>12/03/2024</t>
+        </is>
+      </c>
+      <c r="F351" t="inlineStr">
+        <is>
+          <t>378/24</t>
+        </is>
+      </c>
+      <c r="G351" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H351" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I351" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="B352" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>ESTENSIONE DEL CONTRATTO IN CONVENZIONE REGIONALE PER IL SERVIZIO DI GUARDIANIA PRESSO IL CENTRO SANITARIO POLIFUNZIONALE DI THIENE – LOTTO N. 9.</t>
+        </is>
+      </c>
+      <c r="D352" t="inlineStr">
+        <is>
+          <t>02/03/2024</t>
+        </is>
+      </c>
+      <c r="E352" t="inlineStr">
+        <is>
+          <t>12/03/2024</t>
+        </is>
+      </c>
+      <c r="F352" t="inlineStr">
+        <is>
+          <t>377/24</t>
+        </is>
+      </c>
+      <c r="G352" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H352" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I352" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="inlineStr">
+        <is>
+          <t>379</t>
+        </is>
+      </c>
+      <c r="B353" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="C353" t="inlineStr">
+        <is>
+          <t>ACQUISTO URGENTE IN ADESIONE ALLA CONVENZIONE CONSIP “PC DESKTOP E WORKSTATION 3” ID 2361 DI N. 150 PC DESKTOP “SMALL FACTOR” LOTTO N.2 + N. 20 PC DESKTOP “TOWER” LOTTO N.3. GARA 2024-057-TH.</t>
+        </is>
+      </c>
+      <c r="D353" t="inlineStr">
+        <is>
+          <t>02/03/2024</t>
+        </is>
+      </c>
+      <c r="E353" t="inlineStr">
+        <is>
+          <t>12/03/2024</t>
+        </is>
+      </c>
+      <c r="F353" t="inlineStr">
+        <is>
+          <t>376/24</t>
+        </is>
+      </c>
+      <c r="G353" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H353" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I353" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="inlineStr">
+        <is>
+          <t>378</t>
+        </is>
+      </c>
+      <c r="B354" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="C354" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA SULL’IMPIANTO DI RILEVAZIONE PRESENZE DELLA ULSS7 PEDEMONTANA PER IL PERIODO DAL 06.03.2024 AL 31.12.2026. GARA N. 2024-037-TH.</t>
+        </is>
+      </c>
+      <c r="D354" t="inlineStr">
+        <is>
+          <t>02/03/2024</t>
+        </is>
+      </c>
+      <c r="E354" t="inlineStr">
+        <is>
+          <t>12/03/2024</t>
+        </is>
+      </c>
+      <c r="F354" t="inlineStr">
+        <is>
+          <t>375/24</t>
+        </is>
+      </c>
+      <c r="G354" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H354" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I354" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="inlineStr">
+        <is>
+          <t>376</t>
+        </is>
+      </c>
+      <c r="B355" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>ACQUISTO DELL’INTEGRAZIONE TRA LA PIATTAFORMA EUSIS DELLA DITTA GPI E IL MIDDLEWARE SDICO RELATIVA AI SERVIZI DI CONSERVAZIONE PER ADESIONE A GARA REGIONALE. GARA N. 2024-038-TH.</t>
+        </is>
+      </c>
+      <c r="D355" t="inlineStr">
+        <is>
+          <t>02/03/2024</t>
+        </is>
+      </c>
+      <c r="E355" t="inlineStr">
+        <is>
+          <t>12/03/2024</t>
+        </is>
+      </c>
+      <c r="F355" t="inlineStr">
+        <is>
+          <t>373/24</t>
+        </is>
+      </c>
+      <c r="G355" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H355" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I355" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="inlineStr">
+        <is>
+          <t>375</t>
+        </is>
+      </c>
+      <c r="B356" t="inlineStr">
+        <is>
+          <t>01/03/2024</t>
+        </is>
+      </c>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI APPARECCHIATURE PER AVVIO DEL PACS REGIONALE PER LE UU.OO. CC. RADIOLOGIA DEI P.O. DI BASSANO E SANTORSO. FINANZIAMENTO PNRR – CUP H76G21002260006 BASSANO DEL GRAPPA E CUP H96G21002410006 SANTORSO. GARA 2023-256-TH. CIG: A04566FCA9</t>
+        </is>
+      </c>
+      <c r="D356" t="inlineStr">
+        <is>
+          <t>02/03/2024</t>
+        </is>
+      </c>
+      <c r="E356" t="inlineStr">
+        <is>
+          <t>12/03/2024</t>
+        </is>
+      </c>
+      <c r="F356" t="inlineStr">
+        <is>
+          <t>372/24</t>
+        </is>
+      </c>
+      <c r="G356" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H356" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I356" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="inlineStr">
+        <is>
+          <t>338</t>
+        </is>
+      </c>
+      <c r="B357" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO. AFFIDAMENTO DELLA PROGETTAZIONE ESECUTIVA (PE) E COORDINAMENTO DELLA SICUREZZA IN FASE DI PROGETTAZIONE (CSP).</t>
+        </is>
+      </c>
+      <c r="D357" t="inlineStr">
+        <is>
+          <t>24/02/2024</t>
+        </is>
+      </c>
+      <c r="E357" t="inlineStr">
+        <is>
+          <t>05/03/2024</t>
+        </is>
+      </c>
+      <c r="F357" t="inlineStr">
+        <is>
+          <t>338/24</t>
+        </is>
+      </c>
+      <c r="G357" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H357" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I357" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="inlineStr">
+        <is>
+          <t>332</t>
+        </is>
+      </c>
+      <c r="B358" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="C358" t="inlineStr">
+        <is>
+          <t>RINNOVO DEL CONTRATTO DI CONCESSIONE DEL SERVIZIO DI EROGAZIONE DI BEVANDE CALDE, FREDDE ED ALTRI GENERI ALIMENTARI MEDIANTE L’INSTALLAZIONE DI DISTRIBUTORI AUTOMATICI PRESSO L’AULSS N. 7 PEDEMONTANA – RIF. 83BAS/2018 – CIG 7580763387</t>
+        </is>
+      </c>
+      <c r="D358" t="inlineStr">
+        <is>
+          <t>24/02/2024</t>
+        </is>
+      </c>
+      <c r="E358" t="inlineStr">
+        <is>
+          <t>05/03/2024</t>
+        </is>
+      </c>
+      <c r="F358" t="inlineStr">
+        <is>
+          <t>331/24</t>
+        </is>
+      </c>
+      <c r="G358" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H358" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I358" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="inlineStr">
+        <is>
+          <t>331</t>
+        </is>
+      </c>
+      <c r="B359" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 20^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-026-TH</t>
+        </is>
+      </c>
+      <c r="D359" t="inlineStr">
+        <is>
+          <t>24/02/2024</t>
+        </is>
+      </c>
+      <c r="E359" t="inlineStr">
+        <is>
+          <t>05/03/2024</t>
+        </is>
+      </c>
+      <c r="F359" t="inlineStr">
+        <is>
+          <t>330/24</t>
+        </is>
+      </c>
+      <c r="G359" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H359" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I359" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="inlineStr">
+        <is>
+          <t>330</t>
+        </is>
+      </c>
+      <c r="B360" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI UN SISTEMA PER L'EFFETTUAZIONE DI ESAMI DI SIEROLOGIA ED INFETTIVOLOGIA PER L'ESECUZIONE DI DETERMINAZIONI SU CAMPIONI DI SIERO, CON IL METODO DELLA CHEMILUMINESCENZA E MONOTEST CON CALIBRATORI E CONTROLLI INTEGRATI NEL REAGENTE, PER L’U.O.C. LABORATORIO ANALISI DEL P.O. DI SANTORSO. GARA N. 2023-290-BAS</t>
+        </is>
+      </c>
+      <c r="D360" t="inlineStr">
+        <is>
+          <t>24/02/2024</t>
+        </is>
+      </c>
+      <c r="E360" t="inlineStr">
+        <is>
+          <t>05/03/2024</t>
+        </is>
+      </c>
+      <c r="F360" t="inlineStr">
+        <is>
+          <t>329/24</t>
+        </is>
+      </c>
+      <c r="G360" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H360" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I360" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="inlineStr">
+        <is>
+          <t>328</t>
+        </is>
+      </c>
+      <c r="B361" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 12^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-022-TH</t>
+        </is>
+      </c>
+      <c r="D361" t="inlineStr">
+        <is>
+          <t>24/02/2024</t>
+        </is>
+      </c>
+      <c r="E361" t="inlineStr">
+        <is>
+          <t>05/03/2024</t>
+        </is>
+      </c>
+      <c r="F361" t="inlineStr">
+        <is>
+          <t>327/24</t>
+        </is>
+      </c>
+      <c r="G361" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H361" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I361" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" t="inlineStr">
+        <is>
+          <t>327</t>
+        </is>
+      </c>
+      <c r="B362" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 76, COMMA 2) LETT. B) DEL D. LGS. 36/2023, DEL SERVIZIO DI GESTIONE DELLE ATTIVITÀ AMMINISTRATIVE CONNESSE ALLE DENUNCE PERIODICHE A CARICO DEL DATORE DI LAVORO. GARA 2024-017 TH.</t>
+        </is>
+      </c>
+      <c r="D362" t="inlineStr">
+        <is>
+          <t>24/02/2024</t>
+        </is>
+      </c>
+      <c r="E362" t="inlineStr">
+        <is>
+          <t>05/03/2024</t>
+        </is>
+      </c>
+      <c r="F362" t="inlineStr">
+        <is>
+          <t>326/24</t>
+        </is>
+      </c>
+      <c r="G362" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H362" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I362" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" t="inlineStr">
+        <is>
+          <t>325</t>
+        </is>
+      </c>
+      <c r="B363" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="C363" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SOFTWARE IN SAAS PIATTAFORMA NOVAPA PER LA “GESTIONE E CONTROLLO DEL CICLO DI VITA DEGLI APPALTI”. CIG N. A04101D4F3 - GARA N. 2023-299-TH - CODICE COMMESSA  6/2024/2  "QUOTA 20% PROGETTI E INNOVAZIONE EX ART. 113</t>
+        </is>
+      </c>
+      <c r="D363" t="inlineStr">
+        <is>
+          <t>24/02/2024</t>
+        </is>
+      </c>
+      <c r="E363" t="inlineStr">
+        <is>
+          <t>05/03/2024</t>
+        </is>
+      </c>
+      <c r="F363" t="inlineStr">
+        <is>
+          <t>324/24</t>
+        </is>
+      </c>
+      <c r="G363" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H363" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I363" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" t="inlineStr">
+        <is>
+          <t>321</t>
+        </is>
+      </c>
+      <c r="B364" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DELLA FORNITURA DEL FARMACO VABYSMO  1FL 120MG/ML 0,24ML SOLUZIONE INIETTABILE INTRAVITREALE. GARA N. 2024 030-TH.</t>
+        </is>
+      </c>
+      <c r="D364" t="inlineStr">
+        <is>
+          <t>24/02/2024</t>
+        </is>
+      </c>
+      <c r="E364" t="inlineStr">
+        <is>
+          <t>05/03/2024</t>
+        </is>
+      </c>
+      <c r="F364" t="inlineStr">
+        <is>
+          <t>320/24</t>
+        </is>
+      </c>
+      <c r="G364" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H364" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I364" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" t="inlineStr">
+        <is>
+          <t>320</t>
+        </is>
+      </c>
+      <c r="B365" t="inlineStr">
+        <is>
+          <t>23/02/2024</t>
+        </is>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA APERTA IN ACCORDO QUADRO MULTI OPERATORE PER LA FORNITURA ANNUALE DI FARMACI ESTERI E SERVIZI CONNESSI ESPLETATA DA SCR PIEMONTE S.P.A. DA DESTINARSI ALLE ASR DELLE REGIONI PIEMONTE, VENETO, MOLISE E SARDEGNA. RIF: 2024-033-TH</t>
+        </is>
+      </c>
+      <c r="D365" t="inlineStr">
+        <is>
+          <t>24/02/2024</t>
+        </is>
+      </c>
+      <c r="E365" t="inlineStr">
+        <is>
+          <t>05/03/2024</t>
+        </is>
+      </c>
+      <c r="F365" t="inlineStr">
+        <is>
+          <t>319/24</t>
+        </is>
+      </c>
+      <c r="G365" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H365" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I365" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="inlineStr">
+        <is>
+          <t>292</t>
+        </is>
+      </c>
+      <c r="B366" t="inlineStr">
+        <is>
+          <t>16/02/2024</t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIO AVVISO INDAGINE DI MERCATO, DELLA FORNITURA DI DISPOSITIVI DEDICATI PER INIETTORI MEDRAD DI PROPRIETÀ. GARA N. 2024-004-BAS.</t>
+        </is>
+      </c>
+      <c r="D366" t="inlineStr">
+        <is>
+          <t>17/02/2024</t>
+        </is>
+      </c>
+      <c r="E366" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="F366" t="inlineStr">
+        <is>
+          <t>292/24</t>
+        </is>
+      </c>
+      <c r="G366" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H366" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I366" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="inlineStr">
+        <is>
+          <t>281</t>
+        </is>
+      </c>
+      <c r="B367" t="inlineStr">
+        <is>
+          <t>16/02/2024</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DELLE LICENZE D’USO ANNUALI ORACLE PRESSO I DATA CENTER DELL’ULSS7 PEDEMONTANA DAL 01.03.2024 AL 28.02.2025. GARA N. 2024-012-TH.</t>
+        </is>
+      </c>
+      <c r="D367" t="inlineStr">
+        <is>
+          <t>17/02/2024</t>
+        </is>
+      </c>
+      <c r="E367" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="F367" t="inlineStr">
+        <is>
+          <t>275/24</t>
+        </is>
+      </c>
+      <c r="G367" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H367" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I367" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" t="inlineStr">
+        <is>
+          <t>275</t>
+        </is>
+      </c>
+      <c r="B368" t="inlineStr">
+        <is>
+          <t>16/02/2024</t>
+        </is>
+      </c>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA DEL “SISTEMA WEBQUALITY”, DEL PORTALE “CA’ DOTTA”, DELL’AREA INTRANET ED INTERNET E DEL SISTEMA MYPRENOTA PER L’ANNO 2024. GARA N. 2023-261-TH.</t>
+        </is>
+      </c>
+      <c r="D368" t="inlineStr">
+        <is>
+          <t>17/02/2024</t>
+        </is>
+      </c>
+      <c r="E368" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="F368" t="inlineStr">
+        <is>
+          <t>269/24</t>
+        </is>
+      </c>
+      <c r="G368" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H368" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I368" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" t="inlineStr">
+        <is>
+          <t>248</t>
+        </is>
+      </c>
+      <c r="B369" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="C369" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTI, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI APPARECCHIATURE PER LE CENTRALI OPERATIVE TERRITORIALI (I TRANCHE): SISTEMI DI MONITORAGGIO. FINANZIAMENTO PNRR – CUP H84E22001280006. GARA 2024-005-BAS</t>
+        </is>
+      </c>
+      <c r="D369" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="E369" t="inlineStr">
+        <is>
+          <t>24/02/2024</t>
+        </is>
+      </c>
+      <c r="F369" t="inlineStr">
+        <is>
+          <t>248/24</t>
+        </is>
+      </c>
+      <c r="G369" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H369" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I369" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" t="inlineStr">
+        <is>
+          <t>247</t>
+        </is>
+      </c>
+      <c r="B370" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="C370" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTI, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI APPARECCHIATURE PER LE CENTRALI OPERATIVE TERRITORIALI (II TRANCHE): APPARECCHIATURE PER LA DIAGNOSTICA PER IMMAGINI. FINANZIAMENTO PNRR – CUP H84E22001280006. GARA 2024-006-BAS.</t>
+        </is>
+      </c>
+      <c r="D370" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="E370" t="inlineStr">
+        <is>
+          <t>24/02/2024</t>
+        </is>
+      </c>
+      <c r="F370" t="inlineStr">
+        <is>
+          <t>247/24</t>
+        </is>
+      </c>
+      <c r="G370" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H370" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I370" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="inlineStr">
+        <is>
+          <t>246</t>
+        </is>
+      </c>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTI, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI APPARECCHIATURE PER LE CENTRALI OPERATIVE TERRITORIALI (III TRANCHE): ATTREZZATURE ELETTROMEDICALI DI BASE. FINANZIAMENTO PNRR – CUP H84E22001280006. GARA 2024-007-BAS.</t>
+        </is>
+      </c>
+      <c r="D371" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="E371" t="inlineStr">
+        <is>
+          <t>24/02/2024</t>
+        </is>
+      </c>
+      <c r="F371" t="inlineStr">
+        <is>
+          <t>246/24</t>
+        </is>
+      </c>
+      <c r="G371" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H371" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I371" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="inlineStr">
+        <is>
+          <t>240</t>
+        </is>
+      </c>
+      <c r="B372" t="inlineStr">
+        <is>
+          <t>09/02/2024</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE SUBAPPALTO FORNITURA DI GAS MEDICINALI, TECNICI E DI LABORATORIO E DEI SERVIZI DI MANUTENZIONE E DI CONTROLLO QUALITY – DDR N. 4 DEL 13/01/2023 DI AZIENDA ZERO – LOTTO 7A – GARA N. 2023-096-BAS.</t>
+        </is>
+      </c>
+      <c r="D372" t="inlineStr">
+        <is>
+          <t>10/02/2024</t>
+        </is>
+      </c>
+      <c r="E372" t="inlineStr">
+        <is>
+          <t>20/02/2024</t>
+        </is>
+      </c>
+      <c r="F372" t="inlineStr">
+        <is>
+          <t>232/24</t>
+        </is>
+      </c>
+      <c r="G372" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H372" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I372" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="inlineStr">
+        <is>
+          <t>238</t>
+        </is>
+      </c>
+      <c r="B373" t="inlineStr">
+        <is>
+          <t>09/02/2024</t>
+        </is>
+      </c>
+      <c r="C373" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI UN SISTEMA DI MONITORAGGIO MULTIPARAMETRICO DI ALTA FASCIA E DI ULTIMA GENERAZIONE PER L’U.O.C. PEDIATRIA DEL P.O. DI BASSANO DEL GRAPPA. GARA 2023-205-BAS.</t>
+        </is>
+      </c>
+      <c r="D373" t="inlineStr">
+        <is>
+          <t>10/02/2024</t>
+        </is>
+      </c>
+      <c r="E373" t="inlineStr">
+        <is>
+          <t>20/02/2024</t>
+        </is>
+      </c>
+      <c r="F373" t="inlineStr">
+        <is>
+          <t>229/24</t>
+        </is>
+      </c>
+      <c r="G373" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H373" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I373" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="inlineStr">
+        <is>
+          <t>236</t>
+        </is>
+      </c>
+      <c r="B374" t="inlineStr">
+        <is>
+          <t>09/02/2024</t>
+        </is>
+      </c>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, ART. 50 COMMA 1 DEL D.L. N. 36/2023, PER LA FORNITURA DI SISTEMA DI ASSISTENZA VENTRICOLARE “IMPELLA” PER INTERVENTI ESEGUITI PRESSO L’UOC. DI CARDIOLOGIA DEL PO. SANTORSO. GARA 2024-021-TH</t>
+        </is>
+      </c>
+      <c r="D374" t="inlineStr">
+        <is>
+          <t>10/02/2024</t>
+        </is>
+      </c>
+      <c r="E374" t="inlineStr">
+        <is>
+          <t>20/02/2024</t>
+        </is>
+      </c>
+      <c r="F374" t="inlineStr">
+        <is>
+          <t>228/24</t>
+        </is>
+      </c>
+      <c r="G374" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H374" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I374" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="inlineStr">
+        <is>
+          <t>235</t>
+        </is>
+      </c>
+      <c r="B375" t="inlineStr">
+        <is>
+          <t>09/02/2024</t>
+        </is>
+      </c>
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DEI SERVIZI DI PRELIEVO SUDDIVISA IN DUE LOTTI (LOTTO 1– GESTIONE CENTRI PRELIEVO E LOTTO 2 – PRELIEVI DOMICILIARI). GARA N. 2023-131-BAS. GARA ANAC N. 9184873</t>
+        </is>
+      </c>
+      <c r="D375" t="inlineStr">
+        <is>
+          <t>10/02/2024</t>
+        </is>
+      </c>
+      <c r="E375" t="inlineStr">
+        <is>
+          <t>20/02/2024</t>
+        </is>
+      </c>
+      <c r="F375" t="inlineStr">
+        <is>
+          <t>227/24</t>
+        </is>
+      </c>
+      <c r="G375" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H375" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I375" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="inlineStr">
+        <is>
+          <t>198</t>
+        </is>
+      </c>
+      <c r="B376" t="inlineStr">
+        <is>
+          <t>02/02/2024</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr">
+        <is>
+          <t>ACQUISTO DELLA MIGRAZIONE VERSO CLOUD “POLO STRATEGICO REGIONALE” DELLA PIATTAFORMA ARCHIFLOW RELATIVA AI SERVIZI “PROTOCOLLO” E “GESTIONE DOCUMENTALE”. GARA 2024-003-TH CIG B0064C3859 CUP H17H23000750006.</t>
+        </is>
+      </c>
+      <c r="D376" t="inlineStr">
+        <is>
+          <t>03/02/2024</t>
+        </is>
+      </c>
+      <c r="E376" t="inlineStr">
+        <is>
+          <t>13/02/2024</t>
+        </is>
+      </c>
+      <c r="F376" t="inlineStr">
+        <is>
+          <t>195/24</t>
+        </is>
+      </c>
+      <c r="G376" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H376" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I376" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="inlineStr">
+        <is>
+          <t>197</t>
+        </is>
+      </c>
+      <c r="B377" t="inlineStr">
+        <is>
+          <t>02/02/2024</t>
+        </is>
+      </c>
+      <c r="C377" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DELLA MIGRAZIONE VERSO CLOUD “POLO STRATEGICO REGIONALE” DELLA PIATTAFORMA WEBQUALITY/INTERNET/INTRANET RELATIVA AI SERVIZI “COMUNICAZIONE ISTITUZIONALE, WEB E OPEN DATA”, “RISCHIO CLINICO”, “RAPPORTI CON L’UTENZA-URP”. GARA 2024-002-TH CIG B005101A5A CUP H17H23000750006.</t>
+        </is>
+      </c>
+      <c r="D377" t="inlineStr">
+        <is>
+          <t>03/02/2024</t>
+        </is>
+      </c>
+      <c r="E377" t="inlineStr">
+        <is>
+          <t>13/02/2024</t>
+        </is>
+      </c>
+      <c r="F377" t="inlineStr">
+        <is>
+          <t>194/24</t>
+        </is>
+      </c>
+      <c r="G377" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H377" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I377" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="inlineStr">
+        <is>
+          <t>196</t>
+        </is>
+      </c>
+      <c r="B378" t="inlineStr">
+        <is>
+          <t>02/02/2024</t>
+        </is>
+      </c>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA TECNICA ESTESA E SERVIZI PROFESSIONALI PER GLI APPLICATIVI DI DIAGNOSTICA (LABORATORIO E ANATOMIA) ANNO 2024. GARA N. 2023-263-TH.</t>
+        </is>
+      </c>
+      <c r="D378" t="inlineStr">
+        <is>
+          <t>03/02/2024</t>
+        </is>
+      </c>
+      <c r="E378" t="inlineStr">
+        <is>
+          <t>13/02/2024</t>
+        </is>
+      </c>
+      <c r="F378" t="inlineStr">
+        <is>
+          <t>193/24</t>
+        </is>
+      </c>
+      <c r="G378" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H378" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I378" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="inlineStr">
+        <is>
+          <t>195</t>
+        </is>
+      </c>
+      <c r="B379" t="inlineStr">
+        <is>
+          <t>02/02/2024</t>
+        </is>
+      </c>
+      <c r="C379" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE SUBAPPALTO ALLA DITTA ADVENIAS S.R.L. - ACQUISTO DI SERVIZI APPLICATIVI E DI SUPPORTO IN AMBITO SANITÀ PREVISTA DAL PNRR SCHEDA “M6.C1 – 1.2.2 CASA COME PRIMO LUOGO DI CURA: CENTRALI OPERATIVE TERRITORIALI-INTERCONNESSIONE” PER LO SVILUPPO DELL'ASSISTENZA TERRITORIALE NEL SSN - CUP H96G22000070006 IN ADESIONE AL CONTRATTO QUADRO DI CONSIP. GARA N. 2023-125-TH.</t>
+        </is>
+      </c>
+      <c r="D379" t="inlineStr">
+        <is>
+          <t>03/02/2024</t>
+        </is>
+      </c>
+      <c r="E379" t="inlineStr">
+        <is>
+          <t>13/02/2024</t>
+        </is>
+      </c>
+      <c r="F379" t="inlineStr">
+        <is>
+          <t>192/24</t>
+        </is>
+      </c>
+      <c r="G379" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H379" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I379" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="inlineStr">
+        <is>
+          <t>193</t>
+        </is>
+      </c>
+      <c r="B380" t="inlineStr">
+        <is>
+          <t>02/02/2024</t>
+        </is>
+      </c>
+      <c r="C380" t="inlineStr">
+        <is>
+          <t>RICOGNIZIONE SUBAPPALTI - SERVIZIO DI LAVANOLO BIANCHERIA, MATERASSERIA, CAPI DI VESTIARIO.</t>
+        </is>
+      </c>
+      <c r="D380" t="inlineStr">
+        <is>
+          <t>03/02/2024</t>
+        </is>
+      </c>
+      <c r="E380" t="inlineStr">
+        <is>
+          <t>13/02/2024</t>
+        </is>
+      </c>
+      <c r="F380" t="inlineStr">
+        <is>
+          <t>190/24</t>
+        </is>
+      </c>
+      <c r="G380" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H380" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I380" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="inlineStr">
+        <is>
+          <t>192</t>
+        </is>
+      </c>
+      <c r="B381" t="inlineStr">
+        <is>
+          <t>02/02/2024</t>
+        </is>
+      </c>
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE AL SUBAPPALTO PER IL SERVIZIO INTEGRATO PER LA GESTIONE E ASSISTENZA TECNICA DELLE APPARECCHIATURE BIOMEDICHE IN FAVORE DELLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO DELL’IRCCS IOV E DI O.R.A.S DI MOTTA DI LIVENZA – LOTTO 4. GARA N. 2022-112-TH.CIG 9360882C30.</t>
+        </is>
+      </c>
+      <c r="D381" t="inlineStr">
+        <is>
+          <t>03/02/2024</t>
+        </is>
+      </c>
+      <c r="E381" t="inlineStr">
+        <is>
+          <t>13/02/2024</t>
+        </is>
+      </c>
+      <c r="F381" t="inlineStr">
+        <is>
+          <t>189/24</t>
+        </is>
+      </c>
+      <c r="G381" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H381" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I381" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" t="inlineStr">
+        <is>
+          <t>191</t>
+        </is>
+      </c>
+      <c r="B382" t="inlineStr">
+        <is>
+          <t>02/02/2024</t>
+        </is>
+      </c>
+      <c r="C382" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTI, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA URGENTE DI MATERIALE VARIO PER IL DIPARTIMENTO DI PREVENZIONE. PIANO NAZIONALE INVESTIMENTI COMPLEMENTARI AL P.N.R.R. (PNC) - CUP I83C22000640005. GARA 2023-281-BAS.</t>
+        </is>
+      </c>
+      <c r="D382" t="inlineStr">
+        <is>
+          <t>03/02/2024</t>
+        </is>
+      </c>
+      <c r="E382" t="inlineStr">
+        <is>
+          <t>13/02/2024</t>
+        </is>
+      </c>
+      <c r="F382" t="inlineStr">
+        <is>
+          <t>188/24</t>
+        </is>
+      </c>
+      <c r="G382" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H382" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I382" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="inlineStr">
+        <is>
+          <t>190</t>
+        </is>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>02/02/2024</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>ADESIONE A CONVENZIONE PER LA FORNITURA DI VACCINO ANTI MENINGOCOCCO B MULTICOMPONENTE PER SOGGETTI DI ETÀ PARI O SUPERIORE A 10 ANNI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO (DELIBERAZIONE N. 856 DEL 28.12.2023 DI AZIENDA ZERO). GARA 2024-013-TH.</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr">
+        <is>
+          <t>03/02/2024</t>
+        </is>
+      </c>
+      <c r="E383" t="inlineStr">
+        <is>
+          <t>13/02/2024</t>
+        </is>
+      </c>
+      <c r="F383" t="inlineStr">
+        <is>
+          <t>186/24</t>
+        </is>
+      </c>
+      <c r="G383" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H383" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I383" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="inlineStr">
+        <is>
+          <t>165</t>
+        </is>
+      </c>
+      <c r="B384" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>PNRR MISSIONE 6 INV. 1.1 – CASA DELLA COMUNITÀ DI BASSANO DEL GRAPPA”. AFFIDAMENTO DIRETTO DELLA BONIFICA DA ORDIGNI BELLICI</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="E384" t="inlineStr">
+        <is>
+          <t>11/02/2024</t>
+        </is>
+      </c>
+      <c r="F384" t="inlineStr">
+        <is>
+          <t>166/24</t>
+        </is>
+      </c>
+      <c r="G384" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H384" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I384" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="inlineStr">
+        <is>
+          <t>153</t>
+        </is>
+      </c>
+      <c r="B385" t="inlineStr">
+        <is>
+          <t>29/01/2024</t>
+        </is>
+      </c>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROROGA TECNICA DI TRE MESI DELLA GARA REGIONALE PER IL SERVIZIO DI RILEVAZIONE ED ELABORAZIONE DEI DATI CONTENUTI NELLE PRESCRIZIONI FARMACEUTICHE – DDR N. 68 DEL 25/05/2016.</t>
+        </is>
+      </c>
+      <c r="D385" t="inlineStr">
+        <is>
+          <t>30/01/2024</t>
+        </is>
+      </c>
+      <c r="E385" t="inlineStr">
+        <is>
+          <t>08/02/2024</t>
+        </is>
+      </c>
+      <c r="F385" t="inlineStr">
+        <is>
+          <t>145/24</t>
+        </is>
+      </c>
+      <c r="G385" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H385" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I385" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="inlineStr">
+        <is>
+          <t>152</t>
+        </is>
+      </c>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t>29/01/2024</t>
+        </is>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI DEFLUSSORI A CADUTA. GARA 2023-038-TH.</t>
+        </is>
+      </c>
+      <c r="D386" t="inlineStr">
+        <is>
+          <t>29/01/2024</t>
+        </is>
+      </c>
+      <c r="E386" t="inlineStr">
+        <is>
+          <t>08/02/2024</t>
+        </is>
+      </c>
+      <c r="F386" t="inlineStr">
+        <is>
+          <t>144/24</t>
+        </is>
+      </c>
+      <c r="G386" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H386" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I386" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="inlineStr">
+        <is>
+          <t>135</t>
+        </is>
+      </c>
+      <c r="B387" t="inlineStr">
+        <is>
+          <t>26/01/2024</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>CONVENZIONE CONSIP “ENERGIA ELETTRICA 21” PER LA FORNITURA DI ENERGIA ELETTRICA A PREZZO VARIABILE E SERVIZI CONNESSI PER TUTTE LE PUBBLICHE AMMINISTRAZIONI – LOTTO 5 “VENETO”. ADESIONE CON IL FORNITORE EDISON S.P.A.</t>
+        </is>
+      </c>
+      <c r="D387" t="inlineStr">
+        <is>
+          <t>27/01/2024</t>
+        </is>
+      </c>
+      <c r="E387" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="F387" t="inlineStr">
+        <is>
+          <t>131/24</t>
+        </is>
+      </c>
+      <c r="G387" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H387" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I387" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="inlineStr">
+        <is>
+          <t>131</t>
+        </is>
+      </c>
+      <c r="B388" t="inlineStr">
+        <is>
+          <t>26/01/2024</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI AGHI SPECIALI – 2^ EDIZIONE. DELIBERAZIONE AZIENDA ZERO N. 504 DEL 09/08/2023 - GARA 2024-20-BAS.</t>
+        </is>
+      </c>
+      <c r="D388" t="inlineStr">
+        <is>
+          <t>27/01/2024</t>
+        </is>
+      </c>
+      <c r="E388" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="F388" t="inlineStr">
+        <is>
+          <t>127/24</t>
+        </is>
+      </c>
+      <c r="G388" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H388" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I388" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t>26/01/2024</t>
+        </is>
+      </c>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>ADESIONE AD ACCORDO QUADRO PER LA FORNITURA DI “MATERIALE PER CHIRURGIA MININVASIVA – 2^ EDIZIONE” (DELIBERAZIONE N. 895/2022 DI AZIENDA ZERO) PER IL LOTTO N. 1 E RIDETERMINAZIONE DEI FABBISOGNI PER IL LOTTO N. 2. GARA 2023-107-TH.</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr">
+        <is>
+          <t>27/01/2024</t>
+        </is>
+      </c>
+      <c r="E389" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="F389" t="inlineStr">
+        <is>
+          <t>126/24</t>
+        </is>
+      </c>
+      <c r="G389" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H389" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I389" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="inlineStr">
+        <is>
+          <t>129</t>
+        </is>
+      </c>
+      <c r="B390" t="inlineStr">
+        <is>
+          <t>26/01/2024</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DELLE LICENZE ANNUALI “QLIK” PER L’ANNO 2024. GARA N. 2023-300-TH.</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr">
+        <is>
+          <t>27/01/2024</t>
+        </is>
+      </c>
+      <c r="E390" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="F390" t="inlineStr">
+        <is>
+          <t>125/24</t>
+        </is>
+      </c>
+      <c r="G390" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H390" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I390" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="inlineStr">
+        <is>
+          <t>93</t>
+        </is>
+      </c>
+      <c r="B391" t="inlineStr">
+        <is>
+          <t>22/01/2024</t>
+        </is>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA DEL SOFTWARE “ARCHIFLOW” PER I MODULI PROTOCOLLO E ATTI DELIBERATIVI, IN USO PRESSO L’UOC AFFARI GENERALI E ACQUISTO LICENZA CON RELATIVA MANUTENZIONE – ANNO 2024. GARA N. 2023-296-TH</t>
+        </is>
+      </c>
+      <c r="D391" t="inlineStr">
+        <is>
+          <t>22/01/2024</t>
+        </is>
+      </c>
+      <c r="E391" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="F391" t="inlineStr">
+        <is>
+          <t>93/24</t>
+        </is>
+      </c>
+      <c r="G391" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H391" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I391" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="B392" t="inlineStr">
+        <is>
+          <t>22/01/2024</t>
+        </is>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DELL'INTEGRAZIONE TRA SISTEMI GPI ED IL SISTEMA RIS DI FUJI PRESSO L’ULSS 7 DISTRETTO 1 GARA 2023-292-TH CUP H76G21002260006</t>
+        </is>
+      </c>
+      <c r="D392" t="inlineStr">
+        <is>
+          <t>22/01/2024</t>
+        </is>
+      </c>
+      <c r="E392" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="F392" t="inlineStr">
+        <is>
+          <t>89/24</t>
+        </is>
+      </c>
+      <c r="G392" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H392" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I392" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>18/01/2024</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>ACQUISTO  TONER PROGETTO “AZIENDA PAPERLESS” IN ADESIONE ALLE CONVENZIONI CONSIP "MULTIFUNZIONI A4 B/N - LOTTO 1"E “STAMPANTI 19 LOTTI 1-2-3-5”. GARA 2024-010-BAS</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr">
+        <is>
+          <t>19/01/2024</t>
+        </is>
+      </c>
+      <c r="E393" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="F393" t="inlineStr">
+        <is>
+          <t>75/24</t>
+        </is>
+      </c>
+      <c r="G393" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H393" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I393" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI TRASPORTO DATI IN FIBRA OTTICA PER L’ANNO 2024 RELATIVO ALLE TRATTE PRESENTI SUL TERRITORIO DELL’AZIENDA ULSS7 PEDEMONTANA. GARA 2023-269-TH</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr">
+        <is>
+          <t>15/01/2024</t>
+        </is>
+      </c>
+      <c r="E394" t="inlineStr">
+        <is>
+          <t>25/01/2024</t>
+        </is>
+      </c>
+      <c r="F394" t="inlineStr">
+        <is>
+          <t>59/24</t>
+        </is>
+      </c>
+      <c r="G394" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H394" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I394" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO AGGIUDICAZIONE GARA REGIONALE PER LA FORNITURA IN URGENZA DI MEDICAZIONI SEMPLICI - 2 ^ EDIZIONE (LOTTI CESSATI PER RISOLUZIONE CONTRATTUALE). GARA 2023-025-TH.</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr">
+        <is>
+          <t>15/01/2024</t>
+        </is>
+      </c>
+      <c r="E395" t="inlineStr">
+        <is>
+          <t>25/01/2024</t>
+        </is>
+      </c>
+      <c r="F395" t="inlineStr">
+        <is>
+          <t>57/24</t>
+        </is>
+      </c>
+      <c r="G395" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H395" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I395" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI GAS MEDICINALI, TECNICI E DI LABORATORIO E DEI SERVIZI DI MANUTENZIONE E DI CONTROLLO QUALITY - DDR N. 4 DEL 13/01/2023 AZIENDA ZERO – LOTTI 7A E 7C - GARA 2023-096-BAS.</t>
+        </is>
+      </c>
+      <c r="D396" t="inlineStr">
+        <is>
+          <t>15/01/2024</t>
+        </is>
+      </c>
+      <c r="E396" t="inlineStr">
+        <is>
+          <t>25/01/2024</t>
+        </is>
+      </c>
+      <c r="F396" t="inlineStr">
+        <is>
+          <t>55/24</t>
+        </is>
+      </c>
+      <c r="G396" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H396" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I396" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>04/01/2024</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>PRESIDIO OSPEDALIERO DI ASIAGO - AFFIDAMENTO DEI LAVORI DI ULTIMAZIONE, CON PROGRAMMAZIONE E MESSA IN FUNZIONE ANNUALE, DEL SISTEMA DI REGOLAZIONE, CONTROLLO E SUPERVISIONE DEGLI IMPIANTI TECNOLOGICI</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr">
+        <is>
+          <t>05/01/2024</t>
+        </is>
+      </c>
+      <c r="E397" t="inlineStr">
+        <is>
+          <t>15/01/2024</t>
+        </is>
+      </c>
+      <c r="F397" t="inlineStr">
+        <is>
+          <t>5/24</t>
+        </is>
+      </c>
+      <c r="G397" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H397" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I397" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>04/01/2024</t>
+        </is>
+      </c>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI UFFICIO STAMPA PER L’AULSS N. 7 PEDEMONTANA - GARA 2023 – 267 – BAS.</t>
+        </is>
+      </c>
+      <c r="D398" t="inlineStr">
+        <is>
+          <t>05/01/2024</t>
+        </is>
+      </c>
+      <c r="E398" t="inlineStr">
+        <is>
+          <t>15/01/2024</t>
+        </is>
+      </c>
+      <c r="F398" t="inlineStr">
+        <is>
+          <t>3/24</t>
+        </is>
+      </c>
+      <c r="G398" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H398" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I398" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>04/01/2024</t>
+        </is>
+      </c>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>ACQUISTO DI ATTIVITÀ E SERVIZI DI MIGRAZIONE VERSO PSN DALL’01.01.2024 AL 31.12.2026 PER IL SOFTWARE TAONET ASSISTENZA SANITARIA DI BASE. GARA 2023-276-TH CIG A03319E8E4 CUP H17H23000750006.</t>
+        </is>
+      </c>
+      <c r="D399" t="inlineStr">
+        <is>
+          <t>05/01/2024</t>
+        </is>
+      </c>
+      <c r="E399" t="inlineStr">
+        <is>
+          <t>15/01/2024</t>
+        </is>
+      </c>
+      <c r="F399" t="inlineStr">
+        <is>
+          <t>2/24</t>
+        </is>
+      </c>
+      <c r="G399" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H399" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I399" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="inlineStr">
+        <is>
+          <t>2292</t>
+        </is>
+      </c>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>29/12/2023</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>PRESA D’ATTO FABBISOGNI ANNO 2023. GARA REGIONALE PER LA FORNITURA DI “MEDICAZIONI SPECIALI” (DDR  199/2018). RIF. GARA 804.</t>
+        </is>
+      </c>
+      <c r="D400" t="inlineStr">
+        <is>
+          <t>30/12/2023</t>
+        </is>
+      </c>
+      <c r="E400" t="inlineStr">
+        <is>
+          <t>09/01/2024</t>
+        </is>
+      </c>
+      <c r="F400" t="inlineStr">
+        <is>
+          <t>2294/23</t>
+        </is>
+      </c>
+      <c r="G400" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H400" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I400" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="inlineStr">
+        <is>
+          <t>2291</t>
+        </is>
+      </c>
+      <c r="B401" t="inlineStr">
+        <is>
+          <t>29/12/2023</t>
+        </is>
+      </c>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>GARA REGIONALE PER LA FORNITURA DI “PROTESI AL GINOCCHIO IN ACCORDO QUADRO” - DDR 130/2019 E   DDR  243/2019 AZIENDA ZERO. ESERCIZIO DI OPZIONE PROROGA CONTRATTUALE FINO AL 07.10.2024. GARA 2020-10-TH.</t>
+        </is>
+      </c>
+      <c r="D401" t="inlineStr">
+        <is>
+          <t>30/12/2023</t>
+        </is>
+      </c>
+      <c r="E401" t="inlineStr">
+        <is>
+          <t>09/01/2024</t>
+        </is>
+      </c>
+      <c r="F401" t="inlineStr">
+        <is>
+          <t>2293/23</t>
+        </is>
+      </c>
+      <c r="G401" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H401" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I401" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="inlineStr">
+        <is>
+          <t>2290</t>
+        </is>
+      </c>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>29/12/2023</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>RINNOVO CONTRATTI FINO AL 30.04.2024. GARA REGIONALE PER LA FORNITURA DI “MEZZI DI CONTRASTO” - DDR 611/2019. GARA 2020-130-TH.</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr">
+        <is>
+          <t>30/12/2023</t>
+        </is>
+      </c>
+      <c r="E402" t="inlineStr">
+        <is>
+          <t>09/01/2024</t>
+        </is>
+      </c>
+      <c r="F402" t="inlineStr">
+        <is>
+          <t>2291/23</t>
+        </is>
+      </c>
+      <c r="G402" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H402" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I402" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="inlineStr">
+        <is>
+          <t>2289</t>
+        </is>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>29/12/2023</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DEL TEST PROCALCITONINA PER L’U.O.C. LABORATORIO ANALISI DELL’ULSS N. 7 PEDEMONTANA. GARA N. 2023-280-BAS</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
+        <is>
+          <t>30/12/2023</t>
+        </is>
+      </c>
+      <c r="E403" t="inlineStr">
+        <is>
+          <t>09/01/2024</t>
+        </is>
+      </c>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t>2292/23</t>
+        </is>
+      </c>
+      <c r="G403" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H403" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I403" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="inlineStr">
+        <is>
+          <t>2288</t>
+        </is>
+      </c>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t>29/12/2023</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>RIDETERMINAZIONE SPESA DEL CONTRATTO PER LA FORNITURA IN NOLEGGIO DI SISTEMI ANTIDECUBITO IN AMBITO OSPEDALIERO E TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="D404" t="inlineStr">
+        <is>
+          <t>30/12/2023</t>
+        </is>
+      </c>
+      <c r="E404" t="inlineStr">
+        <is>
+          <t>09/01/2024</t>
+        </is>
+      </c>
+      <c r="F404" t="inlineStr">
+        <is>
+          <t>2290/23</t>
+        </is>
+      </c>
+      <c r="G404" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H404" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I404" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="inlineStr">
+        <is>
+          <t>2287</t>
+        </is>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>29/12/2023</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER L'AFFIDAMENTO DEL SERVIZIO DI GESTIONE INFORMATIZZATA DEL PERSONALE A QUALSISASI TITOLO IMPIEGATO DALLE AZIENDE ULSS DEL VENETO (DELIBERAZIONE AZIENDA ZERO N.641/2023)</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr">
+        <is>
+          <t>30/12/2023</t>
+        </is>
+      </c>
+      <c r="E405" t="inlineStr">
+        <is>
+          <t>09/01/2024</t>
+        </is>
+      </c>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t>2289/23</t>
+        </is>
+      </c>
+      <c r="G405" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H405" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I405" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="inlineStr">
+        <is>
+          <t>2286</t>
+        </is>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>29/12/2023</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI PUNTALI PER L’U.O.C. LABORATORIO ANALISI DELL’ULSS N. 7 PEDEMONTANA. GARA N. 2023-195-BAS</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
+        <is>
+          <t>30/12/2023</t>
+        </is>
+      </c>
+      <c r="E406" t="inlineStr">
+        <is>
+          <t>09/01/2024</t>
+        </is>
+      </c>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t>2288/23</t>
+        </is>
+      </c>
+      <c r="G406" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H406" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I406" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" t="inlineStr">
+        <is>
+          <t>2268</t>
+        </is>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>29/12/2023</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI SISTEMI ANTIDECUBITO IN AMBITO OSPEDALIERO IN FABBISOGNO ALLE AZIENDE SANITARIE E ALL’IRCCS IOV DELLA REGIONE DEL VENETO E PER ORAS S.P.A. - 2 ^ EDIZIONE - LOTTO 1 (DELIBERAZIONE N. 621/2023 DEL DIRETTORE GENERALE DI AZIENDA ZERO).</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr">
+        <is>
+          <t>30/12/2023</t>
+        </is>
+      </c>
+      <c r="E407" t="inlineStr">
+        <is>
+          <t>09/01/2024</t>
+        </is>
+      </c>
+      <c r="F407" t="inlineStr">
+        <is>
+          <t>2269/23</t>
+        </is>
+      </c>
+      <c r="G407" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H407" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I407" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="inlineStr">
+        <is>
+          <t>2267</t>
+        </is>
+      </c>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t>29/12/2023</t>
+        </is>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI TELECOMUNICAZIONE A MEZZO TVA – RUBRICA “AL CENTRO LA SALUTE” - GARA 2023 – 285 – BAS.</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr">
+        <is>
+          <t>30/12/2023</t>
+        </is>
+      </c>
+      <c r="E408" t="inlineStr">
+        <is>
+          <t>09/01/2024</t>
+        </is>
+      </c>
+      <c r="F408" t="inlineStr">
+        <is>
+          <t>2268/23</t>
+        </is>
+      </c>
+      <c r="G408" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H408" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I408" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" t="inlineStr">
+        <is>
+          <t>2266</t>
+        </is>
+      </c>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>29/12/2023</t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI SISTEMI DIAGNOSTICI PER LA RILEVAZIONE DELL’INTERFERONE GAMMA A FAVORE DELLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO - DDG AZIENDA ZERO N. 793 DEL 14.12.2023 – GARA 2023 - 302 - BAS.</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
+        <is>
+          <t>30/12/2023</t>
+        </is>
+      </c>
+      <c r="E409" t="inlineStr">
+        <is>
+          <t>09/01/2024</t>
+        </is>
+      </c>
+      <c r="F409" t="inlineStr">
+        <is>
+          <t>2267/23</t>
+        </is>
+      </c>
+      <c r="G409" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H409" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I409" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" t="inlineStr">
+        <is>
+          <t>2265</t>
+        </is>
+      </c>
+      <c r="B410" t="inlineStr">
+        <is>
+          <t>29/12/2023</t>
+        </is>
+      </c>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, SERVIZIO DI NOLEGGIO DI N. 2 AMBULANZE DI SOCCORSO, PER IL PERIODO DI 12 MESI, PER L'U.O.C. ACCETTAZIONE E PRONTO SOCCORSO DEL P.O. DI SANTORSO. GARA 2023-284-TH.</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr">
+        <is>
+          <t>30/12/2023</t>
+        </is>
+      </c>
+      <c r="E410" t="inlineStr">
+        <is>
+          <t>09/01/2024</t>
+        </is>
+      </c>
+      <c r="F410" t="inlineStr">
+        <is>
+          <t>2266/23</t>
+        </is>
+      </c>
+      <c r="G410" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H410" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I410" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" t="inlineStr">
+        <is>
+          <t>2264</t>
+        </is>
+      </c>
+      <c r="B411" t="inlineStr">
+        <is>
+          <t>29/12/2023</t>
+        </is>
+      </c>
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO PREVIA INDAGINE DI MERCATO COMPARATIVA DEL SERVIZIO “SPAZIO NEUTRO”, PER IL TERRITORIO AFFERENTE AL DISTRETTO 1 SUDDIVISA IN DUE LOTTI. GARA N. 2023 – 272- BAS - ID SINTEL: 176417588</t>
+        </is>
+      </c>
+      <c r="D411" t="inlineStr">
+        <is>
+          <t>30/12/2023</t>
+        </is>
+      </c>
+      <c r="E411" t="inlineStr">
+        <is>
+          <t>09/01/2024</t>
+        </is>
+      </c>
+      <c r="F411" t="inlineStr">
+        <is>
+          <t>2264/23</t>
+        </is>
+      </c>
+      <c r="G411" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H411" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I411" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" t="inlineStr">
+        <is>
+          <t>2263</t>
+        </is>
+      </c>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t>29/12/2023</t>
+        </is>
+      </c>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DELLE LICENZE D’USO ANNUALI “VIRTUAL APPS AND DESKTOP ADVANCED EDITION (CITRIX) E LICENZE PRAIM” PER L’ANNO 2024. GARA N. 2023-245-TH.</t>
+        </is>
+      </c>
+      <c r="D412" t="inlineStr">
+        <is>
+          <t>30/12/2023</t>
+        </is>
+      </c>
+      <c r="E412" t="inlineStr">
+        <is>
+          <t>09/01/2024</t>
+        </is>
+      </c>
+      <c r="F412" t="inlineStr">
+        <is>
+          <t>2265/23</t>
+        </is>
+      </c>
+      <c r="G412" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H412" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I412" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" t="inlineStr">
+        <is>
+          <t>2262</t>
+        </is>
+      </c>
+      <c r="B413" t="inlineStr">
+        <is>
+          <t>29/12/2023</t>
+        </is>
+      </c>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEI SERVIZI DI TRASPORTO DATI IN FIBRA OTTICA PER L’ANNO 2024 RELATIVO ALLE TRATTE PRESENTI SUL TERRITORIO DELL’AZIENDA ULSS7 PEDEMONTANA DISTRETTO 2. GARA N. 2023-252-TH.</t>
+        </is>
+      </c>
+      <c r="D413" t="inlineStr">
+        <is>
+          <t>30/12/2023</t>
+        </is>
+      </c>
+      <c r="E413" t="inlineStr">
+        <is>
+          <t>09/01/2024</t>
+        </is>
+      </c>
+      <c r="F413" t="inlineStr">
+        <is>
+          <t>2262/23</t>
+        </is>
+      </c>
+      <c r="G413" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H413" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I413" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" t="inlineStr">
+        <is>
+          <t>2261</t>
+        </is>
+      </c>
+      <c r="B414" t="inlineStr">
+        <is>
+          <t>29/12/2023</t>
+        </is>
+      </c>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO ESITO APPALTO SPECIFICO PER LA FORNITURA DI GUANTI E DISINFETTANTI AGGIUDICATO CON DELIBERAZIONE DEL DIRETTORE GENERALE DI AZIENDA ZERO N. 728/2023. GARA 2023-286-BAS.</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr">
+        <is>
+          <t>30/12/2023</t>
+        </is>
+      </c>
+      <c r="E414" t="inlineStr">
+        <is>
+          <t>09/01/2024</t>
+        </is>
+      </c>
+      <c r="F414" t="inlineStr">
+        <is>
+          <t>2263/23</t>
+        </is>
+      </c>
+      <c r="G414" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H414" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I414" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" t="inlineStr">
+        <is>
+          <t>2242</t>
+        </is>
+      </c>
+      <c r="B415" t="inlineStr">
+        <is>
+          <t>28/12/2023</t>
+        </is>
+      </c>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>PROCEDURA NEGOZIATA SENZA PUBBLICAZIONE DI BANDO, AI SENSI DELL’ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023, PER LA FORNITURA DI ACCESSORI PER N. 3 ANGIOGRAFI CARDIOLOGICI PER L’AZIENDA ULSS 7. FINANZIAMENTO PNRR – CUP H79J21016210006, H99J21019450006, H99J21019460006. GARA 2023-287-BAS.</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr">
+        <is>
+          <t>29/12/2023</t>
+        </is>
+      </c>
+      <c r="E415" t="inlineStr">
+        <is>
+          <t>08/01/2024</t>
+        </is>
+      </c>
+      <c r="F415" t="inlineStr">
+        <is>
+          <t>2242/23</t>
+        </is>
+      </c>
+      <c r="G415" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H415" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I415" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" t="inlineStr">
+        <is>
+          <t>1890</t>
+        </is>
+      </c>
+      <c r="B416" t="inlineStr">
+        <is>
+          <t>03/11/2023</t>
+        </is>
+      </c>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>RINNOVO CONTRATTI FINO AL 30.09.2025. GARA REGIONALE PER LA FORNITURA DI “DISPOSITIVI AD ULTRASUONI E RADIOFREQUENZA PER EMOSTASI VASALE” - DDR 148/2020. GARA 2020-351-TH.</t>
+        </is>
+      </c>
+      <c r="D416" t="inlineStr">
+        <is>
+          <t>04/11/2023</t>
+        </is>
+      </c>
+      <c r="E416" t="inlineStr">
+        <is>
+          <t>14/11/2023</t>
+        </is>
+      </c>
+      <c r="F416" t="inlineStr">
+        <is>
+          <t>1893/23</t>
+        </is>
+      </c>
+      <c r="G416" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H416" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I416" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" t="inlineStr">
+        <is>
+          <t>1883</t>
+        </is>
+      </c>
+      <c r="B417" t="inlineStr">
+        <is>
+          <t>03/11/2023</t>
+        </is>
+      </c>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA DEL SOFTWARE “DATA PROTECTION MANAGER DPM” PER L’ANNO 2024. GARA N. 2023-218-TH.</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr">
+        <is>
+          <t>04/11/2023</t>
+        </is>
+      </c>
+      <c r="E417" t="inlineStr">
+        <is>
+          <t>14/11/2023</t>
+        </is>
+      </c>
+      <c r="F417" t="inlineStr">
+        <is>
+          <t>1878/23</t>
+        </is>
+      </c>
+      <c r="G417" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H417" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I417" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" t="inlineStr">
+        <is>
+          <t>1879</t>
+        </is>
+      </c>
+      <c r="B418" t="inlineStr">
+        <is>
+          <t>03/11/2023</t>
+        </is>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>AGGIUDICAZIONE GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DELLA FORNITURA DI APPARECCHIATURE IN NOLEGGIO E RELATIVO MATERIALE DI CONSUMO PER PROCEDURE DI CHIRURGIA LAPAROSCOPICA, OPEN ED ENDOSCOPICA. GARA 2023-049-BAS</t>
+        </is>
+      </c>
+      <c r="D418" t="inlineStr">
+        <is>
+          <t>04/11/2023</t>
+        </is>
+      </c>
+      <c r="E418" t="inlineStr">
+        <is>
+          <t>14/11/2023</t>
+        </is>
+      </c>
+      <c r="F418" t="inlineStr">
+        <is>
+          <t>1874/23</t>
+        </is>
+      </c>
+      <c r="G418" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H418" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I418" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" t="inlineStr">
+        <is>
+          <t>1877</t>
+        </is>
+      </c>
+      <c r="B419" t="inlineStr">
+        <is>
+          <t>03/11/2023</t>
+        </is>
+      </c>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA DEI SOFTWARE “EASYMOB” ED “EASYCAT” IN USO PRESSO LA UOC CONTROLLO GESTIONE DELL’AZIENDA ULSS 7 PEDEMONTANA PER L’ANNO 2024. GARA N. 2023-221-TH.</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr">
+        <is>
+          <t>04/11/2023</t>
+        </is>
+      </c>
+      <c r="E419" t="inlineStr">
+        <is>
+          <t>14/11/2023</t>
+        </is>
+      </c>
+      <c r="F419" t="inlineStr">
+        <is>
+          <t>1872/23</t>
+        </is>
+      </c>
+      <c r="G419" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H419" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I419" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" t="inlineStr">
+        <is>
+          <t>1876</t>
+        </is>
+      </c>
+      <c r="B420" t="inlineStr">
+        <is>
+          <t>03/11/2023</t>
+        </is>
+      </c>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA DEI SOFTWARE APPLICATIVI IN USO PRESSO LE UUOOCC CONTROLLO DI GESTIONE E GESTIONE RISORSE UMANE PER L’ANNO 2024. GARA N. 2023-222-TH.</t>
+        </is>
+      </c>
+      <c r="D420" t="inlineStr">
+        <is>
+          <t>04/11/2023</t>
+        </is>
+      </c>
+      <c r="E420" t="inlineStr">
+        <is>
+          <t>14/11/2023</t>
+        </is>
+      </c>
+      <c r="F420" t="inlineStr">
+        <is>
+          <t>1871/23</t>
+        </is>
+      </c>
+      <c r="G420" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H420" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I420" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" t="inlineStr">
+        <is>
+          <t>1875</t>
+        </is>
+      </c>
+      <c r="B421" t="inlineStr">
+        <is>
+          <t>03/11/2023</t>
+        </is>
+      </c>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI SET STERILI MONOUSO PER ELETTROBISTURI ED ELETTRODI MONOUSO STERILI PER ELETTROCHIRURGIA. GARA 2023-053-TH.</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr">
+        <is>
+          <t>04/11/2023</t>
+        </is>
+      </c>
+      <c r="E421" t="inlineStr">
+        <is>
+          <t>14/11/2023</t>
+        </is>
+      </c>
+      <c r="F421" t="inlineStr">
+        <is>
+          <t>1870/23</t>
+        </is>
+      </c>
+      <c r="G421" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H421" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I421" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>