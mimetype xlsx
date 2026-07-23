--- v1 (2026-06-07)
+++ v2 (2026-07-23)
@@ -912,51 +912,51 @@
         <is>
           <t>08/03/2025</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>18/03/2025</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>462/25</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I11" t="n">
-        <v>0</v>
+        <v>15481</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>452</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>07/03/2025</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO DEL SERVIZIO DI FORMAZIONE “LA COMUNICAZIONE COME STRUMENTO DEL BENESSERE ORGANIZZATIVO” – GARA AULSS7_2025_00093</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>08/03/2025</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
@@ -1047,141 +1047,141 @@
         <is>
           <t>22/02/2025</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>04/03/2025</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>343/25</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I14" t="n">
-        <v>0</v>
+        <v>51000</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>341</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>21/02/2025</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DEL SERVIZIO ANNUALE NEQAS (CONTROLLI DI QUALITÀ ESTERNI). GARA AULSS7_2024_00386</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>22/02/2025</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>04/03/2025</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>341/25</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I15" t="n">
-        <v>0</v>
+        <v>84359</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>340</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>21/02/2025</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI TEST RAPIDI (1° - 3° GENERAZIONE) PER LA RICERCA QUALITATIVA DELL’ANTIGENE SPECIFICO DEL VIRUS SARS-COV-2 PER L’ULSS 7 PEDEMONTANA. GARA 2024 – 192 – BAS</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>22/02/2025</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>04/03/2025</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>340/25</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I16" t="n">
-        <v>0</v>
+        <v>49610</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>336</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>21/02/2025</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA IN ACCORDO QUADRO DI SISTEMI PER LA RILEVAZIONE DECENTRATA DELLA GLICEMIA IN AMBITO OSPEDALIERO – GARA 2024 - 202 - BAS.</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>22/02/2025</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
@@ -1227,51 +1227,51 @@
         <is>
           <t>22/02/2025</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>04/03/2025</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>335/25</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I18" t="n">
-        <v>0</v>
+        <v>37228</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>302</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>17/02/2025</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>AGGIUDICAZIONE GARA EUROPEA A PROCEDURA APERTA PER LA CONCESSIONE DEI SERVIZI BAR ED EDICOLA PRESSO L'OSPEDALE S. BASSIANO DELL'AZIENDA ULSS 7 PEDEMONTANA – RIF. 2023-117-TH - CIG. B05E90461F.</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>18/02/2025</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
@@ -1362,141 +1362,141 @@
         <is>
           <t>18/02/2025</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>28/02/2025</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>308/25</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I21" t="n">
-        <v>0</v>
+        <v>91200</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>299</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>17/02/2025</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>ADESIONE ALL’ACCORDO QUADRO CONSIP “CYBERSECURITY 2” ID 2367 – LOTTO 2 (NORD ITALIA) PER L’ACQUISTO DI PIATTAFORMA DI SICUREZZA – ANTIVIRUS GARA N. AULSS7_2025_00081.</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>18/02/2025</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>28/02/2025</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>309/25</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I22" t="n">
-        <v>0</v>
+        <v>120454</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>298</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>17/02/2025</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>AFFIDAMENTO FORNITURA, PREVIA INDAGINE DI MERCATO COMPARATIVA, DI CARTA NON SANITARIA CON MARCHIO ECOLABEL- GARA N. 2024-154-BAS</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>18/02/2025</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>28/02/2025</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>307/25</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I23" t="n">
-        <v>0</v>
+        <v>98799</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>252</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>07/02/2025</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>SECONDO STRALCIO FUNZIONALE – MANUTENZIONE STRAORDINARIA DEL CENTRO TRASFUSIONALE PRESSO L’OSPEDALE “SAN BASSIANO” DI BASSANO DEL GRAPPA (VI) – AGGIUDICAZIONE PROCEDURA APERTA AI SENSI DELL’ART 71 DEL DLGS 36/2023</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>08/02/2025</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
@@ -3297,51 +3297,51 @@
         <is>
           <t>31/12/2024</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>10/01/2025</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>2530/24</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I64" t="n">
-        <v>0</v>
+        <v>60638</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>2439</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>30/12/2024</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO RINNOVO SERVIZIO DI CONCESSIONE ANNUALE LICENZE D’USO “VEEAM DATA PLATFORM PREMIUM”. GARA N. AULSS7_2024_00384.</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>31/12/2024</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
@@ -3583,125 +3583,125 @@
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I70" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>2430</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>30/12/2024</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA, MEDIANTE ACCORDO QUADRO, DI MEDICAZIONI SPECIALI -  3^ EDIZIONE (DELIBERAZIONE N. 478/2024 DI AZIENDA ZERO). GARA AULSS7_2024_00367.</t>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA, MEDIANTE ACCORDO QUADRO, DI MEDICAZIONI SPECIALI - 3^ EDIZIONE (DELIBERAZIONE N. 478/2024 DI AZIENDA ZERO). GARA AULSS7_2024_00367.</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>31/12/2024</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>10/01/2025</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>2500/24</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I71" t="n">
-        <v>0</v>
+        <v>673825</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>2429</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>30/12/2024</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA, IN ACCORDO QUADRO, DI MICROINFUSORI, SISTEMI PER IL MONITORAGGIO CONTINUO REAL TIME DELLA GLICEMIA E CORRELATO MATERIALE DI CONSUMO (DELIBERAZIONI N. 516/2024, N. 616/2024 E N. 707/2024 DI AZIENDA ZERO). GARA AULSS7_2024_00366.</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>31/12/2024</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>10/01/2025</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>2499/24</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I72" t="n">
-        <v>0</v>
+        <v>7542857</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>2388</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>24/12/2024</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>PNRR M1C1 MISURA 1.4.3 ADOZIONE PAGOPA INVESTIMENTO 1.4 “SERVIZI E CITTADINANZA DIGITALE” INTEGRAZIONE CODIFICA SOFTWARE EUSIS CUP H51F23001620006. GARA N. AULSS7_2024_00363.</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>24/12/2024</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
@@ -3882,51 +3882,51 @@
         <is>
           <t>14/12/2024</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>24/12/2024</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>2387/24</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I77" t="n">
-        <v>0</v>
+        <v>6621</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>2318</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>13/12/2024</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI VETRERIA E MATERIALE PLASTICO PER L’U.O.C. LABORATORIO ANALISI DELL’ULSS 7 PEDEMONTANA - GARA 2024 – 175 - BAS</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>14/12/2024</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
@@ -4197,141 +4197,141 @@
         <is>
           <t>07/12/2024</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>17/12/2024</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>2317/24</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I84" t="n">
-        <v>0</v>
+        <v>27186</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>2248</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>06/12/2024</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 30^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2024_00373</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>07/12/2024</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>17/12/2024</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>2319/24</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I85" t="n">
-        <v>0</v>
+        <v>1006837</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>2247</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>06/12/2024</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 17^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2024_00374</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>07/12/2024</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>17/12/2024</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>2316/24</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I86" t="n">
-        <v>0</v>
+        <v>21460</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>2243</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>06/12/2024</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>RINNOVO PER LA FORNITURA TRIENNALE DI CARTUCCE DI SAPONE PER DISPENSER PER IL P.O. DI SANTORSO. GARA N. 2021-196-TH</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>07/12/2024</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
@@ -5592,51 +5592,51 @@
         <is>
           <t>01/11/2024</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>11/11/2024</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>2086/24</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I115" t="n">
-        <v>0</v>
+        <v>46000</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>31/10/2024</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>APPALTI VARI PER LA FORNITURA DI FARMACI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ESPLETATE DA AZIENDA ZERO - U.O.C. CRAV. PRESA D'ATTO ULTERIORI LOTTI PER INTEGRAZIONE FABBISOGNI E ADESIONE ALLE RELATIVE CONVENZIONI.</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>01/11/2024</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
@@ -5682,51 +5682,51 @@
         <is>
           <t>01/11/2024</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>11/11/2024</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>2084/24</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I117" t="n">
-        <v>0</v>
+        <v>7676381</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>31/10/2024</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA SOPRA SOGLIA SENZA BANDO IN ESCLUSIVA, AI SENSI DELL’ART. 76 COMMA 2) LETT. B) DEL D. LGS. N. 36/2023, PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE ED ASSISTENZA TECNICA FULL-RISK SU APPARECCHIATURE RADIOLOGICHE DIGITALI AD ALTA COMPLESSITÀ TECNOLOGICA DI PRODUZIONE CARESTREAM HEALTH INC. GARA 141TH24.</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>01/11/2024</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
@@ -6222,51 +6222,51 @@
         <is>
           <t>26/10/2024</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>05/11/2024</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>2032/24</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I129" t="n">
-        <v>0</v>
+        <v>11924</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>1969</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>25/10/2024</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>RINNOVO CONTRATTO PER LA FORNITURA DI MATERIALE PER SCREENING CERVICALE DA UTILIZZARSI SULLE APPARECCHIATURE MODELLO THINPREP2000® DI PROPRIETÀ, IN USO PRESSO I PP.OO. DI BASSANO E SANTORSO GARA N. 2021-258-BAS.</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>26/10/2024</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
@@ -6717,51 +6717,51 @@
         <is>
           <t>19/10/2024</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>29/10/2024</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>1968/24</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I140" t="n">
-        <v>0</v>
+        <v>581</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>1908</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>18/10/2024</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>AGGIUDICAZIONE GARA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DELLA GESTIONE DI SERVIZI SOCIO-SANITARI DELL’AREA SALUTE MENTALE - GARA N. 2024-047-BAS</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>19/10/2024</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
@@ -7977,231 +7977,231 @@
         <is>
           <t>31/08/2024</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>10/09/2024</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>1683/24</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I168" t="n">
-        <v>0</v>
+        <v>175550</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>1629</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>30/08/2024</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 26^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-186-TH</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>31/08/2024</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>10/09/2024</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>1681/24</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I169" t="n">
-        <v>0</v>
+        <v>285701</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>1628</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>30/08/2024</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 25^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-185-TH</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>31/08/2024</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>10/09/2024</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>1680/24</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I170" t="n">
-        <v>0</v>
+        <v>1287837</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>1627</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>30/08/2024</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO PER LA STIPULA DI UNA CONVENZIONE PER LA FORNITURA DI FARMACI ESCLUSIVI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 16^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: 2024-188-TH</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>31/08/2024</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>10/09/2024</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>1679/24</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I171" t="n">
-        <v>0</v>
+        <v>51372</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>1625</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>30/08/2024</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA APERTA DI AZIENDA ZERO PER L’AFFIDAMENTO DI SERVIZI FINALIZZATI AL CONTROLLO ED ERADICAZIONE DELLA PESTE SUINA AFRICANA (PSA), 1^EDIZIONE -  GARA 2024 - 184 - BAS</t>
+          <t>RECEPIMENTO PROCEDURA APERTA DI AZIENDA ZERO PER L’AFFIDAMENTO DI SERVIZI FINALIZZATI AL CONTROLLO ED ERADICAZIONE DELLA PESTE SUINA AFRICANA (PSA), 1^EDIZIONE - GARA 2024 - 184 - BAS</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>31/08/2024</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>10/09/2024</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>1677/24</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I172" t="n">
-        <v>0</v>
+        <v>375813</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>1623</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>30/08/2024</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>AGGIUDICAZIONE GARA EUROPEA A PROCEDURA APERTA PER L’AFFIDAMENTO DELLA FORNITURA DI APPARECCHIATURA E MATERIALE DI CONSUMO PER PROCEDURE DI CRIOABLAZIONE DEL DISTRETTO RENALE. GARA 2024 – 067 -BAS</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>31/08/2024</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
@@ -8967,51 +8967,51 @@
         <is>
           <t>27/07/2024</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>06/08/2024</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>1460/24</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I190" t="n">
-        <v>0</v>
+        <v>442849</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>1373</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>23/07/2024</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>PNRR MISSIONE 5 – PROGETTO ABITARE (PINQUA ID 359) - AFFIDAMENTO DEL SERVIZIO DI VERIFICA DELLA PROGETTAZIONE ESECUTIVA – OPERE PROPEDEUTICHE LOTTI A.1 E A.2.</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>23/07/2024</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
@@ -9102,51 +9102,51 @@
         <is>
           <t>20/07/2024</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>30/07/2024</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>1380/24</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I193" t="n">
-        <v>0</v>
+        <v>202608</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>1365</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>19/07/2024</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI UN MICROSCOPIO AMBULATORIALE PER OTORINOLARINGOIATRIA ADATTO ALL’USO DIAGNOSTICO E CHIRURGICO, PER IL POLO ENDOSCOPICO DEL P.O. DI SANTORSO. GARA 2024-091-TH</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>20/07/2024</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
@@ -9417,141 +9417,141 @@
         <is>
           <t>13/07/2024</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>23/07/2024</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>1368/24</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I200" t="n">
-        <v>0</v>
+        <v>13200</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>1318</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>12/07/2024</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 14^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-157-TH</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>13/07/2024</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>23/07/2024</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>1369/24</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I201" t="n">
-        <v>0</v>
+        <v>1148459</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>1317</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>12/07/2024</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, APSS DI TRENTO E AZIENDA SANITARIA DELL’ALTO ADIGE – COMPRENSORIO DI BOLZANO - 13^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. 2024-156-TH</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>13/07/2024</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>23/07/2024</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>1367/24</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I202" t="n">
-        <v>0</v>
+        <v>12339</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>1316</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>12/07/2024</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DELLE LICENZE D’USO SOFTWARE “RAPID” PER SISTEMA VALUTAZIONE NEURORADIOLOGICA IN PAZIENTI CON ICTUS ISCHEMICO. GARA N. 2024-152-TH.</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>13/07/2024</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
@@ -9642,51 +9642,51 @@
         <is>
           <t>13/07/2024</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>23/07/2024</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>1363/24</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I205" t="n">
-        <v>0</v>
+        <v>382330</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>1308</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>12/07/2024</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>INTEGRAZIONI SOFTWARE PER GLI APPLICATIVI CUP/CASSA PER IL PO DI SANTORSO ED IL PO DI BASSANO, AGGIUNTA DELL’ONORARIO MEDICO SULLE FATTURE DELLE PRESTAZIONI DI LIBERA PROFESSIONE.</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>13/07/2024</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
@@ -9867,51 +9867,51 @@
         <is>
           <t>06/07/2024</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>16/07/2024</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>1284/24</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I210" t="n">
-        <v>0</v>
+        <v>1489975</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>1267</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>05/07/2024</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DEL “CRUSCOTTO RECUPERO CREDITI” PER RILEVARE LA SITUAZIONE AGGIORNATA DEI CREDITI PRESSO L’AULSS 7 PEDEMONTANA. GARA N. 2024-143-TH.</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>06/07/2024</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
@@ -10092,96 +10092,96 @@
         <is>
           <t>06/07/2024</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>16/07/2024</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>1312/24</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I215" t="n">
-        <v>0</v>
+        <v>2864585</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>1256</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>05/07/2024</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA MEDIANTE ACCORDO QUADRO DI AUSILI DI SERIE ELENCO 2B DELL’ALLEGATO 5 DEL NUOVO NOMENCLATORE TARIFFARIO (DPCM 12 GENNAIO 2017) – TERZA TRANCHE - PARTE SECONDA (DELIBERAZIONE N. 853 DEL 28/12/2023 DI AZIENDA ZERO). GARA 2024-073-TH.</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>06/07/2024</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>16/07/2024</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>1311/24</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I216" t="n">
-        <v>0</v>
+        <v>329301</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>1224</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>28/06/2024</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>LAVORI DI SOSTITUZIONE DELLE PRESE PER GAS MEDICALI DELL'OSPEDALE DI BASSANO DEL GRAPPA (VI). APPROVAZIONE PROGETTO ESECUTIVO E AFFIDAMENTO LAVORI.</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>29/06/2024</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
@@ -11008,80 +11008,80 @@
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I235" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>998</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>31/05/2024</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B, DEL D.LGS N. 36/2023  PER LA FORNITURA IN ESCLUSIVA DEL VACCINO PER LA  DENGUE PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO-DDG  272/2024.  GARA 2024-131-TH.</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B, DEL D.LGS N. 36/2023 PER LA FORNITURA IN ESCLUSIVA DEL VACCINO PER LA DENGUE PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO-DDG 272/2024. GARA 2024-131-TH.</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>01/06/2024</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>11/06/2024</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>1012/24</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I236" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>997</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>31/05/2024</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>RINNOVO BIENNALE DEI CONTRATTI PER LA FORNITURA DI “SISTEMI PER EMODIALISI E MATERIALE DI CONSUMO” IN ACCORDO QUADRO, IN FABBISOGNO ALLE AZIENDE SANITARIE DELLA REGIONE DEL VENETO (DELIBERAZIONE N. 473 DEL 20.08.2020 DI AZIENDA ZERO) E INTEGRAZIONE CONTRATTI IN ESSERE. GARA 2021-042-TH.</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>01/06/2024</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
@@ -11802,51 +11802,51 @@
         <is>
           <t>18/05/2024</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>28/05/2024</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>933/24</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I253" t="n">
-        <v>0</v>
+        <v>1039827</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>916</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>17/05/2024</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, FORNITURA DI N. 50 DEFIBRILLATORI DAE PER STRUTTURE DIVERSE DELL’AZIENDA ULSS N. 7 PEDEMONTANA. GARA 2024-042-TH.</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>18/05/2024</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
@@ -12477,51 +12477,51 @@
         <is>
           <t>04/05/2024</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
           <t>825/24</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I268" t="n">
-        <v>0</v>
+        <v>137470</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>820</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>03/05/2024</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO DEL PROGETTO DI TELEMEDICINA CON L’IMPIEGO DI DISPOSITIVI MEDICI ALL-IN-ONE CERTIFICATI IN CLASSE 2 PER L’ANNO 2024. GARA 2024-106-TH</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>04/05/2024</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
@@ -12808,80 +12808,80 @@
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I275" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>770</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>24/04/2024</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>RECEPIMENTO GARA REGIONALE  PER LA FORNITURA DI VACCINO ANTI HERPES ZOOSTER RICOMBINANTE DENOMINATO “SHINGRIX” (DELIBERAZIONE N. 164 DEL 26.03.2024 DI AZIENDA ZERO). GARA 2024-107</t>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI VACCINO ANTI HERPES ZOOSTER RICOMBINANTE DENOMINATO “SHINGRIX” (DELIBERAZIONE N. 164 DEL 26.03.2024 DI AZIENDA ZERO). GARA 2024-107</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>25/04/2024</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
           <t>05/05/2024</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
           <t>777/24</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I276" t="n">
-        <v>0</v>
+        <v>2050880</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>751</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>19/04/2024</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO URGENTE PER L’ACQUISTO DELLE LICENZE ANNUALI “SOPHOS” PER IL PERIODO DAL 25.04.2024 AL 24.04.2025. GARA 2024-086-TH</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t>20/04/2024</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
@@ -13332,96 +13332,96 @@
         <is>
           <t>20/04/2024</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
           <t>30/04/2024</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
           <t>738/24</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I287" t="n">
-        <v>0</v>
+        <v>282923</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>737</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>19/04/2024</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>RECEPIMENTO GARA REGIONALE PER L’AFFIDAMENTO DEL SERVIZIO DI MANUTENZIONE E ASSISTENZA TECNICA FULL RISK DI MAMMOGRAFI DI MARCA HOLOGIC IN DOTAZIONE ALLE AZIENDE OSPEDALIERE E SANITARIE DELLA REGIONE VENETO (DELIBERAZIONE AZIENDA ZERO N. 85/2024). GARA N. 2024-89-TH.</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>20/04/2024</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>30/04/2024</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
           <t>737/24</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I288" t="n">
-        <v>0</v>
+        <v>117950</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>704</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>12/04/2024</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>OSPEDALE DI BASSANO DEL GRAPPA - MIGLIORAMENTO SISMICO – 1° STRALCIO FUNZIONALE. AFFIDAMENTO DEL SERVIZIO DI VERIFICA EX ART. 42 DEL D.LGS. 36/2023 RELATIVO AL PROGETTO DI FATTIBILITÀ TECNICO-ECONOMICA E DEL PROGETTO ESECUTIVO E COORDINAMENTO PER LA SICUREZZA IN FASE DI PROGETTAZIONE</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t>13/04/2024</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
@@ -15492,51 +15492,51 @@
         <is>
           <t>16/03/2024</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
           <t>26/03/2024</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
           <t>490/24</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I335" t="n">
-        <v>0</v>
+        <v>347986</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>488</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>15/03/2024</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>AGGIUDICAZIONE PROCEDURA NEGOZIATA DIRETTA SOPRA SOGLIA, AI SENSI DELL’ART. 76 COMMA 2, LETT. B DEL D.LGS. 36/2023, CON LA DITTA THERAS LIFETECH PER LA FORNITURA, PER 12 MESI, DI DISPOSITIVI MEDICI CORRELATI ALL’UTILIZZO DI MICROINFUSORI DI INSULINA PER PAZIENTI DOMICILIARI DELL’AZIENDA ULSS N. 7 PEDEMONTANA. GARA 2023-209-TH.</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
           <t>16/03/2024</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
@@ -15852,96 +15852,96 @@
         <is>
           <t>09/03/2024</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
           <t>19/03/2024</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
           <t>434/24</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I343" t="n">
-        <v>0</v>
+        <v>236706</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
           <t>435</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>08/03/2024</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
           <t>RECEPIMENTO PROCEDURA APERTA ESPLETATA DA SCR PIEMONTE PER LA STIPULA DI UN ACCORDO QUADRO MULTIOPERATORE PER L’AFFIDAMENTO DELLA FORNITURA DI FARMACI ESTERI A BASE DI PANCRELIPASI E SERVIZI CONNESSI. RIF: 2024-032-TH</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
           <t>09/03/2024</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
           <t>19/03/2024</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
           <t>430/24</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I344" t="n">
-        <v>0</v>
+        <v>10729</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
           <t>433</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>08/03/2024</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO DELLA FORNITURA DEL FARMACO ARIKAYCE LIPOSOMIALE  590MG 28 FLACONCINI - DISPERSIONE PER NEBULIZZATORE E RELATIVO DEVICE. GARA 2024-046-TH.</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
           <t>09/03/2024</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
@@ -16572,51 +16572,51 @@
         <is>
           <t>24/02/2024</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
           <t>05/03/2024</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
           <t>330/24</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I359" t="n">
-        <v>0</v>
+        <v>5840</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>330</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>23/02/2024</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI UN SISTEMA PER L'EFFETTUAZIONE DI ESAMI DI SIEROLOGIA ED INFETTIVOLOGIA PER L'ESECUZIONE DI DETERMINAZIONI SU CAMPIONI DI SIERO, CON IL METODO DELLA CHEMILUMINESCENZA E MONOTEST CON CALIBRATORI E CONTROLLI INTEGRATI NEL REAGENTE, PER L’U.O.C. LABORATORIO ANALISI DEL P.O. DI SANTORSO. GARA N. 2023-290-BAS</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
           <t>24/02/2024</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
@@ -16662,51 +16662,51 @@
         <is>
           <t>24/02/2024</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
           <t>05/03/2024</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
           <t>327/24</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I361" t="n">
-        <v>0</v>
+        <v>14163</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>327</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>23/02/2024</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 76, COMMA 2) LETT. B) DEL D. LGS. 36/2023, DEL SERVIZIO DI GESTIONE DELLE ATTIVITÀ AMMINISTRATIVE CONNESSE ALLE DENUNCE PERIODICHE A CARICO DEL DATORE DI LAVORO. GARA 2024-017 TH.</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
           <t>24/02/2024</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
@@ -16842,51 +16842,51 @@
         <is>
           <t>24/02/2024</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
           <t>05/03/2024</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
           <t>319/24</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I365" t="n">
-        <v>0</v>
+        <v>29032</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>16/02/2024</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>AFFIDAMENTO, PREVIO AVVISO INDAGINE DI MERCATO, DELLA FORNITURA DI DISPOSITIVI DEDICATI PER INIETTORI MEDRAD DI PROPRIETÀ. GARA N. 2024-004-BAS.</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
           <t>17/02/2024</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
@@ -17742,51 +17742,51 @@
         <is>
           <t>30/01/2024</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
           <t>08/02/2024</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
           <t>145/24</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I385" t="n">
-        <v>0</v>
+        <v>9950</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>29/01/2024</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t>AFFIDAMENTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI DEFLUSSORI A CADUTA. GARA 2023-038-TH.</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
           <t>29/01/2024</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
@@ -17877,96 +17877,96 @@
         <is>
           <t>27/01/2024</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
           <t>06/02/2024</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
           <t>127/24</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I388" t="n">
-        <v>0</v>
+        <v>497402</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
           <t>130</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>26/01/2024</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
           <t>ADESIONE AD ACCORDO QUADRO PER LA FORNITURA DI “MATERIALE PER CHIRURGIA MININVASIVA – 2^ EDIZIONE” (DELIBERAZIONE N. 895/2022 DI AZIENDA ZERO) PER IL LOTTO N. 1 E RIDETERMINAZIONE DEI FABBISOGNI PER IL LOTTO N. 2. GARA 2023-107-TH.</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
           <t>27/01/2024</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
           <t>06/02/2024</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
           <t>126/24</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I389" t="n">
-        <v>0</v>
+        <v>497402</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
           <t>129</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>26/01/2024</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>AFFIDAMENTO DIRETTO DELLE LICENZE ANNUALI “QLIK” PER L’ANNO 2024. GARA N. 2023-300-TH.</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
           <t>27/01/2024</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
@@ -18192,96 +18192,96 @@
         <is>
           <t>15/01/2024</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
           <t>25/01/2024</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
           <t>57/24</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I395" t="n">
-        <v>0</v>
+        <v>31844</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>12/01/2024</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
           <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI GAS MEDICINALI, TECNICI E DI LABORATORIO E DEI SERVIZI DI MANUTENZIONE E DI CONTROLLO QUALITY - DDR N. 4 DEL 13/01/2023 AZIENDA ZERO – LOTTI 7A E 7C - GARA 2023-096-BAS.</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
           <t>15/01/2024</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
           <t>25/01/2024</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
           <t>55/24</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="I396" t="n">
-        <v>0</v>
+        <v>5440508</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
           <t>04/01/2024</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
           <t>PRESIDIO OSPEDALIERO DI ASIAGO - AFFIDAMENTO DEI LAVORI DI ULTIMAZIONE, CON PROGRAMMAZIONE E MESSA IN FUNZIONE ANNUALE, DEL SISTEMA DI REGOLAZIONE, CONTROLLO E SUPERVISIONE DEGLI IMPIANTI TECNOLOGICI</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
           <t>05/01/2024</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>