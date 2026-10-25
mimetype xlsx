--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH276"/>
+  <dimension ref="A1:AH270"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Codice pubblico</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -593,2657 +593,2695 @@
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>Costi sostenuti</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>a_desc_tipo_selezione</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>a_desc_reclutamento</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>a_link_iscrizione</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>AZERO/2026/010/CON</t>
-[...6 lines deleted...]
-      </c>
+          <t>72/2026</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr"/>
       <c r="C2" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 64 posti di Dirigente Medico nella disciplina di Anestesia e Rianimazione, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2026/010/CON</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di n. 1 DIRIGENTE AMMINISTRATIVO da assegnare alla UOC Servizi sociali e socio sanitari - Bando n. 72/2026</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>Dirigenza PTA-Amministrativo</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
+          <t>DIRIGENTE AMMINISTRATIVO</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>25/03/2026 00:00</t>
+          <t>31/07/2026 00:00</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>24/03/2036 00:00</t>
+          <t>30/07/2031 00:00</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>23/04/2026 18:00</t>
+          <t>20/08/2026 23:59</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr"/>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
-      <c r="U2" t="inlineStr"/>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>1507/2026</t>
+        </is>
+      </c>
       <c r="V2" t="inlineStr">
         <is>
-          <t>09/06/2026 00:00</t>
+          <t>24/09/2026 00:00</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
-          <t>08/06/2028 00:00</t>
+          <t>23/09/2028 00:00</t>
         </is>
       </c>
       <c r="X2" t="n">
         <v>0</v>
       </c>
       <c r="Y2" t="n">
         <v>0</v>
       </c>
       <c r="Z2" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="AA2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB2" t="n">
         <v>0</v>
       </c>
       <c r="AD2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE2" t="n">
         <v>0</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
       <c r="AH2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>AZERO/2026/011/CON</t>
-[...6 lines deleted...]
-      </c>
+          <t>AZERO/2026/015/CON</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 165 posti di Dirigente Medico nella disciplina di Medicina d'Emergenza - Urgenza, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2026/011/CON</t>
+          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di n. 9 posti di Operatore Tecnico Specializzato PORTINAIO/CENTRALINISTA</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>Area degli operatori-Tecnico</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
+          <t>OPERATORE TECNICO SPECIALIZZATO</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>25/03/2026 00:00</t>
+          <t>22/04/2026 00:00</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>24/03/2036 00:00</t>
+          <t>21/05/2036 00:00</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>23/04/2026 18:00</t>
+          <t>21/05/2026 18:00</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q3" t="inlineStr"/>
       <c r="R3" t="inlineStr"/>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t>29/07/2026 00:00</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t>27/07/2028 00:00</t>
+        </is>
+      </c>
       <c r="X3" t="n">
         <v>0</v>
       </c>
       <c r="Y3" t="n">
         <v>0</v>
       </c>
       <c r="Z3" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AA3" t="n">
         <v>0</v>
       </c>
       <c r="AB3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD3" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AE3" t="n">
         <v>0</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
       <c r="AH3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>AZERO/2026/006/CON</t>
+          <t>AZERO/2026/011/CON</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>AZERO/2026/006/CON</t>
+          <t>AZERO/2026/011/CON</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 13 posti di Dirigente Medico nella disciplina di Cardiologia, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2026/006/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 165 posti di Dirigente Medico nella disciplina di Medicina d'Emergenza - Urgenza, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2026/011/CON</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Disciplina CARDIOLOGIA</t>
+          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>04/03/2026 00:00</t>
+          <t>25/03/2026 00:00</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>03/03/2036 00:00</t>
+          <t>24/03/2036 00:00</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>02/04/2026 18:00</t>
+          <t>23/04/2026 18:00</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q4" t="inlineStr"/>
       <c r="R4" t="inlineStr"/>
       <c r="S4" t="inlineStr"/>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
-      <c r="V4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="X4" t="n">
         <v>0</v>
       </c>
       <c r="Y4" t="n">
         <v>0</v>
       </c>
       <c r="Z4" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA4" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB4" t="n">
         <v>1</v>
       </c>
-      <c r="AA4" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AD4" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AE4" t="n">
         <v>0</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>AZERO/2026/001/CON</t>
+          <t>AZERO/2026/010/CON</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>AZERO/2026/001/CON</t>
+          <t>AZERO/2026/010/CON</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 17 posti di Dirigente Medico nella disciplina di Pediatria, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2026/001/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 64 posti di Dirigente Medico nella disciplina di Anestesia e Rianimazione, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2026/010/CON</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Disciplina PEDIATRIA</t>
+          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>11/02/2026 00:00</t>
+          <t>25/03/2026 00:00</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>10/02/2036 00:00</t>
+          <t>24/03/2036 00:00</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>12/03/2026 18:00</t>
+          <t>23/04/2026 18:00</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr"/>
       <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
       <c r="V5" t="inlineStr">
         <is>
-          <t>19/05/2026 00:00</t>
+          <t>09/06/2026 00:00</t>
         </is>
       </c>
       <c r="W5" t="inlineStr">
         <is>
-          <t>18/05/2028 00:00</t>
+          <t>08/06/2028 00:00</t>
         </is>
       </c>
       <c r="X5" t="n">
         <v>0</v>
       </c>
       <c r="Y5" t="n">
         <v>0</v>
       </c>
       <c r="Z5" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AA5" t="n">
         <v>0</v>
       </c>
       <c r="AB5" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AD5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE5" t="n">
         <v>0</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>1/2026</t>
-[...2 lines deleted...]
-      <c r="B6" t="inlineStr"/>
+          <t>AZERO/2026/003/CON</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>AZERO/2026/003/CON</t>
+        </is>
+      </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Ginecologia e ostetricia - Bando n. 1/2026</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 24 posti di Dirigente Psicologo nella disciplina di Psicoterapia, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2026/003/CON</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>PSICOLOGI</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
+          <t>Disciplina PSICOTERAPIA</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>23/01/2026 00:00</t>
+          <t>11/03/2026 00:00</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>23/01/2032 00:00</t>
+          <t>11/03/2032 00:00</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>12/02/2026 23:59</t>
+          <t>09/04/2026 18:00</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q6" t="inlineStr"/>
       <c r="R6" t="inlineStr"/>
       <c r="S6" t="inlineStr"/>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t>09/07/2026 00:00</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t>08/07/2028 00:00</t>
+        </is>
+      </c>
       <c r="X6" t="n">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="Y6" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z6" t="n">
+        <v>5</v>
+      </c>
+      <c r="AA6" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB6" t="n">
+        <v>0</v>
       </c>
       <c r="AD6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AE6" t="n">
+        <v>0</v>
+      </c>
       <c r="AF6" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...1 lines deleted...]
-      </c>
+          <t>Concorso Pubblico</t>
+        </is>
+      </c>
+      <c r="AH6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>AZERO/2025/094/CON</t>
+          <t>AZERO/2026/006/CON</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>AZERO/2025/094/CON</t>
+          <t>AZERO/2026/006/CON</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 6 posti di Dirigente Medico nella disciplina di Chirurgia Vascolare, a tempo pieno, indeterminato ed a rapporto esclusivo - Bando n. AZERO/2025/094/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 13 posti di Dirigente Medico nella disciplina di Cardiologia, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2026/006/CON</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>Disciplina CHIRURGIA VASCOLARE</t>
+          <t>Disciplina CARDIOLOGIA</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>14/01/2026 00:00</t>
+          <t>04/03/2026 00:00</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>14/01/2032 00:00</t>
+          <t>03/03/2036 00:00</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>12/02/2026 18:00</t>
+          <t>02/04/2026 18:00</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q7" t="inlineStr"/>
       <c r="R7" t="inlineStr"/>
       <c r="S7" t="inlineStr"/>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
       <c r="V7" t="inlineStr">
         <is>
-          <t>24/04/2026 00:00</t>
+          <t>04/06/2026 00:00</t>
         </is>
       </c>
       <c r="W7" t="inlineStr">
         <is>
-          <t>23/04/2028 00:00</t>
+          <t>03/06/2028 00:00</t>
         </is>
       </c>
       <c r="X7" t="n">
         <v>0</v>
       </c>
       <c r="Y7" t="n">
         <v>0</v>
       </c>
       <c r="Z7" t="n">
         <v>1</v>
       </c>
       <c r="AA7" t="n">
         <v>0</v>
       </c>
       <c r="AB7" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD7" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AE7" t="n">
         <v>0</v>
       </c>
       <c r="AF7" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>AZERO/2025/092/CON</t>
-[...2 lines deleted...]
-      <c r="B8" t="inlineStr"/>
+          <t>AZERO/2026/001/CON</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>AZERO/2026/001/CON</t>
+        </is>
+      </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per n. 28 posti, a tempo pieno e indeterminato, di Collaboratore Amministrativo Professionale – Area Giuridica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo (Bando n. AZERO/2025/092/CON)</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 17 posti di Dirigente Medico nella disciplina di Pediatria, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2026/001/CON</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>Disciplina PEDIATRIA</t>
+        </is>
+      </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>03/01/2026 00:00</t>
+          <t>11/02/2026 00:00</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>02/01/2036 00:00</t>
+          <t>10/02/2036 00:00</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>02/02/2026 23:59</t>
+          <t>12/03/2026 18:00</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q8" t="inlineStr"/>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
       <c r="V8" t="inlineStr">
         <is>
-          <t>24/04/2026 00:00</t>
+          <t>19/05/2026 00:00</t>
         </is>
       </c>
       <c r="W8" t="inlineStr">
         <is>
-          <t>23/04/2028 00:00</t>
+          <t>18/05/2028 00:00</t>
         </is>
       </c>
       <c r="X8" t="n">
         <v>0</v>
       </c>
       <c r="Y8" t="n">
         <v>0</v>
       </c>
       <c r="Z8" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AA8" t="n">
         <v>0</v>
       </c>
       <c r="AB8" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AD8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE8" t="n">
         <v>0</v>
       </c>
       <c r="AF8" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG8" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>AZERO/2025/087/CON</t>
-[...6 lines deleted...]
-      </c>
+          <t>1/2026</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr"/>
       <c r="C9" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per n. 52 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Radiodiagnostica. (Bando n. AZERO/2025/087/CON)</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Ginecologia e ostetricia - Bando n. 1/2026</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>Disciplina RADIODIAGNOSTICA</t>
+          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>31/12/2025 00:00</t>
+          <t>23/01/2026 00:00</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>30/12/2035 00:00</t>
+          <t>23/01/2032 00:00</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>29/01/2026 18:00</t>
+          <t>12/02/2026 23:59</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q9" t="inlineStr"/>
       <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
       <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr"/>
-      <c r="V9" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="X9" t="n">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="AD9" t="inlineStr">
         <is>
-          <t>Si</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>No</t>
+        </is>
       </c>
       <c r="AF9" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG9" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
-[...2 lines deleted...]
-      <c r="AH9" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>AZERO/2025/084/CON</t>
-[...2 lines deleted...]
-      <c r="B10" t="inlineStr"/>
+          <t>AZERO/2025/094/CON</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>AZERO/2025/094/CON</t>
+        </is>
+      </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per n. 24 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Interna. (Bando n. AZERO/2025/084/CON)</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 6 posti di Dirigente Medico nella disciplina di Chirurgia Vascolare, a tempo pieno, indeterminato ed a rapporto esclusivo - Bando n. AZERO/2025/094/CON</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA INTERNA</t>
+          <t>Disciplina CHIRURGIA VASCOLARE</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>31/12/2025 00:00</t>
+          <t>14/01/2026 00:00</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>30/12/2035 00:00</t>
+          <t>14/01/2032 00:00</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>29/01/2026 23:59</t>
+          <t>12/02/2026 18:00</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q10" t="inlineStr"/>
       <c r="R10" t="inlineStr"/>
       <c r="S10" t="inlineStr"/>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
       <c r="V10" t="inlineStr">
         <is>
-          <t>11/03/2026 00:00</t>
+          <t>24/04/2026 00:00</t>
         </is>
       </c>
       <c r="W10" t="inlineStr">
         <is>
-          <t>09/03/2028 00:00</t>
+          <t>23/04/2028 00:00</t>
         </is>
       </c>
       <c r="X10" t="n">
         <v>0</v>
       </c>
       <c r="Y10" t="n">
         <v>0</v>
       </c>
       <c r="Z10" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AA10" t="n">
         <v>0</v>
       </c>
       <c r="AB10" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AD10" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AE10" t="n">
         <v>0</v>
       </c>
       <c r="AF10" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG10" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>AZERO/2025/088/CON</t>
-[...6 lines deleted...]
-      </c>
+          <t>AZERO/2025/092/CON</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr"/>
       <c r="C11" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di: n. 916 posti di INFERMIERE, a tempo pieno ed indeterminato (Bando n. AZERO/2025/088/CON)</t>
+          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per n. 28 posti, a tempo pieno e indeterminato, di Collaboratore Amministrativo Professionale – Area Giuridica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo (Bando n. AZERO/2025/092/CON)</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
-      <c r="F11" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>17/12/2025 00:00</t>
+          <t>03/01/2026 00:00</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>16/12/2035 00:00</t>
+          <t>02/01/2036 00:00</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>15/01/2026 18:00</t>
+          <t>02/02/2026 23:59</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr"/>
       <c r="R11" t="inlineStr"/>
       <c r="S11" t="inlineStr"/>
       <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr"/>
       <c r="V11" t="inlineStr">
         <is>
-          <t>24/03/2026 00:00</t>
+          <t>24/04/2026 00:00</t>
         </is>
       </c>
       <c r="W11" t="inlineStr">
         <is>
-          <t>23/03/2028 00:00</t>
+          <t>23/04/2028 00:00</t>
         </is>
       </c>
       <c r="X11" t="n">
         <v>0</v>
       </c>
       <c r="Y11" t="n">
         <v>0</v>
       </c>
       <c r="Z11" t="n">
-        <v>124</v>
+        <v>2</v>
       </c>
       <c r="AA11" t="n">
         <v>0</v>
       </c>
       <c r="AB11" t="n">
         <v>0</v>
       </c>
       <c r="AD11" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AE11" t="n">
         <v>0</v>
       </c>
       <c r="AF11" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG11" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>AZERO/2025/089/CON</t>
-[...6 lines deleted...]
-      </c>
+          <t>AZERO/2025/084/CON</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr"/>
       <c r="C12" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di: n. 62 posti di TECNICO DELLA PREVENZIONE NELL’AMBIENTE E NEI LUOGHI DI LAVORO, a tempo pieno ed indeterminato (Bando n. AZERO/2025/089/CON)</t>
+          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per n. 24 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina Interna. (Bando n. AZERO/2025/084/CON)</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>TECNICO DELLA PREVENZIONE NELL'AMBIENTE E NEI LUOGHI DI LAVORO</t>
+          <t>Disciplina MEDICINA INTERNA</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>17/12/2025 00:00</t>
+          <t>31/12/2025 00:00</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>16/12/2035 00:00</t>
+          <t>30/12/2035 00:00</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>15/01/2026 18:00</t>
+          <t>29/01/2026 23:59</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q12" t="inlineStr"/>
       <c r="R12" t="inlineStr"/>
       <c r="S12" t="inlineStr"/>
       <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr"/>
       <c r="V12" t="inlineStr">
         <is>
-          <t>02/03/2026 00:00</t>
+          <t>11/03/2026 00:00</t>
         </is>
       </c>
       <c r="W12" t="inlineStr">
         <is>
-          <t>26/02/2028 00:00</t>
+          <t>09/03/2028 00:00</t>
         </is>
       </c>
       <c r="X12" t="n">
         <v>0</v>
       </c>
       <c r="Y12" t="n">
         <v>0</v>
       </c>
       <c r="Z12" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="AA12" t="n">
         <v>0</v>
       </c>
       <c r="AB12" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AD12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE12" t="n">
         <v>0</v>
       </c>
       <c r="AF12" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG12" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>97/2025</t>
-[...2 lines deleted...]
-      <c r="B13" t="inlineStr"/>
+          <t>AZERO/2025/087/CON</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>AZERO/2025/087/CON</t>
+        </is>
+      </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Radiodiagnostica - Bando n. 97/2025</t>
+          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per n. 52 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Radiodiagnostica. (Bando n. AZERO/2025/087/CON)</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Disciplina RADIODIAGNOSTICA</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>07/11/2025 00:00</t>
+          <t>31/12/2025 00:00</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>07/11/2031 00:00</t>
+          <t>30/12/2035 00:00</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>07/12/2025 23:59</t>
+          <t>29/01/2026 18:00</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q13" t="inlineStr"/>
       <c r="R13" t="inlineStr"/>
       <c r="S13" t="inlineStr"/>
       <c r="T13" t="inlineStr"/>
       <c r="U13" t="inlineStr"/>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t>01/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t>30/03/2028 00:00</t>
+        </is>
+      </c>
       <c r="X13" t="n">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="Y13" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z13" t="n">
+        <v>2</v>
+      </c>
+      <c r="AA13" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB13" t="n">
+        <v>6</v>
       </c>
       <c r="AD13" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
+      <c r="AE13" t="n">
+        <v>0</v>
+      </c>
       <c r="AF13" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG13" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...1 lines deleted...]
-      </c>
+          <t>Concorso Pubblico</t>
+        </is>
+      </c>
+      <c r="AH13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>AZERO/2025/068/CON</t>
+          <t>AZERO/2025/088/CON</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>AZERO/2025/068/CON</t>
+          <t>AZERO/2025/088/CON</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 33 posti di Ostetrica/o, a tempo pieno ed indeterminato_ Bando n. AZERO/2025/068/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di: n. 916 posti di INFERMIERE, a tempo pieno ed indeterminato (Bando n. AZERO/2025/088/CON)</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>OSTETRICA</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>22/10/2025 00:00</t>
+          <t>17/12/2025 00:00</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>21/10/2035 00:00</t>
+          <t>16/12/2035 00:00</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>20/11/2025 18:00</t>
+          <t>15/01/2026 18:00</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q14" t="inlineStr"/>
       <c r="R14" t="inlineStr"/>
       <c r="S14" t="inlineStr"/>
       <c r="T14" t="inlineStr"/>
       <c r="U14" t="inlineStr"/>
       <c r="V14" t="inlineStr">
         <is>
-          <t>24/12/2025 00:00</t>
+          <t>24/03/2026 00:00</t>
         </is>
       </c>
       <c r="W14" t="inlineStr">
         <is>
-          <t>22/12/2027 00:00</t>
+          <t>23/03/2028 00:00</t>
         </is>
       </c>
       <c r="X14" t="n">
         <v>0</v>
       </c>
       <c r="Y14" t="n">
         <v>0</v>
       </c>
       <c r="Z14" t="n">
-        <v>7</v>
+        <v>124</v>
       </c>
       <c r="AA14" t="n">
         <v>0</v>
       </c>
       <c r="AB14" t="n">
         <v>0</v>
       </c>
       <c r="AD14" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AE14" t="n">
         <v>0</v>
       </c>
       <c r="AF14" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG14" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>AZERO/2025/056/CON</t>
+          <t>AZERO/2025/089/CON</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>AZERO/2025/056/CON</t>
+          <t>AZERO/2025/089/CON</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 1 posto di Dirigente Biologo nella disciplina di Microbiologia e Virologia, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/056/CON</t>
+          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di: n. 62 posti di TECNICO DELLA PREVENZIONE NELL’AMBIENTE E NEI LUOGHI DI LAVORO, a tempo pieno ed indeterminato (Bando n. AZERO/2025/089/CON)</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Disciplina MICROBIOLOGIA E VIROLOGIA</t>
+          <t>TECNICO DELLA PREVENZIONE NELL'AMBIENTE E NEI LUOGHI DI LAVORO</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>15/10/2025 00:00</t>
+          <t>17/12/2025 00:00</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>14/10/2035 00:00</t>
+          <t>16/12/2035 00:00</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>13/11/2025 18:00</t>
+          <t>15/01/2026 18:00</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q15" t="inlineStr"/>
       <c r="R15" t="inlineStr"/>
       <c r="S15" t="inlineStr"/>
       <c r="T15" t="inlineStr"/>
       <c r="U15" t="inlineStr"/>
       <c r="V15" t="inlineStr">
         <is>
-          <t>20/01/2026 00:00</t>
+          <t>02/03/2026 00:00</t>
         </is>
       </c>
       <c r="W15" t="inlineStr">
         <is>
-          <t>15/01/2028 00:00</t>
+          <t>26/02/2028 00:00</t>
         </is>
       </c>
       <c r="X15" t="n">
         <v>0</v>
       </c>
       <c r="Y15" t="n">
         <v>0</v>
       </c>
       <c r="Z15" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AA15" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="AB15" t="n">
         <v>0</v>
       </c>
       <c r="AD15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE15" t="n">
         <v>0</v>
       </c>
       <c r="AF15" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG15" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>AZERO/2025/062/CON</t>
-[...6 lines deleted...]
-      </c>
+          <t>97/2025</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr"/>
       <c r="C16" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 9 posti di Dirigente Medico nella disciplina di Patologia Clinica (Laboratorio di Analisi Chimico-Cliniche e Microbiologia), a tempo pieno, indeterminato ed a rapporto esclusivo _Bando n. AZERO/2025/062/CON</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Radiodiagnostica - Bando n. 97/2025</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Disciplina PATOLOGIA CLINICA</t>
+          <t>Disciplina RADIODIAGNOSTICA</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>15/10/2025 00:00</t>
+          <t>07/11/2025 00:00</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>15/10/2031 00:00</t>
+          <t>07/11/2031 00:00</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>13/11/2025 18:00</t>
+          <t>07/12/2025 23:59</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q16" t="inlineStr"/>
       <c r="R16" t="inlineStr"/>
       <c r="S16" t="inlineStr"/>
       <c r="T16" t="inlineStr"/>
       <c r="U16" t="inlineStr"/>
-      <c r="V16" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="X16" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="Z16" t="n">
         <v>1</v>
       </c>
-      <c r="AA16" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AD16" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="AE16" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AF16" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG16" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
-[...2 lines deleted...]
-      <c r="AH16" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>AZERO/2025/061/CON</t>
+          <t>AZERO/2025/068/CON</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>AZERO/2025/061/CON</t>
+          <t>AZERO/2025/068/CON</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 11 posti di Operatore Tecnico Specializzato - Magazziniere, a tempo pieno ed indeterminato _ Bando n. AZERO/2025/061/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 33 posti di Ostetrica/o, a tempo pieno ed indeterminato_ Bando n. AZERO/2025/068/CON</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Area degli operatori</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>OTS - MAGAZZINIERE</t>
+          <t>OSTETRICA</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>06/10/2025 00:00</t>
+          <t>22/10/2025 00:00</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>05/10/2035 00:00</t>
+          <t>21/10/2035 00:00</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>03/11/2025 18:00</t>
+          <t>20/11/2025 18:00</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr"/>
       <c r="R17" t="inlineStr"/>
       <c r="S17" t="inlineStr"/>
       <c r="T17" t="inlineStr"/>
       <c r="U17" t="inlineStr"/>
       <c r="V17" t="inlineStr">
         <is>
-          <t>12/02/2026 00:00</t>
+          <t>24/12/2025 00:00</t>
         </is>
       </c>
       <c r="W17" t="inlineStr">
         <is>
-          <t>09/02/2028 00:00</t>
+          <t>22/12/2027 00:00</t>
         </is>
       </c>
       <c r="X17" t="n">
         <v>0</v>
       </c>
       <c r="Y17" t="n">
         <v>0</v>
       </c>
       <c r="Z17" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="AA17" t="n">
         <v>0</v>
       </c>
       <c r="AB17" t="n">
         <v>0</v>
       </c>
       <c r="AD17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE17" t="n">
         <v>0</v>
       </c>
       <c r="AF17" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG17" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>AZERO/2025/054/CON</t>
+          <t>AZERO/2025/056/CON</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>AZERO/2025/054/CON</t>
+          <t>AZERO/2025/056/CON</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 12 posti di Dirigente Medico nella disciplina di Gastroenterologia, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/054/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 1 posto di Dirigente Biologo nella disciplina di Microbiologia e Virologia, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/056/CON</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Disciplina GASTROENTEROLOGIA</t>
+          <t>Disciplina MICROBIOLOGIA E VIROLOGIA</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>29/09/2025 00:00</t>
+          <t>15/10/2025 00:00</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>28/09/2035 00:00</t>
+          <t>14/10/2035 00:00</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>27/10/2025 18:00</t>
+          <t>13/11/2025 18:00</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr"/>
       <c r="R18" t="inlineStr"/>
       <c r="S18" t="inlineStr"/>
       <c r="T18" t="inlineStr"/>
       <c r="U18" t="inlineStr"/>
       <c r="V18" t="inlineStr">
         <is>
-          <t>03/12/2025 00:00</t>
+          <t>20/01/2026 00:00</t>
         </is>
       </c>
       <c r="W18" t="inlineStr">
         <is>
-          <t>01/12/2027 00:00</t>
+          <t>15/01/2028 00:00</t>
         </is>
       </c>
       <c r="X18" t="n">
         <v>0</v>
       </c>
       <c r="Y18" t="n">
         <v>0</v>
       </c>
       <c r="Z18" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AA18" t="n">
         <v>0</v>
       </c>
       <c r="AB18" t="n">
-        <v>3</v>
-[...4 lines deleted...]
-        </is>
+        <v>0</v>
       </c>
       <c r="AD18" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AE18" t="n">
         <v>0</v>
       </c>
       <c r="AF18" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG18" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>AZERO/2025/052/CON</t>
+          <t>AZERO/2025/062/CON</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>AZERO/2025/052/CON</t>
+          <t>AZERO/2025/062/CON</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 11 posti di Dirigente Medico nella disciplina di Dermatologia e Venereologia, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/052/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 9 posti di Dirigente Medico nella disciplina di Patologia Clinica (Laboratorio di Analisi Chimico-Cliniche e Microbiologia), a tempo pieno, indeterminato ed a rapporto esclusivo _Bando n. AZERO/2025/062/CON</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Disciplina DERMATOLOGIA E VENEREOLOGIA</t>
+          <t>Disciplina PATOLOGIA CLINICA</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>29/09/2025 00:00</t>
+          <t>15/10/2025 00:00</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>29/09/2031 00:00</t>
+          <t>15/10/2031 00:00</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>27/10/2025 18:00</t>
+          <t>13/11/2025 18:00</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr"/>
       <c r="R19" t="inlineStr"/>
       <c r="S19" t="inlineStr"/>
       <c r="T19" t="inlineStr"/>
       <c r="U19" t="inlineStr"/>
       <c r="V19" t="inlineStr">
         <is>
-          <t>05/12/2025 00:00</t>
+          <t>24/12/2025 00:00</t>
         </is>
       </c>
       <c r="W19" t="inlineStr">
         <is>
-          <t>02/12/2027 00:00</t>
+          <t>22/12/2027 00:00</t>
         </is>
       </c>
       <c r="X19" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y19" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z19" t="n">
         <v>1</v>
       </c>
-      <c r="AC19" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="AA19" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB19" t="n">
+        <v>0</v>
       </c>
       <c r="AD19" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
+      <c r="AE19" t="n">
+        <v>0</v>
+      </c>
       <c r="AF19" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG19" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
+      <c r="AH19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>AZERO/2025/046/CON</t>
+          <t>AZERO/2025/061/CON</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>AZERO/2025/046/CON</t>
+          <t>AZERO/2025/061/CON</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 54 posti di Assistente Amministrativo, a tempo pieno ed indeterminato _ Bando n. AZERO/2025/046/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 11 posti di Operatore Tecnico Specializzato - Magazziniere, a tempo pieno ed indeterminato _ Bando n. AZERO/2025/061/CON</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E20" t="inlineStr"/>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>Area degli operatori</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>OTS - MAGAZZINIERE</t>
+        </is>
+      </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>27/08/2025 00:00</t>
+          <t>06/10/2025 00:00</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>26/08/2035 00:00</t>
+          <t>05/10/2035 00:00</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>25/09/2025 18:00</t>
+          <t>03/11/2025 18:00</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr"/>
       <c r="R20" t="inlineStr"/>
       <c r="S20" t="inlineStr"/>
       <c r="T20" t="inlineStr"/>
       <c r="U20" t="inlineStr"/>
       <c r="V20" t="inlineStr">
         <is>
-          <t>05/12/2025 00:00</t>
+          <t>12/02/2026 00:00</t>
         </is>
       </c>
       <c r="W20" t="inlineStr">
         <is>
-          <t>02/12/2027 00:00</t>
+          <t>09/02/2028 00:00</t>
         </is>
       </c>
       <c r="X20" t="n">
         <v>0</v>
       </c>
       <c r="Y20" t="n">
         <v>0</v>
       </c>
       <c r="Z20" t="n">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="AA20" t="n">
         <v>0</v>
       </c>
       <c r="AB20" t="n">
         <v>0</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="AD20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE20" t="n">
         <v>0</v>
       </c>
       <c r="AF20" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG20" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>AZERO/2025/045/CON</t>
+          <t>AZERO/2025/054/CON</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>AZERO/2025/045/CON</t>
+          <t>AZERO/2025/054/CON</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 11 posti di Collaboratore Tecnico Professionale - Informatico, a tempo pieno ed indeterminato _ Bando n. AZERO/2025/045/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 12 posti di Dirigente Medico nella disciplina di Gastroenterologia, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/054/CON</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E21" t="inlineStr"/>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>Disciplina GASTROENTEROLOGIA</t>
+        </is>
+      </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>20/08/2025 00:00</t>
+          <t>29/09/2025 00:00</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>19/08/2035 00:00</t>
+          <t>28/09/2035 00:00</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>18/09/2025 18:00</t>
+          <t>27/10/2025 18:00</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr"/>
       <c r="R21" t="inlineStr"/>
       <c r="S21" t="inlineStr"/>
       <c r="T21" t="inlineStr"/>
       <c r="U21" t="inlineStr"/>
       <c r="V21" t="inlineStr">
         <is>
-          <t>06/11/2025 00:00</t>
+          <t>03/12/2025 00:00</t>
         </is>
       </c>
       <c r="W21" t="inlineStr">
         <is>
-          <t>04/11/2027 00:00</t>
+          <t>01/12/2027 00:00</t>
         </is>
       </c>
       <c r="X21" t="n">
         <v>0</v>
       </c>
       <c r="Y21" t="n">
         <v>0</v>
       </c>
       <c r="Z21" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AA21" t="n">
         <v>0</v>
       </c>
       <c r="AB21" t="n">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="AC21" t="inlineStr">
+        <is>
+          <t>13/02/2026 00:00</t>
+        </is>
       </c>
       <c r="AD21" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AE21" t="n">
         <v>0</v>
       </c>
       <c r="AF21" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG21" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>AZERO/2025/047/CON</t>
+          <t>AZERO/2025/052/CON</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>AZERO/2025/047/CON</t>
+          <t>AZERO/2025/052/CON</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 7 posti di Assistente Informatico, a tempo pieno ed indeterminato _ Bando n. AZERO/2025/047/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 11 posti di Dirigente Medico nella disciplina di Dermatologia e Venereologia, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/052/CON</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E22" t="inlineStr"/>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>Disciplina DERMATOLOGIA E VENEREOLOGIA</t>
+        </is>
+      </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>20/08/2025 00:00</t>
+          <t>29/09/2025 00:00</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>19/08/2035 00:00</t>
+          <t>29/09/2031 00:00</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>18/09/2025 18:00</t>
+          <t>27/10/2025 18:00</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr"/>
       <c r="R22" t="inlineStr"/>
       <c r="S22" t="inlineStr"/>
       <c r="T22" t="inlineStr"/>
       <c r="U22" t="inlineStr"/>
       <c r="V22" t="inlineStr">
         <is>
-          <t>12/11/2025 00:00</t>
+          <t>05/12/2025 00:00</t>
         </is>
       </c>
       <c r="W22" t="inlineStr">
         <is>
-          <t>10/11/2027 00:00</t>
+          <t>02/12/2027 00:00</t>
         </is>
       </c>
       <c r="X22" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="Z22" t="n">
         <v>1</v>
       </c>
-      <c r="AA22" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AC22" t="inlineStr">
         <is>
-          <t>22/12/2025 00:00</t>
+          <t>12/12/2025 00:00</t>
         </is>
       </c>
       <c r="AD22" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>Si</t>
+        </is>
       </c>
       <c r="AF22" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG22" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
-      <c r="AH22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>AZERO/2025/043/CON</t>
+          <t>AZERO/2025/046/CON</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>AZERO/2025/043/CON</t>
+          <t>AZERO/2025/046/CON</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 8 posti di Dirigente Medico nella disciplina di Anatomia Patologica, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/043/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 54 posti di Assistente Amministrativo, a tempo pieno ed indeterminato _ Bando n. AZERO/2025/046/CON</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E23" t="inlineStr"/>
-      <c r="F23" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>20/08/2025 00:00</t>
+          <t>27/08/2025 00:00</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>20/08/2031 00:00</t>
+          <t>26/08/2035 00:00</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>18/09/2025 18:00</t>
+          <t>25/09/2025 18:00</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr"/>
       <c r="R23" t="inlineStr"/>
       <c r="S23" t="inlineStr"/>
       <c r="T23" t="inlineStr"/>
       <c r="U23" t="inlineStr"/>
       <c r="V23" t="inlineStr">
         <is>
-          <t>13/11/2025 00:00</t>
+          <t>05/12/2025 00:00</t>
         </is>
       </c>
       <c r="W23" t="inlineStr">
         <is>
-          <t>11/11/2027 00:00</t>
+          <t>02/12/2027 00:00</t>
         </is>
       </c>
       <c r="X23" t="n">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="Y23" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z23" t="n">
+        <v>17</v>
+      </c>
+      <c r="AA23" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB23" t="n">
+        <v>0</v>
       </c>
       <c r="AC23" t="inlineStr">
         <is>
-          <t>12/12/2025 00:00</t>
+          <t>13/02/2026 00:00</t>
         </is>
       </c>
       <c r="AD23" t="inlineStr">
         <is>
-          <t>Si</t>
-        </is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE23" t="n">
+        <v>0</v>
       </c>
       <c r="AF23" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG23" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
+      <c r="AH23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>AZERO_2025_031_CON</t>
-[...2 lines deleted...]
-      <c r="B24" t="inlineStr"/>
+          <t>AZERO/2025/047/CON</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>AZERO/2025/047/CON</t>
+        </is>
+      </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 9 posti di Dirigente Medico nella disciplina di Igiene, epidemiologia e sanità pubblica, a tempo pieno ed indeterminato _ Bando n. AZERO_2025_031_CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 7 posti di Assistente Informatico, a tempo pieno ed indeterminato _ Bando n. AZERO/2025/047/CON</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E24" t="inlineStr"/>
-      <c r="F24" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>16/07/2025 00:00</t>
+          <t>20/08/2025 00:00</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>15/07/2035 00:00</t>
+          <t>19/08/2035 00:00</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>14/08/2025 23:59</t>
+          <t>18/09/2025 18:00</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr"/>
       <c r="R24" t="inlineStr"/>
       <c r="S24" t="inlineStr"/>
       <c r="T24" t="inlineStr"/>
       <c r="U24" t="inlineStr"/>
       <c r="V24" t="inlineStr">
         <is>
-          <t>21/10/2025 00:00</t>
+          <t>12/11/2025 00:00</t>
         </is>
       </c>
       <c r="W24" t="inlineStr">
         <is>
-          <t>19/10/2027 00:00</t>
+          <t>10/11/2027 00:00</t>
         </is>
       </c>
       <c r="X24" t="n">
         <v>0</v>
       </c>
       <c r="Y24" t="n">
         <v>0</v>
       </c>
       <c r="Z24" t="n">
         <v>1</v>
       </c>
       <c r="AA24" t="n">
         <v>0</v>
       </c>
       <c r="AB24" t="n">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="AC24" t="inlineStr">
+        <is>
+          <t>22/12/2025 00:00</t>
+        </is>
       </c>
       <c r="AD24" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AE24" t="n">
         <v>0</v>
       </c>
       <c r="AF24" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG24" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>AZERO/2025/023/CON</t>
+          <t>AZERO/2025/043/CON</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>AZERO/2025/023/CON</t>
+          <t>AZERO/2025/043/CON</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n.11 posti di Dirigente Medico nella disciplina di Oncologia, a tempo indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/023/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 8 posti di Dirigente Medico nella disciplina di Anatomia Patologica, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/043/CON</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E25" t="inlineStr"/>
       <c r="F25" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Disciplina ONCOLOGIA</t>
+          <t>Disciplina ANATOMIA PATOLOGICA</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>09/07/2025 00:00</t>
+          <t>20/08/2025 00:00</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>08/07/2035 00:00</t>
+          <t>20/08/2031 00:00</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>07/08/2025 18:00</t>
+          <t>18/09/2025 18:00</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr"/>
       <c r="R25" t="inlineStr"/>
       <c r="S25" t="inlineStr"/>
       <c r="T25" t="inlineStr"/>
       <c r="U25" t="inlineStr"/>
       <c r="V25" t="inlineStr">
         <is>
-          <t>17/09/2025 00:00</t>
+          <t>13/11/2025 00:00</t>
         </is>
       </c>
       <c r="W25" t="inlineStr">
         <is>
-          <t>16/09/2027 00:00</t>
+          <t>11/11/2027 00:00</t>
         </is>
       </c>
       <c r="X25" t="n">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AB25" t="n">
         <v>1</v>
       </c>
+      <c r="AC25" t="inlineStr">
+        <is>
+          <t>12/12/2025 00:00</t>
+        </is>
+      </c>
       <c r="AD25" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>Si</t>
+        </is>
       </c>
       <c r="AF25" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG25" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
-      <c r="AH25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>AZERO/2025/038/CON</t>
+          <t>AZERO/2025/045/CON</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>AZERO/2025/038/CON</t>
+          <t>AZERO/2025/045/CON</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 46 posti di Assistente Sanitario, a tempo pieno ed indeterminato _ Bando n. AZERO/2025/038/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 11 posti di Collaboratore Tecnico Professionale - Informatico, a tempo pieno ed indeterminato _ Bando n. AZERO/2025/045/CON</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
-          <t>09/07/2025 00:00</t>
+          <t>20/08/2025 00:00</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>09/07/2031 00:00</t>
+          <t>19/08/2035 00:00</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>07/08/2025 18:00</t>
+          <t>18/09/2025 18:00</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr"/>
       <c r="R26" t="inlineStr"/>
       <c r="S26" t="inlineStr"/>
       <c r="T26" t="inlineStr"/>
       <c r="U26" t="inlineStr"/>
       <c r="V26" t="inlineStr">
         <is>
-          <t>24/09/2025 00:00</t>
+          <t>06/11/2025 00:00</t>
         </is>
       </c>
       <c r="W26" t="inlineStr">
         <is>
-          <t>22/09/2027 00:00</t>
+          <t>04/11/2027 00:00</t>
         </is>
       </c>
       <c r="X26" t="n">
-        <v>5</v>
-[...4 lines deleted...]
-        </is>
+        <v>0</v>
+      </c>
+      <c r="Y26" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z26" t="n">
+        <v>2</v>
+      </c>
+      <c r="AA26" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB26" t="n">
+        <v>0</v>
       </c>
       <c r="AD26" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
+      <c r="AE26" t="n">
+        <v>0</v>
+      </c>
       <c r="AF26" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG26" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
+      <c r="AH26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>AZERO_2025_039_CON</t>
-[...6 lines deleted...]
-      </c>
+          <t>AZERO_2025_031_CON</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr"/>
       <c r="C27" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 58 posti di Tecnico Sanitario di Radiologia Medica, a tempo pieno ed indeterminato _ Bando n. AZERO_2025_039_CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 9 posti di Dirigente Medico nella disciplina di Igiene, epidemiologia e sanità pubblica, a tempo pieno ed indeterminato _ Bando n. AZERO_2025_031_CON</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E27" t="inlineStr"/>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Disciplina IGIENE, EPIDEMIOLOGIA E SANITA' PUBBLICA </t>
+        </is>
+      </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>09/07/2025 00:00</t>
+          <t>16/07/2025 00:00</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>09/07/2031 00:00</t>
+          <t>15/07/2035 00:00</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>07/08/2025 18:00</t>
+          <t>14/08/2025 23:59</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr"/>
       <c r="R27" t="inlineStr"/>
       <c r="S27" t="inlineStr"/>
       <c r="T27" t="inlineStr"/>
       <c r="U27" t="inlineStr"/>
       <c r="V27" t="inlineStr">
         <is>
-          <t>24/09/2025 00:00</t>
+          <t>21/10/2025 00:00</t>
         </is>
       </c>
       <c r="W27" t="inlineStr">
         <is>
-          <t>22/09/2027 00:00</t>
+          <t>19/10/2027 00:00</t>
         </is>
       </c>
       <c r="X27" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y27" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z27" t="n">
         <v>1</v>
       </c>
-      <c r="AC27" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="AA27" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB27" t="n">
+        <v>1</v>
       </c>
       <c r="AD27" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
+      <c r="AE27" t="n">
+        <v>0</v>
+      </c>
       <c r="AF27" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG27" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
+      <c r="AH27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>AZERO/2025/036/CON</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>AZERO/2025/036/CON</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 8 posti di Dirigente Biologo nella disciplina di Patologia Clinica (Laboratorio di Analisi Chimico-Cliniche e Microbiologia), a tempo indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/036/CON</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr">
         <is>
@@ -3311,21885 +3349,21431 @@
         <v>1</v>
       </c>
       <c r="AD28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE28" t="n">
         <v>0</v>
       </c>
       <c r="AF28" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG28" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>56/2025</t>
-[...2 lines deleted...]
-      <c r="B29" t="inlineStr"/>
+          <t>AZERO/2025/023/CON</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>AZERO/2025/023/CON</t>
+        </is>
+      </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato di Infermieri - Area dei Professionisti della Salute e dei Funzionari (Ruolo Sanitario) - Bando n. 56/2025</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n.11 posti di Dirigente Medico nella disciplina di Oncologia, a tempo indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/023/CON</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Disciplina ONCOLOGIA</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>20/06/2025 00:00</t>
+          <t>09/07/2025 00:00</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>19/06/2035 00:00</t>
+          <t>08/07/2035 00:00</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>12/12/2025 23:59</t>
+          <t>07/08/2025 18:00</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr"/>
       <c r="R29" t="inlineStr"/>
       <c r="S29" t="inlineStr"/>
       <c r="T29" t="inlineStr"/>
       <c r="U29" t="inlineStr"/>
+      <c r="V29" t="inlineStr">
+        <is>
+          <t>17/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="W29" t="inlineStr">
+        <is>
+          <t>16/09/2027 00:00</t>
+        </is>
+      </c>
       <c r="X29" t="n">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="Y29" t="n">
         <v>0</v>
       </c>
       <c r="Z29" t="n">
         <v>0</v>
       </c>
       <c r="AA29" t="n">
         <v>0</v>
       </c>
       <c r="AB29" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD29" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AE29" t="n">
         <v>0</v>
       </c>
       <c r="AF29" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG29" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>55/2025</t>
-[...2 lines deleted...]
-      <c r="B30" t="inlineStr"/>
+          <t>AZERO_2025_039_CON</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>AZERO_2025_039_CON</t>
+        </is>
+      </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per soli titoli, per l’assunzione a tempo determinato di Tecnici della Prevenzione nell'Ambiente e nei Luoghi di Lavoro - Area dei Professionisti della Salute e dei Funzionari (Ruolo Sanitario) - Bando n. 55/2025</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 58 posti di Tecnico Sanitario di Radiologia Medica, a tempo pieno ed indeterminato _ Bando n. AZERO_2025_039_CON</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="E30" t="inlineStr"/>
       <c r="H30" t="inlineStr">
         <is>
-          <t>20/06/2025 00:00</t>
+          <t>09/07/2025 00:00</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>19/06/2035 00:00</t>
+          <t>09/07/2031 00:00</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>07/08/2025 18:00</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr"/>
       <c r="R30" t="inlineStr"/>
       <c r="S30" t="inlineStr"/>
       <c r="T30" t="inlineStr"/>
       <c r="U30" t="inlineStr"/>
+      <c r="V30" t="inlineStr">
+        <is>
+          <t>24/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="W30" t="inlineStr">
+        <is>
+          <t>22/09/2027 00:00</t>
+        </is>
+      </c>
       <c r="X30" t="n">
-        <v>3</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="AC30" t="inlineStr">
+        <is>
+          <t>17/10/2025 00:00</t>
+        </is>
       </c>
       <c r="AD30" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>Si</t>
+        </is>
       </c>
       <c r="AF30" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG30" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...2 lines deleted...]
-      <c r="AH30" t="inlineStr"/>
+          <t>Concorso Pubblico</t>
+        </is>
+      </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>57/2025</t>
-[...2 lines deleted...]
-      <c r="B31" t="inlineStr"/>
+          <t>AZERO/2025/038/CON</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>AZERO/2025/038/CON</t>
+        </is>
+      </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato di Tecnici Sanitari di Laboratorio Biomedico - Area dei Professionisti della Salute e dei Funzionari (Ruolo Sanitario) - Bando n. 57/2025</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 46 posti di Assistente Sanitario, a tempo pieno ed indeterminato _ Bando n. AZERO/2025/038/CON</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
-      <c r="E31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E31" t="inlineStr"/>
       <c r="H31" t="inlineStr">
         <is>
-          <t>20/06/2025 00:00</t>
+          <t>09/07/2025 00:00</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>19/06/2035 00:00</t>
+          <t>09/07/2031 00:00</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>12/12/2025 23:59</t>
+          <t>07/08/2025 18:00</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr"/>
       <c r="R31" t="inlineStr"/>
       <c r="S31" t="inlineStr"/>
       <c r="T31" t="inlineStr"/>
       <c r="U31" t="inlineStr"/>
+      <c r="V31" t="inlineStr">
+        <is>
+          <t>24/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="W31" t="inlineStr">
+        <is>
+          <t>22/09/2027 00:00</t>
+        </is>
+      </c>
       <c r="X31" t="n">
-        <v>7</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>5</v>
+      </c>
+      <c r="AC31" t="inlineStr">
+        <is>
+          <t>24/10/2025 00:00</t>
+        </is>
       </c>
       <c r="AD31" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="AE31" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AF31" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG31" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...2 lines deleted...]
-      <c r="AH31" t="inlineStr"/>
+          <t>Concorso Pubblico</t>
+        </is>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>AZERO/2025/026/CON</t>
-[...6 lines deleted...]
-      </c>
+          <t>56/2025</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr"/>
       <c r="C32" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 7 posti di Igienista dentale, a tempo pieno ed indeterminato _ Bando n. AZERO/2025/026/CON</t>
+          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato di Infermieri - Area dei Professionisti della Salute e dei Funzionari (Ruolo Sanitario) - Bando n. 56/2025</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
-      <c r="E32" t="inlineStr"/>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;N° assunti relativo a I, II e III scadenza&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> INFERMIERI </t>
+        </is>
+      </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>04/06/2025 00:00</t>
+          <t>20/06/2025 00:00</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>03/06/2035 00:00</t>
+          <t>19/06/2035 00:00</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>03/07/2025 18:00</t>
+          <t>12/12/2025 23:59</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr"/>
       <c r="R32" t="inlineStr"/>
       <c r="S32" t="inlineStr"/>
       <c r="T32" t="inlineStr"/>
       <c r="U32" t="inlineStr"/>
-      <c r="V32" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="X32" t="n">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="Y32" t="n">
         <v>0</v>
       </c>
       <c r="Z32" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AA32" t="n">
         <v>0</v>
       </c>
       <c r="AB32" t="n">
         <v>0</v>
       </c>
       <c r="AD32" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AE32" t="n">
         <v>0</v>
       </c>
       <c r="AF32" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG32" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AH32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>AZERO/2025/021/CON</t>
-[...6 lines deleted...]
-      </c>
+          <t>57/2025</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr"/>
       <c r="C33" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 17 posti di Dirigente Medico nella disciplina di Medicina Trasfusionale, a tempo indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/021/CON</t>
+          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato di Tecnici Sanitari di Laboratorio Biomedico - Area dei Professionisti della Salute e dei Funzionari (Ruolo Sanitario) - Bando n. 57/2025</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
-      <c r="E33" t="inlineStr"/>
-[...7 lines deleted...]
-          <t>Disciplina MEDICINA TRASFUSIONALE</t>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;N° assunzioni relativo a I e II scadenza&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>04/06/2025 00:00</t>
+          <t>20/06/2025 00:00</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>03/06/2035 00:00</t>
+          <t>19/06/2035 00:00</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>03/07/2025 18:00</t>
+          <t>12/12/2025 23:59</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr"/>
       <c r="R33" t="inlineStr"/>
       <c r="S33" t="inlineStr"/>
       <c r="T33" t="inlineStr"/>
       <c r="U33" t="inlineStr"/>
-      <c r="V33" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="X33" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="Y33" t="n">
         <v>0</v>
       </c>
       <c r="Z33" t="n">
         <v>0</v>
       </c>
       <c r="AA33" t="n">
         <v>0</v>
       </c>
       <c r="AB33" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD33" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AE33" t="n">
         <v>0</v>
       </c>
       <c r="AF33" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG33" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AH33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>AZERO/2025/012/CON</t>
-[...6 lines deleted...]
-      </c>
+          <t>55/2025</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr"/>
       <c r="C34" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 8 posti di Dirigente Medico Veterinario nella disciplina di igiene della produzione, trasformazione, commercializzazione, conservazione e trasporto degli alimenti di origine animale e loro derivati, a tempo indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/012/CON</t>
+          <t>Avviso Pubblico, per soli titoli, per l’assunzione a tempo determinato di Tecnici della Prevenzione nell'Ambiente e nei Luoghi di Lavoro - Area dei Professionisti della Salute e dei Funzionari (Ruolo Sanitario) - Bando n. 55/2025</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr"/>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;N° assunti relativo alla I scadenza&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>VETERINARI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Disciplina Area dell’Igiene della Produzione, trasformazione, commercializzazione, conservazione e trasporto degli Alimenti di Origine animale e loro derivati</t>
+          <t>TECNICO DELLA PREVENZIONE NELL'AMBIENTE E NEI LUOGHI DI LAVORO</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>29/05/2025 00:00</t>
+          <t>20/06/2025 00:00</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>28/05/2035 00:00</t>
+          <t>19/06/2035 00:00</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>26/06/2025 18:00</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr"/>
       <c r="R34" t="inlineStr"/>
       <c r="S34" t="inlineStr"/>
       <c r="T34" t="inlineStr"/>
       <c r="U34" t="inlineStr"/>
-      <c r="V34" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="X34" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Y34" t="n">
         <v>0</v>
       </c>
       <c r="Z34" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AA34" t="n">
         <v>0</v>
       </c>
       <c r="AB34" t="n">
         <v>0</v>
       </c>
       <c r="AD34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE34" t="n">
         <v>0</v>
       </c>
       <c r="AF34" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG34" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AH34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t xml:space="preserve"> AZERO/2025/013/CON</t>
+          <t>AZERO/2025/026/CON</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t xml:space="preserve"> AZERO/2025/013/CON</t>
+          <t>AZERO/2025/026/CON</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 9 posti di Dietista, a tempo pieno ed indeterminato _ Bando n. AZERO/2025/013/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 7 posti di Igienista dentale, a tempo pieno ed indeterminato _ Bando n. AZERO/2025/026/CON</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E35" t="inlineStr"/>
       <c r="H35" t="inlineStr">
         <is>
-          <t>14/05/2025 00:00</t>
+          <t>04/06/2025 00:00</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>14/05/2031 00:00</t>
+          <t>03/06/2035 00:00</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>12/06/2025 18:00</t>
+          <t>03/07/2025 18:00</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr"/>
       <c r="R35" t="inlineStr"/>
       <c r="S35" t="inlineStr"/>
       <c r="T35" t="inlineStr"/>
       <c r="U35" t="inlineStr"/>
       <c r="V35" t="inlineStr">
         <is>
-          <t>28/07/2025 00:00</t>
+          <t>29/07/2025 00:00</t>
         </is>
       </c>
       <c r="W35" t="inlineStr">
         <is>
-          <t>22/07/2027 00:00</t>
+          <t>27/07/2027 00:00</t>
         </is>
       </c>
       <c r="X35" t="n">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="Y35" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z35" t="n">
+        <v>2</v>
+      </c>
+      <c r="AA35" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB35" t="n">
+        <v>0</v>
       </c>
       <c r="AD35" t="inlineStr">
         <is>
-          <t>Si</t>
-        </is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE35" t="n">
+        <v>0</v>
       </c>
       <c r="AF35" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG35" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
+      <c r="AH35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>AZERO/2025/007/CON</t>
+          <t>AZERO/2025/021/CON</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>AZERO/2025/007/CON</t>
+          <t>AZERO/2025/021/CON</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 13 posti di Dirigente Medico nella disciplina di Cure Palliative, a tempo indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/007/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 17 posti di Dirigente Medico nella disciplina di Medicina Trasfusionale, a tempo indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/021/CON</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E36" t="inlineStr"/>
       <c r="F36" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Disciplina CURE PALLIATIVE</t>
+          <t>Disciplina MEDICINA TRASFUSIONALE</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>14/05/2025 00:00</t>
+          <t>04/06/2025 00:00</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>13/05/2035 00:00</t>
+          <t>03/06/2035 00:00</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>12/06/2025 18:00</t>
+          <t>03/07/2025 18:00</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr"/>
       <c r="R36" t="inlineStr"/>
       <c r="S36" t="inlineStr"/>
       <c r="T36" t="inlineStr"/>
       <c r="U36" t="inlineStr"/>
       <c r="V36" t="inlineStr">
         <is>
-          <t>29/07/2025 00:00</t>
+          <t>07/08/2025 00:00</t>
         </is>
       </c>
       <c r="W36" t="inlineStr">
         <is>
-          <t>27/07/2027 00:00</t>
+          <t>05/08/2027 00:00</t>
         </is>
       </c>
       <c r="X36" t="n">
         <v>0</v>
       </c>
       <c r="Y36" t="n">
         <v>0</v>
       </c>
       <c r="Z36" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AA36" t="n">
         <v>0</v>
       </c>
       <c r="AB36" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD36" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AE36" t="n">
         <v>0</v>
       </c>
       <c r="AF36" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG36" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>AZERO/2025/009/CON</t>
+          <t>AZERO/2025/012/CON</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>AZERO/2025/009/CON</t>
+          <t>AZERO/2025/012/CON</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 12 posti di Dirigente Medico nella disciplina di Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro, a tempo indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/009/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 8 posti di Dirigente Medico Veterinario nella disciplina di igiene della produzione, trasformazione, commercializzazione, conservazione e trasporto degli alimenti di origine animale e loro derivati, a tempo indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/012/CON</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E37" t="inlineStr"/>
       <c r="F37" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>VETERINARI</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA DEL LAVORO E SICUREZZA DEGLI AMBIENTI DI LAVORO</t>
+          <t>Disciplina Area dell’Igiene della Produzione, trasformazione, commercializzazione, conservazione e trasporto degli Alimenti di Origine animale e loro derivati</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>09/05/2025 00:00</t>
+          <t>29/05/2025 00:00</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>09/05/2031 00:00</t>
+          <t>28/05/2035 00:00</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>05/06/2025 18:00</t>
+          <t>26/06/2025 18:00</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr"/>
       <c r="R37" t="inlineStr"/>
       <c r="S37" t="inlineStr"/>
       <c r="T37" t="inlineStr"/>
       <c r="U37" t="inlineStr"/>
       <c r="V37" t="inlineStr">
         <is>
-          <t>29/07/2025 00:00</t>
+          <t>06/08/2025 00:00</t>
         </is>
       </c>
       <c r="W37" t="inlineStr">
         <is>
-          <t>27/07/2027 00:00</t>
+          <t>05/08/2027 00:00</t>
         </is>
       </c>
       <c r="X37" t="n">
-        <v>1</v>
-[...4 lines deleted...]
-        </is>
+        <v>0</v>
+      </c>
+      <c r="Y37" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z37" t="n">
+        <v>4</v>
+      </c>
+      <c r="AA37" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB37" t="n">
+        <v>0</v>
       </c>
       <c r="AD37" t="inlineStr">
         <is>
-          <t>Si</t>
-        </is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE37" t="n">
+        <v>0</v>
       </c>
       <c r="AF37" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG37" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
+      <c r="AH37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>AZERO/2025/011/CON</t>
+          <t>AZERO/2025/007/CON</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>AZERO/2025/011/CON</t>
+          <t>AZERO/2025/007/CON</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di n. 11 posti di Dirigente Medico nella disciplina di Chirurgia Vascolare, a tempo indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/011/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 13 posti di Dirigente Medico nella disciplina di Cure Palliative, a tempo indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/007/CON</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E38" t="inlineStr"/>
       <c r="F38" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Disciplina CHIRURGIA VASCOLARE</t>
+          <t>Disciplina CURE PALLIATIVE</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>09/05/2025 00:00</t>
+          <t>14/05/2025 00:00</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>09/05/2031 00:00</t>
+          <t>13/05/2035 00:00</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>05/06/2025 18:00</t>
+          <t>12/06/2025 18:00</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr"/>
       <c r="R38" t="inlineStr"/>
       <c r="S38" t="inlineStr"/>
       <c r="T38" t="inlineStr"/>
       <c r="U38" t="inlineStr"/>
       <c r="V38" t="inlineStr">
         <is>
           <t>29/07/2025 00:00</t>
         </is>
       </c>
       <c r="W38" t="inlineStr">
         <is>
           <t>27/07/2027 00:00</t>
         </is>
       </c>
       <c r="X38" t="n">
         <v>0</v>
       </c>
-      <c r="AC38" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Y38" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z38" t="n">
+        <v>2</v>
+      </c>
+      <c r="AA38" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB38" t="n">
+        <v>0</v>
       </c>
       <c r="AD38" t="inlineStr">
         <is>
-          <t>Si</t>
-        </is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE38" t="n">
+        <v>0</v>
       </c>
       <c r="AF38" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG38" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
+      <c r="AH38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>AZERO/2025/003/CON</t>
+          <t xml:space="preserve"> AZERO/2025/013/CON</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>AZERO/2025/003/CON</t>
+          <t xml:space="preserve"> AZERO/2025/013/CON</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 13 posti di Dirigente Medico nella disciplina di Oftalmologia, a tempo indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/003/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 9 posti di Dietista, a tempo pieno ed indeterminato _ Bando n. AZERO/2025/013/CON</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E39" t="inlineStr"/>
-      <c r="F39" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>10/04/2025 00:00</t>
+          <t>14/05/2025 00:00</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>09/04/2035 00:00</t>
+          <t>14/05/2031 00:00</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>08/05/2025 18:00</t>
+          <t>12/06/2025 18:00</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr"/>
       <c r="R39" t="inlineStr"/>
       <c r="S39" t="inlineStr"/>
       <c r="T39" t="inlineStr"/>
       <c r="U39" t="inlineStr"/>
       <c r="V39" t="inlineStr">
         <is>
-          <t>23/06/2025 00:00</t>
+          <t>28/07/2025 00:00</t>
         </is>
       </c>
       <c r="W39" t="inlineStr">
         <is>
-          <t>19/06/2027 00:00</t>
+          <t>22/07/2027 00:00</t>
         </is>
       </c>
       <c r="X39" t="n">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AD39" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>Si</t>
+        </is>
       </c>
       <c r="AF39" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG39" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
-      <c r="AH39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>AZERO/2025/001/CON</t>
+          <t>AZERO/2025/009/CON</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>AZERO/2025/001/CON</t>
+          <t>AZERO/2025/009/CON</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 6 posti di Dirigente Medico nella disciplina di Malattie Metaboliche e Diabetologia, a tempo indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/001/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 12 posti di Dirigente Medico nella disciplina di Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro, a tempo indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/009/CON</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E40" t="inlineStr"/>
       <c r="F40" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>DISCIPLINA Malattie Metaboliche e Diabetologia</t>
+          <t>Disciplina MEDICINA DEL LAVORO E SICUREZZA DEGLI AMBIENTI DI LAVORO</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>10/04/2025 00:00</t>
+          <t>09/05/2025 00:00</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>09/04/2035 00:00</t>
+          <t>09/05/2031 00:00</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>08/05/2025 18:00</t>
+          <t>05/06/2025 18:00</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr"/>
       <c r="R40" t="inlineStr"/>
       <c r="S40" t="inlineStr"/>
       <c r="T40" t="inlineStr"/>
       <c r="U40" t="inlineStr"/>
       <c r="V40" t="inlineStr">
         <is>
-          <t>30/06/2025 00:00</t>
+          <t>29/07/2025 00:00</t>
         </is>
       </c>
       <c r="W40" t="inlineStr">
         <is>
-          <t>26/06/2027 00:00</t>
+          <t>27/07/2027 00:00</t>
         </is>
       </c>
       <c r="X40" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="Z40" t="n">
         <v>1</v>
       </c>
-      <c r="AA40" t="n">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="AC40" t="inlineStr">
+        <is>
+          <t>10/08/2025 00:00</t>
+        </is>
       </c>
       <c r="AD40" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>Si</t>
+        </is>
       </c>
       <c r="AF40" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG40" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
-      <c r="AH40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>22/2025</t>
-[...2 lines deleted...]
-      <c r="B41" t="inlineStr"/>
+          <t>AZERO/2025/011/CON</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>AZERO/2025/011/CON</t>
+        </is>
+      </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Dermatologia e Venereologia – Bando n. 22/2025</t>
+          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di n. 11 posti di Dirigente Medico nella disciplina di Chirurgia Vascolare, a tempo indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/011/CON</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E41" t="inlineStr"/>
       <c r="F41" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Disciplina DERMATOLOGIA E VENEREOLOGIA</t>
+          <t>Disciplina CHIRURGIA VASCOLARE</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>14/03/2025 00:00</t>
+          <t>09/05/2025 00:00</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>14/03/2031 00:00</t>
+          <t>09/05/2031 00:00</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>03/04/2025 23:59</t>
+          <t>05/06/2025 18:00</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr"/>
       <c r="R41" t="inlineStr"/>
       <c r="S41" t="inlineStr"/>
       <c r="T41" t="inlineStr"/>
-      <c r="U41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U41" t="inlineStr"/>
       <c r="V41" t="inlineStr">
         <is>
-          <t>02/05/2025 00:00</t>
+          <t>29/07/2025 00:00</t>
         </is>
       </c>
       <c r="W41" t="inlineStr">
         <is>
-          <t>01/05/2027 00:00</t>
+          <t>27/07/2027 00:00</t>
         </is>
       </c>
       <c r="X41" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC41" t="inlineStr">
         <is>
-          <t>02/05/2025 00:00</t>
+          <t>26/08/2025 00:00</t>
         </is>
       </c>
       <c r="AD41" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF41" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG41" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>5/2025</t>
-[...2 lines deleted...]
-      <c r="B42" t="inlineStr"/>
+          <t>AZERO/2025/001/CON</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>AZERO/2025/001/CON</t>
+        </is>
+      </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l’assunzione a tempo determinato di Operatore Tecnico Specializzato Magazziniere (Area degli operatori - ruolo tecnico) da assegnare alla UOC Farmacia del Presidio ospedaliero di Bassano - Bando n. 5/2025</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 6 posti di Dirigente Medico nella disciplina di Malattie Metaboliche e Diabetologia, a tempo indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/001/CON</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E42" t="inlineStr"/>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>DISCIPLINA Malattie Metaboliche e Diabetologia</t>
+        </is>
+      </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>21/02/2025 13:00</t>
+          <t>10/04/2025 00:00</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>20/02/2035 00:00</t>
+          <t>09/04/2035 00:00</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>13/03/2025 23:59</t>
+          <t>08/05/2025 18:00</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr"/>
       <c r="R42" t="inlineStr"/>
       <c r="S42" t="inlineStr"/>
       <c r="T42" t="inlineStr"/>
-      <c r="U42" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U42" t="inlineStr"/>
       <c r="V42" t="inlineStr">
         <is>
-          <t>16/05/2025 00:00</t>
+          <t>30/06/2025 00:00</t>
         </is>
       </c>
       <c r="W42" t="inlineStr">
         <is>
-          <t>15/05/2027 00:00</t>
+          <t>26/06/2027 00:00</t>
         </is>
       </c>
       <c r="X42" t="n">
         <v>0</v>
       </c>
       <c r="Y42" t="n">
         <v>0</v>
       </c>
       <c r="Z42" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA42" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AB42" t="n">
         <v>0</v>
       </c>
-      <c r="AC42" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE42" t="n">
         <v>0</v>
       </c>
       <c r="AF42" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG42" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>AZERO/2024/080/CON</t>
-[...2 lines deleted...]
-      <c r="B43" t="inlineStr"/>
+          <t>AZERO/2025/003/CON</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>AZERO/2025/003/CON</t>
+        </is>
+      </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 21 posti di Dirigente Medico nella disciplina di Chirurgia Generale, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/080/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 13 posti di Dirigente Medico nella disciplina di Oftalmologia, a tempo indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/003/CON</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E43" t="inlineStr"/>
       <c r="F43" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Disciplina CHIRURGIA GENERALE</t>
+          <t>DISCIPLINA Malattie Metaboliche e Diabetologia</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>22/01/2025 00:00</t>
+          <t>10/04/2025 00:00</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>22/01/2031 00:00</t>
+          <t>09/04/2035 00:00</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>20/02/2025 23:59</t>
+          <t>08/05/2025 18:00</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr"/>
       <c r="R43" t="inlineStr"/>
       <c r="S43" t="inlineStr"/>
       <c r="T43" t="inlineStr"/>
       <c r="U43" t="inlineStr"/>
       <c r="V43" t="inlineStr">
         <is>
-          <t>15/05/2025 00:00</t>
+          <t>23/06/2025 00:00</t>
         </is>
       </c>
       <c r="W43" t="inlineStr">
         <is>
-          <t>13/05/2027 00:00</t>
+          <t>19/06/2027 00:00</t>
         </is>
       </c>
       <c r="X43" t="n">
         <v>0</v>
       </c>
       <c r="Y43" t="n">
         <v>0</v>
       </c>
       <c r="Z43" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA43" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB43" t="n">
         <v>2</v>
       </c>
-      <c r="AA43" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AD43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE43" t="n">
         <v>0</v>
       </c>
       <c r="AF43" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
-      <c r="AG43" t="inlineStr"/>
+      <c r="AG43" t="inlineStr">
+        <is>
+          <t>Concorso Pubblico</t>
+        </is>
+      </c>
       <c r="AH43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>AZERO/2024/085/CON</t>
+          <t>22/2025</t>
         </is>
       </c>
       <c r="B44" t="inlineStr"/>
       <c r="C44" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 20 posti di Educatore Professionale Socio - Sanitario, a tempo pieno ed indeterminato_Bando n. AZERO/2024/085/CON</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Dermatologia e Venereologia – Bando n. 22/2025</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E44" t="inlineStr"/>
       <c r="F44" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>EDUCATORE PROFESSIONALE</t>
+          <t>Disciplina DERMATOLOGIA E VENEREOLOGIA</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>22/01/2025 00:00</t>
+          <t>14/03/2025 00:00</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>20/01/2035 00:00</t>
+          <t>14/03/2031 00:00</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>20/02/2025 23:59</t>
+          <t>03/04/2025 23:59</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr"/>
       <c r="R44" t="inlineStr"/>
       <c r="S44" t="inlineStr"/>
       <c r="T44" t="inlineStr"/>
-      <c r="U44" t="inlineStr"/>
+      <c r="U44" t="inlineStr">
+        <is>
+          <t>812/25</t>
+        </is>
+      </c>
       <c r="V44" t="inlineStr">
         <is>
-          <t>15/05/2025 00:00</t>
+          <t>02/05/2025 00:00</t>
         </is>
       </c>
       <c r="W44" t="inlineStr">
         <is>
-          <t>13/05/2027 00:00</t>
+          <t>01/05/2027 00:00</t>
         </is>
       </c>
       <c r="X44" t="n">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="AC44" t="inlineStr">
+        <is>
+          <t>02/05/2025 00:00</t>
+        </is>
       </c>
       <c r="AD44" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>Si</t>
+        </is>
       </c>
       <c r="AF44" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG44" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
-[...2 lines deleted...]
-      <c r="AH44" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>AZERO/2024/088/CON</t>
+          <t>5/2025</t>
         </is>
       </c>
       <c r="B45" t="inlineStr"/>
       <c r="C45" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 17 posti di Dirigente Medico nella disciplina di Neurologia, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/088/CON</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l’assunzione a tempo determinato di Operatore Tecnico Specializzato Magazziniere (Area degli operatori - ruolo tecnico) da assegnare alla UOC Farmacia del Presidio ospedaliero di Bassano - Bando n. 5/2025</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E45" t="inlineStr"/>
-      <c r="F45" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>22/01/2025 00:00</t>
+          <t>21/02/2025 13:00</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>20/01/2035 00:00</t>
+          <t>20/02/2035 00:00</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>20/02/2025 23:59</t>
+          <t>13/03/2025 23:59</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr"/>
       <c r="R45" t="inlineStr"/>
       <c r="S45" t="inlineStr"/>
       <c r="T45" t="inlineStr"/>
-      <c r="U45" t="inlineStr"/>
+      <c r="U45" t="inlineStr">
+        <is>
+          <t>896/25</t>
+        </is>
+      </c>
       <c r="V45" t="inlineStr">
         <is>
-          <t>21/05/2025 00:00</t>
+          <t>16/05/2025 00:00</t>
         </is>
       </c>
       <c r="W45" t="inlineStr">
         <is>
-          <t>19/05/2027 00:00</t>
+          <t>15/05/2027 00:00</t>
         </is>
       </c>
       <c r="X45" t="n">
         <v>0</v>
       </c>
       <c r="Y45" t="n">
         <v>0</v>
       </c>
       <c r="Z45" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AA45" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AB45" t="n">
-        <v>9</v>
+        <v>0</v>
+      </c>
+      <c r="AC45" t="inlineStr">
+        <is>
+          <t>03/10/2025 00:00</t>
+        </is>
       </c>
       <c r="AD45" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AE45" t="n">
         <v>0</v>
       </c>
       <c r="AF45" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG45" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AH45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>AZERO/2024/079/CON</t>
+          <t>AZERO/2024/085/CON</t>
         </is>
       </c>
       <c r="B46" t="inlineStr"/>
       <c r="C46" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 16 posti di Dirigente Medico nella disciplina di Cardiologia, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/079/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 20 posti di Educatore Professionale Socio - Sanitario, a tempo pieno ed indeterminato_Bando n. AZERO/2024/085/CON</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E46" t="inlineStr"/>
       <c r="F46" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Disciplina CARDIOLOGIA</t>
+          <t>EDUCATORE PROFESSIONALE</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>15/01/2025 00:00</t>
+          <t>22/01/2025 00:00</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>15/01/2031 00:00</t>
+          <t>20/01/2035 00:00</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>13/02/2025 23:59</t>
+          <t>20/02/2025 23:59</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr"/>
       <c r="R46" t="inlineStr"/>
       <c r="S46" t="inlineStr"/>
       <c r="T46" t="inlineStr"/>
       <c r="U46" t="inlineStr"/>
       <c r="V46" t="inlineStr">
         <is>
-          <t>20/05/2025 00:00</t>
+          <t>15/05/2025 00:00</t>
         </is>
       </c>
       <c r="W46" t="inlineStr">
         <is>
-          <t>18/05/2027 00:00</t>
+          <t>13/05/2027 00:00</t>
         </is>
       </c>
       <c r="X46" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="Y46" t="n">
         <v>0</v>
       </c>
       <c r="Z46" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="AA46" t="n">
         <v>0</v>
       </c>
       <c r="AB46" t="n">
-        <v>2</v>
-[...4 lines deleted...]
-        </is>
+        <v>0</v>
       </c>
       <c r="AD46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE46" t="n">
         <v>0</v>
       </c>
       <c r="AF46" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG46" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>AZERO/2024/091/CON</t>
+          <t>AZERO/2024/080/CON</t>
         </is>
       </c>
       <c r="B47" t="inlineStr"/>
       <c r="C47" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 50 posti di Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro, a tempo pieno ed indeterminato_Bando n. AZERO/2024/091/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 21 posti di Dirigente Medico nella disciplina di Chirurgia Generale, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/080/CON</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E47" t="inlineStr"/>
       <c r="F47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>TECNICO DELLA PREVENZIONE NELL'AMBIENTE E NEI LUOGHI DI LAVORO</t>
+          <t>Disciplina CHIRURGIA GENERALE</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>15/01/2025 00:00</t>
+          <t>22/01/2025 00:00</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>15/01/2031 00:00</t>
+          <t>22/01/2031 00:00</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>13/02/2025 23:59</t>
+          <t>20/02/2025 23:59</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr"/>
       <c r="R47" t="inlineStr"/>
       <c r="S47" t="inlineStr"/>
       <c r="T47" t="inlineStr"/>
       <c r="U47" t="inlineStr"/>
       <c r="V47" t="inlineStr">
         <is>
-          <t>28/04/2025 00:00</t>
+          <t>15/05/2025 00:00</t>
         </is>
       </c>
       <c r="W47" t="inlineStr">
         <is>
-          <t>23/04/2027 00:00</t>
+          <t>13/05/2027 00:00</t>
         </is>
       </c>
       <c r="X47" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y47" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z47" t="n">
         <v>2</v>
       </c>
-      <c r="AC47" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="AA47" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB47" t="n">
+        <v>3</v>
       </c>
       <c r="AD47" t="inlineStr">
         <is>
-          <t>Si</t>
-        </is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE47" t="n">
+        <v>0</v>
       </c>
       <c r="AF47" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
-      <c r="AG47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AG47" t="inlineStr"/>
+      <c r="AH47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>AZERO/2024/081/CON</t>
+          <t>AZERO/2024/088/CON</t>
         </is>
       </c>
       <c r="B48" t="inlineStr"/>
       <c r="C48" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 12 posti di Dirigente Medico nella disciplina di Malattie dell'Apparato Respiratorio, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/081/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 17 posti di Dirigente Medico nella disciplina di Neurologia, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/088/CON</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E48" t="inlineStr"/>
       <c r="F48" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Disciplina MALATTIE DELL'APPARATO RESPIRATORIO</t>
+          <t>Disciplina NEUROLOGIA</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>15/01/2025 00:00</t>
+          <t>22/01/2025 00:00</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>14/01/2035 00:00</t>
+          <t>20/01/2035 00:00</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>13/02/2025 23:59</t>
+          <t>20/02/2025 23:59</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr"/>
       <c r="R48" t="inlineStr"/>
       <c r="S48" t="inlineStr"/>
       <c r="T48" t="inlineStr"/>
       <c r="U48" t="inlineStr"/>
       <c r="V48" t="inlineStr">
         <is>
-          <t>17/04/2025 00:00</t>
+          <t>21/05/2025 00:00</t>
         </is>
       </c>
       <c r="W48" t="inlineStr">
         <is>
-          <t>15/04/2027 00:00</t>
+          <t>19/05/2027 00:00</t>
         </is>
       </c>
       <c r="X48" t="n">
         <v>0</v>
       </c>
       <c r="Y48" t="n">
         <v>0</v>
       </c>
       <c r="Z48" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AA48" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="AB48" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="AD48" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AE48" t="n">
         <v>0</v>
       </c>
       <c r="AF48" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG48" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>AZERO/2024/089/CON</t>
+          <t>AZERO/2024/079/CON</t>
         </is>
       </c>
       <c r="B49" t="inlineStr"/>
       <c r="C49" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 33 posti di Dirigente Medico nella disciplina di Pediatria, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/089/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 16 posti di Dirigente Medico nella disciplina di Cardiologia, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/079/CON</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E49" t="inlineStr"/>
       <c r="F49" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Disciplina PEDIATRIA</t>
+          <t>Disciplina CARDIOLOGIA</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>15/01/2025 00:00</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>15/01/2031 00:00</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>13/02/2025 23:59</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr"/>
       <c r="R49" t="inlineStr"/>
       <c r="S49" t="inlineStr"/>
       <c r="T49" t="inlineStr"/>
       <c r="U49" t="inlineStr"/>
       <c r="V49" t="inlineStr">
         <is>
-          <t>21/05/2025 00:00</t>
+          <t>20/05/2025 00:00</t>
         </is>
       </c>
       <c r="W49" t="inlineStr">
         <is>
-          <t>19/05/2027 00:00</t>
+          <t>18/05/2027 00:00</t>
         </is>
       </c>
       <c r="X49" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="Y49" t="n">
         <v>0</v>
       </c>
       <c r="Z49" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AA49" t="n">
         <v>0</v>
       </c>
       <c r="AB49" t="n">
-        <v>10</v>
+        <v>2</v>
+      </c>
+      <c r="AC49" t="inlineStr">
+        <is>
+          <t>05/09/2025 00:00</t>
+        </is>
       </c>
       <c r="AD49" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AE49" t="n">
         <v>0</v>
       </c>
       <c r="AF49" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG49" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>128/2024</t>
+          <t>AZERO/2024/091/CON</t>
         </is>
       </c>
       <c r="B50" t="inlineStr"/>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore della Unità Operativa Complessa Servizio Veterinario di Igiene degli allevamenti e delle produzioni zootecniche del Dipartimento di Prevenzione, Profilo Professionale: Veterinari – Disciplina: Igiene degli allevamenti e delle produzioni zootecniche – Area dell’Igiene degli allevamenti e delle produzioni zootecniche - Bando n. 128/2024</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 50 posti di Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro, a tempo pieno ed indeterminato_Bando n. AZERO/2024/091/CON</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E50" t="inlineStr"/>
       <c r="F50" t="inlineStr">
         <is>
-          <t>VETERINARI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Disciplina IGIENE DEGLI ALLEVAMENTI E DELLE PRODUZIONI ZOOTECNICHE</t>
+          <t>TECNICO DELLA PREVENZIONE NELL'AMBIENTE E NEI LUOGHI DI LAVORO</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>13/01/2025 00:00</t>
+          <t>15/01/2025 00:00</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>13/01/2031 00:00</t>
+          <t>15/01/2031 00:00</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>10/02/2025 23:59</t>
+          <t>13/02/2025 23:59</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr"/>
       <c r="R50" t="inlineStr"/>
       <c r="S50" t="inlineStr"/>
       <c r="T50" t="inlineStr"/>
       <c r="U50" t="inlineStr"/>
+      <c r="V50" t="inlineStr">
+        <is>
+          <t>28/04/2025 00:00</t>
+        </is>
+      </c>
+      <c r="W50" t="inlineStr">
+        <is>
+          <t>23/04/2027 00:00</t>
+        </is>
+      </c>
       <c r="X50" t="n">
-        <v>0</v>
-[...7 lines deleted...]
-      <c r="AA50" t="n">
         <v>2</v>
       </c>
-      <c r="AB50" t="n">
-        <v>0</v>
+      <c r="AC50" t="inlineStr">
+        <is>
+          <t>09/05/2025 00:00</t>
+        </is>
       </c>
       <c r="AD50" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>Si</t>
+        </is>
       </c>
       <c r="AF50" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG50" t="inlineStr">
         <is>
-          <t>Avviso Direttore Struttura Complessa</t>
-[...2 lines deleted...]
-      <c r="AH50" t="inlineStr"/>
+          <t>Concorso Pubblico</t>
+        </is>
+      </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>AZERO/2024/083/CON</t>
+          <t>AZERO/2024/081/CON</t>
         </is>
       </c>
       <c r="B51" t="inlineStr"/>
       <c r="C51" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 43 posti di Dirigente Medico - disciplina: Psichiatria - a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/083/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 12 posti di Dirigente Medico nella disciplina di Malattie dell'Apparato Respiratorio, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/081/CON</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E51" t="inlineStr"/>
       <c r="F51" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Disciplina PSICHIATRIA</t>
+          <t>Disciplina MALATTIE DELL'APPARATO RESPIRATORIO</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>09/01/2025 00:00</t>
+          <t>15/01/2025 00:00</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>08/01/2035 00:00</t>
+          <t>14/01/2035 00:00</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>06/02/2025 23:59</t>
+          <t>13/02/2025 23:59</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr"/>
       <c r="R51" t="inlineStr"/>
       <c r="S51" t="inlineStr"/>
       <c r="T51" t="inlineStr"/>
       <c r="U51" t="inlineStr"/>
       <c r="V51" t="inlineStr">
         <is>
-          <t>16/04/2025 00:00</t>
+          <t>17/04/2025 00:00</t>
         </is>
       </c>
       <c r="W51" t="inlineStr">
         <is>
-          <t>13/04/2027 00:00</t>
+          <t>15/04/2027 00:00</t>
         </is>
       </c>
       <c r="X51" t="n">
         <v>0</v>
       </c>
       <c r="Y51" t="n">
         <v>0</v>
       </c>
       <c r="Z51" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AA51" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AB51" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="AD51" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AE51" t="n">
         <v>0</v>
       </c>
       <c r="AF51" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG51" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>AZERO/2024/082/CON</t>
+          <t>AZERO/2024/089/CON</t>
         </is>
       </c>
       <c r="B52" t="inlineStr"/>
       <c r="C52" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 9 posti di Dirigente Medico - disciplina: Neuropsichiatria Infantile - a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/082/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 33 posti di Dirigente Medico nella disciplina di Pediatria, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/089/CON</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E52" t="inlineStr"/>
       <c r="F52" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Disciplina NEUROPSICHIATRIA INFANTILE</t>
+          <t>Disciplina PEDIATRIA</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>09/01/2025 00:00</t>
+          <t>15/01/2025 00:00</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>09/01/2031 00:00</t>
+          <t>15/01/2031 00:00</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>06/02/2025 23:59</t>
+          <t>13/02/2025 23:59</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr"/>
       <c r="R52" t="inlineStr"/>
       <c r="S52" t="inlineStr"/>
       <c r="T52" t="inlineStr"/>
       <c r="U52" t="inlineStr"/>
       <c r="V52" t="inlineStr">
         <is>
-          <t>17/04/2025 00:00</t>
+          <t>21/05/2025 00:00</t>
         </is>
       </c>
       <c r="W52" t="inlineStr">
         <is>
-          <t>16/04/2027 00:00</t>
+          <t>19/05/2027 00:00</t>
         </is>
       </c>
       <c r="X52" t="n">
         <v>0</v>
       </c>
       <c r="Y52" t="n">
         <v>0</v>
       </c>
       <c r="Z52" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AA52" t="n">
         <v>0</v>
       </c>
       <c r="AB52" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="AD52" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AE52" t="n">
         <v>0</v>
       </c>
       <c r="AF52" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG52" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>AZERO/2024/077/CON</t>
-[...6 lines deleted...]
-      </c>
+          <t>128/2024</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr"/>
       <c r="C53" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 9 posti di Coadiutore Amministrativo Senior, a tempo pieno ed indeterminato_Bando n. AZERO/2024/077/CON</t>
+          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore della Unità Operativa Complessa Servizio Veterinario di Igiene degli allevamenti e delle produzioni zootecniche del Dipartimento di Prevenzione, Profilo Professionale: Veterinari – Disciplina: Igiene degli allevamenti e delle produzioni zootecniche – Area dell’Igiene degli allevamenti e delle produzioni zootecniche - Bando n. 128/2024</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E53" t="inlineStr"/>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Area degli operatori</t>
+          <t>VETERINARI</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>COADIUTORE AMMINISTRATIVO ESPERTO</t>
+          <t>Disciplina IGIENE DEGLI ALLEVAMENTI E DELLE PRODUZIONI ZOOTECNICHE</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>18/12/2024 00:00</t>
+          <t>13/01/2025 00:00</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>17/12/2034 00:00</t>
+          <t>13/01/2031 00:00</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>16/01/2025 23:59</t>
+          <t>10/02/2025 23:59</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr"/>
       <c r="R53" t="inlineStr"/>
       <c r="S53" t="inlineStr"/>
       <c r="T53" t="inlineStr"/>
       <c r="U53" t="inlineStr"/>
-      <c r="V53" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="X53" t="n">
         <v>0</v>
       </c>
       <c r="Y53" t="n">
         <v>0</v>
       </c>
       <c r="Z53" t="n">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="AA53" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AB53" t="n">
         <v>0</v>
       </c>
-      <c r="AC53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE53" t="n">
         <v>0</v>
       </c>
       <c r="AF53" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AG53" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Avviso Direttore Struttura Complessa</t>
         </is>
       </c>
       <c r="AH53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>AZERO/2024/074/CON</t>
-[...6 lines deleted...]
-      </c>
+          <t>AZERO/2024/083/CON</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr"/>
       <c r="C54" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per n. 3 posti di Dirigente Amministrativo per le Unità Operative Complesse "Direzione Amministrativa di Ospedale", a tempo pieno ed indeterminato_Bando n. AZERO/2024/074/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 43 posti di Dirigente Medico - disciplina: Psichiatria - a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/083/CON</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E54" t="inlineStr"/>
       <c r="F54" t="inlineStr">
         <is>
-          <t>DIRIGENTE AMMINISTRATIVO</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo</t>
+          <t>Disciplina PSICHIATRIA</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>18/12/2024 00:00</t>
+          <t>09/01/2025 00:00</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>18/12/2030 00:00</t>
+          <t>08/01/2035 00:00</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>16/01/2025 23:59</t>
+          <t>06/02/2025 23:59</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr"/>
       <c r="R54" t="inlineStr"/>
       <c r="S54" t="inlineStr"/>
       <c r="T54" t="inlineStr"/>
       <c r="U54" t="inlineStr"/>
       <c r="V54" t="inlineStr">
         <is>
-          <t>29/05/2025 00:00</t>
+          <t>16/04/2025 00:00</t>
         </is>
       </c>
       <c r="W54" t="inlineStr">
         <is>
-          <t>26/05/2027 00:00</t>
+          <t>13/04/2027 00:00</t>
         </is>
       </c>
       <c r="X54" t="n">
         <v>0</v>
       </c>
       <c r="Y54" t="n">
         <v>0</v>
       </c>
       <c r="Z54" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AA54" t="n">
         <v>0</v>
       </c>
       <c r="AB54" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="AD54" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AE54" t="n">
         <v>0</v>
       </c>
       <c r="AF54" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG54" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>AZERO_2024_086_CON</t>
-[...6 lines deleted...]
-      </c>
+          <t>AZERO/2024/082/CON</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr"/>
       <c r="C55" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 640 posti di Infermiere, a tempo pieno ed indeterminato_Bando n. AZERO_2024_086_CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 9 posti di Dirigente Medico - disciplina: Neuropsichiatria Infantile - a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/082/CON</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E55" t="inlineStr"/>
       <c r="F55" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Disciplina NEUROPSICHIATRIA INFANTILE</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>18/12/2024 00:00</t>
+          <t>09/01/2025 00:00</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>17/12/2034 00:00</t>
+          <t>09/01/2031 00:00</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>16/01/2025 23:59</t>
+          <t>06/02/2025 23:59</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr"/>
       <c r="R55" t="inlineStr"/>
       <c r="S55" t="inlineStr"/>
       <c r="T55" t="inlineStr"/>
       <c r="U55" t="inlineStr"/>
       <c r="V55" t="inlineStr">
         <is>
-          <t>26/03/2025 00:00</t>
+          <t>17/04/2025 00:00</t>
         </is>
       </c>
       <c r="W55" t="inlineStr">
         <is>
-          <t>23/03/2027 00:00</t>
+          <t>16/04/2027 00:00</t>
         </is>
       </c>
       <c r="X55" t="n">
         <v>0</v>
       </c>
       <c r="Y55" t="n">
         <v>0</v>
       </c>
       <c r="Z55" t="n">
-        <v>113</v>
+        <v>0</v>
       </c>
       <c r="AA55" t="n">
         <v>0</v>
       </c>
       <c r="AB55" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AD55" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AE55" t="n">
         <v>0</v>
       </c>
       <c r="AF55" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG55" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>AZERO/2024/070/CON</t>
-[...2 lines deleted...]
-      <c r="B56" t="inlineStr"/>
+          <t>AZERO/2024/077/CON</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>AZERO/2024/077/CON</t>
+        </is>
+      </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 68 posti di Dirigente Medico - disciplina: Anestesia e Rianimazione, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/070/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 9 posti di Coadiutore Amministrativo Senior, a tempo pieno ed indeterminato_Bando n. AZERO/2024/077/CON</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E56" t="inlineStr"/>
       <c r="F56" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>Area degli operatori</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
+          <t>COADIUTORE AMMINISTRATIVO ESPERTO</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>11/12/2024 00:00</t>
+          <t>18/12/2024 00:00</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>11/12/2030 00:00</t>
+          <t>17/12/2034 00:00</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>09/01/2025 23:59</t>
+          <t>16/01/2025 23:59</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr"/>
       <c r="R56" t="inlineStr"/>
       <c r="S56" t="inlineStr"/>
       <c r="T56" t="inlineStr"/>
       <c r="U56" t="inlineStr"/>
       <c r="V56" t="inlineStr">
         <is>
-          <t>28/02/2025 00:00</t>
+          <t>15/04/2025 00:00</t>
         </is>
       </c>
       <c r="W56" t="inlineStr">
         <is>
-          <t>26/02/2027 00:00</t>
+          <t>13/04/2027 00:00</t>
         </is>
       </c>
       <c r="X56" t="n">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="Y56" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z56" t="n">
+        <v>19</v>
+      </c>
+      <c r="AA56" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB56" t="n">
+        <v>0</v>
       </c>
       <c r="AC56" t="inlineStr">
         <is>
-          <t>04/04/2025 00:00</t>
+          <t>12/09/2025 00:00</t>
         </is>
       </c>
       <c r="AD56" t="inlineStr">
         <is>
-          <t>Si</t>
-        </is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE56" t="n">
+        <v>0</v>
       </c>
       <c r="AF56" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG56" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
+      <c r="AH56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>AZERO/2024/069/CON</t>
-[...2 lines deleted...]
-      <c r="B57" t="inlineStr"/>
+          <t>AZERO/2024/074/CON</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>AZERO/2024/074/CON</t>
+        </is>
+      </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 119 posti di Dirigente Medico - disciplina: Medicina d'Emergenza-Urgenza, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/069/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per n. 3 posti di Dirigente Amministrativo per le Unità Operative Complesse "Direzione Amministrativa di Ospedale", a tempo pieno ed indeterminato_Bando n. AZERO/2024/074/CON</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E57" t="inlineStr"/>
       <c r="F57" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>DIRIGENTE AMMINISTRATIVO</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
+          <t>Dirigente Amministrativo</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>11/12/2024 00:00</t>
+          <t>18/12/2024 00:00</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>10/12/2034 00:00</t>
+          <t>18/12/2030 00:00</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>09/01/2025 23:59</t>
+          <t>16/01/2025 23:59</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr"/>
       <c r="R57" t="inlineStr"/>
       <c r="S57" t="inlineStr"/>
       <c r="T57" t="inlineStr"/>
       <c r="U57" t="inlineStr"/>
+      <c r="V57" t="inlineStr">
+        <is>
+          <t>29/05/2025 00:00</t>
+        </is>
+      </c>
       <c r="W57" t="inlineStr">
         <is>
-          <t>26/02/2027 00:00</t>
+          <t>26/05/2027 00:00</t>
         </is>
       </c>
       <c r="X57" t="n">
         <v>0</v>
       </c>
       <c r="Y57" t="n">
         <v>0</v>
       </c>
       <c r="Z57" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA57" t="n">
         <v>0</v>
       </c>
       <c r="AB57" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD57" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AE57" t="n">
         <v>0</v>
       </c>
       <c r="AF57" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG57" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>124/2024</t>
-[...2 lines deleted...]
-      <c r="B58" t="inlineStr"/>
+          <t>AZERO_2024_086_CON</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>AZERO_2024_086_CON</t>
+        </is>
+      </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato di ASSISTENTI SANITARI - Area dei Professionisti della Salute e dei Funzionari (Ruolo Sanitario) - Bando n. 124/2024</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 640 posti di Infermiere, a tempo pieno ed indeterminato_Bando n. AZERO_2024_086_CON</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E58" t="inlineStr"/>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> INFERMIERI </t>
+        </is>
+      </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>06/12/2024 00:00</t>
+          <t>18/12/2024 00:00</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>06/12/2030 00:00</t>
+          <t>17/12/2034 00:00</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>28/04/2025 23:59</t>
+          <t>16/01/2025 23:59</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr"/>
       <c r="R58" t="inlineStr"/>
       <c r="S58" t="inlineStr"/>
       <c r="T58" t="inlineStr"/>
       <c r="U58" t="inlineStr"/>
+      <c r="V58" t="inlineStr">
+        <is>
+          <t>26/03/2025 00:00</t>
+        </is>
+      </c>
+      <c r="W58" t="inlineStr">
+        <is>
+          <t>23/03/2027 00:00</t>
+        </is>
+      </c>
       <c r="X58" t="n">
-        <v>4</v>
-[...4 lines deleted...]
-        </is>
+        <v>0</v>
+      </c>
+      <c r="Y58" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z58" t="n">
+        <v>113</v>
+      </c>
+      <c r="AA58" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB58" t="n">
+        <v>0</v>
       </c>
       <c r="AD58" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
+      <c r="AE58" t="n">
+        <v>0</v>
+      </c>
       <c r="AF58" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG58" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...1 lines deleted...]
-      </c>
+          <t>Concorso Pubblico</t>
+        </is>
+      </c>
+      <c r="AH58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>AZERO/2024/001/AVV</t>
+          <t>AZERO/2024/069/CON</t>
         </is>
       </c>
       <c r="B59" t="inlineStr"/>
       <c r="C59" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Avviso Pubblico, per titoli ed esami, per la copertura di n. 16 posti di Collaboratore Amministrativo Professionale - Settore Economico - per il Progetto "Controllo di Gestione", con contratto di formazione e lavoro a tempo determinato_Bando n. AZERO/2024/001/AVV</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 119 posti di Dirigente Medico - disciplina: Medicina d'Emergenza-Urgenza, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/069/CON</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E59" t="inlineStr"/>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
+        </is>
+      </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>05/12/2024 00:00</t>
+          <t>11/12/2024 00:00</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>05/12/2030 00:00</t>
+          <t>10/12/2034 00:00</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>19/12/2024 23:59</t>
+          <t>09/01/2025 23:59</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr"/>
       <c r="R59" t="inlineStr"/>
       <c r="S59" t="inlineStr"/>
       <c r="T59" t="inlineStr"/>
       <c r="U59" t="inlineStr"/>
-      <c r="V59" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="W59" t="inlineStr">
         <is>
-          <t>28/01/2027 00:00</t>
+          <t>26/02/2027 00:00</t>
         </is>
       </c>
       <c r="X59" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y59" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z59" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA59" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB59" t="n">
         <v>1</v>
       </c>
-      <c r="AC59" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD59" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
+      <c r="AE59" t="n">
+        <v>0</v>
+      </c>
       <c r="AF59" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG59" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...1 lines deleted...]
-      </c>
+          <t>Concorso Pubblico</t>
+        </is>
+      </c>
+      <c r="AH59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>AZERO/2024/002/AVV</t>
+          <t>AZERO/2024/070/CON</t>
         </is>
       </c>
       <c r="B60" t="inlineStr"/>
       <c r="C60" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Avviso Pubblico, per titoli ed esami, per la copertura di n. 13 posti di Collaboratore Tecnico Professionale - Analista - per il Progetto "Logistica", con contratto di formazione e lavoro a tempo determinato_Bando n. AZERO/2024/002/AVV</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 68 posti di Dirigente Medico - disciplina: Anestesia e Rianimazione, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/070/CON</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E60" t="inlineStr"/>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
+        </is>
+      </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>05/12/2024 00:00</t>
+          <t>11/12/2024 00:00</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>05/12/2030 00:00</t>
+          <t>11/12/2030 00:00</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>19/12/2024 23:59</t>
+          <t>09/01/2025 23:59</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr"/>
       <c r="R60" t="inlineStr"/>
       <c r="S60" t="inlineStr"/>
       <c r="T60" t="inlineStr"/>
       <c r="U60" t="inlineStr"/>
+      <c r="V60" t="inlineStr">
+        <is>
+          <t>28/02/2025 00:00</t>
+        </is>
+      </c>
       <c r="W60" t="inlineStr">
         <is>
-          <t>23/01/2027 00:00</t>
+          <t>26/02/2027 00:00</t>
         </is>
       </c>
       <c r="X60" t="n">
         <v>1</v>
       </c>
+      <c r="AC60" t="inlineStr">
+        <is>
+          <t>04/04/2025 00:00</t>
+        </is>
+      </c>
       <c r="AD60" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF60" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG60" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>AZERO/2024/078/CON</t>
+          <t>124/2024</t>
         </is>
       </c>
       <c r="B61" t="inlineStr"/>
       <c r="C61" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 111 posti di Tecnico Sanitario di Laboratorio Biomedico a tempo pieno ed indeterminato_Bando n. AZERO/2024/078/CON</t>
+          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato di ASSISTENTI SANITARI - Area dei Professionisti della Salute e dei Funzionari (Ruolo Sanitario) - Bando n. 124/2024</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E61" t="inlineStr"/>
       <c r="H61" t="inlineStr">
         <is>
-          <t>05/12/2024 00:00</t>
+          <t>06/12/2024 00:00</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>05/12/2030 00:00</t>
+          <t>06/12/2030 00:00</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>02/01/2025 23:59</t>
+          <t>28/04/2025 23:59</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr"/>
       <c r="R61" t="inlineStr"/>
       <c r="S61" t="inlineStr"/>
       <c r="T61" t="inlineStr"/>
       <c r="U61" t="inlineStr"/>
-      <c r="V61" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="X61" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="AC61" t="inlineStr">
         <is>
-          <t>14/03/2025 00:00</t>
+          <t>14/02/2025 00:00</t>
         </is>
       </c>
       <c r="AD61" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF61" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG61" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>115/2024</t>
+          <t>AZERO/2024/078/CON</t>
         </is>
       </c>
       <c r="B62" t="inlineStr"/>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Chirurgia Generale - Bando n. 115/2024</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 111 posti di Tecnico Sanitario di Laboratorio Biomedico a tempo pieno ed indeterminato_Bando n. AZERO/2024/078/CON</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E62" t="inlineStr"/>
-      <c r="F62" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>22/11/2024 00:00</t>
+          <t>05/12/2024 00:00</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>22/11/2030 00:00</t>
+          <t>05/12/2030 00:00</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>12/12/2024 23:59</t>
+          <t>02/01/2025 23:59</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr"/>
       <c r="R62" t="inlineStr"/>
       <c r="S62" t="inlineStr"/>
       <c r="T62" t="inlineStr"/>
-      <c r="U62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U62" t="inlineStr"/>
       <c r="V62" t="inlineStr">
         <is>
-          <t>17/01/2025 00:00</t>
+          <t>28/02/2025 00:00</t>
         </is>
       </c>
       <c r="W62" t="inlineStr">
         <is>
-          <t>16/01/2027 00:00</t>
+          <t>26/02/2027 00:00</t>
         </is>
       </c>
       <c r="X62" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AC62" t="inlineStr">
         <is>
-          <t>14/02/2025 00:00</t>
+          <t>14/03/2025 00:00</t>
         </is>
       </c>
       <c r="AD62" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF62" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG62" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>AZERO/2024/068/CON</t>
+          <t>AZERO/2024/002/AVV</t>
         </is>
       </c>
       <c r="B63" t="inlineStr"/>
       <c r="C63" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 7 posti di Collaboratore Tecnico Professionale - Architetto, a tempo pieno e indeterminato_Bando n. AZERO/2024/068/CON</t>
+          <t>AZIENDA ZERO - Avviso Pubblico, per titoli ed esami, per la copertura di n. 13 posti di Collaboratore Tecnico Professionale - Analista - per il Progetto "Logistica", con contratto di formazione e lavoro a tempo determinato_Bando n. AZERO/2024/002/AVV</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E63" t="inlineStr"/>
       <c r="H63" t="inlineStr">
         <is>
-          <t>21/11/2024 00:00</t>
+          <t>05/12/2024 00:00</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>21/11/2030 00:00</t>
+          <t>05/12/2030 00:00</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>19/12/2024 23:59</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr"/>
       <c r="R63" t="inlineStr"/>
       <c r="S63" t="inlineStr"/>
       <c r="T63" t="inlineStr"/>
       <c r="U63" t="inlineStr"/>
-      <c r="V63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="W63" t="inlineStr">
         <is>
-          <t>04/02/2027 00:00</t>
+          <t>23/01/2027 00:00</t>
         </is>
       </c>
       <c r="X63" t="n">
         <v>1</v>
       </c>
-      <c r="AC63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD63" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF63" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG63" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>AZERO/2024/065/CON</t>
+          <t>AZERO/2024/001/AVV</t>
         </is>
       </c>
       <c r="B64" t="inlineStr"/>
       <c r="C64" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 6 posti di Terapista della Neuro e Psicomotricità dell'Età Evolutiva, a tempo pieno e indeterminato_Bando n. AZERO/2024/065/CON</t>
+          <t>AZIENDA ZERO - Avviso Pubblico, per titoli ed esami, per la copertura di n. 16 posti di Collaboratore Amministrativo Professionale - Settore Economico - per il Progetto "Controllo di Gestione", con contratto di formazione e lavoro a tempo determinato_Bando n. AZERO/2024/001/AVV</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E64" t="inlineStr"/>
-      <c r="F64" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>21/11/2024 00:00</t>
+          <t>05/12/2024 00:00</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>20/11/2034 00:00</t>
+          <t>05/12/2030 00:00</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>19/12/2024 23:59</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr"/>
       <c r="R64" t="inlineStr"/>
       <c r="S64" t="inlineStr"/>
       <c r="T64" t="inlineStr"/>
       <c r="U64" t="inlineStr"/>
       <c r="V64" t="inlineStr">
         <is>
-          <t>27/02/2025 00:00</t>
+          <t>03/02/2025 00:00</t>
         </is>
       </c>
       <c r="W64" t="inlineStr">
         <is>
-          <t>24/02/2027 00:00</t>
+          <t>28/01/2027 00:00</t>
         </is>
       </c>
       <c r="X64" t="n">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="AC64" t="inlineStr">
+        <is>
+          <t>21/03/2025 00:00</t>
+        </is>
       </c>
       <c r="AD64" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>Si</t>
+        </is>
       </c>
       <c r="AF64" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG64" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
-[...2 lines deleted...]
-      <c r="AH64" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>AZERO/2024/066/CON</t>
+          <t>115/2024</t>
         </is>
       </c>
       <c r="B65" t="inlineStr"/>
       <c r="C65" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 20 posti di Assistente Sociale, a tempo pieno ed indeterminato_Bando n. AZERO/2024/066/CON</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Chirurgia Generale - Bando n. 115/2024</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E65" t="inlineStr"/>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>Disciplina CHIRURGIA GENERALE</t>
+        </is>
+      </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>21/11/2024 00:00</t>
+          <t>22/11/2024 00:00</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>20/11/2034 00:00</t>
+          <t>22/11/2030 00:00</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>19/12/2024 23:59</t>
+          <t>12/12/2024 23:59</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr"/>
       <c r="R65" t="inlineStr"/>
       <c r="S65" t="inlineStr"/>
       <c r="T65" t="inlineStr"/>
-      <c r="U65" t="inlineStr"/>
+      <c r="U65" t="inlineStr">
+        <is>
+          <t>51/2025</t>
+        </is>
+      </c>
       <c r="V65" t="inlineStr">
         <is>
-          <t>05/02/2025 00:00</t>
+          <t>17/01/2025 00:00</t>
         </is>
       </c>
       <c r="W65" t="inlineStr">
         <is>
-          <t>02/02/2027 00:00</t>
+          <t>16/01/2027 00:00</t>
         </is>
       </c>
       <c r="X65" t="n">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AC65" t="inlineStr">
         <is>
-          <t>13/02/2026 00:00</t>
+          <t>14/02/2025 00:00</t>
         </is>
       </c>
       <c r="AD65" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>Si</t>
+        </is>
       </c>
       <c r="AF65" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG65" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
-[...2 lines deleted...]
-      <c r="AH65" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>AZERO/2024/067/CON</t>
+          <t>AZERO/2024/068/CON</t>
         </is>
       </c>
       <c r="B66" t="inlineStr"/>
       <c r="C66" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 13 posti di Collaboratore Amministrativo Professionale - Settore Giuridico, a tempo pieno ed indeterminato_Bando n. AZERO/2024/067/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 7 posti di Collaboratore Tecnico Professionale - Architetto, a tempo pieno e indeterminato_Bando n. AZERO/2024/068/CON</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E66" t="inlineStr"/>
       <c r="H66" t="inlineStr">
         <is>
           <t>21/11/2024 00:00</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>21/11/2030 00:00</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>19/12/2024 23:59</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr"/>
       <c r="R66" t="inlineStr"/>
       <c r="S66" t="inlineStr"/>
       <c r="T66" t="inlineStr"/>
       <c r="U66" t="inlineStr"/>
       <c r="V66" t="inlineStr">
         <is>
-          <t>20/02/2025 00:00</t>
+          <t>05/02/2025 00:00</t>
         </is>
       </c>
       <c r="W66" t="inlineStr">
         <is>
-          <t>19/02/2027 00:00</t>
+          <t>04/02/2027 00:00</t>
         </is>
       </c>
       <c r="X66" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AC66" t="inlineStr">
         <is>
-          <t>02/05/2025 00:00</t>
+          <t>21/03/2025 00:00</t>
         </is>
       </c>
       <c r="AD66" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF66" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG66" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>AZERO/2024/064/CON</t>
+          <t>AZERO/2024/067/CON</t>
         </is>
       </c>
       <c r="B67" t="inlineStr"/>
       <c r="C67" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 6 posti di Dirigente Medico Veterinario - disciplina: Igiene degli Allevamenti e delle Produzioni Zootecniche, a tempo indeterminato ed a rapporto esclusivo_Bando AZERO/2024/064/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 13 posti di Collaboratore Amministrativo Professionale - Settore Giuridico, a tempo pieno ed indeterminato_Bando n. AZERO/2024/067/CON</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E67" t="inlineStr"/>
-      <c r="F67" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>20/11/2024 00:00</t>
+          <t>21/11/2024 00:00</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>19/11/2034 00:00</t>
+          <t>21/11/2030 00:00</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>19/12/2024 23:59</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr"/>
       <c r="R67" t="inlineStr"/>
       <c r="S67" t="inlineStr"/>
       <c r="T67" t="inlineStr"/>
       <c r="U67" t="inlineStr"/>
       <c r="V67" t="inlineStr">
         <is>
-          <t>13/02/2025 00:00</t>
+          <t>20/02/2025 00:00</t>
         </is>
       </c>
       <c r="W67" t="inlineStr">
         <is>
-          <t>10/02/2027 00:00</t>
+          <t>19/02/2027 00:00</t>
         </is>
       </c>
       <c r="X67" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="Z67" t="n">
         <v>3</v>
       </c>
-      <c r="AA67" t="n">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="AC67" t="inlineStr">
+        <is>
+          <t>02/05/2025 00:00</t>
+        </is>
       </c>
       <c r="AD67" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>Si</t>
+        </is>
       </c>
       <c r="AF67" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG67" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
-      <c r="AH67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>105/2024</t>
+          <t>AZERO/2024/065/CON</t>
         </is>
       </c>
       <c r="B68" t="inlineStr"/>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Psichiatria - Bando n. 105/2024</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 6 posti di Terapista della Neuro e Psicomotricità dell'Età Evolutiva, a tempo pieno e indeterminato_Bando n. AZERO/2024/065/CON</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E68" t="inlineStr"/>
       <c r="F68" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Disciplina PSICHIATRIA</t>
+          <t>TERAPISTA DELLA NEURO E PSICOMOTRICITA' DELL'ETA' EVOLUTIVA</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>25/10/2024 00:00</t>
+          <t>21/11/2024 00:00</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>25/10/2030 00:00</t>
+          <t>20/11/2034 00:00</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>14/11/2024 23:59</t>
+          <t>19/12/2024 23:59</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr"/>
       <c r="R68" t="inlineStr"/>
       <c r="S68" t="inlineStr"/>
       <c r="T68" t="inlineStr"/>
-      <c r="U68" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U68" t="inlineStr"/>
       <c r="V68" t="inlineStr">
         <is>
-          <t>20/12/2024 00:00</t>
+          <t>27/02/2025 00:00</t>
         </is>
       </c>
       <c r="W68" t="inlineStr">
         <is>
-          <t>19/12/2026 00:00</t>
+          <t>24/02/2027 00:00</t>
         </is>
       </c>
       <c r="X68" t="n">
-        <v>1</v>
-[...4 lines deleted...]
-        </is>
+        <v>0</v>
+      </c>
+      <c r="Y68" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z68" t="n">
+        <v>3</v>
+      </c>
+      <c r="AA68" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB68" t="n">
+        <v>0</v>
       </c>
       <c r="AD68" t="inlineStr">
         <is>
-          <t>Si</t>
-        </is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE68" t="n">
+        <v>0</v>
       </c>
       <c r="AF68" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG68" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...1 lines deleted...]
-      </c>
+          <t>Concorso Pubblico</t>
+        </is>
+      </c>
+      <c r="AH68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>AZERO/2024/063/CON</t>
-[...6 lines deleted...]
-      </c>
+          <t>AZERO/2024/066/CON</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr"/>
       <c r="C69" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 39 posti di Dirigente Medico - disciplina: Medicina Interna, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/063/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 20 posti di Assistente Sociale, a tempo pieno ed indeterminato_Bando n. AZERO/2024/066/CON</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E69" t="inlineStr"/>
-      <c r="F69" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>23/10/2024 00:00</t>
+          <t>21/11/2024 00:00</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>22/10/2034 00:00</t>
+          <t>20/11/2034 00:00</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>21/11/2024 23:59</t>
+          <t>19/12/2024 23:59</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr"/>
       <c r="R69" t="inlineStr"/>
       <c r="S69" t="inlineStr"/>
       <c r="T69" t="inlineStr"/>
       <c r="U69" t="inlineStr"/>
       <c r="V69" t="inlineStr">
         <is>
-          <t>22/01/2025 00:00</t>
+          <t>05/02/2025 00:00</t>
         </is>
       </c>
       <c r="W69" t="inlineStr">
         <is>
-          <t>20/01/2027 00:00</t>
+          <t>02/02/2027 00:00</t>
         </is>
       </c>
       <c r="X69" t="n">
         <v>0</v>
       </c>
       <c r="Y69" t="n">
         <v>0</v>
       </c>
       <c r="Z69" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AA69" t="n">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="AB69" t="n">
-        <v>5</v>
+        <v>0</v>
+      </c>
+      <c r="AC69" t="inlineStr">
+        <is>
+          <t>13/02/2026 00:00</t>
+        </is>
       </c>
       <c r="AD69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE69" t="n">
         <v>0</v>
       </c>
       <c r="AF69" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG69" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>AZERO/2024/056/CON</t>
+          <t>AZERO/2024/064/CON</t>
         </is>
       </c>
       <c r="B70" t="inlineStr"/>
       <c r="C70" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 37 posti di Dirigente Medico nella disciplina di Ginecologia e Ostetricia, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/056/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 6 posti di Dirigente Medico Veterinario - disciplina: Igiene degli Allevamenti e delle Produzioni Zootecniche, a tempo indeterminato ed a rapporto esclusivo_Bando AZERO/2024/064/CON</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E70" t="inlineStr"/>
       <c r="F70" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>VETERINARI</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>25/09/2024 00:00</t>
+          <t>20/11/2024 00:00</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>24/09/2034 00:00</t>
+          <t>19/11/2034 00:00</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>24/10/2024 23:59</t>
+          <t>19/12/2024 23:59</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr"/>
       <c r="R70" t="inlineStr"/>
       <c r="S70" t="inlineStr"/>
       <c r="T70" t="inlineStr"/>
       <c r="U70" t="inlineStr"/>
       <c r="V70" t="inlineStr">
         <is>
-          <t>30/12/2024 00:00</t>
+          <t>13/02/2025 00:00</t>
         </is>
       </c>
       <c r="W70" t="inlineStr">
         <is>
-          <t>23/12/2026 00:00</t>
+          <t>10/02/2027 00:00</t>
         </is>
       </c>
       <c r="X70" t="n">
         <v>0</v>
       </c>
       <c r="Y70" t="n">
         <v>0</v>
       </c>
       <c r="Z70" t="n">
         <v>3</v>
       </c>
       <c r="AA70" t="n">
         <v>0</v>
       </c>
       <c r="AB70" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AD70" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AE70" t="n">
         <v>0</v>
       </c>
       <c r="AF70" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG70" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>AZERO/2024/055/CON</t>
+          <t>105/2024</t>
         </is>
       </c>
       <c r="B71" t="inlineStr"/>
       <c r="C71" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 4 posti di Dirigente Medico nella disciplina di Otorinolaringoiatria, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/055/CON</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Psichiatria - Bando n. 105/2024</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E71" t="inlineStr"/>
       <c r="F71" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Disciplina OTORINOLARINGOIATRIA</t>
+          <t>Disciplina PSICHIATRIA</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>25/09/2024 00:00</t>
+          <t>25/10/2024 00:00</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>24/09/2034 00:00</t>
+          <t>25/10/2030 00:00</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>24/10/2024 23:59</t>
+          <t>14/11/2024 23:59</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr"/>
       <c r="R71" t="inlineStr"/>
       <c r="S71" t="inlineStr"/>
       <c r="T71" t="inlineStr"/>
-      <c r="U71" t="inlineStr"/>
+      <c r="U71" t="inlineStr">
+        <is>
+          <t>2344/24</t>
+        </is>
+      </c>
       <c r="V71" t="inlineStr">
         <is>
-          <t>13/12/2024 00:00</t>
+          <t>20/12/2024 00:00</t>
         </is>
       </c>
       <c r="W71" t="inlineStr">
         <is>
-          <t>11/12/2026 00:00</t>
+          <t>19/12/2026 00:00</t>
         </is>
       </c>
       <c r="X71" t="n">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="AC71" t="inlineStr">
+        <is>
+          <t>20/12/2024 00:00</t>
+        </is>
       </c>
       <c r="AD71" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>Si</t>
+        </is>
       </c>
       <c r="AF71" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG71" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
-[...2 lines deleted...]
-      <c r="AH71" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>AZERO/2024/048/CON</t>
-[...2 lines deleted...]
-      <c r="B72" t="inlineStr"/>
+          <t>AZERO/2024/063/CON</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>AZERO/2024/063/CON</t>
+        </is>
+      </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di: n. 10 posti di Dirigente Medico nella disciplina di UROLOGIA Area Chirurgica e delle Specialità Chirurgiche Ruolo Sanitario a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/048/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 39 posti di Dirigente Medico - disciplina: Medicina Interna, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/063/CON</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E72" t="inlineStr"/>
       <c r="F72" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Disciplina UROLOGIA</t>
+          <t>Disciplina MEDICINA INTERNA</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>20/08/2024 20:00</t>
+          <t>23/10/2024 00:00</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>19/08/2034 00:00</t>
+          <t>22/10/2034 00:00</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>19/09/2024 18:00</t>
+          <t>21/11/2024 23:59</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr"/>
       <c r="R72" t="inlineStr"/>
       <c r="S72" t="inlineStr"/>
       <c r="T72" t="inlineStr"/>
       <c r="U72" t="inlineStr"/>
       <c r="V72" t="inlineStr">
         <is>
-          <t>21/11/2024 00:00</t>
+          <t>22/01/2025 00:00</t>
         </is>
       </c>
       <c r="W72" t="inlineStr">
         <is>
-          <t>19/11/2026 00:00</t>
+          <t>20/01/2027 00:00</t>
         </is>
       </c>
       <c r="X72" t="n">
         <v>0</v>
       </c>
       <c r="Y72" t="n">
         <v>0</v>
       </c>
       <c r="Z72" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="AA72" t="n">
         <v>0</v>
       </c>
       <c r="AB72" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AD72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE72" t="n">
         <v>0</v>
       </c>
       <c r="AF72" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG72" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>AZERO/2024/049/CON</t>
+          <t>AZERO/2024/056/CON</t>
         </is>
       </c>
       <c r="B73" t="inlineStr"/>
       <c r="C73" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di: n. 33 posti di OSTETRICA/O Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario a tempo pieno ed indeterminato_Bando n. AZERO/2024/049/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 37 posti di Dirigente Medico nella disciplina di Ginecologia e Ostetricia, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/056/CON</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E73" t="inlineStr"/>
       <c r="F73" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>OSTETRICA</t>
+          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>20/08/2024 20:00</t>
+          <t>25/09/2024 00:00</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>20/08/2030 20:00</t>
+          <t>24/09/2034 00:00</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>19/09/2024 18:00</t>
+          <t>24/10/2024 23:59</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr"/>
       <c r="R73" t="inlineStr"/>
       <c r="S73" t="inlineStr"/>
       <c r="T73" t="inlineStr"/>
       <c r="U73" t="inlineStr"/>
       <c r="V73" t="inlineStr">
         <is>
-          <t>05/12/2024 00:00</t>
+          <t>30/12/2024 00:00</t>
         </is>
       </c>
       <c r="W73" t="inlineStr">
         <is>
-          <t>03/12/2026 00:00</t>
+          <t>23/12/2026 00:00</t>
         </is>
       </c>
       <c r="X73" t="n">
-        <v>5</v>
-[...4 lines deleted...]
-        </is>
+        <v>0</v>
+      </c>
+      <c r="Y73" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z73" t="n">
+        <v>3</v>
+      </c>
+      <c r="AA73" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB73" t="n">
+        <v>4</v>
       </c>
       <c r="AD73" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
+      <c r="AE73" t="n">
+        <v>0</v>
+      </c>
       <c r="AF73" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG73" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
+      <c r="AH73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>AZERO/2024/046/CON</t>
+          <t>AZERO/2024/055/CON</t>
         </is>
       </c>
       <c r="B74" t="inlineStr"/>
       <c r="C74" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di: n. 18 posti di Dirigente Medico nella disciplina di NEFROLOGIA Area Medica e delle Specialità Mediche Ruolo Sanitario a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/046/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 4 posti di Dirigente Medico nella disciplina di Otorinolaringoiatria, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/055/CON</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E74" t="inlineStr"/>
       <c r="F74" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Disciplina NEFROLOGIA</t>
+          <t>Disciplina OTORINOLARINGOIATRIA</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>20/08/2024 20:00</t>
+          <t>25/09/2024 00:00</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>19/08/2034 00:00</t>
+          <t>24/09/2034 00:00</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>19/09/2024 18:00</t>
+          <t>24/10/2024 23:59</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr"/>
       <c r="R74" t="inlineStr"/>
       <c r="S74" t="inlineStr"/>
       <c r="T74" t="inlineStr"/>
       <c r="U74" t="inlineStr"/>
       <c r="V74" t="inlineStr">
         <is>
-          <t>08/11/2024 00:00</t>
+          <t>13/12/2024 00:00</t>
         </is>
       </c>
       <c r="W74" t="inlineStr">
         <is>
-          <t>05/11/2026 00:00</t>
+          <t>11/12/2026 00:00</t>
         </is>
       </c>
       <c r="X74" t="n">
         <v>0</v>
       </c>
       <c r="Y74" t="n">
         <v>0</v>
       </c>
       <c r="Z74" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AA74" t="n">
         <v>0</v>
       </c>
       <c r="AB74" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="AD74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE74" t="n">
         <v>0</v>
       </c>
       <c r="AF74" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG74" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>AZERO/2024/047/CON</t>
+          <t>AZERO/2024/048/CON</t>
         </is>
       </c>
       <c r="B75" t="inlineStr"/>
       <c r="C75" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di: n. 16 posti di Dirigente Medico nella disciplina di ONCOLOGIA Area Medica e delle Specialità Mediche Ruolo Sanitario a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/047/CON</t>
+          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di: n. 10 posti di Dirigente Medico nella disciplina di UROLOGIA Area Chirurgica e delle Specialità Chirurgiche Ruolo Sanitario a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/048/CON</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E75" t="inlineStr"/>
       <c r="F75" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Disciplina ONCOLOGIA</t>
+          <t>Disciplina UROLOGIA</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>20/08/2024 20:00</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>20/08/2030 20:00</t>
+          <t>19/08/2034 00:00</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>19/09/2024 18:00</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr"/>
       <c r="R75" t="inlineStr"/>
       <c r="S75" t="inlineStr"/>
       <c r="T75" t="inlineStr"/>
       <c r="U75" t="inlineStr"/>
       <c r="V75" t="inlineStr">
         <is>
-          <t>19/11/2024 00:00</t>
+          <t>21/11/2024 00:00</t>
         </is>
       </c>
       <c r="W75" t="inlineStr">
         <is>
-          <t>17/11/2026 00:00</t>
+          <t>19/11/2026 00:00</t>
         </is>
       </c>
       <c r="X75" t="n">
-        <v>2</v>
-[...4 lines deleted...]
-        </is>
+        <v>0</v>
+      </c>
+      <c r="Y75" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z75" t="n">
+        <v>1</v>
+      </c>
+      <c r="AA75" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB75" t="n">
+        <v>4</v>
       </c>
       <c r="AD75" t="inlineStr">
         <is>
-          <t>Si</t>
-        </is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE75" t="n">
+        <v>0</v>
       </c>
       <c r="AF75" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG75" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
+      <c r="AH75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>AZERO/2024/054/CON</t>
+          <t>AZERO/2024/047/CON</t>
         </is>
       </c>
       <c r="B76" t="inlineStr"/>
       <c r="C76" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 58 posti di Operatore Socio Sanitario, a tempo pieno ed indeterminato_Bando n. AZERO/2024/054/CON</t>
+          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di: n. 16 posti di Dirigente Medico nella disciplina di ONCOLOGIA Area Medica e delle Specialità Mediche Ruolo Sanitario a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/047/CON</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E76" t="inlineStr"/>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>Disciplina ONCOLOGIA</t>
+        </is>
+      </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>07/08/2024 00:00</t>
+          <t>20/08/2024 20:00</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>06/08/2034 00:00</t>
+          <t>20/08/2030 20:00</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>05/09/2024 23:59</t>
+          <t>19/09/2024 18:00</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr"/>
       <c r="R76" t="inlineStr"/>
       <c r="S76" t="inlineStr"/>
       <c r="T76" t="inlineStr"/>
       <c r="U76" t="inlineStr"/>
       <c r="V76" t="inlineStr">
         <is>
-          <t>18/12/2024 00:00</t>
+          <t>19/11/2024 00:00</t>
         </is>
       </c>
       <c r="W76" t="inlineStr">
         <is>
-          <t>16/12/2026 00:00</t>
+          <t>17/11/2026 00:00</t>
         </is>
       </c>
       <c r="X76" t="n">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="AC76" t="inlineStr">
+        <is>
+          <t>29/11/2024 00:00</t>
+        </is>
       </c>
       <c r="AD76" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>Si</t>
+        </is>
       </c>
       <c r="AF76" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG76" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
-      <c r="AH76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>AZERO/2024/035/CON</t>
+          <t>AZERO/2024/046/CON</t>
         </is>
       </c>
       <c r="B77" t="inlineStr"/>
       <c r="C77" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 14 posti di Dirigente Medico - disciplina: Gastroenterologia, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/035/CON</t>
+          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di: n. 18 posti di Dirigente Medico nella disciplina di NEFROLOGIA Area Medica e delle Specialità Mediche Ruolo Sanitario a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/046/CON</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E77" t="inlineStr"/>
       <c r="F77" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Disciplina GASTROENTEROLOGIA</t>
+          <t>Disciplina NEFROLOGIA</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>07/08/2024 00:00</t>
+          <t>20/08/2024 20:00</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>07/08/2030 00:00</t>
+          <t>19/08/2034 00:00</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>05/09/2024 23:59</t>
+          <t>19/09/2024 18:00</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr"/>
       <c r="R77" t="inlineStr"/>
       <c r="S77" t="inlineStr"/>
       <c r="T77" t="inlineStr"/>
       <c r="U77" t="inlineStr"/>
       <c r="V77" t="inlineStr">
         <is>
-          <t>16/10/2024 00:00</t>
+          <t>08/11/2024 00:00</t>
         </is>
       </c>
       <c r="W77" t="inlineStr">
         <is>
-          <t>13/10/2026 00:00</t>
+          <t>05/11/2026 00:00</t>
         </is>
       </c>
       <c r="X77" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y77" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z77" t="n">
+        <v>2</v>
+      </c>
+      <c r="AA77" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB77" t="n">
         <v>1</v>
       </c>
-      <c r="AC77" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD77" t="inlineStr">
         <is>
-          <t>Si</t>
-        </is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE77" t="n">
+        <v>0</v>
       </c>
       <c r="AF77" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG77" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
+      <c r="AH77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>AZERO/2024/037/CON</t>
+          <t>AZERO/2024/049/CON</t>
         </is>
       </c>
       <c r="B78" t="inlineStr"/>
       <c r="C78" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 54 posti di Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro (Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario), a tempo pieno ed indeterminato_Bando n. AZERO/2024/037/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di: n. 33 posti di OSTETRICA/O Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario a tempo pieno ed indeterminato_Bando n. AZERO/2024/049/CON</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E78" t="inlineStr"/>
       <c r="F78" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>TECNICO DELLA PREVENZIONE NELL'AMBIENTE E NEI LUOGHI DI LAVORO</t>
+          <t>OSTETRICA</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>31/07/2024 00:00</t>
+          <t>20/08/2024 20:00</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>31/07/2030 00:00</t>
+          <t>20/08/2030 20:00</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>29/08/2024 23:59</t>
+          <t>19/09/2024 18:00</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr"/>
       <c r="R78" t="inlineStr"/>
       <c r="S78" t="inlineStr"/>
       <c r="T78" t="inlineStr"/>
       <c r="U78" t="inlineStr"/>
       <c r="V78" t="inlineStr">
         <is>
-          <t>04/11/2024 00:00</t>
+          <t>05/12/2024 00:00</t>
         </is>
       </c>
       <c r="W78" t="inlineStr">
         <is>
-          <t>30/10/2026 00:00</t>
+          <t>03/12/2026 00:00</t>
         </is>
       </c>
       <c r="X78" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AC78" t="inlineStr">
         <is>
-          <t>15/11/2024 00:00</t>
+          <t>06/06/2025 00:00</t>
         </is>
       </c>
       <c r="AD78" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF78" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG78" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>72/2024</t>
+          <t>AZERO/2024/054/CON</t>
         </is>
       </c>
       <c r="B79" t="inlineStr"/>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per soli titoli, per l’assunzione a tempo determinato, di Tecnici Sanitari di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario - Bando n. 72/2024</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 58 posti di Operatore Socio Sanitario, a tempo pieno ed indeterminato_Bando n. AZERO/2024/054/CON</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E79" t="inlineStr"/>
       <c r="H79" t="inlineStr">
         <is>
-          <t>26/07/2024 00:00</t>
+          <t>07/08/2024 00:00</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>26/07/2030 00:00</t>
+          <t>06/08/2034 00:00</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>20/12/2024 23:59</t>
+          <t>05/09/2024 23:59</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr"/>
       <c r="R79" t="inlineStr"/>
       <c r="S79" t="inlineStr"/>
       <c r="T79" t="inlineStr"/>
       <c r="U79" t="inlineStr"/>
+      <c r="V79" t="inlineStr">
+        <is>
+          <t>18/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="W79" t="inlineStr">
+        <is>
+          <t>16/12/2026 00:00</t>
+        </is>
+      </c>
       <c r="X79" t="n">
-        <v>7</v>
-[...4 lines deleted...]
-        </is>
+        <v>0</v>
+      </c>
+      <c r="Y79" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z79" t="n">
+        <v>95</v>
+      </c>
+      <c r="AA79" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB79" t="n">
+        <v>0</v>
       </c>
       <c r="AD79" t="inlineStr">
         <is>
-          <t>Si</t>
-        </is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE79" t="n">
+        <v>0</v>
       </c>
       <c r="AF79" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG79" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...1 lines deleted...]
-      </c>
+          <t>Concorso Pubblico</t>
+        </is>
+      </c>
+      <c r="AH79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>71/2024</t>
+          <t>AZERO/2024/035/CON</t>
         </is>
       </c>
       <c r="B80" t="inlineStr"/>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Medicina Interna - Bando n. 71/2024</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 14 posti di Dirigente Medico - disciplina: Gastroenterologia, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/035/CON</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E80" t="inlineStr"/>
       <c r="F80" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA INTERNA</t>
+          <t>Disciplina GASTROENTEROLOGIA</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>19/07/2024 00:00</t>
+          <t>07/08/2024 00:00</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>19/07/2030 00:00</t>
+          <t>07/08/2030 00:00</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>08/08/2024 23:59</t>
+          <t>05/09/2024 23:59</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr"/>
       <c r="R80" t="inlineStr"/>
       <c r="S80" t="inlineStr"/>
       <c r="T80" t="inlineStr"/>
-      <c r="U80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U80" t="inlineStr"/>
       <c r="V80" t="inlineStr">
         <is>
-          <t>13/09/2024 00:00</t>
+          <t>16/10/2024 00:00</t>
         </is>
       </c>
       <c r="W80" t="inlineStr">
         <is>
-          <t>12/09/2026 00:00</t>
+          <t>13/10/2026 00:00</t>
         </is>
       </c>
       <c r="X80" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AC80" t="inlineStr">
         <is>
-          <t>18/10/2024 00:00</t>
+          <t>08/11/2024 00:00</t>
         </is>
       </c>
       <c r="AD80" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF80" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG80" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>63/2024</t>
+          <t>AZERO/2024/037/CON</t>
         </is>
       </c>
       <c r="B81" t="inlineStr"/>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Malattie dell'Apparato Respiratorio - Bando n. 63/2024</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 54 posti di Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro (Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario), a tempo pieno ed indeterminato_Bando n. AZERO/2024/037/CON</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E81" t="inlineStr"/>
       <c r="F81" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Disciplina MALATTIE DELL'APPARATO RESPIRATORIO</t>
+          <t>TECNICO DELLA PREVENZIONE NELL'AMBIENTE E NEI LUOGHI DI LAVORO</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>12/07/2024 00:00</t>
+          <t>31/07/2024 00:00</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>12/07/2030 00:00</t>
+          <t>31/07/2030 00:00</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>01/08/2024 23:59</t>
+          <t>29/08/2024 23:59</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr"/>
       <c r="R81" t="inlineStr"/>
       <c r="S81" t="inlineStr"/>
       <c r="T81" t="inlineStr"/>
-      <c r="U81" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U81" t="inlineStr"/>
       <c r="V81" t="inlineStr">
         <is>
-          <t>27/09/2024 00:00</t>
+          <t>04/11/2024 00:00</t>
         </is>
       </c>
       <c r="W81" t="inlineStr">
         <is>
-          <t>26/09/2026 00:00</t>
+          <t>30/10/2026 00:00</t>
         </is>
       </c>
       <c r="X81" t="n">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="AC81" t="inlineStr">
+        <is>
+          <t>15/11/2024 00:00</t>
+        </is>
       </c>
       <c r="AD81" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>Si</t>
+        </is>
       </c>
       <c r="AF81" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG81" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...2 lines deleted...]
-      <c r="AH81" t="inlineStr"/>
+          <t>Concorso Pubblico</t>
+        </is>
+      </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>AZERO/2024/032/CON</t>
+          <t>72/2024</t>
         </is>
       </c>
       <c r="B82" t="inlineStr"/>
       <c r="C82" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 33 posti di Dirigente Medico nella disciplina di Ortopedia e Traumatologia, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/032/CON</t>
+          <t>Avviso Pubblico, per soli titoli, per l’assunzione a tempo determinato, di Tecnici Sanitari di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario - Bando n. 72/2024</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E82" t="inlineStr"/>
-      <c r="F82" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>10/07/2024 00:00</t>
+          <t>26/07/2024 00:00</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>09/07/2034 00:00</t>
+          <t>26/07/2030 00:00</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>08/08/2024 23:59</t>
+          <t>20/12/2024 23:59</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr"/>
       <c r="R82" t="inlineStr"/>
       <c r="S82" t="inlineStr"/>
       <c r="T82" t="inlineStr"/>
       <c r="U82" t="inlineStr"/>
-      <c r="V82" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="X82" t="n">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>4</v>
+        <v>7</v>
+      </c>
+      <c r="AC82" t="inlineStr">
+        <is>
+          <t>31/12/2024 00:00</t>
+        </is>
       </c>
       <c r="AD82" t="inlineStr">
         <is>
-          <t>No</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>Si</t>
+        </is>
       </c>
       <c r="AF82" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
-[...3 lines deleted...]
-      <c r="AH82" t="inlineStr"/>
+          <t>Avviso pubblico</t>
+        </is>
+      </c>
+      <c r="AG82" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>AZERO/2024/031/CON</t>
+          <t>71/2024</t>
         </is>
       </c>
       <c r="B83" t="inlineStr"/>
       <c r="C83" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 97 posti di Dirigente Medico - disciplina: Medicina d'Emergenza-Urgenza, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/031/CON</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Medicina Interna - Bando n. 71/2024</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E83" t="inlineStr"/>
       <c r="F83" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
+          <t>Disciplina MEDICINA INTERNA</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>03/07/2024 00:00</t>
+          <t>19/07/2024 00:00</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>31/07/2034 00:00</t>
+          <t>19/07/2030 00:00</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>01/08/2024 23:59</t>
+          <t>08/08/2024 23:59</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr"/>
       <c r="R83" t="inlineStr"/>
       <c r="S83" t="inlineStr"/>
       <c r="T83" t="inlineStr"/>
-      <c r="U83" t="inlineStr"/>
+      <c r="U83" t="inlineStr">
+        <is>
+          <t>1678/24</t>
+        </is>
+      </c>
       <c r="V83" t="inlineStr">
         <is>
-          <t>12/09/2024 00:00</t>
+          <t>13/09/2024 00:00</t>
         </is>
       </c>
       <c r="W83" t="inlineStr">
         <is>
-          <t>10/09/2026 00:00</t>
+          <t>12/09/2026 00:00</t>
         </is>
       </c>
       <c r="X83" t="n">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>4</v>
+        <v>3</v>
+      </c>
+      <c r="AC83" t="inlineStr">
+        <is>
+          <t>18/10/2024 00:00</t>
+        </is>
       </c>
       <c r="AD83" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="AE83" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AF83" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG83" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
-[...2 lines deleted...]
-      <c r="AH83" t="inlineStr"/>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>AZERO/2024/033/CON</t>
+          <t>63/2024</t>
         </is>
       </c>
       <c r="B84" t="inlineStr"/>
       <c r="C84" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 56 posti di Dirigente Medico - disciplina: Radiodiagnostica, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/033/CON</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Malattie dell'Apparato Respiratorio - Bando n. 63/2024</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E84" t="inlineStr"/>
       <c r="F84" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Disciplina RADIODIAGNOSTICA</t>
+          <t>Disciplina MALATTIE DELL'APPARATO RESPIRATORIO</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>03/07/2024 00:00</t>
+          <t>12/07/2024 00:00</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>31/07/2034 00:00</t>
+          <t>12/07/2030 00:00</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>01/08/2024 23:59</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q84" t="inlineStr"/>
       <c r="R84" t="inlineStr"/>
       <c r="S84" t="inlineStr"/>
       <c r="T84" t="inlineStr"/>
-      <c r="U84" t="inlineStr"/>
+      <c r="U84" t="inlineStr">
+        <is>
+          <t>1761/2024</t>
+        </is>
+      </c>
       <c r="V84" t="inlineStr">
         <is>
-          <t>01/10/2024 00:00</t>
+          <t>27/09/2024 00:00</t>
         </is>
       </c>
       <c r="W84" t="inlineStr">
         <is>
           <t>26/09/2026 00:00</t>
         </is>
       </c>
       <c r="X84" t="n">
         <v>0</v>
       </c>
       <c r="Y84" t="n">
         <v>0</v>
       </c>
       <c r="Z84" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA84" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AB84" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="AD84" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AE84" t="n">
         <v>0</v>
       </c>
       <c r="AF84" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG84" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AH84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>49/2024</t>
+          <t>AZERO/2024/032/CON</t>
         </is>
       </c>
       <c r="B85" t="inlineStr"/>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Chirurgia Vascolare - Bando n. 49/2024</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 33 posti di Dirigente Medico nella disciplina di Ortopedia e Traumatologia, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/032/CON</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E85" t="inlineStr"/>
       <c r="F85" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Disciplina CHIRURGIA VASCOLARE</t>
+          <t>Disciplina ORTOPEDIA E TRAUMATOLOGIA</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>28/06/2024 11:55</t>
+          <t>10/07/2024 00:00</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>28/06/2030 11:55</t>
+          <t>09/07/2034 00:00</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>31/10/2024 23:59</t>
+          <t>08/08/2024 23:59</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr"/>
       <c r="R85" t="inlineStr"/>
       <c r="S85" t="inlineStr"/>
       <c r="T85" t="inlineStr"/>
       <c r="U85" t="inlineStr"/>
+      <c r="V85" t="inlineStr">
+        <is>
+          <t>26/09/2024 00:00</t>
+        </is>
+      </c>
+      <c r="W85" t="inlineStr">
+        <is>
+          <t>23/09/2026 00:00</t>
+        </is>
+      </c>
       <c r="X85" t="n">
         <v>0</v>
       </c>
-      <c r="AC85" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Y85" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z85" t="n">
+        <v>1</v>
+      </c>
+      <c r="AA85" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB85" t="n">
+        <v>4</v>
       </c>
       <c r="AD85" t="inlineStr">
         <is>
-          <t>Si</t>
-        </is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AE85" t="n">
+        <v>0</v>
       </c>
       <c r="AF85" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AG85" t="inlineStr"/>
+      <c r="AH85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>48/2024</t>
+          <t>AZERO/2024/031/CON</t>
         </is>
       </c>
       <c r="B86" t="inlineStr"/>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato di INFERMIERI - Area dei Professionisti della Salute e dei Funzionari (Ruolo Sanitario) - Bando n. 48/2024</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 97 posti di Dirigente Medico - disciplina: Medicina d'Emergenza-Urgenza, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/031/CON</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E86" t="inlineStr"/>
       <c r="F86" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>14/06/2024 00:00</t>
+          <t>03/07/2024 00:00</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>13/06/2034 00:00</t>
+          <t>31/07/2034 00:00</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>20/12/2024 23:59</t>
+          <t>01/08/2024 23:59</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr"/>
       <c r="R86" t="inlineStr"/>
       <c r="S86" t="inlineStr"/>
       <c r="T86" t="inlineStr"/>
       <c r="U86" t="inlineStr"/>
+      <c r="V86" t="inlineStr">
+        <is>
+          <t>12/09/2024 00:00</t>
+        </is>
+      </c>
+      <c r="W86" t="inlineStr">
+        <is>
+          <t>10/09/2026 00:00</t>
+        </is>
+      </c>
       <c r="X86" t="n">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="Y86" t="n">
         <v>0</v>
       </c>
       <c r="Z86" t="n">
         <v>0</v>
       </c>
       <c r="AA86" t="n">
         <v>0</v>
       </c>
       <c r="AB86" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AD86" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AE86" t="n">
         <v>0</v>
       </c>
       <c r="AF86" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG86" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
       <c r="AH86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>45/2024</t>
+          <t>AZERO/2024/033/CON</t>
         </is>
       </c>
       <c r="B87" t="inlineStr"/>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Medicina d'Emergenza-Urgenza - Bando n. 45/2024</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 56 posti di Dirigente Medico - disciplina: Radiodiagnostica, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/033/CON</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E87" t="inlineStr"/>
       <c r="F87" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
+          <t>Disciplina RADIODIAGNOSTICA</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>07/06/2024 00:00</t>
+          <t>03/07/2024 00:00</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>07/06/2030 00:00</t>
+          <t>31/07/2034 00:00</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>31/10/2024 23:59</t>
+          <t>01/08/2024 23:59</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr"/>
       <c r="R87" t="inlineStr"/>
       <c r="S87" t="inlineStr"/>
       <c r="T87" t="inlineStr"/>
       <c r="U87" t="inlineStr"/>
+      <c r="V87" t="inlineStr">
+        <is>
+          <t>01/10/2024 00:00</t>
+        </is>
+      </c>
+      <c r="W87" t="inlineStr">
+        <is>
+          <t>26/09/2026 00:00</t>
+        </is>
+      </c>
       <c r="X87" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y87" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z87" t="n">
         <v>1</v>
       </c>
-      <c r="AC87" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="AA87" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB87" t="n">
+        <v>8</v>
       </c>
       <c r="AD87" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
+      <c r="AE87" t="n">
+        <v>0</v>
+      </c>
       <c r="AF87" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG87" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...1 lines deleted...]
-      </c>
+          <t>Concorso Pubblico</t>
+        </is>
+      </c>
+      <c r="AH87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>AZERO/2024/027/CON</t>
+          <t>49/2024</t>
         </is>
       </c>
       <c r="B88" t="inlineStr"/>
       <c r="C88" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 41 posti di Assistente Sanitario (Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario) a tempo pieno ed indeterminato_Bando n. AZERO/2024/027/CON</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Chirurgia Vascolare - Bando n. 49/2024</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E88" t="inlineStr"/>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>Disciplina CHIRURGIA VASCOLARE</t>
+        </is>
+      </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>22/05/2024 00:00</t>
+          <t>28/06/2024 11:55</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>22/05/2030 00:00</t>
+          <t>28/06/2030 11:55</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>20/06/2024 23:59</t>
+          <t>31/10/2024 23:59</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr"/>
       <c r="R88" t="inlineStr"/>
       <c r="S88" t="inlineStr"/>
       <c r="T88" t="inlineStr"/>
       <c r="U88" t="inlineStr"/>
-      <c r="W88" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="X88" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AC88" t="inlineStr">
         <is>
-          <t>16/10/2024 00:00</t>
+          <t>30/12/2024 00:00</t>
         </is>
       </c>
       <c r="AD88" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF88" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG88" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>40_2024</t>
+          <t>48/2024</t>
         </is>
       </c>
       <c r="B89" t="inlineStr"/>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Avviso di mobilità Volontaria Esterna, per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Medico - Disciplina: Direzione Medica di Presidio Ospedaliero da assegnare alla UOSD Assistenza Specialistica. Bando n. 40/2024</t>
+          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato di INFERMIERI - Area dei Professionisti della Salute e dei Funzionari (Ruolo Sanitario) - Bando n. 48/2024</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E89" t="inlineStr"/>
       <c r="F89" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Disciplina DIREZIONE MEDICA DI PRESIDIO OSPEDALIERO</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>20/05/2024 00:00</t>
+          <t>14/06/2024 00:00</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>20/05/2030 00:00</t>
+          <t>13/06/2034 00:00</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>19/06/2024 23:59</t>
+          <t>20/12/2024 23:59</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr"/>
       <c r="R89" t="inlineStr"/>
       <c r="S89" t="inlineStr"/>
       <c r="T89" t="inlineStr"/>
       <c r="U89" t="inlineStr"/>
+      <c r="X89" t="n">
+        <v>60</v>
+      </c>
+      <c r="Y89" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z89" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA89" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB89" t="n">
+        <v>0</v>
+      </c>
       <c r="AD89" t="inlineStr">
         <is>
-          <t>No</t>
-        </is>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="AE89" t="n">
+        <v>0</v>
       </c>
       <c r="AF89" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG89" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
-[...1 lines deleted...]
-      </c>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AH89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>AZERO/2024/030/CON</t>
+          <t>45/2024</t>
         </is>
       </c>
       <c r="B90" t="inlineStr"/>
       <c r="C90" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 11 posti di Assistente Amministrativo (Area degli Assistenti - Ruolo Amministrativo) a tempo pieno ed indeterminato_Bando n. AZERO/2024/030/CON</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Medicina d'Emergenza-Urgenza - Bando n. 45/2024</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E90" t="inlineStr"/>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
+        </is>
+      </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>02/05/2024 00:00</t>
+          <t>07/06/2024 00:00</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>02/05/2030 00:00</t>
+          <t>07/06/2030 00:00</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>30/05/2024 23:59</t>
+          <t>31/10/2024 23:59</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr"/>
       <c r="R90" t="inlineStr"/>
       <c r="S90" t="inlineStr"/>
       <c r="T90" t="inlineStr"/>
       <c r="U90" t="inlineStr"/>
-      <c r="V90" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="X90" t="n">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="AC90" t="inlineStr">
         <is>
-          <t>08/11/2024 00:00</t>
+          <t>02/08/2024 00:00</t>
         </is>
       </c>
       <c r="AD90" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF90" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG90" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>25/2024</t>
+          <t>AZERO/2024/027/CON</t>
         </is>
       </c>
       <c r="B91" t="inlineStr"/>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l’assunzione a tempo determinato di COLLABORATORI AMMINISTRATIVI PROFESSIONALI - Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo – Bando n. 25/2024</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 41 posti di Assistente Sanitario (Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario) a tempo pieno ed indeterminato_Bando n. AZERO/2024/027/CON</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E91" t="inlineStr"/>
       <c r="H91" t="inlineStr">
         <is>
-          <t>26/04/2024 00:00</t>
+          <t>22/05/2024 00:00</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>26/04/2030 00:00</t>
+          <t>22/05/2030 00:00</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>16/05/2024 23:59</t>
+          <t>20/06/2024 23:59</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr"/>
       <c r="R91" t="inlineStr"/>
       <c r="S91" t="inlineStr"/>
       <c r="T91" t="inlineStr"/>
-      <c r="U91" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="U91" t="inlineStr"/>
       <c r="W91" t="inlineStr">
         <is>
-          <t>15/08/2026 00:00</t>
+          <t>22/07/2026 00:00</t>
         </is>
       </c>
       <c r="X91" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AC91" t="inlineStr">
         <is>
-          <t>16/08/2024 00:00</t>
+          <t>16/10/2024 00:00</t>
         </is>
       </c>
       <c r="AD91" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF91" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG91" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>AZERO/2024/014/CON</t>
+          <t>40_2024</t>
         </is>
       </c>
       <c r="B92" t="inlineStr"/>
       <c r="C92" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 24 posti di Dirigente Medico nella disciplina di Neuropsichiatria Infantile, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/014/CON</t>
+          <t>Avviso di mobilità Volontaria Esterna, per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Medico - Disciplina: Direzione Medica di Presidio Ospedaliero da assegnare alla UOSD Assistenza Specialistica. Bando n. 40/2024</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E92" t="inlineStr"/>
       <c r="F92" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Disciplina NEUROPSICHIATRIA INFANTILE</t>
+          <t>Disciplina DIREZIONE MEDICA DI PRESIDIO OSPEDALIERO</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>10/04/2024 00:00</t>
+          <t>20/05/2024 00:00</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>09/04/2034 00:00</t>
+          <t>20/05/2030 00:00</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>09/05/2024 23:59</t>
+          <t>19/06/2024 23:59</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q92" t="inlineStr"/>
       <c r="R92" t="inlineStr"/>
       <c r="S92" t="inlineStr"/>
       <c r="T92" t="inlineStr"/>
       <c r="U92" t="inlineStr"/>
-      <c r="V92" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="AD92" t="inlineStr">
         <is>
-          <t>Si</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>No</t>
+        </is>
       </c>
       <c r="AF92" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
       <c r="AG92" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
-[...2 lines deleted...]
-      <c r="AH92" t="inlineStr"/>
+          <t>Avviso di Mobilità</t>
+        </is>
+      </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>AZERO/2024/016/CON</t>
+          <t>AZERO/2024/030/CON</t>
         </is>
       </c>
       <c r="B93" t="inlineStr"/>
       <c r="C93" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 10 posti di Dirigente Medico nella disciplina di Oftalmologia, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/016/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 11 posti di Assistente Amministrativo (Area degli Assistenti - Ruolo Amministrativo) a tempo pieno ed indeterminato_Bando n. AZERO/2024/030/CON</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E93" t="inlineStr"/>
-      <c r="F93" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>10/04/2024 00:00</t>
+          <t>02/05/2024 00:00</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>10/04/2030 00:00</t>
+          <t>02/05/2030 00:00</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>09/05/2024 23:59</t>
+          <t>30/05/2024 23:59</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q93" t="inlineStr"/>
       <c r="R93" t="inlineStr"/>
       <c r="S93" t="inlineStr"/>
       <c r="T93" t="inlineStr"/>
       <c r="U93" t="inlineStr"/>
       <c r="V93" t="inlineStr">
         <is>
-          <t>21/06/2024 00:00</t>
+          <t>06/08/2024 00:00</t>
         </is>
       </c>
       <c r="W93" t="inlineStr">
         <is>
-          <t>19/06/2026 00:00</t>
+          <t>01/08/2026 00:00</t>
         </is>
       </c>
       <c r="X93" t="n">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="AC93" t="inlineStr">
         <is>
-          <t>24/01/2025 00:00</t>
+          <t>08/11/2024 00:00</t>
         </is>
       </c>
       <c r="AD93" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF93" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG93" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>AZERO/2024/013/CON</t>
+          <t>25/2024</t>
         </is>
       </c>
       <c r="B94" t="inlineStr"/>
       <c r="C94" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 26 posti di Dirigente Medico - disciplina: Cardiologia, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/013/CON</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l’assunzione a tempo determinato di COLLABORATORI AMMINISTRATIVI PROFESSIONALI - Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo – Bando n. 25/2024</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E94" t="inlineStr"/>
-      <c r="F94" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>03/04/2024 00:00</t>
+          <t>26/04/2024 00:00</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>03/04/2030 00:00</t>
+          <t>26/04/2030 00:00</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>02/05/2024 23:59</t>
+          <t>16/05/2024 23:59</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q94" t="inlineStr"/>
       <c r="R94" t="inlineStr"/>
       <c r="S94" t="inlineStr"/>
       <c r="T94" t="inlineStr"/>
-      <c r="U94" t="inlineStr"/>
+      <c r="U94" t="inlineStr">
+        <is>
+          <t>1552/2024</t>
+        </is>
+      </c>
       <c r="V94" t="inlineStr">
         <is>
-          <t>25/06/2024 00:00</t>
+          <t>16/08/2024 00:00</t>
         </is>
       </c>
       <c r="W94" t="inlineStr">
         <is>
-          <t>23/06/2026 00:00</t>
+          <t>15/08/2026 00:00</t>
         </is>
       </c>
       <c r="X94" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AC94" t="inlineStr">
         <is>
-          <t>03/01/2025 00:00</t>
+          <t>16/08/2024 00:00</t>
         </is>
       </c>
       <c r="AD94" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF94" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG94" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>AZERO/2024/010/CON</t>
+          <t>AZERO/2024/014/CON</t>
         </is>
       </c>
       <c r="B95" t="inlineStr"/>
       <c r="C95" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 48 posti di Dirigente Medico - disciplina: Psichiatria, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/010/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 24 posti di Dirigente Medico nella disciplina di Neuropsichiatria Infantile, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/014/CON</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E95" t="inlineStr"/>
       <c r="F95" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Disciplina PSICHIATRIA</t>
+          <t>Disciplina NEUROPSICHIATRIA INFANTILE</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>03/04/2024 00:00</t>
+          <t>10/04/2024 00:00</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>03/04/2030 00:00</t>
+          <t>09/04/2034 00:00</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>02/05/2024 23:59</t>
+          <t>09/05/2024 23:59</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr"/>
       <c r="R95" t="inlineStr"/>
       <c r="S95" t="inlineStr"/>
       <c r="T95" t="inlineStr"/>
       <c r="U95" t="inlineStr"/>
       <c r="V95" t="inlineStr">
         <is>
-          <t>21/06/2024 00:00</t>
+          <t>04/07/2024 00:00</t>
         </is>
       </c>
       <c r="W95" t="inlineStr">
         <is>
-          <t>16/06/2026 00:00</t>
+          <t>03/07/2026 00:00</t>
         </is>
       </c>
       <c r="X95" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y95" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z95" t="n">
         <v>1</v>
       </c>
-      <c r="AC95" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="AA95" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB95" t="n">
+        <v>2</v>
       </c>
       <c r="AD95" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
+      <c r="AE95" t="n">
+        <v>0</v>
+      </c>
       <c r="AF95" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG95" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
+      <c r="AH95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>18/2024</t>
+          <t>AZERO/2024/016/CON</t>
         </is>
       </c>
       <c r="B96" t="inlineStr"/>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Veterinari, Profilo Professionale: Veterinari – Disciplina: Igiene degli Allevamenti e delle Produzioni Zootecniche - Bando n. 18/2024</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 10 posti di Dirigente Medico nella disciplina di Oftalmologia, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/016/CON</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
-      <c r="E96" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E96" t="inlineStr"/>
       <c r="F96" t="inlineStr">
         <is>
-          <t>VETERINARI</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Disciplina IGIENE DEGLI ALLEVAMENTI E DELLE PRODUZIONI ZOOTECNICHE</t>
+          <t>Disciplina OFTALMOLOGIA</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>22/03/2024 13:22</t>
+          <t>10/04/2024 00:00</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>22/03/2030 13:22</t>
+          <t>10/04/2030 00:00</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>31/07/2024 23:59</t>
+          <t>09/05/2024 23:59</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q96" t="inlineStr"/>
       <c r="R96" t="inlineStr"/>
       <c r="S96" t="inlineStr"/>
       <c r="T96" t="inlineStr"/>
       <c r="U96" t="inlineStr"/>
+      <c r="V96" t="inlineStr">
+        <is>
+          <t>21/06/2024 00:00</t>
+        </is>
+      </c>
+      <c r="W96" t="inlineStr">
+        <is>
+          <t>19/06/2026 00:00</t>
+        </is>
+      </c>
       <c r="X96" t="n">
         <v>2</v>
       </c>
       <c r="AC96" t="inlineStr">
         <is>
-          <t>16/10/2024 00:00</t>
+          <t>24/01/2025 00:00</t>
         </is>
       </c>
       <c r="AD96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF96" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG96" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>AZERO/2024/009/CON</t>
+          <t>AZERO/2024/013/CON</t>
         </is>
       </c>
       <c r="B97" t="inlineStr"/>
       <c r="C97" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO_Concorso Pubblico, per titoli ed esami, per la copertura di n. 103 posti di Tecnico Sanitario di Laboratorio Biomedico (Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario), a tempo pieno e indeterminato_Bando n. AZERO/2024/009/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 26 posti di Dirigente Medico - disciplina: Cardiologia, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/013/CON</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E97" t="inlineStr"/>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>Disciplina CARDIOLOGIA</t>
+        </is>
+      </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>07/03/2024 00:00</t>
+          <t>03/04/2024 00:00</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>07/03/2030 00:00</t>
+          <t>03/04/2030 00:00</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>04/04/2024 23:59</t>
+          <t>02/05/2024 23:59</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q97" t="inlineStr"/>
       <c r="R97" t="inlineStr"/>
       <c r="S97" t="inlineStr"/>
       <c r="T97" t="inlineStr"/>
       <c r="U97" t="inlineStr"/>
       <c r="V97" t="inlineStr">
         <is>
-          <t>27/05/2024 00:00</t>
+          <t>25/06/2024 00:00</t>
         </is>
       </c>
       <c r="W97" t="inlineStr">
         <is>
-          <t>21/05/2026 00:00</t>
+          <t>23/06/2026 00:00</t>
         </is>
       </c>
       <c r="X97" t="n">
-        <v>6</v>
+        <v>5</v>
+      </c>
+      <c r="AC97" t="inlineStr">
+        <is>
+          <t>03/01/2025 00:00</t>
+        </is>
       </c>
       <c r="AD97" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF97" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG97" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>15/2024</t>
+          <t>AZERO/2024/010/CON</t>
         </is>
       </c>
       <c r="B98" t="inlineStr"/>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Medicina Interna - da assegnare all'Ospedale nodo di rete di Asiago - Bando n. 15/2024</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 48 posti di Dirigente Medico - disciplina: Psichiatria, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/010/CON</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E98" t="inlineStr"/>
       <c r="F98" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA INTERNA</t>
+          <t>Disciplina PSICHIATRIA</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>23/02/2024 11:50</t>
+          <t>03/04/2024 00:00</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>23/02/2030 11:50</t>
+          <t>03/04/2030 00:00</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>31/10/2024 23:59</t>
+          <t>02/05/2024 23:59</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q98" t="inlineStr"/>
       <c r="R98" t="inlineStr"/>
       <c r="S98" t="inlineStr"/>
       <c r="T98" t="inlineStr"/>
       <c r="U98" t="inlineStr"/>
+      <c r="V98" t="inlineStr">
+        <is>
+          <t>21/06/2024 00:00</t>
+        </is>
+      </c>
+      <c r="W98" t="inlineStr">
+        <is>
+          <t>16/06/2026 00:00</t>
+        </is>
+      </c>
       <c r="X98" t="n">
         <v>1</v>
       </c>
       <c r="AC98" t="inlineStr">
         <is>
-          <t>28/03/2025 00:00</t>
+          <t>23/06/2025 00:00</t>
         </is>
       </c>
       <c r="AD98" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF98" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG98" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>AZERO/2024/005/CON</t>
+          <t>18/2024</t>
         </is>
       </c>
       <c r="B99" t="inlineStr"/>
       <c r="C99" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 15 posti di Dirigente Medico - disciplina: Geriatria, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/005/CON</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Veterinari, Profilo Professionale: Veterinari – Disciplina: Igiene degli Allevamenti e delle Produzioni Zootecniche - Bando n. 18/2024</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
-      <c r="E99" t="inlineStr"/>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>N° assunti relativo alla I e II scadenza</t>
+        </is>
+      </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>VETERINARI</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Disciplina GERIATRIA</t>
+          <t>Disciplina IGIENE DEGLI ALLEVAMENTI E DELLE PRODUZIONI ZOOTECNICHE</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>21/02/2024 00:00</t>
+          <t>22/03/2024 13:22</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>21/02/2030 00:00</t>
+          <t>22/03/2030 13:22</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>21/03/2024 23:59</t>
+          <t>31/07/2024 23:59</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q99" t="inlineStr"/>
       <c r="R99" t="inlineStr"/>
       <c r="S99" t="inlineStr"/>
       <c r="T99" t="inlineStr"/>
       <c r="U99" t="inlineStr"/>
-      <c r="V99" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="X99" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="AC99" t="inlineStr">
         <is>
-          <t>17/01/2025 00:00</t>
+          <t>16/10/2024 00:00</t>
         </is>
       </c>
       <c r="AD99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF99" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG99" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>AZERO/2024/004/CON</t>
+          <t>AZERO/2024/009/CON</t>
         </is>
       </c>
       <c r="B100" t="inlineStr"/>
       <c r="C100" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 21 posti di Dirigente Medico - disciplina: Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro - a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/004/CON</t>
+          <t>AZIENDA ZERO_Concorso Pubblico, per titoli ed esami, per la copertura di n. 103 posti di Tecnico Sanitario di Laboratorio Biomedico (Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario), a tempo pieno e indeterminato_Bando n. AZERO/2024/009/CON</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E100" t="inlineStr"/>
-      <c r="F100" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>14/02/2024 00:00</t>
+          <t>07/03/2024 00:00</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>14/02/2030 00:00</t>
+          <t>07/03/2030 00:00</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>14/03/2024 23:59</t>
+          <t>04/04/2024 23:59</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q100" t="inlineStr"/>
       <c r="R100" t="inlineStr"/>
       <c r="S100" t="inlineStr"/>
       <c r="T100" t="inlineStr"/>
       <c r="U100" t="inlineStr"/>
       <c r="V100" t="inlineStr">
         <is>
-          <t>01/05/2024 00:00</t>
+          <t>27/05/2024 00:00</t>
         </is>
       </c>
       <c r="W100" t="inlineStr">
         <is>
-          <t>22/04/2026 00:00</t>
+          <t>21/05/2026 00:00</t>
         </is>
       </c>
       <c r="X100" t="n">
-        <v>2</v>
-[...4 lines deleted...]
-        </is>
+        <v>6</v>
       </c>
       <c r="AD100" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF100" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG100" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>AZERO/2024/006/CON</t>
+          <t>15/2024</t>
         </is>
       </c>
       <c r="B101" t="inlineStr"/>
       <c r="C101" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 76 posti di Dirigente Medico - disciplina: Anestesia e Rianimazione - a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/006/CON</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Medicina Interna - da assegnare all'Ospedale nodo di rete di Asiago - Bando n. 15/2024</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E101" t="inlineStr"/>
       <c r="F101" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
+          <t>Disciplina MEDICINA INTERNA</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>14/02/2024 00:00</t>
+          <t>23/02/2024 11:50</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>14/02/2030 00:00</t>
+          <t>23/02/2030 11:50</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>14/03/2024 23:59</t>
+          <t>31/10/2024 23:59</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q101" t="inlineStr"/>
       <c r="R101" t="inlineStr"/>
       <c r="S101" t="inlineStr"/>
       <c r="T101" t="inlineStr"/>
       <c r="U101" t="inlineStr"/>
-      <c r="W101" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="X101" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="AC101" t="inlineStr">
         <is>
-          <t>07/06/2024 00:00</t>
+          <t>28/03/2025 00:00</t>
         </is>
       </c>
       <c r="AD101" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF101" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG101" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>AZERO/2023/087/CON</t>
+          <t>AZERO/2024/005/CON</t>
         </is>
       </c>
       <c r="B102" t="inlineStr"/>
       <c r="C102" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 15 posti di Dirigente Medico nella disciplina di Direzione Medica di Presidio Ospedaliero, a tempo indeterminato ed a rapporto esclusivo_ Bando n. AZERO/2023/087/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 15 posti di Dirigente Medico - disciplina: Geriatria, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/005/CON</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E102" t="inlineStr"/>
       <c r="F102" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Disciplina DIREZIONE MEDICA DI PRESIDIO OSPEDALIERO</t>
+          <t>Disciplina GERIATRIA</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>10/01/2024 00:00</t>
+          <t>21/02/2024 00:00</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>10/01/2030 00:00</t>
+          <t>21/02/2030 00:00</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>08/02/2024 23:59</t>
+          <t>21/03/2024 23:59</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q102" t="inlineStr"/>
       <c r="R102" t="inlineStr"/>
       <c r="S102" t="inlineStr"/>
       <c r="T102" t="inlineStr"/>
       <c r="U102" t="inlineStr"/>
       <c r="V102" t="inlineStr">
         <is>
-          <t>02/04/2024 00:00</t>
+          <t>02/05/2024 00:00</t>
         </is>
       </c>
       <c r="W102" t="inlineStr">
         <is>
-          <t>28/03/2026 00:00</t>
+          <t>22/04/2026 00:00</t>
         </is>
       </c>
       <c r="X102" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="AC102" t="inlineStr">
         <is>
-          <t>02/01/2025 00:00</t>
+          <t>17/01/2025 00:00</t>
         </is>
       </c>
       <c r="AD102" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF102" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG102" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>151/2023</t>
+          <t>AZERO/2024/004/CON</t>
         </is>
       </c>
       <c r="B103" t="inlineStr"/>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato di ASSISTENTI SANITARI - Area dei Professionisti della Salute e dei Funzionari (Ruolo Sanitario) - Bando n. 151/2023</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 21 posti di Dirigente Medico - disciplina: Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro - a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/004/CON</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E103" t="inlineStr"/>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>Disciplina MEDICINA DEL LAVORO E SICUREZZA DEGLI AMBIENTI DI LAVORO</t>
+        </is>
+      </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>05/01/2024 12:52</t>
+          <t>14/02/2024 00:00</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>05/01/2030 12:52</t>
+          <t>14/02/2030 00:00</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>04/02/2024 23:59</t>
+          <t>14/03/2024 23:59</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q103" t="inlineStr"/>
       <c r="R103" t="inlineStr"/>
       <c r="S103" t="inlineStr"/>
       <c r="T103" t="inlineStr"/>
-      <c r="U103" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U103" t="inlineStr"/>
       <c r="V103" t="inlineStr">
         <is>
-          <t>29/03/2024 00:00</t>
+          <t>01/05/2024 00:00</t>
         </is>
       </c>
       <c r="W103" t="inlineStr">
         <is>
-          <t>28/03/2026 00:00</t>
+          <t>22/04/2026 00:00</t>
         </is>
       </c>
       <c r="X103" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="AC103" t="inlineStr">
         <is>
-          <t>29/03/2024 00:00</t>
+          <t>14/06/2024 00:00</t>
         </is>
       </c>
       <c r="AD103" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF103" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG103" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>144/2023</t>
+          <t>AZERO/2024/006/CON</t>
         </is>
       </c>
       <c r="B104" t="inlineStr"/>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e colloquio, per l’assunzione a tempo determinato di ASSISTENTI AMMINISTRATIVI - Area degli Assistenti – Bando n. 144/2023</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 76 posti di Dirigente Medico - disciplina: Anestesia e Rianimazione - a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/006/CON</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E104" t="inlineStr"/>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
+        </is>
+      </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>22/12/2023 13:41</t>
+          <t>14/02/2024 00:00</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>22/12/2029 13:41</t>
+          <t>14/02/2030 00:00</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>11/01/2024 23:59</t>
+          <t>14/03/2024 23:59</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q104" t="inlineStr"/>
       <c r="R104" t="inlineStr"/>
       <c r="S104" t="inlineStr"/>
       <c r="T104" t="inlineStr"/>
-      <c r="U104" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V104" t="inlineStr">
+      <c r="U104" t="inlineStr"/>
+      <c r="W104" t="inlineStr">
+        <is>
+          <t>22/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="X104" t="n">
+        <v>4</v>
+      </c>
+      <c r="AC104" t="inlineStr">
         <is>
           <t>07/06/2024 00:00</t>
         </is>
       </c>
-      <c r="W104" t="inlineStr">
-[...11 lines deleted...]
-      </c>
       <c r="AD104" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF104" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG104" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>AZERO/2023/079/CON</t>
+          <t>AZERO/2023/087/CON</t>
         </is>
       </c>
       <c r="B105" t="inlineStr"/>
       <c r="C105" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 20 posti di Dirigente Medico - disciplina: Igiene, Epidemiologia e Sanità Pubblica - a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2023/079/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 15 posti di Dirigente Medico nella disciplina di Direzione Medica di Presidio Ospedaliero, a tempo indeterminato ed a rapporto esclusivo_ Bando n. AZERO/2023/087/CON</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E105" t="inlineStr"/>
       <c r="F105" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t xml:space="preserve">Disciplina IGIENE, EPIDEMIOLOGIA E SANITA' PUBBLICA </t>
+          <t>Disciplina DIREZIONE MEDICA DI PRESIDIO OSPEDALIERO</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>20/12/2023 00:00</t>
+          <t>10/01/2024 00:00</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>20/12/2029 00:00</t>
+          <t>10/01/2030 00:00</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>18/01/2024 23:59</t>
+          <t>08/02/2024 23:59</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q105" t="inlineStr"/>
       <c r="R105" t="inlineStr"/>
       <c r="S105" t="inlineStr"/>
       <c r="T105" t="inlineStr"/>
       <c r="U105" t="inlineStr"/>
+      <c r="V105" t="inlineStr">
+        <is>
+          <t>02/04/2024 00:00</t>
+        </is>
+      </c>
       <c r="W105" t="inlineStr">
         <is>
-          <t>10/03/2026 00:00</t>
+          <t>28/03/2026 00:00</t>
         </is>
       </c>
       <c r="X105" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="AC105" t="inlineStr">
         <is>
-          <t>18/11/2024 00:00</t>
+          <t>02/01/2025 00:00</t>
         </is>
       </c>
       <c r="AD105" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF105" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG105" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>AZERO/2023/078/CON</t>
+          <t>151/2023</t>
         </is>
       </c>
       <c r="B106" t="inlineStr"/>
       <c r="C106" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per n. 48 posti di Dirigente Medico - disciplina: Ginecologia e Ostetricia - a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2023/078/CON</t>
+          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato di ASSISTENTI SANITARI - Area dei Professionisti della Salute e dei Funzionari (Ruolo Sanitario) - Bando n. 151/2023</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E106" t="inlineStr"/>
-      <c r="F106" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>20/12/2023 00:00</t>
+          <t>05/01/2024 12:52</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>20/12/2029 00:00</t>
+          <t>05/01/2030 12:52</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>18/01/2024 23:59</t>
+          <t>04/02/2024 23:59</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q106" t="inlineStr"/>
       <c r="R106" t="inlineStr"/>
       <c r="S106" t="inlineStr"/>
       <c r="T106" t="inlineStr"/>
-      <c r="U106" t="inlineStr"/>
+      <c r="U106" t="inlineStr">
+        <is>
+          <t>574/2024</t>
+        </is>
+      </c>
       <c r="V106" t="inlineStr">
         <is>
-          <t>07/03/2024 00:00</t>
+          <t>29/03/2024 00:00</t>
         </is>
       </c>
       <c r="W106" t="inlineStr">
         <is>
-          <t>28/02/2026 00:00</t>
+          <t>28/03/2026 00:00</t>
         </is>
       </c>
       <c r="X106" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AC106" t="inlineStr">
         <is>
-          <t>17/06/2025 00:00</t>
+          <t>29/03/2024 00:00</t>
         </is>
       </c>
       <c r="AD106" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF106" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG106" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>AZERO/2023/077/CON</t>
+          <t>144/2023</t>
         </is>
       </c>
       <c r="B107" t="inlineStr"/>
       <c r="C107" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 6 posti di Dirigente Medico - disciplina: Chirurgia Vascolare - a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2023/077/CON</t>
+          <t>Avviso pubblico, per titoli e colloquio, per l’assunzione a tempo determinato di ASSISTENTI AMMINISTRATIVI - Area degli Assistenti – Bando n. 144/2023</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E107" t="inlineStr"/>
-      <c r="F107" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>20/12/2023 00:00</t>
+          <t>22/12/2023 13:41</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>20/12/2029 00:00</t>
+          <t>22/12/2029 13:41</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>18/01/2024 23:59</t>
+          <t>11/01/2024 23:59</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q107" t="inlineStr"/>
       <c r="R107" t="inlineStr"/>
       <c r="S107" t="inlineStr"/>
       <c r="T107" t="inlineStr"/>
-      <c r="U107" t="inlineStr"/>
+      <c r="U107" t="inlineStr">
+        <is>
+          <t>1064/2024</t>
+        </is>
+      </c>
       <c r="V107" t="inlineStr">
         <is>
-          <t>07/03/2024 00:00</t>
+          <t>07/06/2024 00:00</t>
         </is>
       </c>
       <c r="W107" t="inlineStr">
         <is>
-          <t>28/02/2026 00:00</t>
+          <t>06/06/2026 00:00</t>
+        </is>
+      </c>
+      <c r="X107" t="n">
+        <v>6</v>
+      </c>
+      <c r="AC107" t="inlineStr">
+        <is>
+          <t>01/08/2025 00:00</t>
         </is>
       </c>
       <c r="AD107" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF107" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG107" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>141/2023</t>
+          <t>AZERO/2023/078/CON</t>
         </is>
       </c>
       <c r="B108" t="inlineStr"/>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di TECNICI DELLA PREVENZIONE NELL'AMBIENTE E NEI LUOGHI DI LAVORO - Area dei Professionisti della Salute e dei Funzionari (Ruolo Sanitario) - Bando n. 141/2023</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per n. 48 posti di Dirigente Medico - disciplina: Ginecologia e Ostetricia - a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2023/078/CON</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
-      <c r="E108" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E108" t="inlineStr"/>
       <c r="F108" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>TECNICO DELLA PREVENZIONE NELL'AMBIENTE E NEI LUOGHI DI LAVORO</t>
+          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>15/12/2023 14:50</t>
+          <t>20/12/2023 00:00</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>14/12/2033 00:00</t>
+          <t>20/12/2029 00:00</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>30/04/2024 23:59</t>
+          <t>18/01/2024 23:59</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q108" t="inlineStr"/>
       <c r="R108" t="inlineStr"/>
       <c r="S108" t="inlineStr"/>
       <c r="T108" t="inlineStr"/>
       <c r="U108" t="inlineStr"/>
+      <c r="V108" t="inlineStr">
+        <is>
+          <t>07/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="W108" t="inlineStr">
+        <is>
+          <t>28/02/2026 00:00</t>
+        </is>
+      </c>
       <c r="X108" t="n">
-        <v>5</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="AC108" t="inlineStr">
+        <is>
+          <t>17/06/2025 00:00</t>
+        </is>
       </c>
       <c r="AD108" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
-      <c r="AE108" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AF108" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG108" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
-[...2 lines deleted...]
-      <c r="AH108" t="inlineStr"/>
+          <t>Concorso Pubblico</t>
+        </is>
+      </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>AZERO/2023/082/CON</t>
+          <t>AZERO/2023/079/CON</t>
         </is>
       </c>
       <c r="B109" t="inlineStr"/>
       <c r="C109" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 439 posti di Infermiere a tempo pieno ed indeterminato_Bando n. AZERO/2023/082/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 20 posti di Dirigente Medico - disciplina: Igiene, Epidemiologia e Sanità Pubblica - a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2023/079/CON</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E109" t="inlineStr"/>
       <c r="F109" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t xml:space="preserve">Disciplina IGIENE, EPIDEMIOLOGIA E SANITA' PUBBLICA </t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>13/12/2023 00:00</t>
+          <t>20/12/2023 00:00</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>13/12/2029 00:00</t>
+          <t>20/12/2029 00:00</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>11/01/2024 23:59</t>
+          <t>18/01/2024 23:59</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q109" t="inlineStr"/>
       <c r="R109" t="inlineStr"/>
       <c r="S109" t="inlineStr"/>
       <c r="T109" t="inlineStr"/>
       <c r="U109" t="inlineStr"/>
-      <c r="V109" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="W109" t="inlineStr">
         <is>
-          <t>19/03/2026 00:00</t>
+          <t>10/03/2026 00:00</t>
         </is>
       </c>
       <c r="X109" t="n">
-        <v>56</v>
+        <v>5</v>
       </c>
       <c r="AC109" t="inlineStr">
         <is>
-          <t>16/10/2024 00:00</t>
+          <t>18/11/2024 00:00</t>
         </is>
       </c>
       <c r="AD109" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF109" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG109" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>AZERO/2023/084/CON</t>
+          <t>AZERO/2023/077/CON</t>
         </is>
       </c>
       <c r="B110" t="inlineStr"/>
       <c r="C110" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 5 posti di Dirigente Medico - disciplina: Neurologia - a tempo indeterminato ed a rapporto esclusivo, per conto dell'Azienda Ulss n. 7 Pedemontana_Bando n. AZERO/2023/084/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 6 posti di Dirigente Medico - disciplina: Chirurgia Vascolare - a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2023/077/CON</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E110" t="inlineStr"/>
       <c r="F110" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Disciplina NEUROLOGIA</t>
+          <t>Disciplina CHIRURGIA VASCOLARE</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>13/12/2023 00:00</t>
+          <t>20/12/2023 00:00</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>13/12/2029 00:00</t>
+          <t>20/12/2029 00:00</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>11/01/2024 23:59</t>
+          <t>18/01/2024 23:59</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q110" t="inlineStr"/>
       <c r="R110" t="inlineStr"/>
       <c r="S110" t="inlineStr"/>
       <c r="T110" t="inlineStr"/>
       <c r="U110" t="inlineStr"/>
       <c r="V110" t="inlineStr">
         <is>
-          <t>23/02/2024 00:00</t>
+          <t>07/03/2024 00:00</t>
         </is>
       </c>
       <c r="W110" t="inlineStr">
         <is>
-          <t>22/02/2026 00:00</t>
-[...7 lines deleted...]
-          <t>19/07/2024 00:00</t>
+          <t>28/02/2026 00:00</t>
         </is>
       </c>
       <c r="AD110" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF110" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG110" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>119/2023</t>
+          <t>141/2023</t>
         </is>
       </c>
       <c r="B111" t="inlineStr"/>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Igiene, Epidemiologia e Sanità Pubblica - Bando n. 119/2023</t>
+          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di TECNICI DELLA PREVENZIONE NELL'AMBIENTE E NEI LUOGHI DI LAVORO - Area dei Professionisti della Salute e dei Funzionari (Ruolo Sanitario) - Bando n. 141/2023</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
-      <c r="E111" t="inlineStr"/>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;N° assunti relativo a I, II e III scadenza&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t xml:space="preserve">Disciplina IGIENE, EPIDEMIOLOGIA E SANITA' PUBBLICA </t>
+          <t>TECNICO DELLA PREVENZIONE NELL'AMBIENTE E NEI LUOGHI DI LAVORO</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>01/12/2023 12:15</t>
+          <t>15/12/2023 14:50</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>01/12/2029 12:15</t>
+          <t>14/12/2033 00:00</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>31/05/2024 23:59</t>
+          <t>30/04/2024 23:59</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q111" t="inlineStr"/>
       <c r="R111" t="inlineStr"/>
       <c r="S111" t="inlineStr"/>
       <c r="T111" t="inlineStr"/>
       <c r="U111" t="inlineStr"/>
       <c r="X111" t="n">
-        <v>1</v>
-[...4 lines deleted...]
-        </is>
+        <v>5</v>
+      </c>
+      <c r="Y111" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z111" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA111" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB111" t="n">
+        <v>0</v>
       </c>
       <c r="AD111" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
+      <c r="AE111" t="n">
+        <v>0</v>
+      </c>
       <c r="AF111" t="inlineStr">
         <is>
           <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG111" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
+      <c r="AH111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>AZERO/2023/071/CON</t>
+          <t>AZERO/2023/084/CON</t>
         </is>
       </c>
       <c r="B112" t="inlineStr"/>
       <c r="C112" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO_Concorso Pubblico, per titoli ed esami, per la copertura di n. 12 posti di Dirigente Medico - disciplina: Gastroenterologia - a tempo indeterminato ed a rapporto esclusivo_Bando AZERO/2023/071/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 5 posti di Dirigente Medico - disciplina: Neurologia - a tempo indeterminato ed a rapporto esclusivo, per conto dell'Azienda Ulss n. 7 Pedemontana_Bando n. AZERO/2023/084/CON</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E112" t="inlineStr"/>
       <c r="F112" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Disciplina GASTROENTEROLOGIA</t>
+          <t>Disciplina NEUROLOGIA</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>23/11/2023 00:00</t>
+          <t>13/12/2023 00:00</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>23/11/2029 00:00</t>
+          <t>13/12/2029 00:00</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>21/12/2023 23:59</t>
+          <t>11/01/2024 23:59</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q112" t="inlineStr"/>
       <c r="R112" t="inlineStr"/>
       <c r="S112" t="inlineStr"/>
       <c r="T112" t="inlineStr"/>
       <c r="U112" t="inlineStr"/>
       <c r="V112" t="inlineStr">
         <is>
-          <t>16/02/2024 00:00</t>
+          <t>23/02/2024 00:00</t>
         </is>
       </c>
       <c r="W112" t="inlineStr">
         <is>
-          <t>14/02/2026 00:00</t>
+          <t>22/02/2026 00:00</t>
         </is>
       </c>
       <c r="X112" t="n">
         <v>3</v>
       </c>
       <c r="AC112" t="inlineStr">
         <is>
-          <t>08/11/2024 00:00</t>
+          <t>19/07/2024 00:00</t>
         </is>
       </c>
       <c r="AD112" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF112" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AG112" t="inlineStr">
+        <is>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>117/2023</t>
+          <t>AZERO/2023/082/CON</t>
         </is>
       </c>
       <c r="B113" t="inlineStr"/>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per l'assegnazione di una borsa di studio per la formazione di un farmacista nelle attività di sperimentazione clinica - Bando n. 117/2023</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 439 posti di Infermiere a tempo pieno ed indeterminato_Bando n. AZERO/2023/082/CON</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E113" t="inlineStr"/>
       <c r="F113" t="inlineStr">
         <is>
-          <t>FARMACISTI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Disciplina FARMACIA OSPEDALIERA</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>21/11/2023 12:35</t>
+          <t>13/12/2023 00:00</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>21/11/2029 12:35</t>
+          <t>13/12/2029 00:00</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>01/12/2023 23:59</t>
+          <t>11/01/2024 23:59</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q113" t="inlineStr"/>
       <c r="R113" t="inlineStr"/>
       <c r="S113" t="inlineStr"/>
       <c r="T113" t="inlineStr"/>
       <c r="U113" t="inlineStr"/>
+      <c r="V113" t="inlineStr">
+        <is>
+          <t>20/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="W113" t="inlineStr">
+        <is>
+          <t>19/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="X113" t="n">
+        <v>56</v>
+      </c>
+      <c r="AC113" t="inlineStr">
+        <is>
+          <t>16/10/2024 00:00</t>
+        </is>
+      </c>
       <c r="AD113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF113" t="inlineStr">
         <is>
-          <t>Borse di studio</t>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AG113" t="inlineStr">
+        <is>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>AZERO/2023/069/CON</t>
+          <t>119/2023</t>
         </is>
       </c>
       <c r="B114" t="inlineStr"/>
       <c r="C114" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 37 posti di Dirigente Medico - disciplina: Pediatria - a tempo indeterminato ed a rapporto esclusivo_Bando AZERO/2023/069/CON</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Igiene, Epidemiologia e Sanità Pubblica - Bando n. 119/2023</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E114" t="inlineStr"/>
       <c r="F114" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Disciplina PEDIATRIA</t>
+          <t xml:space="preserve">Disciplina IGIENE, EPIDEMIOLOGIA E SANITA' PUBBLICA </t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>15/11/2023 00:00</t>
+          <t>01/12/2023 12:15</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>15/11/2029 00:00</t>
+          <t>01/12/2029 12:15</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>14/12/2023 00:00</t>
+          <t>31/05/2024 23:59</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q114" t="inlineStr"/>
       <c r="R114" t="inlineStr"/>
       <c r="S114" t="inlineStr"/>
       <c r="T114" t="inlineStr"/>
       <c r="U114" t="inlineStr"/>
-      <c r="V114" t="inlineStr">
+      <c r="X114" t="n">
+        <v>1</v>
+      </c>
+      <c r="AC114" t="inlineStr">
         <is>
           <t>27/02/2024 00:00</t>
         </is>
       </c>
-      <c r="W114" t="inlineStr">
-[...11 lines deleted...]
-      </c>
       <c r="AD114" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF114" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG114" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>110/2023</t>
+          <t>AZERO/2023/071/CON</t>
         </is>
       </c>
       <c r="B115" t="inlineStr"/>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Coordinamento attività Direzione Medica" all'interno della U.O.C. Direzione Medica del Presidio Ospedaliero Santorso per il personale del ruolo sanitario - Area dei Professionisti della Salute e dei Funzionari - Infermiere - Bando n. 110/2023</t>
+          <t>AZIENDA ZERO_Concorso Pubblico, per titoli ed esami, per la copertura di n. 12 posti di Dirigente Medico - disciplina: Gastroenterologia - a tempo indeterminato ed a rapporto esclusivo_Bando AZERO/2023/071/CON</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E115" t="inlineStr"/>
       <c r="F115" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Disciplina GASTROENTEROLOGIA</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>14/11/2023 00:00</t>
+          <t>23/11/2023 00:00</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>14/11/2029 00:00</t>
+          <t>23/11/2029 00:00</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>29/11/2023 23:59</t>
+          <t>21/12/2023 23:59</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q115" t="inlineStr"/>
       <c r="R115" t="inlineStr"/>
       <c r="S115" t="inlineStr"/>
       <c r="T115" t="inlineStr"/>
       <c r="U115" t="inlineStr"/>
+      <c r="V115" t="inlineStr">
+        <is>
+          <t>16/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="W115" t="inlineStr">
+        <is>
+          <t>14/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="X115" t="n">
+        <v>3</v>
+      </c>
+      <c r="AC115" t="inlineStr">
+        <is>
+          <t>08/11/2024 00:00</t>
+        </is>
+      </c>
       <c r="AD115" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF115" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
-[...4 lines deleted...]
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>AZERO/2023/005/AVV</t>
+          <t>117/2023</t>
         </is>
       </c>
       <c r="B116" t="inlineStr"/>
       <c r="C116" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Avviso Pubblico, per titoli ed esami, per la copertura di n. 11 posti di Collaboratore Amministrativo Professionale per il progetto "Controllo di Gestione" con contratto di formazione e lavoro a tempo determinato - Bando AZERO/2023/005/AVV</t>
+          <t>Avviso di procedura selettiva per l'assegnazione di una borsa di studio per la formazione di un farmacista nelle attività di sperimentazione clinica - Bando n. 117/2023</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E116" t="inlineStr"/>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>FARMACISTI</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>Disciplina FARMACIA OSPEDALIERA</t>
+        </is>
+      </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>06/11/2023 00:00</t>
+          <t>21/11/2023 12:35</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>06/11/2029 00:00</t>
+          <t>21/11/2029 12:35</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>23/11/2023 00:00</t>
+          <t>01/12/2023 23:59</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q116" t="inlineStr"/>
       <c r="R116" t="inlineStr"/>
       <c r="S116" t="inlineStr"/>
       <c r="T116" t="inlineStr"/>
       <c r="U116" t="inlineStr"/>
-      <c r="V116" t="inlineStr">
-[...16 lines deleted...]
-      </c>
       <c r="AD116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF116" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
-[...4 lines deleted...]
-          <t>Avviso Pubblico</t>
+          <t>Borse di studio</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>AZERO/2023/068/CON</t>
+          <t>AZERO/2023/069/CON</t>
         </is>
       </c>
       <c r="B117" t="inlineStr"/>
       <c r="C117" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 104 posti di Dirigente Medico - disciplina: Medicina d'Emergenza-Urgenza - a tempo indeterminato ed a rapporto esclusivo_Bando AZERO/2023/068/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 37 posti di Dirigente Medico - disciplina: Pediatria - a tempo indeterminato ed a rapporto esclusivo_Bando AZERO/2023/069/CON</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E117" t="inlineStr"/>
       <c r="F117" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
+          <t>Disciplina PEDIATRIA</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>25/10/2023 00:00</t>
+          <t>15/11/2023 00:00</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>25/10/2029 00:00</t>
+          <t>15/11/2029 00:00</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>23/11/2023 00:00</t>
+          <t>14/12/2023 00:00</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q117" t="inlineStr"/>
       <c r="R117" t="inlineStr"/>
       <c r="S117" t="inlineStr"/>
       <c r="T117" t="inlineStr"/>
       <c r="U117" t="inlineStr"/>
       <c r="V117" t="inlineStr">
         <is>
-          <t>02/01/2024 00:00</t>
+          <t>27/02/2024 00:00</t>
         </is>
       </c>
       <c r="W117" t="inlineStr">
         <is>
-          <t>21/12/2025 00:00</t>
+          <t>22/02/2026 00:00</t>
         </is>
       </c>
       <c r="X117" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="AC117" t="inlineStr">
         <is>
-          <t>12/01/2024 00:00</t>
+          <t>03/06/2025 00:00</t>
         </is>
       </c>
       <c r="AD117" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF117" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG117" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>92/2023</t>
+          <t>110/2023</t>
         </is>
       </c>
       <c r="B118" t="inlineStr"/>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Gastroenterologia - Bando n. 92/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Coordinamento attività Direzione Medica" all'interno della U.O.C. Direzione Medica del Presidio Ospedaliero Santorso per il personale del ruolo sanitario - Area dei Professionisti della Salute e dei Funzionari - Infermiere - Bando n. 110/2023</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E118" t="inlineStr"/>
       <c r="F118" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Disciplina GASTROENTEROLOGIA</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>29/09/2023 12:00</t>
+          <t>14/11/2023 00:00</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>29/09/2029 12:00</t>
+          <t>14/11/2029 00:00</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>31/12/2023 23:59</t>
+          <t>29/11/2023 23:59</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q118" t="inlineStr"/>
       <c r="R118" t="inlineStr"/>
       <c r="S118" t="inlineStr"/>
       <c r="T118" t="inlineStr"/>
       <c r="U118" t="inlineStr"/>
-      <c r="X118" t="n">
-[...6 lines deleted...]
-      </c>
       <c r="AD118" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF118" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG118" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>AZERO/2023/064/CON</t>
+          <t>AZERO/2023/005/AVV</t>
         </is>
       </c>
       <c r="B119" t="inlineStr"/>
       <c r="C119" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 13 posti di Collaboratore Amministrativo Professionale - Settore Giuridico - a tempo pieno e indeterminato _ Bando AZERO/2023/064/CON</t>
+          <t>AZIENDA ZERO - Avviso Pubblico, per titoli ed esami, per la copertura di n. 11 posti di Collaboratore Amministrativo Professionale per il progetto "Controllo di Gestione" con contratto di formazione e lavoro a tempo determinato - Bando AZERO/2023/005/AVV</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E119" t="inlineStr"/>
       <c r="H119" t="inlineStr">
         <is>
-          <t>30/08/2023 00:00</t>
+          <t>06/11/2023 00:00</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>30/08/2029 00:00</t>
+          <t>06/11/2029 00:00</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>28/09/2023 00:00</t>
+          <t>23/11/2023 00:00</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q119" t="inlineStr"/>
       <c r="R119" t="inlineStr"/>
       <c r="S119" t="inlineStr"/>
       <c r="T119" t="inlineStr"/>
       <c r="U119" t="inlineStr"/>
       <c r="V119" t="inlineStr">
         <is>
-          <t>02/01/2024 00:00</t>
+          <t>22/12/2023 00:00</t>
         </is>
       </c>
       <c r="W119" t="inlineStr">
         <is>
-          <t>20/12/2025 00:00</t>
+          <t>19/12/2025 00:00</t>
         </is>
       </c>
       <c r="X119" t="n">
         <v>1</v>
       </c>
       <c r="AC119" t="inlineStr">
         <is>
-          <t>15/04/2024 00:00</t>
+          <t>01/03/2024 00:00</t>
         </is>
       </c>
       <c r="AD119" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF119" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG119" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>AZERO/2023/062/CON</t>
+          <t>AZERO/2023/068/CON</t>
         </is>
       </c>
       <c r="B120" t="inlineStr"/>
       <c r="C120" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 23 posti di Dirigente Medico nella disciplina di Neurologia, a tempo indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2023/062/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 104 posti di Dirigente Medico - disciplina: Medicina d'Emergenza-Urgenza - a tempo indeterminato ed a rapporto esclusivo_Bando AZERO/2023/068/CON</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E120" t="inlineStr"/>
       <c r="F120" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Disciplina NEUROLOGIA</t>
+          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>30/08/2023 00:00</t>
+          <t>25/10/2023 00:00</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>30/08/2029 00:00</t>
+          <t>25/10/2029 00:00</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>28/09/2023 00:00</t>
+          <t>23/11/2023 00:00</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q120" t="inlineStr"/>
       <c r="R120" t="inlineStr"/>
       <c r="S120" t="inlineStr"/>
       <c r="T120" t="inlineStr"/>
       <c r="U120" t="inlineStr"/>
       <c r="V120" t="inlineStr">
         <is>
-          <t>15/11/2023 00:00</t>
+          <t>02/01/2024 00:00</t>
         </is>
       </c>
       <c r="W120" t="inlineStr">
         <is>
-          <t>13/11/2025 00:00</t>
+          <t>21/12/2025 00:00</t>
         </is>
       </c>
       <c r="X120" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="AC120" t="inlineStr">
         <is>
-          <t>19/07/2024 00:00</t>
+          <t>12/01/2024 00:00</t>
         </is>
       </c>
       <c r="AD120" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF120" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG120" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>AZERO/2023/060/CON</t>
+          <t>92/2023</t>
         </is>
       </c>
       <c r="B121" t="inlineStr"/>
       <c r="C121" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 41 posti di Dirigente Medico nella disciplina di Medicina Interna, a tempo indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2023/060/CON</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Gastroenterologia - Bando n. 92/2023</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E121" t="inlineStr"/>
       <c r="F121" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA INTERNA</t>
+          <t>Disciplina GASTROENTEROLOGIA</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>30/08/2023 00:00</t>
+          <t>29/09/2023 12:00</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>30/08/2029 00:00</t>
+          <t>29/09/2029 12:00</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>28/09/2023 00:00</t>
+          <t>31/12/2023 23:59</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q121" t="inlineStr"/>
       <c r="R121" t="inlineStr"/>
       <c r="S121" t="inlineStr"/>
       <c r="T121" t="inlineStr"/>
       <c r="U121" t="inlineStr"/>
-      <c r="V121" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="X121" t="n">
-        <v>6</v>
+        <v>2</v>
+      </c>
+      <c r="AC121" t="inlineStr">
+        <is>
+          <t>08/01/2024 00:00</t>
+        </is>
       </c>
       <c r="AD121" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF121" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG121" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>AZERO/2023/058/CON</t>
+          <t>AZERO/2023/060/CON</t>
         </is>
       </c>
       <c r="B122" t="inlineStr"/>
       <c r="C122" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 1 posto di Dirigente Statistico per conto dell'Azienda Ulss 7 Pedemontana_Bando n. AZERO/2023/058/CON.</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 41 posti di Dirigente Medico nella disciplina di Medicina Interna, a tempo indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2023/060/CON</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E122" t="inlineStr"/>
       <c r="F122" t="inlineStr">
         <is>
-          <t>STATISTICO</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Dirigente Statistico</t>
+          <t>Disciplina MEDICINA INTERNA</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>23/08/2023 00:00</t>
+          <t>30/08/2023 00:00</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>23/08/2029 00:00</t>
+          <t>30/08/2029 00:00</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>21/09/2023 00:00</t>
+          <t>28/09/2023 00:00</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q122" t="inlineStr"/>
       <c r="R122" t="inlineStr"/>
       <c r="S122" t="inlineStr"/>
       <c r="T122" t="inlineStr"/>
       <c r="U122" t="inlineStr"/>
       <c r="V122" t="inlineStr">
         <is>
-          <t>05/02/2024 00:00</t>
+          <t>15/11/2023 00:00</t>
         </is>
       </c>
       <c r="W122" t="inlineStr">
         <is>
-          <t>31/01/2026 00:00</t>
+          <t>13/11/2025 00:00</t>
         </is>
       </c>
       <c r="X122" t="n">
-        <v>2</v>
-[...4 lines deleted...]
-        </is>
+        <v>6</v>
       </c>
       <c r="AD122" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF122" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG122" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>58/2023</t>
+          <t>AZERO/2023/062/CON</t>
         </is>
       </c>
       <c r="B123" t="inlineStr"/>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Medicina Interna - Bando n. 58/2023</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 23 posti di Dirigente Medico nella disciplina di Neurologia, a tempo indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2023/062/CON</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E123" t="inlineStr"/>
       <c r="F123" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA INTERNA</t>
+          <t>Disciplina NEUROLOGIA</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>11/08/2023 00:00</t>
+          <t>30/08/2023 00:00</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>11/08/2029 00:00</t>
+          <t>30/08/2029 00:00</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>31/12/2023 23:59</t>
+          <t>28/09/2023 00:00</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q123" t="inlineStr"/>
       <c r="R123" t="inlineStr"/>
       <c r="S123" t="inlineStr"/>
       <c r="T123" t="inlineStr"/>
       <c r="U123" t="inlineStr"/>
+      <c r="V123" t="inlineStr">
+        <is>
+          <t>15/11/2023 00:00</t>
+        </is>
+      </c>
+      <c r="W123" t="inlineStr">
+        <is>
+          <t>13/11/2025 00:00</t>
+        </is>
+      </c>
+      <c r="X123" t="n">
+        <v>1</v>
+      </c>
+      <c r="AC123" t="inlineStr">
+        <is>
+          <t>19/07/2024 00:00</t>
+        </is>
+      </c>
       <c r="AD123" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF123" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG123" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>53/2023</t>
+          <t>AZERO/2023/064/CON</t>
         </is>
       </c>
       <c r="B124" t="inlineStr"/>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Pediatria - Bando n. 53/2023</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 13 posti di Collaboratore Amministrativo Professionale - Settore Giuridico - a tempo pieno e indeterminato _ Bando AZERO/2023/064/CON</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E124" t="inlineStr"/>
-      <c r="F124" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>28/07/2023 00:00</t>
+          <t>30/08/2023 00:00</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>28/07/2029 00:00</t>
+          <t>30/08/2029 00:00</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>31/12/2023 23:59</t>
+          <t>28/09/2023 00:00</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q124" t="inlineStr"/>
       <c r="R124" t="inlineStr"/>
       <c r="S124" t="inlineStr"/>
       <c r="T124" t="inlineStr"/>
       <c r="U124" t="inlineStr"/>
+      <c r="V124" t="inlineStr">
+        <is>
+          <t>02/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="W124" t="inlineStr">
+        <is>
+          <t>20/12/2025 00:00</t>
+        </is>
+      </c>
       <c r="X124" t="n">
         <v>1</v>
       </c>
       <c r="AC124" t="inlineStr">
         <is>
-          <t>10/11/2023 00:00</t>
+          <t>15/04/2024 00:00</t>
         </is>
       </c>
       <c r="AD124" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF124" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG124" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>AZERO/2023/047/CON</t>
+          <t>AZERO/2023/058/CON</t>
         </is>
       </c>
       <c r="B125" t="inlineStr"/>
       <c r="C125" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 8 posti di Collaboratore Tecnico Professionale - Ingegnere Civile (Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico), a tempo pieno e indeterminato _ Bando AZERO/2023/047/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 1 posto di Dirigente Statistico per conto dell'Azienda Ulss 7 Pedemontana_Bando n. AZERO/2023/058/CON.</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E125" t="inlineStr"/>
       <c r="F125" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>STATISTICO</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>INGEGNERE CIVILE</t>
+          <t>Dirigente Statistico</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>26/07/2023 00:00</t>
+          <t>23/08/2023 00:00</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>26/07/2029 00:00</t>
+          <t>23/08/2029 00:00</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>24/08/2023 00:00</t>
+          <t>21/09/2023 00:00</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q125" t="inlineStr"/>
       <c r="R125" t="inlineStr"/>
       <c r="S125" t="inlineStr"/>
       <c r="T125" t="inlineStr"/>
       <c r="U125" t="inlineStr"/>
       <c r="V125" t="inlineStr">
         <is>
-          <t>05/10/2023 00:00</t>
+          <t>05/02/2024 00:00</t>
         </is>
       </c>
       <c r="W125" t="inlineStr">
         <is>
-          <t>02/10/2025 00:00</t>
+          <t>31/01/2026 00:00</t>
         </is>
       </c>
       <c r="X125" t="n">
         <v>2</v>
       </c>
-      <c r="Z125" t="n">
-        <v>2</v>
+      <c r="AC125" t="inlineStr">
+        <is>
+          <t>01/03/2025 00:00</t>
+        </is>
       </c>
       <c r="AD125" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF125" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG125" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>AZERO/2023/048/CON</t>
+          <t>58/2023</t>
         </is>
       </c>
       <c r="B126" t="inlineStr"/>
       <c r="C126" t="inlineStr">
         <is>
-          <t>RIAPERTURA TERMINI - AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 7 posti di Operatore Tecnico Specializzato - Meccanico (Area degli Operatori - Ruolo Tecnico), a tempo pieno e indeterminato _ Bando AZERO/2023/048/CON</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Medicina Interna - Bando n. 58/2023</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E126" t="inlineStr"/>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>Disciplina MEDICINA INTERNA</t>
+        </is>
+      </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>26/07/2023 00:00</t>
+          <t>11/08/2023 00:00</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>26/07/2029 00:00</t>
+          <t>11/08/2029 00:00</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>24/08/2023 00:00</t>
+          <t>31/12/2023 23:59</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>Si</t>
-[...9 lines deleted...]
-          <t>26/10/2023 00:00</t>
+          <t>No</t>
         </is>
       </c>
       <c r="O126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q126" t="inlineStr"/>
       <c r="R126" t="inlineStr"/>
       <c r="S126" t="inlineStr"/>
       <c r="T126" t="inlineStr"/>
       <c r="U126" t="inlineStr"/>
-      <c r="V126" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="AD126" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF126" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG126" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>AZERO/2023/053/CON</t>
+          <t>53/2023</t>
         </is>
       </c>
       <c r="B127" t="inlineStr"/>
       <c r="C127" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 101 posti di Dirigente Medico - disciplina: Anestesia e Rianimazione - a tempo indeterminato ed a rapporto esclusivo _ Bando AZERO/2023/053/CON</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Pediatria - Bando n. 53/2023</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E127" t="inlineStr"/>
       <c r="F127" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
+          <t>Disciplina PEDIATRIA</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>05/07/2023 00:00</t>
+          <t>28/07/2023 00:00</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>05/07/2029 00:00</t>
+          <t>28/07/2029 00:00</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>03/08/2023 00:00</t>
+          <t>31/12/2023 23:59</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q127" t="inlineStr"/>
       <c r="R127" t="inlineStr"/>
       <c r="S127" t="inlineStr"/>
       <c r="T127" t="inlineStr"/>
       <c r="U127" t="inlineStr"/>
-      <c r="V127" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="X127" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="AC127" t="inlineStr">
         <is>
           <t>10/11/2023 00:00</t>
         </is>
       </c>
       <c r="AD127" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF127" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG127" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>AZERO/2023/049/CON</t>
+          <t>AZERO/2023/048/CON</t>
         </is>
       </c>
       <c r="B128" t="inlineStr"/>
       <c r="C128" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 49 posti di Dirigente Medico - disciplina: Radiodiagnostica - a tempo indeterminato ed a rapporto esclusivo _ Bando AZERO/2023/049/CON</t>
+          <t>RIAPERTURA TERMINI - AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 7 posti di Operatore Tecnico Specializzato - Meccanico (Area degli Operatori - Ruolo Tecnico), a tempo pieno e indeterminato _ Bando AZERO/2023/048/CON</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E128" t="inlineStr"/>
-      <c r="F128" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>05/07/2023 00:00</t>
+          <t>26/07/2023 00:00</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>05/07/2029 00:00</t>
+          <t>26/07/2029 00:00</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>03/08/2023 00:00</t>
+          <t>24/08/2023 00:00</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
+        </is>
+      </c>
+      <c r="M128" t="inlineStr">
+        <is>
+          <t>27/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>26/10/2023 00:00</t>
         </is>
       </c>
       <c r="O128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q128" t="inlineStr"/>
       <c r="R128" t="inlineStr"/>
       <c r="S128" t="inlineStr"/>
       <c r="T128" t="inlineStr"/>
       <c r="U128" t="inlineStr"/>
       <c r="V128" t="inlineStr">
         <is>
-          <t>05/10/2023 00:00</t>
+          <t>22/12/2023 00:00</t>
         </is>
       </c>
       <c r="W128" t="inlineStr">
         <is>
-          <t>02/10/2025 00:00</t>
-[...3 lines deleted...]
-        <v>3</v>
+          <t>18/12/2025 00:00</t>
+        </is>
       </c>
       <c r="AC128" t="inlineStr">
         <is>
-          <t>23/05/2024 00:00</t>
+          <t>13/09/2024 00:00</t>
         </is>
       </c>
       <c r="AD128" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF128" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG128" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>AZERO/2023/057/CON</t>
+          <t>AZERO/2023/047/CON</t>
         </is>
       </c>
       <c r="B129" t="inlineStr"/>
       <c r="C129" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 3 posti di Dirigente Medico - disciplina: Chirurgia Maxillo-Facciale - a tempo indeterminato ed a rapporto esclusivo _ Bando AZERO/2023/057/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 8 posti di Collaboratore Tecnico Professionale - Ingegnere Civile (Area dei Professionisti della Salute e dei Funzionari - Ruolo Tecnico), a tempo pieno e indeterminato _ Bando AZERO/2023/047/CON</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E129" t="inlineStr"/>
       <c r="F129" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Disciplina CHIRURGIA MAXILLO FACCIALE</t>
+          <t>INGEGNERE CIVILE</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>05/07/2023 00:00</t>
+          <t>26/07/2023 00:00</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>05/07/2029 00:00</t>
+          <t>26/07/2029 00:00</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>03/08/2023 00:00</t>
+          <t>24/08/2023 00:00</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q129" t="inlineStr"/>
       <c r="R129" t="inlineStr"/>
       <c r="S129" t="inlineStr"/>
       <c r="T129" t="inlineStr"/>
       <c r="U129" t="inlineStr"/>
       <c r="V129" t="inlineStr">
         <is>
-          <t>18/10/2023 00:00</t>
+          <t>05/10/2023 00:00</t>
         </is>
       </c>
       <c r="W129" t="inlineStr">
         <is>
-          <t>15/10/2025 00:00</t>
-        </is>
+          <t>02/10/2025 00:00</t>
+        </is>
+      </c>
+      <c r="X129" t="n">
+        <v>2</v>
       </c>
       <c r="Z129" t="n">
-        <v>1</v>
-[...7 lines deleted...]
-        </is>
+        <v>2</v>
       </c>
       <c r="AD129" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF129" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG129" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>AZERO/2023/050/CON</t>
+          <t>AZERO/2023/049/CON</t>
         </is>
       </c>
       <c r="B130" t="inlineStr"/>
       <c r="C130" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 60 posti di Dirigente Medico - disciplina: Psichiatria - a tempo indeterminato ed a rapporto esclusivo_Bando AZERO/2023/050/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 49 posti di Dirigente Medico - disciplina: Radiodiagnostica - a tempo indeterminato ed a rapporto esclusivo _ Bando AZERO/2023/049/CON</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E130" t="inlineStr"/>
       <c r="F130" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Disciplina PSICHIATRIA</t>
+          <t>Disciplina RADIODIAGNOSTICA</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>29/06/2023 00:00</t>
+          <t>05/07/2023 00:00</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>29/06/2029 00:00</t>
+          <t>05/07/2029 00:00</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>27/07/2023 00:00</t>
+          <t>03/08/2023 00:00</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q130" t="inlineStr"/>
       <c r="R130" t="inlineStr"/>
       <c r="S130" t="inlineStr"/>
       <c r="T130" t="inlineStr"/>
       <c r="U130" t="inlineStr"/>
       <c r="V130" t="inlineStr">
         <is>
-          <t>18/10/2023 00:00</t>
+          <t>05/10/2023 00:00</t>
         </is>
       </c>
       <c r="W130" t="inlineStr">
         <is>
-          <t>15/10/2025 00:00</t>
+          <t>02/10/2025 00:00</t>
         </is>
       </c>
       <c r="X130" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AC130" t="inlineStr">
         <is>
-          <t>20/10/2023 00:00</t>
+          <t>23/05/2024 00:00</t>
         </is>
       </c>
       <c r="AD130" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF130" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG130" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>AZERO/2023/043/CON</t>
+          <t>AZERO/2023/057/CON</t>
         </is>
       </c>
       <c r="B131" t="inlineStr"/>
       <c r="C131" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 21 posti di Tecnico Sanitario di Radiologia Medica - Area dei Professionisti della Salute e dei Funzionari - a tempo pieno e indeterminato_Bando AZERO/2023/043/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 3 posti di Dirigente Medico - disciplina: Chirurgia Maxillo-Facciale - a tempo indeterminato ed a rapporto esclusivo _ Bando AZERO/2023/057/CON</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E131" t="inlineStr"/>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>Disciplina CHIRURGIA MAXILLO FACCIALE</t>
+        </is>
+      </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>29/06/2023 00:00</t>
+          <t>05/07/2023 00:00</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>29/06/2029 00:00</t>
+          <t>05/07/2029 00:00</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>27/07/2023 00:00</t>
+          <t>03/08/2023 00:00</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q131" t="inlineStr"/>
       <c r="R131" t="inlineStr"/>
       <c r="S131" t="inlineStr"/>
       <c r="T131" t="inlineStr"/>
       <c r="U131" t="inlineStr"/>
       <c r="V131" t="inlineStr">
         <is>
-          <t>14/09/2023 00:00</t>
+          <t>18/10/2023 00:00</t>
         </is>
       </c>
       <c r="W131" t="inlineStr">
         <is>
-          <t>10/09/2025 00:00</t>
-[...3 lines deleted...]
-        <v>5</v>
+          <t>15/10/2025 00:00</t>
+        </is>
+      </c>
+      <c r="Z131" t="n">
+        <v>1</v>
+      </c>
+      <c r="AA131" t="n">
+        <v>1</v>
       </c>
       <c r="AC131" t="inlineStr">
         <is>
-          <t>31/12/2024 00:00</t>
+          <t>14/06/2024 00:00</t>
         </is>
       </c>
       <c r="AD131" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF131" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG131" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>AZERO/2023/041/CON</t>
+          <t>AZERO/2023/053/CON</t>
         </is>
       </c>
       <c r="B132" t="inlineStr"/>
       <c r="C132" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 11 posti di Dirigente Medico - disciplina: Oncologia - a tempo indeterminato ed a rapporto esclusivo_Bando AZERO/2023/041/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 101 posti di Dirigente Medico - disciplina: Anestesia e Rianimazione - a tempo indeterminato ed a rapporto esclusivo _ Bando AZERO/2023/053/CON</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E132" t="inlineStr"/>
       <c r="F132" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Disciplina ONCOLOGIA</t>
+          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>29/06/2023 00:00</t>
+          <t>05/07/2023 00:00</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>29/06/2029 00:00</t>
+          <t>05/07/2029 00:00</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>27/07/2023 00:00</t>
+          <t>03/08/2023 00:00</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q132" t="inlineStr"/>
       <c r="R132" t="inlineStr"/>
       <c r="S132" t="inlineStr"/>
       <c r="T132" t="inlineStr"/>
       <c r="U132" t="inlineStr"/>
       <c r="V132" t="inlineStr">
         <is>
-          <t>13/10/2023 00:00</t>
+          <t>25/10/2023 00:00</t>
         </is>
       </c>
       <c r="W132" t="inlineStr">
         <is>
-          <t>11/10/2025 00:00</t>
+          <t>19/10/2025 00:00</t>
         </is>
       </c>
       <c r="X132" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="AC132" t="inlineStr">
         <is>
-          <t>01/01/2025 00:00</t>
+          <t>10/11/2023 00:00</t>
         </is>
       </c>
       <c r="AD132" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF132" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG132" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>AZERO/2023/052/CON</t>
+          <t>AZERO/2023/050/CON</t>
         </is>
       </c>
       <c r="B133" t="inlineStr"/>
       <c r="C133" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 28 posti di Dirigente Medico - disciplina: Neuropsichiatria Infantile - a tempo indeterminato ed a rapporto esclusivo_Bando AZERO/2023/052/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 60 posti di Dirigente Medico - disciplina: Psichiatria - a tempo indeterminato ed a rapporto esclusivo_Bando AZERO/2023/050/CON</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E133" t="inlineStr"/>
       <c r="F133" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Disciplina NEUROPSICHIATRIA INFANTILE</t>
+          <t>Disciplina PSICHIATRIA</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>29/06/2023 00:00</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>29/06/2029 00:00</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
           <t>27/07/2023 00:00</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q133" t="inlineStr"/>
       <c r="R133" t="inlineStr"/>
       <c r="S133" t="inlineStr"/>
       <c r="T133" t="inlineStr"/>
       <c r="U133" t="inlineStr"/>
       <c r="V133" t="inlineStr">
         <is>
-          <t>17/10/2023 00:00</t>
+          <t>18/10/2023 00:00</t>
         </is>
       </c>
       <c r="W133" t="inlineStr">
         <is>
           <t>15/10/2025 00:00</t>
         </is>
       </c>
       <c r="X133" t="n">
         <v>1</v>
       </c>
       <c r="AC133" t="inlineStr">
         <is>
-          <t>10/01/2025 00:00</t>
+          <t>20/10/2023 00:00</t>
         </is>
       </c>
       <c r="AD133" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF133" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG133" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>40/2023</t>
+          <t>AZERO/2023/041/CON</t>
         </is>
       </c>
       <c r="B134" t="inlineStr"/>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Medicina d'Emergenza - Urgenza - Bando n. 40/2023</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 11 posti di Dirigente Medico - disciplina: Oncologia - a tempo indeterminato ed a rapporto esclusivo_Bando AZERO/2023/041/CON</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E134" t="inlineStr"/>
       <c r="F134" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
+          <t>Disciplina ONCOLOGIA</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>16/06/2023 13:00</t>
+          <t>29/06/2023 00:00</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>16/06/2029 13:00</t>
+          <t>29/06/2029 00:00</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>31/12/2023 23:59</t>
+          <t>27/07/2023 00:00</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q134" t="inlineStr"/>
       <c r="R134" t="inlineStr"/>
       <c r="S134" t="inlineStr"/>
       <c r="T134" t="inlineStr"/>
       <c r="U134" t="inlineStr"/>
+      <c r="V134" t="inlineStr">
+        <is>
+          <t>13/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="W134" t="inlineStr">
+        <is>
+          <t>11/10/2025 00:00</t>
+        </is>
+      </c>
       <c r="X134" t="n">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="AC134" t="inlineStr">
         <is>
-          <t>01/09/2023 00:00</t>
+          <t>01/01/2025 00:00</t>
         </is>
       </c>
       <c r="AD134" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF134" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG134" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>AZERO/2023/033/CON</t>
+          <t>AZERO/2023/043/CON</t>
         </is>
       </c>
       <c r="B135" t="inlineStr"/>
       <c r="C135" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 7 posti di Operatore Tecnico Specializzato - PORTINAIO/CENTRALINISTA - a tempo pieno e indeterminato_Bando AZERO/2023/033/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 21 posti di Tecnico Sanitario di Radiologia Medica - Area dei Professionisti della Salute e dei Funzionari - a tempo pieno e indeterminato_Bando AZERO/2023/043/CON</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E135" t="inlineStr"/>
       <c r="H135" t="inlineStr">
         <is>
-          <t>15/06/2023 00:00</t>
+          <t>29/06/2023 00:00</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>15/06/2029 00:00</t>
+          <t>29/06/2029 00:00</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>13/07/2023 00:00</t>
+          <t>27/07/2023 00:00</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q135" t="inlineStr"/>
       <c r="R135" t="inlineStr"/>
       <c r="S135" t="inlineStr"/>
       <c r="T135" t="inlineStr"/>
       <c r="U135" t="inlineStr"/>
       <c r="V135" t="inlineStr">
         <is>
-          <t>25/09/2023 00:00</t>
+          <t>14/09/2023 00:00</t>
         </is>
       </c>
       <c r="W135" t="inlineStr">
         <is>
-          <t>21/09/2025 00:00</t>
+          <t>10/09/2025 00:00</t>
         </is>
       </c>
       <c r="X135" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AC135" t="inlineStr">
         <is>
-          <t>18/04/2025 00:00</t>
+          <t>31/12/2024 00:00</t>
         </is>
       </c>
       <c r="AD135" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF135" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG135" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>AZERO/2023/032/CON</t>
+          <t>AZERO/2023/052/CON</t>
         </is>
       </c>
       <c r="B136" t="inlineStr"/>
       <c r="C136" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 4 posti di Collaboratore Tecnico Professionale - Ingegnere Elettrico - a tempo pieno e indeterminato_Bando AZERO/2023/032/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 28 posti di Dirigente Medico - disciplina: Neuropsichiatria Infantile - a tempo indeterminato ed a rapporto esclusivo_Bando AZERO/2023/052/CON</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E136" t="inlineStr"/>
       <c r="F136" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>INGEGNERE ELETTRICO</t>
+          <t>Disciplina NEUROPSICHIATRIA INFANTILE</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>15/06/2023 00:00</t>
+          <t>29/06/2023 00:00</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>15/06/2029 00:00</t>
+          <t>29/06/2029 00:00</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>13/07/2023 00:00</t>
+          <t>27/07/2023 00:00</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q136" t="inlineStr"/>
       <c r="R136" t="inlineStr"/>
       <c r="S136" t="inlineStr"/>
       <c r="T136" t="inlineStr"/>
       <c r="U136" t="inlineStr"/>
       <c r="V136" t="inlineStr">
         <is>
-          <t>25/09/2023 00:00</t>
+          <t>17/10/2023 00:00</t>
         </is>
       </c>
       <c r="W136" t="inlineStr">
         <is>
-          <t>21/09/2025 00:00</t>
+          <t>15/10/2025 00:00</t>
         </is>
       </c>
       <c r="X136" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="AC136" t="inlineStr">
+        <is>
+          <t>10/01/2025 00:00</t>
+        </is>
       </c>
       <c r="AD136" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF136" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG136" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>AZERO/2023/042/CON</t>
+          <t>40/2023</t>
         </is>
       </c>
       <c r="B137" t="inlineStr"/>
       <c r="C137" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 18 posti di Dirigente Medico - disciplina. Urologia - a tempo indeterminato ed a rapporto esclusivo_Bando AZERO/2023/042/CON</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Medicina d'Emergenza - Urgenza - Bando n. 40/2023</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E137" t="inlineStr"/>
       <c r="F137" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Disciplina UROLOGIA</t>
+          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>15/06/2023 00:00</t>
+          <t>16/06/2023 13:00</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>15/06/2029 00:00</t>
+          <t>16/06/2029 13:00</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>13/07/2023 00:00</t>
+          <t>31/12/2023 23:59</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q137" t="inlineStr"/>
       <c r="R137" t="inlineStr"/>
       <c r="S137" t="inlineStr"/>
       <c r="T137" t="inlineStr"/>
       <c r="U137" t="inlineStr"/>
-      <c r="V137" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="X137" t="n">
-        <v>5</v>
+        <v>4</v>
+      </c>
+      <c r="AA137" t="n">
+        <v>4</v>
       </c>
       <c r="AC137" t="inlineStr">
         <is>
-          <t>02/08/2024 00:00</t>
+          <t>01/09/2023 00:00</t>
         </is>
       </c>
       <c r="AD137" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF137" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG137" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>AZERO/2023/028/CON</t>
+          <t>AZERO/2023/042/CON</t>
         </is>
       </c>
       <c r="B138" t="inlineStr"/>
       <c r="C138" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 7 posti di Dirigente Medico - disciplina: Malattie Infettive - a tempo indeterminato ed a rapporto esclusivo - Bando AZERO/2023/028/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 18 posti di Dirigente Medico - disciplina. Urologia - a tempo indeterminato ed a rapporto esclusivo_Bando AZERO/2023/042/CON</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E138" t="inlineStr"/>
       <c r="F138" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Disciplina MALATTIE INFETTIVE</t>
+          <t>Disciplina UROLOGIA</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>07/06/2023 00:00</t>
+          <t>15/06/2023 00:00</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>07/06/2029 00:00</t>
+          <t>15/06/2029 00:00</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>06/07/2023 00:00</t>
+          <t>13/07/2023 00:00</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O138" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q138" t="inlineStr"/>
       <c r="R138" t="inlineStr"/>
       <c r="S138" t="inlineStr"/>
       <c r="T138" t="inlineStr"/>
       <c r="U138" t="inlineStr"/>
       <c r="V138" t="inlineStr">
         <is>
-          <t>25/09/2023 00:00</t>
+          <t>17/08/2023 00:00</t>
         </is>
       </c>
       <c r="W138" t="inlineStr">
         <is>
-          <t>21/09/2025 00:00</t>
+          <t>10/08/2025 00:00</t>
         </is>
       </c>
       <c r="X138" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="AC138" t="inlineStr">
         <is>
-          <t>11/12/2023 00:00</t>
+          <t>02/08/2024 00:00</t>
         </is>
       </c>
       <c r="AD138" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF138" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AG138" t="inlineStr">
+        <is>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>34_2023</t>
+          <t>AZERO/2023/033/CON</t>
         </is>
       </c>
       <c r="B139" t="inlineStr"/>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: Chirurgia Generale - Bando n. 34/2023</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 7 posti di Operatore Tecnico Specializzato - PORTINAIO/CENTRALINISTA - a tempo pieno e indeterminato_Bando AZERO/2023/033/CON</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E139" t="inlineStr"/>
-      <c r="F139" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>01/06/2023 00:00</t>
+          <t>15/06/2023 00:00</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>01/06/2029 00:00</t>
+          <t>15/06/2029 00:00</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>21/06/2023 23:59</t>
+          <t>13/07/2023 00:00</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q139" t="inlineStr"/>
       <c r="R139" t="inlineStr"/>
       <c r="S139" t="inlineStr"/>
       <c r="T139" t="inlineStr"/>
-      <c r="U139" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U139" t="inlineStr"/>
       <c r="V139" t="inlineStr">
         <is>
-          <t>21/07/2023 00:00</t>
+          <t>25/09/2023 00:00</t>
         </is>
       </c>
       <c r="W139" t="inlineStr">
         <is>
-          <t>20/07/2025 00:00</t>
-[...6 lines deleted...]
-        <v>2</v>
+          <t>21/09/2025 00:00</t>
+        </is>
+      </c>
+      <c r="X139" t="n">
+        <v>3</v>
+      </c>
+      <c r="AC139" t="inlineStr">
+        <is>
+          <t>18/04/2025 00:00</t>
+        </is>
       </c>
       <c r="AD139" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF139" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AG139" t="inlineStr">
+        <is>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>AZERO_2023_027_CON</t>
+          <t>AZERO/2023/032/CON</t>
         </is>
       </c>
       <c r="B140" t="inlineStr"/>
       <c r="C140" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 61 posti di Dirigente Medico - disciplina: Ginecologia e Ostetricia - a tempo indeterminato ed a rapporto esclusivo_Bando AZERO/2023/027/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 4 posti di Collaboratore Tecnico Professionale - Ingegnere Elettrico - a tempo pieno e indeterminato_Bando AZERO/2023/032/CON</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E140" t="inlineStr"/>
       <c r="F140" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
+          <t>INGEGNERE ELETTRICO</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>31/05/2023 00:00</t>
+          <t>15/06/2023 00:00</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>31/05/2029 00:00</t>
+          <t>15/06/2029 00:00</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>29/06/2023 23:59</t>
+          <t>13/07/2023 00:00</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q140" t="inlineStr"/>
       <c r="R140" t="inlineStr"/>
       <c r="S140" t="inlineStr"/>
       <c r="T140" t="inlineStr"/>
       <c r="U140" t="inlineStr"/>
       <c r="V140" t="inlineStr">
         <is>
-          <t>17/08/2023 00:00</t>
+          <t>25/09/2023 00:00</t>
         </is>
       </c>
       <c r="W140" t="inlineStr">
         <is>
-          <t>10/08/2025 00:00</t>
+          <t>21/09/2025 00:00</t>
         </is>
       </c>
       <c r="X140" t="n">
-        <v>10</v>
-[...4 lines deleted...]
-        </is>
+        <v>0</v>
       </c>
       <c r="AD140" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF140" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG140" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>AZERO_2023_039_CON</t>
+          <t>AZERO/2023/028/CON</t>
         </is>
       </c>
       <c r="B141" t="inlineStr"/>
       <c r="C141" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 145 posti di Dirigente Medico - disciplina: Medicina d'Emergenza-Urgenza - a tempo indeterminato ed a rapporto esclusivo, Bando n. AZERO/2023/039/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 7 posti di Dirigente Medico - disciplina: Malattie Infettive - a tempo indeterminato ed a rapporto esclusivo - Bando AZERO/2023/028/CON</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E141" t="inlineStr"/>
       <c r="F141" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
+          <t>Disciplina MALATTIE INFETTIVE</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>31/05/2023 00:00</t>
+          <t>07/06/2023 00:00</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>31/05/2029 00:00</t>
+          <t>07/06/2029 00:00</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>29/06/2023 23:59</t>
+          <t>06/07/2023 00:00</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q141" t="inlineStr"/>
       <c r="R141" t="inlineStr"/>
       <c r="S141" t="inlineStr"/>
       <c r="T141" t="inlineStr"/>
       <c r="U141" t="inlineStr"/>
       <c r="V141" t="inlineStr">
         <is>
-          <t>17/08/2023 00:00</t>
+          <t>25/09/2023 00:00</t>
         </is>
       </c>
       <c r="W141" t="inlineStr">
         <is>
-          <t>09/08/2025 00:00</t>
+          <t>21/09/2025 00:00</t>
         </is>
       </c>
       <c r="X141" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="AC141" t="inlineStr">
         <is>
-          <t>26/10/2023 00:00</t>
+          <t>11/12/2023 00:00</t>
         </is>
       </c>
       <c r="AD141" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF141" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
-        </is>
-[...3 lines deleted...]
-          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>AZERO_2023_014_CON</t>
+          <t>34_2023</t>
         </is>
       </c>
       <c r="B142" t="inlineStr"/>
       <c r="C142" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di n. 14 posti di Operatore Tecnico Specializzato - Magazziniere - Bando AZERO/2023/014/CON</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: Chirurgia Generale - Bando n. 34/2023</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E142" t="inlineStr"/>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>Disciplina CHIRURGIA GENERALE</t>
+        </is>
+      </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>05/05/2023 00:00</t>
+          <t>01/06/2023 00:00</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>05/05/2029 00:00</t>
+          <t>01/06/2029 00:00</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>01/06/2023 23:59</t>
+          <t>21/06/2023 23:59</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q142" t="inlineStr"/>
       <c r="R142" t="inlineStr"/>
       <c r="S142" t="inlineStr"/>
       <c r="T142" t="inlineStr"/>
-      <c r="U142" t="inlineStr"/>
+      <c r="U142" t="inlineStr">
+        <is>
+          <t>1239</t>
+        </is>
+      </c>
       <c r="V142" t="inlineStr">
         <is>
-          <t>19/07/2023 00:00</t>
+          <t>21/07/2023 00:00</t>
         </is>
       </c>
       <c r="W142" t="inlineStr">
         <is>
-          <t>17/07/2025 00:00</t>
-[...8 lines deleted...]
-        </is>
+          <t>20/07/2025 00:00</t>
+        </is>
+      </c>
+      <c r="Z142" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA142" t="n">
+        <v>2</v>
       </c>
       <c r="AD142" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF142" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
-[...4 lines deleted...]
-          <t>Concorso Pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>33_2023</t>
+          <t>AZERO_2023_027_CON</t>
         </is>
       </c>
       <c r="B143" t="inlineStr"/>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato di INFERMIERI - Area dei Professionisti della Salute e dei Funzionari (Ruolo Sanitario) - Bando n. 33/2023</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 61 posti di Dirigente Medico - disciplina: Ginecologia e Ostetricia - a tempo indeterminato ed a rapporto esclusivo_Bando AZERO/2023/027/CON</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E143" t="inlineStr"/>
       <c r="F143" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>05/05/2023 00:00</t>
+          <t>31/05/2023 00:00</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>05/05/2029 00:00</t>
+          <t>31/05/2029 00:00</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>22/12/2023 23:59</t>
+          <t>29/06/2023 23:59</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q143" t="inlineStr"/>
       <c r="R143" t="inlineStr"/>
       <c r="S143" t="inlineStr"/>
       <c r="T143" t="inlineStr"/>
       <c r="U143" t="inlineStr"/>
+      <c r="V143" t="inlineStr">
+        <is>
+          <t>17/08/2023 00:00</t>
+        </is>
+      </c>
+      <c r="W143" t="inlineStr">
+        <is>
+          <t>10/08/2025 00:00</t>
+        </is>
+      </c>
       <c r="X143" t="n">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="AC143" t="inlineStr">
         <is>
-          <t>23/01/2024 00:00</t>
+          <t>18/10/2024 00:00</t>
         </is>
       </c>
       <c r="AD143" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF143" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AG143" t="inlineStr">
+        <is>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>AZERO_2023_017_CON</t>
+          <t>AZERO_2023_039_CON</t>
         </is>
       </c>
       <c r="B144" t="inlineStr"/>
       <c r="C144" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 27 posti di Dirigente Medico - disciplina: Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro - a tempo indeterminato ed a rapporto esclusivo - Bando AZERO/2023/017/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 145 posti di Dirigente Medico - disciplina: Medicina d'Emergenza-Urgenza - a tempo indeterminato ed a rapporto esclusivo, Bando n. AZERO/2023/039/CON</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E144" t="inlineStr"/>
       <c r="F144" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>24/04/2023 00:00</t>
+          <t>31/05/2023 00:00</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>24/04/2029 00:00</t>
+          <t>31/05/2029 00:00</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>22/05/2023 23:59</t>
+          <t>29/06/2023 23:59</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q144" t="inlineStr"/>
       <c r="R144" t="inlineStr"/>
       <c r="S144" t="inlineStr"/>
       <c r="T144" t="inlineStr"/>
       <c r="U144" t="inlineStr"/>
       <c r="V144" t="inlineStr">
         <is>
-          <t>11/07/2023 00:00</t>
+          <t>17/08/2023 00:00</t>
         </is>
       </c>
       <c r="W144" t="inlineStr">
         <is>
-          <t>09/07/2025 00:00</t>
-[...6 lines deleted...]
-        <v>0</v>
+          <t>09/08/2025 00:00</t>
+        </is>
+      </c>
+      <c r="X144" t="n">
+        <v>7</v>
+      </c>
+      <c r="AC144" t="inlineStr">
+        <is>
+          <t>26/10/2023 00:00</t>
+        </is>
       </c>
       <c r="AD144" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF144" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AG144" t="inlineStr">
+        <is>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>AZERO_2023_025_CON</t>
+          <t>33_2023</t>
         </is>
       </c>
       <c r="B145" t="inlineStr"/>
       <c r="C145" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 14 posti di Operatore Tecnico Specializzato - Autista di Ambulanza - Bando AZERO/2023/025/CON</t>
+          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato di INFERMIERI - Area dei Professionisti della Salute e dei Funzionari (Ruolo Sanitario) - Bando n. 33/2023</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E145" t="inlineStr"/>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> INFERMIERI </t>
+        </is>
+      </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>24/04/2023 00:00</t>
+          <t>05/05/2023 00:00</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>24/04/2029 00:00</t>
+          <t>05/05/2029 00:00</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>22/05/2023 23:59</t>
+          <t>22/12/2023 23:59</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q145" t="inlineStr"/>
       <c r="R145" t="inlineStr"/>
       <c r="S145" t="inlineStr"/>
       <c r="T145" t="inlineStr"/>
       <c r="U145" t="inlineStr"/>
-      <c r="V145" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="X145" t="n">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="AC145" t="inlineStr">
         <is>
-          <t>12/07/2024 00:00</t>
+          <t>23/01/2024 00:00</t>
         </is>
       </c>
       <c r="AD145" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF145" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
-[...4 lines deleted...]
-          <t>Concorso Pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>AZERO_2023_019_CON</t>
+          <t>AZERO_2023_014_CON</t>
         </is>
       </c>
       <c r="B146" t="inlineStr"/>
       <c r="C146" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di n. 40 posti di Dirigente Medico - disciplina: Ortopedia e Traumatologia, a tempo indeterminato ed a rapporto esclusivo - bando AZERO_2023_019_CON</t>
+          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di n. 14 posti di Operatore Tecnico Specializzato - Magazziniere - Bando AZERO/2023/014/CON</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E146" t="inlineStr"/>
-      <c r="F146" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>19/04/2023 00:00</t>
+          <t>05/05/2023 00:00</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>19/04/2029 00:00</t>
+          <t>05/05/2029 00:00</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>18/05/2023 23:59</t>
+          <t>01/06/2023 23:59</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q146" t="inlineStr"/>
       <c r="R146" t="inlineStr"/>
       <c r="S146" t="inlineStr"/>
       <c r="T146" t="inlineStr"/>
       <c r="U146" t="inlineStr"/>
       <c r="V146" t="inlineStr">
         <is>
-          <t>11/07/2023 00:00</t>
+          <t>19/07/2023 00:00</t>
         </is>
       </c>
       <c r="W146" t="inlineStr">
         <is>
-          <t>06/07/2025 00:00</t>
+          <t>17/07/2025 00:00</t>
         </is>
       </c>
       <c r="X146" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AC146" t="inlineStr">
         <is>
-          <t>29/03/2024 00:00</t>
+          <t>23/08/2024 00:00</t>
         </is>
       </c>
       <c r="AD146" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF146" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AG146" t="inlineStr">
+        <is>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>AZERO_2023_021_CON</t>
+          <t>AZERO_2023_025_CON</t>
         </is>
       </c>
       <c r="B147" t="inlineStr"/>
       <c r="C147" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di n. 20 posti di Dirigente Medico - disciplina: Psichiatria, a tempo indeterminato ed a rapporto esclusivo, da assegnare ai Servizi per le Dipendenze - bando AZERO/2023/021/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 14 posti di Operatore Tecnico Specializzato - Autista di Ambulanza - Bando AZERO/2023/025/CON</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E147" t="inlineStr"/>
-      <c r="F147" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>19/04/2023 00:00</t>
+          <t>24/04/2023 00:00</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>19/04/2029 00:00</t>
+          <t>24/04/2029 00:00</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>18/05/2023 23:59</t>
+          <t>22/05/2023 23:59</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O147" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q147" t="inlineStr"/>
       <c r="R147" t="inlineStr"/>
       <c r="S147" t="inlineStr"/>
       <c r="T147" t="inlineStr"/>
       <c r="U147" t="inlineStr"/>
       <c r="V147" t="inlineStr">
         <is>
-          <t>13/07/2023 00:00</t>
+          <t>19/07/2023 00:00</t>
         </is>
       </c>
       <c r="W147" t="inlineStr">
         <is>
-          <t>11/07/2025 00:00</t>
+          <t>17/07/2025 00:00</t>
         </is>
       </c>
       <c r="X147" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AC147" t="inlineStr">
         <is>
-          <t>13/10/2023 00:00</t>
+          <t>12/07/2024 00:00</t>
         </is>
       </c>
       <c r="AD147" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF147" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG147" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>AZERO_2023_023_CON</t>
+          <t>AZERO_2023_017_CON</t>
         </is>
       </c>
       <c r="B148" t="inlineStr"/>
       <c r="C148" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per n. 6 posti di Logopedista, a tempo pieno e indeterminato - bando AZERO_2023_023_CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 27 posti di Dirigente Medico - disciplina: Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro - a tempo indeterminato ed a rapporto esclusivo - Bando AZERO/2023/017/CON</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E148" t="inlineStr"/>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> INFERMIERI </t>
+        </is>
+      </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>19/04/2023 00:00</t>
+          <t>24/04/2023 00:00</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>19/04/2029 00:00</t>
+          <t>24/04/2029 00:00</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>18/05/2023 23:59</t>
+          <t>22/05/2023 23:59</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O148" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q148" t="inlineStr"/>
       <c r="R148" t="inlineStr"/>
       <c r="S148" t="inlineStr"/>
       <c r="T148" t="inlineStr"/>
       <c r="U148" t="inlineStr"/>
       <c r="V148" t="inlineStr">
         <is>
-          <t>19/07/2023 00:00</t>
+          <t>11/07/2023 00:00</t>
         </is>
       </c>
       <c r="W148" t="inlineStr">
         <is>
-          <t>17/07/2025 00:00</t>
-[...8 lines deleted...]
-        </is>
+          <t>09/07/2025 00:00</t>
+        </is>
+      </c>
+      <c r="Z148" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA148" t="n">
+        <v>0</v>
       </c>
       <c r="AD148" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF148" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
-        </is>
-[...3 lines deleted...]
-          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>27_2023</t>
+          <t>AZERO_2023_023_CON</t>
         </is>
       </c>
       <c r="B149" t="inlineStr"/>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di n. 1 DIRIGENTE STATISTICO (Ruolo Tecnico) - Bando n. 27/2023</t>
+          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per n. 6 posti di Logopedista, a tempo pieno e indeterminato - bando AZERO_2023_023_CON</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E149" t="inlineStr"/>
-      <c r="F149" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>31/03/2023 00:00</t>
+          <t>19/04/2023 00:00</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>31/03/2029 00:00</t>
+          <t>19/04/2029 00:00</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>20/04/2023 23:59</t>
+          <t>18/05/2023 23:59</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q149" t="inlineStr"/>
       <c r="R149" t="inlineStr"/>
       <c r="S149" t="inlineStr"/>
       <c r="T149" t="inlineStr"/>
-      <c r="U149" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U149" t="inlineStr"/>
       <c r="V149" t="inlineStr">
         <is>
-          <t>13/06/2023 00:00</t>
+          <t>19/07/2023 00:00</t>
         </is>
       </c>
       <c r="W149" t="inlineStr">
         <is>
-          <t>12/06/2025 00:00</t>
+          <t>17/07/2025 00:00</t>
         </is>
       </c>
       <c r="X149" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="AC149" t="inlineStr">
         <is>
-          <t>01/07/2023 00:00</t>
+          <t>01/06/2025 00:00</t>
         </is>
       </c>
       <c r="AD149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF149" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AG149" t="inlineStr">
+        <is>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>AZERO_2023_010_CON</t>
+          <t>AZERO_2023_019_CON</t>
         </is>
       </c>
       <c r="B150" t="inlineStr"/>
       <c r="C150" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 27 posti di Dirigente Medico - disciplina Igiene, Epidemiologia e Sanità Pubblica - a tempo indeterminato ed a rapporto esclusivo - Bando AZERO/2023/010/CON</t>
+          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di n. 40 posti di Dirigente Medico - disciplina: Ortopedia e Traumatologia, a tempo indeterminato ed a rapporto esclusivo - bando AZERO_2023_019_CON</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E150" t="inlineStr"/>
       <c r="F150" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t xml:space="preserve">Disciplina IGIENE, EPIDEMIOLOGIA E SANITA' PUBBLICA </t>
+          <t>Disciplina ORTOPEDIA E TRAUMATOLOGIA</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>22/03/2023 00:00</t>
+          <t>19/04/2023 00:00</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>22/03/2029 00:00</t>
+          <t>19/04/2029 00:00</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>20/04/2023 23:59</t>
+          <t>18/05/2023 23:59</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O150" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q150" t="inlineStr"/>
       <c r="R150" t="inlineStr"/>
       <c r="S150" t="inlineStr"/>
       <c r="T150" t="inlineStr"/>
       <c r="U150" t="inlineStr"/>
       <c r="V150" t="inlineStr">
         <is>
-          <t>28/06/2023 00:00</t>
+          <t>11/07/2023 00:00</t>
         </is>
       </c>
       <c r="W150" t="inlineStr">
         <is>
-          <t>22/06/2025 00:00</t>
+          <t>06/07/2025 00:00</t>
         </is>
       </c>
       <c r="X150" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AC150" t="inlineStr">
         <is>
-          <t>07/07/2023 00:00</t>
+          <t>29/03/2024 00:00</t>
         </is>
       </c>
       <c r="AD150" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF150" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
-        </is>
-[...3 lines deleted...]
-          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>AZERO_2023_002_CON</t>
+          <t>AZERO_2023_021_CON</t>
         </is>
       </c>
       <c r="B151" t="inlineStr"/>
       <c r="C151" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 5 posti di Dirigente Medico - disciplina: Dermatologia e Venereologia, a tempo indeterminato ed a rapporto esclusivo - Bando AZERO/2023/002/CON</t>
+          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di n. 20 posti di Dirigente Medico - disciplina: Psichiatria, a tempo indeterminato ed a rapporto esclusivo, da assegnare ai Servizi per le Dipendenze - bando AZERO/2023/021/CON</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E151" t="inlineStr"/>
       <c r="F151" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Disciplina DERMATOLOGIA E VENEREOLOGIA</t>
+          <t>Disciplina PSICHIATRIA</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>08/03/2023 00:00</t>
+          <t>19/04/2023 00:00</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>08/03/2029 00:00</t>
+          <t>19/04/2029 00:00</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>06/04/2023 23:59</t>
+          <t>18/05/2023 23:59</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O151" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q151" t="inlineStr"/>
       <c r="R151" t="inlineStr"/>
       <c r="S151" t="inlineStr"/>
       <c r="T151" t="inlineStr"/>
       <c r="U151" t="inlineStr"/>
       <c r="V151" t="inlineStr">
         <is>
-          <t>12/06/2023 00:00</t>
+          <t>13/07/2023 00:00</t>
         </is>
       </c>
       <c r="W151" t="inlineStr">
         <is>
-          <t>08/06/2025 00:00</t>
+          <t>11/07/2025 00:00</t>
         </is>
       </c>
       <c r="X151" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC151" t="inlineStr">
         <is>
-          <t>28/07/2023 00:00</t>
+          <t>13/10/2023 00:00</t>
         </is>
       </c>
       <c r="AD151" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF151" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG151" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>AZERO_2023_006_CON</t>
+          <t>27_2023</t>
         </is>
       </c>
       <c r="B152" t="inlineStr"/>
       <c r="C152" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 5 posti di Tecnico della Fisiopatologia Cardiocircolatoria e della Perfusione Cardiovascolare, a tempo pieno e indeterminato - Bando AZERO/2023/006/CON</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di n. 1 DIRIGENTE STATISTICO (Ruolo Tecnico) - Bando n. 27/2023</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E152" t="inlineStr"/>
       <c r="F152" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>STATISTICO</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Tecnico della Fisiopatologia Cardiocircolatoria e della Perfusione Cardiovascolare</t>
+          <t>Dirigente Statistico</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>08/03/2023 00:00</t>
+          <t>31/03/2023 00:00</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>08/03/2029 00:00</t>
+          <t>31/03/2029 00:00</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>06/04/2023 23:59</t>
+          <t>20/04/2023 23:59</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O152" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q152" t="inlineStr"/>
       <c r="R152" t="inlineStr"/>
       <c r="S152" t="inlineStr"/>
       <c r="T152" t="inlineStr"/>
-      <c r="U152" t="inlineStr"/>
+      <c r="U152" t="inlineStr">
+        <is>
+          <t>984</t>
+        </is>
+      </c>
       <c r="V152" t="inlineStr">
         <is>
-          <t>12/06/2023 00:00</t>
+          <t>13/06/2023 00:00</t>
         </is>
       </c>
       <c r="W152" t="inlineStr">
         <is>
-          <t>08/06/2025 00:00</t>
+          <t>12/06/2025 00:00</t>
         </is>
       </c>
       <c r="X152" t="n">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC152" t="inlineStr">
         <is>
-          <t>08/07/2024 00:00</t>
+          <t>01/07/2023 00:00</t>
         </is>
       </c>
       <c r="AD152" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF152" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
-[...4 lines deleted...]
-          <t>Concorso Pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>AZERO_2023_001_CON</t>
+          <t>AZERO_2023_010_CON</t>
         </is>
       </c>
       <c r="B153" t="inlineStr"/>
       <c r="C153" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di n. 8 posti di Dirigente Medico - disciplina: Cure Palliative a tempo indeterminato ed a rapporto esclusivo - Bando AZERO_2023_001_CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 27 posti di Dirigente Medico - disciplina Igiene, Epidemiologia e Sanità Pubblica - a tempo indeterminato ed a rapporto esclusivo - Bando AZERO/2023/010/CON</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E153" t="inlineStr"/>
       <c r="F153" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Disciplina CURE PALLIATIVE</t>
+          <t xml:space="preserve">Disciplina IGIENE, EPIDEMIOLOGIA E SANITA' PUBBLICA </t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>01/03/2023 00:00</t>
+          <t>22/03/2023 00:00</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>01/03/2029 00:00</t>
+          <t>22/03/2029 00:00</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>30/03/2023 23:59</t>
+          <t>20/04/2023 23:59</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O153" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q153" t="inlineStr"/>
       <c r="R153" t="inlineStr"/>
       <c r="S153" t="inlineStr"/>
       <c r="T153" t="inlineStr"/>
       <c r="U153" t="inlineStr"/>
       <c r="V153" t="inlineStr">
         <is>
-          <t>01/06/2023 00:00</t>
+          <t>28/06/2023 00:00</t>
         </is>
       </c>
       <c r="W153" t="inlineStr">
         <is>
-          <t>30/05/2025 00:00</t>
-[...6 lines deleted...]
-        <v>0</v>
+          <t>22/06/2025 00:00</t>
+        </is>
+      </c>
+      <c r="X153" t="n">
+        <v>4</v>
       </c>
       <c r="AC153" t="inlineStr">
         <is>
-          <t>01/12/2023 00:00</t>
+          <t>07/07/2023 00:00</t>
         </is>
       </c>
       <c r="AD153" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF153" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AG153" t="inlineStr">
+        <is>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>AZERO_2023_005_CON</t>
+          <t>AZERO_2023_002_CON</t>
         </is>
       </c>
       <c r="B154" t="inlineStr"/>
       <c r="C154" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di Dirigente Medico - disciplina: Malattie dell'Apparato Respiratorio, a tempo indeterminato ed a rapporto esclusivo</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 5 posti di Dirigente Medico - disciplina: Dermatologia e Venereologia, a tempo indeterminato ed a rapporto esclusivo - Bando AZERO/2023/002/CON</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E154" t="inlineStr"/>
       <c r="F154" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Disciplina DERMATOLOGIA E VENEREOLOGIA</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>01/03/2023 00:00</t>
+          <t>08/03/2023 00:00</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>01/03/2029 00:00</t>
+          <t>08/03/2029 00:00</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>30/03/2023 23:59</t>
+          <t>06/04/2023 23:59</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q154" t="inlineStr"/>
       <c r="R154" t="inlineStr"/>
       <c r="S154" t="inlineStr"/>
       <c r="T154" t="inlineStr"/>
       <c r="U154" t="inlineStr"/>
       <c r="V154" t="inlineStr">
         <is>
-          <t>31/05/2023 00:00</t>
+          <t>12/06/2023 00:00</t>
         </is>
       </c>
       <c r="W154" t="inlineStr">
         <is>
-          <t>28/05/2025 00:00</t>
-[...6 lines deleted...]
-        <v>0</v>
+          <t>08/06/2025 00:00</t>
+        </is>
+      </c>
+      <c r="X154" t="n">
+        <v>1</v>
+      </c>
+      <c r="AC154" t="inlineStr">
+        <is>
+          <t>28/07/2023 00:00</t>
+        </is>
       </c>
       <c r="AD154" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF154" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AG154" t="inlineStr">
+        <is>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>AZERO_2022_085_CON</t>
+          <t>AZERO_2023_006_CON</t>
         </is>
       </c>
       <c r="B155" t="inlineStr"/>
       <c r="C155" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 22 posti di Fisioterapista - Bando AZERO_2022_085_CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 5 posti di Tecnico della Fisiopatologia Cardiocircolatoria e della Perfusione Cardiovascolare, a tempo pieno e indeterminato - Bando AZERO/2023/006/CON</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E155" t="inlineStr"/>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>Tecnico della Fisiopatologia Cardiocircolatoria e della Perfusione Cardiovascolare</t>
+        </is>
+      </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>01/02/2023 00:00</t>
+          <t>08/03/2023 00:00</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>01/02/2029 00:00</t>
+          <t>08/03/2029 00:00</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>02/03/2023 23:59</t>
+          <t>06/04/2023 23:59</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O155" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q155" t="inlineStr"/>
       <c r="R155" t="inlineStr"/>
       <c r="S155" t="inlineStr"/>
       <c r="T155" t="inlineStr"/>
       <c r="U155" t="inlineStr"/>
       <c r="V155" t="inlineStr">
         <is>
-          <t>29/05/2023 00:00</t>
+          <t>12/06/2023 00:00</t>
         </is>
       </c>
       <c r="W155" t="inlineStr">
         <is>
-          <t>22/05/2025 00:00</t>
-[...3 lines deleted...]
-        <v>11</v>
+          <t>08/06/2025 00:00</t>
+        </is>
+      </c>
+      <c r="X155" t="n">
+        <v>2</v>
       </c>
       <c r="AA155" t="n">
         <v>0</v>
       </c>
       <c r="AC155" t="inlineStr">
         <is>
-          <t>16/08/2024 00:00</t>
+          <t>08/07/2024 00:00</t>
         </is>
       </c>
       <c r="AD155" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF155" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AG155" t="inlineStr">
+        <is>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>AZERO_2022_088_CON</t>
+          <t>AZERO_2023_001_CON</t>
         </is>
       </c>
       <c r="B156" t="inlineStr"/>
       <c r="C156" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 25 posti di Dirigente Medico - disciplina: Geriatria, a tempo indeterminato ed a rapporto esclusivo - Bando AZERO_2022_088_CON</t>
+          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di n. 8 posti di Dirigente Medico - disciplina: Cure Palliative a tempo indeterminato ed a rapporto esclusivo - Bando AZERO_2023_001_CON</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E156" t="inlineStr"/>
       <c r="F156" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Disciplina GERIATRIA</t>
+          <t>Disciplina CURE PALLIATIVE</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>01/02/2023 00:00</t>
+          <t>01/03/2023 00:00</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>01/02/2029 00:00</t>
+          <t>01/03/2029 00:00</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>02/03/2023 23:59</t>
+          <t>30/03/2023 23:59</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q156" t="inlineStr"/>
       <c r="R156" t="inlineStr"/>
       <c r="S156" t="inlineStr"/>
       <c r="T156" t="inlineStr"/>
       <c r="U156" t="inlineStr"/>
       <c r="V156" t="inlineStr">
         <is>
-          <t>12/05/2023 00:00</t>
+          <t>01/06/2023 00:00</t>
         </is>
       </c>
       <c r="W156" t="inlineStr">
         <is>
-          <t>10/05/2025 00:00</t>
-[...3 lines deleted...]
-        <v>6</v>
+          <t>30/05/2025 00:00</t>
+        </is>
       </c>
       <c r="Z156" t="n">
         <v>1</v>
       </c>
       <c r="AA156" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AC156" t="inlineStr">
         <is>
-          <t>01/01/2024 00:00</t>
+          <t>01/12/2023 00:00</t>
         </is>
       </c>
       <c r="AD156" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF156" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>AZERO_2022_075_CON</t>
+          <t>AZERO_2023_005_CON</t>
         </is>
       </c>
       <c r="B157" t="inlineStr"/>
       <c r="C157" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 11 posti di Operatore Tecnico Specializzato - Elettricista - Bando_AZERO_2022_075_CON</t>
+          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di Dirigente Medico - disciplina: Malattie dell'Apparato Respiratorio, a tempo indeterminato ed a rapporto esclusivo</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E157" t="inlineStr"/>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> INFERMIERI </t>
+        </is>
+      </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>01/02/2023 00:00</t>
+          <t>01/03/2023 00:00</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>01/02/2029 00:00</t>
+          <t>01/03/2029 00:00</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>02/03/2023 23:59</t>
+          <t>30/03/2023 23:59</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O157" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q157" t="inlineStr"/>
       <c r="R157" t="inlineStr"/>
       <c r="S157" t="inlineStr"/>
       <c r="T157" t="inlineStr"/>
       <c r="U157" t="inlineStr"/>
       <c r="V157" t="inlineStr">
         <is>
-          <t>24/05/2023 00:00</t>
+          <t>31/05/2023 00:00</t>
         </is>
       </c>
       <c r="W157" t="inlineStr">
         <is>
-          <t>18/05/2025 00:00</t>
-[...8 lines deleted...]
-        </is>
+          <t>28/05/2025 00:00</t>
+        </is>
+      </c>
+      <c r="Z157" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA157" t="n">
+        <v>0</v>
       </c>
       <c r="AD157" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF157" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
-        </is>
-[...3 lines deleted...]
-          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>2_2023</t>
+          <t>AZERO_2022_075_CON</t>
         </is>
       </c>
       <c r="B158" t="inlineStr"/>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: IGIENE, EPIDEMIOLOGIA E SANITA' PUBBLICA da assegnare alla U.O.C. Servizio Igiene e Sanità  Pubblica del Dipartimento di Prevenzione  - Bando n. 2/2023</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 11 posti di Operatore Tecnico Specializzato - Elettricista - Bando_AZERO_2022_075_CON</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E158" t="inlineStr"/>
-      <c r="F158" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>27/01/2023 00:00</t>
+          <t>01/02/2023 00:00</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>27/01/2029 00:00</t>
+          <t>01/02/2029 00:00</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>16/02/2023 23:59</t>
+          <t>02/03/2023 23:59</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O158" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q158" t="inlineStr"/>
       <c r="R158" t="inlineStr"/>
       <c r="S158" t="inlineStr"/>
       <c r="T158" t="inlineStr"/>
       <c r="U158" t="inlineStr"/>
       <c r="V158" t="inlineStr">
         <is>
-          <t>31/03/2023 00:00</t>
+          <t>24/05/2023 00:00</t>
         </is>
       </c>
       <c r="W158" t="inlineStr">
         <is>
-          <t>30/03/2025 00:00</t>
+          <t>18/05/2025 00:00</t>
         </is>
       </c>
       <c r="X158" t="n">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AC158" t="inlineStr">
         <is>
-          <t>13/12/2023 00:00</t>
+          <t>05/08/2024 00:00</t>
         </is>
       </c>
       <c r="AD158" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF158" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AG158" t="inlineStr">
+        <is>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>AZERO_2022_083_CON</t>
+          <t>AZERO_2022_085_CON</t>
         </is>
       </c>
       <c r="B159" t="inlineStr"/>
       <c r="C159" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 41 posti di Ostetrica/o - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario - Bando AZERO/2022/083/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 22 posti di Fisioterapista - Bando AZERO_2022_085_CON</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E159" t="inlineStr"/>
-      <c r="F159" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>25/01/2023 00:00</t>
+          <t>01/02/2023 00:00</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>25/01/2029 00:00</t>
+          <t>01/02/2029 00:00</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>23/02/2023 23:59</t>
+          <t>02/03/2023 23:59</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O159" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q159" t="inlineStr"/>
       <c r="R159" t="inlineStr"/>
       <c r="S159" t="inlineStr"/>
       <c r="T159" t="inlineStr"/>
       <c r="U159" t="inlineStr"/>
       <c r="V159" t="inlineStr">
         <is>
-          <t>05/05/2023 00:00</t>
+          <t>29/05/2023 00:00</t>
         </is>
       </c>
       <c r="W159" t="inlineStr">
         <is>
-          <t>01/05/2025 00:00</t>
-[...3 lines deleted...]
-        <v>12</v>
+          <t>22/05/2025 00:00</t>
+        </is>
+      </c>
+      <c r="Z159" t="n">
+        <v>11</v>
       </c>
       <c r="AA159" t="n">
         <v>0</v>
       </c>
       <c r="AC159" t="inlineStr">
         <is>
-          <t>25/03/2024 00:00</t>
+          <t>16/08/2024 00:00</t>
         </is>
       </c>
       <c r="AD159" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF159" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>AZERO_2022_089_CON</t>
+          <t>AZERO_2022_088_CON</t>
         </is>
       </c>
       <c r="B160" t="inlineStr"/>
       <c r="C160" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 10 posti di Dirigente Medico - disciplina: Medicina Legale, a tempo indeterminato ed a rapporto esclusivo - Bando AZERO/2022/089/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 25 posti di Dirigente Medico - disciplina: Geriatria, a tempo indeterminato ed a rapporto esclusivo - Bando AZERO_2022_088_CON</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E160" t="inlineStr"/>
       <c r="F160" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA LEGALE</t>
+          <t>Disciplina GERIATRIA</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>25/01/2023 00:00</t>
+          <t>01/02/2023 00:00</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>25/01/2029 00:00</t>
+          <t>01/02/2029 00:00</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>23/02/2023 23:59</t>
+          <t>02/03/2023 23:59</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O160" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q160" t="inlineStr"/>
       <c r="R160" t="inlineStr"/>
       <c r="S160" t="inlineStr"/>
       <c r="T160" t="inlineStr"/>
       <c r="U160" t="inlineStr"/>
       <c r="V160" t="inlineStr">
         <is>
-          <t>21/04/2023 00:00</t>
+          <t>12/05/2023 00:00</t>
         </is>
       </c>
       <c r="W160" t="inlineStr">
         <is>
-          <t>19/04/2025 00:00</t>
+          <t>10/05/2025 00:00</t>
         </is>
       </c>
       <c r="X160" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="Z160" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA160" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AC160" t="inlineStr">
         <is>
-          <t>23/10/2023 00:00</t>
+          <t>01/01/2024 00:00</t>
         </is>
       </c>
       <c r="AD160" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF160" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>AZERO_2022_086_CON</t>
+          <t>2_2023</t>
         </is>
       </c>
       <c r="B161" t="inlineStr"/>
       <c r="C161" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 60 posti di Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario - Bando AZERO/2022/086/CON</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: IGIENE, EPIDEMIOLOGIA E SANITA' PUBBLICA da assegnare alla U.O.C. Servizio Igiene e Sanità  Pubblica del Dipartimento di Prevenzione  - Bando n. 2/2023</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E161" t="inlineStr"/>
       <c r="F161" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>TECNICO DELLA PREVENZIONE NELL'AMBIENTE E NEI LUOGHI DI LAVORO</t>
+          <t xml:space="preserve">Disciplina IGIENE, EPIDEMIOLOGIA E SANITA' PUBBLICA </t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>25/01/2023 00:00</t>
+          <t>27/01/2023 00:00</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>25/01/2029 00:00</t>
+          <t>27/01/2029 00:00</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>23/02/2023 23:59</t>
+          <t>16/02/2023 23:59</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q161" t="inlineStr"/>
       <c r="R161" t="inlineStr"/>
       <c r="S161" t="inlineStr"/>
       <c r="T161" t="inlineStr"/>
       <c r="U161" t="inlineStr"/>
       <c r="V161" t="inlineStr">
         <is>
-          <t>28/04/2023 00:00</t>
+          <t>31/03/2023 00:00</t>
         </is>
       </c>
       <c r="W161" t="inlineStr">
         <is>
-          <t>26/04/2025 00:00</t>
+          <t>30/03/2025 00:00</t>
         </is>
       </c>
       <c r="X161" t="n">
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="Z161" t="n">
+        <v>0</v>
       </c>
       <c r="AA161" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AC161" t="inlineStr">
         <is>
-          <t>03/07/2023 00:00</t>
+          <t>13/12/2023 00:00</t>
         </is>
       </c>
       <c r="AD161" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF161" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>AZERO_2022_084_CON</t>
+          <t>AZERO_2022_086_CON</t>
         </is>
       </c>
       <c r="B162" t="inlineStr"/>
       <c r="C162" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 104 posti di Tecnico Sanitario di Laboratorio Biomedico - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario - Bando AZERO/2022/084/CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 60 posti di Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario - Bando AZERO/2022/086/CON</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E162" t="inlineStr"/>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>TECNICO DELLA PREVENZIONE NELL'AMBIENTE E NEI LUOGHI DI LAVORO</t>
+        </is>
+      </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>25/01/2023 00:00</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>25/01/2029 00:00</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
           <t>23/02/2023 23:59</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q162" t="inlineStr"/>
       <c r="R162" t="inlineStr"/>
       <c r="S162" t="inlineStr"/>
       <c r="T162" t="inlineStr"/>
       <c r="U162" t="inlineStr"/>
       <c r="V162" t="inlineStr">
         <is>
-          <t>05/05/2023 00:00</t>
+          <t>28/04/2023 00:00</t>
         </is>
       </c>
       <c r="W162" t="inlineStr">
         <is>
-          <t>01/05/2025 00:00</t>
+          <t>26/04/2025 00:00</t>
         </is>
       </c>
       <c r="X162" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="AA162" t="n">
         <v>0</v>
       </c>
       <c r="AC162" t="inlineStr">
         <is>
-          <t>21/08/2023 00:00</t>
+          <t>03/07/2023 00:00</t>
         </is>
       </c>
       <c r="AD162" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF162" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>AZERO_2022_081_CON</t>
+          <t>AZERO_2022_084_CON</t>
         </is>
       </c>
       <c r="B163" t="inlineStr"/>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Azienda Zero - Concorso Pubblico, per titoli ed esami, per la copertura di n. 18 posti di Dirigente Medico - disciplina: Medicina Fisica e Riabilitazione, a tempo indeterminato ed a rapporto esclusivo - Bando AZERO_2022_081_CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 104 posti di Tecnico Sanitario di Laboratorio Biomedico - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario - Bando AZERO/2022/084/CON</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E163" t="inlineStr"/>
-      <c r="F163" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>18/01/2023 00:00</t>
+          <t>25/01/2023 00:00</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>18/01/2029 00:00</t>
+          <t>25/01/2029 00:00</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>16/02/2023 23:59</t>
+          <t>23/02/2023 23:59</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q163" t="inlineStr"/>
       <c r="R163" t="inlineStr"/>
       <c r="S163" t="inlineStr"/>
       <c r="T163" t="inlineStr"/>
       <c r="U163" t="inlineStr"/>
       <c r="V163" t="inlineStr">
         <is>
-          <t>24/04/2023 00:00</t>
+          <t>05/05/2023 00:00</t>
         </is>
       </c>
       <c r="W163" t="inlineStr">
         <is>
-          <t>20/04/2025 00:00</t>
+          <t>01/05/2025 00:00</t>
         </is>
       </c>
       <c r="X163" t="n">
-        <v>2</v>
+        <v>7</v>
+      </c>
+      <c r="AA163" t="n">
+        <v>0</v>
       </c>
       <c r="AC163" t="inlineStr">
         <is>
-          <t>23/10/2024 00:00</t>
+          <t>21/08/2023 00:00</t>
         </is>
       </c>
       <c r="AD163" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF163" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>107_2022</t>
+          <t>AZERO_2022_089_CON</t>
         </is>
       </c>
       <c r="B164" t="inlineStr"/>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Sanitari - Profilo Professionale: Medici - Disciplina: UROLOGIA - Bando n. 107/2022</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 10 posti di Dirigente Medico - disciplina: Medicina Legale, a tempo indeterminato ed a rapporto esclusivo - Bando AZERO/2022/089/CON</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E164" t="inlineStr"/>
       <c r="F164" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Disciplina UROLOGIA</t>
+          <t>Disciplina MEDICINA LEGALE</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>05/01/2023 00:00</t>
+          <t>25/01/2023 00:00</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>05/01/2029 00:00</t>
+          <t>25/01/2029 00:00</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>25/01/2023 23:59</t>
+          <t>23/02/2023 23:59</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q164" t="inlineStr"/>
       <c r="R164" t="inlineStr"/>
       <c r="S164" t="inlineStr"/>
       <c r="T164" t="inlineStr"/>
       <c r="U164" t="inlineStr"/>
       <c r="V164" t="inlineStr">
         <is>
-          <t>10/03/2023 00:00</t>
+          <t>21/04/2023 00:00</t>
         </is>
       </c>
       <c r="W164" t="inlineStr">
         <is>
-          <t>09/03/2025 00:00</t>
-        </is>
+          <t>19/04/2025 00:00</t>
+        </is>
+      </c>
+      <c r="X164" t="n">
+        <v>4</v>
       </c>
       <c r="Z164" t="n">
         <v>0</v>
       </c>
       <c r="AA164" t="n">
-        <v>3</v>
+        <v>4</v>
+      </c>
+      <c r="AC164" t="inlineStr">
+        <is>
+          <t>23/10/2023 00:00</t>
+        </is>
       </c>
       <c r="AD164" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF164" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>109_2022</t>
+          <t>AZERO_2022_083_CON</t>
         </is>
       </c>
       <c r="B165" t="inlineStr"/>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Sanitari - Profilo Professionale: Medici - Disciplina: MEDICINA D'EMERGENZA-URGENZA (ex Medicina e Chirurgia d'accettazione e d'urgenza) - Bando n. 109/2022</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 41 posti di Ostetrica/o - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario - Bando AZERO/2022/083/CON</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E165" t="inlineStr"/>
       <c r="F165" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
+          <t>OSTETRICA</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>05/01/2023 00:00</t>
+          <t>25/01/2023 00:00</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>05/01/2029 00:00</t>
+          <t>25/01/2029 00:00</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>25/01/2023 23:59</t>
+          <t>23/02/2023 23:59</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q165" t="inlineStr"/>
       <c r="R165" t="inlineStr"/>
       <c r="S165" t="inlineStr"/>
       <c r="T165" t="inlineStr"/>
       <c r="U165" t="inlineStr"/>
       <c r="V165" t="inlineStr">
         <is>
-          <t>16/05/2023 00:00</t>
+          <t>05/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="W165" t="inlineStr">
+        <is>
+          <t>01/05/2025 00:00</t>
         </is>
       </c>
       <c r="X165" t="n">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="AA165" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC165" t="inlineStr">
         <is>
-          <t>13/07/2023 00:00</t>
+          <t>25/03/2024 00:00</t>
         </is>
       </c>
       <c r="AD165" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF165" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>AZERO_2022_076_CON</t>
+          <t>AZERO_2022_081_CON</t>
         </is>
       </c>
       <c r="B166" t="inlineStr"/>
       <c r="C166" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 18 posti di Dirigente Medico - Disciplina: Neurologia_Bando n. AZERO_2022_076_CON</t>
+          <t>Azienda Zero - Concorso Pubblico, per titoli ed esami, per la copertura di n. 18 posti di Dirigente Medico - disciplina: Medicina Fisica e Riabilitazione, a tempo indeterminato ed a rapporto esclusivo - Bando AZERO_2022_081_CON</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E166" t="inlineStr"/>
       <c r="F166" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Disciplina NEUROLOGIA</t>
+          <t>Disciplina MEDICINA FISICA E RIABILITAZIONE</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>04/01/2023 00:00</t>
+          <t>18/01/2023 00:00</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>04/01/2029 00:00</t>
+          <t>18/01/2029 00:00</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>02/02/2023 23:59</t>
+          <t>16/02/2023 23:59</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q166" t="inlineStr"/>
       <c r="R166" t="inlineStr"/>
       <c r="S166" t="inlineStr"/>
       <c r="T166" t="inlineStr"/>
       <c r="U166" t="inlineStr"/>
       <c r="V166" t="inlineStr">
         <is>
-          <t>20/03/2023 00:00</t>
+          <t>24/04/2023 00:00</t>
         </is>
       </c>
       <c r="W166" t="inlineStr">
         <is>
-          <t>19/03/2025 00:00</t>
+          <t>20/04/2025 00:00</t>
         </is>
       </c>
       <c r="X166" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AC166" t="inlineStr">
         <is>
-          <t>26/01/2024 00:00</t>
+          <t>23/10/2024 00:00</t>
         </is>
       </c>
       <c r="AD166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF166" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>AZERO_2022_080_CON</t>
+          <t>109_2022</t>
         </is>
       </c>
       <c r="B167" t="inlineStr"/>
       <c r="C167" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 29 posti di Dirigente Medico - disciplina: Cardiologia - a tempo indeterminato ed a rapporto esclusivo - Bando AZERO_2022_080_CON</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Sanitari - Profilo Professionale: Medici - Disciplina: MEDICINA D'EMERGENZA-URGENZA (ex Medicina e Chirurgia d'accettazione e d'urgenza) - Bando n. 109/2022</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E167" t="inlineStr"/>
       <c r="F167" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Disciplina CARDIOLOGIA</t>
+          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>28/12/2022 00:00</t>
+          <t>05/01/2023 00:00</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>28/12/2028 00:00</t>
+          <t>05/01/2029 00:00</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>26/01/2023 23:59</t>
+          <t>25/01/2023 23:59</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q167" t="inlineStr"/>
       <c r="R167" t="inlineStr"/>
       <c r="S167" t="inlineStr"/>
       <c r="T167" t="inlineStr"/>
       <c r="U167" t="inlineStr"/>
       <c r="V167" t="inlineStr">
         <is>
-          <t>20/03/2023 00:00</t>
-[...4 lines deleted...]
-          <t>19/03/2025 00:00</t>
+          <t>16/05/2023 00:00</t>
         </is>
       </c>
       <c r="X167" t="n">
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="Z167" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA167" t="n">
+        <v>1</v>
       </c>
       <c r="AC167" t="inlineStr">
         <is>
-          <t>25/05/2023 00:00</t>
+          <t>13/07/2023 00:00</t>
         </is>
       </c>
       <c r="AD167" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF167" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>106_2022</t>
+          <t>107_2022</t>
         </is>
       </c>
       <c r="B168" t="inlineStr"/>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: GASTROENTEROLOGIA - Bando n. 106/2022</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di Dirigenti Sanitari - Profilo Professionale: Medici - Disciplina: UROLOGIA - Bando n. 107/2022</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E168" t="inlineStr"/>
       <c r="F168" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Disciplina UROLOGIA</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>23/12/2022 00:00</t>
+          <t>05/01/2023 00:00</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>23/12/2028 00:00</t>
+          <t>05/01/2029 00:00</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>12/01/2023 23:59</t>
+          <t>25/01/2023 23:59</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O168" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q168" t="inlineStr"/>
       <c r="R168" t="inlineStr"/>
       <c r="S168" t="inlineStr"/>
       <c r="T168" t="inlineStr"/>
       <c r="U168" t="inlineStr"/>
       <c r="V168" t="inlineStr">
         <is>
-          <t>19/05/2023 00:00</t>
+          <t>10/03/2023 00:00</t>
         </is>
       </c>
       <c r="W168" t="inlineStr">
         <is>
-          <t>18/05/2025 00:00</t>
-[...8 lines deleted...]
-        </is>
+          <t>09/03/2025 00:00</t>
+        </is>
+      </c>
+      <c r="Z168" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA168" t="n">
+        <v>3</v>
       </c>
       <c r="AD168" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF168" t="inlineStr">
         <is>
           <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>AZERO_2022_042_CON</t>
+          <t>AZERO_2022_076_CON</t>
         </is>
       </c>
       <c r="B169" t="inlineStr"/>
       <c r="C169" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 13 posti di Collaboratore Amministrativo - Professionale (Settore Economico) - Bando_AZERO_2022_042_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 18 posti di Dirigente Medico - Disciplina: Neurologia_Bando n. AZERO_2022_076_CON</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E169" t="inlineStr"/>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>Disciplina NEUROLOGIA</t>
+        </is>
+      </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>21/12/2022 00:00</t>
+          <t>04/01/2023 00:00</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>21/12/2028 00:00</t>
+          <t>04/01/2029 00:00</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>19/01/2023 23:59</t>
+          <t>02/02/2023 23:59</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q169" t="inlineStr"/>
       <c r="R169" t="inlineStr"/>
       <c r="S169" t="inlineStr"/>
       <c r="T169" t="inlineStr"/>
       <c r="U169" t="inlineStr"/>
       <c r="V169" t="inlineStr">
         <is>
-          <t>13/04/2023 00:00</t>
+          <t>20/03/2023 00:00</t>
         </is>
       </c>
       <c r="W169" t="inlineStr">
         <is>
-          <t>05/04/2025 00:00</t>
-[...6 lines deleted...]
-        <v>0</v>
+          <t>19/03/2025 00:00</t>
+        </is>
+      </c>
+      <c r="X169" t="n">
+        <v>1</v>
       </c>
       <c r="AC169" t="inlineStr">
         <is>
-          <t>01/10/2023 00:00</t>
+          <t>26/01/2024 00:00</t>
         </is>
       </c>
       <c r="AD169" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF169" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>AZERO_2022_066_CON</t>
+          <t>AZERO_2022_080_CON</t>
         </is>
       </c>
       <c r="B170" t="inlineStr"/>
       <c r="C170" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 16 posti di Dirigente Medico - disciplina: Gastroenterologia - a tempo indeterminato ed a rapporto esclusivo_Bando AZERO_2022_066_CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 29 posti di Dirigente Medico - disciplina: Cardiologia - a tempo indeterminato ed a rapporto esclusivo - Bando AZERO_2022_080_CON</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E170" t="inlineStr"/>
       <c r="F170" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Disciplina GASTROENTEROLOGIA</t>
+          <t>Disciplina CARDIOLOGIA</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>15/12/2022 00:00</t>
+          <t>28/12/2022 00:00</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>15/12/2028 00:00</t>
+          <t>28/12/2028 00:00</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>12/01/2023 23:59</t>
+          <t>26/01/2023 23:59</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q170" t="inlineStr"/>
       <c r="R170" t="inlineStr"/>
       <c r="S170" t="inlineStr"/>
       <c r="T170" t="inlineStr"/>
       <c r="U170" t="inlineStr"/>
       <c r="V170" t="inlineStr">
         <is>
-          <t>22/03/2023 00:00</t>
+          <t>20/03/2023 00:00</t>
         </is>
       </c>
       <c r="W170" t="inlineStr">
         <is>
           <t>19/03/2025 00:00</t>
         </is>
       </c>
       <c r="X170" t="n">
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="AC170" t="inlineStr">
+        <is>
+          <t>25/05/2023 00:00</t>
+        </is>
       </c>
       <c r="AD170" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF170" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>AZERO_2022_063_CON</t>
+          <t>106_2022</t>
         </is>
       </c>
       <c r="B171" t="inlineStr"/>
       <c r="C171" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di n. 701 posti di Collaboratore Professionale Sanitario - Infermiere ctg. D_Bando_AZERO_2022_063_CON</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: GASTROENTEROLOGIA - Bando n. 106/2022</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E171" t="inlineStr"/>
       <c r="F171" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>15/12/2022 00:00</t>
+          <t>23/12/2022 00:00</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>15/12/2028 00:00</t>
+          <t>23/12/2028 00:00</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
           <t>12/01/2023 23:59</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O171" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q171" t="inlineStr"/>
       <c r="R171" t="inlineStr"/>
       <c r="S171" t="inlineStr"/>
       <c r="T171" t="inlineStr"/>
       <c r="U171" t="inlineStr"/>
       <c r="V171" t="inlineStr">
         <is>
-          <t>30/03/2023 00:00</t>
+          <t>19/05/2023 00:00</t>
         </is>
       </c>
       <c r="W171" t="inlineStr">
         <is>
-          <t>28/03/2025 00:00</t>
-[...6 lines deleted...]
-        <v>0</v>
+          <t>18/05/2025 00:00</t>
+        </is>
+      </c>
+      <c r="X171" t="n">
+        <v>2</v>
       </c>
       <c r="AC171" t="inlineStr">
         <is>
-          <t>14/10/2024 00:00</t>
+          <t>02/10/2023 00:00</t>
         </is>
       </c>
       <c r="AD171" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF171" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>AZERO_2022_062_CON</t>
+          <t>AZERO_2022_042_CON</t>
         </is>
       </c>
       <c r="B172" t="inlineStr"/>
       <c r="C172" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 10 posti di Dirigente Medico - Disciplina Chirurgia Vascolare a tempo indeterminato ed a rapporto esclusivo - Bando AZERO_2022_062_CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 13 posti di Collaboratore Amministrativo - Professionale (Settore Economico) - Bando_AZERO_2022_042_CON</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E172" t="inlineStr"/>
-      <c r="F172" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>07/12/2022 00:00</t>
+          <t>21/12/2022 00:00</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>07/12/2028 00:00</t>
+          <t>21/12/2028 00:00</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>05/01/2023 23:59</t>
+          <t>19/01/2023 23:59</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q172" t="inlineStr"/>
       <c r="R172" t="inlineStr"/>
       <c r="S172" t="inlineStr"/>
       <c r="T172" t="inlineStr"/>
       <c r="U172" t="inlineStr"/>
       <c r="V172" t="inlineStr">
         <is>
-          <t>13/02/2023 00:00</t>
+          <t>13/04/2023 00:00</t>
         </is>
       </c>
       <c r="W172" t="inlineStr">
         <is>
-          <t>09/02/2025 00:00</t>
-[...3 lines deleted...]
-        <v>2</v>
+          <t>05/04/2025 00:00</t>
+        </is>
+      </c>
+      <c r="Z172" t="n">
+        <v>3</v>
+      </c>
+      <c r="AA172" t="n">
+        <v>0</v>
       </c>
       <c r="AC172" t="inlineStr">
         <is>
-          <t>21/04/2023 00:00</t>
+          <t>01/10/2023 00:00</t>
         </is>
       </c>
       <c r="AD172" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF172" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>AZERO_2022_068_CON</t>
+          <t>AZERO_2022_063_CON</t>
         </is>
       </c>
       <c r="B173" t="inlineStr"/>
       <c r="C173" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 2 posti di Dirigente Medico  - Disciplina Chirurgia Plastica e Ricostruttiva a tempo indeterminato ed a rapporto esclusivo - Bando AZERO_2022_068_CON</t>
+          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di n. 701 posti di Collaboratore Professionale Sanitario - Infermiere ctg. D_Bando_AZERO_2022_063_CON</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E173" t="inlineStr"/>
       <c r="F173" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Disciplina CHIRURGIA PLASTICA E RICOSTRUTTIVA</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>07/12/2022 00:00</t>
+          <t>15/12/2022 00:00</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>07/12/2028 00:00</t>
+          <t>15/12/2028 00:00</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>05/01/2023 23:59</t>
+          <t>12/01/2023 23:59</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O173" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q173" t="inlineStr"/>
       <c r="R173" t="inlineStr"/>
       <c r="S173" t="inlineStr"/>
       <c r="T173" t="inlineStr"/>
       <c r="U173" t="inlineStr"/>
       <c r="V173" t="inlineStr">
         <is>
-          <t>13/03/2023 00:00</t>
+          <t>30/03/2023 00:00</t>
         </is>
       </c>
       <c r="W173" t="inlineStr">
         <is>
-          <t>09/03/2025 00:00</t>
-[...3 lines deleted...]
-        <v>3</v>
+          <t>28/03/2025 00:00</t>
+        </is>
+      </c>
+      <c r="Z173" t="n">
+        <v>56</v>
+      </c>
+      <c r="AA173" t="n">
+        <v>0</v>
       </c>
       <c r="AC173" t="inlineStr">
         <is>
-          <t>02/07/2024 00:00</t>
+          <t>14/10/2024 00:00</t>
         </is>
       </c>
       <c r="AD173" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF173" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>AZERO_2022_070_CON</t>
+          <t>AZERO_2022_066_CON</t>
         </is>
       </c>
       <c r="B174" t="inlineStr"/>
       <c r="C174" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 4 POSTI DI DIRIGENTE INGEGNERE BIOMEDICO O DIRIGENTE INGEGNERE ELETTRONICO PER LE STRUTTURE DI INGEGNERIA CLINICA_AZERO_2022_070_CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 16 posti di Dirigente Medico - disciplina: Gastroenterologia - a tempo indeterminato ed a rapporto esclusivo_Bando AZERO_2022_066_CON</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E174" t="inlineStr"/>
       <c r="F174" t="inlineStr">
         <is>
-          <t>DIRIGENTE INGEGNERE</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>INGEGNERE BIOMEDICO O ELETTRONICO</t>
+          <t>Disciplina GASTROENTEROLOGIA</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>30/11/2022 00:00</t>
+          <t>15/12/2022 00:00</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>30/11/2028 00:00</t>
+          <t>15/12/2028 00:00</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>29/12/2022 23:59</t>
+          <t>12/01/2023 23:59</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q174" t="inlineStr"/>
       <c r="R174" t="inlineStr"/>
       <c r="S174" t="inlineStr"/>
       <c r="T174" t="inlineStr"/>
       <c r="U174" t="inlineStr"/>
       <c r="V174" t="inlineStr">
         <is>
-          <t>30/03/2023 00:00</t>
+          <t>22/03/2023 00:00</t>
         </is>
       </c>
       <c r="W174" t="inlineStr">
         <is>
-          <t>28/03/2025 00:00</t>
+          <t>19/03/2025 00:00</t>
         </is>
       </c>
       <c r="X174" t="n">
-        <v>1</v>
-[...4 lines deleted...]
-        </is>
+        <v>0</v>
       </c>
       <c r="AD174" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF174" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>AZERO_2022_058_CON</t>
+          <t>AZERO_2022_062_CON</t>
         </is>
       </c>
       <c r="B175" t="inlineStr"/>
       <c r="C175" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 18 posti di Dirigente Medico - disciplina: Nefrologia_Bando n. AZERO_2022_058_CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 10 posti di Dirigente Medico - Disciplina Chirurgia Vascolare a tempo indeterminato ed a rapporto esclusivo - Bando AZERO_2022_062_CON</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E175" t="inlineStr"/>
       <c r="F175" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Disciplina NEFROLOGIA</t>
+          <t>Disciplina CHIRURGIA VASCOLARE</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>09/11/2022 00:00</t>
+          <t>07/12/2022 00:00</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>09/11/2028 00:00</t>
+          <t>07/12/2028 00:00</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>05/12/2022 23:59</t>
+          <t>05/01/2023 23:59</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q175" t="inlineStr"/>
       <c r="R175" t="inlineStr"/>
       <c r="S175" t="inlineStr"/>
       <c r="T175" t="inlineStr"/>
       <c r="U175" t="inlineStr"/>
       <c r="V175" t="inlineStr">
         <is>
-          <t>07/02/2023 00:00</t>
+          <t>13/02/2023 00:00</t>
         </is>
       </c>
       <c r="W175" t="inlineStr">
         <is>
-          <t>05/02/2025 00:00</t>
+          <t>09/02/2025 00:00</t>
         </is>
       </c>
       <c r="X175" t="n">
         <v>2</v>
       </c>
-      <c r="Z175" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AC175" t="inlineStr">
         <is>
-          <t>12/06/2023 00:00</t>
+          <t>21/04/2023 00:00</t>
         </is>
       </c>
       <c r="AD175" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF175" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>AZERO_2022_056_CON</t>
+          <t>AZERO_2022_068_CON</t>
         </is>
       </c>
       <c r="B176" t="inlineStr"/>
       <c r="C176" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 12 posti di Dirigente Medico - disciplina: Chirurgia Generale_Bando n. AZERO_2022_056_CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 2 posti di Dirigente Medico  - Disciplina Chirurgia Plastica e Ricostruttiva a tempo indeterminato ed a rapporto esclusivo - Bando AZERO_2022_068_CON</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E176" t="inlineStr"/>
       <c r="F176" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Disciplina CHIRURGIA GENERALE</t>
+          <t>Disciplina CHIRURGIA PLASTICA E RICOSTRUTTIVA</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>09/11/2022 00:00</t>
+          <t>07/12/2022 00:00</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>09/11/2028 00:00</t>
+          <t>07/12/2028 00:00</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>05/12/2022 23:59</t>
+          <t>05/01/2023 23:59</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q176" t="inlineStr"/>
       <c r="R176" t="inlineStr"/>
       <c r="S176" t="inlineStr"/>
       <c r="T176" t="inlineStr"/>
       <c r="U176" t="inlineStr"/>
       <c r="V176" t="inlineStr">
         <is>
-          <t>15/03/2023 00:00</t>
+          <t>13/03/2023 00:00</t>
         </is>
       </c>
       <c r="W176" t="inlineStr">
         <is>
-          <t>12/03/2025 00:00</t>
+          <t>09/03/2025 00:00</t>
         </is>
       </c>
       <c r="X176" t="n">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="AC176" t="inlineStr">
         <is>
-          <t>13/08/2024 00:00</t>
+          <t>02/07/2024 00:00</t>
         </is>
       </c>
       <c r="AD176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF176" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>AZERO_2022_055_CON</t>
+          <t>AZERO_2022_070_CON</t>
         </is>
       </c>
       <c r="B177" t="inlineStr"/>
       <c r="C177" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 154 posti di Dirigente Medico - disciplina: Medicina d'Emergenza-Urgenza (ex Medicina e Chirurgia d'Accettazione e d'Urgenza)_Bando n. AZERO_2022_055_CON</t>
+          <t>AZIENDA ZERO: CONCORSO PUBBLICO, PER TITOLI ED ESAMI, PER LA COPERTURA DI N. 4 POSTI DI DIRIGENTE INGEGNERE BIOMEDICO O DIRIGENTE INGEGNERE ELETTRONICO PER LE STRUTTURE DI INGEGNERIA CLINICA_AZERO_2022_070_CON</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E177" t="inlineStr"/>
       <c r="F177" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>DIRIGENTE INGEGNERE</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
+          <t>INGEGNERE BIOMEDICO O ELETTRONICO</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>09/11/2022 00:00</t>
+          <t>30/11/2022 00:00</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>09/11/2028 00:00</t>
+          <t>30/11/2028 00:00</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>05/12/2022 23:59</t>
+          <t>29/12/2022 23:59</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q177" t="inlineStr"/>
       <c r="R177" t="inlineStr"/>
       <c r="S177" t="inlineStr"/>
       <c r="T177" t="inlineStr"/>
       <c r="U177" t="inlineStr"/>
       <c r="V177" t="inlineStr">
         <is>
-          <t>07/02/2023 00:00</t>
+          <t>30/03/2023 00:00</t>
         </is>
       </c>
       <c r="W177" t="inlineStr">
         <is>
-          <t>05/02/2025 00:00</t>
+          <t>28/03/2025 00:00</t>
         </is>
       </c>
       <c r="X177" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="AC177" t="inlineStr">
         <is>
-          <t>31/03/2023 00:00</t>
+          <t>12/06/2023 00:00</t>
         </is>
       </c>
       <c r="AD177" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF177" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>AZERO_2022_053_CON</t>
+          <t>AZERO_2022_058_CON</t>
         </is>
       </c>
       <c r="B178" t="inlineStr"/>
       <c r="C178" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 6 posti di Collaboratore Tecnico Professionale - Statistico ctg. D_Bando n. AZERO_2022_053_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 18 posti di Dirigente Medico - disciplina: Nefrologia_Bando n. AZERO_2022_058_CON</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E178" t="inlineStr"/>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>Disciplina NEFROLOGIA</t>
+        </is>
+      </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>09/11/2022 00:00</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>09/11/2028 00:00</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
           <t>05/12/2022 23:59</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q178" t="inlineStr"/>
       <c r="R178" t="inlineStr"/>
       <c r="S178" t="inlineStr"/>
       <c r="T178" t="inlineStr"/>
       <c r="U178" t="inlineStr"/>
       <c r="V178" t="inlineStr">
         <is>
-          <t>03/03/2023 00:00</t>
+          <t>07/02/2023 00:00</t>
         </is>
       </c>
       <c r="W178" t="inlineStr">
         <is>
-          <t>01/03/2025 00:00</t>
+          <t>05/02/2025 00:00</t>
         </is>
       </c>
       <c r="X178" t="n">
         <v>2</v>
       </c>
+      <c r="Z178" t="n">
+        <v>2</v>
+      </c>
+      <c r="AA178" t="n">
+        <v>0</v>
+      </c>
       <c r="AC178" t="inlineStr">
         <is>
-          <t>19/05/2023 00:00</t>
+          <t>12/06/2023 00:00</t>
         </is>
       </c>
       <c r="AD178" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF178" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>86_2022</t>
+          <t>AZERO_2022_056_CON</t>
         </is>
       </c>
       <c r="B179" t="inlineStr"/>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di Collaboratori Professionali Sanitari - OSTETRICHE - categoria "D" da assegnare all'Ospedale nodo di rete Asiago - Bando n. 86/2022</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 12 posti di Dirigente Medico - disciplina: Chirurgia Generale_Bando n. AZERO_2022_056_CON</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E179" t="inlineStr"/>
       <c r="F179" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>OSTETRICA</t>
+          <t>Disciplina CHIRURGIA GENERALE</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>04/11/2022 00:00</t>
+          <t>09/11/2022 00:00</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>04/11/2028 00:00</t>
+          <t>09/11/2028 00:00</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>04/12/2022 23:59</t>
+          <t>05/12/2022 23:59</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q179" t="inlineStr"/>
       <c r="R179" t="inlineStr"/>
       <c r="S179" t="inlineStr"/>
       <c r="T179" t="inlineStr"/>
       <c r="U179" t="inlineStr"/>
       <c r="V179" t="inlineStr">
         <is>
-          <t>27/01/2023 00:00</t>
+          <t>15/03/2023 00:00</t>
         </is>
       </c>
       <c r="W179" t="inlineStr">
         <is>
-          <t>27/01/2025 00:00</t>
+          <t>12/03/2025 00:00</t>
         </is>
       </c>
       <c r="X179" t="n">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="AC179" t="inlineStr">
         <is>
-          <t>20/03/2023 00:00</t>
+          <t>13/08/2024 00:00</t>
         </is>
       </c>
       <c r="AD179" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF179" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Avviso Psicologi</t>
+          <t>AZERO_2022_053_CON</t>
         </is>
       </c>
       <c r="B180" t="inlineStr"/>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e prova colloquio, indetto dall'Azienda ULSS n. 1 Dolomiti, in condivisione con l'Azienda ULSS n. 5 Polesana e l'Azienda ULSS n. 7 Pedemontana, per la formulazione di graduatorie da utilizzare per l'assunzione a tempo determinato di dirigenti psicologi nella disciplina di psicoterapia.</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 6 posti di Collaboratore Tecnico Professionale - Statistico ctg. D_Bando n. AZERO_2022_053_CON</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E180" t="inlineStr"/>
-      <c r="F180" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>31/10/2022 00:00</t>
+          <t>09/11/2022 00:00</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>31/10/2028 00:00</t>
+          <t>09/11/2028 00:00</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>12/11/2022 23:59</t>
+          <t>05/12/2022 23:59</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q180" t="inlineStr"/>
       <c r="R180" t="inlineStr"/>
       <c r="S180" t="inlineStr"/>
       <c r="T180" t="inlineStr"/>
       <c r="U180" t="inlineStr"/>
       <c r="V180" t="inlineStr">
         <is>
-          <t>13/01/2023 00:00</t>
+          <t>03/03/2023 00:00</t>
         </is>
       </c>
       <c r="W180" t="inlineStr">
         <is>
-          <t>12/01/2025 00:00</t>
+          <t>01/03/2025 00:00</t>
         </is>
       </c>
       <c r="X180" t="n">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="AC180" t="inlineStr">
         <is>
-          <t>13/12/2023 00:00</t>
+          <t>19/05/2023 00:00</t>
         </is>
       </c>
       <c r="AD180" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF180" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>AZERO_2022_029_CON</t>
+          <t>AZERO_2022_055_CON</t>
         </is>
       </c>
       <c r="B181" t="inlineStr"/>
       <c r="C181" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 151 posti di Assistente Amministrativo ctg. C_Bando n. AZERO_2022_029_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 154 posti di Dirigente Medico - disciplina: Medicina d'Emergenza-Urgenza (ex Medicina e Chirurgia d'Accettazione e d'Urgenza)_Bando n. AZERO_2022_055_CON</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E181" t="inlineStr"/>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
+        </is>
+      </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>28/09/2022 00:00</t>
+          <t>09/11/2022 00:00</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>28/09/2028 00:00</t>
+          <t>09/11/2028 00:00</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>27/10/2022 23:59</t>
+          <t>05/12/2022 23:59</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O181" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q181" t="inlineStr"/>
       <c r="R181" t="inlineStr"/>
       <c r="S181" t="inlineStr"/>
       <c r="T181" t="inlineStr"/>
       <c r="U181" t="inlineStr"/>
       <c r="V181" t="inlineStr">
         <is>
-          <t>27/12/2022 00:00</t>
+          <t>07/02/2023 00:00</t>
         </is>
       </c>
       <c r="W181" t="inlineStr">
         <is>
-          <t>22/12/2024 00:00</t>
-[...6 lines deleted...]
-        <v>0</v>
+          <t>05/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="X181" t="n">
+        <v>4</v>
       </c>
       <c r="AC181" t="inlineStr">
         <is>
-          <t>08/06/2023 00:00</t>
+          <t>31/03/2023 00:00</t>
         </is>
       </c>
       <c r="AD181" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF181" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>AZERO_2022_050_CON</t>
+          <t>86_2022</t>
         </is>
       </c>
       <c r="B182" t="inlineStr"/>
       <c r="C182" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 46 posti di Dirigente Medico - disciplina: Radiodiagnostica_Bando n. AZERO_2022_050_CON</t>
+          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di Collaboratori Professionali Sanitari - OSTETRICHE - categoria "D" da assegnare all'Ospedale nodo di rete Asiago - Bando n. 86/2022</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E182" t="inlineStr"/>
       <c r="F182" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Disciplina RADIODIAGNOSTICA</t>
+          <t>OSTETRICA</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>28/09/2022 00:00</t>
+          <t>04/11/2022 00:00</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>28/09/2028 00:00</t>
+          <t>04/11/2028 00:00</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>27/10/2022 23:59</t>
+          <t>04/12/2022 23:59</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q182" t="inlineStr"/>
       <c r="R182" t="inlineStr"/>
       <c r="S182" t="inlineStr"/>
       <c r="T182" t="inlineStr"/>
       <c r="U182" t="inlineStr"/>
       <c r="V182" t="inlineStr">
         <is>
-          <t>20/12/2022 00:00</t>
+          <t>27/01/2023 00:00</t>
         </is>
       </c>
       <c r="W182" t="inlineStr">
         <is>
-          <t>18/12/2024 00:00</t>
+          <t>27/01/2025 00:00</t>
         </is>
       </c>
       <c r="X182" t="n">
         <v>4</v>
       </c>
+      <c r="Z182" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA182" t="n">
+        <v>0</v>
+      </c>
       <c r="AC182" t="inlineStr">
         <is>
-          <t>22/11/2023 00:00</t>
+          <t>20/03/2023 00:00</t>
         </is>
       </c>
       <c r="AD182" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF182" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>AZERO_2022_048_CON</t>
+          <t>Avviso Psicologi</t>
         </is>
       </c>
       <c r="B183" t="inlineStr"/>
       <c r="C183" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 42 posti di Dirigente Medico - disciplina: Medicina Interna_Bando n. AZERO_2022_048_CON</t>
+          <t>Avviso pubblico, per titoli e prova colloquio, indetto dall'Azienda ULSS n. 1 Dolomiti, in condivisione con l'Azienda ULSS n. 5 Polesana e l'Azienda ULSS n. 7 Pedemontana, per la formulazione di graduatorie da utilizzare per l'assunzione a tempo determinato di dirigenti psicologi nella disciplina di psicoterapia.</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E183" t="inlineStr"/>
       <c r="F183" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>PSICOLOGI</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Disciplina PSICOTERAPIA</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>28/09/2022 00:00</t>
+          <t>31/10/2022 00:00</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>28/09/2028 00:00</t>
+          <t>31/10/2028 00:00</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>27/10/2022 23:59</t>
+          <t>12/11/2022 23:59</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O183" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q183" t="inlineStr"/>
       <c r="R183" t="inlineStr"/>
       <c r="S183" t="inlineStr"/>
       <c r="T183" t="inlineStr"/>
       <c r="U183" t="inlineStr"/>
       <c r="V183" t="inlineStr">
         <is>
-          <t>23/12/2022 00:00</t>
+          <t>13/01/2023 00:00</t>
         </is>
       </c>
       <c r="W183" t="inlineStr">
         <is>
-          <t>22/12/2024 00:00</t>
+          <t>12/01/2025 00:00</t>
         </is>
       </c>
       <c r="X183" t="n">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="AC183" t="inlineStr">
         <is>
-          <t>03/04/2023 00:00</t>
+          <t>13/12/2023 00:00</t>
         </is>
       </c>
       <c r="AD183" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF183" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>76_2022</t>
+          <t>AZERO_2022_048_CON</t>
         </is>
       </c>
       <c r="B184" t="inlineStr"/>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di Collaboratori Professionali Sanitari - TECNICI SANITARI DI LABORATORIO BIOMEDICO- categoria "D" - Bando n. 76/2022</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 42 posti di Dirigente Medico - disciplina: Medicina Interna_Bando n. AZERO_2022_048_CON</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E184" t="inlineStr"/>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> INFERMIERI </t>
+        </is>
+      </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>23/09/2022 00:00</t>
+          <t>28/09/2022 00:00</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>23/09/2028 00:00</t>
+          <t>28/09/2028 00:00</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>21/01/2023 23:59</t>
+          <t>27/10/2022 23:59</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q184" t="inlineStr"/>
       <c r="R184" t="inlineStr"/>
       <c r="S184" t="inlineStr"/>
       <c r="T184" t="inlineStr"/>
       <c r="U184" t="inlineStr"/>
       <c r="V184" t="inlineStr">
         <is>
-          <t>10/01/2023 00:00</t>
+          <t>23/12/2022 00:00</t>
         </is>
       </c>
       <c r="W184" t="inlineStr">
         <is>
-          <t>03/02/2025 00:00</t>
+          <t>22/12/2024 00:00</t>
         </is>
       </c>
       <c r="X184" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Z184" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AA184" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC184" t="inlineStr">
         <is>
-          <t>27/02/2023 00:00</t>
+          <t>03/04/2023 00:00</t>
         </is>
       </c>
       <c r="AD184" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF184" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>AZERO_2022_047_CON</t>
+          <t>AZERO_2022_050_CON</t>
         </is>
       </c>
       <c r="B185" t="inlineStr"/>
       <c r="C185" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 34 posti di Dirigente Medico - disciplina: Pediatria_Bando n. AZERO_2022_047_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 46 posti di Dirigente Medico - disciplina: Radiodiagnostica_Bando n. AZERO_2022_050_CON</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E185" t="inlineStr"/>
       <c r="F185" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Disciplina PEDIATRIA</t>
+          <t>Disciplina RADIODIAGNOSTICA</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>21/09/2022 00:00</t>
+          <t>28/09/2022 00:00</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>21/09/2028 00:00</t>
+          <t>28/09/2028 00:00</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>20/10/2022 23:59</t>
+          <t>27/10/2022 23:59</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q185" t="inlineStr"/>
       <c r="R185" t="inlineStr"/>
       <c r="S185" t="inlineStr"/>
       <c r="T185" t="inlineStr"/>
       <c r="U185" t="inlineStr"/>
+      <c r="V185" t="inlineStr">
+        <is>
+          <t>20/12/2022 00:00</t>
+        </is>
+      </c>
       <c r="W185" t="inlineStr">
         <is>
-          <t>27/12/2024 00:00</t>
+          <t>18/12/2024 00:00</t>
         </is>
       </c>
       <c r="X185" t="n">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AC185" t="inlineStr">
         <is>
-          <t>01/09/2023 00:00</t>
+          <t>22/11/2023 00:00</t>
         </is>
       </c>
       <c r="AD185" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF185" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>72_2022</t>
+          <t>AZERO_2022_029_CON</t>
         </is>
       </c>
       <c r="B186" t="inlineStr"/>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: CHIRURGIA VASCOLARE- Bando n. 72/2022</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 151 posti di Assistente Amministrativo ctg. C_Bando n. AZERO_2022_029_CON</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E186" t="inlineStr"/>
-      <c r="F186" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>26/08/2022 00:00</t>
+          <t>28/09/2022 00:00</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>26/08/2028 00:00</t>
+          <t>28/09/2028 00:00</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>15/09/2022 23:59</t>
+          <t>27/10/2022 23:59</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q186" t="inlineStr"/>
       <c r="R186" t="inlineStr"/>
       <c r="S186" t="inlineStr"/>
       <c r="T186" t="inlineStr"/>
       <c r="U186" t="inlineStr"/>
       <c r="V186" t="inlineStr">
         <is>
-          <t>11/11/2022 00:00</t>
+          <t>27/12/2022 00:00</t>
         </is>
       </c>
       <c r="W186" t="inlineStr">
         <is>
-          <t>10/11/2024 00:00</t>
-[...3 lines deleted...]
-        <v>1</v>
+          <t>22/12/2024 00:00</t>
+        </is>
       </c>
       <c r="Z186" t="n">
+        <v>21</v>
+      </c>
+      <c r="AA186" t="n">
         <v>0</v>
       </c>
       <c r="AC186" t="inlineStr">
         <is>
-          <t>25/01/2023 00:00</t>
+          <t>08/06/2023 00:00</t>
         </is>
       </c>
       <c r="AD186" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF186" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>68_2022</t>
+          <t>76_2022</t>
         </is>
       </c>
       <c r="B187" t="inlineStr"/>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di Collaboratori Professionali Sanitari - EDUCATORI PROFESSIONALI - categoria "D" - Bando n.  68/2022</t>
+          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di Collaboratori Professionali Sanitari - TECNICI SANITARI DI LABORATORIO BIOMEDICO- categoria "D" - Bando n. 76/2022</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E187" t="inlineStr"/>
-      <c r="F187" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>19/08/2022 00:00</t>
+          <t>23/09/2022 00:00</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>19/08/2028 00:00</t>
+          <t>23/09/2028 00:00</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>18/09/2022 23:59</t>
+          <t>21/01/2023 23:59</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q187" t="inlineStr"/>
       <c r="R187" t="inlineStr"/>
       <c r="S187" t="inlineStr"/>
       <c r="T187" t="inlineStr"/>
       <c r="U187" t="inlineStr"/>
       <c r="V187" t="inlineStr">
         <is>
-          <t>18/03/2023 00:00</t>
+          <t>10/01/2023 00:00</t>
         </is>
       </c>
       <c r="W187" t="inlineStr">
         <is>
-          <t>17/03/2025 00:00</t>
-        </is>
+          <t>03/02/2025 00:00</t>
+        </is>
+      </c>
+      <c r="X187" t="n">
+        <v>3</v>
       </c>
       <c r="Z187" t="n">
         <v>0</v>
       </c>
       <c r="AA187" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC187" t="inlineStr">
         <is>
-          <t>13/12/2023 00:00</t>
+          <t>27/02/2023 00:00</t>
         </is>
       </c>
       <c r="AD187" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF187" t="inlineStr">
         <is>
           <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>67_2022</t>
+          <t>AZERO_2022_047_CON</t>
         </is>
       </c>
       <c r="B188" t="inlineStr"/>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di Collaboratori Professionali Sanitari - INFERMIERI - categoria "D" - Bando n. 67/2022</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 34 posti di Dirigente Medico - disciplina: Pediatria_Bando n. AZERO_2022_047_CON</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
-      <c r="E188" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E188" t="inlineStr"/>
       <c r="F188" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Disciplina PEDIATRIA</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>12/08/2022 00:00</t>
+          <t>21/09/2022 00:00</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>12/08/2028 00:00</t>
+          <t>21/09/2028 00:00</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>09/01/2023 23:59</t>
+          <t>20/10/2022 23:59</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q188" t="inlineStr"/>
       <c r="R188" t="inlineStr"/>
       <c r="S188" t="inlineStr"/>
       <c r="T188" t="inlineStr"/>
       <c r="U188" t="inlineStr"/>
+      <c r="W188" t="inlineStr">
+        <is>
+          <t>27/12/2024 00:00</t>
+        </is>
+      </c>
       <c r="X188" t="n">
-        <v>36</v>
+        <v>2</v>
+      </c>
+      <c r="Z188" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA188" t="n">
+        <v>0</v>
       </c>
       <c r="AC188" t="inlineStr">
         <is>
-          <t>21/01/2023 00:00</t>
+          <t>01/09/2023 00:00</t>
         </is>
       </c>
       <c r="AD188" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF188" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>AZERO_2022_032_CON</t>
+          <t>72_2022</t>
         </is>
       </c>
       <c r="B189" t="inlineStr"/>
       <c r="C189" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 34 posti di Dirigente Medico - disciplina: Medicina Trasfusionale_Bando n. AZERO_2022_032_CON</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: CHIRURGIA VASCOLARE- Bando n. 72/2022</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E189" t="inlineStr"/>
       <c r="F189" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Disciplina CHIRURGIA VASCOLARE</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>10/08/2022 00:00</t>
+          <t>26/08/2022 00:00</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>10/08/2028 00:00</t>
+          <t>26/08/2028 00:00</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>08/09/2022 23:59</t>
+          <t>15/09/2022 23:59</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q189" t="inlineStr"/>
       <c r="R189" t="inlineStr"/>
       <c r="S189" t="inlineStr"/>
       <c r="T189" t="inlineStr"/>
       <c r="U189" t="inlineStr"/>
+      <c r="V189" t="inlineStr">
+        <is>
+          <t>11/11/2022 00:00</t>
+        </is>
+      </c>
+      <c r="W189" t="inlineStr">
+        <is>
+          <t>10/11/2024 00:00</t>
+        </is>
+      </c>
+      <c r="X189" t="n">
+        <v>1</v>
+      </c>
       <c r="Z189" t="n">
         <v>0</v>
       </c>
-      <c r="AA189" t="n">
-        <v>0</v>
+      <c r="AC189" t="inlineStr">
+        <is>
+          <t>25/01/2023 00:00</t>
+        </is>
       </c>
       <c r="AD189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF189" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>AZERO_2022_038_CON</t>
+          <t>68_2022</t>
         </is>
       </c>
       <c r="B190" t="inlineStr"/>
       <c r="C190" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 1 posto di Collaboratore Professionale - Specialista nei rapporti con i media - Giornalista Pubblico Settore Informazione ctg. D_Bando n. AZERO_2022_038_CON</t>
+          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di Collaboratori Professionali Sanitari - EDUCATORI PROFESSIONALI - categoria "D" - Bando n.  68/2022</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E190" t="inlineStr"/>
       <c r="F190" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>SPECIALISTA NEI RAPPORTI CON I MEDIA</t>
+          <t>EDUCATORE PROFESSIONALE</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>10/08/2022 00:00</t>
+          <t>19/08/2022 00:00</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>10/08/2028 00:00</t>
+          <t>19/08/2028 00:00</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>08/09/2022 23:59</t>
+          <t>18/09/2022 23:59</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q190" t="inlineStr"/>
       <c r="R190" t="inlineStr"/>
       <c r="S190" t="inlineStr"/>
       <c r="T190" t="inlineStr"/>
       <c r="U190" t="inlineStr"/>
       <c r="V190" t="inlineStr">
         <is>
-          <t>02/12/2022 00:00</t>
+          <t>18/03/2023 00:00</t>
         </is>
       </c>
       <c r="W190" t="inlineStr">
         <is>
-          <t>24/11/2024 00:00</t>
-[...3 lines deleted...]
-        <v>3</v>
+          <t>17/03/2025 00:00</t>
+        </is>
+      </c>
+      <c r="Z190" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA190" t="n">
+        <v>1</v>
       </c>
       <c r="AC190" t="inlineStr">
         <is>
-          <t>05/09/2023 00:00</t>
+          <t>13/12/2023 00:00</t>
         </is>
       </c>
       <c r="AD190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF190" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>AZERO_2022_030_CON</t>
+          <t>67_2022</t>
         </is>
       </c>
       <c r="B191" t="inlineStr"/>
       <c r="C191" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 68 posti di Dirigente Medico - disciplina: Ginecologia e Ostetricia_Bando n. AZERO_2022_030_CON</t>
+          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di Collaboratori Professionali Sanitari - INFERMIERI - categoria "D" - Bando n. 67/2022</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
-      <c r="E191" t="inlineStr"/>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>Il n° di assunti è relativo alla I, II, III e IV scadenza</t>
+        </is>
+      </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>03/08/2022 00:00</t>
+          <t>12/08/2022 00:00</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>03/08/2028 00:00</t>
+          <t>12/08/2028 00:00</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>01/09/2022 23:59</t>
+          <t>09/01/2023 23:59</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q191" t="inlineStr"/>
       <c r="R191" t="inlineStr"/>
       <c r="S191" t="inlineStr"/>
       <c r="T191" t="inlineStr"/>
       <c r="U191" t="inlineStr"/>
-      <c r="V191" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="X191" t="n">
-        <v>5</v>
+        <v>36</v>
       </c>
       <c r="AC191" t="inlineStr">
         <is>
-          <t>01/09/2023 00:00</t>
+          <t>21/01/2023 00:00</t>
         </is>
       </c>
       <c r="AD191" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF191" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>52_2022</t>
+          <t>AZERO_2022_032_CON</t>
         </is>
       </c>
       <c r="B192" t="inlineStr"/>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di Collaboratori Professionali Sanitari - FISIOTERAPISTI- categoria "D" - Bando n. 52/2022</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 34 posti di Dirigente Medico - disciplina: Medicina Trasfusionale_Bando n. AZERO_2022_032_CON</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E192" t="inlineStr"/>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> INFERMIERI </t>
+        </is>
+      </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>22/07/2022 00:00</t>
+          <t>10/08/2022 00:00</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>22/07/2028 00:00</t>
+          <t>10/08/2028 00:00</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>11/08/2022 23:59</t>
+          <t>08/09/2022 23:59</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q192" t="inlineStr"/>
       <c r="R192" t="inlineStr"/>
       <c r="S192" t="inlineStr"/>
       <c r="T192" t="inlineStr"/>
       <c r="U192" t="inlineStr"/>
-      <c r="V192" t="inlineStr">
-[...11 lines deleted...]
-      </c>
       <c r="Z192" t="n">
         <v>0</v>
       </c>
-      <c r="AC192" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="AA192" t="n">
+        <v>0</v>
       </c>
       <c r="AD192" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF192" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>51_2022</t>
+          <t>AZERO_2022_038_CON</t>
         </is>
       </c>
       <c r="B193" t="inlineStr"/>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: CHIRURGIA MAXILLO-FACCIALE - Bando n. 51/2022</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 1 posto di Collaboratore Professionale - Specialista nei rapporti con i media - Giornalista Pubblico Settore Informazione ctg. D_Bando n. AZERO_2022_038_CON</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E193" t="inlineStr"/>
       <c r="F193" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Disciplina CHIRURGIA MAXILLO FACCIALE</t>
+          <t>SPECIALISTA NEI RAPPORTI CON I MEDIA</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>22/07/2022 00:00</t>
+          <t>10/08/2022 00:00</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>22/07/2028 00:00</t>
+          <t>10/08/2028 00:00</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>11/08/2022 23:59</t>
+          <t>08/09/2022 23:59</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q193" t="inlineStr"/>
       <c r="R193" t="inlineStr"/>
       <c r="S193" t="inlineStr"/>
       <c r="T193" t="inlineStr"/>
       <c r="U193" t="inlineStr"/>
       <c r="V193" t="inlineStr">
         <is>
-          <t>07/10/2022 00:00</t>
+          <t>02/12/2022 00:00</t>
         </is>
       </c>
       <c r="W193" t="inlineStr">
         <is>
-          <t>06/10/2024 00:00</t>
-[...6 lines deleted...]
-        <v>1</v>
+          <t>24/11/2024 00:00</t>
+        </is>
+      </c>
+      <c r="X193" t="n">
+        <v>3</v>
       </c>
       <c r="AC193" t="inlineStr">
         <is>
-          <t>12/06/2023 00:00</t>
+          <t>05/09/2023 00:00</t>
         </is>
       </c>
       <c r="AD193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF193" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>31_2022</t>
+          <t>AZERO_2022_030_CON</t>
         </is>
       </c>
       <c r="B194" t="inlineStr"/>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: CARDIOLOGIA  - Bando n. 31/2022</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 68 posti di Dirigente Medico - disciplina: Ginecologia e Ostetricia_Bando n. AZERO_2022_030_CON</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E194" t="inlineStr"/>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
+        </is>
+      </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>01/07/2022 00:00</t>
+          <t>03/08/2022 00:00</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>01/07/2028 00:00</t>
+          <t>03/08/2028 00:00</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>21/07/2022 23:59</t>
+          <t>01/09/2022 23:59</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q194" t="inlineStr"/>
       <c r="R194" t="inlineStr"/>
       <c r="S194" t="inlineStr"/>
       <c r="T194" t="inlineStr"/>
       <c r="U194" t="inlineStr"/>
       <c r="V194" t="inlineStr">
         <is>
-          <t>10/09/2022 00:00</t>
+          <t>17/11/2022 00:00</t>
         </is>
       </c>
       <c r="W194" t="inlineStr">
         <is>
-          <t>11/09/2024 23:59</t>
-[...6 lines deleted...]
-        <v>2</v>
+          <t>15/11/2024 00:00</t>
+        </is>
+      </c>
+      <c r="X194" t="n">
+        <v>5</v>
       </c>
       <c r="AC194" t="inlineStr">
         <is>
-          <t>15/02/2023 14:28</t>
+          <t>01/09/2023 00:00</t>
         </is>
       </c>
       <c r="AD194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF194" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>AZERO_2022_023_CON</t>
+          <t>52_2022</t>
         </is>
       </c>
       <c r="B195" t="inlineStr"/>
       <c r="C195" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 26 posti di Collaboratore Professionale Sanitario - Educatore Professionale ctg. "D"_Bando n. AZERO_2022_023_CON</t>
+          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di Collaboratori Professionali Sanitari - FISIOTERAPISTI- categoria "D" - Bando n. 52/2022</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E195" t="inlineStr"/>
-      <c r="F195" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>29/06/2022 00:00</t>
+          <t>22/07/2022 00:00</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>29/06/2028 00:00</t>
+          <t>22/07/2028 00:00</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>28/07/2022 23:59</t>
+          <t>11/08/2022 23:59</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q195" t="inlineStr"/>
       <c r="R195" t="inlineStr"/>
       <c r="S195" t="inlineStr"/>
       <c r="T195" t="inlineStr"/>
       <c r="U195" t="inlineStr"/>
       <c r="V195" t="inlineStr">
         <is>
-          <t>18/11/2022 00:00</t>
+          <t>02/12/2022 00:00</t>
         </is>
       </c>
       <c r="W195" t="inlineStr">
         <is>
-          <t>03/11/2024 00:00</t>
+          <t>02/12/2024 00:00</t>
         </is>
       </c>
       <c r="X195" t="n">
-        <v>5</v>
+        <v>8</v>
+      </c>
+      <c r="Z195" t="n">
+        <v>0</v>
       </c>
       <c r="AC195" t="inlineStr">
         <is>
-          <t>08/03/2023 00:00</t>
+          <t>26/06/2023 00:00</t>
         </is>
       </c>
       <c r="AD195" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF195" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>29_2022</t>
+          <t>51_2022</t>
         </is>
       </c>
       <c r="B196" t="inlineStr"/>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: GINECOLOGIA E OSTETRICIA - Bando n. 29/2022</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: CHIRURGIA MAXILLO-FACCIALE - Bando n. 51/2022</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E196" t="inlineStr"/>
       <c r="F196" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
+          <t>Disciplina CHIRURGIA MAXILLO FACCIALE</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>27/06/2022 00:00</t>
+          <t>22/07/2022 00:00</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>27/06/2028 00:00</t>
+          <t>22/07/2028 00:00</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>14/07/2022 23:59</t>
+          <t>11/08/2022 23:59</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q196" t="inlineStr"/>
       <c r="R196" t="inlineStr"/>
       <c r="S196" t="inlineStr"/>
       <c r="T196" t="inlineStr"/>
       <c r="U196" t="inlineStr"/>
       <c r="V196" t="inlineStr">
         <is>
-          <t>13/01/2023 00:00</t>
+          <t>07/10/2022 00:00</t>
         </is>
       </c>
       <c r="W196" t="inlineStr">
         <is>
-          <t>13/01/2025 00:00</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>06/10/2024 00:00</t>
+        </is>
+      </c>
+      <c r="Z196" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA196" t="n">
+        <v>1</v>
       </c>
       <c r="AC196" t="inlineStr">
         <is>
-          <t>13/01/2023 00:00</t>
+          <t>12/06/2023 00:00</t>
         </is>
       </c>
       <c r="AD196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF196" t="inlineStr">
         <is>
           <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>25_2022</t>
+          <t>31_2022</t>
         </is>
       </c>
       <c r="B197" t="inlineStr"/>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: CHIRURGIA GENERALE- Bando n. 25/2022</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: CARDIOLOGIA  - Bando n. 31/2022</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E197" t="inlineStr"/>
-      <c r="F197" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>03/06/2022 00:00</t>
+          <t>01/07/2022 00:00</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>03/06/2028 00:00</t>
+          <t>01/07/2028 00:00</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>23/06/2022 23:59</t>
+          <t>21/07/2022 23:59</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q197" t="inlineStr"/>
       <c r="R197" t="inlineStr"/>
       <c r="S197" t="inlineStr"/>
       <c r="T197" t="inlineStr"/>
       <c r="U197" t="inlineStr"/>
       <c r="V197" t="inlineStr">
         <is>
-          <t>12/08/2022 00:00</t>
+          <t>10/09/2022 00:00</t>
         </is>
       </c>
       <c r="W197" t="inlineStr">
         <is>
-          <t>12/08/2024 00:00</t>
+          <t>11/09/2024 23:59</t>
         </is>
       </c>
       <c r="Z197" t="n">
         <v>0</v>
       </c>
       <c r="AA197" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="AC197" t="inlineStr">
         <is>
-          <t>15/02/2023 00:00</t>
+          <t>15/02/2023 14:28</t>
         </is>
       </c>
       <c r="AD197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF197" t="inlineStr">
         <is>
           <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>AZERO_2022_019_CON</t>
+          <t>AZERO_2022_023_CON</t>
         </is>
       </c>
       <c r="B198" t="inlineStr"/>
       <c r="C198" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 14 posti di Dirigente Medico - disciplina: Neurologia_Bando n. AZERO_2022_019_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 26 posti di Collaboratore Professionale Sanitario - Educatore Professionale ctg. "D"_Bando n. AZERO_2022_023_CON</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E198" t="inlineStr"/>
       <c r="F198" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Disciplina NEUROLOGIA</t>
+          <t>EDUCATORE PROFESSIONALE</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>01/06/2022 00:00</t>
+          <t>29/06/2022 00:00</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>01/06/2028 00:00</t>
+          <t>29/06/2028 00:00</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>30/06/2022 23:59</t>
+          <t>28/07/2022 23:59</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q198" t="inlineStr"/>
       <c r="R198" t="inlineStr"/>
       <c r="S198" t="inlineStr"/>
       <c r="T198" t="inlineStr"/>
       <c r="U198" t="inlineStr"/>
       <c r="V198" t="inlineStr">
         <is>
-          <t>14/09/2022 00:00</t>
+          <t>18/11/2022 00:00</t>
         </is>
       </c>
       <c r="W198" t="inlineStr">
         <is>
-          <t>06/09/2024 00:00</t>
+          <t>03/11/2024 00:00</t>
         </is>
       </c>
       <c r="X198" t="n">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AC198" t="inlineStr">
         <is>
-          <t>26/01/2024 00:00</t>
+          <t>08/03/2023 00:00</t>
         </is>
       </c>
       <c r="AD198" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF198" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>AZERO_2022_010_CON</t>
+          <t>29_2022</t>
         </is>
       </c>
       <c r="B199" t="inlineStr"/>
       <c r="C199" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 42 posti di Dirigente Medico - disciplina: Ortopedia e Traumatologia_Bando n. AZERO_2022_010_CON</t>
+          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: GINECOLOGIA E OSTETRICIA - Bando n. 29/2022</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E199" t="inlineStr"/>
       <c r="F199" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Disciplina ORTOPEDIA E TRAUMATOLOGIA</t>
+          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>27/04/2022 00:00</t>
+          <t>27/06/2022 00:00</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>27/04/2028 00:00</t>
+          <t>27/06/2028 00:00</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>26/05/2022 23:59</t>
+          <t>14/07/2022 23:59</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q199" t="inlineStr"/>
       <c r="R199" t="inlineStr"/>
       <c r="S199" t="inlineStr"/>
       <c r="T199" t="inlineStr"/>
       <c r="U199" t="inlineStr"/>
       <c r="V199" t="inlineStr">
         <is>
-          <t>26/07/2022 00:00</t>
+          <t>13/01/2023 00:00</t>
         </is>
       </c>
       <c r="W199" t="inlineStr">
         <is>
-          <t>17/02/2024 00:00</t>
+          <t>13/01/2025 00:00</t>
         </is>
       </c>
       <c r="X199" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="AC199" t="inlineStr">
         <is>
-          <t>20/02/2023 00:00</t>
+          <t>13/01/2023 00:00</t>
         </is>
       </c>
       <c r="AD199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF199" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>17_2022</t>
+          <t>25_2022</t>
         </is>
       </c>
       <c r="B200" t="inlineStr"/>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di n. 1 Dirigente del ruolo Professionale - Profilo: Ingegnere da assegnare all'U.O.S. Ingegneria Clinica - Bando n. 17_2022</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: CHIRURGIA GENERALE- Bando n. 25/2022</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E200" t="inlineStr"/>
       <c r="F200" t="inlineStr">
         <is>
-          <t>DIRIGENTE INGEGNERE</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>INGEGNERIA CLINICA</t>
+          <t>Disciplina CHIRURGIA GENERALE</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>15/04/2022 00:00</t>
+          <t>03/06/2022 00:00</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>15/04/2028 00:00</t>
+          <t>03/06/2028 00:00</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>05/05/2022 23:59</t>
+          <t>23/06/2022 23:59</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q200" t="inlineStr"/>
       <c r="R200" t="inlineStr"/>
       <c r="S200" t="inlineStr"/>
       <c r="T200" t="inlineStr"/>
       <c r="U200" t="inlineStr"/>
       <c r="V200" t="inlineStr">
         <is>
-          <t>27/06/2022 00:00</t>
+          <t>12/08/2022 00:00</t>
         </is>
       </c>
       <c r="W200" t="inlineStr">
         <is>
-          <t>26/06/2024 00:00</t>
+          <t>12/08/2024 00:00</t>
         </is>
       </c>
       <c r="Z200" t="n">
         <v>0</v>
       </c>
       <c r="AA200" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="AC200" t="inlineStr">
         <is>
-          <t>14/09/2022 00:00</t>
+          <t>15/02/2023 00:00</t>
         </is>
       </c>
       <c r="AD200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF200" t="inlineStr">
         <is>
           <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>8_2022</t>
+          <t>AZERO_2022_019_CON</t>
         </is>
       </c>
       <c r="B201" t="inlineStr"/>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di Collaboratori Professionali Sanitari - ASSISTENTI SANITARI - categoria "D" - Bando n.  8/2022</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 14 posti di Dirigente Medico - disciplina: Neurologia_Bando n. AZERO_2022_019_CON</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E201" t="inlineStr"/>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>Disciplina NEUROLOGIA</t>
+        </is>
+      </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>11/03/2022 00:00</t>
+          <t>01/06/2022 00:00</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>11/03/2028 00:00</t>
+          <t>01/06/2028 00:00</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>09/07/2022 23:59</t>
+          <t>30/06/2022 23:59</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q201" t="inlineStr"/>
       <c r="R201" t="inlineStr"/>
       <c r="S201" t="inlineStr"/>
       <c r="T201" t="inlineStr"/>
       <c r="U201" t="inlineStr"/>
+      <c r="V201" t="inlineStr">
+        <is>
+          <t>14/09/2022 00:00</t>
+        </is>
+      </c>
+      <c r="W201" t="inlineStr">
+        <is>
+          <t>06/09/2024 00:00</t>
+        </is>
+      </c>
+      <c r="X201" t="n">
+        <v>2</v>
+      </c>
       <c r="Z201" t="n">
         <v>0</v>
       </c>
       <c r="AA201" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AC201" t="inlineStr">
         <is>
-          <t>16/05/2022 16:45</t>
+          <t>26/01/2024 00:00</t>
         </is>
       </c>
       <c r="AD201" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF201" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>AZERO_2021_083_CON</t>
+          <t>AZERO_2022_010_CON</t>
         </is>
       </c>
       <c r="B202" t="inlineStr"/>
       <c r="C202" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 253 posti di Operatore Socio Sanitario ctg. Bs_Bando n. AZERO_2021_083_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 42 posti di Dirigente Medico - disciplina: Ortopedia e Traumatologia_Bando n. AZERO_2022_010_CON</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E202" t="inlineStr"/>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>Disciplina ORTOPEDIA E TRAUMATOLOGIA</t>
+        </is>
+      </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>02/03/2022 00:00</t>
+          <t>27/04/2022 00:00</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>02/03/2028 00:00</t>
+          <t>27/04/2028 00:00</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>31/03/2022 23:59</t>
+          <t>26/05/2022 23:59</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q202" t="inlineStr"/>
       <c r="R202" t="inlineStr"/>
       <c r="S202" t="inlineStr"/>
       <c r="T202" t="inlineStr"/>
       <c r="U202" t="inlineStr"/>
+      <c r="V202" t="inlineStr">
+        <is>
+          <t>26/07/2022 00:00</t>
+        </is>
+      </c>
       <c r="W202" t="inlineStr">
         <is>
-          <t>20/07/2024 00:00</t>
+          <t>17/02/2024 00:00</t>
         </is>
       </c>
       <c r="X202" t="n">
-        <v>105</v>
+        <v>9</v>
       </c>
       <c r="AC202" t="inlineStr">
         <is>
-          <t>12/07/2024 00:00</t>
+          <t>20/02/2023 00:00</t>
         </is>
       </c>
       <c r="AD202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF202" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>AZERO_2021_091_CON</t>
+          <t>17_2022</t>
         </is>
       </c>
       <c r="B203" t="inlineStr"/>
       <c r="C203" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 7 posti di Dirigente Biologo - disciplina: Biochimica Clinica_Bando n. AZERO_2021_091_CON</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di n. 1 Dirigente del ruolo Professionale - Profilo: Ingegnere da assegnare all'U.O.S. Ingegneria Clinica - Bando n. 17_2022</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E203" t="inlineStr"/>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>DIRIGENTE INGEGNERE</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>INGEGNERIA CLINICA</t>
+        </is>
+      </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>28/02/2022 00:00</t>
+          <t>15/04/2022 00:00</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>28/02/2028 00:00</t>
+          <t>15/04/2028 00:00</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>28/03/2022 23:59</t>
+          <t>05/05/2022 23:59</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q203" t="inlineStr"/>
       <c r="R203" t="inlineStr"/>
       <c r="S203" t="inlineStr"/>
       <c r="T203" t="inlineStr"/>
       <c r="U203" t="inlineStr"/>
       <c r="V203" t="inlineStr">
         <is>
-          <t>18/07/2022 00:00</t>
+          <t>27/06/2022 00:00</t>
         </is>
       </c>
       <c r="W203" t="inlineStr">
         <is>
-          <t>07/07/2024 23:59</t>
+          <t>26/06/2024 00:00</t>
         </is>
       </c>
       <c r="Z203" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA203" t="n">
         <v>1</v>
       </c>
-      <c r="AA203" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AC203" t="inlineStr">
         <is>
-          <t>26/10/2022 11:25</t>
+          <t>14/09/2022 00:00</t>
         </is>
       </c>
       <c r="AD203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF203" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>AZERO_2021_068_CON</t>
+          <t>8_2022</t>
         </is>
       </c>
       <c r="B204" t="inlineStr"/>
       <c r="C204" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 11 posti di Collaboratore Professionale Sanitario - Assistente Sociale ctg. D_Bando n. AZERO_2021_068_CON</t>
+          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di Collaboratori Professionali Sanitari - ASSISTENTI SANITARI - categoria "D" - Bando n.  8/2022</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E204" t="inlineStr"/>
       <c r="H204" t="inlineStr">
         <is>
-          <t>28/02/2022 00:00</t>
+          <t>11/03/2022 00:00</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>28/02/2028 00:00</t>
+          <t>11/03/2028 00:00</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>28/03/2022 23:59</t>
+          <t>09/07/2022 23:59</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q204" t="inlineStr"/>
       <c r="R204" t="inlineStr"/>
       <c r="S204" t="inlineStr"/>
       <c r="T204" t="inlineStr"/>
       <c r="U204" t="inlineStr"/>
-      <c r="V204" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Z204" t="n">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="AA204" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AC204" t="inlineStr">
         <is>
-          <t>01/02/2024 00:00</t>
+          <t>16/05/2022 16:45</t>
         </is>
       </c>
       <c r="AD204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF204" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>AZERO_2021_093_CON</t>
+          <t>AZERO_2021_083_CON</t>
         </is>
       </c>
       <c r="B205" t="inlineStr"/>
       <c r="C205" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 6 posti di Dirigente Biologo - disciplina: Microbiologia e Virologia_Bando n. AZERO_2021_093_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 253 posti di Operatore Socio Sanitario ctg. Bs_Bando n. AZERO_2021_083_CON</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E205" t="inlineStr"/>
-      <c r="F205" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>28/02/2022 00:00</t>
+          <t>02/03/2022 00:00</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>28/02/2028 00:00</t>
+          <t>02/03/2028 00:00</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>28/03/2022 23:59</t>
+          <t>31/03/2022 23:59</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q205" t="inlineStr"/>
       <c r="R205" t="inlineStr"/>
       <c r="S205" t="inlineStr"/>
       <c r="T205" t="inlineStr"/>
       <c r="U205" t="inlineStr"/>
-      <c r="V205" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="W205" t="inlineStr">
         <is>
-          <t>01/09/2024 00:00</t>
-[...6 lines deleted...]
-        <v>0</v>
+          <t>20/07/2024 00:00</t>
+        </is>
+      </c>
+      <c r="X205" t="n">
+        <v>105</v>
       </c>
       <c r="AC205" t="inlineStr">
         <is>
-          <t>15/02/2023 00:00</t>
+          <t>12/07/2024 00:00</t>
         </is>
       </c>
       <c r="AD205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF205" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>AZERO_2021_087_CON</t>
+          <t>AZERO_2021_093_CON</t>
         </is>
       </c>
       <c r="B206" t="inlineStr"/>
       <c r="C206" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 12 posti di Dirigente Medico - disciplina: Oncologia_Bando n. AZERO_2021_087_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 6 posti di Dirigente Biologo - disciplina: Microbiologia e Virologia_Bando n. AZERO_2021_093_CON</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E206" t="inlineStr"/>
       <c r="F206" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Disciplina ONCOLOGIA</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>23/02/2022 00:00</t>
+          <t>28/02/2022 00:00</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>23/02/2028 00:00</t>
+          <t>28/02/2028 00:00</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>21/03/2022 23:59</t>
+          <t>28/03/2022 23:59</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q206" t="inlineStr"/>
       <c r="R206" t="inlineStr"/>
       <c r="S206" t="inlineStr"/>
       <c r="T206" t="inlineStr"/>
       <c r="U206" t="inlineStr"/>
       <c r="V206" t="inlineStr">
         <is>
-          <t>21/06/2022 00:00</t>
+          <t>14/09/2022 00:00</t>
         </is>
       </c>
       <c r="W206" t="inlineStr">
         <is>
-          <t>31/05/2024 00:00</t>
+          <t>01/09/2024 00:00</t>
         </is>
       </c>
       <c r="Z206" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA206" t="n">
         <v>0</v>
+      </c>
+      <c r="AC206" t="inlineStr">
+        <is>
+          <t>15/02/2023 00:00</t>
+        </is>
       </c>
       <c r="AD206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF206" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>AZERO_2021_081_CON</t>
+          <t>AZERO_2021_068_CON</t>
         </is>
       </c>
       <c r="B207" t="inlineStr"/>
       <c r="C207" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 151 posti di Collaboratore Professionale Sanitario - Assistente Sanitario ctg. D_Bando n. AZERO_2021_081_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 11 posti di Collaboratore Professionale Sanitario - Assistente Sociale ctg. D_Bando n. AZERO_2021_068_CON</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E207" t="inlineStr"/>
       <c r="H207" t="inlineStr">
         <is>
-          <t>23/02/2022 00:00</t>
+          <t>28/02/2022 00:00</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>23/02/2028 00:00</t>
+          <t>28/02/2028 00:00</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>21/03/2022 23:59</t>
+          <t>28/03/2022 23:59</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q207" t="inlineStr"/>
       <c r="R207" t="inlineStr"/>
       <c r="S207" t="inlineStr"/>
       <c r="T207" t="inlineStr"/>
       <c r="U207" t="inlineStr"/>
       <c r="V207" t="inlineStr">
         <is>
-          <t>18/07/2022 00:00</t>
+          <t>23/06/2022 00:00</t>
         </is>
       </c>
       <c r="W207" t="inlineStr">
         <is>
-          <t>22/06/2024 00:00</t>
+          <t>13/06/2024 00:00</t>
         </is>
       </c>
       <c r="Z207" t="n">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="AA207" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC207" t="inlineStr">
         <is>
-          <t>21/02/2024 00:00</t>
+          <t>01/02/2024 00:00</t>
         </is>
       </c>
       <c r="AD207" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF207" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>4_2022</t>
+          <t>AZERO_2021_091_CON</t>
         </is>
       </c>
       <c r="B208" t="inlineStr"/>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di Collaboratori Professionali Sanitari - TECNICI SANITARI DI LABORATORIO BIOMEDICO- categoria "D" - Bando n. 4/2022</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 7 posti di Dirigente Biologo - disciplina: Biochimica Clinica_Bando n. AZERO_2021_091_CON</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E208" t="inlineStr"/>
       <c r="H208" t="inlineStr">
         <is>
-          <t>04/02/2022 00:00</t>
+          <t>28/02/2022 00:00</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>04/02/2028 00:00</t>
+          <t>28/02/2028 00:00</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>04/06/2022 23:59</t>
+          <t>28/03/2022 23:59</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q208" t="inlineStr"/>
       <c r="R208" t="inlineStr"/>
       <c r="S208" t="inlineStr"/>
       <c r="T208" t="inlineStr"/>
       <c r="U208" t="inlineStr"/>
       <c r="V208" t="inlineStr">
         <is>
-          <t>15/07/2022 00:00</t>
-[...3 lines deleted...]
-        <v>9</v>
+          <t>18/07/2022 00:00</t>
+        </is>
+      </c>
+      <c r="W208" t="inlineStr">
+        <is>
+          <t>07/07/2024 23:59</t>
+        </is>
       </c>
       <c r="Z208" t="n">
+        <v>1</v>
+      </c>
+      <c r="AA208" t="n">
         <v>0</v>
       </c>
       <c r="AC208" t="inlineStr">
         <is>
-          <t>08/08/2022 00:00</t>
+          <t>26/10/2022 11:25</t>
         </is>
       </c>
       <c r="AD208" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF208" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>AZERO_2021_073_CON</t>
+          <t>AZERO_2021_081_CON</t>
         </is>
       </c>
       <c r="B209" t="inlineStr"/>
       <c r="C209" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 47 posti di Dirigente Psicologo - disciplina: Piscoterapia_Bando n. AZERO_2021_073_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 151 posti di Collaboratore Professionale Sanitario - Assistente Sanitario ctg. D_Bando n. AZERO_2021_081_CON</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E209" t="inlineStr"/>
-      <c r="F209" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>24/01/2022 00:00</t>
+          <t>23/02/2022 00:00</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>24/01/2028 00:00</t>
+          <t>23/02/2028 00:00</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>21/02/2022 23:59</t>
+          <t>21/03/2022 23:59</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q209" t="inlineStr"/>
       <c r="R209" t="inlineStr"/>
       <c r="S209" t="inlineStr"/>
       <c r="T209" t="inlineStr"/>
       <c r="U209" t="inlineStr"/>
       <c r="V209" t="inlineStr">
         <is>
-          <t>02/01/2024 00:00</t>
+          <t>18/07/2022 00:00</t>
         </is>
       </c>
       <c r="W209" t="inlineStr">
         <is>
-          <t>20/12/2025 00:00</t>
-[...3 lines deleted...]
-        <v>8</v>
+          <t>22/06/2024 00:00</t>
+        </is>
+      </c>
+      <c r="Z209" t="n">
+        <v>2</v>
+      </c>
+      <c r="AA209" t="n">
+        <v>0</v>
       </c>
       <c r="AC209" t="inlineStr">
         <is>
-          <t>07/01/2025 00:00</t>
+          <t>21/02/2024 00:00</t>
         </is>
       </c>
       <c r="AD209" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF209" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
-        </is>
-[...3 lines deleted...]
-          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>AZERO_2021_053_CON</t>
+          <t>AZERO_2021_087_CON</t>
         </is>
       </c>
       <c r="B210" t="inlineStr"/>
       <c r="C210" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 14 posti di Coadiutore Amministrativo ctg. Bs_Bando n. AZERO_2021_053_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 12 posti di Dirigente Medico - disciplina: Oncologia_Bando n. AZERO_2021_087_CON</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E210" t="inlineStr"/>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Area degli operatori</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>COADIUTORE AMMINISTRATIVO ESPERTO</t>
+          <t>Disciplina ONCOLOGIA</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>24/01/2022 00:00</t>
+          <t>23/02/2022 00:00</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>24/01/2028 00:00</t>
+          <t>23/02/2028 00:00</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>21/02/2022 23:59</t>
+          <t>21/03/2022 23:59</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q210" t="inlineStr"/>
       <c r="R210" t="inlineStr"/>
       <c r="S210" t="inlineStr"/>
       <c r="T210" t="inlineStr"/>
       <c r="U210" t="inlineStr"/>
       <c r="V210" t="inlineStr">
         <is>
-          <t>18/07/2022 00:00</t>
+          <t>21/06/2022 00:00</t>
         </is>
       </c>
       <c r="W210" t="inlineStr">
         <is>
-          <t>30/06/2024 00:00</t>
+          <t>31/05/2024 00:00</t>
         </is>
       </c>
       <c r="Z210" t="n">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="AA210" t="n">
         <v>0</v>
-      </c>
-[...3 lines deleted...]
-        </is>
       </c>
       <c r="AD210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF210" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>137_2021</t>
+          <t>4_2022</t>
         </is>
       </c>
       <c r="B211" t="inlineStr"/>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: MEDICI - Disciplina: MEDICINA INTERNA - Bando n. 137/2021</t>
+          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di Collaboratori Professionali Sanitari - TECNICI SANITARI DI LABORATORIO BIOMEDICO- categoria "D" - Bando n. 4/2022</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E211" t="inlineStr"/>
       <c r="H211" t="inlineStr">
         <is>
-          <t>14/01/2022 00:00</t>
+          <t>04/02/2022 00:00</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>14/01/2028 00:00</t>
+          <t>04/02/2028 00:00</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>03/02/2022 23:59</t>
+          <t>04/06/2022 23:59</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O211" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q211" t="inlineStr"/>
       <c r="R211" t="inlineStr"/>
       <c r="S211" t="inlineStr"/>
       <c r="T211" t="inlineStr"/>
       <c r="U211" t="inlineStr"/>
       <c r="V211" t="inlineStr">
         <is>
-          <t>15/04/2022 00:00</t>
-[...5 lines deleted...]
-        </is>
+          <t>15/07/2022 00:00</t>
+        </is>
+      </c>
+      <c r="X211" t="n">
+        <v>9</v>
       </c>
       <c r="Z211" t="n">
         <v>0</v>
       </c>
-      <c r="AA211" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AC211" t="inlineStr">
         <is>
-          <t>20/02/2023 11:16</t>
+          <t>08/08/2022 00:00</t>
         </is>
       </c>
       <c r="AD211" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF211" t="inlineStr">
         <is>
           <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>AZERO_2021_065_CON</t>
+          <t>AZERO_2021_073_CON</t>
         </is>
       </c>
       <c r="B212" t="inlineStr"/>
       <c r="C212" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 43 posti di Dirigente Medico - disciplina: Geriatria_Bando n. AZERO_2021_065_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 47 posti di Dirigente Psicologo - disciplina: Piscoterapia_Bando n. AZERO_2021_073_CON</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E212" t="inlineStr"/>
       <c r="F212" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>PSICOLOGI</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Disciplina PSICOTERAPIA</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>10/01/2022 00:00</t>
+          <t>24/01/2022 00:00</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>10/01/2028 00:00</t>
+          <t>24/01/2028 00:00</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>07/02/2022 23:59</t>
+          <t>21/02/2022 23:59</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q212" t="inlineStr"/>
       <c r="R212" t="inlineStr"/>
       <c r="S212" t="inlineStr"/>
       <c r="T212" t="inlineStr"/>
       <c r="U212" t="inlineStr"/>
       <c r="V212" t="inlineStr">
         <is>
-          <t>03/05/2022 00:00</t>
+          <t>02/01/2024 00:00</t>
         </is>
       </c>
       <c r="W212" t="inlineStr">
         <is>
-          <t>20/04/2024 00:00</t>
+          <t>20/12/2025 00:00</t>
         </is>
       </c>
       <c r="X212" t="n">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="AC212" t="inlineStr">
         <is>
-          <t>15/02/2023 00:00</t>
+          <t>07/01/2025 00:00</t>
         </is>
       </c>
       <c r="AD212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF212" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AG212" t="inlineStr">
+        <is>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>AZERO_2021_067_CON</t>
+          <t>AZERO_2021_053_CON</t>
         </is>
       </c>
       <c r="B213" t="inlineStr"/>
       <c r="C213" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 14 posti di Dirigente Medico - disciplina: Nefrologia_Bando n. AZERO_2021_067_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 14 posti di Coadiutore Amministrativo ctg. Bs_Bando n. AZERO_2021_053_CON</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E213" t="inlineStr"/>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>Area degli operatori</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>COADIUTORE AMMINISTRATIVO ESPERTO</t>
+        </is>
+      </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>10/01/2022 00:00</t>
+          <t>24/01/2022 00:00</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>10/01/2028 00:00</t>
+          <t>24/01/2028 00:00</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>07/02/2022 23:59</t>
+          <t>21/02/2022 23:59</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q213" t="inlineStr"/>
       <c r="R213" t="inlineStr"/>
       <c r="S213" t="inlineStr"/>
       <c r="T213" t="inlineStr"/>
       <c r="U213" t="inlineStr"/>
       <c r="V213" t="inlineStr">
         <is>
-          <t>11/05/2022 00:00</t>
+          <t>18/07/2022 00:00</t>
         </is>
       </c>
       <c r="W213" t="inlineStr">
         <is>
-          <t>04/05/2024 23:59</t>
+          <t>30/06/2024 00:00</t>
         </is>
       </c>
       <c r="Z213" t="n">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="AA213" t="n">
         <v>0</v>
       </c>
       <c r="AC213" t="inlineStr">
         <is>
-          <t>20/02/2023 11:04</t>
+          <t>05/08/2024 00:00</t>
         </is>
       </c>
       <c r="AD213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF213" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>AZERO_2021_075_CON</t>
+          <t>137_2021</t>
         </is>
       </c>
       <c r="B214" t="inlineStr"/>
       <c r="C214" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 13 posti di Dirigente Medico - disciplina: Psichiatria_Bando n. AZERO_2021_075_CON</t>
+          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: MEDICI - Disciplina: MEDICINA INTERNA - Bando n. 137/2021</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E214" t="inlineStr"/>
-      <c r="F214" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>03/01/2022 00:00</t>
+          <t>14/01/2022 00:00</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>03/01/2028 00:00</t>
+          <t>14/01/2028 00:00</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>31/01/2022 23:59</t>
+          <t>03/02/2022 23:59</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q214" t="inlineStr"/>
       <c r="R214" t="inlineStr"/>
       <c r="S214" t="inlineStr"/>
       <c r="T214" t="inlineStr"/>
       <c r="U214" t="inlineStr"/>
       <c r="V214" t="inlineStr">
         <is>
-          <t>07/04/2022 00:00</t>
+          <t>15/04/2022 00:00</t>
         </is>
       </c>
       <c r="W214" t="inlineStr">
         <is>
-          <t>03/04/2024 00:00</t>
-[...3 lines deleted...]
-        <v>4</v>
+          <t>14/04/2024 23:59</t>
+        </is>
+      </c>
+      <c r="Z214" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA214" t="n">
+        <v>1</v>
       </c>
       <c r="AC214" t="inlineStr">
         <is>
-          <t>11/12/2023 00:00</t>
+          <t>20/02/2023 11:16</t>
         </is>
       </c>
       <c r="AD214" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF214" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>AZERO_2021_069_CON</t>
+          <t>AZERO_2021_065_CON</t>
         </is>
       </c>
       <c r="B215" t="inlineStr"/>
       <c r="C215" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 4 posti di Dirigente Biologo - disciplina: Patologia Clinica (Laboratorio di Analisi Chimico-cliniche e Microbiologia)_Bando n. AZERO_2021_069_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 43 posti di Dirigente Medico - disciplina: Geriatria_Bando n. AZERO_2021_065_CON</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E215" t="inlineStr"/>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> INFERMIERI </t>
+        </is>
+      </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>03/01/2022 00:00</t>
+          <t>10/01/2022 00:00</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>03/01/2028 00:00</t>
+          <t>10/01/2028 00:00</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>31/01/2022 23:59</t>
+          <t>07/02/2022 23:59</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q215" t="inlineStr"/>
       <c r="R215" t="inlineStr"/>
       <c r="S215" t="inlineStr"/>
       <c r="T215" t="inlineStr"/>
       <c r="U215" t="inlineStr"/>
       <c r="V215" t="inlineStr">
         <is>
           <t>03/05/2022 00:00</t>
         </is>
       </c>
       <c r="W215" t="inlineStr">
         <is>
-          <t>12/04/2024 23:59</t>
-        </is>
+          <t>20/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="X215" t="n">
+        <v>5</v>
       </c>
       <c r="Z215" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AA215" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AC215" t="inlineStr">
         <is>
-          <t>06/07/2022 15:56</t>
+          <t>15/02/2023 00:00</t>
         </is>
       </c>
       <c r="AD215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF215" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>AZERO_2021_074_CON</t>
+          <t>AZERO_2021_067_CON</t>
         </is>
       </c>
       <c r="B216" t="inlineStr"/>
       <c r="C216" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 752 posti di Collaboratore Professionale Sanitario - Infermiere - ctg. D_Bando n. AZERO_2021_074_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 14 posti di Dirigente Medico - disciplina: Nefrologia_Bando n. AZERO_2021_067_CON</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E216" t="inlineStr"/>
-      <c r="F216" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>03/01/2022 00:00</t>
+          <t>10/01/2022 00:00</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>03/01/2028 00:00</t>
+          <t>10/01/2028 00:00</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>31/01/2022 23:59</t>
+          <t>07/02/2022 23:59</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q216" t="inlineStr"/>
       <c r="R216" t="inlineStr"/>
       <c r="S216" t="inlineStr"/>
       <c r="T216" t="inlineStr"/>
       <c r="U216" t="inlineStr"/>
       <c r="V216" t="inlineStr">
         <is>
-          <t>13/04/2022 00:00</t>
+          <t>11/05/2022 00:00</t>
         </is>
       </c>
       <c r="W216" t="inlineStr">
         <is>
-          <t>07/04/2024 00:00</t>
-[...3 lines deleted...]
-        <v>56</v>
+          <t>04/05/2024 23:59</t>
+        </is>
+      </c>
+      <c r="Z216" t="n">
+        <v>1</v>
+      </c>
+      <c r="AA216" t="n">
+        <v>0</v>
       </c>
       <c r="AC216" t="inlineStr">
         <is>
-          <t>05/02/2024 00:00</t>
+          <t>20/02/2023 11:04</t>
         </is>
       </c>
       <c r="AD216" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF216" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>AZERO_2021_057_CON</t>
+          <t>AZERO_2021_075_CON</t>
         </is>
       </c>
       <c r="B217" t="inlineStr"/>
       <c r="C217" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 3 posti di Dirigente Medico - disciplina: Cure Palliative_Bando n. AZERO_2021_057_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 13 posti di Dirigente Medico - disciplina: Psichiatria_Bando n. AZERO_2021_075_CON</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E217" t="inlineStr"/>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr">
+        <is>
+          <t>Disciplina PSICHIATRIA</t>
+        </is>
+      </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>01/12/2021 00:00</t>
+          <t>03/01/2022 00:00</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>01/12/2027 00:00</t>
+          <t>03/01/2028 00:00</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>30/12/2021 23:59</t>
+          <t>31/01/2022 23:59</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q217" t="inlineStr"/>
       <c r="R217" t="inlineStr"/>
       <c r="S217" t="inlineStr"/>
       <c r="T217" t="inlineStr"/>
       <c r="U217" t="inlineStr"/>
       <c r="V217" t="inlineStr">
         <is>
-          <t>05/04/2022 00:00</t>
+          <t>07/04/2022 00:00</t>
         </is>
       </c>
       <c r="W217" t="inlineStr">
         <is>
-          <t>14/03/2024 23:59</t>
-[...6 lines deleted...]
-        <v>0</v>
+          <t>03/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="X217" t="n">
+        <v>4</v>
       </c>
       <c r="AC217" t="inlineStr">
         <is>
-          <t>15/02/2023 14:50</t>
+          <t>11/12/2023 00:00</t>
         </is>
       </c>
       <c r="AD217" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF217" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>AZERO_2021_056_CON</t>
+          <t>AZERO_2021_074_CON</t>
         </is>
       </c>
       <c r="B218" t="inlineStr"/>
       <c r="C218" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 15 posti di Dirigente Medico - disciplina: Anestesia e Rianimazione_Bando n. AZERO_2021_056_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 752 posti di Collaboratore Professionale Sanitario - Infermiere - ctg. D_Bando n. AZERO_2021_074_CON</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E218" t="inlineStr"/>
       <c r="F218" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>01/12/2021 00:00</t>
+          <t>03/01/2022 00:00</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>01/12/2027 00:00</t>
+          <t>03/01/2028 00:00</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>30/12/2021 23:59</t>
+          <t>31/01/2022 23:59</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q218" t="inlineStr"/>
       <c r="R218" t="inlineStr"/>
       <c r="S218" t="inlineStr"/>
       <c r="T218" t="inlineStr"/>
       <c r="U218" t="inlineStr"/>
       <c r="V218" t="inlineStr">
         <is>
-          <t>15/03/2022 00:00</t>
+          <t>13/04/2022 00:00</t>
         </is>
       </c>
       <c r="W218" t="inlineStr">
         <is>
-          <t>08/03/2024 00:00</t>
-[...6 lines deleted...]
-        <v>1</v>
+          <t>07/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="X218" t="n">
+        <v>56</v>
       </c>
       <c r="AC218" t="inlineStr">
         <is>
-          <t>12/09/2022 00:00</t>
+          <t>05/02/2024 00:00</t>
         </is>
       </c>
       <c r="AD218" t="inlineStr">
         <is>
           <t>Si</t>
         </is>
       </c>
       <c r="AF218" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>AZERO_2021_061_CON</t>
+          <t>AZERO_2021_069_CON</t>
         </is>
       </c>
       <c r="B219" t="inlineStr"/>
       <c r="C219" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 2 posti di Dirigente Medico - disciplina: Medicina Legale_Bando n. AZERO_2021_061_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 4 posti di Dirigente Biologo - disciplina: Patologia Clinica (Laboratorio di Analisi Chimico-cliniche e Microbiologia)_Bando n. AZERO_2021_069_CON</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E219" t="inlineStr"/>
-      <c r="F219" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>01/12/2021 00:00</t>
+          <t>03/01/2022 00:00</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>01/12/2027 00:00</t>
+          <t>03/01/2028 00:00</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>30/12/2021 23:59</t>
+          <t>31/01/2022 23:59</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q219" t="inlineStr"/>
       <c r="R219" t="inlineStr"/>
       <c r="S219" t="inlineStr"/>
       <c r="T219" t="inlineStr"/>
       <c r="U219" t="inlineStr"/>
       <c r="V219" t="inlineStr">
         <is>
-          <t>05/04/2022 00:00</t>
+          <t>03/05/2022 00:00</t>
         </is>
       </c>
       <c r="W219" t="inlineStr">
         <is>
-          <t>14/03/2024 00:00</t>
+          <t>12/04/2024 23:59</t>
         </is>
       </c>
       <c r="Z219" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA219" t="n">
         <v>0</v>
       </c>
+      <c r="AC219" t="inlineStr">
+        <is>
+          <t>06/07/2022 15:56</t>
+        </is>
+      </c>
       <c r="AD219" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF219" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>AZERO_2021_063_CON</t>
+          <t>AZERO_2021_057_CON</t>
         </is>
       </c>
       <c r="B220" t="inlineStr"/>
       <c r="C220" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 5 posti di Dirigente Medico - disciplina: Ginecologia e Ostetricia_Bando n. AZERO_2021_063_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 3 posti di Dirigente Medico - disciplina: Cure Palliative_Bando n. AZERO_2021_057_CON</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E220" t="inlineStr"/>
-      <c r="F220" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>01/12/2021 00:00</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
           <t>01/12/2027 00:00</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
           <t>30/12/2021 23:59</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O220" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q220" t="inlineStr"/>
       <c r="R220" t="inlineStr"/>
       <c r="S220" t="inlineStr"/>
       <c r="T220" t="inlineStr"/>
       <c r="U220" t="inlineStr"/>
       <c r="V220" t="inlineStr">
         <is>
           <t>05/04/2022 00:00</t>
         </is>
       </c>
       <c r="W220" t="inlineStr">
         <is>
-          <t>14/03/2024 00:00</t>
-[...3 lines deleted...]
-        <v>5</v>
+          <t>14/03/2024 23:59</t>
+        </is>
+      </c>
+      <c r="Z220" t="n">
+        <v>1</v>
+      </c>
+      <c r="AA220" t="n">
+        <v>0</v>
       </c>
       <c r="AC220" t="inlineStr">
         <is>
-          <t>18/02/2022 00:00</t>
+          <t>15/02/2023 14:50</t>
         </is>
       </c>
       <c r="AD220" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF220" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>AZERO_2021_042_CON</t>
+          <t>AZERO_2021_063_CON</t>
         </is>
       </c>
       <c r="B221" t="inlineStr"/>
       <c r="C221" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 4 posti di Dirigente Medico - disciplina: Malattie Infettive_Bando n. AZERO_2021_042_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 5 posti di Dirigente Medico - disciplina: Ginecologia e Ostetricia_Bando n. AZERO_2021_063_CON</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E221" t="inlineStr"/>
       <c r="F221" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>15/11/2021 00:00</t>
+          <t>01/12/2021 00:00</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>15/11/2027 00:00</t>
+          <t>01/12/2027 00:00</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>12/12/2021 23:59</t>
+          <t>30/12/2021 23:59</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O221" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q221" t="inlineStr"/>
       <c r="R221" t="inlineStr"/>
       <c r="S221" t="inlineStr"/>
       <c r="T221" t="inlineStr"/>
       <c r="U221" t="inlineStr"/>
       <c r="V221" t="inlineStr">
         <is>
-          <t>26/01/2022 00:00</t>
+          <t>05/04/2022 00:00</t>
         </is>
       </c>
       <c r="W221" t="inlineStr">
         <is>
-          <t>17/01/2024 00:00</t>
+          <t>14/03/2024 00:00</t>
         </is>
       </c>
       <c r="X221" t="n">
         <v>5</v>
       </c>
-      <c r="Z221" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AC221" t="inlineStr">
         <is>
-          <t>06/07/2022 00:00</t>
+          <t>18/02/2022 00:00</t>
         </is>
       </c>
       <c r="AD221" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF221" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>AZERO_2021_041_CON</t>
+          <t>AZERO_2021_061_CON</t>
         </is>
       </c>
       <c r="B222" t="inlineStr"/>
       <c r="C222" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 40 posti di Collaboratore Professionale Sanitario - Ostetrica/o - ctg. D_Bando n. AZERO_2021_041_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 2 posti di Dirigente Medico - disciplina: Medicina Legale_Bando n. AZERO_2021_061_CON</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E222" t="inlineStr"/>
       <c r="F222" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>OSTETRICA</t>
+          <t>Disciplina MEDICINA LEGALE</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>15/11/2021 00:00</t>
+          <t>01/12/2021 00:00</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>15/11/2027 00:00</t>
+          <t>01/12/2027 00:00</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>12/12/2021 23:59</t>
+          <t>30/12/2021 23:59</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O222" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q222" t="inlineStr"/>
       <c r="R222" t="inlineStr"/>
       <c r="S222" t="inlineStr"/>
       <c r="T222" t="inlineStr"/>
       <c r="U222" t="inlineStr"/>
       <c r="V222" t="inlineStr">
         <is>
-          <t>15/03/2022 00:00</t>
+          <t>05/04/2022 00:00</t>
         </is>
       </c>
       <c r="W222" t="inlineStr">
         <is>
-          <t>08/03/2024 00:00</t>
-[...3 lines deleted...]
-        <v>12</v>
+          <t>14/03/2024 00:00</t>
+        </is>
+      </c>
+      <c r="Z222" t="n">
+        <v>0</v>
       </c>
       <c r="AA222" t="n">
         <v>0</v>
       </c>
-      <c r="AC222" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD222" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF222" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>AZERO_2021_044_CON</t>
+          <t>AZERO_2021_056_CON</t>
         </is>
       </c>
       <c r="B223" t="inlineStr"/>
       <c r="C223" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 4 posti di Dirigente Medico - disciplina: Malattie dell'Apparato Respiratorio_Bando n. AZERO_2021_044_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 15 posti di Dirigente Medico - disciplina: Anestesia e Rianimazione_Bando n. AZERO_2021_056_CON</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E223" t="inlineStr"/>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> INFERMIERI </t>
+        </is>
+      </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>15/11/2021 00:00</t>
+          <t>01/12/2021 00:00</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>15/11/2027 00:00</t>
+          <t>01/12/2027 00:00</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>12/12/2021 23:59</t>
+          <t>30/12/2021 23:59</t>
         </is>
       </c>
       <c r="L223" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O223" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q223" t="inlineStr"/>
       <c r="R223" t="inlineStr"/>
       <c r="S223" t="inlineStr"/>
       <c r="T223" t="inlineStr"/>
       <c r="U223" t="inlineStr"/>
       <c r="V223" t="inlineStr">
         <is>
-          <t>10/02/2022 00:00</t>
+          <t>15/03/2022 00:00</t>
         </is>
       </c>
       <c r="W223" t="inlineStr">
         <is>
-          <t>20/01/2024 23:59</t>
+          <t>08/03/2024 00:00</t>
         </is>
       </c>
       <c r="Z223" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA223" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AC223" t="inlineStr">
         <is>
-          <t>14/09/2022 11:19</t>
+          <t>12/09/2022 00:00</t>
         </is>
       </c>
       <c r="AD223" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF223" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>AZERO_2021_052_CON</t>
+          <t>AZERO_2021_042_CON</t>
         </is>
       </c>
       <c r="B224" t="inlineStr"/>
       <c r="C224" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 6 posti di Dirigente Medico - disciplina: Neurologia_Bando n. AZERO_2021_052_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 4 posti di Dirigente Medico - disciplina: Malattie Infettive_Bando n. AZERO_2021_042_CON</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E224" t="inlineStr"/>
       <c r="F224" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Disciplina NEUROLOGIA</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>15/11/2021 00:00</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
           <t>15/11/2027 00:00</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
           <t>12/12/2021 23:59</t>
         </is>
       </c>
       <c r="L224" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O224" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q224" t="inlineStr"/>
       <c r="R224" t="inlineStr"/>
       <c r="S224" t="inlineStr"/>
       <c r="T224" t="inlineStr"/>
       <c r="U224" t="inlineStr"/>
       <c r="V224" t="inlineStr">
         <is>
-          <t>10/02/2022 00:00</t>
+          <t>26/01/2022 00:00</t>
         </is>
       </c>
       <c r="W224" t="inlineStr">
         <is>
-          <t>20/01/2024 00:00</t>
+          <t>17/01/2024 00:00</t>
         </is>
       </c>
       <c r="X224" t="n">
+        <v>5</v>
+      </c>
+      <c r="Z224" t="n">
+        <v>4</v>
+      </c>
+      <c r="AA224" t="n">
         <v>1</v>
       </c>
-      <c r="AA224" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AC224" t="inlineStr">
         <is>
-          <t>15/11/2022 00:00</t>
+          <t>06/07/2022 00:00</t>
         </is>
       </c>
       <c r="AD224" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF224" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>AZERO_2021_040_CON</t>
+          <t>AZERO_2021_052_CON</t>
         </is>
       </c>
       <c r="B225" t="inlineStr"/>
       <c r="C225" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 18 posti di Dirigente Farmacista - disciplina: Farmacia Ospedaliera_Bando n. AZERO_2021_040_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 6 posti di Dirigente Medico - disciplina: Neurologia_Bando n. AZERO_2021_052_CON</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E225" t="inlineStr"/>
       <c r="F225" t="inlineStr">
         <is>
-          <t>FARMACISTI</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>Disciplina FARMACEUTICA TERRITORIALE</t>
+          <t>Disciplina NEUROLOGIA</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>25/10/2021 00:00</t>
+          <t>15/11/2021 00:00</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>25/10/2027 00:00</t>
+          <t>15/11/2027 00:00</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>21/11/2021 23:59</t>
+          <t>12/12/2021 23:59</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O225" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q225" t="inlineStr"/>
       <c r="R225" t="inlineStr"/>
       <c r="S225" t="inlineStr"/>
       <c r="T225" t="inlineStr"/>
       <c r="U225" t="inlineStr"/>
       <c r="V225" t="inlineStr">
         <is>
-          <t>03/05/2022 00:00</t>
+          <t>10/02/2022 00:00</t>
         </is>
       </c>
       <c r="W225" t="inlineStr">
         <is>
-          <t>12/04/2024 00:00</t>
-[...2 lines deleted...]
-      <c r="Z225" t="n">
+          <t>20/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="X225" t="n">
         <v>1</v>
       </c>
       <c r="AA225" t="n">
         <v>0</v>
       </c>
       <c r="AC225" t="inlineStr">
         <is>
-          <t>05/05/2023 00:00</t>
+          <t>15/11/2022 00:00</t>
         </is>
       </c>
       <c r="AD225" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF225" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>AZERO_2021_037_CON</t>
+          <t>AZERO_2021_041_CON</t>
         </is>
       </c>
       <c r="B226" t="inlineStr"/>
       <c r="C226" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 8 posti di Dirigente Medico - disciplina: Malattie Metaboliche e Diabetologia_Bando n. AZERO_2021_037_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 40 posti di Collaboratore Professionale Sanitario - Ostetrica/o - ctg. D_Bando n. AZERO_2021_041_CON</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E226" t="inlineStr"/>
       <c r="F226" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>OSTETRICA</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>11/10/2021 00:00</t>
+          <t>15/11/2021 00:00</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>11/10/2027 00:00</t>
+          <t>15/11/2027 00:00</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>07/11/2021 23:59</t>
+          <t>12/12/2021 23:59</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O226" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q226" t="inlineStr"/>
       <c r="R226" t="inlineStr"/>
       <c r="S226" t="inlineStr"/>
       <c r="T226" t="inlineStr"/>
       <c r="U226" t="inlineStr"/>
       <c r="V226" t="inlineStr">
         <is>
-          <t>10/02/2022 00:00</t>
+          <t>15/03/2022 00:00</t>
         </is>
       </c>
       <c r="W226" t="inlineStr">
         <is>
-          <t>30/01/2024 00:00</t>
+          <t>08/03/2024 00:00</t>
         </is>
       </c>
       <c r="X226" t="n">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>12</v>
+      </c>
+      <c r="AA226" t="n">
+        <v>0</v>
       </c>
       <c r="AC226" t="inlineStr">
         <is>
-          <t>01/09/2022 00:00</t>
+          <t>06/12/2023 00:00</t>
         </is>
       </c>
       <c r="AD226" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF226" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>AZERO_2021_036_CON</t>
+          <t>AZERO_2021_044_CON</t>
         </is>
       </c>
       <c r="B227" t="inlineStr"/>
       <c r="C227" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 12 posti di Dirigente Medico - disciplina: Oftalmologia_Bando n. AZERO_2021_036_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 4 posti di Dirigente Medico - disciplina: Malattie dell'Apparato Respiratorio_Bando n. AZERO_2021_044_CON</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E227" t="inlineStr"/>
-      <c r="F227" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>11/10/2021 00:00</t>
+          <t>15/11/2021 00:00</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>11/10/2027 00:00</t>
+          <t>15/11/2027 00:00</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>07/11/2021 23:59</t>
+          <t>12/12/2021 23:59</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O227" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q227" t="inlineStr"/>
       <c r="R227" t="inlineStr"/>
       <c r="S227" t="inlineStr"/>
       <c r="T227" t="inlineStr"/>
       <c r="U227" t="inlineStr"/>
       <c r="V227" t="inlineStr">
         <is>
           <t>10/02/2022 00:00</t>
         </is>
       </c>
       <c r="W227" t="inlineStr">
         <is>
-          <t>03/02/2024 00:00</t>
-[...2 lines deleted...]
-      <c r="X227" t="n">
+          <t>20/01/2024 23:59</t>
+        </is>
+      </c>
+      <c r="Z227" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA227" t="n">
         <v>2</v>
       </c>
       <c r="AC227" t="inlineStr">
         <is>
-          <t>06/05/2023 00:00</t>
+          <t>14/09/2022 11:19</t>
         </is>
       </c>
       <c r="AD227" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF227" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>AZERO_2021_038_CON</t>
+          <t>AZERO_2021_040_CON</t>
         </is>
       </c>
       <c r="B228" t="inlineStr"/>
       <c r="C228" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 8 posti di Dirigente Medico - disciplina: Otorinolaringoiatria_Bando n. AZERO_2021_038_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 18 posti di Dirigente Farmacista - disciplina: Farmacia Ospedaliera_Bando n. AZERO_2021_040_CON</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E228" t="inlineStr"/>
       <c r="F228" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>FARMACISTI</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Disciplina OTORINOLARINGOIATRIA</t>
+          <t>Disciplina FARMACEUTICA TERRITORIALE</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>11/10/2021 00:00</t>
+          <t>25/10/2021 00:00</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>11/10/2027 00:00</t>
+          <t>25/10/2027 00:00</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>07/11/2021 23:59</t>
+          <t>21/11/2021 23:59</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O228" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q228" t="inlineStr"/>
       <c r="R228" t="inlineStr"/>
       <c r="S228" t="inlineStr"/>
       <c r="T228" t="inlineStr"/>
       <c r="U228" t="inlineStr"/>
       <c r="V228" t="inlineStr">
         <is>
-          <t>23/02/2022 00:00</t>
+          <t>03/05/2022 00:00</t>
         </is>
       </c>
       <c r="W228" t="inlineStr">
         <is>
-          <t>13/02/2024 00:00</t>
-[...3 lines deleted...]
-        <v>6</v>
+          <t>12/04/2024 00:00</t>
+        </is>
+      </c>
+      <c r="Z228" t="n">
+        <v>1</v>
       </c>
       <c r="AA228" t="n">
         <v>0</v>
       </c>
       <c r="AC228" t="inlineStr">
         <is>
-          <t>02/01/2024 00:00</t>
+          <t>05/05/2023 00:00</t>
         </is>
       </c>
       <c r="AD228" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF228" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>AZERO_2021_031_CON</t>
+          <t>AZERO_2021_037_CON</t>
         </is>
       </c>
       <c r="B229" t="inlineStr"/>
       <c r="C229" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 12 posti di Dirigente Veterinario - disciplina: Sanità  Animale_Bando n. AZERO_2021_031_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 8 posti di Dirigente Medico - disciplina: Malattie Metaboliche e Diabetologia_Bando n. AZERO_2021_037_CON</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E229" t="inlineStr"/>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> INFERMIERI </t>
+        </is>
+      </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>29/09/2021 00:00</t>
+          <t>11/10/2021 00:00</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>29/09/2027 00:00</t>
+          <t>11/10/2027 00:00</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>28/10/2021 23:59</t>
+          <t>07/11/2021 23:59</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q229" t="inlineStr"/>
       <c r="R229" t="inlineStr"/>
       <c r="S229" t="inlineStr"/>
       <c r="T229" t="inlineStr"/>
       <c r="U229" t="inlineStr"/>
       <c r="V229" t="inlineStr">
         <is>
-          <t>26/01/2022 00:00</t>
+          <t>10/02/2022 00:00</t>
         </is>
       </c>
       <c r="W229" t="inlineStr">
         <is>
-          <t>17/01/2024 23:59</t>
-        </is>
+          <t>30/01/2024 00:00</t>
+        </is>
+      </c>
+      <c r="X229" t="n">
+        <v>1</v>
       </c>
       <c r="Z229" t="n">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC229" t="inlineStr">
         <is>
-          <t>06/07/2022 14:53</t>
+          <t>01/09/2022 00:00</t>
         </is>
       </c>
       <c r="AD229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF229" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>AZERO_2021_035_CON</t>
+          <t>AZERO_2021_038_CON</t>
         </is>
       </c>
       <c r="B230" t="inlineStr"/>
       <c r="C230" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 33 posti di Dirigente Medico - disciplina: Cardiologia_Bando n. AZERO_2021_035_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 8 posti di Dirigente Medico - disciplina: Otorinolaringoiatria_Bando n. AZERO_2021_038_CON</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E230" t="inlineStr"/>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr">
+        <is>
+          <t>Disciplina OTORINOLARINGOIATRIA</t>
+        </is>
+      </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>29/09/2021 00:00</t>
+          <t>11/10/2021 00:00</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>29/09/2027 00:00</t>
+          <t>11/10/2027 00:00</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>28/10/2021 23:59</t>
+          <t>07/11/2021 23:59</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O230" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q230" t="inlineStr"/>
       <c r="R230" t="inlineStr"/>
       <c r="S230" t="inlineStr"/>
       <c r="T230" t="inlineStr"/>
       <c r="U230" t="inlineStr"/>
       <c r="V230" t="inlineStr">
         <is>
-          <t>12/01/2022 00:00</t>
+          <t>23/02/2022 00:00</t>
         </is>
       </c>
       <c r="W230" t="inlineStr">
         <is>
-          <t>04/01/2024 23:59</t>
-[...3 lines deleted...]
-        <v>8</v>
+          <t>13/02/2024 00:00</t>
+        </is>
+      </c>
+      <c r="X230" t="n">
+        <v>6</v>
       </c>
       <c r="AA230" t="n">
         <v>0</v>
       </c>
       <c r="AC230" t="inlineStr">
         <is>
-          <t>15/02/2023 14:22</t>
+          <t>02/01/2024 00:00</t>
         </is>
       </c>
       <c r="AD230" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF230" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>AZERO_2021_029_CON</t>
+          <t>AZERO_2021_036_CON</t>
         </is>
       </c>
       <c r="B231" t="inlineStr"/>
       <c r="C231" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 14 posti di Dirigente Veterinario - disciplina: Igiene della produzione, trasformazione, commercializzazione, conservazione e trasporto degli alimenti di originale animale e loro derivati_Bando n. AZERO_2021_029_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 12 posti di Dirigente Medico - disciplina: Oftalmologia_Bando n. AZERO_2021_036_CON</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E231" t="inlineStr"/>
       <c r="F231" t="inlineStr">
         <is>
-          <t>VETERINARI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Disciplina Area dell’Igiene della Produzione, trasformazione, commercializzazione, conservazione e trasporto degli Alimenti di Origine animale e loro derivati</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>29/09/2021 00:00</t>
+          <t>11/10/2021 00:00</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>29/09/2027 00:00</t>
+          <t>11/10/2027 00:00</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>28/10/2021 23:59</t>
+          <t>07/11/2021 23:59</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O231" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q231" t="inlineStr"/>
       <c r="R231" t="inlineStr"/>
       <c r="S231" t="inlineStr"/>
       <c r="T231" t="inlineStr"/>
       <c r="U231" t="inlineStr"/>
       <c r="V231" t="inlineStr">
         <is>
-          <t>14/02/2022 00:00</t>
+          <t>10/02/2022 00:00</t>
         </is>
       </c>
       <c r="W231" t="inlineStr">
         <is>
-          <t>30/01/2024 00:00</t>
+          <t>03/02/2024 00:00</t>
         </is>
       </c>
       <c r="X231" t="n">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AC231" t="inlineStr">
         <is>
-          <t>11/01/2024 00:00</t>
+          <t>06/05/2023 00:00</t>
         </is>
       </c>
       <c r="AD231" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF231" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>AZERO_2021_034_CON</t>
+          <t>AZERO_2021_031_CON</t>
         </is>
       </c>
       <c r="B232" t="inlineStr"/>
       <c r="C232" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 37 posti di Dirigente Medico - disciplina: Pediatria_Bando n. AZERO_2021_034_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 12 posti di Dirigente Veterinario - disciplina: Sanità  Animale_Bando n. AZERO_2021_031_CON</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E232" t="inlineStr"/>
-      <c r="F232" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>29/09/2021 00:00</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
           <t>29/09/2027 00:00</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
           <t>28/10/2021 23:59</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O232" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q232" t="inlineStr"/>
       <c r="R232" t="inlineStr"/>
       <c r="S232" t="inlineStr"/>
       <c r="T232" t="inlineStr"/>
       <c r="U232" t="inlineStr"/>
       <c r="V232" t="inlineStr">
         <is>
-          <t>17/12/2021 00:00</t>
+          <t>26/01/2022 00:00</t>
         </is>
       </c>
       <c r="W232" t="inlineStr">
         <is>
-          <t>09/12/2023 00:00</t>
-[...3 lines deleted...]
-        <v>3</v>
+          <t>17/01/2024 23:59</t>
+        </is>
+      </c>
+      <c r="Z232" t="n">
+        <v>2</v>
       </c>
       <c r="AA232" t="n">
         <v>0</v>
       </c>
       <c r="AC232" t="inlineStr">
         <is>
-          <t>06/07/2022 00:00</t>
+          <t>06/07/2022 14:53</t>
         </is>
       </c>
       <c r="AD232" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF232" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>AZERO_2021_032_CON</t>
+          <t>AZERO_2021_029_CON</t>
         </is>
       </c>
       <c r="B233" t="inlineStr"/>
       <c r="C233" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 8 posti di Dirigente Medico - disciplina: Chirurgia Generale per attività  di Breast Unit_Bando n. AZERO_2021_032_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 14 posti di Dirigente Veterinario - disciplina: Igiene della produzione, trasformazione, commercializzazione, conservazione e trasporto degli alimenti di originale animale e loro derivati_Bando n. AZERO_2021_029_CON</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E233" t="inlineStr"/>
       <c r="F233" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>VETERINARI</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Disciplina Area dell’Igiene della Produzione, trasformazione, commercializzazione, conservazione e trasporto degli Alimenti di Origine animale e loro derivati</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>29/09/2021 00:00</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
           <t>29/09/2027 00:00</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
           <t>28/10/2021 23:59</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O233" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q233" t="inlineStr"/>
       <c r="R233" t="inlineStr"/>
       <c r="S233" t="inlineStr"/>
       <c r="T233" t="inlineStr"/>
       <c r="U233" t="inlineStr"/>
       <c r="V233" t="inlineStr">
         <is>
-          <t>10/02/2022 00:00</t>
+          <t>14/02/2022 00:00</t>
         </is>
       </c>
       <c r="W233" t="inlineStr">
         <is>
           <t>30/01/2024 00:00</t>
         </is>
       </c>
-      <c r="Z233" t="n">
-        <v>3</v>
+      <c r="X233" t="n">
+        <v>5</v>
       </c>
       <c r="AA233" t="n">
         <v>0</v>
       </c>
       <c r="AC233" t="inlineStr">
         <is>
-          <t>15/02/2023 00:00</t>
+          <t>11/01/2024 00:00</t>
         </is>
       </c>
       <c r="AD233" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF233" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>85_2021</t>
+          <t>AZERO_2021_035_CON</t>
         </is>
       </c>
       <c r="B234" t="inlineStr"/>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e prova d'esame, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: NEFROLOGIA - Bando n. 85/2021</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 33 posti di Dirigente Medico - disciplina: Cardiologia_Bando n. AZERO_2021_035_CON</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E234" t="inlineStr"/>
       <c r="H234" t="inlineStr">
         <is>
-          <t>24/09/2021 00:00</t>
+          <t>29/09/2021 00:00</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>24/09/2027 00:00</t>
+          <t>29/09/2027 00:00</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>14/10/2021 23:59</t>
+          <t>28/10/2021 23:59</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O234" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q234" t="inlineStr"/>
       <c r="R234" t="inlineStr"/>
       <c r="S234" t="inlineStr"/>
       <c r="T234" t="inlineStr"/>
       <c r="U234" t="inlineStr"/>
       <c r="V234" t="inlineStr">
         <is>
-          <t>20/12/2021 00:00</t>
+          <t>12/01/2022 00:00</t>
         </is>
       </c>
       <c r="W234" t="inlineStr">
         <is>
-          <t>19/12/2023 23:59</t>
+          <t>04/01/2024 23:59</t>
         </is>
       </c>
       <c r="Z234" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="AA234" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC234" t="inlineStr">
         <is>
-          <t>14/03/2022 16:10</t>
+          <t>15/02/2023 14:22</t>
         </is>
       </c>
       <c r="AD234" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF234" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>73_2021</t>
+          <t>AZERO_2021_032_CON</t>
         </is>
       </c>
       <c r="B235" t="inlineStr"/>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per SOLI TITOLI, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: CARDIOLOGIA - Bando n. 73/2021</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 8 posti di Dirigente Medico - disciplina: Chirurgia Generale per attività  di Breast Unit_Bando n. AZERO_2021_032_CON</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E235" t="inlineStr"/>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> INFERMIERI </t>
+        </is>
+      </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>30/07/2021 00:00</t>
+          <t>29/09/2021 00:00</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>30/07/2027 00:00</t>
+          <t>29/09/2027 00:00</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>19/08/2021 23:59</t>
+          <t>28/10/2021 23:59</t>
         </is>
       </c>
       <c r="L235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q235" t="inlineStr"/>
       <c r="R235" t="inlineStr"/>
       <c r="S235" t="inlineStr"/>
       <c r="T235" t="inlineStr"/>
       <c r="U235" t="inlineStr"/>
       <c r="V235" t="inlineStr">
         <is>
-          <t>06/09/2021 00:00</t>
+          <t>10/02/2022 00:00</t>
         </is>
       </c>
       <c r="W235" t="inlineStr">
         <is>
-          <t>05/09/2023 23:59</t>
+          <t>30/01/2024 00:00</t>
         </is>
       </c>
       <c r="Z235" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AA235" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AC235" t="inlineStr">
         <is>
-          <t>10/03/2022 15:55</t>
+          <t>15/02/2023 00:00</t>
         </is>
       </c>
       <c r="AD235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF235" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>AZERO_2021_010_CON</t>
+          <t>AZERO_2021_034_CON</t>
         </is>
       </c>
       <c r="B236" t="inlineStr"/>
       <c r="C236" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 14 posti di Dirigente Medico - disciplina: Neuropsichiatria Infantile_Bando n. AZERO_2021_010_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 37 posti di Dirigente Medico - disciplina: Pediatria_Bando n. AZERO_2021_034_CON</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E236" t="inlineStr"/>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> INFERMIERI </t>
+        </is>
+      </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>21/07/2021 00:00</t>
+          <t>29/09/2021 00:00</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>21/07/2027 00:00</t>
+          <t>29/09/2027 00:00</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>19/08/2021 23:59</t>
+          <t>28/10/2021 23:59</t>
         </is>
       </c>
       <c r="L236" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O236" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q236" t="inlineStr"/>
       <c r="R236" t="inlineStr"/>
       <c r="S236" t="inlineStr"/>
       <c r="T236" t="inlineStr"/>
       <c r="U236" t="inlineStr"/>
       <c r="V236" t="inlineStr">
         <is>
           <t>17/12/2021 00:00</t>
         </is>
       </c>
       <c r="W236" t="inlineStr">
         <is>
-          <t>06/12/2023 23:59</t>
-[...3 lines deleted...]
-        <v>1</v>
+          <t>09/12/2023 00:00</t>
+        </is>
+      </c>
+      <c r="X236" t="n">
+        <v>3</v>
       </c>
       <c r="AA236" t="n">
         <v>0</v>
       </c>
       <c r="AC236" t="inlineStr">
         <is>
-          <t>20/02/2023 12:12</t>
+          <t>06/07/2022 00:00</t>
         </is>
       </c>
       <c r="AD236" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF236" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>AZERO_2021_012_CON</t>
+          <t>85_2021</t>
         </is>
       </c>
       <c r="B237" t="inlineStr"/>
       <c r="C237" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 9 posti di Dirigente Medico - disciplina: Medicina Fisica e Riabilitazione_Bando n. AZERO_2021_012_CON</t>
+          <t>Avviso Pubblico, per titoli e prova d'esame, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: NEFROLOGIA - Bando n. 85/2021</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E237" t="inlineStr"/>
       <c r="H237" t="inlineStr">
         <is>
-          <t>21/07/2021 00:00</t>
+          <t>24/09/2021 00:00</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>21/07/2027 00:00</t>
+          <t>24/09/2027 00:00</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>19/08/2021 23:59</t>
+          <t>14/10/2021 23:59</t>
         </is>
       </c>
       <c r="L237" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O237" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q237" t="inlineStr"/>
       <c r="R237" t="inlineStr"/>
       <c r="S237" t="inlineStr"/>
       <c r="T237" t="inlineStr"/>
       <c r="U237" t="inlineStr"/>
       <c r="V237" t="inlineStr">
         <is>
-          <t>17/12/2021 00:00</t>
+          <t>20/12/2021 00:00</t>
         </is>
       </c>
       <c r="W237" t="inlineStr">
         <is>
-          <t>06/12/2023 23:59</t>
+          <t>19/12/2023 23:59</t>
         </is>
       </c>
       <c r="Z237" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AA237" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC237" t="inlineStr">
         <is>
-          <t>20/02/2023 11:19</t>
+          <t>14/03/2022 16:10</t>
         </is>
       </c>
       <c r="AD237" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF237" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>AZERO_2021_011_CON</t>
+          <t>73_2021</t>
         </is>
       </c>
       <c r="B238" t="inlineStr"/>
       <c r="C238" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 49 posti di Dirigente Medico - disciplina: Radiodiagnostica_Bando n. AZERO_2021_011_CON</t>
+          <t>Avviso Pubblico, per SOLI TITOLI, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: CARDIOLOGIA - Bando n. 73/2021</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E238" t="inlineStr"/>
       <c r="H238" t="inlineStr">
         <is>
-          <t>21/07/2021 00:00</t>
+          <t>30/07/2021 00:00</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>21/07/2027 00:00</t>
+          <t>30/07/2027 00:00</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
           <t>19/08/2021 23:59</t>
         </is>
       </c>
       <c r="L238" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O238" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q238" t="inlineStr"/>
       <c r="R238" t="inlineStr"/>
       <c r="S238" t="inlineStr"/>
       <c r="T238" t="inlineStr"/>
       <c r="U238" t="inlineStr"/>
       <c r="V238" t="inlineStr">
         <is>
-          <t>01/12/2021 00:00</t>
+          <t>06/09/2021 00:00</t>
         </is>
       </c>
       <c r="W238" t="inlineStr">
         <is>
-          <t>15/11/2023 23:59</t>
+          <t>05/09/2023 23:59</t>
         </is>
       </c>
       <c r="Z238" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AA238" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AC238" t="inlineStr">
         <is>
-          <t>20/02/2023 12:25</t>
+          <t>10/03/2022 15:55</t>
         </is>
       </c>
       <c r="AD238" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF238" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>AZERO_2021_019_CON</t>
+          <t>AZERO_2021_012_CON</t>
         </is>
       </c>
       <c r="B239" t="inlineStr"/>
       <c r="C239" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 11 posti di Dirigente Medico - disciplina: Chirurgia Vascolare_Bando n. AZERO_2021_019_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 9 posti di Dirigente Medico - disciplina: Medicina Fisica e Riabilitazione_Bando n. AZERO_2021_012_CON</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E239" t="inlineStr"/>
       <c r="H239" t="inlineStr">
         <is>
-          <t>07/07/2021 00:00</t>
+          <t>21/07/2021 00:00</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>07/07/2027 00:00</t>
+          <t>21/07/2027 00:00</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>05/08/2021 23:59</t>
+          <t>19/08/2021 23:59</t>
         </is>
       </c>
       <c r="L239" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O239" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q239" t="inlineStr"/>
       <c r="R239" t="inlineStr"/>
       <c r="S239" t="inlineStr"/>
       <c r="T239" t="inlineStr"/>
       <c r="U239" t="inlineStr"/>
       <c r="V239" t="inlineStr">
         <is>
-          <t>02/11/2021 00:00</t>
+          <t>17/12/2021 00:00</t>
         </is>
       </c>
       <c r="W239" t="inlineStr">
         <is>
-          <t>21/10/2023 23:59</t>
+          <t>06/12/2023 23:59</t>
         </is>
       </c>
       <c r="Z239" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="AA239" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC239" t="inlineStr">
         <is>
-          <t>15/02/2023 14:42</t>
+          <t>20/02/2023 11:19</t>
         </is>
       </c>
       <c r="AD239" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF239" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>AZERO_2021_009_CON</t>
+          <t>AZERO_2021_010_CON</t>
         </is>
       </c>
       <c r="B240" t="inlineStr"/>
       <c r="C240" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 39 posti di Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro_Bando n. AZERO_2021_009_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 14 posti di Dirigente Medico - disciplina: Neuropsichiatria Infantile_Bando n. AZERO_2021_010_CON</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E240" t="inlineStr"/>
       <c r="H240" t="inlineStr">
         <is>
-          <t>25/06/2021 00:00</t>
+          <t>21/07/2021 00:00</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>25/06/2027 00:00</t>
+          <t>21/07/2027 00:00</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>22/07/2021 23:59</t>
+          <t>19/08/2021 23:59</t>
         </is>
       </c>
       <c r="L240" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O240" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q240" t="inlineStr"/>
       <c r="R240" t="inlineStr"/>
       <c r="S240" t="inlineStr"/>
       <c r="T240" t="inlineStr"/>
       <c r="U240" t="inlineStr"/>
       <c r="V240" t="inlineStr">
         <is>
-          <t>15/11/2021 00:00</t>
+          <t>17/12/2021 00:00</t>
         </is>
       </c>
       <c r="W240" t="inlineStr">
         <is>
-          <t>02/11/2023 23:59</t>
+          <t>06/12/2023 23:59</t>
         </is>
       </c>
       <c r="Z240" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="AA240" t="n">
         <v>0</v>
       </c>
       <c r="AC240" t="inlineStr">
         <is>
-          <t>10/03/2022 15:45</t>
+          <t>20/02/2023 12:12</t>
         </is>
       </c>
       <c r="AD240" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF240" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>AZERO_2021_017_CON</t>
+          <t>AZERO_2021_011_CON</t>
         </is>
       </c>
       <c r="B241" t="inlineStr"/>
       <c r="C241" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 49 posti di Dirigente Medico - disciplina: Ortopedia e Traumatologia_Bando n. AZERO_2021_017_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 49 posti di Dirigente Medico - disciplina: Radiodiagnostica_Bando n. AZERO_2021_011_CON</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E241" t="inlineStr"/>
       <c r="H241" t="inlineStr">
         <is>
-          <t>25/06/2021 00:00</t>
+          <t>21/07/2021 00:00</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>25/06/2027 00:00</t>
+          <t>21/07/2027 00:00</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>22/07/2021 23:59</t>
+          <t>19/08/2021 23:59</t>
         </is>
       </c>
       <c r="L241" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O241" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q241" t="inlineStr"/>
       <c r="R241" t="inlineStr"/>
       <c r="S241" t="inlineStr"/>
       <c r="T241" t="inlineStr"/>
       <c r="U241" t="inlineStr"/>
       <c r="V241" t="inlineStr">
         <is>
-          <t>11/10/2021 00:00</t>
+          <t>01/12/2021 00:00</t>
         </is>
       </c>
       <c r="W241" t="inlineStr">
         <is>
-          <t>28/09/2023 23:59</t>
+          <t>15/11/2023 23:59</t>
         </is>
       </c>
       <c r="Z241" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AA241" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AC241" t="inlineStr">
         <is>
-          <t>22/11/2021 13:52</t>
+          <t>20/02/2023 12:25</t>
         </is>
       </c>
       <c r="AD241" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF241" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>64_2021</t>
+          <t>AZERO_2021_019_CON</t>
         </is>
       </c>
       <c r="B242" t="inlineStr"/>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Sanitario - Profilo Professionale: Medici - Disciplina: Otorinolaringoiatria_Bando n. 64_2021</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 11 posti di Dirigente Medico - disciplina: Chirurgia Vascolare_Bando n. AZERO_2021_019_CON</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E242" t="inlineStr"/>
-      <c r="F242" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>25/06/2021 00:00</t>
+          <t>07/07/2021 00:00</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>25/06/2027 00:00</t>
+          <t>07/07/2027 00:00</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>15/07/2021 23:59</t>
+          <t>05/08/2021 23:59</t>
         </is>
       </c>
       <c r="L242" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O242" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q242" t="inlineStr"/>
       <c r="R242" t="inlineStr"/>
       <c r="S242" t="inlineStr"/>
       <c r="T242" t="inlineStr"/>
       <c r="U242" t="inlineStr"/>
       <c r="V242" t="inlineStr">
         <is>
-          <t>06/09/2021 00:00</t>
+          <t>02/11/2021 00:00</t>
         </is>
       </c>
       <c r="W242" t="inlineStr">
         <is>
-          <t>05/09/2023 00:00</t>
-[...3 lines deleted...]
-        <v>3</v>
+          <t>21/10/2023 23:59</t>
+        </is>
       </c>
       <c r="Z242" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="AA242" t="n">
+        <v>1</v>
       </c>
       <c r="AC242" t="inlineStr">
         <is>
-          <t>22/11/2021 00:00</t>
+          <t>15/02/2023 14:42</t>
         </is>
       </c>
       <c r="AD242" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF242" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>63_2021</t>
+          <t>AZERO_2021_017_CON</t>
         </is>
       </c>
       <c r="B243" t="inlineStr"/>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per SOLI TITOLI, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico ctg. D_Bando n. 63_2021</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 49 posti di Dirigente Medico - disciplina: Ortopedia e Traumatologia_Bando n. AZERO_2021_017_CON</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E243" t="inlineStr"/>
       <c r="H243" t="inlineStr">
         <is>
           <t>25/06/2021 00:00</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>25/06/2027 00:00</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>15/07/2021 23:59</t>
+          <t>22/07/2021 23:59</t>
         </is>
       </c>
       <c r="L243" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O243" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q243" t="inlineStr"/>
       <c r="R243" t="inlineStr"/>
       <c r="S243" t="inlineStr"/>
       <c r="T243" t="inlineStr"/>
       <c r="U243" t="inlineStr"/>
       <c r="V243" t="inlineStr">
         <is>
-          <t>04/08/2021 00:00</t>
+          <t>11/10/2021 00:00</t>
         </is>
       </c>
       <c r="W243" t="inlineStr">
         <is>
-          <t>29/07/2023 23:59</t>
+          <t>28/09/2023 23:59</t>
         </is>
       </c>
       <c r="Z243" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA243" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AC243" t="inlineStr">
         <is>
-          <t>26/10/2022 12:28</t>
+          <t>22/11/2021 13:52</t>
         </is>
       </c>
       <c r="AD243" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF243" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>29287_2021</t>
+          <t>63_2021</t>
         </is>
       </c>
       <c r="B244" t="inlineStr"/>
       <c r="C244" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Avviso Pubblico, per titoli e colloquio, per il conferimento di n. 6 incarichi a tempo determinato di Dirigente Medico, Disciplina: Geriatria_Bando n. 29287_2021</t>
+          <t>Avviso Pubblico, per SOLI TITOLI, per l'assunzione a tempo determinato di Collaboratori Professionali Sanitari - Tecnici Sanitari di Laboratorio Biomedico ctg. D_Bando n. 63_2021</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E244" t="inlineStr"/>
       <c r="H244" t="inlineStr">
         <is>
-          <t>12/06/2021 00:00</t>
+          <t>25/06/2021 00:00</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>12/06/2027 00:00</t>
+          <t>25/06/2027 00:00</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>26/06/2021 23:59</t>
+          <t>15/07/2021 23:59</t>
         </is>
       </c>
       <c r="L244" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O244" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q244" t="inlineStr"/>
       <c r="R244" t="inlineStr"/>
       <c r="S244" t="inlineStr"/>
       <c r="T244" t="inlineStr"/>
       <c r="U244" t="inlineStr"/>
       <c r="V244" t="inlineStr">
         <is>
-          <t>05/08/2021 00:00</t>
+          <t>04/08/2021 00:00</t>
         </is>
       </c>
       <c r="W244" t="inlineStr">
         <is>
           <t>29/07/2023 23:59</t>
         </is>
       </c>
       <c r="Z244" t="n">
         <v>0</v>
       </c>
       <c r="AA244" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AC244" t="inlineStr">
         <is>
-          <t>12/05/2022 11:12</t>
+          <t>26/10/2022 12:28</t>
         </is>
       </c>
       <c r="AD244" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF244" t="inlineStr">
         <is>
           <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>29398_2021</t>
+          <t>64_2021</t>
         </is>
       </c>
       <c r="B245" t="inlineStr"/>
       <c r="C245" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Avviso Pubblico, per titoli e colloquio, per il conferimento di n. 10 incarichi a tempo determinato di Dirigente Medico, Disciplina: Ortopedia e Traumatologia_Bando n. 29398_2021</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 Dirigente Sanitario - Profilo Professionale: Medici - Disciplina: Otorinolaringoiatria_Bando n. 64_2021</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E245" t="inlineStr"/>
       <c r="F245" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Disciplina ORTOPEDIA E TRAUMATOLOGIA</t>
+          <t>Disciplina OTORINOLARINGOIATRIA</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>12/06/2021 00:00</t>
+          <t>25/06/2021 00:00</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>12/06/2027 00:00</t>
+          <t>25/06/2027 00:00</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>26/06/2021 23:59</t>
+          <t>15/07/2021 23:59</t>
         </is>
       </c>
       <c r="L245" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O245" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q245" t="inlineStr"/>
       <c r="R245" t="inlineStr"/>
       <c r="S245" t="inlineStr"/>
       <c r="T245" t="inlineStr"/>
       <c r="U245" t="inlineStr"/>
       <c r="V245" t="inlineStr">
         <is>
-          <t>03/08/2021 00:00</t>
+          <t>06/09/2021 00:00</t>
         </is>
       </c>
       <c r="W245" t="inlineStr">
         <is>
-          <t>26/07/2023 00:00</t>
+          <t>05/09/2023 00:00</t>
         </is>
       </c>
       <c r="X245" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Z245" t="n">
         <v>0</v>
       </c>
-      <c r="AA245" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AC245" t="inlineStr">
         <is>
-          <t>15/11/2021 00:00</t>
+          <t>22/11/2021 00:00</t>
         </is>
       </c>
       <c r="AD245" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF245" t="inlineStr">
         <is>
           <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>AZERO_2021_004_CON</t>
+          <t>AZERO_2021_009_CON</t>
         </is>
       </c>
       <c r="B246" t="inlineStr"/>
       <c r="C246" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 129 posti di Dirigente Medico - Disciplina: Medicina e Chirurgia d'Accettazione e d'Urgenza_Bando n. AZERO_2021_004_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 39 posti di Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro_Bando n. AZERO_2021_009_CON</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E246" t="inlineStr"/>
       <c r="H246" t="inlineStr">
         <is>
-          <t>03/06/2021 00:00</t>
+          <t>25/06/2021 00:00</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>03/06/2027 00:00</t>
+          <t>25/06/2027 00:00</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>01/07/2021 23:59</t>
+          <t>22/07/2021 23:59</t>
         </is>
       </c>
       <c r="L246" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O246" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q246" t="inlineStr"/>
       <c r="R246" t="inlineStr"/>
       <c r="S246" t="inlineStr"/>
       <c r="T246" t="inlineStr"/>
       <c r="U246" t="inlineStr"/>
       <c r="V246" t="inlineStr">
         <is>
-          <t>11/10/2021 00:00</t>
+          <t>15/11/2021 00:00</t>
         </is>
       </c>
       <c r="W246" t="inlineStr">
         <is>
-          <t>28/09/2023 23:59</t>
+          <t>02/11/2023 23:59</t>
         </is>
       </c>
       <c r="Z246" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="AA246" t="n">
         <v>0</v>
       </c>
       <c r="AC246" t="inlineStr">
         <is>
-          <t>14/03/2022 15:42</t>
+          <t>10/03/2022 15:45</t>
         </is>
       </c>
       <c r="AD246" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF246" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>AZERO_2021_005_CON</t>
+          <t>29287_2021</t>
         </is>
       </c>
       <c r="B247" t="inlineStr"/>
       <c r="C247" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 30 posti di Dirigente Medico - Disciplina: Medicina Trasfusionale_Bando n. AZERO_2021_005_CON</t>
+          <t>AZIENDA ZERO: Avviso Pubblico, per titoli e colloquio, per il conferimento di n. 6 incarichi a tempo determinato di Dirigente Medico, Disciplina: Geriatria_Bando n. 29287_2021</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E247" t="inlineStr"/>
-      <c r="F247" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>03/06/2021 00:00</t>
+          <t>12/06/2021 00:00</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>03/06/2027 00:00</t>
+          <t>12/06/2027 00:00</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>01/07/2021 23:59</t>
+          <t>26/06/2021 23:59</t>
         </is>
       </c>
       <c r="L247" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O247" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q247" t="inlineStr"/>
       <c r="R247" t="inlineStr"/>
       <c r="S247" t="inlineStr"/>
       <c r="T247" t="inlineStr"/>
       <c r="U247" t="inlineStr"/>
       <c r="V247" t="inlineStr">
         <is>
-          <t>28/09/2021 00:00</t>
+          <t>05/08/2021 00:00</t>
         </is>
       </c>
       <c r="W247" t="inlineStr">
         <is>
-          <t>14/09/2023 00:00</t>
-[...3 lines deleted...]
-        <v>1</v>
+          <t>29/07/2023 23:59</t>
+        </is>
       </c>
       <c r="Z247" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA247" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AC247" t="inlineStr">
         <is>
-          <t>14/03/2022 00:00</t>
+          <t>12/05/2022 11:12</t>
         </is>
       </c>
       <c r="AD247" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF247" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>AZERO_2021_007_CON</t>
+          <t>29398_2021</t>
         </is>
       </c>
       <c r="B248" t="inlineStr"/>
       <c r="C248" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 35 posti di Dirigente Medico - Disciplina: Medicina Interna_Bando n. AZERO_2021_007_CON</t>
+          <t>AZIENDA ZERO: Avviso Pubblico, per titoli e colloquio, per il conferimento di n. 10 incarichi a tempo determinato di Dirigente Medico, Disciplina: Ortopedia e Traumatologia_Bando n. 29398_2021</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E248" t="inlineStr"/>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>Disciplina ORTOPEDIA E TRAUMATOLOGIA</t>
+        </is>
+      </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>03/06/2021 00:00</t>
+          <t>12/06/2021 00:00</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>03/06/2027 00:00</t>
+          <t>12/06/2027 00:00</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>01/07/2021 23:59</t>
+          <t>26/06/2021 23:59</t>
         </is>
       </c>
       <c r="L248" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O248" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q248" t="inlineStr"/>
       <c r="R248" t="inlineStr"/>
       <c r="S248" t="inlineStr"/>
       <c r="T248" t="inlineStr"/>
       <c r="U248" t="inlineStr"/>
       <c r="V248" t="inlineStr">
         <is>
-          <t>11/10/2021 00:00</t>
+          <t>03/08/2021 00:00</t>
         </is>
       </c>
       <c r="W248" t="inlineStr">
         <is>
-          <t>26/09/2023 23:59</t>
-        </is>
+          <t>26/07/2023 00:00</t>
+        </is>
+      </c>
+      <c r="X248" t="n">
+        <v>4</v>
       </c>
       <c r="Z248" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AA248" t="n">
         <v>0</v>
       </c>
       <c r="AC248" t="inlineStr">
         <is>
-          <t>10/03/2022 16:17</t>
+          <t>15/11/2021 00:00</t>
         </is>
       </c>
       <c r="AD248" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF248" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>AZERO_2021_001_CON</t>
+          <t>AZERO_2021_006_CON</t>
         </is>
       </c>
       <c r="B249" t="inlineStr"/>
       <c r="C249" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 199 posti di Assistente Amministrativo - ctg. C_Bando n. AZERO_2021_001_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 59 posti di Dirigente Medico - Disciplina: Ginecologia e Ostetricia_Bando n. AZERO_2021_006_CON</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E249" t="inlineStr"/>
       <c r="H249" t="inlineStr">
         <is>
           <t>03/06/2021 00:00</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
           <t>03/06/2027 00:00</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
           <t>01/07/2021 23:59</t>
         </is>
       </c>
       <c r="L249" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O249" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q249" t="inlineStr"/>
       <c r="R249" t="inlineStr"/>
       <c r="S249" t="inlineStr"/>
       <c r="T249" t="inlineStr"/>
       <c r="U249" t="inlineStr"/>
       <c r="V249" t="inlineStr">
         <is>
-          <t>09/08/2021 00:00</t>
+          <t>28/09/2021 00:00</t>
         </is>
       </c>
       <c r="W249" t="inlineStr">
         <is>
-          <t>29/07/2023 23:59</t>
+          <t>22/09/2023 23:59</t>
         </is>
       </c>
       <c r="Z249" t="n">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="AA249" t="n">
         <v>0</v>
       </c>
       <c r="AC249" t="inlineStr">
         <is>
-          <t>26/10/2022 11:13</t>
+          <t>12/05/2022 11:32</t>
         </is>
       </c>
       <c r="AD249" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF249" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>AZERO_2021_006_CON</t>
+          <t>AZERO_2021_004_CON</t>
         </is>
       </c>
       <c r="B250" t="inlineStr"/>
       <c r="C250" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 59 posti di Dirigente Medico - Disciplina: Ginecologia e Ostetricia_Bando n. AZERO_2021_006_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 129 posti di Dirigente Medico - Disciplina: Medicina e Chirurgia d'Accettazione e d'Urgenza_Bando n. AZERO_2021_004_CON</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E250" t="inlineStr"/>
       <c r="H250" t="inlineStr">
         <is>
           <t>03/06/2021 00:00</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
           <t>03/06/2027 00:00</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
           <t>01/07/2021 23:59</t>
         </is>
       </c>
       <c r="L250" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O250" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q250" t="inlineStr"/>
       <c r="R250" t="inlineStr"/>
       <c r="S250" t="inlineStr"/>
       <c r="T250" t="inlineStr"/>
       <c r="U250" t="inlineStr"/>
       <c r="V250" t="inlineStr">
         <is>
-          <t>28/09/2021 00:00</t>
+          <t>11/10/2021 00:00</t>
         </is>
       </c>
       <c r="W250" t="inlineStr">
         <is>
-          <t>22/09/2023 23:59</t>
+          <t>28/09/2023 23:59</t>
         </is>
       </c>
       <c r="Z250" t="n">
         <v>1</v>
       </c>
       <c r="AA250" t="n">
         <v>0</v>
       </c>
       <c r="AC250" t="inlineStr">
         <is>
-          <t>12/05/2022 11:32</t>
+          <t>14/03/2022 15:42</t>
         </is>
       </c>
       <c r="AD250" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF250" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>28390_2021</t>
+          <t>AZERO_2021_001_CON</t>
         </is>
       </c>
       <c r="B251" t="inlineStr"/>
       <c r="C251" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Avviso Pubblico, per titoli e colloquio, per il conferimento di n. 3 incarichi a tempo determinato di Dirigente Medico, Disciplina: Cardiologia_Bando n. 28390_2021</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 199 posti di Assistente Amministrativo - ctg. C_Bando n. AZERO_2021_001_CON</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E251" t="inlineStr"/>
       <c r="H251" t="inlineStr">
         <is>
-          <t>08/05/2021 00:00</t>
+          <t>03/06/2021 00:00</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>08/05/2027 00:00</t>
+          <t>03/06/2027 00:00</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
-          <t>22/05/2021 23:59</t>
+          <t>01/07/2021 23:59</t>
         </is>
       </c>
       <c r="L251" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O251" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q251" t="inlineStr"/>
       <c r="R251" t="inlineStr"/>
       <c r="S251" t="inlineStr"/>
       <c r="T251" t="inlineStr"/>
       <c r="U251" t="inlineStr"/>
       <c r="V251" t="inlineStr">
         <is>
-          <t>28/06/2021 00:00</t>
+          <t>09/08/2021 00:00</t>
         </is>
       </c>
       <c r="W251" t="inlineStr">
         <is>
-          <t>21/06/2023 23:59</t>
+          <t>29/07/2023 23:59</t>
         </is>
       </c>
       <c r="Z251" t="n">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="AA251" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AC251" t="inlineStr">
         <is>
-          <t>09/05/2022 15:48</t>
+          <t>26/10/2022 11:13</t>
         </is>
       </c>
       <c r="AD251" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF251" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>28391_2021</t>
+          <t>AZERO_2021_007_CON</t>
         </is>
       </c>
       <c r="B252" t="inlineStr"/>
       <c r="C252" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Avviso Pubblico, per titoli e colloquio, per il conferimento di n. 1 incarichi a tempo determinato di Dirigente Medico, Disciplina: Medicina Trasfusionale_Bando n. 28391_2021</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 35 posti di Dirigente Medico - Disciplina: Medicina Interna_Bando n. AZERO_2021_007_CON</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E252" t="inlineStr"/>
-      <c r="F252" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>08/05/2021 00:00</t>
+          <t>03/06/2021 00:00</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>08/05/2027 00:00</t>
+          <t>03/06/2027 00:00</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>22/05/2021 23:59</t>
+          <t>01/07/2021 23:59</t>
         </is>
       </c>
       <c r="L252" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O252" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q252" t="inlineStr"/>
       <c r="R252" t="inlineStr"/>
       <c r="S252" t="inlineStr"/>
       <c r="T252" t="inlineStr"/>
       <c r="U252" t="inlineStr"/>
       <c r="V252" t="inlineStr">
         <is>
-          <t>20/07/2021 00:00</t>
+          <t>11/10/2021 00:00</t>
         </is>
       </c>
       <c r="W252" t="inlineStr">
         <is>
-          <t>21/06/2023 00:00</t>
+          <t>26/09/2023 23:59</t>
         </is>
       </c>
       <c r="Z252" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AA252" t="n">
         <v>0</v>
       </c>
+      <c r="AC252" t="inlineStr">
+        <is>
+          <t>10/03/2022 16:17</t>
+        </is>
+      </c>
       <c r="AD252" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF252" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>48_2021</t>
+          <t>AZERO_2021_005_CON</t>
         </is>
       </c>
       <c r="B253" t="inlineStr"/>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Avviso pubblico, per titoli e prova d'esame, per l'assunzione a tempo determinato di ASSISTENTI AMMINISTRATIVI - categoria "C" - Bando n. 48/2021</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 30 posti di Dirigente Medico - Disciplina: Medicina Trasfusionale_Bando n. AZERO_2021_005_CON</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E253" t="inlineStr"/>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> INFERMIERI </t>
+        </is>
+      </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>07/05/2021 00:00</t>
+          <t>03/06/2021 00:00</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>07/05/2027 00:00</t>
+          <t>03/06/2027 00:00</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>27/05/2021 23:59</t>
+          <t>01/07/2021 23:59</t>
         </is>
       </c>
       <c r="L253" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O253" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q253" t="inlineStr"/>
       <c r="R253" t="inlineStr"/>
       <c r="S253" t="inlineStr"/>
       <c r="T253" t="inlineStr"/>
       <c r="U253" t="inlineStr"/>
       <c r="V253" t="inlineStr">
         <is>
-          <t>12/07/2021 00:00</t>
+          <t>28/09/2021 00:00</t>
         </is>
       </c>
       <c r="W253" t="inlineStr">
         <is>
-          <t>12/07/2023 23:59</t>
-        </is>
+          <t>14/09/2023 00:00</t>
+        </is>
+      </c>
+      <c r="X253" t="n">
+        <v>1</v>
       </c>
       <c r="Z253" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA253" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AC253" t="inlineStr">
         <is>
-          <t>15/02/2023 14:05</t>
+          <t>14/03/2022 00:00</t>
         </is>
       </c>
       <c r="AD253" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF253" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>27596_2021</t>
+          <t>28390_2021</t>
         </is>
       </c>
       <c r="B254" t="inlineStr"/>
       <c r="C254" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 7 posti di Dirigente Medico - Disciplina: Ematologia_Bando n. 27596_2021</t>
+          <t>AZIENDA ZERO: Avviso Pubblico, per titoli e colloquio, per il conferimento di n. 3 incarichi a tempo determinato di Dirigente Medico, Disciplina: Cardiologia_Bando n. 28390_2021</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E254" t="inlineStr"/>
       <c r="H254" t="inlineStr">
         <is>
-          <t>26/04/2021 00:00</t>
+          <t>08/05/2021 00:00</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>26/04/2027 00:00</t>
+          <t>08/05/2027 00:00</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>23/05/2021 23:59</t>
+          <t>22/05/2021 23:59</t>
         </is>
       </c>
       <c r="L254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q254" t="inlineStr"/>
       <c r="R254" t="inlineStr"/>
       <c r="S254" t="inlineStr"/>
       <c r="T254" t="inlineStr"/>
       <c r="U254" t="inlineStr"/>
       <c r="V254" t="inlineStr">
         <is>
-          <t>03/08/2021 00:00</t>
+          <t>28/06/2021 00:00</t>
         </is>
       </c>
       <c r="W254" t="inlineStr">
         <is>
-          <t>26/07/2023 23:59</t>
+          <t>21/06/2023 23:59</t>
         </is>
       </c>
       <c r="Z254" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA254" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AC254" t="inlineStr">
         <is>
-          <t>12/05/2022 11:05</t>
+          <t>09/05/2022 15:48</t>
         </is>
       </c>
       <c r="AD254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF254" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>26402_2020</t>
+          <t>28391_2021</t>
         </is>
       </c>
       <c r="B255" t="inlineStr"/>
       <c r="C255" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 8 posti di Dirigente Ingegnere Civile-Edile_Bando n. 26402_2020</t>
+          <t>AZIENDA ZERO: Avviso Pubblico, per titoli e colloquio, per il conferimento di n. 1 incarichi a tempo determinato di Dirigente Medico, Disciplina: Medicina Trasfusionale_Bando n. 28391_2021</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E255" t="inlineStr"/>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> INFERMIERI </t>
+        </is>
+      </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>08/03/2021 00:00</t>
+          <t>08/05/2021 00:00</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>08/03/2027 00:00</t>
+          <t>08/05/2027 00:00</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
-          <t>04/04/2021 23:59</t>
+          <t>22/05/2021 23:59</t>
         </is>
       </c>
       <c r="L255" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O255" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q255" t="inlineStr"/>
       <c r="R255" t="inlineStr"/>
       <c r="S255" t="inlineStr"/>
       <c r="T255" t="inlineStr"/>
       <c r="U255" t="inlineStr"/>
       <c r="V255" t="inlineStr">
         <is>
-          <t>05/08/2021 00:00</t>
+          <t>20/07/2021 00:00</t>
         </is>
       </c>
       <c r="W255" t="inlineStr">
         <is>
-          <t>29/07/2023 23:59</t>
+          <t>21/06/2023 00:00</t>
         </is>
       </c>
       <c r="Z255" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA255" t="n">
         <v>0</v>
       </c>
-      <c r="AC255" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD255" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF255" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>26267_2021</t>
+          <t>48_2021</t>
         </is>
       </c>
       <c r="B256" t="inlineStr"/>
       <c r="C256" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 4 posti di Collaboratore Tecnico Professionale - Ingegnere Informatico - ctg. "D"_Bando n. 26267_2021</t>
+          <t>Avviso pubblico, per titoli e prova d'esame, per l'assunzione a tempo determinato di ASSISTENTI AMMINISTRATIVI - categoria "C" - Bando n. 48/2021</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E256" t="inlineStr"/>
       <c r="H256" t="inlineStr">
         <is>
-          <t>08/03/2021 00:00</t>
+          <t>07/05/2021 00:00</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>08/03/2027 00:00</t>
+          <t>07/05/2027 00:00</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>04/04/2021 23:59</t>
+          <t>27/05/2021 23:59</t>
         </is>
       </c>
       <c r="L256" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O256" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q256" t="inlineStr"/>
       <c r="R256" t="inlineStr"/>
       <c r="S256" t="inlineStr"/>
       <c r="T256" t="inlineStr"/>
       <c r="U256" t="inlineStr"/>
       <c r="V256" t="inlineStr">
         <is>
-          <t>20/07/2021 00:00</t>
+          <t>12/07/2021 00:00</t>
         </is>
       </c>
       <c r="W256" t="inlineStr">
         <is>
-          <t>30/06/2023 23:59</t>
+          <t>12/07/2023 23:59</t>
         </is>
       </c>
       <c r="Z256" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA256" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AC256" t="inlineStr">
         <is>
-          <t>16/05/2022 16:30</t>
+          <t>15/02/2023 14:05</t>
         </is>
       </c>
       <c r="AD256" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF256" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>26246_2021</t>
+          <t>27596_2021</t>
         </is>
       </c>
       <c r="B257" t="inlineStr"/>
       <c r="C257" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 11 posti di Collaboratore Tecnico Professionale - Ingegnere Civile - ctg. "D"_Bando n. 26246_2021</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 7 posti di Dirigente Medico - Disciplina: Ematologia_Bando n. 27596_2021</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E257" t="inlineStr"/>
-      <c r="F257" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>08/03/2021 00:00</t>
+          <t>26/04/2021 00:00</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>08/03/2027 00:00</t>
+          <t>26/04/2027 00:00</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>04/04/2021 23:59</t>
+          <t>23/05/2021 23:59</t>
         </is>
       </c>
       <c r="L257" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O257" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q257" t="inlineStr"/>
       <c r="R257" t="inlineStr"/>
       <c r="S257" t="inlineStr"/>
       <c r="T257" t="inlineStr"/>
       <c r="U257" t="inlineStr"/>
       <c r="V257" t="inlineStr">
         <is>
-          <t>20/07/2021 00:00</t>
+          <t>03/08/2021 00:00</t>
         </is>
       </c>
       <c r="W257" t="inlineStr">
         <is>
-          <t>28/06/2023 00:00</t>
-[...3 lines deleted...]
-        <v>2</v>
+          <t>26/07/2023 23:59</t>
+        </is>
       </c>
       <c r="Z257" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AA257" t="n">
         <v>0</v>
       </c>
       <c r="AC257" t="inlineStr">
         <is>
-          <t>16/05/2022 00:00</t>
+          <t>12/05/2022 11:05</t>
         </is>
       </c>
       <c r="AD257" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF257" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>26200_2021</t>
+          <t>26267_2021</t>
         </is>
       </c>
       <c r="B258" t="inlineStr"/>
       <c r="C258" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 15 posti di Collaboratore Tecnico Professionale - Statistico - ctg. "D"_Bando n. 26200_2021</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 4 posti di Collaboratore Tecnico Professionale - Ingegnere Informatico - ctg. "D"_Bando n. 26267_2021</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E258" t="inlineStr"/>
       <c r="H258" t="inlineStr">
         <is>
           <t>08/03/2021 00:00</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
           <t>08/03/2027 00:00</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
           <t>04/04/2021 23:59</t>
         </is>
       </c>
       <c r="L258" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O258" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q258" t="inlineStr"/>
       <c r="R258" t="inlineStr"/>
       <c r="S258" t="inlineStr"/>
       <c r="T258" t="inlineStr"/>
       <c r="U258" t="inlineStr"/>
       <c r="V258" t="inlineStr">
         <is>
           <t>20/07/2021 00:00</t>
         </is>
       </c>
       <c r="W258" t="inlineStr">
         <is>
           <t>30/06/2023 23:59</t>
         </is>
       </c>
       <c r="Z258" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AA258" t="n">
         <v>0</v>
       </c>
       <c r="AC258" t="inlineStr">
         <is>
-          <t>06/07/2022 12:48</t>
+          <t>16/05/2022 16:30</t>
         </is>
       </c>
       <c r="AD258" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF258" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>25031_2020</t>
+          <t>26246_2021</t>
         </is>
       </c>
       <c r="B259" t="inlineStr"/>
       <c r="C259" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 19 posti di Dirigente Medico - Disciplina: Neurologia_Bando n. 25031_2020</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 11 posti di Collaboratore Tecnico Professionale - Ingegnere Civile - ctg. "D"_Bando n. 26246_2021</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E259" t="inlineStr"/>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> INFERMIERI </t>
+        </is>
+      </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>08/02/2021 00:00</t>
+          <t>08/03/2021 00:00</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>08/02/2027 00:00</t>
+          <t>08/03/2027 00:00</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>07/03/2021 23:59</t>
+          <t>04/04/2021 23:59</t>
         </is>
       </c>
       <c r="L259" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O259" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q259" t="inlineStr"/>
       <c r="R259" t="inlineStr"/>
       <c r="S259" t="inlineStr"/>
       <c r="T259" t="inlineStr"/>
       <c r="U259" t="inlineStr"/>
       <c r="V259" t="inlineStr">
         <is>
-          <t>25/05/2021 00:00</t>
+          <t>20/07/2021 00:00</t>
         </is>
       </c>
       <c r="W259" t="inlineStr">
         <is>
-          <t>18/05/2023 23:59</t>
-        </is>
+          <t>28/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="X259" t="n">
+        <v>2</v>
       </c>
       <c r="Z259" t="n">
         <v>2</v>
       </c>
       <c r="AA259" t="n">
         <v>0</v>
       </c>
       <c r="AC259" t="inlineStr">
         <is>
-          <t>06/07/2022 11:07</t>
+          <t>16/05/2022 00:00</t>
         </is>
       </c>
       <c r="AD259" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF259" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>24573_2020</t>
+          <t>26402_2020</t>
         </is>
       </c>
       <c r="B260" t="inlineStr"/>
       <c r="C260" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 2 posti di Dirigente Chimico - Disciplina: Chimica Analitica_Bando n. 24573_2020</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 8 posti di Dirigente Ingegnere Civile-Edile_Bando n. 26402_2020</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E260" t="inlineStr"/>
       <c r="H260" t="inlineStr">
         <is>
-          <t>18/01/2021 00:00</t>
+          <t>08/03/2021 00:00</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>18/01/2027 00:00</t>
+          <t>08/03/2027 00:00</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
-          <t>14/02/2021 23:59</t>
+          <t>04/04/2021 23:59</t>
         </is>
       </c>
       <c r="L260" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O260" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q260" t="inlineStr"/>
       <c r="R260" t="inlineStr"/>
       <c r="S260" t="inlineStr"/>
       <c r="T260" t="inlineStr"/>
       <c r="U260" t="inlineStr"/>
       <c r="V260" t="inlineStr">
         <is>
-          <t>06/05/2021 00:00</t>
+          <t>05/08/2021 00:00</t>
         </is>
       </c>
       <c r="W260" t="inlineStr">
         <is>
-          <t>26/04/2023 23:59</t>
+          <t>29/07/2023 23:59</t>
         </is>
       </c>
       <c r="Z260" t="n">
         <v>1</v>
       </c>
       <c r="AA260" t="n">
         <v>0</v>
       </c>
       <c r="AC260" t="inlineStr">
         <is>
-          <t>09/05/2022 15:45</t>
+          <t>16/05/2022 16:23</t>
         </is>
       </c>
       <c r="AD260" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF260" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>24901_2020</t>
+          <t>26200_2021</t>
         </is>
       </c>
       <c r="B261" t="inlineStr"/>
       <c r="C261" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 141 posti di Dirigente Medico - Disciplina: Anestesia e Rianimazione_Bando n. 24901_2020</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 15 posti di Collaboratore Tecnico Professionale - Statistico - ctg. "D"_Bando n. 26200_2021</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E261" t="inlineStr"/>
-      <c r="F261" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>18/01/2021 00:00</t>
+          <t>08/03/2021 00:00</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>18/01/2027 00:00</t>
+          <t>08/03/2027 00:00</t>
         </is>
       </c>
       <c r="J261" t="inlineStr">
         <is>
-          <t>14/02/2021 23:59</t>
+          <t>04/04/2021 23:59</t>
         </is>
       </c>
       <c r="L261" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O261" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q261" t="inlineStr"/>
       <c r="R261" t="inlineStr"/>
       <c r="S261" t="inlineStr"/>
       <c r="T261" t="inlineStr"/>
       <c r="U261" t="inlineStr"/>
       <c r="V261" t="inlineStr">
         <is>
-          <t>14/04/2021 00:00</t>
+          <t>20/07/2021 00:00</t>
         </is>
       </c>
       <c r="W261" t="inlineStr">
         <is>
-          <t>08/04/2023 00:00</t>
+          <t>30/06/2023 23:59</t>
         </is>
       </c>
       <c r="Z261" t="n">
         <v>3</v>
       </c>
       <c r="AA261" t="n">
         <v>0</v>
       </c>
       <c r="AC261" t="inlineStr">
         <is>
-          <t>22/11/2021 00:00</t>
+          <t>06/07/2022 12:48</t>
         </is>
       </c>
       <c r="AD261" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF261" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>23708_2020</t>
+          <t>25031_2020</t>
         </is>
       </c>
       <c r="B262" t="inlineStr"/>
       <c r="C262" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 83 posti di Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico - ctg. D_Bando n. 23708_2020</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 19 posti di Dirigente Medico - Disciplina: Neurologia_Bando n. 25031_2020</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E262" t="inlineStr"/>
       <c r="H262" t="inlineStr">
         <is>
-          <t>16/12/2020 00:00</t>
+          <t>08/02/2021 00:00</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>16/12/2026 00:00</t>
+          <t>08/02/2027 00:00</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
-          <t>14/01/2021 23:59</t>
+          <t>07/03/2021 23:59</t>
         </is>
       </c>
       <c r="L262" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O262" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q262" t="inlineStr"/>
       <c r="R262" t="inlineStr"/>
       <c r="S262" t="inlineStr"/>
       <c r="T262" t="inlineStr"/>
       <c r="U262" t="inlineStr"/>
       <c r="V262" t="inlineStr">
         <is>
-          <t>25/03/2021 00:00</t>
+          <t>25/05/2021 00:00</t>
         </is>
       </c>
       <c r="W262" t="inlineStr">
         <is>
-          <t>21/03/2023 23:59</t>
+          <t>18/05/2023 23:59</t>
         </is>
       </c>
       <c r="Z262" t="n">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="AA262" t="n">
         <v>0</v>
       </c>
       <c r="AC262" t="inlineStr">
         <is>
-          <t>18/06/2021 11:39</t>
+          <t>06/07/2022 11:07</t>
         </is>
       </c>
       <c r="AD262" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF262" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>23571_2020</t>
+          <t>24573_2020</t>
         </is>
       </c>
       <c r="B263" t="inlineStr"/>
       <c r="C263" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 12 posti di Dirigente Medico - Disciplina: Direzione Medica di Presidio Ospedaliero_Bando n. 23571_2020</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 2 posti di Dirigente Chimico - Disciplina: Chimica Analitica_Bando n. 24573_2020</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E263" t="inlineStr"/>
       <c r="H263" t="inlineStr">
         <is>
-          <t>16/12/2020 00:00</t>
+          <t>18/01/2021 00:00</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>16/12/2026 00:00</t>
+          <t>18/01/2027 00:00</t>
         </is>
       </c>
       <c r="J263" t="inlineStr">
         <is>
-          <t>14/01/2021 23:59</t>
+          <t>14/02/2021 23:59</t>
         </is>
       </c>
       <c r="L263" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O263" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q263" t="inlineStr"/>
       <c r="R263" t="inlineStr"/>
       <c r="S263" t="inlineStr"/>
       <c r="T263" t="inlineStr"/>
       <c r="U263" t="inlineStr"/>
       <c r="V263" t="inlineStr">
         <is>
-          <t>22/03/2021 00:00</t>
+          <t>06/05/2021 00:00</t>
         </is>
       </c>
       <c r="W263" t="inlineStr">
         <is>
-          <t>09/03/2023 23:59</t>
+          <t>26/04/2023 23:59</t>
         </is>
       </c>
       <c r="Z263" t="n">
         <v>1</v>
       </c>
       <c r="AA263" t="n">
         <v>0</v>
       </c>
       <c r="AC263" t="inlineStr">
         <is>
-          <t>10/03/2022 16:10</t>
+          <t>09/05/2022 15:45</t>
         </is>
       </c>
       <c r="AD263" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF263" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>23572_2020</t>
+          <t>24901_2020</t>
         </is>
       </c>
       <c r="B264" t="inlineStr"/>
       <c r="C264" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 22 posti di Dirigente Medico - Disciplina: Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro_Bando n. 23572_2020</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 141 posti di Dirigente Medico - Disciplina: Anestesia e Rianimazione_Bando n. 24901_2020</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E264" t="inlineStr"/>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> INFERMIERI </t>
+        </is>
+      </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>16/12/2020 00:00</t>
+          <t>18/01/2021 00:00</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>16/12/2026 00:00</t>
+          <t>18/01/2027 00:00</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
-          <t>14/01/2021 23:59</t>
+          <t>14/02/2021 23:59</t>
         </is>
       </c>
       <c r="L264" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O264" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q264" t="inlineStr"/>
       <c r="R264" t="inlineStr"/>
       <c r="S264" t="inlineStr"/>
       <c r="T264" t="inlineStr"/>
       <c r="U264" t="inlineStr"/>
       <c r="V264" t="inlineStr">
         <is>
-          <t>08/03/2021 00:00</t>
+          <t>14/04/2021 00:00</t>
         </is>
       </c>
       <c r="W264" t="inlineStr">
         <is>
-          <t>25/02/2023 23:59</t>
+          <t>08/04/2023 00:00</t>
         </is>
       </c>
       <c r="Z264" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AA264" t="n">
         <v>0</v>
       </c>
       <c r="AC264" t="inlineStr">
         <is>
-          <t>22/09/2021 14:37</t>
+          <t>22/11/2021 00:00</t>
         </is>
       </c>
       <c r="AD264" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF264" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>23570_2020</t>
+          <t>23571_2020</t>
         </is>
       </c>
       <c r="B265" t="inlineStr"/>
       <c r="C265" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 16 posti di Dirigente Medico - Disciplina: Gastroenterologia_Bando n. 23570_2020</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 12 posti di Dirigente Medico - Disciplina: Direzione Medica di Presidio Ospedaliero_Bando n. 23571_2020</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E265" t="inlineStr"/>
       <c r="H265" t="inlineStr">
         <is>
           <t>16/12/2020 00:00</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
           <t>16/12/2026 00:00</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
           <t>14/01/2021 23:59</t>
         </is>
       </c>
       <c r="L265" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O265" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q265" t="inlineStr"/>
       <c r="R265" t="inlineStr"/>
       <c r="S265" t="inlineStr"/>
       <c r="T265" t="inlineStr"/>
       <c r="U265" t="inlineStr"/>
       <c r="V265" t="inlineStr">
         <is>
-          <t>19/03/2021 00:00</t>
+          <t>22/03/2021 00:00</t>
         </is>
       </c>
       <c r="W265" t="inlineStr">
         <is>
-          <t>16/03/2023 23:59</t>
+          <t>09/03/2023 23:59</t>
         </is>
       </c>
       <c r="Z265" t="n">
         <v>1</v>
       </c>
       <c r="AA265" t="n">
         <v>0</v>
       </c>
       <c r="AC265" t="inlineStr">
         <is>
-          <t>12/05/2022 11:09</t>
+          <t>10/03/2022 16:10</t>
         </is>
       </c>
       <c r="AD265" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF265" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>24230_2020</t>
+          <t>23570_2020</t>
         </is>
       </c>
       <c r="B266" t="inlineStr"/>
       <c r="C266" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 33 posti di Operatore Tecnico Specializzato - Autista di Ambulanza - ctg. Bs_Bando n. 24230_2020</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 16 posti di Dirigente Medico - Disciplina: Gastroenterologia_Bando n. 23570_2020</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E266" t="inlineStr"/>
       <c r="H266" t="inlineStr">
         <is>
-          <t>01/12/2020 00:00</t>
+          <t>16/12/2020 00:00</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>01/12/2026 00:00</t>
+          <t>16/12/2026 00:00</t>
         </is>
       </c>
       <c r="J266" t="inlineStr">
         <is>
-          <t>27/12/2020 23:59</t>
+          <t>14/01/2021 23:59</t>
         </is>
       </c>
       <c r="L266" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O266" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q266" t="inlineStr"/>
       <c r="R266" t="inlineStr"/>
       <c r="S266" t="inlineStr"/>
       <c r="T266" t="inlineStr"/>
       <c r="U266" t="inlineStr"/>
       <c r="V266" t="inlineStr">
         <is>
-          <t>25/03/2021 00:00</t>
+          <t>19/03/2021 00:00</t>
         </is>
       </c>
       <c r="W266" t="inlineStr">
         <is>
-          <t>21/03/2023 23:59</t>
+          <t>16/03/2023 23:59</t>
         </is>
       </c>
       <c r="Z266" t="n">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="AA266" t="n">
         <v>0</v>
       </c>
       <c r="AC266" t="inlineStr">
         <is>
-          <t>12/09/2022 15:54</t>
+          <t>12/05/2022 11:09</t>
         </is>
       </c>
       <c r="AD266" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF266" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>23264_2020</t>
+          <t>23708_2020</t>
         </is>
       </c>
       <c r="B267" t="inlineStr"/>
       <c r="C267" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 146 posti di Collaboratore Professionale Sanitario - Assistente Sanitario - ctg. D_Bando n. 23264_2020</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 83 posti di Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico - ctg. D_Bando n. 23708_2020</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E267" t="inlineStr"/>
       <c r="H267" t="inlineStr">
         <is>
-          <t>17/11/2020 00:00</t>
+          <t>16/12/2020 00:00</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>17/11/2026 00:00</t>
+          <t>16/12/2026 00:00</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
-          <t>13/12/2020 23:59</t>
+          <t>14/01/2021 23:59</t>
         </is>
       </c>
       <c r="L267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q267" t="inlineStr"/>
       <c r="R267" t="inlineStr"/>
       <c r="S267" t="inlineStr"/>
       <c r="T267" t="inlineStr"/>
       <c r="U267" t="inlineStr"/>
       <c r="V267" t="inlineStr">
         <is>
-          <t>09/03/2021 00:00</t>
+          <t>25/03/2021 00:00</t>
         </is>
       </c>
       <c r="W267" t="inlineStr">
         <is>
-          <t>04/03/2023 23:59</t>
+          <t>21/03/2023 23:59</t>
         </is>
       </c>
       <c r="Z267" t="n">
         <v>9</v>
       </c>
       <c r="AA267" t="n">
         <v>0</v>
       </c>
       <c r="AC267" t="inlineStr">
         <is>
-          <t>15/06/2021 11:40</t>
+          <t>18/06/2021 11:39</t>
         </is>
       </c>
       <c r="AD267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF267" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>22795_2020</t>
+          <t>23572_2020</t>
         </is>
       </c>
       <c r="B268" t="inlineStr"/>
       <c r="C268" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 7 posti di Collaboratore Professionale Sanitario - Ortottista - Assistente di Oftalmologia - ctg. D_Bando n. 22795_2020</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 22 posti di Dirigente Medico - Disciplina: Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro_Bando n. 23572_2020</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E268" t="inlineStr"/>
       <c r="H268" t="inlineStr">
         <is>
-          <t>19/10/2020 00:00</t>
+          <t>16/12/2020 00:00</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>19/10/2026 00:00</t>
+          <t>16/12/2026 00:00</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>15/11/2020 23:59</t>
+          <t>14/01/2021 23:59</t>
         </is>
       </c>
       <c r="L268" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O268" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q268" t="inlineStr"/>
       <c r="R268" t="inlineStr"/>
       <c r="S268" t="inlineStr"/>
       <c r="T268" t="inlineStr"/>
       <c r="U268" t="inlineStr"/>
       <c r="V268" t="inlineStr">
         <is>
-          <t>01/04/2021 00:00</t>
+          <t>08/03/2021 00:00</t>
         </is>
       </c>
       <c r="W268" t="inlineStr">
         <is>
-          <t>25/03/2023 00:00</t>
-[...3 lines deleted...]
-        <v>3</v>
+          <t>25/02/2023 23:59</t>
+        </is>
       </c>
       <c r="Z268" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA268" t="n">
         <v>0</v>
       </c>
       <c r="AC268" t="inlineStr">
         <is>
-          <t>12/05/2021 00:00</t>
+          <t>22/09/2021 14:37</t>
         </is>
       </c>
       <c r="AD268" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF268" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>22507_2020</t>
+          <t>24230_2020</t>
         </is>
       </c>
       <c r="B269" t="inlineStr"/>
       <c r="C269" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 22 posti di Dirigente Medico - Disciplina: Urologia_Bando n. 22507_2020</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 33 posti di Operatore Tecnico Specializzato - Autista di Ambulanza - ctg. Bs_Bando n. 24230_2020</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E269" t="inlineStr"/>
       <c r="H269" t="inlineStr">
         <is>
-          <t>08/10/2020 00:00</t>
+          <t>01/12/2020 00:00</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>08/10/2026 00:00</t>
+          <t>01/12/2026 00:00</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
-          <t>05/11/2020 23:59</t>
+          <t>27/12/2020 23:59</t>
         </is>
       </c>
       <c r="L269" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O269" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q269" t="inlineStr"/>
       <c r="R269" t="inlineStr"/>
       <c r="S269" t="inlineStr"/>
       <c r="T269" t="inlineStr"/>
       <c r="U269" t="inlineStr"/>
       <c r="V269" t="inlineStr">
         <is>
-          <t>12/01/2021 00:00</t>
+          <t>25/03/2021 00:00</t>
         </is>
       </c>
       <c r="W269" t="inlineStr">
         <is>
-          <t>23/12/2022 23:59</t>
+          <t>21/03/2023 23:59</t>
         </is>
       </c>
       <c r="Z269" t="n">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="AA269" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AC269" t="inlineStr">
         <is>
-          <t>20/02/2023 12:29</t>
+          <t>12/09/2022 15:54</t>
         </is>
       </c>
       <c r="AD269" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF269" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>22492_2020</t>
+          <t>23264_2020</t>
         </is>
       </c>
       <c r="B270" t="inlineStr"/>
       <c r="C270" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 40 posti di Dirigente Medico - Disciplina: Geriatria_Bando n. 22492_2020</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 146 posti di Collaboratore Professionale Sanitario - Assistente Sanitario - ctg. D_Bando n. 23264_2020</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>Aggiornamento graduatoria</t>
         </is>
       </c>
       <c r="E270" t="inlineStr"/>
       <c r="H270" t="inlineStr">
         <is>
-          <t>08/10/2020 00:00</t>
+          <t>17/11/2020 00:00</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>08/10/2026 00:00</t>
+          <t>17/11/2026 00:00</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>05/11/2020 23:59</t>
+          <t>13/12/2020 23:59</t>
         </is>
       </c>
       <c r="L270" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O270" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q270" t="inlineStr"/>
       <c r="R270" t="inlineStr"/>
       <c r="S270" t="inlineStr"/>
       <c r="T270" t="inlineStr"/>
       <c r="U270" t="inlineStr"/>
       <c r="V270" t="inlineStr">
         <is>
-          <t>29/12/2020 00:00</t>
+          <t>09/03/2021 00:00</t>
         </is>
       </c>
       <c r="W270" t="inlineStr">
         <is>
-          <t>23/12/2022 23:59</t>
+          <t>04/03/2023 23:59</t>
         </is>
       </c>
       <c r="Z270" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="AA270" t="n">
         <v>0</v>
       </c>
       <c r="AC270" t="inlineStr">
         <is>
-          <t>15/02/2023 15:23</t>
+          <t>15/06/2021 11:40</t>
         </is>
       </c>
       <c r="AD270" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF270" t="inlineStr">
-        <is>
-[...488 lines deleted...]
-      <c r="AF276" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>