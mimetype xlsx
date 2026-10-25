--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH352"/>
+  <dimension ref="A1:AH351"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Codice pubblico</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -593,5828 +593,6066 @@
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>Costi sostenuti</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>a_desc_tipo_selezione</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>a_desc_reclutamento</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>a_link_iscrizione</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>76/2026</t>
+          <t>84/2026</t>
         </is>
       </c>
       <c r="B2" t="inlineStr"/>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di medici chirurghi specializzati in Pediatria idonei al conferimento di incarichi di collaborazione di natura libero professionale - Bando n. 76/2026</t>
+          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a medici chirurghi da assegnare ai servizi di Medicina Trasfusionale dell’Azienda ULSS 7 Pedemontana - Bando n. 84/2026</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>03/08/2026 00:00</t>
+          <t>16/09/2026 00:00</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>02/08/2031 00:00</t>
+          <t>15/09/2031 00:00</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>13/08/2026 23:59</t>
+          <t>26/09/2026 23:59</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr"/>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
-      <c r="U2" t="inlineStr"/>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>1588</t>
+        </is>
+      </c>
       <c r="V2" t="inlineStr">
         <is>
-          <t>09/09/2026 00:00</t>
+          <t>13/10/2026 00:00</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
-          <t>03/09/2028 00:00</t>
+          <t>12/10/2028 00:00</t>
         </is>
       </c>
       <c r="X2" t="n">
         <v>0</v>
       </c>
       <c r="Y2" t="n">
         <v>0</v>
       </c>
       <c r="Z2" t="n">
         <v>0</v>
       </c>
       <c r="AA2" t="n">
         <v>0</v>
       </c>
       <c r="AB2" t="n">
         <v>0</v>
       </c>
       <c r="AD2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE2" t="n">
         <v>0</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="AH2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>64/2026</t>
+          <t>83/2026</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di medici chirurghi specializzati in Neuropsichiatria Infantile idonei al conferimento di un incarico di collaborazione di natura professionale - Bando n. 64/2026</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di medici chirurghi specializzati e/o specializzandi idonei al conferimento di un incarico di collaborazione di natura libero professionale per lo svolgimento delle attività ambulatoriali di Oculistica - Bando n. 83/2026</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>13/07/2026 00:00</t>
+          <t>14/09/2026 00:00</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>12/07/2031 00:00</t>
+          <t>13/09/2031 00:00</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>23/07/2026 23:59</t>
+          <t>24/09/2026 23:59</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q3" t="inlineStr"/>
       <c r="R3" t="inlineStr"/>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
-      <c r="U3" t="inlineStr"/>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t>1636</t>
+        </is>
+      </c>
       <c r="V3" t="inlineStr">
         <is>
-          <t>27/08/2026 00:00</t>
+          <t>20/10/2026 00:00</t>
         </is>
       </c>
       <c r="W3" t="inlineStr">
         <is>
-          <t>13/08/2028 00:00</t>
+          <t>19/10/2028 00:00</t>
         </is>
       </c>
       <c r="X3" t="n">
         <v>0</v>
       </c>
       <c r="Y3" t="n">
         <v>0</v>
       </c>
       <c r="Z3" t="n">
         <v>0</v>
       </c>
       <c r="AA3" t="n">
         <v>0</v>
       </c>
       <c r="AB3" t="n">
         <v>0</v>
       </c>
       <c r="AD3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE3" t="n">
         <v>0</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="AH3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>62/2026</t>
+          <t>81/2026</t>
         </is>
       </c>
       <c r="B4" t="inlineStr"/>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per l'assegnazione di due borse di studio per la formazione di due Ortottisti assistenti di oftalmologia nelle attività di oftalmologia pediatrica presso la UOC Oculistica del presidio ospedaliero di Bassano - Bando n. 62/2026</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di medici chirurghi specializzati in Pediatria idonei al conferimento di incarichi di collaborazione di natura libero professionale - Bando n. 81/2026</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>ORTOTTISTA</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>03/07/2026 00:00</t>
+          <t>31/08/2026 00:00</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>02/07/2031 00:00</t>
+          <t>30/08/2031 00:00</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>13/07/2026 23:59</t>
+          <t>10/09/2026 23:59</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q4" t="inlineStr"/>
       <c r="R4" t="inlineStr"/>
       <c r="S4" t="inlineStr"/>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr">
         <is>
-          <t>1398</t>
+          <t>1561</t>
         </is>
       </c>
       <c r="V4" t="inlineStr">
         <is>
-          <t>28/08/2026 00:00</t>
+          <t>05/10/2026 00:00</t>
         </is>
       </c>
       <c r="W4" t="inlineStr">
         <is>
-          <t>27/08/2028 00:00</t>
+          <t>04/10/2028 00:00</t>
         </is>
       </c>
       <c r="X4" t="n">
         <v>0</v>
       </c>
       <c r="Y4" t="n">
         <v>0</v>
       </c>
       <c r="Z4" t="n">
         <v>0</v>
       </c>
       <c r="AA4" t="n">
         <v>0</v>
       </c>
       <c r="AB4" t="n">
         <v>0</v>
       </c>
       <c r="AD4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE4" t="n">
         <v>0</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
-          <t>Borsa di studio e ricerca</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="AH4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>60/2026</t>
+          <t>80/2026</t>
         </is>
       </c>
       <c r="B5" t="inlineStr"/>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un medico chirurgo specializzato in Ginecologia e ostetricia da assegnare alla UOSD Percorso nascita e ginecologia dell'ospedale nodo di rete Asiago - Bando n. 60/2026</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a medici chirurghi specializzati in Urologia - Bando n. 80/2026</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>29/06/2026 00:00</t>
+          <t>20/08/2026 00:00</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>28/06/2031 00:00</t>
+          <t>19/08/2031 00:00</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>09/07/2026 23:59</t>
+          <t>30/08/2026 23:59</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr"/>
       <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
-      <c r="U5" t="inlineStr"/>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t>1508</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t>25/09/2026 00:00</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t>24/09/2028 00:00</t>
+        </is>
+      </c>
       <c r="X5" t="n">
         <v>0</v>
       </c>
       <c r="Y5" t="n">
         <v>0</v>
       </c>
       <c r="Z5" t="n">
         <v>0</v>
       </c>
       <c r="AA5" t="n">
         <v>0</v>
       </c>
       <c r="AB5" t="n">
         <v>0</v>
       </c>
       <c r="AD5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE5" t="n">
         <v>0</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="AH5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>59/2026</t>
+          <t>79/2026</t>
         </is>
       </c>
       <c r="B6" t="inlineStr"/>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un medico chirurgo specializzato in Ginecologia e ostetricia - Bando n. 59/2026</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di medici chirurghi specializzati e/o specializzandi idonei al conferimento di un incarico di collaborazione di natura libero professionale per lo svolgimento delle attività ambulatoriali di Dermatologia - Bando n. 79/2026</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>29/06/2026 00:00</t>
+          <t>17/08/2026 00:00</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>28/06/2031 00:00</t>
+          <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>09/07/2026 23:59</t>
+          <t>27/08/2026 23:59</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q6" t="inlineStr"/>
       <c r="R6" t="inlineStr"/>
       <c r="S6" t="inlineStr"/>
       <c r="T6" t="inlineStr"/>
-      <c r="U6" t="inlineStr"/>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t>1468</t>
+        </is>
+      </c>
       <c r="V6" t="inlineStr">
         <is>
-          <t>09/09/2026 00:00</t>
+          <t>18/09/2026 00:00</t>
         </is>
       </c>
       <c r="W6" t="inlineStr">
         <is>
-          <t>03/09/2028 00:00</t>
+          <t>17/09/2028 00:00</t>
         </is>
       </c>
       <c r="X6" t="n">
         <v>0</v>
       </c>
       <c r="Y6" t="n">
         <v>0</v>
       </c>
       <c r="Z6" t="n">
         <v>0</v>
       </c>
       <c r="AA6" t="n">
         <v>0</v>
       </c>
       <c r="AB6" t="n">
         <v>0</v>
       </c>
       <c r="AD6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE6" t="n">
         <v>0</v>
       </c>
       <c r="AF6" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="AH6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>58/2026</t>
+          <t>74/2026</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Avviso di procedure selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un medico con funzioni di Medico Autorizzato per la sorveglianza dei lavoratori esposti al rischio da radiazioni ionizzanti - Bando n. 58/2026</t>
+          <t>Avviso di procedura selettiva per l'assegnazione di una borsa di studio per la formazione di un farmacista nelle attività riferite allo “studio clinico sulla deprescrizione di farmaci in pazienti anziani ricoverati nei reparti di geriatria, neurologia, ortopedia, medicina e ortopedia di comunità per ridurre la polifarmacoterapia e il rischio di potenziali reazioni avverse al farmaco - protocollo di studio DeFar”. Bando n. 74/2026</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>FARMACISTA</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>22/06/2026 00:00</t>
+          <t>03/08/2026 00:00</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>21/06/2031 00:00</t>
+          <t>02/08/2031 00:00</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>27/06/2026 23:59</t>
+          <t>13/08/2026 23:59</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q7" t="inlineStr"/>
       <c r="R7" t="inlineStr"/>
       <c r="S7" t="inlineStr"/>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
       <c r="X7" t="n">
         <v>0</v>
       </c>
       <c r="Y7" t="n">
         <v>0</v>
       </c>
       <c r="Z7" t="n">
         <v>0</v>
       </c>
       <c r="AA7" t="n">
         <v>0</v>
       </c>
       <c r="AB7" t="n">
         <v>0</v>
       </c>
       <c r="AD7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE7" t="n">
         <v>0</v>
       </c>
       <c r="AF7" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Borsa di studio e ricerca</t>
         </is>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
       <c r="AH7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>57/2026</t>
+          <t>76/2026</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un BIOLOGO da assegnare all'unità operativa semplice "Procreazione medicalmente assistita (PMA)" dell'Azienda ULSS 7 Pedemontana - Bando n. 57/2026</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di medici chirurghi specializzati in Pediatria idonei al conferimento di incarichi di collaborazione di natura libero professionale - Bando n. 76/2026</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>BIOLOGO</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>22/06/2026 00:00</t>
+          <t>03/08/2026 00:00</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>21/06/2031 00:00</t>
+          <t>02/08/2031 00:00</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>02/07/2026 23:59</t>
+          <t>13/08/2026 23:59</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q8" t="inlineStr"/>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
       <c r="V8" t="inlineStr">
         <is>
-          <t>24/08/2026 00:00</t>
+          <t>09/09/2026 00:00</t>
         </is>
       </c>
       <c r="W8" t="inlineStr">
         <is>
-          <t>23/08/2028 00:00</t>
+          <t>03/09/2028 00:00</t>
         </is>
       </c>
       <c r="X8" t="n">
         <v>0</v>
       </c>
       <c r="Y8" t="n">
         <v>0</v>
       </c>
       <c r="Z8" t="n">
         <v>0</v>
       </c>
       <c r="AA8" t="n">
         <v>0</v>
       </c>
       <c r="AB8" t="n">
         <v>0</v>
       </c>
       <c r="AD8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE8" t="n">
         <v>0</v>
       </c>
       <c r="AF8" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG8" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="AH8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>54/2026</t>
+          <t>70/2026</t>
         </is>
       </c>
       <c r="B9" t="inlineStr"/>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un medico con funzioni di MEDICO COMPETENTE - Bando n. 54/2026</t>
+          <t>Avviso di Mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Medico - Disciplina: Neuropsichiatria Infantile - Bando n. 70/2026</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>03/06/2026 00:00</t>
+          <t>20/07/2026 00:00</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>02/06/2036 00:00</t>
+          <t>19/07/2031 00:00</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>13/06/2026 23:59</t>
+          <t>19/08/2026 23:59</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q9" t="inlineStr"/>
       <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
       <c r="T9" t="inlineStr"/>
-      <c r="U9" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="U9" t="inlineStr"/>
       <c r="X9" t="n">
         <v>0</v>
       </c>
       <c r="Y9" t="n">
         <v>0</v>
       </c>
       <c r="Z9" t="n">
         <v>0</v>
       </c>
       <c r="AA9" t="n">
         <v>0</v>
       </c>
       <c r="AB9" t="n">
         <v>0</v>
       </c>
       <c r="AD9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE9" t="n">
         <v>0</v>
       </c>
       <c r="AF9" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AG9" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Mobilità</t>
         </is>
       </c>
       <c r="AH9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>AZERO/2026/002/AVV</t>
+          <t>64/2026</t>
         </is>
       </c>
       <c r="B10" t="inlineStr"/>
       <c r="C10" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Avviso pubblico per mobilità volontaria esterna per la copertura di n. 120 posti di Infermiere - Area dei professionisti della salute e dei funzionari – Ruolo sanitari a tempo pieno ed indeterminato, con esclusivo riguardo al personale infermieristico alle dipendenze delle Aziende ed Enti del S.S.R. della Regione del Veneto - Bando n. AZERO/2026/002/AVV</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di medici chirurghi specializzati in Neuropsichiatria Infantile idonei al conferimento di un incarico di collaborazione di natura professionale - Bando n. 64/2026</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>INFERMIERE</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>28/05/2026 00:00</t>
+          <t>13/07/2026 00:00</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>27/05/2031 00:00</t>
+          <t>12/07/2031 00:00</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>26/06/2026 18:00</t>
+          <t>23/07/2026 23:59</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q10" t="inlineStr"/>
       <c r="R10" t="inlineStr"/>
       <c r="S10" t="inlineStr"/>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
       <c r="V10" t="inlineStr">
         <is>
-          <t>05/08/2026 00:00</t>
+          <t>27/08/2026 00:00</t>
         </is>
       </c>
       <c r="W10" t="inlineStr">
         <is>
-          <t>02/08/2028 00:00</t>
+          <t>13/08/2028 00:00</t>
         </is>
       </c>
       <c r="X10" t="n">
         <v>0</v>
       </c>
       <c r="Y10" t="n">
         <v>0</v>
       </c>
       <c r="Z10" t="n">
         <v>0</v>
       </c>
       <c r="AA10" t="n">
         <v>0</v>
       </c>
       <c r="AB10" t="n">
         <v>0</v>
       </c>
       <c r="AD10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE10" t="n">
         <v>0</v>
       </c>
       <c r="AF10" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG10" t="inlineStr">
         <is>
-          <t>Mobilità</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="AH10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>AZERO/2026/023/CON</t>
+          <t>62/2026</t>
         </is>
       </c>
       <c r="B11" t="inlineStr"/>
       <c r="C11" t="inlineStr">
         <is>
-          <t>AZERO/2026/023/CON - AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 11 posti di Dirigente Medico nella disciplina di Geriatria, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2026/023/CON</t>
+          <t>Avviso di procedura selettiva per l'assegnazione di due borse di studio per la formazione di due Ortottisti assistenti di oftalmologia nelle attività di oftalmologia pediatrica presso la UOC Oculistica del presidio ospedaliero di Bassano - Bando n. 62/2026</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>ORTOTTISTA</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>20/05/2026 00:00</t>
+          <t>03/07/2026 00:00</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>19/05/2036 00:00</t>
+          <t>02/07/2031 00:00</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>18/06/2026 18:00</t>
+          <t>13/07/2026 23:59</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr"/>
       <c r="R11" t="inlineStr"/>
       <c r="S11" t="inlineStr"/>
       <c r="T11" t="inlineStr"/>
-      <c r="U11" t="inlineStr"/>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t>1398</t>
+        </is>
+      </c>
       <c r="V11" t="inlineStr">
         <is>
-          <t>28/07/2026 00:00</t>
+          <t>28/08/2026 00:00</t>
         </is>
       </c>
       <c r="W11" t="inlineStr">
         <is>
-          <t>27/07/2028 00:00</t>
+          <t>27/08/2028 00:00</t>
         </is>
       </c>
       <c r="X11" t="n">
         <v>0</v>
       </c>
       <c r="Y11" t="n">
         <v>0</v>
       </c>
       <c r="Z11" t="n">
         <v>0</v>
       </c>
       <c r="AA11" t="n">
         <v>0</v>
       </c>
       <c r="AB11" t="n">
         <v>0</v>
       </c>
       <c r="AD11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE11" t="n">
         <v>0</v>
       </c>
       <c r="AF11" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Borsa di studio e ricerca</t>
         </is>
       </c>
       <c r="AG11" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
       <c r="AH11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>AZERO/2026/028/CON</t>
+          <t>59/2026</t>
         </is>
       </c>
       <c r="B12" t="inlineStr"/>
       <c r="C12" t="inlineStr">
         <is>
-          <t>AZERO/2026/028/CON - AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 38 posti di FISIOTERAPISTA, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2026/028/CON</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un medico chirurgo specializzato in Ginecologia e ostetricia - Bando n. 59/2026</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>FISIOTERAPISTA</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>20/05/2026 00:00</t>
+          <t>29/06/2026 00:00</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>19/05/2036 00:00</t>
+          <t>28/06/2031 00:00</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>18/06/2026 18:00</t>
+          <t>09/07/2026 23:59</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q12" t="inlineStr"/>
       <c r="R12" t="inlineStr"/>
       <c r="S12" t="inlineStr"/>
       <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr"/>
       <c r="V12" t="inlineStr">
         <is>
-          <t>04/08/2026 00:00</t>
+          <t>09/09/2026 00:00</t>
         </is>
       </c>
       <c r="W12" t="inlineStr">
         <is>
-          <t>02/08/2028 00:00</t>
+          <t>03/09/2028 00:00</t>
         </is>
       </c>
       <c r="X12" t="n">
         <v>0</v>
       </c>
       <c r="Y12" t="n">
         <v>0</v>
       </c>
       <c r="Z12" t="n">
         <v>0</v>
       </c>
       <c r="AA12" t="n">
         <v>0</v>
       </c>
       <c r="AB12" t="n">
         <v>0</v>
       </c>
       <c r="AD12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE12" t="n">
         <v>0</v>
       </c>
       <c r="AF12" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG12" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="AH12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>38/2026</t>
+          <t>60/2026</t>
         </is>
       </c>
       <c r="B13" t="inlineStr"/>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 PODOLOGO - Area dei Professionisti della Salute e dei Funzionari (Ruolo Sanitario) - Bando n. 38/2026</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un medico chirurgo specializzato in Ginecologia e ostetricia da assegnare alla UOSD Percorso nascita e ginecologia dell'ospedale nodo di rete Asiago - Bando n. 60/2026</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>PODOLOGO</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>24/04/2026 00:00</t>
+          <t>29/06/2026 00:00</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>14/05/2036 00:00</t>
+          <t>28/06/2031 00:00</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>14/05/2026 23:59</t>
+          <t>09/07/2026 23:59</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q13" t="inlineStr"/>
       <c r="R13" t="inlineStr"/>
       <c r="S13" t="inlineStr"/>
       <c r="T13" t="inlineStr"/>
       <c r="U13" t="inlineStr"/>
       <c r="X13" t="n">
         <v>0</v>
       </c>
       <c r="Y13" t="n">
         <v>0</v>
       </c>
       <c r="Z13" t="n">
         <v>0</v>
       </c>
       <c r="AA13" t="n">
         <v>0</v>
       </c>
       <c r="AB13" t="n">
         <v>0</v>
       </c>
       <c r="AD13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE13" t="n">
         <v>0</v>
       </c>
       <c r="AF13" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG13" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="AH13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>AZERO/2026/015/CON</t>
+          <t>AZERO/2026/029/CON</t>
         </is>
       </c>
       <c r="B14" t="inlineStr"/>
       <c r="C14" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di n. 9 posti di Operatore Tecnico Specializzato PORTINAIO/CENTRALINISTA</t>
+          <t>AZERO/2026/029/CON - AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 7 posti di Dirigente Medico nella disciplina di DERMATOLOGIA E VENEREOLOGIA, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2026/029/CON</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Area degli operatori-Tecnico</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>OPERATORE TECNICO SPECIALIZZATO</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>22/04/2026 00:00</t>
+          <t>25/06/2026 00:00</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>21/05/2036 00:00</t>
+          <t>24/06/2031 00:00</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>21/05/2026 18:00</t>
+          <t>23/07/2026 18:00</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q14" t="inlineStr"/>
       <c r="R14" t="inlineStr"/>
       <c r="S14" t="inlineStr"/>
       <c r="T14" t="inlineStr"/>
       <c r="U14" t="inlineStr"/>
       <c r="V14" t="inlineStr">
         <is>
-          <t>29/07/2026 00:00</t>
+          <t>12/10/2026 00:00</t>
         </is>
       </c>
       <c r="W14" t="inlineStr">
         <is>
-          <t>27/07/2028 00:00</t>
+          <t>07/10/2028 00:00</t>
         </is>
       </c>
       <c r="X14" t="n">
         <v>0</v>
       </c>
       <c r="Y14" t="n">
         <v>0</v>
       </c>
       <c r="Z14" t="n">
         <v>0</v>
       </c>
       <c r="AA14" t="n">
         <v>0</v>
       </c>
       <c r="AB14" t="n">
         <v>0</v>
       </c>
       <c r="AD14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE14" t="n">
         <v>0</v>
       </c>
       <c r="AF14" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG14" t="inlineStr">
         <is>
           <t>Tempo indeterminato</t>
         </is>
       </c>
       <c r="AH14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>AZERO/2026/003/CON</t>
-[...6 lines deleted...]
-      </c>
+          <t>57/2026</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr"/>
       <c r="C15" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 24 posti di Dirigente Psicologo nella disciplina di Psicoterapia, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2026/003/CON</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un BIOLOGO da assegnare all'unità operativa semplice "Procreazione medicalmente assistita (PMA)" dell'Azienda ULSS 7 Pedemontana - Bando n. 57/2026</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
-          <t>PSICOLOGI</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Disciplina PSICOTERAPIA</t>
+          <t>BIOLOGO</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>11/03/2026 00:00</t>
+          <t>22/06/2026 00:00</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>11/03/2032 00:00</t>
+          <t>21/06/2031 00:00</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>09/04/2026 18:00</t>
+          <t>02/07/2026 23:59</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q15" t="inlineStr"/>
       <c r="R15" t="inlineStr"/>
       <c r="S15" t="inlineStr"/>
       <c r="T15" t="inlineStr"/>
       <c r="U15" t="inlineStr"/>
       <c r="V15" t="inlineStr">
         <is>
-          <t>09/07/2026 00:00</t>
+          <t>24/08/2026 00:00</t>
         </is>
       </c>
       <c r="W15" t="inlineStr">
         <is>
-          <t>08/07/2028 00:00</t>
+          <t>23/08/2028 00:00</t>
         </is>
       </c>
       <c r="X15" t="n">
         <v>0</v>
       </c>
       <c r="Y15" t="n">
         <v>0</v>
       </c>
       <c r="Z15" t="n">
         <v>0</v>
       </c>
       <c r="AA15" t="n">
         <v>0</v>
       </c>
       <c r="AB15" t="n">
         <v>0</v>
       </c>
       <c r="AD15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE15" t="n">
         <v>0</v>
       </c>
       <c r="AF15" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG15" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
       <c r="AH15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>13/2026</t>
+          <t>58/2026</t>
         </is>
       </c>
       <c r="B16" t="inlineStr"/>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Ortopedia e Traumatologia Asiago, Profilo Professionale: Medici – Disciplina: Ortopedia e Traumatologia (Area chirurgica e delle specialità chirurgiche)_Bando n. 13/2026</t>
+          <t>Avviso di procedure selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un medico con funzioni di Medico Autorizzato per la sorveglianza dei lavoratori esposti al rischio da radiazioni ionizzanti - Bando n. 58/2026</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Direttore unità operativa complessa</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Direttore</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>09/03/2026 00:00</t>
+          <t>22/06/2026 00:00</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>09/03/2032 00:00</t>
+          <t>21/06/2031 00:00</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>07/04/2026 23:59</t>
+          <t>27/06/2026 23:59</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q16" t="inlineStr"/>
       <c r="R16" t="inlineStr"/>
       <c r="S16" t="inlineStr"/>
       <c r="T16" t="inlineStr"/>
       <c r="U16" t="inlineStr"/>
       <c r="X16" t="n">
         <v>0</v>
       </c>
       <c r="Y16" t="n">
         <v>0</v>
       </c>
       <c r="Z16" t="n">
         <v>0</v>
       </c>
       <c r="AA16" t="n">
         <v>0</v>
       </c>
       <c r="AB16" t="n">
         <v>0</v>
       </c>
       <c r="AD16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE16" t="n">
         <v>0</v>
       </c>
       <c r="AF16" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
-[...2 lines deleted...]
-      <c r="AG16" t="inlineStr"/>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AG16" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
       <c r="AH16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>AZERO/2026/008/CON</t>
-[...6 lines deleted...]
-      </c>
+          <t>43/2026</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr"/>
       <c r="C17" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 40 posti di Assistente Sanitario, a tempo pieno ed indeterminato _ Bando n. AZERO/2026/008/CON</t>
+          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Anestesia e rianimazione del Presidio ospedaliero di Santorso, Profilo Professionale: Medici – Disciplina: Anestesia e rianimazione – Area della medicina diagnostica e dei servizi - Bando n. 43/2026</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E17" t="inlineStr"/>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>Direttore unità operativa complessa</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>Direttore</t>
+        </is>
+      </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>04/03/2026 00:00</t>
+          <t>10/06/2026 00:00</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>04/03/2032 00:00</t>
+          <t>09/06/2031 00:00</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>02/04/2026 18:00</t>
+          <t>09/07/2026 00:00</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr"/>
       <c r="R17" t="inlineStr"/>
       <c r="S17" t="inlineStr"/>
       <c r="T17" t="inlineStr"/>
       <c r="U17" t="inlineStr"/>
-      <c r="V17" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="X17" t="n">
         <v>0</v>
       </c>
       <c r="Y17" t="n">
         <v>0</v>
       </c>
       <c r="Z17" t="n">
         <v>0</v>
       </c>
       <c r="AA17" t="n">
         <v>0</v>
       </c>
       <c r="AB17" t="n">
         <v>0</v>
       </c>
       <c r="AD17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE17" t="n">
         <v>0</v>
       </c>
       <c r="AF17" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AG17" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Avviso Direttore Struttura Complessa</t>
         </is>
       </c>
       <c r="AH17" t="inlineStr"/>
     </row>
     <row r="18">
-      <c r="A18" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="A18" t="inlineStr"/>
+      <c r="B18" t="inlineStr"/>
       <c r="C18" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 28 posti di Tecnico Sanitario di Radiologia Medica, a tempo pieno ed indeterminato _ Bando n. AZERO/2026/009/CON</t>
+          <t>AZERO/2026/025/CON - AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 8 posti di Dirigente Medico nelle discipline di Medicina interna, Psichiatria, Farmacologia e tossicologia clinica, Organizzazione dei servizi sanitaria di base, a tempo pieno, indeterminato ed a rapporto esclusivo da collocare presso i Servizi per le Dipendenze - Ser.D._ Bando n. AZERO/2026/025/CON</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E18" t="inlineStr"/>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>04/03/2026 00:00</t>
+          <t>05/06/2026 00:00</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>04/03/2032 00:00</t>
+          <t>04/06/2031 00:00</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>02/04/2026 18:00</t>
+          <t>06/07/2026 18:00</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr"/>
       <c r="R18" t="inlineStr"/>
       <c r="S18" t="inlineStr"/>
       <c r="T18" t="inlineStr"/>
       <c r="U18" t="inlineStr"/>
-      <c r="V18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="W18" t="inlineStr">
         <is>
-          <t>17/05/2028 00:00</t>
+          <t>14/09/2028 00:00</t>
         </is>
       </c>
       <c r="X18" t="n">
         <v>0</v>
       </c>
       <c r="Y18" t="n">
         <v>0</v>
       </c>
       <c r="Z18" t="n">
         <v>0</v>
       </c>
       <c r="AA18" t="n">
         <v>0</v>
       </c>
       <c r="AB18" t="n">
         <v>0</v>
       </c>
       <c r="AD18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE18" t="n">
         <v>0</v>
       </c>
       <c r="AF18" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG18" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
       <c r="AH18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>18/2026</t>
+          <t>54/2026</t>
         </is>
       </c>
       <c r="B19" t="inlineStr"/>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Cure Palliative - Bando n. 18/2026</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un medico con funzioni di MEDICO COMPETENTE - Bando n. 54/2026</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Disciplina CURE PALLIATIVE</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>27/02/2026 00:00</t>
+          <t>03/06/2026 00:00</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>27/02/2032 00:00</t>
+          <t>02/06/2036 00:00</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>19/03/2026 23:59</t>
+          <t>13/06/2026 23:59</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr"/>
       <c r="R19" t="inlineStr"/>
       <c r="S19" t="inlineStr"/>
       <c r="T19" t="inlineStr"/>
       <c r="U19" t="inlineStr">
         <is>
-          <t>922</t>
+          <t>1056</t>
         </is>
       </c>
       <c r="V19" t="inlineStr">
         <is>
-          <t>22/05/2026 00:00</t>
+          <t>19/06/2026 00:00</t>
         </is>
       </c>
       <c r="W19" t="inlineStr">
         <is>
-          <t>21/05/2028 00:00</t>
+          <t>18/06/2028 00:00</t>
         </is>
       </c>
       <c r="X19" t="n">
         <v>0</v>
       </c>
       <c r="Y19" t="n">
         <v>0</v>
       </c>
       <c r="Z19" t="n">
         <v>0</v>
       </c>
       <c r="AA19" t="n">
         <v>0</v>
       </c>
       <c r="AB19" t="n">
         <v>0</v>
       </c>
       <c r="AD19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE19" t="n">
         <v>0</v>
       </c>
       <c r="AF19" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG19" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="AH19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>AZERO/2026/005/CON</t>
-[...6 lines deleted...]
-      </c>
+          <t>AZERO/2026/002/AVV</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr"/>
       <c r="C20" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per n. 7 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Neuropsichiatria Infantile, per prevalente attività inerente ai disturbi dello spettro autistico dei minori adolescenti e degli adulti _ Bando n. AZERO/2026/005/CON</t>
+          <t>AZIENDA ZERO - Avviso pubblico per mobilità volontaria esterna per la copertura di n. 120 posti di Infermiere - Area dei professionisti della salute e dei funzionari – Ruolo sanitari a tempo pieno ed indeterminato, con esclusivo riguardo al personale infermieristico alle dipendenze delle Aziende ed Enti del S.S.R. della Regione del Veneto - Bando n. AZERO/2026/002/AVV</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E20" t="inlineStr"/>
       <c r="F20" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Disciplina NEUROPSICHIATRIA INFANTILE</t>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>18/02/2026 00:00</t>
+          <t>28/05/2026 00:00</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>18/02/2032 00:00</t>
+          <t>27/05/2031 00:00</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>19/03/2026 18:00</t>
+          <t>26/06/2026 18:00</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr"/>
       <c r="R20" t="inlineStr"/>
       <c r="S20" t="inlineStr"/>
       <c r="T20" t="inlineStr"/>
       <c r="U20" t="inlineStr"/>
+      <c r="V20" t="inlineStr">
+        <is>
+          <t>05/08/2026 00:00</t>
+        </is>
+      </c>
+      <c r="W20" t="inlineStr">
+        <is>
+          <t>02/08/2028 00:00</t>
+        </is>
+      </c>
       <c r="X20" t="n">
         <v>0</v>
       </c>
       <c r="Y20" t="n">
         <v>0</v>
       </c>
       <c r="Z20" t="n">
         <v>0</v>
       </c>
       <c r="AA20" t="n">
         <v>0</v>
       </c>
       <c r="AB20" t="n">
         <v>0</v>
       </c>
       <c r="AD20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE20" t="n">
         <v>0</v>
       </c>
       <c r="AF20" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AG20" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Mobilità</t>
         </is>
       </c>
       <c r="AH20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>17/2026</t>
+          <t>AZERO/2026/028/CON</t>
         </is>
       </c>
       <c r="B21" t="inlineStr"/>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di medici chirurghi specializzati in Pediatria idonei al conferimento di incarichi di collaborazione di natura libero professionale - Bando n. 17/2026</t>
+          <t>AZERO/2026/028/CON - AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 38 posti di FISIOTERAPISTA, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2026/028/CON</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E21" t="inlineStr"/>
       <c r="F21" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Disciplina PEDIATRIA</t>
+          <t>FISIOTERAPISTA</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>16/02/2026 00:00</t>
+          <t>20/05/2026 00:00</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>16/02/2032 00:00</t>
+          <t>19/05/2036 00:00</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>26/02/2026 23:59</t>
+          <t>18/06/2026 18:00</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr"/>
       <c r="R21" t="inlineStr"/>
       <c r="S21" t="inlineStr"/>
       <c r="T21" t="inlineStr"/>
       <c r="U21" t="inlineStr"/>
+      <c r="V21" t="inlineStr">
+        <is>
+          <t>04/08/2026 00:00</t>
+        </is>
+      </c>
+      <c r="W21" t="inlineStr">
+        <is>
+          <t>02/08/2028 00:00</t>
+        </is>
+      </c>
+      <c r="X21" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y21" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z21" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA21" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB21" t="n">
+        <v>0</v>
+      </c>
       <c r="AD21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AE21" t="n">
+        <v>0</v>
+      </c>
       <c r="AF21" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG21" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
-[...1 lines deleted...]
-      </c>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+      <c r="AH21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>14/2026</t>
+          <t>AZERO/2026/023/CON</t>
         </is>
       </c>
       <c r="B22" t="inlineStr"/>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Ginecologia e ostetricia idonei al conferimento di incarichi di collaborazione di natura libero professionale - Bando n. 14/2026</t>
+          <t>AZERO/2026/023/CON - AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 11 posti di Dirigente Medico nella disciplina di Geriatria, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2026/023/CON</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>02/02/2026 00:00</t>
+          <t>20/05/2026 00:00</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>02/02/2032 00:00</t>
+          <t>19/05/2036 00:00</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>12/02/2026 23:59</t>
+          <t>18/06/2026 18:00</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr"/>
       <c r="R22" t="inlineStr"/>
       <c r="S22" t="inlineStr"/>
       <c r="T22" t="inlineStr"/>
       <c r="U22" t="inlineStr"/>
+      <c r="V22" t="inlineStr">
+        <is>
+          <t>28/07/2026 00:00</t>
+        </is>
+      </c>
+      <c r="W22" t="inlineStr">
+        <is>
+          <t>27/07/2028 00:00</t>
+        </is>
+      </c>
+      <c r="X22" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y22" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z22" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA22" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB22" t="n">
+        <v>0</v>
+      </c>
       <c r="AD22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AE22" t="n">
+        <v>0</v>
+      </c>
       <c r="AF22" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG22" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
-[...1 lines deleted...]
-      </c>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
+      <c r="AH22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>AZERO/2025/091/CON</t>
+          <t>49/2026</t>
         </is>
       </c>
       <c r="B23" t="inlineStr"/>
       <c r="C23" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per n. 26 posti, a tempo pieno e indeterminato, di Collaboratore Amministrativo Professionale – Area Economica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo (Bando n. AZERO/2025/091/CON)</t>
+          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a medici chirurghi da assegnare ai servizi di Medicina Trasfusionale dell’Azienda ULSS 7 Pedemontana - Bando n. 49/2026</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E23" t="inlineStr"/>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>03/01/2026 00:00</t>
+          <t>18/05/2026 00:00</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>03/01/2032 00:00</t>
+          <t>17/05/2036 00:00</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>02/02/2026 23:59</t>
+          <t>28/05/2026 23:59</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr"/>
       <c r="R23" t="inlineStr"/>
       <c r="S23" t="inlineStr"/>
       <c r="T23" t="inlineStr"/>
-      <c r="U23" t="inlineStr"/>
+      <c r="U23" t="inlineStr">
+        <is>
+          <t>1461</t>
+        </is>
+      </c>
       <c r="V23" t="inlineStr">
         <is>
-          <t>01/04/2026 00:00</t>
+          <t>18/09/2026 00:00</t>
         </is>
       </c>
       <c r="W23" t="inlineStr">
         <is>
-          <t>31/03/2028 00:00</t>
-        </is>
+          <t>17/09/2028 00:00</t>
+        </is>
+      </c>
+      <c r="X23" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y23" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z23" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA23" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB23" t="n">
+        <v>0</v>
       </c>
       <c r="AD23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AE23" t="n">
+        <v>0</v>
+      </c>
       <c r="AF23" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG23" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
-[...1 lines deleted...]
-      </c>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AH23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>AZERO/2025/090/CON</t>
+          <t>38/2026</t>
         </is>
       </c>
       <c r="B24" t="inlineStr"/>
       <c r="C24" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per n. 120 posti, a tempo pieno e indeterminato, di Tecnico Sanitario di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario (Bando n. AZERO/2025/090/CON)</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato di n. 1 PODOLOGO - Area dei Professionisti della Salute e dei Funzionari (Ruolo Sanitario) - Bando n. 38/2026</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E24" t="inlineStr"/>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>PODOLOGO</t>
+        </is>
+      </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>31/12/2025 00:00</t>
+          <t>24/04/2026 00:00</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>31/12/2031 00:00</t>
+          <t>14/05/2036 00:00</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>29/01/2026 23:59</t>
+          <t>14/05/2026 23:59</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr"/>
       <c r="R24" t="inlineStr"/>
       <c r="S24" t="inlineStr"/>
       <c r="T24" t="inlineStr"/>
       <c r="U24" t="inlineStr"/>
-      <c r="V24" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="X24" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y24" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z24" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA24" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB24" t="n">
+        <v>0</v>
       </c>
       <c r="AD24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AE24" t="n">
+        <v>0</v>
+      </c>
       <c r="AF24" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AG24" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
-[...1 lines deleted...]
-      </c>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
+      <c r="AH24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>AZERO/2025/085/CON</t>
+          <t>13/2026</t>
         </is>
       </c>
       <c r="B25" t="inlineStr"/>
       <c r="C25" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per n. 13 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro. (Bando n. AZERO/2025/085/CON)</t>
+          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Ortopedia e Traumatologia Asiago, Profilo Professionale: Medici – Disciplina: Ortopedia e Traumatologia (Area chirurgica e delle specialità chirurgiche)_Bando n. 13/2026</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E25" t="inlineStr"/>
       <c r="F25" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>Direttore unità operativa complessa</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA DEL LAVORO E SICUREZZA DEGLI AMBIENTI DI LAVORO</t>
+          <t>Direttore</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>31/12/2025 00:00</t>
+          <t>09/03/2026 00:00</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>31/12/2031 00:00</t>
+          <t>09/03/2032 00:00</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>31/01/2026 23:59</t>
+          <t>07/04/2026 23:59</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr"/>
       <c r="R25" t="inlineStr"/>
       <c r="S25" t="inlineStr"/>
       <c r="T25" t="inlineStr"/>
       <c r="U25" t="inlineStr"/>
-      <c r="V25" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="X25" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y25" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z25" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA25" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB25" t="n">
+        <v>0</v>
       </c>
       <c r="AD25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AE25" t="n">
+        <v>0</v>
+      </c>
       <c r="AF25" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Avviso di struttura complessa</t>
+        </is>
+      </c>
+      <c r="AG25" t="inlineStr"/>
+      <c r="AH25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>110/2025</t>
-[...2 lines deleted...]
-      <c r="B26" t="inlineStr"/>
+          <t>AZERO/2026/009/CON</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>AZERO/2026/009/CON</t>
+        </is>
+      </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a Odontoiatra esperto in disturbi ostruttivi respiratori nel sonno - Bando n. 110/2025</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 28 posti di Tecnico Sanitario di Radiologia Medica, a tempo pieno ed indeterminato _ Bando n. AZERO/2026/009/CON</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E26" t="inlineStr"/>
-      <c r="F26" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>30/12/2025 00:00</t>
+          <t>04/03/2026 00:00</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>30/12/2031 00:00</t>
+          <t>04/03/2032 00:00</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>09/01/2026 23:59</t>
+          <t>02/04/2026 18:00</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr"/>
       <c r="R26" t="inlineStr"/>
       <c r="S26" t="inlineStr"/>
       <c r="T26" t="inlineStr"/>
       <c r="U26" t="inlineStr"/>
+      <c r="V26" t="inlineStr">
+        <is>
+          <t>18/05/2026 00:00</t>
+        </is>
+      </c>
+      <c r="W26" t="inlineStr">
+        <is>
+          <t>17/05/2028 00:00</t>
+        </is>
+      </c>
+      <c r="X26" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y26" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z26" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA26" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB26" t="n">
+        <v>0</v>
+      </c>
       <c r="AD26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AE26" t="n">
+        <v>0</v>
+      </c>
       <c r="AF26" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG26" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
-[...1 lines deleted...]
-      </c>
+          <t>Concorso Pubblico</t>
+        </is>
+      </c>
+      <c r="AH26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>109/2025</t>
-[...2 lines deleted...]
-      <c r="B27" t="inlineStr"/>
+          <t>AZERO/2026/008/CON</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>AZERO/2026/008/CON</t>
+        </is>
+      </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per l’assegnazione di una borsa di studio per la formazione di un farmacista nelle attività di study coordinator presso l'UOC di Oncoematologia del presidio ospedaliero di Bassano - Bando n. 109/2025</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 40 posti di Assistente Sanitario, a tempo pieno ed indeterminato _ Bando n. AZERO/2026/008/CON</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E27" t="inlineStr"/>
-      <c r="F27" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>23/12/2025 00:00</t>
+          <t>04/03/2026 00:00</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>23/12/2031 00:00</t>
+          <t>04/03/2032 00:00</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>02/01/2026 23:59</t>
+          <t>02/04/2026 18:00</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr"/>
       <c r="R27" t="inlineStr"/>
       <c r="S27" t="inlineStr"/>
       <c r="T27" t="inlineStr"/>
       <c r="U27" t="inlineStr"/>
+      <c r="V27" t="inlineStr">
+        <is>
+          <t>18/05/2026 00:00</t>
+        </is>
+      </c>
+      <c r="W27" t="inlineStr">
+        <is>
+          <t>17/05/2028 00:00</t>
+        </is>
+      </c>
+      <c r="X27" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y27" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z27" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA27" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB27" t="n">
+        <v>0</v>
+      </c>
       <c r="AD27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AE27" t="n">
+        <v>0</v>
+      </c>
       <c r="AF27" t="inlineStr">
         <is>
-          <t>Borse di studio</t>
-[...1 lines deleted...]
-      </c>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AG27" t="inlineStr">
+        <is>
+          <t>Concorso Pubblico</t>
+        </is>
+      </c>
+      <c r="AH27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>101/2025</t>
+          <t>18/2026</t>
         </is>
       </c>
       <c r="B28" t="inlineStr"/>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Medicina Trasfusionale del Presidio ospedaliero di Santorso, Profilo Professionale: Medici – Disciplina: Medicina Trasfusionale – Area della medicina diagnostica e dei servizi - Bando n. 101/2025</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Cure Palliative - Bando n. 18/2026</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Direttore unità operativa complessa</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Direttore</t>
+          <t>Disciplina CURE PALLIATIVE</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>10/12/2025 00:00</t>
+          <t>27/02/2026 00:00</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>10/12/2031 00:00</t>
+          <t>27/02/2032 00:00</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>08/01/2026 23:59</t>
+          <t>19/03/2026 23:59</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr"/>
       <c r="R28" t="inlineStr"/>
       <c r="S28" t="inlineStr"/>
       <c r="T28" t="inlineStr"/>
-      <c r="U28" t="inlineStr"/>
+      <c r="U28" t="inlineStr">
+        <is>
+          <t>922</t>
+        </is>
+      </c>
+      <c r="V28" t="inlineStr">
+        <is>
+          <t>22/05/2026 00:00</t>
+        </is>
+      </c>
+      <c r="W28" t="inlineStr">
+        <is>
+          <t>21/05/2028 00:00</t>
+        </is>
+      </c>
+      <c r="X28" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y28" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z28" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA28" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB28" t="n">
+        <v>0</v>
+      </c>
       <c r="AD28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AE28" t="n">
+        <v>0</v>
+      </c>
       <c r="AF28" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG28" t="inlineStr">
         <is>
-          <t>Avviso Direttore Struttura Complessa</t>
-[...1 lines deleted...]
-      </c>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AH28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>106/2025</t>
-[...2 lines deleted...]
-      <c r="B29" t="inlineStr"/>
+          <t>AZERO/2026/005/CON</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>AZERO/2026/005/CON</t>
+        </is>
+      </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per l'assegnazione di una borsa di studio per la formazione di un farmacista nelle attività di sperimentazione clinica. Bando n. 106/2025</t>
+          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per n. 7 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Neuropsichiatria Infantile, per prevalente attività inerente ai disturbi dello spettro autistico dei minori adolescenti e degli adulti _ Bando n. AZERO/2026/005/CON</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr">
         <is>
-          <t>FARMACISTI</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>FARMACISTI</t>
+          <t>Disciplina NEUROPSICHIATRIA INFANTILE</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>09/12/2025 10:20</t>
+          <t>18/02/2026 00:00</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>09/12/2031 10:20</t>
+          <t>18/02/2032 00:00</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>19/12/2025 23:59</t>
+          <t>19/03/2026 18:00</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr"/>
       <c r="R29" t="inlineStr"/>
       <c r="S29" t="inlineStr"/>
       <c r="T29" t="inlineStr"/>
       <c r="U29" t="inlineStr"/>
+      <c r="X29" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y29" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA29" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB29" t="n">
+        <v>0</v>
+      </c>
       <c r="AD29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AE29" t="n">
+        <v>0</v>
+      </c>
       <c r="AF29" t="inlineStr">
         <is>
-          <t>Borse di studio</t>
-[...1 lines deleted...]
-      </c>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AG29" t="inlineStr">
+        <is>
+          <t>Concorso Pubblico</t>
+        </is>
+      </c>
+      <c r="AH29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>103/2025</t>
+          <t>17/2026</t>
         </is>
       </c>
       <c r="B30" t="inlineStr"/>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di medici veterinari idonei al conferimento di incarichi di collaborazione di natura libero professionale per lo svolgimento delle attività di risanamento, bonifica sanitaria e vaccinazione negli allevamenti zootecnici per l’anno 2026 - Bando n. 103/2025</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di medici chirurghi specializzati in Pediatria idonei al conferimento di incarichi di collaborazione di natura libero professionale - Bando n. 17/2026</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr">
         <is>
-          <t>VETERINARI</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Disciplina SANITA' ANIMALE</t>
+          <t>Disciplina PEDIATRIA</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>01/12/2025 00:00</t>
+          <t>16/02/2026 00:00</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>01/12/2031 00:00</t>
+          <t>16/02/2032 00:00</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>11/12/2025 23:59</t>
+          <t>26/02/2026 23:59</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr"/>
       <c r="R30" t="inlineStr"/>
       <c r="S30" t="inlineStr"/>
       <c r="T30" t="inlineStr"/>
       <c r="U30" t="inlineStr"/>
       <c r="AD30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF30" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG30" t="inlineStr">
         <is>
           <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>90/2025</t>
+          <t>14/2026</t>
         </is>
       </c>
       <c r="B31" t="inlineStr"/>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Otorinolaringoiatria del Presidio ospedaliero di Santorso, Profilo Professionale: Medici – Disciplina: Otorinolaringoiatria – Area chirurgica e delle specialità chirurgiche_Bando 90/2025</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Ginecologia e ostetricia idonei al conferimento di incarichi di collaborazione di natura libero professionale - Bando n. 14/2026</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E31" t="inlineStr"/>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Direttore unità operativa complessa</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Direttore</t>
+          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>19/11/2025 00:00</t>
+          <t>02/02/2026 00:00</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>19/11/2031 00:00</t>
+          <t>02/02/2032 00:00</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>18/12/2025 23:59</t>
+          <t>12/02/2026 23:59</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr"/>
       <c r="R31" t="inlineStr"/>
       <c r="S31" t="inlineStr"/>
       <c r="T31" t="inlineStr"/>
       <c r="U31" t="inlineStr"/>
       <c r="AD31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF31" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG31" t="inlineStr">
         <is>
-          <t>Avviso Direttore Struttura Complessa</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>95/2025</t>
+          <t>AZERO/2025/091/CON</t>
         </is>
       </c>
       <c r="B32" t="inlineStr"/>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Avviso di mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e indeterminato di Collaboratore Tecnico Professionale - Ingegnere Biomedico - Area dei professionisti della salute e dei funzionari - Ruolo tecnico - Bando n. 95/2025</t>
+          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per n. 26 posti, a tempo pieno e indeterminato, di Collaboratore Amministrativo Professionale – Area Economica – Area dei Professionisti della Salute e dei Funzionari – Ruolo Amministrativo (Bando n. AZERO/2025/091/CON)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E32" t="inlineStr"/>
-      <c r="F32" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>20/10/2025 00:00</t>
+          <t>03/01/2026 00:00</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>20/10/2031 00:00</t>
+          <t>03/01/2032 00:00</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>19/11/2025 23:59</t>
+          <t>02/02/2026 23:59</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr"/>
       <c r="R32" t="inlineStr"/>
       <c r="S32" t="inlineStr"/>
       <c r="T32" t="inlineStr"/>
       <c r="U32" t="inlineStr"/>
+      <c r="V32" t="inlineStr">
+        <is>
+          <t>01/04/2026 00:00</t>
+        </is>
+      </c>
+      <c r="W32" t="inlineStr">
+        <is>
+          <t>31/03/2028 00:00</t>
+        </is>
+      </c>
       <c r="AD32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF32" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG32" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>AZERO/2025/066/CON</t>
-[...6 lines deleted...]
-      </c>
+          <t>AZERO/2025/085/CON</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr"/>
       <c r="C33" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di n. 11 posti di Dirigente Medico nella disciplina di Neurologia, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/066/CON</t>
+          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per n. 13 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro. (Bando n. AZERO/2025/085/CON)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Disciplina NEUROLOGIA</t>
+          <t>Disciplina MEDICINA DEL LAVORO E SICUREZZA DEGLI AMBIENTI DI LAVORO</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>15/10/2025 00:00</t>
+          <t>31/12/2025 00:00</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>15/10/2031 00:00</t>
+          <t>31/12/2031 00:00</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>13/11/2025 18:00</t>
+          <t>31/01/2026 23:59</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr"/>
       <c r="R33" t="inlineStr"/>
       <c r="S33" t="inlineStr"/>
       <c r="T33" t="inlineStr"/>
       <c r="U33" t="inlineStr"/>
       <c r="V33" t="inlineStr">
         <is>
-          <t>23/12/2025 00:00</t>
+          <t>25/03/2026 00:00</t>
         </is>
       </c>
       <c r="W33" t="inlineStr">
         <is>
-          <t>21/12/2027 00:00</t>
+          <t>23/03/2028 00:00</t>
         </is>
       </c>
       <c r="AD33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF33" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG33" t="inlineStr">
         <is>
           <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>86/2025</t>
+          <t>AZERO/2025/090/CON</t>
         </is>
       </c>
       <c r="B34" t="inlineStr"/>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Direzione delle Professioni Sanitarie, Profilo Professionale: Dirigente delle Professioni Sanitarie Infermieristiche, Tecniche, della Riabilitazione, della Prevenzione e della Professione Ostetrica_Bando n. 86/2025</t>
+          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per n. 120 posti, a tempo pieno e indeterminato, di Tecnico Sanitario di Laboratorio Biomedico – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario (Bando n. AZERO/2025/090/CON)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E34" t="inlineStr"/>
-      <c r="F34" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>15/10/2025 00:00</t>
+          <t>31/12/2025 00:00</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>15/10/2031 00:00</t>
+          <t>31/12/2031 00:00</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>13/11/2025 23:59</t>
+          <t>29/01/2026 23:59</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr"/>
       <c r="R34" t="inlineStr"/>
       <c r="S34" t="inlineStr"/>
       <c r="T34" t="inlineStr"/>
       <c r="U34" t="inlineStr"/>
+      <c r="V34" t="inlineStr">
+        <is>
+          <t>25/03/2026 00:00</t>
+        </is>
+      </c>
+      <c r="W34" t="inlineStr">
+        <is>
+          <t>23/03/2028 00:00</t>
+        </is>
+      </c>
       <c r="AD34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF34" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG34" t="inlineStr">
         <is>
-          <t>Avviso Direttore Struttura Complessa</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>81/2025</t>
+          <t>110/2025</t>
         </is>
       </c>
       <c r="B35" t="inlineStr"/>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Servizio Igiene degli Alimenti e della Nutrizione del Dipartimento di Prevenzione, profilo professionale: Medici, Biologi, Chimici – disciplina: Igiene degli alimenti e della nutrizione (Area di sanità pubblica)_Bando n. 81/2025</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a Odontoiatra esperto in disturbi ostruttivi respiratori nel sonno - Bando n. 110/2025</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E35" t="inlineStr"/>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Direttore unità operativa complessa</t>
+          <t>ODONTOIATRI</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Direttore</t>
+          <t>Dirigente Odontoiatra</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>15/10/2025 00:00</t>
+          <t>30/12/2025 00:00</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>15/10/2031 00:00</t>
+          <t>30/12/2031 00:00</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>13/11/2025 23:59</t>
+          <t>09/01/2026 23:59</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr"/>
       <c r="R35" t="inlineStr"/>
       <c r="S35" t="inlineStr"/>
       <c r="T35" t="inlineStr"/>
       <c r="U35" t="inlineStr"/>
       <c r="AD35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF35" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG35" t="inlineStr">
         <is>
-          <t>Avviso Direttore Struttura Complessa</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>93/2025</t>
+          <t>109/2025</t>
         </is>
       </c>
       <c r="B36" t="inlineStr"/>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Operatore tecnico specializzato - AUTISTA DI AMBULANZA (Area degli operatori) - Ruolo tecnico - Bando n. 93/2025</t>
+          <t>Avviso di procedura selettiva per l’assegnazione di una borsa di studio per la formazione di un farmacista nelle attività di study coordinator presso l'UOC di Oncoematologia del presidio ospedaliero di Bassano - Bando n. 109/2025</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E36" t="inlineStr"/>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>FARMACISTI</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>FARMACISTI</t>
+        </is>
+      </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>13/10/2025 00:00</t>
+          <t>23/12/2025 00:00</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>13/10/2031 00:00</t>
+          <t>23/12/2031 00:00</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>12/11/2025 23:59</t>
+          <t>02/01/2026 23:59</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr"/>
       <c r="R36" t="inlineStr"/>
       <c r="S36" t="inlineStr"/>
       <c r="T36" t="inlineStr"/>
       <c r="U36" t="inlineStr"/>
       <c r="AD36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF36" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
-[...4 lines deleted...]
-          <t>Avviso di Mobilità</t>
+          <t>Borse di studio</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>89/2025</t>
+          <t>101/2025</t>
         </is>
       </c>
       <c r="B37" t="inlineStr"/>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e tempo indeterminato di DIRIGENTE AMMINISTRATIVO da assegnare alla UOC Contabilità e bilancio - Bando n. 89/2025</t>
+          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Medicina Trasfusionale del Presidio ospedaliero di Santorso, Profilo Professionale: Medici – Disciplina: Medicina Trasfusionale – Area della medicina diagnostica e dei servizi - Bando n. 101/2025</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E37" t="inlineStr"/>
       <c r="F37" t="inlineStr">
         <is>
-          <t>DIRIGENTE AMMINISTRATIVO</t>
+          <t>Direttore unità operativa complessa</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo</t>
+          <t>Direttore</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>06/10/2025 00:00</t>
+          <t>10/12/2025 00:00</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>06/10/2031 00:00</t>
+          <t>10/12/2031 00:00</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>05/11/2025 23:59</t>
+          <t>08/01/2026 23:59</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr"/>
       <c r="R37" t="inlineStr"/>
       <c r="S37" t="inlineStr"/>
       <c r="T37" t="inlineStr"/>
       <c r="U37" t="inlineStr"/>
       <c r="AD37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF37" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AG37" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Avviso Direttore Struttura Complessa</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>AZERO/2025/055/CON</t>
-[...6 lines deleted...]
-      </c>
+          <t>106/2025</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr"/>
       <c r="C38" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 34 posti di Dirigente Medico nella disciplina di Ginecologia e Ostetricia, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/055/CON</t>
+          <t>Avviso di procedura selettiva per l'assegnazione di una borsa di studio per la formazione di un farmacista nelle attività di sperimentazione clinica. Bando n. 106/2025</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E38" t="inlineStr"/>
       <c r="F38" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>FARMACISTI</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
+          <t>FARMACISTI</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>29/09/2025 00:00</t>
+          <t>09/12/2025 10:20</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>29/09/2031 00:00</t>
+          <t>09/12/2031 10:20</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>27/10/2025 18:00</t>
+          <t>19/12/2025 23:59</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr"/>
       <c r="R38" t="inlineStr"/>
       <c r="S38" t="inlineStr"/>
       <c r="T38" t="inlineStr"/>
       <c r="U38" t="inlineStr"/>
-      <c r="V38" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="AD38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF38" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
-[...4 lines deleted...]
-          <t>Concorso Pubblico</t>
+          <t>Borse di studio</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>88/2025</t>
+          <t>103/2025</t>
         </is>
       </c>
       <c r="B39" t="inlineStr"/>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e tempo indeterminato di Collaboratore amministrativo professionale - settore giuridico e/o economico (Area dei professionisti della salute e dei funzionari) - Ruolo amministrativo - Bando n. 88/2025</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di medici veterinari idonei al conferimento di incarichi di collaborazione di natura libero professionale per lo svolgimento delle attività di risanamento, bonifica sanitaria e vaccinazione negli allevamenti zootecnici per l’anno 2026 - Bando n. 103/2025</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E39" t="inlineStr"/>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>VETERINARI</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>Disciplina SANITA' ANIMALE</t>
+        </is>
+      </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>29/09/2025 00:00</t>
+          <t>01/12/2025 00:00</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>29/09/2031 00:00</t>
+          <t>01/12/2031 00:00</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>29/10/2025 23:59</t>
+          <t>11/12/2025 23:59</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr"/>
       <c r="R39" t="inlineStr"/>
       <c r="S39" t="inlineStr"/>
       <c r="T39" t="inlineStr"/>
       <c r="U39" t="inlineStr"/>
       <c r="AD39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF39" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG39" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>78/2025</t>
+          <t>90/2025</t>
         </is>
       </c>
       <c r="B40" t="inlineStr"/>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Pediatria da assegnare all’Ospedale nodo di rete Asiago - Bando n. 78/2025</t>
+          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Otorinolaringoiatria del Presidio ospedaliero di Santorso, Profilo Professionale: Medici – Disciplina: Otorinolaringoiatria – Area chirurgica e delle specialità chirurgiche_Bando 90/2025</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E40" t="inlineStr"/>
       <c r="F40" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>Direttore unità operativa complessa</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Disciplina PEDIATRIA</t>
+          <t>Direttore</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>05/09/2025 00:00</t>
+          <t>19/11/2025 00:00</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>05/09/2031 00:00</t>
+          <t>19/11/2031 00:00</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>31/01/2026 23:59</t>
+          <t>18/12/2025 23:59</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr"/>
       <c r="R40" t="inlineStr"/>
       <c r="S40" t="inlineStr"/>
       <c r="T40" t="inlineStr"/>
       <c r="U40" t="inlineStr"/>
       <c r="AD40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF40" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AG40" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso Direttore Struttura Complessa</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>79/2025</t>
+          <t>95/2025</t>
         </is>
       </c>
       <c r="B41" t="inlineStr"/>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a 2 consulenti legali da assegnare alle unità operative Consultori Familiari dell’azienda U.L.SS. 7 Pedemontana - Bando n. 79/2025</t>
+          <t>Avviso di mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e indeterminato di Collaboratore Tecnico Professionale - Ingegnere Biomedico - Area dei professionisti della salute e dei funzionari - Ruolo tecnico - Bando n. 95/2025</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E41" t="inlineStr"/>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>CTP - INGEGNERE BIOMEDICO</t>
+        </is>
+      </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>02/09/2025 00:00</t>
+          <t>20/10/2025 00:00</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>02/09/2031 00:00</t>
+          <t>20/10/2031 00:00</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>12/09/2025 23:59</t>
+          <t>19/11/2025 23:59</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr"/>
       <c r="R41" t="inlineStr"/>
       <c r="S41" t="inlineStr"/>
       <c r="T41" t="inlineStr"/>
       <c r="U41" t="inlineStr"/>
       <c r="AD41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF41" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
       <c r="AG41" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>75/2025</t>
+          <t>86/2025</t>
         </is>
       </c>
       <c r="B42" t="inlineStr"/>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Medicina d'emergenza-urgenza da assegnare all’Ospedale nodo di rete Asiago - Bando n. 75/2025</t>
+          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Direzione delle Professioni Sanitarie, Profilo Professionale: Dirigente delle Professioni Sanitarie Infermieristiche, Tecniche, della Riabilitazione, della Prevenzione e della Professione Ostetrica_Bando n. 86/2025</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E42" t="inlineStr"/>
       <c r="F42" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>Direttore unità operativa complessa</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
+          <t>Direttore</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>22/08/2025 14:30</t>
+          <t>15/10/2025 00:00</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>22/08/2031 14:30</t>
+          <t>15/10/2031 00:00</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>31/01/2026 23:59</t>
+          <t>13/11/2025 23:59</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr"/>
       <c r="R42" t="inlineStr"/>
       <c r="S42" t="inlineStr"/>
       <c r="T42" t="inlineStr"/>
       <c r="U42" t="inlineStr"/>
       <c r="AD42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF42" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AG42" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso Direttore Struttura Complessa</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>76/2025</t>
-[...2 lines deleted...]
-      <c r="B43" t="inlineStr"/>
+          <t>AZERO/2025/066/CON</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>AZERO/2025/066/CON</t>
+        </is>
+      </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a medici chirurghi da assegnare ai servizi di medicina trasfusionale dell’Azienda U.L.S.S. n. 7 Pedemontana - Bando n. 76/2025</t>
+          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di n. 11 posti di Dirigente Medico nella disciplina di Neurologia, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/066/CON</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E43" t="inlineStr"/>
       <c r="F43" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA TRASFUSIONALE</t>
+          <t>Disciplina NEUROLOGIA</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>11/08/2025 00:00</t>
+          <t>15/10/2025 00:00</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>11/08/2031 00:00</t>
+          <t>15/10/2031 00:00</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>13/11/2025 18:00</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr"/>
       <c r="R43" t="inlineStr"/>
       <c r="S43" t="inlineStr"/>
       <c r="T43" t="inlineStr"/>
       <c r="U43" t="inlineStr"/>
+      <c r="V43" t="inlineStr">
+        <is>
+          <t>23/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="W43" t="inlineStr">
+        <is>
+          <t>21/12/2027 00:00</t>
+        </is>
+      </c>
       <c r="AD43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF43" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG43" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>74/2025</t>
+          <t>81/2025</t>
         </is>
       </c>
       <c r="B44" t="inlineStr"/>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un professionista con competenze nella comunicazione e gestione di iniziative di donazione per l’implementazione e la realizzazione di iniziative di raccolta fondi - bando n. 74/2025</t>
+          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Servizio Igiene degli Alimenti e della Nutrizione del Dipartimento di Prevenzione, profilo professionale: Medici, Biologi, Chimici – disciplina: Igiene degli alimenti e della nutrizione (Area di sanità pubblica)_Bando n. 81/2025</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E44" t="inlineStr"/>
       <c r="F44" t="inlineStr">
         <is>
-          <t>COMPARTO</t>
+          <t>Direttore unità operativa complessa</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Comparto</t>
+          <t>Direttore</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>05/08/2025 00:00</t>
+          <t>15/10/2025 00:00</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>05/08/2031 00:00</t>
+          <t>15/10/2031 00:00</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>25/08/2025 23:59</t>
+          <t>13/11/2025 23:59</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr"/>
       <c r="R44" t="inlineStr"/>
       <c r="S44" t="inlineStr"/>
       <c r="T44" t="inlineStr"/>
       <c r="U44" t="inlineStr"/>
       <c r="AD44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF44" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AG44" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Avviso Direttore Struttura Complessa</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>65/2025</t>
+          <t>93/2025</t>
         </is>
       </c>
       <c r="B45" t="inlineStr"/>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Chirurgia Generale Bassano, Profilo Professionale: Medici – Disciplina: Chirurgia Generale – Area chirurgica e delle specialità chirurgiche - Bando n. 65/2025</t>
+          <t>Avviso di Mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Operatore tecnico specializzato - AUTISTA DI AMBULANZA (Area degli operatori) - Ruolo tecnico - Bando n. 93/2025</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E45" t="inlineStr"/>
-      <c r="F45" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>30/07/2025 00:00</t>
+          <t>13/10/2025 00:00</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>30/07/2031 00:00</t>
+          <t>13/10/2031 00:00</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>28/08/2025 23:59</t>
+          <t>12/11/2025 23:59</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr"/>
       <c r="R45" t="inlineStr"/>
       <c r="S45" t="inlineStr"/>
       <c r="T45" t="inlineStr"/>
       <c r="U45" t="inlineStr"/>
       <c r="AD45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF45" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
       <c r="AG45" t="inlineStr">
         <is>
-          <t>Avviso Direttore Struttura Complessa</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t xml:space="preserve"> AZERO/2025/013/LP</t>
+          <t>89/2025</t>
         </is>
       </c>
       <c r="B46" t="inlineStr"/>
       <c r="C46" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO_Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di GASTROENTEROLOGIA, ai sensi dell’art. 7, comma 6, del d.lgs. N. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative legate al piano di recupero delle liste di attesa _ bando n. AZERO/2025/013/LP</t>
+          <t>Avviso di Mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e tempo indeterminato di DIRIGENTE AMMINISTRATIVO da assegnare alla UOC Contabilità e bilancio - Bando n. 89/2025</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E46" t="inlineStr"/>
       <c r="F46" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>DIRIGENTE AMMINISTRATIVO</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Disciplina GASTROENTEROLOGIA</t>
+          <t>Dirigente Amministrativo</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>21/07/2025 00:00</t>
+          <t>06/10/2025 00:00</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>21/07/2031 00:00</t>
+          <t>06/10/2031 00:00</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>09/08/2025 23:59</t>
+          <t>05/11/2025 23:59</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr"/>
       <c r="R46" t="inlineStr"/>
       <c r="S46" t="inlineStr"/>
       <c r="T46" t="inlineStr"/>
       <c r="U46" t="inlineStr"/>
       <c r="AD46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF46" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
       <c r="AG46" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>AZERO/2025/015/LP</t>
-[...2 lines deleted...]
-      <c r="B47" t="inlineStr"/>
+          <t>AZERO/2025/055/CON</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>AZERO/2025/055/CON</t>
+        </is>
+      </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO_Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di MEDICINA FISICA E RIABILITAZIONE, ai sensi dell’art. 7, comma 6, del d.lgs. N. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative legate al piano di recupero delle liste di attesa _ bando n. AZERO/2025/015/LP</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 34 posti di Dirigente Medico nella disciplina di Ginecologia e Ostetricia, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/055/CON</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E47" t="inlineStr"/>
       <c r="F47" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA FISICA E RIABILITAZIONE</t>
+          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>21/07/2025 00:00</t>
+          <t>29/09/2025 00:00</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>21/07/2031 00:00</t>
+          <t>29/09/2031 00:00</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>09/08/2025 23:59</t>
+          <t>27/10/2025 18:00</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr"/>
       <c r="R47" t="inlineStr"/>
       <c r="S47" t="inlineStr"/>
       <c r="T47" t="inlineStr"/>
       <c r="U47" t="inlineStr"/>
+      <c r="V47" t="inlineStr">
+        <is>
+          <t>15/12/2025 00:00</t>
+        </is>
+      </c>
+      <c r="W47" t="inlineStr">
+        <is>
+          <t>11/12/2027 00:00</t>
+        </is>
+      </c>
       <c r="AD47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF47" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG47" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>AZERO/2025/014/LP</t>
+          <t>88/2025</t>
         </is>
       </c>
       <c r="B48" t="inlineStr"/>
       <c r="C48" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO_Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di ORTOPEDIA E TRAUMATOLOGIA, ai sensi dell’art. 7, comma 6, del d.lgs. N. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative legate al piano di recupero delle liste di attesa _ bando n. AZERO/2025/014/LP</t>
+          <t>Avviso di Mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e tempo indeterminato di Collaboratore amministrativo professionale - settore giuridico e/o economico (Area dei professionisti della salute e dei funzionari) - Ruolo amministrativo - Bando n. 88/2025</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E48" t="inlineStr"/>
-      <c r="F48" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>21/07/2025 00:00</t>
+          <t>29/09/2025 00:00</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>21/07/2031 00:00</t>
+          <t>29/09/2031 00:00</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>09/08/2025 23:59</t>
+          <t>29/10/2025 23:59</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr"/>
       <c r="R48" t="inlineStr"/>
       <c r="S48" t="inlineStr"/>
       <c r="T48" t="inlineStr"/>
       <c r="U48" t="inlineStr"/>
       <c r="AD48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF48" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
       <c r="AG48" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>AZERO/2025/012/LP</t>
+          <t>78/2025</t>
         </is>
       </c>
       <c r="B49" t="inlineStr"/>
       <c r="C49" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO_Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di OFTALMOLOGIA, ai sensi dell’art. 7, comma 6, del d.lgs. N. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative legate al piano di recupero delle liste di attesa _ bando n. AZERO/2025/012/LP</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Pediatria da assegnare all’Ospedale nodo di rete Asiago - Bando n. 78/2025</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E49" t="inlineStr"/>
       <c r="F49" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Disciplina OFTALMOLOGIA</t>
+          <t>Disciplina PEDIATRIA</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>21/07/2025 00:00</t>
+          <t>05/09/2025 00:00</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>21/07/2031 00:00</t>
+          <t>05/09/2031 00:00</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>09/08/2025 23:59</t>
+          <t>31/01/2026 23:59</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr"/>
       <c r="R49" t="inlineStr"/>
       <c r="S49" t="inlineStr"/>
       <c r="T49" t="inlineStr"/>
       <c r="U49" t="inlineStr"/>
       <c r="AD49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF49" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG49" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>AZERO/2025/016/LP</t>
+          <t>79/2025</t>
         </is>
       </c>
       <c r="B50" t="inlineStr"/>
       <c r="C50" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO_Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di RADIODIAGNOSTICA, ai sensi dell’art. 7, comma 6, del d.lgs. N. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative legate al piano di recupero delle liste di attesa _ bando n. AZERO/2025/016/LP</t>
+          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a 2 consulenti legali da assegnare alle unità operative Consultori Familiari dell’azienda U.L.SS. 7 Pedemontana - Bando n. 79/2025</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E50" t="inlineStr"/>
-      <c r="F50" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>21/07/2025 00:00</t>
+          <t>02/09/2025 00:00</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>21/07/2031 00:00</t>
+          <t>02/09/2031 00:00</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>09/08/2025 23:59</t>
+          <t>12/09/2025 23:59</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr"/>
       <c r="R50" t="inlineStr"/>
       <c r="S50" t="inlineStr"/>
       <c r="T50" t="inlineStr"/>
       <c r="U50" t="inlineStr"/>
       <c r="AD50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF50" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG50" t="inlineStr">
         <is>
           <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>AZERO/2025/019/LP</t>
+          <t>75/2025</t>
         </is>
       </c>
       <c r="B51" t="inlineStr"/>
       <c r="C51" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO_Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di REUMATOLOGIA, ai sensi dell’art. 7, comma 6, del d.lgs. N. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative legate al piano di recupero delle liste di attesa _ bando n. AZERO/2025/019/LP</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Medicina d'emergenza-urgenza da assegnare all’Ospedale nodo di rete Asiago - Bando n. 75/2025</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E51" t="inlineStr"/>
       <c r="F51" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Disciplina REUMATOLOGIA</t>
+          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>21/07/2025 00:00</t>
+          <t>22/08/2025 14:30</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>21/07/2031 00:00</t>
+          <t>22/08/2031 14:30</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>09/08/2025 23:59</t>
+          <t>31/01/2026 23:59</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr"/>
       <c r="R51" t="inlineStr"/>
       <c r="S51" t="inlineStr"/>
       <c r="T51" t="inlineStr"/>
       <c r="U51" t="inlineStr"/>
       <c r="AD51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF51" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG51" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>AZERO/2025/018/LP</t>
+          <t>76/2025</t>
         </is>
       </c>
       <c r="B52" t="inlineStr"/>
       <c r="C52" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO_Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di MALATTIE DELL'APPARATO RESPIRATORIO, ai sensi dell’art. 7, comma 6, del d.lgs. N. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative legate al piano di recupero delle liste di attesa _ bando n. AZERO/2025/018/LP</t>
+          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a medici chirurghi da assegnare ai servizi di medicina trasfusionale dell’Azienda U.L.S.S. n. 7 Pedemontana - Bando n. 76/2025</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E52" t="inlineStr"/>
       <c r="F52" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Disciplina MALATTIE DELL'APPARATO RESPIRATORIO</t>
+          <t>Disciplina MEDICINA TRASFUSIONALE</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>21/07/2025 00:00</t>
+          <t>11/08/2025 00:00</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>21/07/2031 00:00</t>
+          <t>11/08/2031 00:00</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>09/08/2025 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr"/>
       <c r="R52" t="inlineStr"/>
       <c r="S52" t="inlineStr"/>
       <c r="T52" t="inlineStr"/>
       <c r="U52" t="inlineStr"/>
       <c r="AD52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF52" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG52" t="inlineStr">
         <is>
           <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>AZERO/2025/020/LP</t>
+          <t>74/2025</t>
         </is>
       </c>
       <c r="B53" t="inlineStr"/>
       <c r="C53" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO_Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di CARDIOLOGIA, ai sensi dell’art. 7, comma 6, del d.lgs. N. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative legate al piano di recupero delle liste di attesa _ bando n. AZERO/2025/020/LP</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un professionista con competenze nella comunicazione e gestione di iniziative di donazione per l’implementazione e la realizzazione di iniziative di raccolta fondi - bando n. 74/2025</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E53" t="inlineStr"/>
       <c r="F53" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>COMPARTO</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Disciplina CARDIOLOGIA</t>
+          <t>Comparto</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>21/07/2025 00:00</t>
+          <t>05/08/2025 00:00</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>21/07/2031 00:00</t>
+          <t>05/08/2031 00:00</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>09/08/2025 23:59</t>
+          <t>25/08/2025 23:59</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr"/>
       <c r="R53" t="inlineStr"/>
       <c r="S53" t="inlineStr"/>
       <c r="T53" t="inlineStr"/>
       <c r="U53" t="inlineStr"/>
       <c r="AD53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF53" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG53" t="inlineStr">
         <is>
           <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>AZERO/2025/017/LP</t>
+          <t>65/2025</t>
         </is>
       </c>
       <c r="B54" t="inlineStr"/>
       <c r="C54" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO_Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di ALLERGOLOGIA E IMMUNOLOGIA CLINICA, ai sensi dell’art. 7, comma 6, del d.lgs. N. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative legate al piano di recupero delle liste di attesa _ bando n. AZERO/2025/017/LP</t>
+          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Chirurgia Generale Bassano, Profilo Professionale: Medici – Disciplina: Chirurgia Generale – Area chirurgica e delle specialità chirurgiche - Bando n. 65/2025</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E54" t="inlineStr"/>
       <c r="F54" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Disciplina ALLERGOLOGIA E IMMUNOLOGIA CLINICA</t>
+          <t>Disciplina CHIRURGIA GENERALE</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>21/07/2025 00:00</t>
+          <t>30/07/2025 00:00</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>21/07/2031 00:00</t>
+          <t>30/07/2031 00:00</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>09/08/2025 23:59</t>
+          <t>28/08/2025 23:59</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr"/>
       <c r="R54" t="inlineStr"/>
       <c r="S54" t="inlineStr"/>
       <c r="T54" t="inlineStr"/>
       <c r="U54" t="inlineStr"/>
       <c r="AD54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF54" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AG54" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Avviso Direttore Struttura Complessa</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>71/2025</t>
+          <t>AZERO/2025/014/LP</t>
         </is>
       </c>
       <c r="B55" t="inlineStr"/>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Ginecologia e Ostetricia da assegnare all’Ospedale nodo di rete Asiago - Bando n. 71/2025</t>
+          <t>AZIENDA ZERO_Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di ORTOPEDIA E TRAUMATOLOGIA, ai sensi dell’art. 7, comma 6, del d.lgs. N. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative legate al piano di recupero delle liste di attesa _ bando n. AZERO/2025/014/LP</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E55" t="inlineStr"/>
       <c r="F55" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
+          <t>Disciplina ORTOPEDIA E TRAUMATOLOGIA</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>18/07/2025 00:00</t>
+          <t>21/07/2025 00:00</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>18/07/2031 00:00</t>
+          <t>21/07/2031 00:00</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>31/01/2026 23:59</t>
+          <t>09/08/2025 23:59</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr"/>
       <c r="R55" t="inlineStr"/>
       <c r="S55" t="inlineStr"/>
       <c r="T55" t="inlineStr"/>
       <c r="U55" t="inlineStr"/>
       <c r="AD55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF55" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG55" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>58/2025</t>
+          <t>AZERO/2025/017/LP</t>
         </is>
       </c>
       <c r="B56" t="inlineStr"/>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Oculistica del Presidio ospedaliero di Bassano, Profilo Professionale: Medici – Disciplina: Oftalmologia – Area chirurgica e delle specialità chirurgiche - Bando n. 58/2025</t>
+          <t>AZIENDA ZERO_Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di ALLERGOLOGIA E IMMUNOLOGIA CLINICA, ai sensi dell’art. 7, comma 6, del d.lgs. N. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative legate al piano di recupero delle liste di attesa _ bando n. AZERO/2025/017/LP</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E56" t="inlineStr"/>
       <c r="F56" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Disciplina OFTALMOLOGIA</t>
+          <t>Disciplina ALLERGOLOGIA E IMMUNOLOGIA CLINICA</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>16/07/2025 00:00</t>
+          <t>21/07/2025 00:00</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>16/07/2031 00:00</t>
+          <t>21/07/2031 00:00</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>14/08/2025 23:59</t>
+          <t>09/08/2025 23:59</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr"/>
       <c r="R56" t="inlineStr"/>
       <c r="S56" t="inlineStr"/>
       <c r="T56" t="inlineStr"/>
       <c r="U56" t="inlineStr"/>
       <c r="AD56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF56" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG56" t="inlineStr">
         <is>
-          <t>Avviso Direttore Struttura Complessa</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>AZERO_2025_018_CON</t>
+          <t xml:space="preserve"> AZERO/2025/013/LP</t>
         </is>
       </c>
       <c r="B57" t="inlineStr"/>
       <c r="C57" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 5 posti di Dirigente Medico nella disciplina di Direzione medica di presidio ospedaliero, a tempo pieno ed indeterminato _ Bando n. AZERO_2025_018_CON</t>
+          <t>AZIENDA ZERO_Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di GASTROENTEROLOGIA, ai sensi dell’art. 7, comma 6, del d.lgs. N. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative legate al piano di recupero delle liste di attesa _ bando n. AZERO/2025/013/LP</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E57" t="inlineStr"/>
       <c r="F57" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Disciplina DIREZIONE MEDICA DI PRESIDIO OSPEDALIERO</t>
+          <t>Disciplina GASTROENTEROLOGIA</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>16/07/2025 00:00</t>
+          <t>21/07/2025 00:00</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>16/07/2031 00:00</t>
+          <t>21/07/2031 00:00</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>14/08/2025 23:59</t>
+          <t>09/08/2025 23:59</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr"/>
       <c r="R57" t="inlineStr"/>
       <c r="S57" t="inlineStr"/>
       <c r="T57" t="inlineStr"/>
       <c r="U57" t="inlineStr"/>
-      <c r="V57" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="AD57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF57" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG57" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>66/2025</t>
+          <t>AZERO/2025/020/LP</t>
         </is>
       </c>
       <c r="B58" t="inlineStr"/>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Anestesia e Rianimazione da assegnare all’Ospedale nodo di rete Asiago - Bando n. 66/2025</t>
+          <t>AZIENDA ZERO_Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di CARDIOLOGIA, ai sensi dell’art. 7, comma 6, del d.lgs. N. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative legate al piano di recupero delle liste di attesa _ bando n. AZERO/2025/020/LP</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E58" t="inlineStr"/>
       <c r="F58" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
+          <t>Disciplina CARDIOLOGIA</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>11/07/2025 00:00</t>
+          <t>21/07/2025 00:00</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>11/07/2031 00:00</t>
+          <t>21/07/2031 00:00</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>31/01/2026 23:59</t>
+          <t>09/08/2025 23:59</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr"/>
       <c r="R58" t="inlineStr"/>
       <c r="S58" t="inlineStr"/>
       <c r="T58" t="inlineStr"/>
       <c r="U58" t="inlineStr"/>
       <c r="AD58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF58" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG58" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>54/2025</t>
+          <t>AZERO/2025/015/LP</t>
         </is>
       </c>
       <c r="B59" t="inlineStr"/>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Cardiologia del Presidio ospedaliero di Santorso, Profilo Professionale: Medici – Disciplina: Cardiologia – Area medica e delle specialità mediche - Bando n. 54/2025</t>
+          <t>AZIENDA ZERO_Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di MEDICINA FISICA E RIABILITAZIONE, ai sensi dell’art. 7, comma 6, del d.lgs. N. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative legate al piano di recupero delle liste di attesa _ bando n. AZERO/2025/015/LP</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E59" t="inlineStr"/>
       <c r="F59" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Disciplina CARDIOLOGIA</t>
+          <t>Disciplina MEDICINA FISICA E RIABILITAZIONE</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>07/07/2025 00:00</t>
+          <t>21/07/2025 00:00</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>07/07/2031 00:00</t>
+          <t>21/07/2031 00:00</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>04/08/2025 23:59</t>
+          <t>09/08/2025 23:59</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr"/>
       <c r="R59" t="inlineStr"/>
       <c r="S59" t="inlineStr"/>
       <c r="T59" t="inlineStr"/>
       <c r="U59" t="inlineStr"/>
       <c r="AD59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF59" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG59" t="inlineStr">
         <is>
-          <t>Avviso Direttore Struttura Complessa</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>AZERO/2025/009/LP</t>
+          <t>AZERO/2025/018/LP</t>
         </is>
       </c>
       <c r="B60" t="inlineStr"/>
       <c r="C60" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Avviso Pubblico, per titoli e colloquio, per l’attribuzione di incarichi individuali di cui all’art. 7, c. 6, del d.lgs. n. 165/2001 relativamente al profilo professionale di Medico Chirurgo nella disciplina di Medicina d'emergenza-urgenza per la prestazione di attività professionale presso i servizi/unità operative di pronto soccorso con contratto di lavoro autonomo_Bando n. AZERO/2025/009/LP</t>
+          <t>AZIENDA ZERO_Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di MALATTIE DELL'APPARATO RESPIRATORIO, ai sensi dell’art. 7, comma 6, del d.lgs. N. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative legate al piano di recupero delle liste di attesa _ bando n. AZERO/2025/018/LP</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E60" t="inlineStr"/>
       <c r="F60" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
+          <t>Disciplina MALATTIE DELL'APPARATO RESPIRATORIO</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>28/05/2025 00:00</t>
+          <t>21/07/2025 00:00</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>28/05/2031 00:00</t>
+          <t>21/07/2031 00:00</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>16/06/2025 17:59</t>
+          <t>09/08/2025 23:59</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr"/>
       <c r="R60" t="inlineStr"/>
       <c r="S60" t="inlineStr"/>
       <c r="T60" t="inlineStr"/>
       <c r="U60" t="inlineStr"/>
       <c r="AD60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF60" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG60" t="inlineStr">
         <is>
           <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>42/2025</t>
+          <t>AZERO/2025/019/LP</t>
         </is>
       </c>
       <c r="B61" t="inlineStr"/>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Chirurgia Vascolare - Bando n. 42/2025</t>
+          <t>AZIENDA ZERO_Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di REUMATOLOGIA, ai sensi dell’art. 7, comma 6, del d.lgs. N. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative legate al piano di recupero delle liste di attesa _ bando n. AZERO/2025/019/LP</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E61" t="inlineStr"/>
       <c r="F61" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Disciplina CHIRURGIA VASCOLARE</t>
+          <t>Disciplina REUMATOLOGIA</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>24/04/2025 13:00</t>
+          <t>21/07/2025 00:00</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>24/04/2031 13:00</t>
+          <t>21/07/2031 00:00</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>14/05/2025 23:59</t>
+          <t>09/08/2025 23:59</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr"/>
       <c r="R61" t="inlineStr"/>
       <c r="S61" t="inlineStr"/>
       <c r="T61" t="inlineStr"/>
       <c r="U61" t="inlineStr"/>
       <c r="AD61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF61" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG61" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>36/2025</t>
+          <t>AZERO/2025/016/LP</t>
         </is>
       </c>
       <c r="B62" t="inlineStr"/>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e tempo indeterminato di Collaboratore tecnico professionale INGEGNERE MECCANICO (Area dei professionisti della salute e dei funzionari) - Ruolo Tecnico - Bando n. 36/2025</t>
+          <t>AZIENDA ZERO_Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di RADIODIAGNOSTICA, ai sensi dell’art. 7, comma 6, del d.lgs. N. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative legate al piano di recupero delle liste di attesa _ bando n. AZERO/2025/016/LP</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E62" t="inlineStr"/>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>Disciplina RADIODIAGNOSTICA</t>
+        </is>
+      </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>07/04/2025 00:00</t>
+          <t>21/07/2025 00:00</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>07/04/2031 00:00</t>
+          <t>21/07/2031 00:00</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>07/05/2025 23:59</t>
+          <t>09/08/2025 23:59</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr"/>
       <c r="R62" t="inlineStr"/>
       <c r="S62" t="inlineStr"/>
       <c r="T62" t="inlineStr"/>
       <c r="U62" t="inlineStr"/>
       <c r="AD62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF62" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG62" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>35/2025</t>
+          <t>AZERO/2025/012/LP</t>
         </is>
       </c>
       <c r="B63" t="inlineStr"/>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e tempo indeterminato di Collaboratore tecnico professionale INGEGNERE ELETTRICO (Area dei professionisti della salute e dei funzionari) - Ruolo Tecnico - Bando n. 35/2025</t>
+          <t>AZIENDA ZERO_Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di OFTALMOLOGIA, ai sensi dell’art. 7, comma 6, del d.lgs. N. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative legate al piano di recupero delle liste di attesa _ bando n. AZERO/2025/012/LP</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E63" t="inlineStr"/>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>Disciplina OFTALMOLOGIA</t>
+        </is>
+      </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>07/04/2025 00:00</t>
+          <t>21/07/2025 00:00</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>07/04/2031 00:00</t>
+          <t>21/07/2031 00:00</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>07/05/2025 23:59</t>
+          <t>09/08/2025 23:59</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr"/>
       <c r="R63" t="inlineStr"/>
       <c r="S63" t="inlineStr"/>
       <c r="T63" t="inlineStr"/>
       <c r="U63" t="inlineStr"/>
       <c r="AD63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF63" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG63" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZERO/2025/005/LP </t>
-[...6 lines deleted...]
-      </c>
+          <t>71/2025</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr"/>
       <c r="C64" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - AVVISO PUBBLICO DI PROCEDURA COMPARATIVA PER SOLI TITOLI, VOLTA ALLA PREDISPOSIZIONE DI ELENCHI CONTENENTI I NOMINATIVI DI MEDICI CHIRURGHI IDONEI AL CONFERIMENTO DI INCARICHI DI LAVORO AUTONOMO NELLA DISCIPLINA DI ALLERGOLOGIA E IMMUNOLOGICA, AI SENSI DELL’ART. 7, COMMA 6, DEL D.LGS. N. 165/2001, PER LA PRESTAZIONE DI ATTIVITÀ PROFESSIONALE NEI RELATIVI SERVIZI/UNITÀ OPERATIVE LEGATE AL PIANO DI RECUPERO DELLE LISTE DI ATTESA - BANDO N. AZERO/2025/005/LP </t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Ginecologia e Ostetricia da assegnare all’Ospedale nodo di rete Asiago - Bando n. 71/2025</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E64" t="inlineStr"/>
       <c r="F64" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Disciplina ALLERGOLOGIA E IMMUNOLOGIA CLINICA</t>
+          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>31/03/2025 00:00</t>
+          <t>18/07/2025 00:00</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>31/03/2031 00:00</t>
+          <t>18/07/2031 00:00</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>19/04/2025 23:59</t>
+          <t>31/01/2026 23:59</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr"/>
       <c r="R64" t="inlineStr"/>
       <c r="S64" t="inlineStr"/>
       <c r="T64" t="inlineStr"/>
       <c r="U64" t="inlineStr"/>
       <c r="AD64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF64" t="inlineStr">
         <is>
           <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG64" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZERO/2025/001/LP </t>
-[...6 lines deleted...]
-      </c>
+          <t>58/2025</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr"/>
       <c r="C65" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - AVVISO PUBBLICO DI PROCEDURA COMPARATIVA PER SOLI TITOLI, VOLTA ALLA PREDISPOSIZIONE DI ELENCHI CONTENENTI I NOMINATIVI DI MEDICI CHIRURGHI IDONEI AL CONFERIMENTO DI INCARICHI DI LAVORO AUTONOMO NELLA DISCIPLINA DI GASTROENTEROLOGIA, AI SENSI DELL’ART. 7, COMMA 6, DEL D.LGS. N. 165/2001, PER LA PRESTAZIONE DI ATTIVITÀ PROFESSIONALE NEI RELATIVI SERVIZI/UNITÀ OPERATIVE LEGATE AL PIANO DI RECUPERO DELLE LISTE DI ATTESA _ BANDO  N. AZERO/2025/001/LP </t>
+          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Oculistica del Presidio ospedaliero di Bassano, Profilo Professionale: Medici – Disciplina: Oftalmologia – Area chirurgica e delle specialità chirurgiche - Bando n. 58/2025</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E65" t="inlineStr"/>
       <c r="F65" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Disciplina GASTROENTEROLOGIA</t>
+          <t>Disciplina OFTALMOLOGIA</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>31/03/2025 00:00</t>
+          <t>16/07/2025 00:00</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>31/03/2031 00:00</t>
+          <t>16/07/2031 00:00</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>19/04/2025 23:59</t>
+          <t>14/08/2025 23:59</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr"/>
       <c r="R65" t="inlineStr"/>
       <c r="S65" t="inlineStr"/>
       <c r="T65" t="inlineStr"/>
       <c r="U65" t="inlineStr"/>
       <c r="AD65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF65" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AG65" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso Direttore Struttura Complessa</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>33/2025</t>
+          <t>AZERO_2025_018_CON</t>
         </is>
       </c>
       <c r="B66" t="inlineStr"/>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per la formulazione di graduatorie finalizzate alla progressione tra le aree - n. 3 posti di Collaboratore tecnico professionale - Area dei professionisti della salute e dei funzionari - Bando n. 33/2025</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 5 posti di Dirigente Medico nella disciplina di Direzione medica di presidio ospedaliero, a tempo pieno ed indeterminato _ Bando n. AZERO_2025_018_CON</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E66" t="inlineStr"/>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>Disciplina DIREZIONE MEDICA DI PRESIDIO OSPEDALIERO</t>
+        </is>
+      </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>31/03/2025 00:00</t>
+          <t>16/07/2025 00:00</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>31/03/2031 00:00</t>
+          <t>16/07/2031 00:00</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>20/04/2025 23:59</t>
+          <t>14/08/2025 23:59</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr"/>
       <c r="R66" t="inlineStr"/>
       <c r="S66" t="inlineStr"/>
       <c r="T66" t="inlineStr"/>
       <c r="U66" t="inlineStr"/>
+      <c r="V66" t="inlineStr">
+        <is>
+          <t>21/10/2025 00:00</t>
+        </is>
+      </c>
+      <c r="W66" t="inlineStr">
+        <is>
+          <t>19/10/2027 00:00</t>
+        </is>
+      </c>
       <c r="AD66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF66" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG66" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>32/2025</t>
+          <t>66/2025</t>
         </is>
       </c>
       <c r="B67" t="inlineStr"/>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per la formulazione di graduatorie finalizzate alla progressione tra le aree - n. 23 posti di Collaboratore amministrativo professionale - Area dei professionisti della salute e dei funzionari - Bando n. 32/2025</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Anestesia e Rianimazione da assegnare all’Ospedale nodo di rete Asiago - Bando n. 66/2025</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E67" t="inlineStr"/>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
+        </is>
+      </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>31/03/2025 00:00</t>
+          <t>11/07/2025 00:00</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>31/03/2031 00:00</t>
+          <t>11/07/2031 00:00</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>20/04/2025 23:59</t>
+          <t>31/01/2026 23:59</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr"/>
       <c r="R67" t="inlineStr"/>
       <c r="S67" t="inlineStr"/>
       <c r="T67" t="inlineStr"/>
       <c r="U67" t="inlineStr"/>
       <c r="AD67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF67" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG67" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZERO/2025/002/LP </t>
-[...6 lines deleted...]
-      </c>
+          <t>54/2025</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr"/>
       <c r="C68" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - AVVISO PUBBLICO DI PROCEDURA COMPARATIVA PER SOLI TITOLI, VOLTA ALLA PREDISPOSIZIONE DI ELENCHI CONTENENTI I NOMINATIVI DI MEDICI CHIRURGHI IDONEI AL CONFERIMENTO DI INCARICHI DI LAVORO AUTONOMO NELLA DISCIPLINA DI DERMATOLOGIA E VENEREOLOGIA, AI SENSI DELL’ART. 7, COMMA 6, DEL D.LGS. N. 165/2001, PER LA PRESTAZIONE DI ATTIVITÀ PROFESSIONALE NEI RELATIVI SERVIZI/UNITÀ OPERATIVE LEGATE AL PIANO DI RECUPERO DELLE LISTE DI ATTESA - BANDO N. AZERO/2025/002/LP </t>
+          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Cardiologia del Presidio ospedaliero di Santorso, Profilo Professionale: Medici – Disciplina: Cardiologia – Area medica e delle specialità mediche - Bando n. 54/2025</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E68" t="inlineStr"/>
       <c r="F68" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Disciplina DERMATOLOGIA E VENEREOLOGIA</t>
+          <t>Disciplina CARDIOLOGIA</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>31/03/2025 00:00</t>
+          <t>07/07/2025 00:00</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>31/03/2031 00:00</t>
+          <t>07/07/2031 00:00</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>19/04/2025 23:59</t>
+          <t>04/08/2025 23:59</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr"/>
       <c r="R68" t="inlineStr"/>
       <c r="S68" t="inlineStr"/>
       <c r="T68" t="inlineStr"/>
       <c r="U68" t="inlineStr"/>
       <c r="AD68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF68" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AG68" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso Direttore Struttura Complessa</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZERO/2025/003/LP </t>
-[...6 lines deleted...]
-      </c>
+          <t>AZERO/2025/009/LP</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr"/>
       <c r="C69" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - AVVISO PUBBLICO DI PROCEDURA COMPARATIVA PER SOLI TITOLI, VOLTA ALLA PREDISPOSIZIONE DI ELENCHI CONTENENTI I NOMINATIVI DI MEDICI CHIRURGHI IDONEI AL CONFERIMENTO DI INCARICHI DI LAVORO AUTONOMO NELLA DISCIPLINA DI ORTOPEDIA E TRAUMATOLOGIA, AI SENSI DELL’ART. 7, COMMA 6, DEL D.LGS. N. 165/2001, PER LA PRESTAZIONE DI ATTIVITÀ PROFESSIONALE NEI RELATIVI SERVIZI/UNITÀ OPERATIVE LEGATE AL PIANO DI RECUPERO DELLE LISTE DI ATTESA - BANDO N. AZERO/2025/003/LP </t>
+          <t>AZIENDA ZERO - Avviso Pubblico, per titoli e colloquio, per l’attribuzione di incarichi individuali di cui all’art. 7, c. 6, del d.lgs. n. 165/2001 relativamente al profilo professionale di Medico Chirurgo nella disciplina di Medicina d'emergenza-urgenza per la prestazione di attività professionale presso i servizi/unità operative di pronto soccorso con contratto di lavoro autonomo_Bando n. AZERO/2025/009/LP</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E69" t="inlineStr"/>
       <c r="F69" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Disciplina ORTOPEDIA E TRAUMATOLOGIA</t>
+          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>31/03/2025 00:00</t>
+          <t>28/05/2025 00:00</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>31/03/2031 00:00</t>
+          <t>28/05/2031 00:00</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>19/04/2025 23:59</t>
+          <t>16/06/2025 17:59</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr"/>
       <c r="R69" t="inlineStr"/>
       <c r="S69" t="inlineStr"/>
       <c r="T69" t="inlineStr"/>
       <c r="U69" t="inlineStr"/>
       <c r="AD69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF69" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG69" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>12/2025</t>
+          <t>42/2025</t>
         </is>
       </c>
       <c r="B70" t="inlineStr"/>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Medicina Legale del Dipartimento di Prevenzione, Profilo Professionale: Medici – Disciplina: Medicina Legale – Area della Medicina Diagnostica e dei Servizi - Bando n. 12/2025</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Chirurgia Vascolare - Bando n. 42/2025</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E70" t="inlineStr"/>
       <c r="F70" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA LEGALE</t>
+          <t>Disciplina CHIRURGIA VASCOLARE</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>31/03/2025 00:00</t>
+          <t>24/04/2025 13:00</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>31/03/2031 00:00</t>
+          <t>24/04/2031 13:00</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>28/04/2025 23:59</t>
+          <t>14/05/2025 23:59</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr"/>
       <c r="R70" t="inlineStr"/>
       <c r="S70" t="inlineStr"/>
       <c r="T70" t="inlineStr"/>
       <c r="U70" t="inlineStr"/>
       <c r="AD70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF70" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG70" t="inlineStr">
         <is>
-          <t>Avviso Direttore Struttura Complessa</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZERO/2025/008/LP </t>
-[...6 lines deleted...]
-      </c>
+          <t>36/2025</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr"/>
       <c r="C71" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA  ZERO - AVVISO PUBBLICO DI PROCEDURA COMPARATIVA PER SOLI TITOLI, VOLTA ALLA PREDISPOSIZIONE DI ELENCHI CONTENENTI I NOMINATIVI DI MEDICI CHIRURGHI IDONEI AL CONFERIMENTO DI INCARICHI DI LAVORO AUTONOMO NELLA DISCIPLINA DI MEDICINA FISICA E RIABILITAZIONE, AI SENSI DELL’ART. 7, COMMA 6, DEL D.LGS. N. 165/2001, PER LA PRESTAZIONE DI ATTIVITÀ PROFESSIONALE NEI RELATIVI SERVIZI/UNITÀ OPERATIVE LEGATE AL PIANO DI RECUPERO DELLE LISTE DI ATTESA  _ BANDO N. AZERO/2025/008/LP </t>
+          <t>Avviso di Mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e tempo indeterminato di Collaboratore tecnico professionale INGEGNERE MECCANICO (Area dei professionisti della salute e dei funzionari) - Ruolo Tecnico - Bando n. 36/2025</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E71" t="inlineStr"/>
-      <c r="F71" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>31/03/2025 00:00</t>
+          <t>07/04/2025 00:00</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>31/03/2031 00:00</t>
+          <t>07/04/2031 00:00</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>19/04/2025 23:59</t>
+          <t>07/05/2025 23:59</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr"/>
       <c r="R71" t="inlineStr"/>
       <c r="S71" t="inlineStr"/>
       <c r="T71" t="inlineStr"/>
       <c r="U71" t="inlineStr"/>
       <c r="AD71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF71" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
       <c r="AG71" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>AZERO/2025/007/LP</t>
-[...6 lines deleted...]
-      </c>
+          <t>35/2025</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr"/>
       <c r="C72" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - AVVISO PUBBLICO DI PROCEDURA COMPARATIVA PER SOLI TITOLI, VOLTA ALLA PREDISPOSIZIONE DI ELENCHI CONTENENTI I NOMINATIVI DI MEDICI CHIRURGHI IDONEI AL CONFERIMENTO DI INCARICHI DI LAVORO AUTONOMO NELLA DISCIPLINA DI OFTALMOLOGIA, AI SENSI DELL’ART. 7, COMMA 6, DEL D.LGS. N. 165/2001, PER LA PRESTAZIONE DI ATTIVITÀ PROFESSIONALE NEI RELATIVI SERVIZI/UNITÀ OPERATIVE LEGATE AL PIANO DI RECUPERO DELLE LISTE DI ATTESA _ BANDO N. AZERO/2025/007/LP</t>
+          <t>Avviso di Mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e tempo indeterminato di Collaboratore tecnico professionale INGEGNERE ELETTRICO (Area dei professionisti della salute e dei funzionari) - Ruolo Tecnico - Bando n. 35/2025</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E72" t="inlineStr"/>
-      <c r="F72" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>31/03/2025 00:00</t>
+          <t>07/04/2025 00:00</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>31/03/2031 00:00</t>
+          <t>07/04/2031 00:00</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>19/04/2025 23:59</t>
+          <t>07/05/2025 23:59</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr"/>
       <c r="R72" t="inlineStr"/>
       <c r="S72" t="inlineStr"/>
       <c r="T72" t="inlineStr"/>
       <c r="U72" t="inlineStr"/>
       <c r="AD72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF72" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
       <c r="AG72" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t xml:space="preserve"> AZERO/2025/006/LP</t>
+          <t xml:space="preserve">AZERO/2025/002/LP </t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t xml:space="preserve"> AZERO/2025/006/LP</t>
+          <t xml:space="preserve">AZERO/2025/002/LP </t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - AVVISO PUBBLICO DI PROCEDURA COMPARATIVA PER SOLI TITOLI, VOLTA ALLA PREDISPOSIZIONE DI ELENCHI CONTENENTI I NOMINATIVI DI MEDICI CHIRURGHI IDONEI AL CONFERIMENTO DI INCARICHI DI LAVORO AUTONOMO NELLA DISCIPLINA DI REUMATOLOGIA, AI SENSI DELL’ART. 7, COMMA 6, DEL D.LGS. N. 165/2001, PER LA PRESTAZIONE DI ATTIVITÀ PROFESSIONALE NEI RELATIVI SERVIZI/UNITÀ OPERATIVE LEGATE AL PIANO DI RECUPERO DELLE LISTE DI ATTESA _ BANDO N. AZERO/2025/006/LP</t>
+          <t xml:space="preserve">AZIENDA ZERO - AVVISO PUBBLICO DI PROCEDURA COMPARATIVA PER SOLI TITOLI, VOLTA ALLA PREDISPOSIZIONE DI ELENCHI CONTENENTI I NOMINATIVI DI MEDICI CHIRURGHI IDONEI AL CONFERIMENTO DI INCARICHI DI LAVORO AUTONOMO NELLA DISCIPLINA DI DERMATOLOGIA E VENEREOLOGIA, AI SENSI DELL’ART. 7, COMMA 6, DEL D.LGS. N. 165/2001, PER LA PRESTAZIONE DI ATTIVITÀ PROFESSIONALE NEI RELATIVI SERVIZI/UNITÀ OPERATIVE LEGATE AL PIANO DI RECUPERO DELLE LISTE DI ATTESA - BANDO N. AZERO/2025/002/LP </t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E73" t="inlineStr"/>
       <c r="F73" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Disciplina REUMATOLOGIA</t>
+          <t>Disciplina DERMATOLOGIA E VENEREOLOGIA</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>31/03/2025 00:00</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>31/03/2031 00:00</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>19/04/2025 23:59</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O73" t="inlineStr">
         <is>
           <t>No</t>
@@ -6422,77 +6660,77 @@
       </c>
       <c r="Q73" t="inlineStr"/>
       <c r="R73" t="inlineStr"/>
       <c r="S73" t="inlineStr"/>
       <c r="T73" t="inlineStr"/>
       <c r="U73" t="inlineStr"/>
       <c r="AD73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF73" t="inlineStr">
         <is>
           <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG73" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZERO/2025/004/LP </t>
+          <t xml:space="preserve">AZERO/2025/001/LP </t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZERO/2025/004/LP </t>
+          <t xml:space="preserve">AZERO/2025/001/LP </t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t xml:space="preserve">AZIENDA ZERO - AVVISO PUBBLICO DI PROCEDURA COMPARATIVA PER SOLI TITOLI, VOLTA ALLA PREDISPOSIZIONE DI ELENCHI CONTENENTI I NOMINATIVI DI MEDICI CHIRURGHI IDONEI AL CONFERIMENTO DI INCARICHI DI LAVORO AUTONOMO NELLA DISCIPLINA DI RADIODIAGNOSTICA, AI SENSI DELL’ART. 7, COMMA 6, DEL D.LGS. N. 165/2001, PER LA PRESTAZIONE DI ATTIVITÀ PROFESSIONALE NEI RELATIVI SERVIZI/UNITÀ OPERATIVE LEGATE AL PIANO DI RECUPERO DELLE LISTE DI ATTESA _ BANDO N. AZERO/2025/004/LP </t>
+          <t xml:space="preserve">AZIENDA ZERO - AVVISO PUBBLICO DI PROCEDURA COMPARATIVA PER SOLI TITOLI, VOLTA ALLA PREDISPOSIZIONE DI ELENCHI CONTENENTI I NOMINATIVI DI MEDICI CHIRURGHI IDONEI AL CONFERIMENTO DI INCARICHI DI LAVORO AUTONOMO NELLA DISCIPLINA DI GASTROENTEROLOGIA, AI SENSI DELL’ART. 7, COMMA 6, DEL D.LGS. N. 165/2001, PER LA PRESTAZIONE DI ATTIVITÀ PROFESSIONALE NEI RELATIVI SERVIZI/UNITÀ OPERATIVE LEGATE AL PIANO DI RECUPERO DELLE LISTE DI ATTESA _ BANDO  N. AZERO/2025/001/LP </t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E74" t="inlineStr"/>
       <c r="F74" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Disciplina RADIODIAGNOSTICA</t>
+          <t>Disciplina GASTROENTEROLOGIA</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>31/03/2025 00:00</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>31/03/2031 00:00</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>19/04/2025 23:59</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O74" t="inlineStr">
         <is>
           <t>No</t>
@@ -6500,8036 +6738,8040 @@
       </c>
       <c r="Q74" t="inlineStr"/>
       <c r="R74" t="inlineStr"/>
       <c r="S74" t="inlineStr"/>
       <c r="T74" t="inlineStr"/>
       <c r="U74" t="inlineStr"/>
       <c r="AD74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF74" t="inlineStr">
         <is>
           <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG74" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>AZERO/2025/001/AVV</t>
-[...6 lines deleted...]
-      </c>
+          <t>32/2025</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr"/>
       <c r="C75" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Avviso Pubblico di mobilità volontaria esterna per la copertura di n. 120 posti di Infermiere, a tempo pieno ed indeterminato, con esclusivo riguardo al personale infermieristico alle dipendenze delle Aziende ed Enti del S.S.R. della Regione del Veneto _ Bando n. AZERO/2025/001/AVV</t>
+          <t>Avviso di selezione interna per la formulazione di graduatorie finalizzate alla progressione tra le aree - n. 23 posti di Collaboratore amministrativo professionale - Area dei professionisti della salute e dei funzionari - Bando n. 32/2025</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E75" t="inlineStr"/>
-      <c r="F75" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>26/03/2025 00:00</t>
+          <t>31/03/2025 00:00</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>26/03/2031 00:00</t>
+          <t>31/03/2031 00:00</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>24/04/2025 18:00</t>
+          <t>20/04/2025 23:59</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr"/>
       <c r="R75" t="inlineStr"/>
       <c r="S75" t="inlineStr"/>
       <c r="T75" t="inlineStr"/>
       <c r="U75" t="inlineStr"/>
-      <c r="V75" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF75" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG75" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>24/2025</t>
+          <t>33/2025</t>
         </is>
       </c>
       <c r="B76" t="inlineStr"/>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e tempo indeterminato di Dirigente Medico - Disciplina: Anestesia e Rianimazione - Bando n. 24/2025</t>
+          <t>Avviso di selezione interna per la formulazione di graduatorie finalizzate alla progressione tra le aree - n. 3 posti di Collaboratore tecnico professionale - Area dei professionisti della salute e dei funzionari - Bando n. 33/2025</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E76" t="inlineStr"/>
-      <c r="F76" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>10/03/2025 00:00</t>
+          <t>31/03/2025 00:00</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>10/03/2031 00:00</t>
+          <t>31/03/2031 00:00</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>09/04/2025 23:59</t>
+          <t>20/04/2025 23:59</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr"/>
       <c r="R76" t="inlineStr"/>
       <c r="S76" t="inlineStr"/>
       <c r="T76" t="inlineStr"/>
       <c r="U76" t="inlineStr"/>
       <c r="AD76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF76" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG76" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>6/2025</t>
+          <t>12/2025</t>
         </is>
       </c>
       <c r="B77" t="inlineStr"/>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e tempo indeterminato di Dirigente Medico - Disciplina: Chirurgia Vascolare - Bando n. 6/2025</t>
+          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Medicina Legale del Dipartimento di Prevenzione, Profilo Professionale: Medici – Disciplina: Medicina Legale – Area della Medicina Diagnostica e dei Servizi - Bando n. 12/2025</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E77" t="inlineStr"/>
       <c r="F77" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Disciplina CHIRURGIA VASCOLARE</t>
+          <t>Disciplina MEDICINA LEGALE</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>11/02/2025 00:00</t>
+          <t>31/03/2025 00:00</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>11/02/2031 00:00</t>
+          <t>31/03/2031 00:00</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>13/03/2025 23:59</t>
+          <t>28/04/2025 23:59</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr"/>
       <c r="R77" t="inlineStr"/>
       <c r="S77" t="inlineStr"/>
       <c r="T77" t="inlineStr"/>
       <c r="U77" t="inlineStr"/>
       <c r="AD77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF77" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AG77" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Avviso Direttore Struttura Complessa</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>11/2025</t>
-[...2 lines deleted...]
-      <c r="B78" t="inlineStr"/>
+          <t xml:space="preserve">AZERO/2025/005/LP </t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AZERO/2025/005/LP </t>
+        </is>
+      </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale ad un medico chirurgo specializzato in Neuropsichiatria infantile. Bando n. 11/2025</t>
+          <t xml:space="preserve">AZIENDA ZERO - AVVISO PUBBLICO DI PROCEDURA COMPARATIVA PER SOLI TITOLI, VOLTA ALLA PREDISPOSIZIONE DI ELENCHI CONTENENTI I NOMINATIVI DI MEDICI CHIRURGHI IDONEI AL CONFERIMENTO DI INCARICHI DI LAVORO AUTONOMO NELLA DISCIPLINA DI ALLERGOLOGIA E IMMUNOLOGICA, AI SENSI DELL’ART. 7, COMMA 6, DEL D.LGS. N. 165/2001, PER LA PRESTAZIONE DI ATTIVITÀ PROFESSIONALE NEI RELATIVI SERVIZI/UNITÀ OPERATIVE LEGATE AL PIANO DI RECUPERO DELLE LISTE DI ATTESA - BANDO N. AZERO/2025/005/LP </t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E78" t="inlineStr"/>
       <c r="F78" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Disciplina NEUROPSICHIATRIA INFANTILE</t>
+          <t>Disciplina ALLERGOLOGIA E IMMUNOLOGIA CLINICA</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>11/02/2025 00:00</t>
+          <t>31/03/2025 00:00</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>11/02/2031 00:00</t>
+          <t>31/03/2031 00:00</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>21/02/2025 23:59</t>
+          <t>19/04/2025 23:59</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr"/>
       <c r="R78" t="inlineStr"/>
       <c r="S78" t="inlineStr"/>
       <c r="T78" t="inlineStr"/>
       <c r="U78" t="inlineStr"/>
       <c r="AD78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF78" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG78" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>131/2024</t>
-[...2 lines deleted...]
-      <c r="B79" t="inlineStr"/>
+          <t xml:space="preserve"> AZERO/2025/006/LP</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> AZERO/2025/006/LP</t>
+        </is>
+      </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di medici chirurghi specializzati in Pediatria idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 131/2024</t>
+          <t>AZIENDA ZERO - AVVISO PUBBLICO DI PROCEDURA COMPARATIVA PER SOLI TITOLI, VOLTA ALLA PREDISPOSIZIONE DI ELENCHI CONTENENTI I NOMINATIVI DI MEDICI CHIRURGHI IDONEI AL CONFERIMENTO DI INCARICHI DI LAVORO AUTONOMO NELLA DISCIPLINA DI REUMATOLOGIA, AI SENSI DELL’ART. 7, COMMA 6, DEL D.LGS. N. 165/2001, PER LA PRESTAZIONE DI ATTIVITÀ PROFESSIONALE NEI RELATIVI SERVIZI/UNITÀ OPERATIVE LEGATE AL PIANO DI RECUPERO DELLE LISTE DI ATTESA _ BANDO N. AZERO/2025/006/LP</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E79" t="inlineStr"/>
       <c r="F79" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Disciplina PEDIATRIA</t>
+          <t>Disciplina REUMATOLOGIA</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>03/01/2025 00:00</t>
+          <t>31/03/2025 00:00</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>03/01/2031 00:00</t>
+          <t>31/03/2031 00:00</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>13/01/2025 23:59</t>
+          <t>19/04/2025 23:59</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr"/>
       <c r="R79" t="inlineStr"/>
       <c r="S79" t="inlineStr"/>
       <c r="T79" t="inlineStr"/>
       <c r="U79" t="inlineStr"/>
       <c r="AD79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF79" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG79" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>132/2024</t>
-[...2 lines deleted...]
-      <c r="B80" t="inlineStr"/>
+          <t>AZERO/2025/007/LP</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>AZERO/2025/007/LP</t>
+        </is>
+      </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per l'assegnazione di una borsa di studio per la formazione di un farmacista nelle attività di sperimentazione clinica. Bando n. 132/2024</t>
+          <t>AZIENDA ZERO - AVVISO PUBBLICO DI PROCEDURA COMPARATIVA PER SOLI TITOLI, VOLTA ALLA PREDISPOSIZIONE DI ELENCHI CONTENENTI I NOMINATIVI DI MEDICI CHIRURGHI IDONEI AL CONFERIMENTO DI INCARICHI DI LAVORO AUTONOMO NELLA DISCIPLINA DI OFTALMOLOGIA, AI SENSI DELL’ART. 7, COMMA 6, DEL D.LGS. N. 165/2001, PER LA PRESTAZIONE DI ATTIVITÀ PROFESSIONALE NEI RELATIVI SERVIZI/UNITÀ OPERATIVE LEGATE AL PIANO DI RECUPERO DELLE LISTE DI ATTESA _ BANDO N. AZERO/2025/007/LP</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E80" t="inlineStr"/>
       <c r="F80" t="inlineStr">
         <is>
-          <t>FARMACISTI</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>FARMACISTI</t>
+          <t>Disciplina OFTALMOLOGIA</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>03/01/2025 00:00</t>
+          <t>31/03/2025 00:00</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>03/01/2031 00:00</t>
+          <t>31/03/2031 00:00</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>13/01/2025 23:59</t>
+          <t>19/04/2025 23:59</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr"/>
       <c r="R80" t="inlineStr"/>
       <c r="S80" t="inlineStr"/>
       <c r="T80" t="inlineStr"/>
       <c r="U80" t="inlineStr"/>
       <c r="AD80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF80" t="inlineStr">
         <is>
-          <t>Borse di studio</t>
+          <t>Avviso pubblico</t>
+        </is>
+      </c>
+      <c r="AG80" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>1/2025</t>
-[...2 lines deleted...]
-      <c r="B81" t="inlineStr"/>
+          <t xml:space="preserve">AZERO/2025/008/LP </t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AZERO/2025/008/LP </t>
+        </is>
+      </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale ad un medico chirurgo specializzato in Ginecologia e Ostetricia. Bando n. 1/2025</t>
+          <t xml:space="preserve">AZIENDA  ZERO - AVVISO PUBBLICO DI PROCEDURA COMPARATIVA PER SOLI TITOLI, VOLTA ALLA PREDISPOSIZIONE DI ELENCHI CONTENENTI I NOMINATIVI DI MEDICI CHIRURGHI IDONEI AL CONFERIMENTO DI INCARICHI DI LAVORO AUTONOMO NELLA DISCIPLINA DI MEDICINA FISICA E RIABILITAZIONE, AI SENSI DELL’ART. 7, COMMA 6, DEL D.LGS. N. 165/2001, PER LA PRESTAZIONE DI ATTIVITÀ PROFESSIONALE NEI RELATIVI SERVIZI/UNITÀ OPERATIVE LEGATE AL PIANO DI RECUPERO DELLE LISTE DI ATTESA  _ BANDO N. AZERO/2025/008/LP </t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E81" t="inlineStr"/>
       <c r="F81" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
+          <t>Disciplina MEDICINA FISICA E RIABILITAZIONE</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>03/01/2025 00:00</t>
+          <t>31/03/2025 00:00</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>03/01/2031 00:00</t>
+          <t>31/03/2031 00:00</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>13/01/2025 23:59</t>
+          <t>19/04/2025 23:59</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr"/>
       <c r="R81" t="inlineStr"/>
       <c r="S81" t="inlineStr"/>
       <c r="T81" t="inlineStr"/>
       <c r="U81" t="inlineStr"/>
       <c r="AD81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF81" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG81" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>13/2024</t>
-[...2 lines deleted...]
-      <c r="B82" t="inlineStr"/>
+          <t xml:space="preserve">AZERO/2025/003/LP </t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AZERO/2025/003/LP </t>
+        </is>
+      </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per l’assegnazione di una borsa di studio per la formazione di un farmacista nelle attività di study coordinator presso l'UOC di Oncoematologia del presidio ospedaliero di Bassano - Bando n. 130/2024</t>
+          <t xml:space="preserve">AZIENDA ZERO - AVVISO PUBBLICO DI PROCEDURA COMPARATIVA PER SOLI TITOLI, VOLTA ALLA PREDISPOSIZIONE DI ELENCHI CONTENENTI I NOMINATIVI DI MEDICI CHIRURGHI IDONEI AL CONFERIMENTO DI INCARICHI DI LAVORO AUTONOMO NELLA DISCIPLINA DI ORTOPEDIA E TRAUMATOLOGIA, AI SENSI DELL’ART. 7, COMMA 6, DEL D.LGS. N. 165/2001, PER LA PRESTAZIONE DI ATTIVITÀ PROFESSIONALE NEI RELATIVI SERVIZI/UNITÀ OPERATIVE LEGATE AL PIANO DI RECUPERO DELLE LISTE DI ATTESA - BANDO N. AZERO/2025/003/LP </t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E82" t="inlineStr"/>
       <c r="F82" t="inlineStr">
         <is>
-          <t>FARMACISTI</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>FARMACISTI</t>
+          <t>Disciplina ORTOPEDIA E TRAUMATOLOGIA</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>24/12/2024 00:00</t>
+          <t>31/03/2025 00:00</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>24/12/2030 00:00</t>
+          <t>31/03/2031 00:00</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>03/01/2025 23:59</t>
+          <t>19/04/2025 23:59</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr"/>
       <c r="R82" t="inlineStr"/>
       <c r="S82" t="inlineStr"/>
       <c r="T82" t="inlineStr"/>
       <c r="U82" t="inlineStr"/>
       <c r="AD82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF82" t="inlineStr">
         <is>
-          <t>Borse di studio</t>
+          <t>Avviso pubblico</t>
+        </is>
+      </c>
+      <c r="AG82" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>118/2024</t>
-[...2 lines deleted...]
-      <c r="B83" t="inlineStr"/>
+          <t xml:space="preserve">AZERO/2025/004/LP </t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AZERO/2025/004/LP </t>
+        </is>
+      </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Concorso Pubblico, per titoli ed esami, per l’assunzione a tempo indeterminato di n. 8 Assistenti Amministrativi - - area degli assistenti (ruolo amministrativo) - riservati alle categorie di cui all'art. 1 Legge 12.03.1999, n. 68 "Norme per il diritto di lavoro delle persone con disabilità" - Bando n. 118/2024</t>
+          <t xml:space="preserve">AZIENDA ZERO - AVVISO PUBBLICO DI PROCEDURA COMPARATIVA PER SOLI TITOLI, VOLTA ALLA PREDISPOSIZIONE DI ELENCHI CONTENENTI I NOMINATIVI DI MEDICI CHIRURGHI IDONEI AL CONFERIMENTO DI INCARICHI DI LAVORO AUTONOMO NELLA DISCIPLINA DI RADIODIAGNOSTICA, AI SENSI DELL’ART. 7, COMMA 6, DEL D.LGS. N. 165/2001, PER LA PRESTAZIONE DI ATTIVITÀ PROFESSIONALE NEI RELATIVI SERVIZI/UNITÀ OPERATIVE LEGATE AL PIANO DI RECUPERO DELLE LISTE DI ATTESA _ BANDO N. AZERO/2025/004/LP </t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E83" t="inlineStr"/>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>Disciplina RADIODIAGNOSTICA</t>
+        </is>
+      </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>18/12/2024 00:00</t>
+          <t>31/03/2025 00:00</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>18/12/2030 00:00</t>
+          <t>31/03/2031 00:00</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>16/01/2025 23:59</t>
+          <t>19/04/2025 23:59</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr"/>
       <c r="R83" t="inlineStr"/>
       <c r="S83" t="inlineStr"/>
       <c r="T83" t="inlineStr"/>
       <c r="U83" t="inlineStr"/>
-      <c r="X83" t="n">
-[...6 lines deleted...]
-      </c>
       <c r="AD83" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF83" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG83" t="inlineStr">
         <is>
-          <t>Selezione per l'assunzione ex L. 68/99</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>129/2024</t>
-[...2 lines deleted...]
-      <c r="B84" t="inlineStr"/>
+          <t>AZERO/2025/001/AVV</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>AZERO/2025/001/AVV</t>
+        </is>
+      </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento a personale del ruolo Sanitario "Coordinamento Adi D1" all'interno della U.O.C. Cure Primarie del Distretto 1 Bassano - Bando n. 129/2024</t>
+          <t>AZIENDA ZERO - Avviso Pubblico di mobilità volontaria esterna per la copertura di n. 120 posti di Infermiere, a tempo pieno ed indeterminato, con esclusivo riguardo al personale infermieristico alle dipendenze delle Aziende ed Enti del S.S.R. della Regione del Veneto _ Bando n. AZERO/2025/001/AVV</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E84" t="inlineStr"/>
       <c r="F84" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>16/12/2024 00:00</t>
+          <t>26/03/2025 00:00</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>16/12/2030 00:00</t>
+          <t>26/03/2031 00:00</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>31/12/2024 23:59</t>
+          <t>24/04/2025 18:00</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q84" t="inlineStr"/>
       <c r="R84" t="inlineStr"/>
       <c r="S84" t="inlineStr"/>
       <c r="T84" t="inlineStr"/>
       <c r="U84" t="inlineStr"/>
+      <c r="V84" t="inlineStr">
+        <is>
+          <t>04/07/2025 00:00</t>
+        </is>
+      </c>
       <c r="AD84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF84" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
       <c r="AG84" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>127/2024</t>
+          <t>24/2025</t>
         </is>
       </c>
       <c r="B85" t="inlineStr"/>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di medici chirurghi idonei al conferimento di incarichi di collaborazione di natura libero professionale da assegnare alle Unità operative aziendali di Psichiatria. Bando n. 127/2024</t>
+          <t>Avviso di Mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e tempo indeterminato di Dirigente Medico - Disciplina: Anestesia e Rianimazione - Bando n. 24/2025</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E85" t="inlineStr"/>
       <c r="F85" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Disciplina PSICHIATRIA</t>
+          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>09/12/2024 00:00</t>
+          <t>10/03/2025 00:00</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>09/12/2030 00:00</t>
+          <t>10/03/2031 00:00</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>19/12/2024 23:59</t>
+          <t>09/04/2025 23:59</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr"/>
       <c r="R85" t="inlineStr"/>
       <c r="S85" t="inlineStr"/>
       <c r="T85" t="inlineStr"/>
       <c r="U85" t="inlineStr"/>
       <c r="AD85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF85" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
       <c r="AG85" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>126/2024</t>
+          <t>11/2025</t>
         </is>
       </c>
       <c r="B86" t="inlineStr"/>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a Odontoiatra esperto in disturbi ostruttivi respiratori nel sonno. Bando n. 126/2024</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale ad un medico chirurgo specializzato in Neuropsichiatria infantile. Bando n. 11/2025</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E86" t="inlineStr"/>
       <c r="F86" t="inlineStr">
         <is>
-          <t>ODONTOIATRI</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Dirigente Odontoiatra</t>
+          <t>Disciplina NEUROPSICHIATRIA INFANTILE</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>09/12/2024 00:00</t>
+          <t>11/02/2025 00:00</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>09/12/2030 00:00</t>
+          <t>11/02/2031 00:00</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>19/12/2024 23:59</t>
+          <t>21/02/2025 23:59</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr"/>
       <c r="R86" t="inlineStr"/>
       <c r="S86" t="inlineStr"/>
       <c r="T86" t="inlineStr"/>
       <c r="U86" t="inlineStr"/>
       <c r="AD86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF86" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG86" t="inlineStr">
         <is>
           <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>123/2024</t>
+          <t>6/2025</t>
         </is>
       </c>
       <c r="B87" t="inlineStr"/>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) U.O.C. Psichiatria 1 Bassano "Coordinamento Psichiatria D1 (area degenze)" presso il Presidio Ospedaliero di Bassano per il personale del ruolo sanitario dell'Area dei Professionisti della Salute e dei Funzionari – Infermiere - Bando n. 123/2024</t>
+          <t>Avviso di Mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e tempo indeterminato di Dirigente Medico - Disciplina: Chirurgia Vascolare - Bando n. 6/2025</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E87" t="inlineStr"/>
       <c r="F87" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Disciplina CHIRURGIA VASCOLARE</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>25/11/2024 00:00</t>
+          <t>11/02/2025 00:00</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>25/11/2030 00:00</t>
+          <t>11/02/2031 00:00</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>10/12/2024 23:59</t>
+          <t>13/03/2025 23:59</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr"/>
       <c r="R87" t="inlineStr"/>
       <c r="S87" t="inlineStr"/>
       <c r="T87" t="inlineStr"/>
       <c r="U87" t="inlineStr"/>
       <c r="AD87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF87" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
       <c r="AG87" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>121/2024</t>
+          <t>131/2024</t>
         </is>
       </c>
       <c r="B88" t="inlineStr"/>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a medici chirurghi da assegnare alle Strutture di Accettazione e Pronto Soccorso dei Presidi Ospedalieri dell'Azienda ULSS 7 Pedemontana - Bando n. 121/2024</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di medici chirurghi specializzati in Pediatria idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 131/2024</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E88" t="inlineStr"/>
       <c r="F88" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
+          <t>Disciplina PEDIATRIA</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>22/11/2024 00:00</t>
+          <t>03/01/2025 00:00</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>22/11/2030 00:00</t>
+          <t>03/01/2031 00:00</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>13/01/2025 23:59</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr"/>
       <c r="R88" t="inlineStr"/>
       <c r="S88" t="inlineStr"/>
       <c r="T88" t="inlineStr"/>
       <c r="U88" t="inlineStr"/>
       <c r="AD88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF88" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG88" t="inlineStr">
         <is>
           <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>120/2024</t>
+          <t>132/2024</t>
         </is>
       </c>
       <c r="B89" t="inlineStr"/>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di medici veterinari idonei al conferimento di incarichi di collaborazione di natura libero professionale per lo svolgimento delle attività di risanamento, bonifica sanitaria e vaccinazione negli allevamenti zootecnici per l’anno 2025 - Bando n. 120/2024</t>
+          <t>Avviso di procedura selettiva per l'assegnazione di una borsa di studio per la formazione di un farmacista nelle attività di sperimentazione clinica. Bando n. 132/2024</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E89" t="inlineStr"/>
       <c r="F89" t="inlineStr">
         <is>
-          <t>VETERINARI</t>
+          <t>FARMACISTI</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Dirigente Veterinario</t>
+          <t>FARMACISTI</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>20/11/2024 00:00</t>
+          <t>03/01/2025 00:00</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>20/11/2030 00:00</t>
+          <t>03/01/2031 00:00</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>30/11/2024 23:59</t>
+          <t>13/01/2025 23:59</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr"/>
       <c r="R89" t="inlineStr"/>
       <c r="S89" t="inlineStr"/>
       <c r="T89" t="inlineStr"/>
       <c r="U89" t="inlineStr"/>
       <c r="AD89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF89" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
-[...4 lines deleted...]
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Borse di studio</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>116/2024</t>
+          <t>1/2025</t>
         </is>
       </c>
       <c r="B90" t="inlineStr"/>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a medici chirurghi da assegnare ai servizi di medicina trasfusionale dell’Azienda U.L.S.S. n. 7 Pedemontana. Bando n. 116/2024</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale ad un medico chirurgo specializzato in Ginecologia e Ostetricia. Bando n. 1/2025</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E90" t="inlineStr"/>
       <c r="F90" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>11/11/2024 00:00</t>
+          <t>03/01/2025 00:00</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>11/11/2030 00:00</t>
+          <t>03/01/2031 00:00</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>31/01/2025 23:59</t>
+          <t>13/01/2025 23:59</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr"/>
       <c r="R90" t="inlineStr"/>
       <c r="S90" t="inlineStr"/>
       <c r="T90" t="inlineStr"/>
       <c r="U90" t="inlineStr"/>
       <c r="AD90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF90" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG90" t="inlineStr">
         <is>
           <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>110/2024</t>
+          <t>13/2024</t>
         </is>
       </c>
       <c r="B91" t="inlineStr"/>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Avviso pubblico per la manifestazione di interesse diretta ad individuare personale iscritto all'elenco di cui all'articolo 8 della legge 12 marzo 1999, n. 68, interessato ad un percorso di tirocinio formativo/di orientamento finalizzato all'assunzione all'interno dell'Azienda ULSS 7 Pedemontana - Bando n. 110/2024</t>
+          <t>Avviso di procedura selettiva per l’assegnazione di una borsa di studio per la formazione di un farmacista nelle attività di study coordinator presso l'UOC di Oncoematologia del presidio ospedaliero di Bassano - Bando n. 130/2024</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E91" t="inlineStr"/>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>FARMACISTI</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>FARMACISTI</t>
+        </is>
+      </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>05/11/2024 12:30</t>
+          <t>24/12/2024 00:00</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>05/11/2030 12:30</t>
+          <t>24/12/2030 00:00</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>20/11/2024 23:59</t>
+          <t>03/01/2025 23:59</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr"/>
       <c r="R91" t="inlineStr"/>
       <c r="S91" t="inlineStr"/>
       <c r="T91" t="inlineStr"/>
       <c r="U91" t="inlineStr"/>
       <c r="AD91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF91" t="inlineStr">
         <is>
-          <t>Selezione per assunzioni ex L. 68/99</t>
-[...4 lines deleted...]
-          <t>Selezione per l'assunzione ex L. 68/99</t>
+          <t>Borse di studio</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>109/2024</t>
+          <t>118/2024</t>
         </is>
       </c>
       <c r="B92" t="inlineStr"/>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Avviso di mobilità volontaria esterna, per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Medico - disciplina: Ematologia - Bando n. 109/2024</t>
+          <t>Concorso Pubblico, per titoli ed esami, per l’assunzione a tempo indeterminato di n. 8 Assistenti Amministrativi - - area degli assistenti (ruolo amministrativo) - riservati alle categorie di cui all'art. 1 Legge 12.03.1999, n. 68 "Norme per il diritto di lavoro delle persone con disabilità" - Bando n. 118/2024</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E92" t="inlineStr"/>
-      <c r="F92" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>28/10/2024 00:00</t>
+          <t>18/12/2024 00:00</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>28/10/2030 00:00</t>
+          <t>18/12/2030 00:00</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>27/11/2024 23:59</t>
+          <t>16/01/2025 23:59</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q92" t="inlineStr"/>
       <c r="R92" t="inlineStr"/>
       <c r="S92" t="inlineStr"/>
       <c r="T92" t="inlineStr"/>
       <c r="U92" t="inlineStr"/>
+      <c r="X92" t="n">
+        <v>4</v>
+      </c>
+      <c r="AC92" t="inlineStr">
+        <is>
+          <t>01/08/2025 00:00</t>
+        </is>
+      </c>
       <c r="AD92" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF92" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG92" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Selezione per l'assunzione ex L. 68/99</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>108/2024</t>
+          <t>129/2024</t>
         </is>
       </c>
       <c r="B93" t="inlineStr"/>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di medici chirurghi specializzati in Psichiatria idonei al conferimento di un incarico di collaborazione di natura libero professionale. Bando n. 108/2024</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento a personale del ruolo Sanitario "Coordinamento Adi D1" all'interno della U.O.C. Cure Primarie del Distretto 1 Bassano - Bando n. 129/2024</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E93" t="inlineStr"/>
       <c r="F93" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Disciplina PSICHIATRIA</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>28/10/2024 00:00</t>
+          <t>16/12/2024 00:00</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>28/10/2030 00:00</t>
+          <t>16/12/2030 00:00</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>07/11/2024 23:59</t>
+          <t>31/12/2024 23:59</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q93" t="inlineStr"/>
       <c r="R93" t="inlineStr"/>
       <c r="S93" t="inlineStr"/>
       <c r="T93" t="inlineStr"/>
       <c r="U93" t="inlineStr"/>
       <c r="AD93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF93" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG93" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>107/2024</t>
+          <t>127/2024</t>
         </is>
       </c>
       <c r="B94" t="inlineStr"/>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Avviso di mobilità volontaria esterna, per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Medico - disciplina: Ginecologia e Ostetricia - Bando n. 107/2024</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di medici chirurghi idonei al conferimento di incarichi di collaborazione di natura libero professionale da assegnare alle Unità operative aziendali di Psichiatria. Bando n. 127/2024</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E94" t="inlineStr"/>
       <c r="F94" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
+          <t>Disciplina PSICHIATRIA</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>21/10/2024 00:00</t>
+          <t>09/12/2024 00:00</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>21/10/2030 00:00</t>
+          <t>09/12/2030 00:00</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>20/11/2024 23:59</t>
+          <t>19/12/2024 23:59</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q94" t="inlineStr"/>
       <c r="R94" t="inlineStr"/>
       <c r="S94" t="inlineStr"/>
       <c r="T94" t="inlineStr"/>
       <c r="U94" t="inlineStr"/>
       <c r="AD94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF94" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG94" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>97/2024</t>
+          <t>126/2024</t>
         </is>
       </c>
       <c r="B95" t="inlineStr"/>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per l’assegnazione di una borsa di studio in favore di un farmacista nell’ambito delle attività del piano “Farmacia dei Servizi per i pazienti fragili: riconciliazione terapeutica dopo dimissione da ricovero” e nella promozione del processo di deprescrizione farmacologica. Bando n. 97/2024</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a Odontoiatra esperto in disturbi ostruttivi respiratori nel sonno. Bando n. 126/2024</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E95" t="inlineStr"/>
       <c r="F95" t="inlineStr">
         <is>
-          <t>FARMACISTI</t>
+          <t>ODONTOIATRI</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Disciplina FARMACEUTICA TERRITORIALE</t>
+          <t>Dirigente Odontoiatra</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>07/10/2024 00:00</t>
+          <t>09/12/2024 00:00</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>07/10/2030 00:00</t>
+          <t>09/12/2030 00:00</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>17/10/2024 23:59</t>
+          <t>19/12/2024 23:59</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr"/>
       <c r="R95" t="inlineStr"/>
       <c r="S95" t="inlineStr"/>
       <c r="T95" t="inlineStr"/>
       <c r="U95" t="inlineStr"/>
       <c r="AD95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF95" t="inlineStr">
         <is>
-          <t>Borse di studio</t>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AG95" t="inlineStr">
+        <is>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>98/2024</t>
+          <t>123/2024</t>
         </is>
       </c>
       <c r="B96" t="inlineStr"/>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Avviso di mobilità volontaria esterna, per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Medico - disciplina: Psichiatria - Bando n. 98/2024</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) U.O.C. Psichiatria 1 Bassano "Coordinamento Psichiatria D1 (area degenze)" presso il Presidio Ospedaliero di Bassano per il personale del ruolo sanitario dell'Area dei Professionisti della Salute e dei Funzionari – Infermiere - Bando n. 123/2024</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E96" t="inlineStr"/>
       <c r="F96" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Disciplina PSICHIATRIA</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>07/10/2024 00:00</t>
+          <t>25/11/2024 00:00</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>07/10/2030 00:00</t>
+          <t>25/11/2030 00:00</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>06/11/2024 23:59</t>
+          <t>10/12/2024 23:59</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q96" t="inlineStr"/>
       <c r="R96" t="inlineStr"/>
       <c r="S96" t="inlineStr"/>
       <c r="T96" t="inlineStr"/>
       <c r="U96" t="inlineStr"/>
       <c r="AD96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF96" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG96" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>AZERO_2024_015_LP</t>
+          <t>121/2024</t>
         </is>
       </c>
       <c r="B97" t="inlineStr"/>
       <c r="C97" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO_Avviso Pubblico, per soli titoli, per l'attribuzione di incarichi individuali di cui all'art. 7, c. 6, del D.Lgs. n. 165/2001 relativamente al profilo professionale di medico chirurgo in VARIE DISCIPLINE con contratto di lavoro autonomo per l'esecuzione di indagini ecografiche_Bando n. AZERO_2024_015_LP</t>
+          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a medici chirurghi da assegnare alle Strutture di Accettazione e Pronto Soccorso dei Presidi Ospedalieri dell'Azienda ULSS 7 Pedemontana - Bando n. 121/2024</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E97" t="inlineStr"/>
       <c r="F97" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>05/10/2024 00:00</t>
+          <t>22/11/2024 00:00</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>05/10/2030 00:00</t>
+          <t>22/11/2030 00:00</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>24/10/2024 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q97" t="inlineStr"/>
       <c r="R97" t="inlineStr"/>
       <c r="S97" t="inlineStr"/>
       <c r="T97" t="inlineStr"/>
       <c r="U97" t="inlineStr"/>
       <c r="AD97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF97" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG97" t="inlineStr">
         <is>
           <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>AZERO_2024_011_LP</t>
+          <t>120/2024</t>
         </is>
       </c>
       <c r="B98" t="inlineStr"/>
       <c r="C98" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO_Avviso Pubblico, per soli titoli, per l'attribuzione di incarichi individuali di cui all'art. 7, c. 6, del D.Lgs. n. 165/2001 relativamente al profilo professionale di medico chirurgo nella disciplina di ALLERGOLOGIA E IMMUNOLOGIA CLINICA con contratto di lavoro autonomo_Bando n. AZERO_2024_011_LP</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di medici veterinari idonei al conferimento di incarichi di collaborazione di natura libero professionale per lo svolgimento delle attività di risanamento, bonifica sanitaria e vaccinazione negli allevamenti zootecnici per l’anno 2025 - Bando n. 120/2024</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E98" t="inlineStr"/>
       <c r="F98" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>VETERINARI</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Disciplina ALLERGOLOGIA E IMMUNOLOGIA CLINICA</t>
+          <t>Dirigente Veterinario</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>03/10/2024 00:00</t>
+          <t>20/11/2024 00:00</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>03/10/2030 00:00</t>
+          <t>20/11/2030 00:00</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>22/10/2024 23:59</t>
+          <t>30/11/2024 23:59</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q98" t="inlineStr"/>
       <c r="R98" t="inlineStr"/>
       <c r="S98" t="inlineStr"/>
       <c r="T98" t="inlineStr"/>
       <c r="U98" t="inlineStr"/>
       <c r="AD98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF98" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG98" t="inlineStr">
         <is>
           <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>AZERO_2024_013_LP</t>
+          <t>116/2024</t>
         </is>
       </c>
       <c r="B99" t="inlineStr"/>
       <c r="C99" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO_Avviso Pubblico, per soli titoli, per l'attribuzione di incarichi individuali di cui all'art. 7, c. 6, del D.Lgs. n. 165/2001 relativamente al profilo professionale di medico chirurgo nella disciplina di MALATTIE DELL'APPARATO RESPIRATORIO con contratto di lavoro autonomo_Bando n. AZERO_2024_013_LP</t>
+          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a medici chirurghi da assegnare ai servizi di medicina trasfusionale dell’Azienda U.L.S.S. n. 7 Pedemontana. Bando n. 116/2024</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E99" t="inlineStr"/>
       <c r="F99" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Disciplina MALATTIE DELL'APPARATO RESPIRATORIO</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>03/10/2024 00:00</t>
+          <t>11/11/2024 00:00</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>03/10/2030 00:00</t>
+          <t>11/11/2030 00:00</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>22/10/2024 23:59</t>
+          <t>31/01/2025 23:59</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q99" t="inlineStr"/>
       <c r="R99" t="inlineStr"/>
       <c r="S99" t="inlineStr"/>
       <c r="T99" t="inlineStr"/>
       <c r="U99" t="inlineStr"/>
       <c r="AD99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF99" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG99" t="inlineStr">
         <is>
           <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>AZERO_2024_014_LP</t>
+          <t>110/2024</t>
         </is>
       </c>
       <c r="B100" t="inlineStr"/>
       <c r="C100" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO_Avviso Pubblico, per soli titoli, per l'attribuzione di incarichi individuali di cui all'art. 7, c. 6, del D.Lgs. n. 165/2001 relativamente al profilo professionale di medico chirurgo nella disciplina di REUMATOLOGIA con contratto di lavoro autonomo_Bando n. AZERO_2024_014_LP</t>
+          <t>Avviso pubblico per la manifestazione di interesse diretta ad individuare personale iscritto all'elenco di cui all'articolo 8 della legge 12 marzo 1999, n. 68, interessato ad un percorso di tirocinio formativo/di orientamento finalizzato all'assunzione all'interno dell'Azienda ULSS 7 Pedemontana - Bando n. 110/2024</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E100" t="inlineStr"/>
-      <c r="F100" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>03/10/2024 00:00</t>
+          <t>05/11/2024 12:30</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>03/10/2030 00:00</t>
+          <t>05/11/2030 12:30</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>22/10/2024 23:59</t>
+          <t>20/11/2024 23:59</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q100" t="inlineStr"/>
       <c r="R100" t="inlineStr"/>
       <c r="S100" t="inlineStr"/>
       <c r="T100" t="inlineStr"/>
       <c r="U100" t="inlineStr"/>
       <c r="AD100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF100" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per assunzioni ex L. 68/99</t>
         </is>
       </c>
       <c r="AG100" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Selezione per l'assunzione ex L. 68/99</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>AZERO_2024_012_LP</t>
+          <t>108/2024</t>
         </is>
       </c>
       <c r="B101" t="inlineStr"/>
       <c r="C101" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO_Avviso Pubblico, per soli titoli, per l'attribuzione di incarichi individuali di cui all'art. 7, c. 6, del D.Lgs. n. 165/2001 relativamente al profilo professionale di medico chirurgo nella disciplina di CARDIOLOGIA con contratto di lavoro autonomo_Bando n. AZERO_2024_012_LP</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di medici chirurghi specializzati in Psichiatria idonei al conferimento di un incarico di collaborazione di natura libero professionale. Bando n. 108/2024</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E101" t="inlineStr"/>
       <c r="F101" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Disciplina CARDIOLOGIA</t>
+          <t>Disciplina PSICHIATRIA</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>03/10/2024 00:00</t>
+          <t>28/10/2024 00:00</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>03/10/2030 00:00</t>
+          <t>28/10/2030 00:00</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>22/10/2024 23:59</t>
+          <t>07/11/2024 23:59</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q101" t="inlineStr"/>
       <c r="R101" t="inlineStr"/>
       <c r="S101" t="inlineStr"/>
       <c r="T101" t="inlineStr"/>
       <c r="U101" t="inlineStr"/>
       <c r="AD101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF101" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG101" t="inlineStr">
         <is>
           <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>89/2024</t>
+          <t>109/2024</t>
         </is>
       </c>
       <c r="B102" t="inlineStr"/>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di medici chirurghi specializzati in Neurologia idonei al conferimento di incarichi di collaborazione di natura libero professionale - Bando n. 89/2024</t>
+          <t>Avviso di mobilità volontaria esterna, per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Medico - disciplina: Ematologia - Bando n. 109/2024</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E102" t="inlineStr"/>
       <c r="F102" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Disciplina NEUROLOGIA</t>
+          <t>Disciplina EMATOLOGIA</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>16/09/2024 00:00</t>
+          <t>28/10/2024 00:00</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>16/09/2030 00:00</t>
+          <t>28/10/2030 00:00</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>26/09/2024 23:59</t>
+          <t>27/11/2024 23:59</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q102" t="inlineStr"/>
       <c r="R102" t="inlineStr"/>
       <c r="S102" t="inlineStr"/>
       <c r="T102" t="inlineStr"/>
       <c r="U102" t="inlineStr"/>
       <c r="AD102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF102" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
       <c r="AG102" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>AZERO/2024/052/CON</t>
+          <t>107/2024</t>
         </is>
       </c>
       <c r="B103" t="inlineStr"/>
       <c r="C103" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 8 posti di Collaboratore Tecnico Professionale - Ingegnere Informatico, a tempo pieno e indeterminato_Bando AZERO/2024/052/CON</t>
+          <t>Avviso di mobilità volontaria esterna, per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Medico - disciplina: Ginecologia e Ostetricia - Bando n. 107/2024</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E103" t="inlineStr"/>
       <c r="F103" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>CTP - INGEGNERE INFORMATICO</t>
+          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>04/09/2024 00:00</t>
+          <t>21/10/2024 00:00</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>04/09/2030 00:00</t>
+          <t>21/10/2030 00:00</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>03/10/2024 23:59</t>
+          <t>20/11/2024 23:59</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q103" t="inlineStr"/>
       <c r="R103" t="inlineStr"/>
       <c r="S103" t="inlineStr"/>
       <c r="T103" t="inlineStr"/>
       <c r="U103" t="inlineStr"/>
-      <c r="W103" t="inlineStr">
-[...11 lines deleted...]
-      </c>
       <c r="AD103" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF103" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
       <c r="AG103" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>84/2024</t>
+          <t>97/2024</t>
         </is>
       </c>
       <c r="B104" t="inlineStr"/>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Malattie Infettive - Bando n. 84/2024</t>
+          <t>Avviso di procedura selettiva per l’assegnazione di una borsa di studio in favore di un farmacista nell’ambito delle attività del piano “Farmacia dei Servizi per i pazienti fragili: riconciliazione terapeutica dopo dimissione da ricovero” e nella promozione del processo di deprescrizione farmacologica. Bando n. 97/2024</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E104" t="inlineStr"/>
       <c r="F104" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>FARMACISTI</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Disciplina MALATTIE INFETTIVE</t>
+          <t>Disciplina FARMACEUTICA TERRITORIALE</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>30/08/2024 12:00</t>
+          <t>07/10/2024 00:00</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>30/08/2030 12:00</t>
+          <t>07/10/2030 00:00</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>19/09/2024 23:59</t>
+          <t>17/10/2024 23:59</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q104" t="inlineStr"/>
       <c r="R104" t="inlineStr"/>
       <c r="S104" t="inlineStr"/>
       <c r="T104" t="inlineStr"/>
       <c r="U104" t="inlineStr"/>
       <c r="AD104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF104" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
-[...4 lines deleted...]
-          <t>Avviso Pubblico</t>
+          <t>Borse di studio</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>87/2024</t>
+          <t>98/2024</t>
         </is>
       </c>
       <c r="B105" t="inlineStr"/>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarichi di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) “Referente Residenzialità territoriale D1” “Referente Residenzialità territoriale D2” all’interno delle UU.OO.CC. Disabilità e non autosufficienza dei Distretti 1 e 2 per il personale del ruolo sanitario - Area dei Professionisti della Salute e dei Funzionari – Infermiere - Bando n. 87/2024</t>
+          <t>Avviso di mobilità volontaria esterna, per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Medico - disciplina: Psichiatria - Bando n. 98/2024</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E105" t="inlineStr"/>
       <c r="F105" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Disciplina PSICHIATRIA</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>26/08/2024 00:00</t>
+          <t>07/10/2024 00:00</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>26/08/2030 00:00</t>
+          <t>07/10/2030 00:00</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>10/09/2024 23:59</t>
+          <t>06/11/2024 23:59</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q105" t="inlineStr"/>
       <c r="R105" t="inlineStr"/>
       <c r="S105" t="inlineStr"/>
       <c r="T105" t="inlineStr"/>
       <c r="U105" t="inlineStr"/>
       <c r="AD105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF105" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
       <c r="AG105" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>85/2024</t>
+          <t>AZERO_2024_015_LP</t>
         </is>
       </c>
       <c r="B106" t="inlineStr"/>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) U.O.C. Psichiatria 2 Alto Vicentino "Coordinamento Psichiatria D2 (area degenze)" presso il Presidio Ospedaliero di Santorso per il personale del ruolo sanitario dell'Area dei Professionisti della Salute e dei Funzionari – Infermiere - Bando n. 85/2024</t>
+          <t>AZIENDA ZERO_Avviso Pubblico, per soli titoli, per l'attribuzione di incarichi individuali di cui all'art. 7, c. 6, del D.Lgs. n. 165/2001 relativamente al profilo professionale di medico chirurgo in VARIE DISCIPLINE con contratto di lavoro autonomo per l'esecuzione di indagini ecografiche_Bando n. AZERO_2024_015_LP</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E106" t="inlineStr"/>
       <c r="F106" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>20/08/2024 00:00</t>
+          <t>05/10/2024 00:00</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>20/08/2030 00:00</t>
+          <t>05/10/2030 00:00</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>04/09/2024 23:59</t>
+          <t>24/10/2024 23:59</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q106" t="inlineStr"/>
       <c r="R106" t="inlineStr"/>
       <c r="S106" t="inlineStr"/>
       <c r="T106" t="inlineStr"/>
       <c r="U106" t="inlineStr"/>
       <c r="AD106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF106" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG106" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>83/2024</t>
+          <t>AZERO_2024_013_LP</t>
         </is>
       </c>
       <c r="B107" t="inlineStr"/>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Avviso di mobilità volontaria esterna, per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Medico - Disciplina: Medicina del lavoro e sicurezza degli ambienti di lavoro da assegnare alla Unità Operativa Complessa SPISAL del Dipartimento di Prevenzione - Bando n. 83/2024</t>
+          <t>AZIENDA ZERO_Avviso Pubblico, per soli titoli, per l'attribuzione di incarichi individuali di cui all'art. 7, c. 6, del D.Lgs. n. 165/2001 relativamente al profilo professionale di medico chirurgo nella disciplina di MALATTIE DELL'APPARATO RESPIRATORIO con contratto di lavoro autonomo_Bando n. AZERO_2024_013_LP</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E107" t="inlineStr"/>
       <c r="F107" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA DEL LAVORO E SICUREZZA DEGLI AMBIENTI DI LAVORO</t>
+          <t>Disciplina MALATTIE DELL'APPARATO RESPIRATORIO</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>19/08/2024 00:00</t>
+          <t>03/10/2024 00:00</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>19/08/2030 00:00</t>
+          <t>03/10/2030 00:00</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>18/09/2024 23:59</t>
+          <t>22/10/2024 23:59</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q107" t="inlineStr"/>
       <c r="R107" t="inlineStr"/>
       <c r="S107" t="inlineStr"/>
       <c r="T107" t="inlineStr"/>
       <c r="U107" t="inlineStr"/>
       <c r="AD107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF107" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG107" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>52/2024</t>
+          <t>AZERO_2024_014_LP</t>
         </is>
       </c>
       <c r="B108" t="inlineStr"/>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Ortopedia e Traumatologia Bassano, Profilo Professionale: Medici – Disciplina: Ortopedia e Traumatologia – Area Chirurgica e delle Specialità Chirurgiche - Bando n. 52/2024</t>
+          <t>AZIENDA ZERO_Avviso Pubblico, per soli titoli, per l'attribuzione di incarichi individuali di cui all'art. 7, c. 6, del D.Lgs. n. 165/2001 relativamente al profilo professionale di medico chirurgo nella disciplina di REUMATOLOGIA con contratto di lavoro autonomo_Bando n. AZERO_2024_014_LP</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E108" t="inlineStr"/>
       <c r="F108" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Disciplina ORTOPEDIA E TRAUMATOLOGIA</t>
+          <t>Disciplina REUMATOLOGIA</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>07/08/2024 00:00</t>
+          <t>03/10/2024 00:00</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>07/08/2030 00:00</t>
+          <t>03/10/2030 00:00</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>05/09/2024 23:59</t>
+          <t>22/10/2024 23:59</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q108" t="inlineStr"/>
       <c r="R108" t="inlineStr"/>
       <c r="S108" t="inlineStr"/>
       <c r="T108" t="inlineStr"/>
       <c r="U108" t="inlineStr"/>
       <c r="AD108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF108" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG108" t="inlineStr">
         <is>
-          <t>Avviso Direttore Struttura Complessa</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>80/2024</t>
+          <t>AZERO_2024_012_LP</t>
         </is>
       </c>
       <c r="B109" t="inlineStr"/>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Coordinamento Cardiologia Bassano” all'interno della U.O.C. Cardiologia del Presidio ospedaliero di Bassano per il personale del ruolo sanitario dell'Area dei Professionisti della Salute e dei Funzionari - Infermiere - Bando n. 80/2024</t>
+          <t>AZIENDA ZERO_Avviso Pubblico, per soli titoli, per l'attribuzione di incarichi individuali di cui all'art. 7, c. 6, del D.Lgs. n. 165/2001 relativamente al profilo professionale di medico chirurgo nella disciplina di CARDIOLOGIA con contratto di lavoro autonomo_Bando n. AZERO_2024_012_LP</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E109" t="inlineStr"/>
       <c r="F109" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Disciplina CARDIOLOGIA</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>05/08/2024 00:00</t>
+          <t>03/10/2024 00:00</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>05/08/2030 00:00</t>
+          <t>03/10/2030 00:00</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>20/08/2024 23:59</t>
+          <t>22/10/2024 23:59</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q109" t="inlineStr"/>
       <c r="R109" t="inlineStr"/>
       <c r="S109" t="inlineStr"/>
       <c r="T109" t="inlineStr"/>
       <c r="U109" t="inlineStr"/>
       <c r="AD109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF109" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG109" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>78/2024</t>
+          <t>AZERO_2024_011_LP</t>
         </is>
       </c>
       <c r="B110" t="inlineStr"/>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Coordinamento Laboratorio Analisi Santorso" all'interno della U.O.C. Laboratorio Analisi del Presidio ospedaliero di Santorso per il personale del ruolo sanitario dell'Area dei Professionisti della Salute e dei Funzionari - Tecnico Sanitario di Laboratorio Biomedico - Bando n. 78/2024</t>
+          <t>AZIENDA ZERO_Avviso Pubblico, per soli titoli, per l'attribuzione di incarichi individuali di cui all'art. 7, c. 6, del D.Lgs. n. 165/2001 relativamente al profilo professionale di medico chirurgo nella disciplina di ALLERGOLOGIA E IMMUNOLOGIA CLINICA con contratto di lavoro autonomo_Bando n. AZERO_2024_011_LP</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E110" t="inlineStr"/>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>Disciplina ALLERGOLOGIA E IMMUNOLOGIA CLINICA</t>
+        </is>
+      </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>05/08/2024 00:00</t>
+          <t>03/10/2024 00:00</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>05/08/2030 00:00</t>
+          <t>03/10/2030 00:00</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>20/08/2024 23:59</t>
+          <t>22/10/2024 23:59</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q110" t="inlineStr"/>
       <c r="R110" t="inlineStr"/>
       <c r="S110" t="inlineStr"/>
       <c r="T110" t="inlineStr"/>
       <c r="U110" t="inlineStr"/>
       <c r="AD110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF110" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG110" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>81/2024</t>
+          <t>89/2024</t>
         </is>
       </c>
       <c r="B111" t="inlineStr"/>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Coordinamento Week Surgery e Ortopedia Asiago” afferente alla U.O.C. Direzione Medica del Presidio Ospedaliero di Bassano per il personale del ruolo sanitario dell'Area dei Professionisti della Salute e dei Funzionari - Infermiere - Bando n. 81/2024</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di medici chirurghi specializzati in Neurologia idonei al conferimento di incarichi di collaborazione di natura libero professionale - Bando n. 89/2024</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E111" t="inlineStr"/>
       <c r="F111" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Disciplina NEUROLOGIA</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>05/08/2024 00:00</t>
+          <t>16/09/2024 00:00</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>05/08/2030 00:00</t>
+          <t>16/09/2030 00:00</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>20/08/2024 23:59</t>
+          <t>26/09/2024 23:59</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q111" t="inlineStr"/>
       <c r="R111" t="inlineStr"/>
       <c r="S111" t="inlineStr"/>
       <c r="T111" t="inlineStr"/>
       <c r="U111" t="inlineStr"/>
       <c r="AD111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF111" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG111" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>79/2024</t>
+          <t>AZERO/2024/052/CON</t>
         </is>
       </c>
       <c r="B112" t="inlineStr"/>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Coordinamento Medicina Generale Bassano” all'interno della U.O.C. Medicina Generale del Presidio ospedaliero di Bassano per il personale del ruolo sanitario dell'Area dei Professionisti della Salute e dei Funzionari - Infermiere - Bando n. 79/2024</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 8 posti di Collaboratore Tecnico Professionale - Ingegnere Informatico, a tempo pieno e indeterminato_Bando AZERO/2024/052/CON</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E112" t="inlineStr"/>
       <c r="F112" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>CTP - INGEGNERE INFORMATICO</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>05/08/2024 00:00</t>
+          <t>04/09/2024 00:00</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>05/08/2030 00:00</t>
+          <t>04/09/2030 00:00</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>20/08/2024 23:59</t>
+          <t>03/10/2024 23:59</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q112" t="inlineStr"/>
       <c r="R112" t="inlineStr"/>
       <c r="S112" t="inlineStr"/>
       <c r="T112" t="inlineStr"/>
       <c r="U112" t="inlineStr"/>
+      <c r="W112" t="inlineStr">
+        <is>
+          <t>05/08/2024 00:00</t>
+        </is>
+      </c>
+      <c r="X112" t="n">
+        <v>1</v>
+      </c>
+      <c r="AC112" t="inlineStr">
+        <is>
+          <t>16/10/2024 00:00</t>
+        </is>
+      </c>
       <c r="AD112" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF112" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG112" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>53/2024</t>
+          <t>84/2024</t>
         </is>
       </c>
       <c r="B113" t="inlineStr"/>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Medicina Generale Bassano, Profilo Professionale: Medici – Disciplina: Medicina Interna – Area Medica e delle Specialità Mediche - Bando n. 53/2024.</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Malattie Infettive - Bando n. 84/2024</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E113" t="inlineStr"/>
       <c r="F113" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA INTERNA</t>
+          <t>Disciplina MALATTIE INFETTIVE</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>31/07/2024 00:00</t>
+          <t>30/08/2024 12:00</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>31/07/2030 00:00</t>
+          <t>30/08/2030 12:00</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>29/08/2024 23:59</t>
+          <t>19/09/2024 23:59</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q113" t="inlineStr"/>
       <c r="R113" t="inlineStr"/>
       <c r="S113" t="inlineStr"/>
       <c r="T113" t="inlineStr"/>
       <c r="U113" t="inlineStr"/>
       <c r="AD113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF113" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG113" t="inlineStr">
         <is>
-          <t>Avviso Direttore Struttura Complessa</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>75/2024</t>
+          <t>87/2024</t>
         </is>
       </c>
       <c r="B114" t="inlineStr"/>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Avviso di mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di COLLABORATORE AMMINISTRATIVO PROFESSIONALE (Area dei professionisti della salute e dei funzionari - ruolo amministrativo) - Bando n. 75/2024</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarichi di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) “Referente Residenzialità territoriale D1” “Referente Residenzialità territoriale D2” all’interno delle UU.OO.CC. Disabilità e non autosufficienza dei Distretti 1 e 2 per il personale del ruolo sanitario - Area dei Professionisti della Salute e dei Funzionari – Infermiere - Bando n. 87/2024</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E114" t="inlineStr"/>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> INFERMIERI </t>
+        </is>
+      </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>29/07/2024 00:00</t>
+          <t>26/08/2024 00:00</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>29/07/2030 00:00</t>
+          <t>26/08/2030 00:00</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>28/08/2024 23:59</t>
+          <t>10/09/2024 23:59</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q114" t="inlineStr"/>
       <c r="R114" t="inlineStr"/>
       <c r="S114" t="inlineStr"/>
       <c r="T114" t="inlineStr"/>
       <c r="U114" t="inlineStr"/>
       <c r="AD114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF114" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG114" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>74/2024</t>
+          <t>85/2024</t>
         </is>
       </c>
       <c r="B115" t="inlineStr"/>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Coordinamento Assistenti Sanitarie D1" all'interno della U.O.C. Servizio Igiene e Sanità Pubblica afferente al Dipartimento di Prevenzione per il personale del ruolo sanitario dell'Area dei Professionisti della Salute e dei Funzionari - Assistente Sanitario - Bando n. 74/2024</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) U.O.C. Psichiatria 2 Alto Vicentino "Coordinamento Psichiatria D2 (area degenze)" presso il Presidio Ospedaliero di Santorso per il personale del ruolo sanitario dell'Area dei Professionisti della Salute e dei Funzionari – Infermiere - Bando n. 85/2024</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E115" t="inlineStr"/>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> INFERMIERI </t>
+        </is>
+      </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>22/07/2024 00:00</t>
+          <t>20/08/2024 00:00</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>22/07/2030 00:00</t>
+          <t>20/08/2030 00:00</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>06/08/2024 23:59</t>
+          <t>04/09/2024 23:59</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q115" t="inlineStr"/>
       <c r="R115" t="inlineStr"/>
       <c r="S115" t="inlineStr"/>
       <c r="T115" t="inlineStr"/>
       <c r="U115" t="inlineStr"/>
       <c r="AD115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF115" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG115" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>AZERO/2024/009/LP</t>
+          <t>83/2024</t>
         </is>
       </c>
       <c r="B116" t="inlineStr"/>
       <c r="C116" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Avviso Pubblico, per soli titoli, per l’attribuzione di incarichi individuali di cui all’art. 7, c. 6, del d.lgs. n. 165/2001 relativamente al profilo professionale di Medico Chirurgo nella disciplina di Ortopedia e Traumatologia con contratto di lavoro autonomo_Bando n. AZERO/2024/009/LP</t>
+          <t>Avviso di mobilità volontaria esterna, per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Medico - Disciplina: Medicina del lavoro e sicurezza degli ambienti di lavoro da assegnare alla Unità Operativa Complessa SPISAL del Dipartimento di Prevenzione - Bando n. 83/2024</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E116" t="inlineStr"/>
       <c r="F116" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Disciplina ORTOPEDIA E TRAUMATOLOGIA</t>
+          <t>Disciplina MEDICINA DEL LAVORO E SICUREZZA DEGLI AMBIENTI DI LAVORO</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>21/06/2024 00:00</t>
+          <t>19/08/2024 00:00</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>21/06/2030 00:00</t>
+          <t>19/08/2030 00:00</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>08/07/2024 23:59</t>
+          <t>18/09/2024 23:59</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q116" t="inlineStr"/>
       <c r="R116" t="inlineStr"/>
       <c r="S116" t="inlineStr"/>
       <c r="T116" t="inlineStr"/>
       <c r="U116" t="inlineStr"/>
-      <c r="V116" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="AD116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF116" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
       <c r="AG116" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>AZERO/2024/010/LP</t>
+          <t>52/2024</t>
         </is>
       </c>
       <c r="B117" t="inlineStr"/>
       <c r="C117" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Avviso Pubblico, per soli titoli, per l’attribuzione di incarichi individuali di cui all’art. 7, c. 6, del d.lgs. n. 165/2001 relativamente al profilo professionale di Medico Chirurgo nella disciplina di Medicina Fisica e Riabilitazione con contratto di lavoro autonomo_Bando n. AZERO/2024/010/LP</t>
+          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Ortopedia e Traumatologia Bassano, Profilo Professionale: Medici – Disciplina: Ortopedia e Traumatologia – Area Chirurgica e delle Specialità Chirurgiche - Bando n. 52/2024</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E117" t="inlineStr"/>
       <c r="F117" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA FISICA E RIABILITAZIONE</t>
+          <t>Disciplina ORTOPEDIA E TRAUMATOLOGIA</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>21/06/2024 00:00</t>
+          <t>07/08/2024 00:00</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>21/06/2030 00:00</t>
+          <t>07/08/2030 00:00</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>08/07/2024 23:59</t>
+          <t>05/09/2024 23:59</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q117" t="inlineStr"/>
       <c r="R117" t="inlineStr"/>
       <c r="S117" t="inlineStr"/>
       <c r="T117" t="inlineStr"/>
       <c r="U117" t="inlineStr"/>
-      <c r="V117" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="AD117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF117" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AG117" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Avviso Direttore Struttura Complessa</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>AZERO/2024/008/LP</t>
+          <t>78/2024</t>
         </is>
       </c>
       <c r="B118" t="inlineStr"/>
       <c r="C118" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Avviso Pubblico, per soli titoli, per l’attribuzione di incarichi individuali di cui all’art. 7, c. 6, del d.lgs. n. 165/2001 relativamente al profilo professionale di Medico Chirurgo nella disciplina di Gastroenterologia con contratto di lavoro autonomo_Bando n. AZERO/2024/008/LP</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Coordinamento Laboratorio Analisi Santorso" all'interno della U.O.C. Laboratorio Analisi del Presidio ospedaliero di Santorso per il personale del ruolo sanitario dell'Area dei Professionisti della Salute e dei Funzionari - Tecnico Sanitario di Laboratorio Biomedico - Bando n. 78/2024</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E118" t="inlineStr"/>
-      <c r="F118" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>21/06/2024 00:00</t>
+          <t>05/08/2024 00:00</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>21/06/2030 00:00</t>
+          <t>05/08/2030 00:00</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>08/07/2024 23:59</t>
+          <t>20/08/2024 23:59</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q118" t="inlineStr"/>
       <c r="R118" t="inlineStr"/>
       <c r="S118" t="inlineStr"/>
       <c r="T118" t="inlineStr"/>
       <c r="U118" t="inlineStr"/>
-      <c r="V118" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="AD118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF118" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG118" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>51/2024</t>
+          <t>79/2024</t>
         </is>
       </c>
       <c r="B119" t="inlineStr"/>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Avviso di mobilità volontaria esterna, per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Ingegnere o Dirigente Analista da assegnare all’Unità operativa complessa “Servizi informativi” - Bando n. 51/2024</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Coordinamento Medicina Generale Bassano” all'interno della U.O.C. Medicina Generale del Presidio ospedaliero di Bassano per il personale del ruolo sanitario dell'Area dei Professionisti della Salute e dei Funzionari - Infermiere - Bando n. 79/2024</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E119" t="inlineStr"/>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Dirigenti</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Dirigente Ingegnere o Dirigente Analista</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>18/06/2024 00:00</t>
+          <t>05/08/2024 00:00</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>18/06/2030 00:00</t>
+          <t>05/08/2030 00:00</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>18/07/2024 23:59</t>
+          <t>20/08/2024 23:59</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q119" t="inlineStr"/>
       <c r="R119" t="inlineStr"/>
       <c r="S119" t="inlineStr"/>
       <c r="T119" t="inlineStr"/>
       <c r="U119" t="inlineStr"/>
       <c r="AD119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF119" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG119" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>AZERO/2024/029/CON</t>
+          <t>80/2024</t>
         </is>
       </c>
       <c r="B120" t="inlineStr"/>
       <c r="C120" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 9 posti di Assistente Tecnico - Geometra, a tempo pieno ed indeterminato_Bando n. AZERO/2024/029/CON</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Coordinamento Cardiologia Bassano” all'interno della U.O.C. Cardiologia del Presidio ospedaliero di Bassano per il personale del ruolo sanitario dell'Area dei Professionisti della Salute e dei Funzionari - Infermiere - Bando n. 80/2024</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E120" t="inlineStr"/>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> INFERMIERI </t>
+        </is>
+      </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>05/06/2024 00:00</t>
+          <t>05/08/2024 00:00</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>05/06/2030 00:00</t>
+          <t>05/08/2030 00:00</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>04/07/2024 23:59</t>
+          <t>20/08/2024 23:59</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q120" t="inlineStr"/>
       <c r="R120" t="inlineStr"/>
       <c r="S120" t="inlineStr"/>
       <c r="T120" t="inlineStr"/>
       <c r="U120" t="inlineStr"/>
-      <c r="V120" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="AD120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF120" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG120" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>AZERO/2024/028/CON</t>
+          <t>81/2024</t>
         </is>
       </c>
       <c r="B121" t="inlineStr"/>
       <c r="C121" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 13 posti di Collaboratore Tecnico Professionale - Informatico, a tempo pieno e indeterminato_Bando n. AZERO/2024/028/CON</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Coordinamento Week Surgery e Ortopedia Asiago” afferente alla U.O.C. Direzione Medica del Presidio Ospedaliero di Bassano per il personale del ruolo sanitario dell'Area dei Professionisti della Salute e dei Funzionari - Infermiere - Bando n. 81/2024</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E121" t="inlineStr"/>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> INFERMIERI </t>
+        </is>
+      </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>05/06/2024 00:00</t>
+          <t>05/08/2024 00:00</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>05/06/2030 00:00</t>
+          <t>05/08/2030 00:00</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>04/07/2024 23:59</t>
+          <t>20/08/2024 23:59</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q121" t="inlineStr"/>
       <c r="R121" t="inlineStr"/>
       <c r="S121" t="inlineStr"/>
       <c r="T121" t="inlineStr"/>
       <c r="U121" t="inlineStr"/>
-      <c r="V121" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="AD121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF121" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG121" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>46/2024</t>
+          <t>53/2024</t>
         </is>
       </c>
       <c r="B122" t="inlineStr"/>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Avviso di mobilità volontaria esterna per la copertura di n. 2 posti a tempo pieno e a tempo indeterminato di Assistente Amministrativo (Area degli Assistenti - ruolo amministrativo) di cui n. 1 posto riservato ai soggetti appartenenti alle categorie di cui all'articolo 1 della legge 12 marzo 1999, n. 68 - da assegnare ai servizi tecnico-amministrativi collocati nelle sedi dell'Ospedale nodo di rete di Asiago e ai servizi di area economico-contabile del Distretto 2 Alto Vicentino. Bando n. 46/2024</t>
+          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Medicina Generale Bassano, Profilo Professionale: Medici – Disciplina: Medicina Interna – Area Medica e delle Specialità Mediche - Bando n. 53/2024.</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E122" t="inlineStr"/>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>Disciplina MEDICINA INTERNA</t>
+        </is>
+      </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>03/06/2024 11:00</t>
+          <t>31/07/2024 00:00</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>03/06/2030 11:00</t>
+          <t>31/07/2030 00:00</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>03/07/2024 23:59</t>
+          <t>29/08/2024 23:59</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q122" t="inlineStr"/>
       <c r="R122" t="inlineStr"/>
       <c r="S122" t="inlineStr"/>
       <c r="T122" t="inlineStr"/>
       <c r="U122" t="inlineStr"/>
       <c r="AD122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF122" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AG122" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Avviso Direttore Struttura Complessa</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>42/2024</t>
+          <t>75/2024</t>
         </is>
       </c>
       <c r="B123" t="inlineStr"/>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di funzione professionale (art. 24 e seguenti C.C.N.L. 2.11.2022) UOC Direzione delle Professioni Sanitarie "Tutor Corso di Laurea in Infermieristica 5-6" presso il Corso di Laurea Infermieristica - sede di Schio per il personale del ruolo Sanitario dell'Area dei Professionisti della Salute e dei Funzionari - Infermieri - Bando n. 42/2024</t>
+          <t>Avviso di mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di COLLABORATORE AMMINISTRATIVO PROFESSIONALE (Area dei professionisti della salute e dei funzionari - ruolo amministrativo) - Bando n. 75/2024</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E123" t="inlineStr"/>
-      <c r="F123" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>22/05/2024 00:00</t>
+          <t>29/07/2024 00:00</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>22/05/2030 00:00</t>
+          <t>29/07/2030 00:00</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>06/06/2024 23:59</t>
+          <t>28/08/2024 23:59</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q123" t="inlineStr"/>
       <c r="R123" t="inlineStr"/>
       <c r="S123" t="inlineStr"/>
       <c r="T123" t="inlineStr"/>
       <c r="U123" t="inlineStr"/>
       <c r="AD123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF123" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
       <c r="AG123" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>41/2024</t>
+          <t>74/2024</t>
         </is>
       </c>
       <c r="B124" t="inlineStr"/>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per l'assegnazione di una borsa di studio per la formazione di un farmacista nelle attività riferite allo "studio sulla prevalenza di prescrizioni inappropriate in pazienti anziani ospedalizzati secondo i criteri stopp e start - protocollo Spina". Bando n. 41/2024</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Coordinamento Assistenti Sanitarie D1" all'interno della U.O.C. Servizio Igiene e Sanità Pubblica afferente al Dipartimento di Prevenzione per il personale del ruolo sanitario dell'Area dei Professionisti della Salute e dei Funzionari - Assistente Sanitario - Bando n. 74/2024</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E124" t="inlineStr"/>
-      <c r="F124" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>20/05/2024 00:00</t>
+          <t>22/07/2024 00:00</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>20/05/2030 00:00</t>
+          <t>22/07/2030 00:00</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>30/05/2024 23:59</t>
+          <t>06/08/2024 23:59</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q124" t="inlineStr"/>
       <c r="R124" t="inlineStr"/>
       <c r="S124" t="inlineStr"/>
       <c r="T124" t="inlineStr"/>
       <c r="U124" t="inlineStr"/>
       <c r="AD124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF124" t="inlineStr">
         <is>
-          <t>Borse di studio</t>
+          <t>Selezione per il personale dipendente</t>
+        </is>
+      </c>
+      <c r="AG124" t="inlineStr">
+        <is>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>36/2024</t>
+          <t>AZERO/2024/008/LP</t>
         </is>
       </c>
       <c r="B125" t="inlineStr"/>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli per incarico di funzione organizzativa con funzione di coordinamento (art. 24 e seguenti C.C.N.L. 2.11.2022) riservato al personale del ruolo sanitario dell'Area dei professionisti della salute e dei funzionari titolari degli incarichi assegnati con precedente procedura selettiva con incarico appartenente alla FASCIA economica I - Bando n. 36/2024</t>
+          <t>AZIENDA ZERO - Avviso Pubblico, per soli titoli, per l’attribuzione di incarichi individuali di cui all’art. 7, c. 6, del d.lgs. n. 165/2001 relativamente al profilo professionale di Medico Chirurgo nella disciplina di Gastroenterologia con contratto di lavoro autonomo_Bando n. AZERO/2024/008/LP</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E125" t="inlineStr"/>
       <c r="F125" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Personale del ruolo sanitario</t>
+          <t>Disciplina GASTROENTEROLOGIA</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>15/05/2024 00:00</t>
+          <t>21/06/2024 00:00</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>15/05/2030 00:00</t>
+          <t>21/06/2030 00:00</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>27/05/2024 23:59</t>
+          <t>08/07/2024 23:59</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q125" t="inlineStr"/>
       <c r="R125" t="inlineStr"/>
       <c r="S125" t="inlineStr"/>
       <c r="T125" t="inlineStr"/>
       <c r="U125" t="inlineStr"/>
+      <c r="V125" t="inlineStr">
+        <is>
+          <t>12/07/2024 00:00</t>
+        </is>
+      </c>
+      <c r="W125" t="inlineStr">
+        <is>
+          <t>09/07/2026 00:00</t>
+        </is>
+      </c>
       <c r="AD125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF125" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG125" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>31/2024</t>
+          <t>AZERO/2024/010/LP</t>
         </is>
       </c>
       <c r="B126" t="inlineStr"/>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli per l'incarico di funzione professionale (art. 24 e seguenti C.C.N.L. 2.11.2022) riservato al personale del ruolo sanitario dell'Area dei professionisti della salute e dei funzionari titolari degli incarichi assegnati con precedente procedura selettiva con incarico appartenente alla FASCIA economica A - Bando n. 31/2024</t>
+          <t>AZIENDA ZERO - Avviso Pubblico, per soli titoli, per l’attribuzione di incarichi individuali di cui all’art. 7, c. 6, del d.lgs. n. 165/2001 relativamente al profilo professionale di Medico Chirurgo nella disciplina di Medicina Fisica e Riabilitazione con contratto di lavoro autonomo_Bando n. AZERO/2024/010/LP</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E126" t="inlineStr"/>
       <c r="F126" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Personale del ruolo sanitario</t>
+          <t>Disciplina MEDICINA FISICA E RIABILITAZIONE</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>15/05/2024 00:00</t>
+          <t>21/06/2024 00:00</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>15/05/2030 00:00</t>
+          <t>21/06/2030 00:00</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>27/05/2024 23:59</t>
+          <t>08/07/2024 23:59</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q126" t="inlineStr"/>
       <c r="R126" t="inlineStr"/>
       <c r="S126" t="inlineStr"/>
       <c r="T126" t="inlineStr"/>
       <c r="U126" t="inlineStr"/>
+      <c r="V126" t="inlineStr">
+        <is>
+          <t>12/07/2024 00:00</t>
+        </is>
+      </c>
+      <c r="W126" t="inlineStr">
+        <is>
+          <t>09/07/2026 00:00</t>
+        </is>
+      </c>
       <c r="AD126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF126" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG126" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>32/2024</t>
+          <t>AZERO/2024/009/LP</t>
         </is>
       </c>
       <c r="B127" t="inlineStr"/>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli per incarico di funzione organizzativa con funzione di coordinamento (art. 24 e seguenti C.C.N.L. 2.11.2022) riservato al personale del ruolo sanitario dell'Area dei professionisti della salute e dei funzionari titolari degli incarichi assegnati con precedente procedura selettiva con incarico appartenente alla FASCIA economica B - Bando n. 32/2024</t>
+          <t>AZIENDA ZERO - Avviso Pubblico, per soli titoli, per l’attribuzione di incarichi individuali di cui all’art. 7, c. 6, del d.lgs. n. 165/2001 relativamente al profilo professionale di Medico Chirurgo nella disciplina di Ortopedia e Traumatologia con contratto di lavoro autonomo_Bando n. AZERO/2024/009/LP</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E127" t="inlineStr"/>
       <c r="F127" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Personale del ruolo sanitario</t>
+          <t>Disciplina ORTOPEDIA E TRAUMATOLOGIA</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>15/05/2024 00:00</t>
+          <t>21/06/2024 00:00</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>15/05/2030 00:00</t>
+          <t>21/06/2030 00:00</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>27/05/2024 23:59</t>
+          <t>08/07/2024 23:59</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q127" t="inlineStr"/>
       <c r="R127" t="inlineStr"/>
       <c r="S127" t="inlineStr"/>
       <c r="T127" t="inlineStr"/>
       <c r="U127" t="inlineStr"/>
+      <c r="V127" t="inlineStr">
+        <is>
+          <t>12/07/2024 00:00</t>
+        </is>
+      </c>
+      <c r="W127" t="inlineStr">
+        <is>
+          <t>09/07/2026 00:00</t>
+        </is>
+      </c>
       <c r="AD127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF127" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG127" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>34/2024</t>
+          <t>51/2024</t>
         </is>
       </c>
       <c r="B128" t="inlineStr"/>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli per incarichi di funzione organizzativa e incarichi di funzione organizzativa con funzione di coordinamento (art. 24 e seguenti C.C.N.L. 2.11.2022) riservato al personale dei ruoli sanitario e amministrativo dell'Area dei professionisti della salute e dei funzionari titolari degli incarichi assegnati con precedente procedura selettiva con incarico appartenente alla FASCIA economica F - Bando n. 34/2024</t>
+          <t>Avviso di mobilità volontaria esterna, per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Ingegnere o Dirigente Analista da assegnare all’Unità operativa complessa “Servizi informativi” - Bando n. 51/2024</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E128" t="inlineStr"/>
       <c r="F128" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>Dirigenti</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Ruolo Amministrativo o Sanitario</t>
+          <t>Dirigente Ingegnere o Dirigente Analista</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>15/05/2024 00:00</t>
+          <t>18/06/2024 00:00</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>15/05/2030 00:00</t>
+          <t>18/06/2030 00:00</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>27/05/2024 23:59</t>
+          <t>18/07/2024 23:59</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q128" t="inlineStr"/>
       <c r="R128" t="inlineStr"/>
       <c r="S128" t="inlineStr"/>
       <c r="T128" t="inlineStr"/>
       <c r="U128" t="inlineStr"/>
       <c r="AD128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF128" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
       <c r="AG128" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>33/2024</t>
+          <t>AZERO/2024/029/CON</t>
         </is>
       </c>
       <c r="B129" t="inlineStr"/>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli per incarico di funzione organizzativa con funzione di coordinamento (art. 24 e seguenti C.C.N.L. 2.11.2022) riservato al personale del ruolo sanitario dell'Area dei professionisti della salute e dei funzionari titolari degli incarichi assegnati con precedente procedura selettiva con incarico appartenente alla FASCIA economica D - Bando n. 33/2024</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 9 posti di Assistente Tecnico - Geometra, a tempo pieno ed indeterminato_Bando n. AZERO/2024/029/CON</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E129" t="inlineStr"/>
-      <c r="F129" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>15/05/2024 00:00</t>
+          <t>05/06/2024 00:00</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>15/05/2030 00:00</t>
+          <t>05/06/2030 00:00</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>27/05/2024 23:59</t>
+          <t>04/07/2024 23:59</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q129" t="inlineStr"/>
       <c r="R129" t="inlineStr"/>
       <c r="S129" t="inlineStr"/>
       <c r="T129" t="inlineStr"/>
       <c r="U129" t="inlineStr"/>
+      <c r="V129" t="inlineStr">
+        <is>
+          <t>12/02/2026 00:00</t>
+        </is>
+      </c>
+      <c r="W129" t="inlineStr">
+        <is>
+          <t>09/02/2028 00:00</t>
+        </is>
+      </c>
       <c r="AD129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF129" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG129" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>37/2024</t>
+          <t>AZERO/2024/028/CON</t>
         </is>
       </c>
       <c r="B130" t="inlineStr"/>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per incarico di Coordinamento di Dipartimento riservato al personale del ruolo sanitario dell'Area dei professionisti della salute e dei funzionari con funzione di coordinamento titolari degli incarichi assegnati con precedente procedura selettiva - Bando n. 37/2024</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 13 posti di Collaboratore Tecnico Professionale - Informatico, a tempo pieno e indeterminato_Bando n. AZERO/2024/028/CON</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E130" t="inlineStr"/>
-      <c r="F130" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>15/05/2024 00:00</t>
+          <t>05/06/2024 00:00</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>15/05/2030 00:00</t>
+          <t>05/06/2030 00:00</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>27/05/2024 23:59</t>
+          <t>04/07/2024 23:59</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q130" t="inlineStr"/>
       <c r="R130" t="inlineStr"/>
       <c r="S130" t="inlineStr"/>
       <c r="T130" t="inlineStr"/>
       <c r="U130" t="inlineStr"/>
+      <c r="V130" t="inlineStr">
+        <is>
+          <t>09/08/2024 00:00</t>
+        </is>
+      </c>
+      <c r="W130" t="inlineStr">
+        <is>
+          <t>05/08/2026 00:00</t>
+        </is>
+      </c>
       <c r="AD130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF130" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG130" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>35/2024</t>
+          <t>46/2024</t>
         </is>
       </c>
       <c r="B131" t="inlineStr"/>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli per incarico di funzione organizzativa con funzione di coordinamento (art. 24 e seguenti C.C.N.L. 2.11.2022) riservato al personale del ruolo sanitario dell'Area dei professionisti della salute e dei funzionari titolari degli incarichi assegnati con precedente procedura selettiva con incarico appartenente alla FASCIA economica G - Bando n. 35/2024</t>
+          <t>Avviso di mobilità volontaria esterna per la copertura di n. 2 posti a tempo pieno e a tempo indeterminato di Assistente Amministrativo (Area degli Assistenti - ruolo amministrativo) di cui n. 1 posto riservato ai soggetti appartenenti alle categorie di cui all'articolo 1 della legge 12 marzo 1999, n. 68 - da assegnare ai servizi tecnico-amministrativi collocati nelle sedi dell'Ospedale nodo di rete di Asiago e ai servizi di area economico-contabile del Distretto 2 Alto Vicentino. Bando n. 46/2024</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E131" t="inlineStr"/>
-      <c r="F131" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>15/05/2024 00:00</t>
+          <t>03/06/2024 11:00</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>15/05/2030 00:00</t>
+          <t>03/06/2030 11:00</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>27/05/2024 23:59</t>
+          <t>03/07/2024 23:59</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q131" t="inlineStr"/>
       <c r="R131" t="inlineStr"/>
       <c r="S131" t="inlineStr"/>
       <c r="T131" t="inlineStr"/>
       <c r="U131" t="inlineStr"/>
       <c r="AD131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF131" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
       <c r="AG131" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>n. 30/2024</t>
+          <t>42/2024</t>
         </is>
       </c>
       <c r="B132" t="inlineStr"/>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Coordinamento ADI D2" all'interno della U.O.C. Cure Primarie del Distretto 2 Alto Vicentino per il personale del ruolo sanitario dell'Area dei Professionisti della Salute e dei Funzionari - Infermiere - Bando n. 30/2024</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di funzione professionale (art. 24 e seguenti C.C.N.L. 2.11.2022) UOC Direzione delle Professioni Sanitarie "Tutor Corso di Laurea in Infermieristica 5-6" presso il Corso di Laurea Infermieristica - sede di Schio per il personale del ruolo Sanitario dell'Area dei Professionisti della Salute e dei Funzionari - Infermieri - Bando n. 42/2024</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E132" t="inlineStr"/>
       <c r="F132" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>06/05/2024 00:00</t>
+          <t>22/05/2024 00:00</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>06/05/2030 00:00</t>
+          <t>22/05/2030 00:00</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>21/05/2024 23:59</t>
+          <t>06/06/2024 23:59</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q132" t="inlineStr"/>
       <c r="R132" t="inlineStr"/>
       <c r="S132" t="inlineStr"/>
       <c r="T132" t="inlineStr"/>
       <c r="U132" t="inlineStr"/>
       <c r="AD132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF132" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG132" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>24/2024</t>
+          <t>41/2024</t>
         </is>
       </c>
       <c r="B133" t="inlineStr"/>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarichi di Funzione Organizzativa con funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Coordinamento Neuropsichiatria Infantile D1" "Coordinamento Neuropsichiatria Infantile D2" all'interno delle UU.OO.CC. Infanzia, adolescenza, famiglia e consultorio dei Distretti 1 e 2 per il personale del ruolo sanitario dell'Area dei Professionisti della Salute e dei Funzionari - Infermiere / Fisioterapista / Logopedista - Bando n. 27/2024</t>
+          <t>Avviso di procedura selettiva per l'assegnazione di una borsa di studio per la formazione di un farmacista nelle attività riferite allo "studio sulla prevalenza di prescrizioni inappropriate in pazienti anziani ospedalizzati secondo i criteri stopp e start - protocollo Spina". Bando n. 41/2024</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E133" t="inlineStr"/>
       <c r="F133" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>FARMACISTI</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Personale del ruolo sanitario</t>
+          <t>DISCIPLINA Farmacia ospedaliera e/o Farmaceutica territoriale</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>16/04/2024 00:00</t>
+          <t>20/05/2024 00:00</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>16/04/2030 00:00</t>
+          <t>20/05/2030 00:00</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>02/05/2024 23:59</t>
+          <t>30/05/2024 23:59</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q133" t="inlineStr"/>
       <c r="R133" t="inlineStr"/>
       <c r="S133" t="inlineStr"/>
       <c r="T133" t="inlineStr"/>
       <c r="U133" t="inlineStr"/>
       <c r="AD133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF133" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
-[...4 lines deleted...]
-          <t>Selezione per il personale dipendente</t>
+          <t>Borse di studio</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>24/2024</t>
+          <t>37/2024</t>
         </is>
       </c>
       <c r="B134" t="inlineStr"/>
       <c r="C134" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso di mobilità volontaria esterna, per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Ingegnere da assegnare all’Unità operativa complessa “Servizi informativi” - Bando n. 24/2024 </t>
+          <t>Avviso di selezione interna per incarico di Coordinamento di Dipartimento riservato al personale del ruolo sanitario dell'Area dei professionisti della salute e dei funzionari con funzione di coordinamento titolari degli incarichi assegnati con precedente procedura selettiva - Bando n. 37/2024</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E134" t="inlineStr"/>
       <c r="F134" t="inlineStr">
         <is>
-          <t>DIRIGENTE INGEGNERE</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Dirigente Ingegnere</t>
+          <t>Personale del ruolo sanitario</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>15/04/2024 00:00</t>
+          <t>15/05/2024 00:00</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>15/04/2030 00:00</t>
+          <t>15/05/2030 00:00</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>15/05/2024 23:59</t>
+          <t>27/05/2024 23:59</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q134" t="inlineStr"/>
       <c r="R134" t="inlineStr"/>
       <c r="S134" t="inlineStr"/>
       <c r="T134" t="inlineStr"/>
       <c r="U134" t="inlineStr"/>
       <c r="AD134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF134" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG134" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>20/2024</t>
+          <t>33/2024</t>
         </is>
       </c>
       <c r="B135" t="inlineStr"/>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Coordinamento Chirurgia Specialistica BA + Week degenze" afferente alla U.O.C. Direzione Medica del Presidio Ospedaliero Bassano per il personale del ruolo sanitario dell'Area dei Professionisti della Salute e dei Funzionari - Infermiere - Bando n. 20/2024</t>
+          <t>Avviso di selezione interna per titoli per incarico di funzione organizzativa con funzione di coordinamento (art. 24 e seguenti C.C.N.L. 2.11.2022) riservato al personale del ruolo sanitario dell'Area dei professionisti della salute e dei funzionari titolari degli incarichi assegnati con precedente procedura selettiva con incarico appartenente alla FASCIA economica D - Bando n. 33/2024</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E135" t="inlineStr"/>
       <c r="F135" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Personale del ruolo sanitario</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>03/04/2024 00:00</t>
+          <t>15/05/2024 00:00</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>03/04/2030 00:00</t>
+          <t>15/05/2030 00:00</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>18/04/2024 23:59</t>
+          <t>27/05/2024 23:59</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q135" t="inlineStr"/>
       <c r="R135" t="inlineStr"/>
       <c r="S135" t="inlineStr"/>
       <c r="T135" t="inlineStr"/>
       <c r="U135" t="inlineStr"/>
       <c r="AD135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF135" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG135" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>19/2024</t>
+          <t>31/2024</t>
         </is>
       </c>
       <c r="B136" t="inlineStr"/>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Coordinamento Servizi Aziendali di Anatomia Patologica" afferente alla U.O.C. Anatomia e Istologia Patologica Santorso per il personale del ruolo sanitario dell'Area dei Professionisti della Salute e dei Funzionari - Tecnico Sanitario di Laboratorio Biomedico - Bando n. 19/2024</t>
+          <t>Avviso di selezione interna per titoli per l'incarico di funzione professionale (art. 24 e seguenti C.C.N.L. 2.11.2022) riservato al personale del ruolo sanitario dell'Area dei professionisti della salute e dei funzionari titolari degli incarichi assegnati con precedente procedura selettiva con incarico appartenente alla FASCIA economica A - Bando n. 31/2024</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E136" t="inlineStr"/>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>Personale del ruolo sanitario</t>
+        </is>
+      </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>18/03/2024 00:00</t>
+          <t>15/05/2024 00:00</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>18/03/2030 00:00</t>
+          <t>15/05/2030 00:00</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>02/04/2024 23:59</t>
+          <t>27/05/2024 23:59</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q136" t="inlineStr"/>
       <c r="R136" t="inlineStr"/>
       <c r="S136" t="inlineStr"/>
       <c r="T136" t="inlineStr"/>
       <c r="U136" t="inlineStr"/>
       <c r="AD136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF136" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG136" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>17/2024</t>
+          <t>32/2024</t>
         </is>
       </c>
       <c r="B137" t="inlineStr"/>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Professionale (art. 24 e seguenti CCNL 2.11.2022) UOC Direzione Amministrativa di Ospedale "Supporto al sistema di contact center" per il personale del ruolo Amministrativo dell'Area degli Assistenti - Assistente Amministrativo - Bando n. 17/2024</t>
+          <t>Avviso di selezione interna per titoli per incarico di funzione organizzativa con funzione di coordinamento (art. 24 e seguenti C.C.N.L. 2.11.2022) riservato al personale del ruolo sanitario dell'Area dei professionisti della salute e dei funzionari titolari degli incarichi assegnati con precedente procedura selettiva con incarico appartenente alla FASCIA economica B - Bando n. 32/2024</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E137" t="inlineStr"/>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>Personale del ruolo sanitario</t>
+        </is>
+      </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>12/03/2024 00:00</t>
+          <t>15/05/2024 00:00</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>12/03/2030 00:00</t>
+          <t>15/05/2030 00:00</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>27/03/2024 23:59</t>
+          <t>27/05/2024 23:59</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q137" t="inlineStr"/>
       <c r="R137" t="inlineStr"/>
       <c r="S137" t="inlineStr"/>
       <c r="T137" t="inlineStr"/>
       <c r="U137" t="inlineStr"/>
       <c r="AD137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF137" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG137" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>152/2023</t>
+          <t>34/2024</t>
         </is>
       </c>
       <c r="B138" t="inlineStr"/>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità Operativa Complessa Infanzia Adolescenza Famiglia e Consultori del Distretto 1 Bassano - Profilo Professionale: Medici – Disciplina: Neuropsichiatria Infantile - Area Medica e delle Specialità Mediche o Profilo Professionale: Medici – Disciplina: Ginecologia e Ostetricia - Area Chirurgica e delle Specialità Chirurgiche o Profilo Professionale: Psicologi – Disciplina: Psicologia o Disciplina: Psicoterapia - Area di Psicologia (Bando n. 152/2023).</t>
+          <t>Avviso di selezione interna per titoli per incarichi di funzione organizzativa e incarichi di funzione organizzativa con funzione di coordinamento (art. 24 e seguenti C.C.N.L. 2.11.2022) riservato al personale dei ruoli sanitario e amministrativo dell'Area dei professionisti della salute e dei funzionari titolari degli incarichi assegnati con precedente procedura selettiva con incarico appartenente alla FASCIA economica F - Bando n. 34/2024</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E138" t="inlineStr"/>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Direttore unità operativa complessa</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Direttore</t>
+          <t>Ruolo Amministrativo o Sanitario</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>14/02/2024 00:00</t>
+          <t>15/05/2024 00:00</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>14/02/2030 00:00</t>
+          <t>15/05/2030 00:00</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>14/03/2024 23:59</t>
+          <t>27/05/2024 23:59</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O138" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q138" t="inlineStr"/>
       <c r="R138" t="inlineStr"/>
       <c r="S138" t="inlineStr"/>
       <c r="T138" t="inlineStr"/>
       <c r="U138" t="inlineStr"/>
       <c r="AD138" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF138" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG138" t="inlineStr">
         <is>
-          <t>Avviso Direttore Struttura Complessa</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>16/2024</t>
+          <t>35/2024</t>
         </is>
       </c>
       <c r="B139" t="inlineStr"/>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Avviso di mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Ostetrica - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario - Bando n. 16/2024</t>
+          <t>Avviso di selezione interna per titoli per incarico di funzione organizzativa con funzione di coordinamento (art. 24 e seguenti C.C.N.L. 2.11.2022) riservato al personale del ruolo sanitario dell'Area dei professionisti della salute e dei funzionari titolari degli incarichi assegnati con precedente procedura selettiva con incarico appartenente alla FASCIA economica G - Bando n. 35/2024</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E139" t="inlineStr"/>
       <c r="F139" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>OSTETRICA</t>
+          <t>Personale del ruolo sanitario</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>13/02/2024 00:00</t>
+          <t>15/05/2024 00:00</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>13/02/2030 00:00</t>
+          <t>15/05/2030 00:00</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>14/03/2024 23:59</t>
+          <t>27/05/2024 23:59</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q139" t="inlineStr"/>
       <c r="R139" t="inlineStr"/>
       <c r="S139" t="inlineStr"/>
       <c r="T139" t="inlineStr"/>
       <c r="U139" t="inlineStr"/>
       <c r="AD139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF139" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG139" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>14/2024</t>
+          <t>36/2024</t>
         </is>
       </c>
       <c r="B140" t="inlineStr"/>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico libero professionale a un medico chirurgo da assegnare alle Strutture di Accettazione e Pronto Soccorso dei Presidi Ospedalieri dell’Azienda ULSS 7 Pedemontana. Bando n. 14/2024</t>
+          <t>Avviso di selezione interna per titoli per incarico di funzione organizzativa con funzione di coordinamento (art. 24 e seguenti C.C.N.L. 2.11.2022) riservato al personale del ruolo sanitario dell'Area dei professionisti della salute e dei funzionari titolari degli incarichi assegnati con precedente procedura selettiva con incarico appartenente alla FASCIA economica I - Bando n. 36/2024</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E140" t="inlineStr"/>
       <c r="F140" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
+          <t>Personale del ruolo sanitario</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>31/01/2024 15:40</t>
+          <t>15/05/2024 00:00</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>31/01/2030 15:40</t>
+          <t>15/05/2030 00:00</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>12/02/2024 23:59</t>
+          <t>27/05/2024 23:59</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q140" t="inlineStr"/>
       <c r="R140" t="inlineStr"/>
       <c r="S140" t="inlineStr"/>
       <c r="T140" t="inlineStr"/>
-      <c r="U140" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U140" t="inlineStr"/>
       <c r="AD140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF140" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG140" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>10/2024</t>
+          <t>n. 30/2024</t>
         </is>
       </c>
       <c r="B141" t="inlineStr"/>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Coordinamento Geriatria Santorso" all'interno della U.O.C. Geriatria del Presidio Ospedaliero Santorso per il personale del ruolo sanitario dell'Area dei Professionisti della Salute e dei Funzionari - Infermiere - Bando n. 10/2024</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Coordinamento ADI D2" all'interno della U.O.C. Cure Primarie del Distretto 2 Alto Vicentino per il personale del ruolo sanitario dell'Area dei Professionisti della Salute e dei Funzionari - Infermiere - Bando n. 30/2024</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E141" t="inlineStr"/>
       <c r="F141" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>29/01/2024 00:00</t>
+          <t>06/05/2024 00:00</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>29/01/2030 00:00</t>
+          <t>06/05/2030 00:00</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>13/02/2024 23:59</t>
+          <t>21/05/2024 23:59</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q141" t="inlineStr"/>
       <c r="R141" t="inlineStr"/>
       <c r="S141" t="inlineStr"/>
       <c r="T141" t="inlineStr"/>
       <c r="U141" t="inlineStr"/>
       <c r="AD141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF141" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG141" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>13/2024</t>
+          <t>24/2024</t>
         </is>
       </c>
       <c r="B142" t="inlineStr"/>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Professionale (art. 24 e seguenti CCNL 2.11.2022) U.O.C. Servizi Tecnici e Patrimoniali "Supervisione Impianti Meccanici" per il personale del ruolo Tecnico dell'Area degli Assistenti - Assistente Tecnico - Bando n. 13/2024</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarichi di Funzione Organizzativa con funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Coordinamento Neuropsichiatria Infantile D1" "Coordinamento Neuropsichiatria Infantile D2" all'interno delle UU.OO.CC. Infanzia, adolescenza, famiglia e consultorio dei Distretti 1 e 2 per il personale del ruolo sanitario dell'Area dei Professionisti della Salute e dei Funzionari - Infermiere / Fisioterapista / Logopedista - Bando n. 27/2024</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E142" t="inlineStr"/>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>Personale del ruolo sanitario</t>
+        </is>
+      </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>29/01/2024 00:00</t>
+          <t>16/04/2024 00:00</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>29/01/2030 00:00</t>
+          <t>16/04/2030 00:00</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>13/02/2024 23:59</t>
+          <t>02/05/2024 23:59</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q142" t="inlineStr"/>
       <c r="R142" t="inlineStr"/>
       <c r="S142" t="inlineStr"/>
       <c r="T142" t="inlineStr"/>
       <c r="U142" t="inlineStr"/>
       <c r="AD142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF142" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG142" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>11/2024</t>
+          <t>24/2024</t>
         </is>
       </c>
       <c r="B143" t="inlineStr"/>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Coordinamento UCIC + Stroke Santorso" all'interno della U.O.C. Cardiologia del Presidio Ospedaliero Santorso per il personale del ruolo sanitario dell'Area dei Professionisti della Salute e dei Funzionari - Infermiere - Bando n. 11/2024</t>
+          <t xml:space="preserve">Avviso di mobilità volontaria esterna, per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Ingegnere da assegnare all’Unità operativa complessa “Servizi informativi” - Bando n. 24/2024 </t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E143" t="inlineStr"/>
       <c r="F143" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>DIRIGENTE INGEGNERE</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Dirigente Ingegnere</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>29/01/2024 00:00</t>
+          <t>15/04/2024 00:00</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>29/01/2030 00:00</t>
+          <t>15/04/2030 00:00</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>13/02/2024 23:59</t>
+          <t>15/05/2024 23:59</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q143" t="inlineStr"/>
       <c r="R143" t="inlineStr"/>
       <c r="S143" t="inlineStr"/>
       <c r="T143" t="inlineStr"/>
       <c r="U143" t="inlineStr"/>
       <c r="AD143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF143" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
       <c r="AG143" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>106/2023</t>
+          <t>20/2024</t>
         </is>
       </c>
       <c r="B144" t="inlineStr"/>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità Operativa Complessa Pneumologia del Presidio Ospedaliero di Bassano, Profilo Professionale: Medici – Disciplina: Malattie dell’Apparato Respiratorio - Area Medica e delle Specialità Mediche (Bando n. 106/2023)</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Coordinamento Chirurgia Specialistica BA + Week degenze" afferente alla U.O.C. Direzione Medica del Presidio Ospedaliero Bassano per il personale del ruolo sanitario dell'Area dei Professionisti della Salute e dei Funzionari - Infermiere - Bando n. 20/2024</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E144" t="inlineStr"/>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Direttore unità operativa complessa</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Direttore</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>13/12/2023 00:00</t>
+          <t>03/04/2024 00:00</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>13/12/2029 00:00</t>
+          <t>03/04/2030 00:00</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>11/01/2024 23:59</t>
+          <t>18/04/2024 23:59</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q144" t="inlineStr"/>
       <c r="R144" t="inlineStr"/>
       <c r="S144" t="inlineStr"/>
       <c r="T144" t="inlineStr"/>
       <c r="U144" t="inlineStr"/>
       <c r="AD144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF144" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG144" t="inlineStr">
         <is>
-          <t>Avviso Direttore Struttura Complessa</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>101/2023</t>
+          <t>19/2024</t>
         </is>
       </c>
       <c r="B145" t="inlineStr"/>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità Operativa Complessa Cardiologia del Presidio Ospedaliero di Bassano, Profilo Professionale: Medici – Disciplina: Cardiologia - Area Medica e delle Specialità Mediche (Bando n. 101/2023).</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Coordinamento Servizi Aziendali di Anatomia Patologica" afferente alla U.O.C. Anatomia e Istologia Patologica Santorso per il personale del ruolo sanitario dell'Area dei Professionisti della Salute e dei Funzionari - Tecnico Sanitario di Laboratorio Biomedico - Bando n. 19/2024</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E145" t="inlineStr"/>
-      <c r="F145" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>06/12/2023 00:00</t>
+          <t>18/03/2024 00:00</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>06/12/2029 00:00</t>
+          <t>18/03/2030 00:00</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>04/01/2024 23:59</t>
+          <t>02/04/2024 23:59</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q145" t="inlineStr"/>
       <c r="R145" t="inlineStr"/>
       <c r="S145" t="inlineStr"/>
       <c r="T145" t="inlineStr"/>
       <c r="U145" t="inlineStr"/>
       <c r="AD145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF145" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG145" t="inlineStr">
         <is>
-          <t>Avviso Direttore Struttura Complessa</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>132/2023</t>
+          <t>17/2024</t>
         </is>
       </c>
       <c r="B146" t="inlineStr"/>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Avviso di mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Tecnico della Prevenzione nell'Ambiente e nei Luoghi di lavoro - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario - Bando n. 132/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Professionale (art. 24 e seguenti CCNL 2.11.2022) UOC Direzione Amministrativa di Ospedale "Supporto al sistema di contact center" per il personale del ruolo Amministrativo dell'Area degli Assistenti - Assistente Amministrativo - Bando n. 17/2024</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E146" t="inlineStr"/>
-      <c r="F146" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>04/12/2023 00:00</t>
+          <t>12/03/2024 00:00</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>04/12/2029 00:00</t>
+          <t>12/03/2030 00:00</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>03/01/2024 23:59</t>
+          <t>27/03/2024 23:59</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q146" t="inlineStr"/>
       <c r="R146" t="inlineStr"/>
       <c r="S146" t="inlineStr"/>
       <c r="T146" t="inlineStr"/>
       <c r="U146" t="inlineStr"/>
       <c r="AD146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF146" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG146" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>133/2023</t>
+          <t>152/2023</t>
         </is>
       </c>
       <c r="B147" t="inlineStr"/>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Avviso di mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Tecnico Sanitario di Laboratorio Biomedico - Area dei professionisti della Salute e dei Funzionari - Ruolo Sanitario - Bando n. 133/2023</t>
+          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità Operativa Complessa Infanzia Adolescenza Famiglia e Consultori del Distretto 1 Bassano - Profilo Professionale: Medici – Disciplina: Neuropsichiatria Infantile - Area Medica e delle Specialità Mediche o Profilo Professionale: Medici – Disciplina: Ginecologia e Ostetricia - Area Chirurgica e delle Specialità Chirurgiche o Profilo Professionale: Psicologi – Disciplina: Psicologia o Disciplina: Psicoterapia - Area di Psicologia (Bando n. 152/2023).</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E147" t="inlineStr"/>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>Direttore unità operativa complessa</t>
+        </is>
+      </c>
+      <c r="G147" t="inlineStr">
+        <is>
+          <t>Direttore</t>
+        </is>
+      </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>04/12/2023 00:00</t>
+          <t>14/02/2024 00:00</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>04/12/2029 00:00</t>
+          <t>14/02/2030 00:00</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>03/01/2024 23:59</t>
+          <t>14/03/2024 23:59</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O147" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q147" t="inlineStr"/>
       <c r="R147" t="inlineStr"/>
       <c r="S147" t="inlineStr"/>
       <c r="T147" t="inlineStr"/>
       <c r="U147" t="inlineStr"/>
       <c r="AD147" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF147" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AG147" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Avviso Direttore Struttura Complessa</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>120/2023</t>
+          <t>16/2024</t>
         </is>
       </c>
       <c r="B148" t="inlineStr"/>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per l’assegnazione di una borsa di studio a uno psicologo per lo studio sulla consapevolezza di malattia nei pazienti con demenza di grado lieve - moderato e nei loro caregiver - Bando n. 120/2023</t>
+          <t>Avviso di mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Ostetrica - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario - Bando n. 16/2024</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E148" t="inlineStr"/>
       <c r="F148" t="inlineStr">
         <is>
-          <t>PSICOLOGI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Disciplina NEUROPSICOLOGIA</t>
+          <t>OSTETRICA</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>29/11/2023 11:10</t>
+          <t>13/02/2024 00:00</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>29/11/2029 11:10</t>
+          <t>13/02/2030 00:00</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>19/12/2023 23:59</t>
+          <t>14/03/2024 23:59</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O148" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q148" t="inlineStr"/>
       <c r="R148" t="inlineStr"/>
       <c r="S148" t="inlineStr"/>
       <c r="T148" t="inlineStr"/>
       <c r="U148" t="inlineStr"/>
       <c r="AD148" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF148" t="inlineStr">
         <is>
-          <t>Borse di studio</t>
+          <t>Avviso di Mobilità</t>
+        </is>
+      </c>
+      <c r="AG148" t="inlineStr">
+        <is>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>128/2023</t>
+          <t>14/2024</t>
         </is>
       </c>
       <c r="B149" t="inlineStr"/>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Professionale (art. 24 e seguenti CCNL 2.11.2022) UOC Affari Generali "Gestione Delibere e Segreterie Direzione" per il personale del ruolo Amministrativo dell'Area degli Assistenti - Assistente Amministrativo - Bando n. 128/2023</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico libero professionale a un medico chirurgo da assegnare alle Strutture di Accettazione e Pronto Soccorso dei Presidi Ospedalieri dell’Azienda ULSS 7 Pedemontana. Bando n. 14/2024</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E149" t="inlineStr"/>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
+        </is>
+      </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>27/11/2023 00:00</t>
+          <t>31/01/2024 15:40</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>27/11/2029 00:00</t>
+          <t>31/01/2030 15:40</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>12/12/2023 23:59</t>
+          <t>12/02/2024 23:59</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q149" t="inlineStr"/>
       <c r="R149" t="inlineStr"/>
       <c r="S149" t="inlineStr"/>
       <c r="T149" t="inlineStr"/>
-      <c r="U149" t="inlineStr"/>
+      <c r="U149" t="inlineStr">
+        <is>
+          <t>351</t>
+        </is>
+      </c>
       <c r="AD149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF149" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG149" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>118/2023</t>
+          <t>13/2024</t>
         </is>
       </c>
       <c r="B150" t="inlineStr"/>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Professionale (art. 24 e seguenti CCNL 2.11.2022) Servizi in Staff alla Direzione Sanitaria "Cup Manager" presso i Presidi Ospedalieri Bassano Santorso Asiago per il personale del ruolo Amministrativo dell'Area degli Assistenti - Assistente Amministrativo - Bando n. 118/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Professionale (art. 24 e seguenti CCNL 2.11.2022) U.O.C. Servizi Tecnici e Patrimoniali "Supervisione Impianti Meccanici" per il personale del ruolo Tecnico dell'Area degli Assistenti - Assistente Tecnico - Bando n. 13/2024</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E150" t="inlineStr"/>
       <c r="H150" t="inlineStr">
         <is>
-          <t>21/11/2023 00:00</t>
+          <t>29/01/2024 00:00</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>21/11/2029 00:00</t>
+          <t>29/01/2030 00:00</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>06/12/2023 23:59</t>
+          <t>13/02/2024 23:59</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O150" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q150" t="inlineStr"/>
       <c r="R150" t="inlineStr"/>
       <c r="S150" t="inlineStr"/>
       <c r="T150" t="inlineStr"/>
       <c r="U150" t="inlineStr"/>
       <c r="AD150" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF150" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG150" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>107/2023</t>
+          <t>11/2024</t>
         </is>
       </c>
       <c r="B151" t="inlineStr"/>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di n. 2 Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Geriatria - Bando n. 107/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Coordinamento UCIC + Stroke Santorso" all'interno della U.O.C. Cardiologia del Presidio Ospedaliero Santorso per il personale del ruolo sanitario dell'Area dei Professionisti della Salute e dei Funzionari - Infermiere - Bando n. 11/2024</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E151" t="inlineStr"/>
       <c r="F151" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Disciplina GERIATRIA</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>17/11/2023 12:40</t>
+          <t>29/01/2024 00:00</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>17/11/2029 12:40</t>
+          <t>29/01/2030 00:00</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>07/12/2023 23:59</t>
+          <t>13/02/2024 23:59</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O151" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q151" t="inlineStr"/>
       <c r="R151" t="inlineStr"/>
       <c r="S151" t="inlineStr"/>
       <c r="T151" t="inlineStr"/>
       <c r="U151" t="inlineStr"/>
       <c r="AD151" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF151" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG151" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>111/2023</t>
+          <t>10/2024</t>
         </is>
       </c>
       <c r="B152" t="inlineStr"/>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) "Servizio di Prevenzione e Protezione" per il personale del ruolo sanitario - Area dei Professionisti della Salute e dei Funzionari - Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro - Bando n. 111/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Coordinamento Geriatria Santorso" all'interno della U.O.C. Geriatria del Presidio Ospedaliero Santorso per il personale del ruolo sanitario dell'Area dei Professionisti della Salute e dei Funzionari - Infermiere - Bando n. 10/2024</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E152" t="inlineStr"/>
       <c r="F152" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>TECNICO DELLA PREVENZIONE NELL'AMBIENTE E NEI LUOGHI DI LAVORO</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>14/11/2023 00:00</t>
+          <t>29/01/2024 00:00</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>14/11/2029 00:00</t>
+          <t>29/01/2030 00:00</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>29/11/2023 23:59</t>
+          <t>13/02/2024 23:59</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O152" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q152" t="inlineStr"/>
       <c r="R152" t="inlineStr"/>
       <c r="S152" t="inlineStr"/>
       <c r="T152" t="inlineStr"/>
       <c r="U152" t="inlineStr"/>
       <c r="AD152" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF152" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG152" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>109/2023</t>
+          <t>106/2023</t>
         </is>
       </c>
       <c r="B153" t="inlineStr"/>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Referente Processi Organizzativi Area Ospedaliera" all'interno della U.O.C. Direzione delle Professioni Sanitarie per il personale del ruolo sanitario - Area dei Professionisti della Salute e dei Funzionari - Infermiere - Bando n. 109/2023</t>
+          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità Operativa Complessa Pneumologia del Presidio Ospedaliero di Bassano, Profilo Professionale: Medici – Disciplina: Malattie dell’Apparato Respiratorio - Area Medica e delle Specialità Mediche (Bando n. 106/2023)</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E153" t="inlineStr"/>
       <c r="F153" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>Direttore unità operativa complessa</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Direttore</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>14/11/2023 00:00</t>
+          <t>13/12/2023 00:00</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>14/11/2029 00:00</t>
+          <t>13/12/2029 00:00</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>29/11/2023 23:59</t>
+          <t>11/01/2024 23:59</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O153" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q153" t="inlineStr"/>
       <c r="R153" t="inlineStr"/>
       <c r="S153" t="inlineStr"/>
       <c r="T153" t="inlineStr"/>
       <c r="U153" t="inlineStr"/>
       <c r="AD153" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF153" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AG153" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso Direttore Struttura Complessa</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>100/2023</t>
+          <t>101/2023</t>
         </is>
       </c>
       <c r="B154" t="inlineStr"/>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di n. 1 Dirigente Sanitario, Profilo Professionale: Medico – Disciplina: Cure Palliative  - Bando n. 100/2023</t>
+          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità Operativa Complessa Cardiologia del Presidio Ospedaliero di Bassano, Profilo Professionale: Medici – Disciplina: Cardiologia - Area Medica e delle Specialità Mediche (Bando n. 101/2023).</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E154" t="inlineStr"/>
       <c r="F154" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>Direttore unità operativa complessa</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Disciplina CURE PALLIATIVE</t>
+          <t>Direttore</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>03/11/2023 12:20</t>
+          <t>06/12/2023 00:00</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>03/11/2029 12:20</t>
+          <t>06/12/2029 00:00</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>23/11/2023 23:59</t>
+          <t>04/01/2024 23:59</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q154" t="inlineStr"/>
       <c r="R154" t="inlineStr"/>
       <c r="S154" t="inlineStr"/>
       <c r="T154" t="inlineStr"/>
       <c r="U154" t="inlineStr"/>
       <c r="AD154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF154" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AG154" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso Direttore Struttura Complessa</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>104/2023</t>
+          <t>132/2023</t>
         </is>
       </c>
       <c r="B155" t="inlineStr"/>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) Ufficio Qualità e Adempimenti L.R. N. 22/2002 "Adempimenti qualità e accreditamento" all'interno dell'Ufficio Qualità e Adempimenti L.R. N. 22/2002 per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo o Sanitario - Bando n. 104/2023</t>
+          <t>Avviso di mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Tecnico della Prevenzione nell'Ambiente e nei Luoghi di lavoro - Area dei Professionisti della Salute e dei Funzionari - Ruolo Sanitario - Bando n. 132/2023</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E155" t="inlineStr"/>
       <c r="F155" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Ruolo Amministrativo o Sanitario</t>
+          <t>TECNICO DELLA PREVENZIONE NELL'AMBIENTE E NEI LUOGHI DI LAVORO</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>02/11/2023 00:00</t>
+          <t>04/12/2023 00:00</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>02/11/2029 00:00</t>
+          <t>04/12/2029 00:00</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>17/11/2023 23:59</t>
+          <t>03/01/2024 23:59</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O155" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q155" t="inlineStr"/>
       <c r="R155" t="inlineStr"/>
       <c r="S155" t="inlineStr"/>
       <c r="T155" t="inlineStr"/>
       <c r="U155" t="inlineStr"/>
       <c r="AD155" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF155" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
       <c r="AG155" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>105/2023</t>
+          <t>133/2023</t>
         </is>
       </c>
       <c r="B156" t="inlineStr"/>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOSD Formazione "Formazione Aziendale" all'interno della UOSD Formazione per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo o Sanitario - Bando n. 105/2023</t>
+          <t>Avviso di mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Tecnico Sanitario di Laboratorio Biomedico - Area dei professionisti della Salute e dei Funzionari - Ruolo Sanitario - Bando n. 133/2023</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E156" t="inlineStr"/>
-      <c r="F156" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>02/11/2023 00:00</t>
+          <t>04/12/2023 00:00</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>02/11/2029 00:00</t>
+          <t>04/12/2029 00:00</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>17/11/2023 23:59</t>
+          <t>03/01/2024 23:59</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q156" t="inlineStr"/>
       <c r="R156" t="inlineStr"/>
       <c r="S156" t="inlineStr"/>
       <c r="T156" t="inlineStr"/>
       <c r="U156" t="inlineStr"/>
       <c r="AD156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF156" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
       <c r="AG156" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>94/2023</t>
+          <t>120/2023</t>
         </is>
       </c>
       <c r="B157" t="inlineStr"/>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarichi di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) all’interno delle UU.OO.CC. DISTRETTI nr. 1 Bassano e nr. 2 Alto Vicentino per il personale del ruolo socio sanitario - Area dei Professionisti della Salute e dei Funzionari - Assistente Sociale - Bando n. 94/2023</t>
+          <t>Avviso di procedura selettiva per l’assegnazione di una borsa di studio a uno psicologo per lo studio sulla consapevolezza di malattia nei pazienti con demenza di grado lieve - moderato e nei loro caregiver - Bando n. 120/2023</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E157" t="inlineStr"/>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>PSICOLOGI</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>Disciplina NEUROPSICOLOGIA</t>
+        </is>
+      </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>27/09/2023 00:00</t>
+          <t>29/11/2023 11:10</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>27/09/2029 00:00</t>
+          <t>29/11/2029 11:10</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>12/10/2023 23:59</t>
+          <t>19/12/2023 23:59</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O157" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q157" t="inlineStr"/>
       <c r="R157" t="inlineStr"/>
       <c r="S157" t="inlineStr"/>
       <c r="T157" t="inlineStr"/>
       <c r="U157" t="inlineStr"/>
       <c r="AD157" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF157" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
-[...4 lines deleted...]
-          <t>Selezione per il personale dipendente</t>
+          <t>Borse di studio</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>93/2023</t>
+          <t>128/2023</t>
         </is>
       </c>
       <c r="B158" t="inlineStr"/>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Servizi Tecnici e Patrimoniali "Ingegneria clinica" all'interno della U.O.S Ingegneria Clinica per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Tecnico o Sanitario - Bando n. 93/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Professionale (art. 24 e seguenti CCNL 2.11.2022) UOC Affari Generali "Gestione Delibere e Segreterie Direzione" per il personale del ruolo Amministrativo dell'Area degli Assistenti - Assistente Amministrativo - Bando n. 128/2023</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E158" t="inlineStr"/>
-      <c r="F158" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>19/09/2023 00:00</t>
+          <t>27/11/2023 00:00</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>19/09/2029 00:00</t>
+          <t>27/11/2029 00:00</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>04/10/2023 23:59</t>
+          <t>12/12/2023 23:59</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O158" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q158" t="inlineStr"/>
       <c r="R158" t="inlineStr"/>
       <c r="S158" t="inlineStr"/>
       <c r="T158" t="inlineStr"/>
       <c r="U158" t="inlineStr"/>
       <c r="AD158" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF158" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG158" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>91/2023</t>
+          <t>118/2023</t>
         </is>
       </c>
       <c r="B159" t="inlineStr"/>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Coordinamento Medicina Trasfusionale" all'interno della U.O.C. Medicina Trasfusionale Santorso afferente al Dipartimento Servizi Diagnosi e Cura del Presidio Ospedaliero di Santorso per il personale del ruolo sanitario - Area dei Professionisti della Salute e dei Funzionari - Tecnico Sanitario di Laboratorio Biomedico - Bando n. 91/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Professionale (art. 24 e seguenti CCNL 2.11.2022) Servizi in Staff alla Direzione Sanitaria "Cup Manager" presso i Presidi Ospedalieri Bassano Santorso Asiago per il personale del ruolo Amministrativo dell'Area degli Assistenti - Assistente Amministrativo - Bando n. 118/2023</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E159" t="inlineStr"/>
       <c r="H159" t="inlineStr">
         <is>
-          <t>14/09/2023 00:00</t>
+          <t>21/11/2023 00:00</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>14/09/2029 00:00</t>
+          <t>21/11/2029 00:00</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>29/09/2023 23:59</t>
+          <t>06/12/2023 23:59</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O159" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q159" t="inlineStr"/>
       <c r="R159" t="inlineStr"/>
       <c r="S159" t="inlineStr"/>
       <c r="T159" t="inlineStr"/>
-      <c r="U159" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="U159" t="inlineStr"/>
       <c r="AD159" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF159" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG159" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>88/2023</t>
+          <t>107/2023</t>
         </is>
       </c>
       <c r="B160" t="inlineStr"/>
       <c r="C160" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarichi di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) "Referente SIAN", Referente SPISAL Direzione D1", "Referente SPISAL Direzione D2", "Referente SIAOA Thiene", all'interno delle UU.OO.CC. del Dipartimento di Prevenzione per il personale dell'Area dei Professionisti della Salute e dei Funzionari - Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro. Bando n. 88/2023
-</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di n. 2 Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Geriatria - Bando n. 107/2023</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E160" t="inlineStr"/>
       <c r="F160" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>TECNICO DELLA PREVENZIONE NELL'AMBIENTE E NEI LUOGHI DI LAVORO</t>
+          <t>Disciplina GERIATRIA</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>07/09/2023 13:25</t>
+          <t>17/11/2023 12:40</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>07/09/2029 13:25</t>
+          <t>17/11/2029 12:40</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>22/09/2023 23:59</t>
+          <t>07/12/2023 23:59</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O160" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q160" t="inlineStr"/>
       <c r="R160" t="inlineStr"/>
       <c r="S160" t="inlineStr"/>
       <c r="T160" t="inlineStr"/>
-      <c r="U160" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="U160" t="inlineStr"/>
       <c r="AD160" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF160" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG160" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>89/2023</t>
+          <t>111/2023</t>
         </is>
       </c>
       <c r="B161" t="inlineStr"/>
       <c r="C161" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) Servizi in Staff alla Direzione Sanitaria "Referente COT" all'interno della Centrale Operativa Territoriale per il personale dell'Area dei Professionisti della Salute e dei Funzionari - Infermiere. Bando n. 89/2023
-</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) "Servizio di Prevenzione e Protezione" per il personale del ruolo sanitario - Area dei Professionisti della Salute e dei Funzionari - Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro - Bando n. 111/2023</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E161" t="inlineStr"/>
       <c r="F161" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>TECNICO DELLA PREVENZIONE NELL'AMBIENTE E NEI LUOGHI DI LAVORO</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>07/09/2023 13:25</t>
+          <t>14/11/2023 00:00</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>07/09/2029 13:25</t>
+          <t>14/11/2029 00:00</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>22/09/2023 23:59</t>
+          <t>29/11/2023 23:59</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q161" t="inlineStr"/>
       <c r="R161" t="inlineStr"/>
       <c r="S161" t="inlineStr"/>
       <c r="T161" t="inlineStr"/>
-      <c r="U161" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="U161" t="inlineStr"/>
       <c r="AD161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF161" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG161" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>87/2023</t>
+          <t>109/2023</t>
         </is>
       </c>
       <c r="B162" t="inlineStr"/>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarichi di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) "Referente Centro Diurno Attività Guidate", "Referente Centro Diurno "La persona al Centro e Noi e gli Altri", "Referente Disabilità D2", "Referente Inserimento Scolastico D1", "Servizio Integrazione Lavorativa D1", "Servizio Integrazione Lavorativa D2", afferenti alle UU.OO.CC. dei DISTRETTI nr. 1 e nr. 2 per il personale dell'Area dei Professionisti della Salute e dei Funzionari - Educatore Professionale. Bando n. 87/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Referente Processi Organizzativi Area Ospedaliera" all'interno della U.O.C. Direzione delle Professioni Sanitarie per il personale del ruolo sanitario - Area dei Professionisti della Salute e dei Funzionari - Infermiere - Bando n. 109/2023</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E162" t="inlineStr"/>
       <c r="F162" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>EDUCATORE PROFESSIONALE</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>07/09/2023 13:25</t>
+          <t>14/11/2023 00:00</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>07/09/2029 13:25</t>
+          <t>14/11/2029 00:00</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>22/09/2023 23:59</t>
+          <t>29/11/2023 23:59</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q162" t="inlineStr"/>
       <c r="R162" t="inlineStr"/>
       <c r="S162" t="inlineStr"/>
       <c r="T162" t="inlineStr"/>
-      <c r="U162" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="U162" t="inlineStr"/>
       <c r="AD162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF162" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG162" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>83/2023</t>
+          <t>100/2023</t>
         </is>
       </c>
       <c r="B163" t="inlineStr"/>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Servizi Tecnici e Patrimoniali "Manutenzione Ospedale e Gestione tecnica" all'interno della UOC Servizi Tecnici e Patrimoniali per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Tecnico - Bando n. 83/2023</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di n. 1 Dirigente Sanitario, Profilo Professionale: Medico – Disciplina: Cure Palliative  - Bando n. 100/2023</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E163" t="inlineStr"/>
       <c r="F163" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Ruolo tecnico</t>
+          <t>Disciplina CURE PALLIATIVE</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>01/09/2023 00:00</t>
+          <t>03/11/2023 12:20</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>01/09/2029 00:00</t>
+          <t>03/11/2029 12:20</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>18/09/2023 23:59</t>
+          <t>23/11/2023 23:59</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q163" t="inlineStr"/>
       <c r="R163" t="inlineStr"/>
       <c r="S163" t="inlineStr"/>
       <c r="T163" t="inlineStr"/>
       <c r="U163" t="inlineStr"/>
       <c r="AD163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF163" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG163" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>85/2023</t>
+          <t>105/2023</t>
         </is>
       </c>
       <c r="B164" t="inlineStr"/>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Sistemi Informativi "Area Tecnologica" all'interno della UOC Sistemi Informativi per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Tecnico - Bando n. 85/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOSD Formazione "Formazione Aziendale" all'interno della UOSD Formazione per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo o Sanitario - Bando n. 105/2023</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E164" t="inlineStr"/>
       <c r="F164" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Ruolo tecnico</t>
+          <t>Ruolo Amministrativo o Sanitario</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>01/09/2023 00:00</t>
+          <t>02/11/2023 00:00</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>01/09/2029 00:00</t>
+          <t>02/11/2029 00:00</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>18/09/2023 23:59</t>
+          <t>17/11/2023 23:59</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q164" t="inlineStr"/>
       <c r="R164" t="inlineStr"/>
       <c r="S164" t="inlineStr"/>
       <c r="T164" t="inlineStr"/>
       <c r="U164" t="inlineStr"/>
       <c r="AD164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF164" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG164" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>84/2023</t>
+          <t>104/2023</t>
         </is>
       </c>
       <c r="B165" t="inlineStr"/>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Sistemi Informativi "Area Applicativa" all'interno della UOC Sistemi Informativi per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Tecnico - Bando n. 84/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) Ufficio Qualità e Adempimenti L.R. N. 22/2002 "Adempimenti qualità e accreditamento" all'interno dell'Ufficio Qualità e Adempimenti L.R. N. 22/2002 per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo o Sanitario - Bando n. 104/2023</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E165" t="inlineStr"/>
       <c r="F165" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Ruolo tecnico</t>
+          <t>Ruolo Amministrativo o Sanitario</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>01/09/2023 00:00</t>
+          <t>02/11/2023 00:00</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>01/09/2029 00:00</t>
+          <t>02/11/2029 00:00</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>18/09/2023 23:59</t>
+          <t>17/11/2023 23:59</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q165" t="inlineStr"/>
       <c r="R165" t="inlineStr"/>
       <c r="S165" t="inlineStr"/>
       <c r="T165" t="inlineStr"/>
       <c r="U165" t="inlineStr"/>
       <c r="AD165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF165" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG165" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>82/2023</t>
+          <t>94/2023</t>
         </is>
       </c>
       <c r="B166" t="inlineStr"/>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Servizi Tecnici e Patrimoniali "Ufficio Progetti e Project" all'interno della UOC Servizi Tecnici e Patrimoniali per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Tecnico - Bando n. 82/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarichi di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) all’interno delle UU.OO.CC. DISTRETTI nr. 1 Bassano e nr. 2 Alto Vicentino per il personale del ruolo socio sanitario - Area dei Professionisti della Salute e dei Funzionari - Assistente Sociale - Bando n. 94/2023</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E166" t="inlineStr"/>
-      <c r="F166" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>01/09/2023 00:00</t>
+          <t>27/09/2023 00:00</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>01/09/2029 00:00</t>
+          <t>27/09/2029 00:00</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>18/09/2023 23:59</t>
+          <t>12/10/2023 23:59</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q166" t="inlineStr"/>
       <c r="R166" t="inlineStr"/>
       <c r="S166" t="inlineStr"/>
       <c r="T166" t="inlineStr"/>
       <c r="U166" t="inlineStr"/>
       <c r="AD166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF166" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG166" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>80/2023</t>
+          <t>93/2023</t>
         </is>
       </c>
       <c r="B167" t="inlineStr"/>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Contabilità e Bilancio "Fatturazione attiva, riscossioni e problematiche fiscali" all'interno della UOC Contabilità e Bilancio per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Bando n. 80/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Servizi Tecnici e Patrimoniali "Ingegneria clinica" all'interno della U.O.S Ingegneria Clinica per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Tecnico o Sanitario - Bando n. 93/2023</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E167" t="inlineStr"/>
       <c r="F167" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Ruolo amministrativo</t>
+          <t>Ruolo Tecnico o Sanitario</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>01/09/2023 00:00</t>
+          <t>19/09/2023 00:00</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>01/09/2029 00:00</t>
+          <t>19/09/2029 00:00</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>18/09/2023 23:59</t>
+          <t>04/10/2023 23:59</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q167" t="inlineStr"/>
       <c r="R167" t="inlineStr"/>
       <c r="S167" t="inlineStr"/>
       <c r="T167" t="inlineStr"/>
       <c r="U167" t="inlineStr"/>
       <c r="AD167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF167" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG167" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>79/2023</t>
+          <t>91/2023</t>
         </is>
       </c>
       <c r="B168" t="inlineStr"/>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Contabilità e Bilancio "Bilancio – Contabilità generale - PAC" all'interno della UOC Contabilità e Bilancio per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Bando n. 79/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento (art. 24 e seguenti CCNL 2.11.2022) "Coordinamento Medicina Trasfusionale" all'interno della U.O.C. Medicina Trasfusionale Santorso afferente al Dipartimento Servizi Diagnosi e Cura del Presidio Ospedaliero di Santorso per il personale del ruolo sanitario - Area dei Professionisti della Salute e dei Funzionari - Tecnico Sanitario di Laboratorio Biomedico - Bando n. 91/2023</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E168" t="inlineStr"/>
-      <c r="F168" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>01/09/2023 00:00</t>
+          <t>14/09/2023 00:00</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>01/09/2029 00:00</t>
+          <t>14/09/2029 00:00</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>18/09/2023 23:59</t>
+          <t>29/09/2023 23:59</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O168" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q168" t="inlineStr"/>
       <c r="R168" t="inlineStr"/>
       <c r="S168" t="inlineStr"/>
       <c r="T168" t="inlineStr"/>
-      <c r="U168" t="inlineStr"/>
+      <c r="U168" t="inlineStr">
+        <is>
+          <t>1838/2023</t>
+        </is>
+      </c>
+      <c r="V168" t="inlineStr">
+        <is>
+          <t>27/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="W168" t="inlineStr">
+        <is>
+          <t>27/10/2025 00:00</t>
+        </is>
+      </c>
       <c r="AD168" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF168" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG168" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>78/2023</t>
+          <t>87/2023</t>
         </is>
       </c>
       <c r="B169" t="inlineStr"/>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022)  UOSD Sociale "Piano di zona e gestione flussi" all'interno della UOSD Sociale per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Tecnico - Bando n. 78/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarichi di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) "Referente Centro Diurno Attività Guidate", "Referente Centro Diurno "La persona al Centro e Noi e gli Altri", "Referente Disabilità D2", "Referente Inserimento Scolastico D1", "Servizio Integrazione Lavorativa D1", "Servizio Integrazione Lavorativa D2", afferenti alle UU.OO.CC. dei DISTRETTI nr. 1 e nr. 2 per il personale dell'Area dei Professionisti della Salute e dei Funzionari - Educatore Professionale. Bando n. 87/2023</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E169" t="inlineStr"/>
       <c r="F169" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Ruolo tecnico</t>
+          <t>EDUCATORE PROFESSIONALE</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>01/09/2023 00:00</t>
+          <t>07/09/2023 13:25</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>01/09/2029 00:00</t>
+          <t>07/09/2029 13:25</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>18/09/2023 23:59</t>
+          <t>22/09/2023 23:59</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q169" t="inlineStr"/>
       <c r="R169" t="inlineStr"/>
       <c r="S169" t="inlineStr"/>
       <c r="T169" t="inlineStr"/>
       <c r="U169" t="inlineStr">
         <is>
-          <t>1744/2023</t>
+          <t>1800/2023</t>
         </is>
       </c>
       <c r="V169" t="inlineStr">
         <is>
-          <t>20/10/2023 00:00</t>
+          <t>27/10/2023 00:00</t>
         </is>
       </c>
       <c r="W169" t="inlineStr">
         <is>
-          <t>20/10/2025 00:00</t>
+          <t>27/10/2025 00:00</t>
         </is>
       </c>
       <c r="AD169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF169" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG169" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>76/2023</t>
+          <t>89/2023</t>
         </is>
       </c>
       <c r="B170" t="inlineStr"/>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022)  UOC Controllo di Gestione "Datawarehouse e flussi informativi" all'interno della UOC Controllo di Gestione per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo o Tecnico - Bando n. 76/2023</t>
+          <t xml:space="preserve">Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) Servizi in Staff alla Direzione Sanitaria "Referente COT" all'interno della Centrale Operativa Territoriale per il personale dell'Area dei Professionisti della Salute e dei Funzionari - Infermiere. Bando n. 89/2023
+</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E170" t="inlineStr"/>
       <c r="F170" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Ruolo amministrativo o Tecnico</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>28/08/2023 00:00</t>
+          <t>07/09/2023 13:25</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>28/08/2029 00:00</t>
+          <t>07/09/2029 13:25</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>12/09/2023 23:59</t>
+          <t>22/09/2023 23:59</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q170" t="inlineStr"/>
       <c r="R170" t="inlineStr"/>
       <c r="S170" t="inlineStr"/>
       <c r="T170" t="inlineStr"/>
-      <c r="U170" t="inlineStr"/>
+      <c r="U170" t="inlineStr">
+        <is>
+          <t>1736/2023</t>
+        </is>
+      </c>
+      <c r="V170" t="inlineStr">
+        <is>
+          <t>20/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="W170" t="inlineStr">
+        <is>
+          <t>20/10/2025 00:00</t>
+        </is>
+      </c>
       <c r="AD170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF170" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG170" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>73/2023</t>
+          <t>88/2023</t>
         </is>
       </c>
       <c r="B171" t="inlineStr"/>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Direzione Amministrativa di Ospedale "Ufficio LPI e prestazioni a pagamento" all'interno della UOC Direzione Amministrativa di Ospedale per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Bando n. 73/2023</t>
+          <t xml:space="preserve">Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarichi di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) "Referente SIAN", Referente SPISAL Direzione D1", "Referente SPISAL Direzione D2", "Referente SIAOA Thiene", all'interno delle UU.OO.CC. del Dipartimento di Prevenzione per il personale dell'Area dei Professionisti della Salute e dei Funzionari - Tecnico della Prevenzione nell'Ambiente e nei Luoghi di Lavoro. Bando n. 88/2023
+</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E171" t="inlineStr"/>
       <c r="F171" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Ruolo amministrativo</t>
+          <t>TECNICO DELLA PREVENZIONE NELL'AMBIENTE E NEI LUOGHI DI LAVORO</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>28/08/2023 00:00</t>
+          <t>07/09/2023 13:25</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>28/08/2029 00:00</t>
+          <t>07/09/2029 13:25</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>12/09/2023 23:59</t>
+          <t>22/09/2023 23:59</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O171" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q171" t="inlineStr"/>
       <c r="R171" t="inlineStr"/>
       <c r="S171" t="inlineStr"/>
       <c r="T171" t="inlineStr"/>
-      <c r="U171" t="inlineStr"/>
+      <c r="U171" t="inlineStr">
+        <is>
+          <t>1797/2023</t>
+        </is>
+      </c>
+      <c r="V171" t="inlineStr">
+        <is>
+          <t>27/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="W171" t="inlineStr">
+        <is>
+          <t>27/10/2025 00:00</t>
+        </is>
+      </c>
       <c r="AD171" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF171" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG171" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>75/2023</t>
+          <t>80/2023</t>
         </is>
       </c>
       <c r="B172" t="inlineStr"/>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022)  UOC Controllo di Gestione "Monitoraggio obiettivi e indicatori" all'interno della UOC Controllo di Gestione per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo o Tecnico - Bando n. 75/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Contabilità e Bilancio "Fatturazione attiva, riscossioni e problematiche fiscali" all'interno della UOC Contabilità e Bilancio per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Bando n. 80/2023</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E172" t="inlineStr"/>
       <c r="F172" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Ruolo amministrativo o Tecnico</t>
+          <t>Ruolo amministrativo</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>28/08/2023 00:00</t>
+          <t>01/09/2023 00:00</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>28/08/2029 00:00</t>
+          <t>01/09/2029 00:00</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>12/09/2023 23:59</t>
+          <t>18/09/2023 23:59</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q172" t="inlineStr"/>
       <c r="R172" t="inlineStr"/>
       <c r="S172" t="inlineStr"/>
       <c r="T172" t="inlineStr"/>
       <c r="U172" t="inlineStr"/>
       <c r="AD172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF172" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG172" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>74/2023</t>
+          <t>79/2023</t>
         </is>
       </c>
       <c r="B173" t="inlineStr"/>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Direzione Amministrativa di Ospedale "Ufficio Mobilità internazionale e coordinamento servizi di accoglienza" all'interno della UOC Direzione Amministrativa di Ospedale per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Bando n. 74/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Contabilità e Bilancio "Bilancio – Contabilità generale - PAC" all'interno della UOC Contabilità e Bilancio per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Bando n. 79/2023</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E173" t="inlineStr"/>
       <c r="F173" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>Ruolo amministrativo</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>28/08/2023 00:00</t>
+          <t>01/09/2023 00:00</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>28/08/2029 00:00</t>
+          <t>01/09/2029 00:00</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>12/09/2023 23:59</t>
+          <t>18/09/2023 23:59</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O173" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q173" t="inlineStr"/>
       <c r="R173" t="inlineStr"/>
       <c r="S173" t="inlineStr"/>
       <c r="T173" t="inlineStr"/>
       <c r="U173" t="inlineStr"/>
       <c r="AD173" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF173" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG173" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>64/2023</t>
+          <t>85/2023</t>
         </is>
       </c>
       <c r="B174" t="inlineStr"/>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Gestione Risorse Umane "Pianificazione e definizione del fabbisogno e acquisizione risorse umane (dipendenti e non dipendenti)" all'interno della UOC Gestione Risorse Umane per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Bando n. 64/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Sistemi Informativi "Area Tecnologica" all'interno della UOC Sistemi Informativi per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Tecnico - Bando n. 85/2023</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E174" t="inlineStr"/>
       <c r="F174" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Ruolo amministrativo</t>
+          <t>Ruolo tecnico</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>22/08/2023 00:00</t>
+          <t>01/09/2023 00:00</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>22/08/2029 00:00</t>
+          <t>01/09/2029 00:00</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>06/09/2023 23:59</t>
+          <t>18/09/2023 23:59</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q174" t="inlineStr"/>
       <c r="R174" t="inlineStr"/>
       <c r="S174" t="inlineStr"/>
       <c r="T174" t="inlineStr"/>
       <c r="U174" t="inlineStr"/>
       <c r="AD174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF174" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG174" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>69/2023</t>
+          <t>84/2023</t>
         </is>
       </c>
       <c r="B175" t="inlineStr"/>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022)  UOC Affari generali "Ufficio Affari Generali, Protocollo e Archivio" all'interno della UOC Affari generali sede di Thiene per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Bando n. 69/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Sistemi Informativi "Area Applicativa" all'interno della UOC Sistemi Informativi per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Tecnico - Bando n. 84/2023</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E175" t="inlineStr"/>
       <c r="F175" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Ruolo amministrativo</t>
+          <t>Ruolo tecnico</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>22/08/2023 00:00</t>
+          <t>01/09/2023 00:00</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>22/08/2029 00:00</t>
+          <t>01/09/2029 00:00</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>06/09/2023 23:59</t>
+          <t>18/09/2023 23:59</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q175" t="inlineStr"/>
       <c r="R175" t="inlineStr"/>
       <c r="S175" t="inlineStr"/>
       <c r="T175" t="inlineStr"/>
       <c r="U175" t="inlineStr"/>
       <c r="AD175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF175" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG175" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>65/2023</t>
+          <t>83/2023</t>
         </is>
       </c>
       <c r="B176" t="inlineStr"/>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Gestione Risorse Umane "Gestione presenze/assenze" all'interno della UOC Gestione Risorse Umane per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo o Tecnico - Bando n. 65/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Servizi Tecnici e Patrimoniali "Manutenzione Ospedale e Gestione tecnica" all'interno della UOC Servizi Tecnici e Patrimoniali per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Tecnico - Bando n. 83/2023</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E176" t="inlineStr"/>
       <c r="F176" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Ruolo amministrativo o Tecnico</t>
+          <t>Ruolo tecnico</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>22/08/2023 00:00</t>
+          <t>01/09/2023 00:00</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>22/08/2029 00:00</t>
+          <t>01/09/2029 00:00</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>06/09/2023 23:59</t>
+          <t>18/09/2023 23:59</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q176" t="inlineStr"/>
       <c r="R176" t="inlineStr"/>
       <c r="S176" t="inlineStr"/>
       <c r="T176" t="inlineStr"/>
       <c r="U176" t="inlineStr"/>
       <c r="AD176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF176" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG176" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>68/2023</t>
+          <t>82/2023</t>
         </is>
       </c>
       <c r="B177" t="inlineStr"/>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) "Area ordini/liquidazioni e gestione del contratto" all'interno della UOC Provveditorato, economato e gestione della logistica per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo o Tecnico - Bando n. 68/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Servizi Tecnici e Patrimoniali "Ufficio Progetti e Project" all'interno della UOC Servizi Tecnici e Patrimoniali per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Tecnico - Bando n. 82/2023</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E177" t="inlineStr"/>
       <c r="F177" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Ruolo amministrativo o Tecnico</t>
+          <t>Ruolo tecnico</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>22/08/2023 00:00</t>
+          <t>01/09/2023 00:00</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>22/08/2029 00:00</t>
+          <t>01/09/2029 00:00</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>06/09/2023 23:59</t>
+          <t>18/09/2023 23:59</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q177" t="inlineStr"/>
       <c r="R177" t="inlineStr"/>
       <c r="S177" t="inlineStr"/>
       <c r="T177" t="inlineStr"/>
       <c r="U177" t="inlineStr"/>
       <c r="AD177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF177" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG177" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>63/2023</t>
+          <t>78/2023</t>
         </is>
       </c>
       <c r="B178" t="inlineStr"/>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Gestione Risorse Umane "Gestione giuridica del personale" all'interno della UOC Gestione Risorse Umane per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Bando n. 63/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022)  UOSD Sociale "Piano di zona e gestione flussi" all'interno della UOSD Sociale per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Tecnico - Bando n. 78/2023</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E178" t="inlineStr"/>
       <c r="F178" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Ruolo amministrativo</t>
+          <t>Ruolo tecnico</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>22/08/2023 00:00</t>
+          <t>01/09/2023 00:00</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>22/08/2029 00:00</t>
+          <t>01/09/2029 00:00</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>06/09/2023 23:59</t>
+          <t>18/09/2023 23:59</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q178" t="inlineStr"/>
       <c r="R178" t="inlineStr"/>
       <c r="S178" t="inlineStr"/>
       <c r="T178" t="inlineStr"/>
-      <c r="U178" t="inlineStr"/>
+      <c r="U178" t="inlineStr">
+        <is>
+          <t>1744/2023</t>
+        </is>
+      </c>
+      <c r="V178" t="inlineStr">
+        <is>
+          <t>20/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="W178" t="inlineStr">
+        <is>
+          <t>20/10/2025 00:00</t>
+        </is>
+      </c>
       <c r="AD178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF178" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG178" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>67/2023</t>
+          <t>75/2023</t>
         </is>
       </c>
       <c r="B179" t="inlineStr"/>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Provveditorato, economato e gestione della logistica "Area Gare beni sanitari" all'interno della UOC Provveditorato, economato e gestione della logistica per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Bando n. 67/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022)  UOC Controllo di Gestione "Monitoraggio obiettivi e indicatori" all'interno della UOC Controllo di Gestione per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo o Tecnico - Bando n. 75/2023</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E179" t="inlineStr"/>
       <c r="F179" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Ruolo amministrativo</t>
+          <t>Ruolo amministrativo o Tecnico</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>22/08/2023 00:00</t>
+          <t>28/08/2023 00:00</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>22/08/2029 00:00</t>
+          <t>28/08/2029 00:00</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>06/09/2023 23:59</t>
+          <t>12/09/2023 23:59</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q179" t="inlineStr"/>
       <c r="R179" t="inlineStr"/>
       <c r="S179" t="inlineStr"/>
       <c r="T179" t="inlineStr"/>
       <c r="U179" t="inlineStr"/>
       <c r="AD179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF179" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG179" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>66/2023</t>
+          <t>76/2023</t>
         </is>
       </c>
       <c r="B180" t="inlineStr"/>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Gestione Risorse Umane "Gestione trattamento previdenziale" all'interno della UOC Gestione Risorse Umane per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo  - Bando n. 66/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022)  UOC Controllo di Gestione "Datawarehouse e flussi informativi" all'interno della UOC Controllo di Gestione per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo o Tecnico - Bando n. 76/2023</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E180" t="inlineStr"/>
       <c r="F180" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Ruolo amministrativo</t>
+          <t>Ruolo amministrativo o Tecnico</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>22/08/2023 00:00</t>
+          <t>28/08/2023 00:00</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>22/08/2029 00:00</t>
+          <t>28/08/2029 00:00</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>06/09/2023 23:59</t>
+          <t>12/09/2023 23:59</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q180" t="inlineStr"/>
       <c r="R180" t="inlineStr"/>
       <c r="S180" t="inlineStr"/>
       <c r="T180" t="inlineStr"/>
       <c r="U180" t="inlineStr"/>
       <c r="AD180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF180" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG180" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>62/2023</t>
+          <t>73/2023</t>
         </is>
       </c>
       <c r="B181" t="inlineStr"/>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Gestione Risorse Umane "Gestione trattamento economico-fiscale" all'interno della UOC Gestione Risorse Umane per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo o Tecnico - Bando n. 62/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Direzione Amministrativa di Ospedale "Ufficio LPI e prestazioni a pagamento" all'interno della UOC Direzione Amministrativa di Ospedale per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Bando n. 73/2023</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E181" t="inlineStr"/>
       <c r="F181" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Ruolo amministrativo o Tecnico</t>
+          <t>Ruolo amministrativo</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>22/08/2023 00:00</t>
+          <t>28/08/2023 00:00</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>22/08/2029 00:00</t>
+          <t>28/08/2029 00:00</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>06/09/2023 23:59</t>
+          <t>12/09/2023 23:59</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O181" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q181" t="inlineStr"/>
       <c r="R181" t="inlineStr"/>
       <c r="S181" t="inlineStr"/>
       <c r="T181" t="inlineStr"/>
       <c r="U181" t="inlineStr"/>
       <c r="AD181" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF181" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG181" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>71/2023</t>
+          <t>74/2023</t>
         </is>
       </c>
       <c r="B182" t="inlineStr"/>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022)  UOC Affari generali "Ufficio Sinistri" all'interno della UOC Affari generali sede di Bassano del Grappa per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Bando n. 71/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Direzione Amministrativa di Ospedale "Ufficio Mobilità internazionale e coordinamento servizi di accoglienza" all'interno della UOC Direzione Amministrativa di Ospedale per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Bando n. 74/2023</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E182" t="inlineStr"/>
       <c r="F182" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>Ruolo amministrativo</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>22/08/2023 00:00</t>
+          <t>28/08/2023 00:00</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>22/08/2029 00:00</t>
+          <t>28/08/2029 00:00</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>06/09/2023 23:59</t>
+          <t>12/09/2023 23:59</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q182" t="inlineStr"/>
       <c r="R182" t="inlineStr"/>
       <c r="S182" t="inlineStr"/>
       <c r="T182" t="inlineStr"/>
       <c r="U182" t="inlineStr"/>
       <c r="AD182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF182" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG182" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>70/2023</t>
+          <t>68/2023</t>
         </is>
       </c>
       <c r="B183" t="inlineStr"/>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022)  UOC Affari generali "Ufficio Affari Legali" all'interno della UOC Affari generali sede di Thiene per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Bando n. 70/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) "Area ordini/liquidazioni e gestione del contratto" all'interno della UOC Provveditorato, economato e gestione della logistica per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo o Tecnico - Bando n. 68/2023</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E183" t="inlineStr"/>
       <c r="F183" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Ruolo amministrativo</t>
+          <t>Ruolo amministrativo o Tecnico</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>22/08/2023 00:00</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>22/08/2029 00:00</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
           <t>06/09/2023 23:59</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O183" t="inlineStr">
         <is>
           <t>No</t>
@@ -14537,11418 +14779,11434 @@
       </c>
       <c r="Q183" t="inlineStr"/>
       <c r="R183" t="inlineStr"/>
       <c r="S183" t="inlineStr"/>
       <c r="T183" t="inlineStr"/>
       <c r="U183" t="inlineStr"/>
       <c r="AD183" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF183" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG183" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>60/2023</t>
+          <t>69/2023</t>
         </is>
       </c>
       <c r="B184" t="inlineStr"/>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Direzione Amministrativa Territoriale "Gestione Personale Convenzionato" all'interno della UOS Convenzioni per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Bando n. 60/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022)  UOC Affari generali "Ufficio Affari Generali, Protocollo e Archivio" all'interno della UOC Affari generali sede di Thiene per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Bando n. 69/2023</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E184" t="inlineStr"/>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>Ruolo amministrativo</t>
+        </is>
+      </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>03/08/2023 00:00</t>
+          <t>22/08/2023 00:00</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>03/08/2029 00:00</t>
+          <t>22/08/2029 00:00</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>18/08/2023 23:59</t>
+          <t>06/09/2023 23:59</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q184" t="inlineStr"/>
       <c r="R184" t="inlineStr"/>
       <c r="S184" t="inlineStr"/>
       <c r="T184" t="inlineStr"/>
       <c r="U184" t="inlineStr"/>
       <c r="AD184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF184" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG184" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>59/2023</t>
+          <t>70/2023</t>
         </is>
       </c>
       <c r="B185" t="inlineStr"/>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Direzione Amministrativa Territoriale "Ufficio Gestione Medicina Specialistica" all'interno della UOS Convenzioni per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Bando n. 59/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022)  UOC Affari generali "Ufficio Affari Legali" all'interno della UOC Affari generali sede di Thiene per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Bando n. 70/2023</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E185" t="inlineStr"/>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>Ruolo amministrativo</t>
+        </is>
+      </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>03/08/2023 00:00</t>
+          <t>22/08/2023 00:00</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>03/08/2029 00:00</t>
+          <t>22/08/2029 00:00</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>18/08/2023 23:59</t>
+          <t>06/09/2023 23:59</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q185" t="inlineStr"/>
       <c r="R185" t="inlineStr"/>
       <c r="S185" t="inlineStr"/>
       <c r="T185" t="inlineStr"/>
       <c r="U185" t="inlineStr"/>
       <c r="AD185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF185" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG185" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>32_2023</t>
+          <t>71/2023</t>
         </is>
       </c>
       <c r="B186" t="inlineStr"/>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore della Unità  Operativa Complessa Radiologia del Presidio Ospedaliero di Santorso, Profilo Professionale: Medici - Disciplina: Radiodiagnostica - Area della Medicina Diagnostica e dei Servizi - Bando n. 32/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022)  UOC Affari generali "Ufficio Sinistri" all'interno della UOC Affari generali sede di Bassano del Grappa per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Bando n. 71/2023</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E186" t="inlineStr"/>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Direttore unità operativa complessa</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Direttore</t>
+          <t>Ruolo amministrativo</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>29/05/2023 00:00</t>
+          <t>22/08/2023 00:00</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>29/05/2029 00:00</t>
+          <t>22/08/2029 00:00</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>26/06/2023 23:59</t>
+          <t>06/09/2023 23:59</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q186" t="inlineStr"/>
       <c r="R186" t="inlineStr"/>
       <c r="S186" t="inlineStr"/>
       <c r="T186" t="inlineStr"/>
       <c r="U186" t="inlineStr"/>
-      <c r="Z186" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AD186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF186" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Selezione per il personale dipendente</t>
+        </is>
+      </c>
+      <c r="AG186" t="inlineStr">
+        <is>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>28_2023</t>
+          <t>62/2023</t>
         </is>
       </c>
       <c r="B187" t="inlineStr"/>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di Medici Veterinari idonei al conferimento di incarichi di collaborazione di natura libero professionale per lo svolgimento delle attività  di risanamento, bonifica sanitaria e vaccinazione negli allevamenti animali per l'anno 2023. Bando n. 28/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Gestione Risorse Umane "Gestione trattamento economico-fiscale" all'interno della UOC Gestione Risorse Umane per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo o Tecnico - Bando n. 62/2023</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E187" t="inlineStr"/>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>Ruolo amministrativo o Tecnico</t>
+        </is>
+      </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>27/03/2023 00:00</t>
+          <t>22/08/2023 00:00</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>27/03/2029 00:00</t>
+          <t>22/08/2029 00:00</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>06/04/2023 23:59</t>
+          <t>06/09/2023 23:59</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q187" t="inlineStr"/>
       <c r="R187" t="inlineStr"/>
       <c r="S187" t="inlineStr"/>
       <c r="T187" t="inlineStr"/>
       <c r="U187" t="inlineStr"/>
-      <c r="Z187" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AD187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF187" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
+        </is>
+      </c>
+      <c r="AG187" t="inlineStr">
+        <is>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>12_2023</t>
+          <t>64/2023</t>
         </is>
       </c>
       <c r="B188" t="inlineStr"/>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un Medico Chirurgo specializzato in Malattie dell'Apparato Respiratorio. Bando n. 12/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Gestione Risorse Umane "Pianificazione e definizione del fabbisogno e acquisizione risorse umane (dipendenti e non dipendenti)" all'interno della UOC Gestione Risorse Umane per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Bando n. 64/2023</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E188" t="inlineStr"/>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>Ruolo amministrativo</t>
+        </is>
+      </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>20/02/2023 00:00</t>
+          <t>22/08/2023 00:00</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>20/02/2029 00:00</t>
+          <t>22/08/2029 00:00</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>02/03/2023 23:59</t>
+          <t>06/09/2023 23:59</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q188" t="inlineStr"/>
       <c r="R188" t="inlineStr"/>
       <c r="S188" t="inlineStr"/>
       <c r="T188" t="inlineStr"/>
       <c r="U188" t="inlineStr"/>
-      <c r="Z188" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AD188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF188" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
+        </is>
+      </c>
+      <c r="AG188" t="inlineStr">
+        <is>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>10_2023</t>
+          <t>63/2023</t>
         </is>
       </c>
       <c r="B189" t="inlineStr"/>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di psicologi idonei al conferimento di incarichi di collaborazione di natura libero professionale nell'ambito delle attività  del progetto "InOltre - Servizio psicologico per la gestione delle emergenze nella comunità " (D.G.R.V. n. 104 del 30 gennaio 2023). Bando n. 10/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Gestione Risorse Umane "Gestione giuridica del personale" all'interno della UOC Gestione Risorse Umane per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Bando n. 63/2023</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E189" t="inlineStr"/>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>Ruolo amministrativo</t>
+        </is>
+      </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>02/02/2023 00:00</t>
+          <t>22/08/2023 00:00</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>02/02/2029 00:00</t>
+          <t>22/08/2029 00:00</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>13/02/2023 23:59</t>
+          <t>06/09/2023 23:59</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q189" t="inlineStr"/>
       <c r="R189" t="inlineStr"/>
       <c r="S189" t="inlineStr"/>
       <c r="T189" t="inlineStr"/>
       <c r="U189" t="inlineStr"/>
-      <c r="Z189" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AD189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF189" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
+        </is>
+      </c>
+      <c r="AG189" t="inlineStr">
+        <is>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>8_2023</t>
+          <t>65/2023</t>
         </is>
       </c>
       <c r="B190" t="inlineStr"/>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a uno psicologo con funzioni di supervisore clinico nell'ambito delle attività  del progetto "InOltre - servizio psicologico per la gestione delle emergenze nella comunità " (D.G.R.V. n. 104 del 30 gennaio 2023). Bando n. 8/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Gestione Risorse Umane "Gestione presenze/assenze" all'interno della UOC Gestione Risorse Umane per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo o Tecnico - Bando n. 65/2023</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E190" t="inlineStr"/>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>Ruolo amministrativo o Tecnico</t>
+        </is>
+      </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>02/02/2023 00:00</t>
+          <t>22/08/2023 00:00</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>02/02/2029 00:00</t>
+          <t>22/08/2029 00:00</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>13/02/2023 23:59</t>
+          <t>06/09/2023 23:59</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q190" t="inlineStr"/>
       <c r="R190" t="inlineStr"/>
       <c r="S190" t="inlineStr"/>
       <c r="T190" t="inlineStr"/>
       <c r="U190" t="inlineStr"/>
-      <c r="Z190" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AD190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF190" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
+        </is>
+      </c>
+      <c r="AG190" t="inlineStr">
+        <is>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>9_2023</t>
+          <t>66/2023</t>
         </is>
       </c>
       <c r="B191" t="inlineStr"/>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a uno psicologo con funzioni di coordinatore dell'equipe degli operatori psicologi nell'ambito delle attività  del progetto "InOltre - servizio psicologico per la gestione delle emergenze nella comunità " (d.g.r.v. n. 104 del 30 gennaio 2023). Bando n. 9/2023</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Gestione Risorse Umane "Gestione trattamento previdenziale" all'interno della UOC Gestione Risorse Umane per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo  - Bando n. 66/2023</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E191" t="inlineStr"/>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>Ruolo amministrativo</t>
+        </is>
+      </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>02/02/2023 00:00</t>
+          <t>22/08/2023 00:00</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>02/02/2029 00:00</t>
+          <t>22/08/2029 00:00</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>13/02/2023 23:59</t>
+          <t>06/09/2023 23:59</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q191" t="inlineStr"/>
       <c r="R191" t="inlineStr"/>
       <c r="S191" t="inlineStr"/>
       <c r="T191" t="inlineStr"/>
       <c r="U191" t="inlineStr"/>
-      <c r="Z191" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AD191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF191" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
+        </is>
+      </c>
+      <c r="AG191" t="inlineStr">
+        <is>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>108_2022</t>
+          <t>67/2023</t>
         </is>
       </c>
       <c r="B192" t="inlineStr"/>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia
-[...1 lines deleted...]
-di natura libero professionale. Bando n. 108/2022</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Provveditorato, economato e gestione della logistica "Area Gare beni sanitari" all'interno della UOC Provveditorato, economato e gestione della logistica per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Bando n. 67/2023</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E192" t="inlineStr"/>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>Ruolo amministrativo</t>
+        </is>
+      </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>27/12/2022 00:00</t>
+          <t>22/08/2023 00:00</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>27/12/2028 00:00</t>
+          <t>22/08/2029 00:00</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>09/01/2023 23:59</t>
+          <t>06/09/2023 23:59</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q192" t="inlineStr"/>
       <c r="R192" t="inlineStr"/>
       <c r="S192" t="inlineStr"/>
       <c r="T192" t="inlineStr"/>
       <c r="U192" t="inlineStr"/>
-      <c r="Z192" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AD192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF192" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
+        </is>
+      </c>
+      <c r="AG192" t="inlineStr">
+        <is>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>92_2022</t>
+          <t>60/2023</t>
         </is>
       </c>
       <c r="B193" t="inlineStr"/>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa Direzione Medica Bassano del Presidio Ospedaliero di Bassano - Profilo Professionale: Medici - Disciplina: Direzione Medica di Presidio Ospedaliero (Area di Sanità  Pubblica)_Bando n. 92_2022</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Direzione Amministrativa Territoriale "Gestione Personale Convenzionato" all'interno della UOS Convenzioni per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Bando n. 60/2023</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E193" t="inlineStr"/>
       <c r="H193" t="inlineStr">
         <is>
-          <t>19/12/2022 00:00</t>
+          <t>03/08/2023 00:00</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>19/12/2028 00:00</t>
+          <t>03/08/2029 00:00</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>16/01/2023 23:59</t>
+          <t>18/08/2023 23:59</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q193" t="inlineStr"/>
       <c r="R193" t="inlineStr"/>
       <c r="S193" t="inlineStr"/>
       <c r="T193" t="inlineStr"/>
       <c r="U193" t="inlineStr"/>
-      <c r="Z193" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AD193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF193" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Selezione per il personale dipendente</t>
+        </is>
+      </c>
+      <c r="AG193" t="inlineStr">
+        <is>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>85_2022</t>
+          <t>59/2023</t>
         </is>
       </c>
       <c r="B194" t="inlineStr"/>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore della Unità  Operativa Complessa Assistenza Farmaceutica Territoriale del Distretto 1 Bassano, Profilo Professionale: Farmacisti - Disciplina: Farmaceutica Territoriale - Area di Farmacia_Bando n. 85_2022</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Direzione Amministrativa Territoriale "Ufficio Gestione Medicina Specialistica" all'interno della UOS Convenzioni per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Bando n. 59/2023</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E194" t="inlineStr"/>
       <c r="H194" t="inlineStr">
         <is>
-          <t>30/11/2022 00:00</t>
+          <t>03/08/2023 00:00</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>30/11/2028 00:00</t>
+          <t>03/08/2029 00:00</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>29/12/2022 23:59</t>
+          <t>18/08/2023 23:59</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q194" t="inlineStr"/>
       <c r="R194" t="inlineStr"/>
       <c r="S194" t="inlineStr"/>
       <c r="T194" t="inlineStr"/>
       <c r="U194" t="inlineStr"/>
-      <c r="Z194" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AD194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF194" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Selezione per il personale dipendente</t>
+        </is>
+      </c>
+      <c r="AG194" t="inlineStr">
+        <is>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>84_2022</t>
+          <t>32_2023</t>
         </is>
       </c>
       <c r="B195" t="inlineStr"/>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore della Unità  Operativa Complessa Pediatria del Presidio Ospedaliero di Bassano, Profilo Professionale: Medici - Disciplina: Pediatria - Area Medica e delle Specialità  Mediche_Bando n. 84_2022</t>
+          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore della Unità  Operativa Complessa Radiologia del Presidio Ospedaliero di Santorso, Profilo Professionale: Medici - Disciplina: Radiodiagnostica - Area della Medicina Diagnostica e dei Servizi - Bando n. 32/2023</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E195" t="inlineStr"/>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>Direttore unità operativa complessa</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>Direttore</t>
+        </is>
+      </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>30/11/2022 00:00</t>
+          <t>29/05/2023 00:00</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>30/11/2028 00:00</t>
+          <t>29/05/2029 00:00</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>29/12/2022 23:59</t>
+          <t>26/06/2023 23:59</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q195" t="inlineStr"/>
       <c r="R195" t="inlineStr"/>
       <c r="S195" t="inlineStr"/>
       <c r="T195" t="inlineStr"/>
       <c r="U195" t="inlineStr"/>
       <c r="Z195" t="n">
         <v>0</v>
       </c>
       <c r="AA195" t="n">
         <v>0</v>
       </c>
       <c r="AD195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF195" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>90_2022</t>
+          <t>28_2023</t>
         </is>
       </c>
       <c r="B196" t="inlineStr"/>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in Medicina e Chirurgia specializzati in Psichiatria idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 90/2022.</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di Medici Veterinari idonei al conferimento di incarichi di collaborazione di natura libero professionale per lo svolgimento delle attività  di risanamento, bonifica sanitaria e vaccinazione negli allevamenti animali per l'anno 2023. Bando n. 28/2023</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E196" t="inlineStr"/>
       <c r="H196" t="inlineStr">
         <is>
-          <t>15/11/2022 00:00</t>
+          <t>27/03/2023 00:00</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>15/11/2028 00:00</t>
+          <t>27/03/2029 00:00</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>25/11/2022 23:59</t>
+          <t>06/04/2023 23:59</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q196" t="inlineStr"/>
       <c r="R196" t="inlineStr"/>
       <c r="S196" t="inlineStr"/>
       <c r="T196" t="inlineStr"/>
       <c r="U196" t="inlineStr"/>
       <c r="Z196" t="n">
         <v>0</v>
       </c>
       <c r="AA196" t="n">
         <v>0</v>
       </c>
       <c r="AD196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF196" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>83_2022</t>
+          <t>12_2023</t>
         </is>
       </c>
       <c r="B197" t="inlineStr"/>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: PEDIATRIA - Bando n. 83/2022</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un Medico Chirurgo specializzato in Malattie dell'Apparato Respiratorio. Bando n. 12/2023</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E197" t="inlineStr"/>
       <c r="H197" t="inlineStr">
         <is>
-          <t>21/10/2022 00:00</t>
+          <t>20/02/2023 00:00</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>21/10/2028 00:00</t>
+          <t>20/02/2029 00:00</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>10/11/2022 23:59</t>
+          <t>02/03/2023 23:59</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q197" t="inlineStr"/>
       <c r="R197" t="inlineStr"/>
       <c r="S197" t="inlineStr"/>
       <c r="T197" t="inlineStr"/>
       <c r="U197" t="inlineStr"/>
       <c r="Z197" t="n">
         <v>0</v>
       </c>
       <c r="AA197" t="n">
         <v>0</v>
       </c>
       <c r="AD197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF197" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>78_2022</t>
+          <t>8_2023</t>
         </is>
       </c>
       <c r="B198" t="inlineStr"/>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa Direzione Medica Santorso del Presidio Ospedaliero di Santorso - Profilo Professionale: Medici - Disciplina: Direzione Medica di Presidio Ospedaliero (Area di Sanità  Pubblica)_Bando n. 78_2022</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a uno psicologo con funzioni di supervisore clinico nell'ambito delle attività  del progetto "InOltre - servizio psicologico per la gestione delle emergenze nella comunità " (D.G.R.V. n. 104 del 30 gennaio 2023). Bando n. 8/2023</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E198" t="inlineStr"/>
       <c r="H198" t="inlineStr">
         <is>
-          <t>19/10/2022 00:00</t>
+          <t>02/02/2023 00:00</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>19/10/2028 00:00</t>
+          <t>02/02/2029 00:00</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>17/11/2022 23:59</t>
+          <t>13/02/2023 23:59</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q198" t="inlineStr"/>
       <c r="R198" t="inlineStr"/>
       <c r="S198" t="inlineStr"/>
       <c r="T198" t="inlineStr"/>
       <c r="U198" t="inlineStr"/>
       <c r="Z198" t="n">
         <v>0</v>
       </c>
       <c r="AA198" t="n">
         <v>0</v>
       </c>
       <c r="AD198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF198" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>82_2022</t>
+          <t>10_2023</t>
         </is>
       </c>
       <c r="B199" t="inlineStr"/>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per l'assegnazione di una borsa di studio per la formazione di un FARMACISTA nelle attività  del progetto "Farmacia dei Servizi per i pazienti fragili: riconciliazione terapeutica dopo dimissione da ricovero" - Bando n. 82/2022</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di psicologi idonei al conferimento di incarichi di collaborazione di natura libero professionale nell'ambito delle attività  del progetto "InOltre - Servizio psicologico per la gestione delle emergenze nella comunità " (D.G.R.V. n. 104 del 30 gennaio 2023). Bando n. 10/2023</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E199" t="inlineStr"/>
       <c r="H199" t="inlineStr">
         <is>
-          <t>11/10/2022 00:00</t>
+          <t>02/02/2023 00:00</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>11/10/2028 00:00</t>
+          <t>02/02/2029 00:00</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>21/10/2022 23:59</t>
+          <t>13/02/2023 23:59</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q199" t="inlineStr"/>
       <c r="R199" t="inlineStr"/>
       <c r="S199" t="inlineStr"/>
       <c r="T199" t="inlineStr"/>
       <c r="U199" t="inlineStr"/>
       <c r="Z199" t="n">
         <v>0</v>
       </c>
       <c r="AA199" t="n">
         <v>0</v>
       </c>
       <c r="AD199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF199" t="inlineStr">
         <is>
-          <t>Borse di studio</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>81_2022</t>
+          <t>9_2023</t>
         </is>
       </c>
       <c r="B200" t="inlineStr"/>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a 5 Psicologi nell'ambito delle attività  del "Piano Locale di attività  per il contrasto al Gioco d'Azzardo Patologico:  fondo anno 2019" di cui alla DGR 913/2020 e DDR 5/2022 (cod. az. 3/2022/6). - Bando n. 81/2022</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a uno psicologo con funzioni di coordinatore dell'equipe degli operatori psicologi nell'ambito delle attività  del progetto "InOltre - servizio psicologico per la gestione delle emergenze nella comunità " (d.g.r.v. n. 104 del 30 gennaio 2023). Bando n. 9/2023</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E200" t="inlineStr"/>
       <c r="H200" t="inlineStr">
         <is>
-          <t>11/10/2022 00:00</t>
+          <t>02/02/2023 00:00</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>11/10/2028 00:00</t>
+          <t>02/02/2029 00:00</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>21/10/2022 23:59</t>
+          <t>13/02/2023 23:59</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q200" t="inlineStr"/>
       <c r="R200" t="inlineStr"/>
       <c r="S200" t="inlineStr"/>
       <c r="T200" t="inlineStr"/>
       <c r="U200" t="inlineStr"/>
       <c r="Z200" t="n">
         <v>0</v>
       </c>
       <c r="AA200" t="n">
         <v>0</v>
       </c>
       <c r="AD200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF200" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>79_2022</t>
+          <t>108_2022</t>
         </is>
       </c>
       <c r="B201" t="inlineStr"/>
       <c r="C201" t="inlineStr">
         <is>
-          <t>AVVISO DI MOBILITÀ VOLONTARIA ESTERNA PER LA COPERTURA DI N. 1 POSTO A TEMPO PIENO E A TEMPO INDETERMINATO DI DIRIGENTE MEDICO - DISCIPLINA: MALATTIE METABOLICHE E DIABETOLOGIA. BANDO N.  79/2022</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia
+specializzati in Ginecologia e Ostetricia idonei al conferimento di incarichi di collaborazione 
+di natura libero professionale. Bando n. 108/2022</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E201" t="inlineStr"/>
       <c r="H201" t="inlineStr">
         <is>
-          <t>29/09/2022 00:00</t>
+          <t>27/12/2022 00:00</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>29/09/2028 00:00</t>
+          <t>27/12/2028 00:00</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>31/10/2022 23:59</t>
+          <t>09/01/2023 23:59</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q201" t="inlineStr"/>
       <c r="R201" t="inlineStr"/>
       <c r="S201" t="inlineStr"/>
       <c r="T201" t="inlineStr"/>
       <c r="U201" t="inlineStr"/>
       <c r="Z201" t="n">
         <v>0</v>
       </c>
       <c r="AA201" t="n">
         <v>0</v>
       </c>
       <c r="AD201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF201" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>70_2022</t>
+          <t>92_2022</t>
         </is>
       </c>
       <c r="B202" t="inlineStr"/>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Avviso pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa Chirurgia Generale del Presidio Ospedaliero di Santorso - Profilo Professionale: Medici - Disciplina: Chirurgia Generale (Area Chirurgica e delle Specialità  Chirurgiche)_Bando n. 70_2022</t>
+          <t>Avviso pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa Direzione Medica Bassano del Presidio Ospedaliero di Bassano - Profilo Professionale: Medici - Disciplina: Direzione Medica di Presidio Ospedaliero (Area di Sanità  Pubblica)_Bando n. 92_2022</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E202" t="inlineStr"/>
       <c r="H202" t="inlineStr">
         <is>
-          <t>21/09/2022 00:00</t>
+          <t>19/12/2022 00:00</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>21/09/2028 00:00</t>
+          <t>19/12/2028 00:00</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>20/10/2022 23:59</t>
+          <t>16/01/2023 23:59</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q202" t="inlineStr"/>
       <c r="R202" t="inlineStr"/>
       <c r="S202" t="inlineStr"/>
       <c r="T202" t="inlineStr"/>
       <c r="U202" t="inlineStr"/>
       <c r="Z202" t="n">
         <v>0</v>
       </c>
       <c r="AA202" t="n">
         <v>0</v>
       </c>
       <c r="AD202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF202" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>AZERO_2022_043_CON</t>
+          <t>85_2022</t>
         </is>
       </c>
       <c r="B203" t="inlineStr"/>
       <c r="C203" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 61 posti di Dirigente Medico - disciplina: Psichiatria_Bando n. AZERO_2022_043_CON</t>
+          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore della Unità  Operativa Complessa Assistenza Farmaceutica Territoriale del Distretto 1 Bassano, Profilo Professionale: Farmacisti - Disciplina: Farmaceutica Territoriale - Area di Farmacia_Bando n. 85_2022</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E203" t="inlineStr"/>
-      <c r="F203" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>21/09/2022 00:00</t>
+          <t>30/11/2022 00:00</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>21/09/2028 00:00</t>
+          <t>30/11/2028 00:00</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>20/10/2022 23:59</t>
+          <t>29/12/2022 23:59</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q203" t="inlineStr"/>
       <c r="R203" t="inlineStr"/>
       <c r="S203" t="inlineStr"/>
       <c r="T203" t="inlineStr"/>
       <c r="U203" t="inlineStr"/>
       <c r="Z203" t="n">
         <v>0</v>
       </c>
       <c r="AA203" t="n">
         <v>0</v>
       </c>
       <c r="AD203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF203" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>63_2022</t>
+          <t>84_2022</t>
         </is>
       </c>
       <c r="B204" t="inlineStr"/>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
-Laboratorio Analisi del Presidio Ospedaliero di Santorso - Profilo Professionale: Medici, Biologi, Chimici - Disciplina: Patologia Clinica (Laboratorio di Analisi Chimico-cliniche e Microbiologia) - Area della Medicina Diagnostica e dei Servizi_Bando n. 63_2022</t>
+          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore della Unità  Operativa Complessa Pediatria del Presidio Ospedaliero di Bassano, Profilo Professionale: Medici - Disciplina: Pediatria - Area Medica e delle Specialità  Mediche_Bando n. 84_2022</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E204" t="inlineStr"/>
       <c r="H204" t="inlineStr">
         <is>
-          <t>05/09/2022 00:00</t>
+          <t>30/11/2022 00:00</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>05/09/2028 00:00</t>
+          <t>30/11/2028 00:00</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>03/10/2022 23:59</t>
+          <t>29/12/2022 23:59</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q204" t="inlineStr"/>
       <c r="R204" t="inlineStr"/>
       <c r="S204" t="inlineStr"/>
       <c r="T204" t="inlineStr"/>
       <c r="U204" t="inlineStr"/>
       <c r="Z204" t="n">
         <v>0</v>
       </c>
       <c r="AA204" t="n">
         <v>0</v>
       </c>
       <c r="AD204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF204" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>69_2022</t>
+          <t>90_2022</t>
         </is>
       </c>
       <c r="B205" t="inlineStr"/>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: DIREZIONE MEDICA DI PRESIDIO OSPEDALIERO - Bando n. 69/2022</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in Medicina e Chirurgia specializzati in Psichiatria idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 90/2022.</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E205" t="inlineStr"/>
       <c r="H205" t="inlineStr">
         <is>
-          <t>19/08/2022 00:00</t>
+          <t>15/11/2022 00:00</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>19/08/2028 00:00</t>
+          <t>15/11/2028 00:00</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>08/09/2022 23:59</t>
+          <t>25/11/2022 23:59</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q205" t="inlineStr"/>
       <c r="R205" t="inlineStr"/>
       <c r="S205" t="inlineStr"/>
       <c r="T205" t="inlineStr"/>
       <c r="U205" t="inlineStr"/>
       <c r="Z205" t="n">
         <v>0</v>
       </c>
       <c r="AA205" t="n">
         <v>0</v>
       </c>
       <c r="AD205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF205" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>73_2022</t>
+          <t>83_2022</t>
         </is>
       </c>
       <c r="B206" t="inlineStr"/>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Collaboratore Tecnico Professionale - INGEGNERE - Categoria "D" da assegnare U.O.C. Servizi Tecnici e Patrimoniali. Bando n. 73/2022</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: PEDIATRIA - Bando n. 83/2022</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E206" t="inlineStr"/>
       <c r="H206" t="inlineStr">
         <is>
-          <t>17/08/2022 00:00</t>
+          <t>21/10/2022 00:00</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>17/08/2028 00:00</t>
+          <t>21/10/2028 00:00</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>16/09/2022 23:59</t>
+          <t>10/11/2022 23:59</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q206" t="inlineStr"/>
       <c r="R206" t="inlineStr"/>
       <c r="S206" t="inlineStr"/>
       <c r="T206" t="inlineStr"/>
       <c r="U206" t="inlineStr"/>
       <c r="Z206" t="n">
         <v>0</v>
       </c>
       <c r="AA206" t="n">
         <v>0</v>
       </c>
       <c r="AD206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF206" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>71_2022</t>
+          <t>78_2022</t>
         </is>
       </c>
       <c r="B207" t="inlineStr"/>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per l'assegnazione di una borsa di studio per la formazione di un FARMACISTA nelle attività  di sperimentazione clinica. Bando n. 71/2022.</t>
+          <t>Avviso pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa Direzione Medica Santorso del Presidio Ospedaliero di Santorso - Profilo Professionale: Medici - Disciplina: Direzione Medica di Presidio Ospedaliero (Area di Sanità  Pubblica)_Bando n. 78_2022</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E207" t="inlineStr"/>
       <c r="H207" t="inlineStr">
         <is>
-          <t>16/08/2022 00:00</t>
+          <t>19/10/2022 00:00</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>16/08/2028 00:00</t>
+          <t>19/10/2028 00:00</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>26/08/2022 23:59</t>
+          <t>17/11/2022 23:59</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q207" t="inlineStr"/>
       <c r="R207" t="inlineStr"/>
       <c r="S207" t="inlineStr"/>
       <c r="T207" t="inlineStr"/>
       <c r="U207" t="inlineStr"/>
       <c r="Z207" t="n">
         <v>0</v>
       </c>
       <c r="AA207" t="n">
         <v>0</v>
       </c>
       <c r="AD207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF207" t="inlineStr">
         <is>
-          <t>Borse di studio</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>AZERO_2022_031_CON</t>
+          <t>81_2022</t>
         </is>
       </c>
       <c r="B208" t="inlineStr"/>
       <c r="C208" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 11 posti di Dirigente Medico - disciplina: Ematologia_Bando n. AZERO_2022_031_CON</t>
+          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a 5 Psicologi nell'ambito delle attività  del "Piano Locale di attività  per il contrasto al Gioco d'Azzardo Patologico:  fondo anno 2019" di cui alla DGR 913/2020 e DDR 5/2022 (cod. az. 3/2022/6). - Bando n. 81/2022</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E208" t="inlineStr"/>
       <c r="H208" t="inlineStr">
         <is>
-          <t>10/08/2022 00:00</t>
+          <t>11/10/2022 00:00</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>10/08/2028 00:00</t>
+          <t>11/10/2028 00:00</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>08/09/2022 23:59</t>
+          <t>21/10/2022 23:59</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q208" t="inlineStr"/>
       <c r="R208" t="inlineStr"/>
       <c r="S208" t="inlineStr"/>
       <c r="T208" t="inlineStr"/>
       <c r="U208" t="inlineStr"/>
-      <c r="V208" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Z208" t="n">
         <v>0</v>
       </c>
       <c r="AA208" t="n">
         <v>0</v>
       </c>
       <c r="AD208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF208" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>AZERO_2022_034_CON</t>
+          <t>82_2022</t>
         </is>
       </c>
       <c r="B209" t="inlineStr"/>
       <c r="C209" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 55 posti di Dirigente Medico - disciplina: Igiene, Epidemiologia e Sanità  Pubblica_Bando n. AZERO_2022_034_CON</t>
+          <t>Avviso di procedura selettiva per l'assegnazione di una borsa di studio per la formazione di un FARMACISTA nelle attività  del progetto "Farmacia dei Servizi per i pazienti fragili: riconciliazione terapeutica dopo dimissione da ricovero" - Bando n. 82/2022</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E209" t="inlineStr"/>
-      <c r="F209" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>10/08/2022 00:00</t>
+          <t>11/10/2022 00:00</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>10/08/2028 00:00</t>
+          <t>11/10/2028 00:00</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>08/09/2022 23:59</t>
+          <t>21/10/2022 23:59</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q209" t="inlineStr"/>
       <c r="R209" t="inlineStr"/>
       <c r="S209" t="inlineStr"/>
       <c r="T209" t="inlineStr"/>
       <c r="U209" t="inlineStr"/>
-      <c r="V209" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Z209" t="n">
         <v>0</v>
       </c>
       <c r="AA209" t="n">
         <v>0</v>
       </c>
       <c r="AD209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF209" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Borse di studio</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>46_2022</t>
+          <t>79_2022</t>
         </is>
       </c>
       <c r="B210" t="inlineStr"/>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
-Geriatria del Presidio Ospedaliero di Santorso - Profilo Professionale: Medici - Disciplina: Geriatria (Area Medica e delle Specialità  Mediche)_Bando n. 46_2022</t>
+          <t>AVVISO DI MOBILITÀ VOLONTARIA ESTERNA PER LA COPERTURA DI N. 1 POSTO A TEMPO PIENO E A TEMPO INDETERMINATO DI DIRIGENTE MEDICO - DISCIPLINA: MALATTIE METABOLICHE E DIABETOLOGIA. BANDO N.  79/2022</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E210" t="inlineStr"/>
       <c r="H210" t="inlineStr">
         <is>
-          <t>08/08/2022 00:00</t>
+          <t>29/09/2022 00:00</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>08/08/2028 00:00</t>
+          <t>29/09/2028 00:00</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>05/09/2022 23:59</t>
+          <t>31/10/2022 23:59</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q210" t="inlineStr"/>
       <c r="R210" t="inlineStr"/>
       <c r="S210" t="inlineStr"/>
       <c r="T210" t="inlineStr"/>
       <c r="U210" t="inlineStr"/>
       <c r="Z210" t="n">
         <v>0</v>
       </c>
       <c r="AA210" t="n">
         <v>0</v>
       </c>
       <c r="AD210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF210" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>47_2022</t>
+          <t>AZERO_2022_043_CON</t>
         </is>
       </c>
       <c r="B211" t="inlineStr"/>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
-Ostetricia e Ginecologia del Presidio Ospedaliero di Santorso - Profilo Professionale: Medici - Disciplina: Ginecologia e Ostetricia (Area Chirurgica e delle Specialità  Chirurgiche)_Bando n. 47_2022</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 61 posti di Dirigente Medico - disciplina: Psichiatria_Bando n. AZERO_2022_043_CON</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E211" t="inlineStr"/>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>Disciplina PSICHIATRIA</t>
+        </is>
+      </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>08/08/2022 00:00</t>
+          <t>21/09/2022 00:00</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>08/08/2028 00:00</t>
+          <t>21/09/2028 00:00</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>05/09/2022 23:59</t>
+          <t>20/10/2022 23:59</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O211" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q211" t="inlineStr"/>
       <c r="R211" t="inlineStr"/>
       <c r="S211" t="inlineStr"/>
       <c r="T211" t="inlineStr"/>
       <c r="U211" t="inlineStr"/>
       <c r="Z211" t="n">
         <v>0</v>
       </c>
       <c r="AA211" t="n">
         <v>0</v>
       </c>
       <c r="AD211" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF211" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>AZERO_2022_025_CON</t>
+          <t>70_2022</t>
         </is>
       </c>
       <c r="B212" t="inlineStr"/>
       <c r="C212" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 8 posti di Collaboratore Professionale Sanitario - Tecnico Audiometrista ctg. "D"_Bando n. AZERO_2022_025_CON</t>
+          <t>Avviso pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa Chirurgia Generale del Presidio Ospedaliero di Santorso - Profilo Professionale: Medici - Disciplina: Chirurgia Generale (Area Chirurgica e delle Specialità  Chirurgiche)_Bando n. 70_2022</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E212" t="inlineStr"/>
       <c r="H212" t="inlineStr">
         <is>
-          <t>03/08/2022 00:00</t>
+          <t>21/09/2022 00:00</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>03/08/2028 00:00</t>
+          <t>21/09/2028 00:00</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>01/09/2022 23:59</t>
+          <t>20/10/2022 23:59</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q212" t="inlineStr"/>
       <c r="R212" t="inlineStr"/>
       <c r="S212" t="inlineStr"/>
       <c r="T212" t="inlineStr"/>
       <c r="U212" t="inlineStr"/>
-      <c r="V212" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Z212" t="n">
         <v>0</v>
       </c>
       <c r="AA212" t="n">
         <v>0</v>
       </c>
       <c r="AD212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF212" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>64_2022</t>
+          <t>63_2022</t>
         </is>
       </c>
       <c r="B213" t="inlineStr"/>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di COLLABORATORE PROFESSIONALE SANITARIO - INFERMIERE - categoria "D" - Bando n. 64/2022</t>
+          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
+Laboratorio Analisi del Presidio Ospedaliero di Santorso - Profilo Professionale: Medici, Biologi, Chimici - Disciplina: Patologia Clinica (Laboratorio di Analisi Chimico-cliniche e Microbiologia) - Area della Medicina Diagnostica e dei Servizi_Bando n. 63_2022</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E213" t="inlineStr"/>
       <c r="H213" t="inlineStr">
         <is>
-          <t>25/07/2022 00:00</t>
+          <t>05/09/2022 00:00</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>25/07/2028 00:00</t>
+          <t>05/09/2028 00:00</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>24/08/2022 23:59</t>
+          <t>03/10/2022 23:59</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q213" t="inlineStr"/>
       <c r="R213" t="inlineStr"/>
       <c r="S213" t="inlineStr"/>
       <c r="T213" t="inlineStr"/>
       <c r="U213" t="inlineStr"/>
       <c r="Z213" t="n">
         <v>0</v>
       </c>
       <c r="AA213" t="n">
         <v>0</v>
       </c>
       <c r="AD213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF213" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>60_2022</t>
+          <t>69_2022</t>
         </is>
       </c>
       <c r="B214" t="inlineStr"/>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un Medico con funzioni di Medico Autorizzato per la sorveglianza sanitaria dei lavoratori esposti al rischio da radiazioni ionizzanti - Bando n. 60/2022</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: DIREZIONE MEDICA DI PRESIDIO OSPEDALIERO - Bando n. 69/2022</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E214" t="inlineStr"/>
       <c r="H214" t="inlineStr">
         <is>
-          <t>19/07/2022 00:00</t>
+          <t>19/08/2022 00:00</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>19/07/2028 00:00</t>
+          <t>19/08/2028 00:00</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>29/07/2022 23:59</t>
+          <t>08/09/2022 23:59</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q214" t="inlineStr"/>
       <c r="R214" t="inlineStr"/>
       <c r="S214" t="inlineStr"/>
       <c r="T214" t="inlineStr"/>
       <c r="U214" t="inlineStr"/>
       <c r="Z214" t="n">
         <v>0</v>
       </c>
       <c r="AA214" t="n">
         <v>0</v>
       </c>
       <c r="AD214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF214" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>59_2022</t>
+          <t>73_2022</t>
         </is>
       </c>
       <c r="B215" t="inlineStr"/>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 2 posti a tempo pieno e a tempo indeterminato di Collaboratore Professionale Sanitario - FISIOTERAPISTA- categoria "D" - Bando n. 59/2022</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Collaboratore Tecnico Professionale - INGEGNERE - Categoria "D" da assegnare U.O.C. Servizi Tecnici e Patrimoniali. Bando n. 73/2022</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E215" t="inlineStr"/>
       <c r="H215" t="inlineStr">
         <is>
-          <t>18/07/2022 00:00</t>
+          <t>17/08/2022 00:00</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>18/07/2028 00:00</t>
+          <t>17/08/2028 00:00</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>17/08/2022 23:59</t>
+          <t>16/09/2022 23:59</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q215" t="inlineStr"/>
       <c r="R215" t="inlineStr"/>
       <c r="S215" t="inlineStr"/>
       <c r="T215" t="inlineStr"/>
       <c r="U215" t="inlineStr"/>
       <c r="Z215" t="n">
         <v>0</v>
       </c>
       <c r="AA215" t="n">
         <v>0</v>
       </c>
       <c r="AD215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF215" t="inlineStr">
         <is>
           <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>50_2022</t>
+          <t>71_2022</t>
         </is>
       </c>
       <c r="B216" t="inlineStr"/>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di COLLABORATORE AMMINISTRATIVO PROFESSIONALE - CATEGORIA "D/Ds"  da assegnare ai servizi tecnico-amministrativi - Bando n. 50/2022</t>
+          <t>Avviso di procedura selettiva per l'assegnazione di una borsa di studio per la formazione di un FARMACISTA nelle attività  di sperimentazione clinica. Bando n. 71/2022.</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E216" t="inlineStr"/>
       <c r="H216" t="inlineStr">
         <is>
-          <t>11/07/2022 00:00</t>
+          <t>16/08/2022 00:00</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>11/07/2028 00:00</t>
+          <t>16/08/2028 00:00</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>10/08/2022 23:59</t>
+          <t>26/08/2022 23:59</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q216" t="inlineStr"/>
       <c r="R216" t="inlineStr"/>
       <c r="S216" t="inlineStr"/>
       <c r="T216" t="inlineStr"/>
       <c r="U216" t="inlineStr"/>
       <c r="Z216" t="n">
         <v>0</v>
       </c>
       <c r="AA216" t="n">
         <v>0</v>
       </c>
       <c r="AD216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF216" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Borse di studio</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>45_2022</t>
+          <t>AZERO_2022_031_CON</t>
         </is>
       </c>
       <c r="B217" t="inlineStr"/>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un medico chirurgo specializzato in malattie dell'apparato respiratorio - Bando n. 45/2022</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 11 posti di Dirigente Medico - disciplina: Ematologia_Bando n. AZERO_2022_031_CON</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E217" t="inlineStr"/>
       <c r="H217" t="inlineStr">
         <is>
-          <t>29/06/2022 00:00</t>
+          <t>10/08/2022 00:00</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>29/06/2028 00:00</t>
+          <t>10/08/2028 00:00</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>11/07/2022 23:59</t>
+          <t>08/09/2022 23:59</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q217" t="inlineStr"/>
       <c r="R217" t="inlineStr"/>
       <c r="S217" t="inlineStr"/>
       <c r="T217" t="inlineStr"/>
       <c r="U217" t="inlineStr"/>
+      <c r="V217" t="inlineStr">
+        <is>
+          <t>17/11/2022 00:00</t>
+        </is>
+      </c>
+      <c r="W217" t="inlineStr">
+        <is>
+          <t>07/11/2024 23:59</t>
+        </is>
+      </c>
       <c r="Z217" t="n">
         <v>0</v>
       </c>
       <c r="AA217" t="n">
         <v>0</v>
       </c>
       <c r="AD217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF217" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>24_2022</t>
+          <t>AZERO_2022_034_CON</t>
         </is>
       </c>
       <c r="B218" t="inlineStr"/>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
-Infanzia Adolescenza Famiglia e Consultori del Distretto 2 Alto Vicentino - Profilo Professionale: Medici - Disciplina: Neuropsichiatria Infantile (Area Medica e delle Specialità  Mediche) o Profilo Professionale: Medici - Disciplina: Ginecologia e Ostetricia (Area Chirurgica e delle Specialità  Chirurgiche) o Profilo Professionale: Psicologi - Disciplina: Psicologia o Disciplina: Psicoterapia (Area di Psicologia) _Bando n. 24_2022</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 55 posti di Dirigente Medico - disciplina: Igiene, Epidemiologia e Sanità  Pubblica_Bando n. AZERO_2022_034_CON</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E218" t="inlineStr"/>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> INFERMIERI </t>
+        </is>
+      </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>27/06/2022 00:00</t>
+          <t>10/08/2022 00:00</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>27/06/2028 00:00</t>
+          <t>10/08/2028 00:00</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>25/07/2022 23:59</t>
+          <t>08/09/2022 23:59</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q218" t="inlineStr"/>
       <c r="R218" t="inlineStr"/>
       <c r="S218" t="inlineStr"/>
       <c r="T218" t="inlineStr"/>
       <c r="U218" t="inlineStr"/>
+      <c r="V218" t="inlineStr">
+        <is>
+          <t>18/11/2022 00:00</t>
+        </is>
+      </c>
+      <c r="W218" t="inlineStr">
+        <is>
+          <t>03/11/2024 00:00</t>
+        </is>
+      </c>
       <c r="Z218" t="n">
         <v>0</v>
       </c>
       <c r="AA218" t="n">
         <v>0</v>
       </c>
       <c r="AD218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF218" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>44_2022</t>
+          <t>47_2022</t>
         </is>
       </c>
       <c r="B219" t="inlineStr"/>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un Medico con funzioni di Medico Autorizzato per la sorveglianza sanitaria dei lavoratori esposti al rischio da radiazioni ionizzanti - Bando n. 44/2022</t>
+          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
+Ostetricia e Ginecologia del Presidio Ospedaliero di Santorso - Profilo Professionale: Medici - Disciplina: Ginecologia e Ostetricia (Area Chirurgica e delle Specialità  Chirurgiche)_Bando n. 47_2022</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E219" t="inlineStr"/>
       <c r="H219" t="inlineStr">
         <is>
-          <t>22/06/2022 00:00</t>
+          <t>08/08/2022 00:00</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>22/06/2028 00:00</t>
+          <t>08/08/2028 00:00</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>04/07/2022 23:59</t>
+          <t>05/09/2022 23:59</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q219" t="inlineStr"/>
       <c r="R219" t="inlineStr"/>
       <c r="S219" t="inlineStr"/>
       <c r="T219" t="inlineStr"/>
       <c r="U219" t="inlineStr"/>
       <c r="Z219" t="n">
         <v>0</v>
       </c>
       <c r="AA219" t="n">
         <v>0</v>
       </c>
       <c r="AD219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF219" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>20_2022</t>
+          <t>46_2022</t>
         </is>
       </c>
       <c r="B220" t="inlineStr"/>
       <c r="C220" t="inlineStr">
         <is>
           <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
-Servizio di Prevenzione, Igiene e Sicurezza negli Ambienti di Lavoro del Dipartimento di Prevenzione - Profilo Professionale: Medici - Disciplina: Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro (Area di Sanità  Pubblica)_Bando n. 20_2022</t>
+Geriatria del Presidio Ospedaliero di Santorso - Profilo Professionale: Medici - Disciplina: Geriatria (Area Medica e delle Specialità  Mediche)_Bando n. 46_2022</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E220" t="inlineStr"/>
       <c r="H220" t="inlineStr">
         <is>
-          <t>06/06/2022 00:00</t>
+          <t>08/08/2022 00:00</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>06/06/2028 00:00</t>
+          <t>08/08/2028 00:00</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>04/07/2022 23:59</t>
+          <t>05/09/2022 23:59</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O220" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q220" t="inlineStr"/>
       <c r="R220" t="inlineStr"/>
       <c r="S220" t="inlineStr"/>
       <c r="T220" t="inlineStr"/>
       <c r="U220" t="inlineStr"/>
       <c r="Z220" t="n">
         <v>0</v>
       </c>
       <c r="AA220" t="n">
         <v>0</v>
       </c>
       <c r="AD220" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF220" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>21_2022</t>
+          <t>AZERO_2022_025_CON</t>
         </is>
       </c>
       <c r="B221" t="inlineStr"/>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
-Medicina Generale dell'Ospedale nodo di rete Asiago - Profilo Professionale: Medici - Disciplina: Medicina Interna (Area Medica e delle Specialità  Mediche)_Bando n. 21_2022</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 8 posti di Collaboratore Professionale Sanitario - Tecnico Audiometrista ctg. "D"_Bando n. AZERO_2022_025_CON</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E221" t="inlineStr"/>
       <c r="H221" t="inlineStr">
         <is>
-          <t>06/06/2022 00:00</t>
+          <t>03/08/2022 00:00</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>06/06/2028 00:00</t>
+          <t>03/08/2028 00:00</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>04/07/2022 23:59</t>
+          <t>01/09/2022 23:59</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O221" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q221" t="inlineStr"/>
       <c r="R221" t="inlineStr"/>
       <c r="S221" t="inlineStr"/>
       <c r="T221" t="inlineStr"/>
       <c r="U221" t="inlineStr"/>
+      <c r="V221" t="inlineStr">
+        <is>
+          <t>25/10/2022 00:00</t>
+        </is>
+      </c>
+      <c r="W221" t="inlineStr">
+        <is>
+          <t>24/10/2024 23:59</t>
+        </is>
+      </c>
       <c r="Z221" t="n">
         <v>0</v>
       </c>
       <c r="AA221" t="n">
         <v>0</v>
       </c>
       <c r="AD221" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF221" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>28_2022</t>
+          <t>64_2022</t>
         </is>
       </c>
       <c r="B222" t="inlineStr"/>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a uno psicologo con funzioni di coordinatore dell'equipe degli operatori/psicologi nell'ambito delle attività  del progetto "InOltre - Servizio psicologico per la gestione delle emergenze nella comunità " (cod.az. 2/2019/24). Bando n. 28/2022</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di COLLABORATORE PROFESSIONALE SANITARIO - INFERMIERE - categoria "D" - Bando n. 64/2022</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E222" t="inlineStr"/>
       <c r="H222" t="inlineStr">
         <is>
-          <t>31/05/2022 00:00</t>
+          <t>25/07/2022 00:00</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>31/05/2028 00:00</t>
+          <t>25/07/2028 00:00</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>10/06/2022 23:59</t>
+          <t>24/08/2022 23:59</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O222" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q222" t="inlineStr"/>
       <c r="R222" t="inlineStr"/>
       <c r="S222" t="inlineStr"/>
       <c r="T222" t="inlineStr"/>
       <c r="U222" t="inlineStr"/>
       <c r="Z222" t="n">
         <v>0</v>
       </c>
       <c r="AA222" t="n">
         <v>0</v>
       </c>
       <c r="AD222" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF222" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>27_2022</t>
+          <t>60_2022</t>
         </is>
       </c>
       <c r="B223" t="inlineStr"/>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a uno psicologo con funzioni di supervisore clinico nell'ambito delle attività  del progetto "InOltre - Servizio psicologico per la gestione delle emergenze nella comunità " (cod.az. 2/2019/24). Bando n. 27/2022</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un Medico con funzioni di Medico Autorizzato per la sorveglianza sanitaria dei lavoratori esposti al rischio da radiazioni ionizzanti - Bando n. 60/2022</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E223" t="inlineStr"/>
       <c r="H223" t="inlineStr">
         <is>
-          <t>31/05/2022 00:00</t>
+          <t>19/07/2022 00:00</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>31/05/2028 00:00</t>
+          <t>19/07/2028 00:00</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>10/06/2022 23:59</t>
+          <t>29/07/2022 23:59</t>
         </is>
       </c>
       <c r="L223" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O223" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q223" t="inlineStr"/>
       <c r="R223" t="inlineStr"/>
       <c r="S223" t="inlineStr"/>
       <c r="T223" t="inlineStr"/>
       <c r="U223" t="inlineStr"/>
       <c r="Z223" t="n">
         <v>0</v>
       </c>
       <c r="AA223" t="n">
         <v>0</v>
       </c>
       <c r="AD223" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF223" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>26_2022</t>
+          <t>59_2022</t>
         </is>
       </c>
       <c r="B224" t="inlineStr"/>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di Psicologi idonei al conferimento di incarichi di collaborazione di natura libero professionale nell'ambito delle attività  del progetto "InOltre - Servizio psicologico per la gestione delle emergenze nella comunità " (cod.az. 2/2019/24). Bando n. 26/2022</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 2 posti a tempo pieno e a tempo indeterminato di Collaboratore Professionale Sanitario - FISIOTERAPISTA- categoria "D" - Bando n. 59/2022</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E224" t="inlineStr"/>
       <c r="H224" t="inlineStr">
         <is>
-          <t>31/05/2022 00:00</t>
+          <t>18/07/2022 00:00</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>31/05/2028 00:00</t>
+          <t>18/07/2028 00:00</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>10/06/2022 23:59</t>
+          <t>17/08/2022 23:59</t>
         </is>
       </c>
       <c r="L224" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O224" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q224" t="inlineStr"/>
       <c r="R224" t="inlineStr"/>
       <c r="S224" t="inlineStr"/>
       <c r="T224" t="inlineStr"/>
       <c r="U224" t="inlineStr"/>
       <c r="Z224" t="n">
         <v>0</v>
       </c>
       <c r="AA224" t="n">
         <v>0</v>
       </c>
       <c r="AD224" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF224" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>23_2022</t>
+          <t>50_2022</t>
         </is>
       </c>
       <c r="B225" t="inlineStr"/>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per l'individuazione dei TUTOR DEI CORSI LAUREA DI INFERMIERISTICA E FISIOTERAPISTA - Bando n. 23/2022</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di COLLABORATORE AMMINISTRATIVO PROFESSIONALE - CATEGORIA "D/Ds"  da assegnare ai servizi tecnico-amministrativi - Bando n. 50/2022</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E225" t="inlineStr"/>
       <c r="H225" t="inlineStr">
         <is>
-          <t>02/05/2022 00:00</t>
+          <t>11/07/2022 00:00</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>02/05/2028 00:00</t>
+          <t>11/07/2028 00:00</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>23/05/2022 23:59</t>
+          <t>10/08/2022 23:59</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O225" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q225" t="inlineStr"/>
       <c r="R225" t="inlineStr"/>
       <c r="S225" t="inlineStr"/>
       <c r="T225" t="inlineStr"/>
       <c r="U225" t="inlineStr"/>
       <c r="Z225" t="n">
         <v>0</v>
       </c>
       <c r="AA225" t="n">
         <v>0</v>
       </c>
       <c r="AD225" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF225" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>22_2022</t>
+          <t>45_2022</t>
         </is>
       </c>
       <c r="B226" t="inlineStr"/>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo a tempo pieno e a tempo indeterminato di Dirigente Medico - disciplina: MALATTIE DELL'APPARATO RESPIRATORIO - Bando n. 22/2022.</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un medico chirurgo specializzato in malattie dell'apparato respiratorio - Bando n. 45/2022</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E226" t="inlineStr"/>
       <c r="H226" t="inlineStr">
         <is>
-          <t>27/04/2022 00:00</t>
+          <t>29/06/2022 00:00</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>27/04/2028 00:00</t>
+          <t>29/06/2028 00:00</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>27/05/2022 23:59</t>
+          <t>11/07/2022 23:59</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O226" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q226" t="inlineStr"/>
       <c r="R226" t="inlineStr"/>
       <c r="S226" t="inlineStr"/>
       <c r="T226" t="inlineStr"/>
       <c r="U226" t="inlineStr"/>
       <c r="Z226" t="n">
         <v>0</v>
       </c>
       <c r="AA226" t="n">
         <v>0</v>
       </c>
       <c r="AD226" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF226" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>18_2022</t>
+          <t>24_2022</t>
         </is>
       </c>
       <c r="B227" t="inlineStr"/>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di Medici Chirurghi specialisti in Neurologia idonei al conferimento di incarichi di collaborazione di natura libero professionale - Bando n. 18/2022</t>
+          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
+Infanzia Adolescenza Famiglia e Consultori del Distretto 2 Alto Vicentino - Profilo Professionale: Medici - Disciplina: Neuropsichiatria Infantile (Area Medica e delle Specialità  Mediche) o Profilo Professionale: Medici - Disciplina: Ginecologia e Ostetricia (Area Chirurgica e delle Specialità  Chirurgiche) o Profilo Professionale: Psicologi - Disciplina: Psicologia o Disciplina: Psicoterapia (Area di Psicologia) _Bando n. 24_2022</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E227" t="inlineStr"/>
       <c r="H227" t="inlineStr">
         <is>
-          <t>19/04/2022 00:00</t>
+          <t>27/06/2022 00:00</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>19/04/2028 00:00</t>
+          <t>27/06/2028 00:00</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>29/04/2022 23:59</t>
+          <t>25/07/2022 23:59</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O227" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q227" t="inlineStr"/>
       <c r="R227" t="inlineStr"/>
       <c r="S227" t="inlineStr"/>
       <c r="T227" t="inlineStr"/>
       <c r="U227" t="inlineStr"/>
       <c r="Z227" t="n">
         <v>0</v>
       </c>
       <c r="AA227" t="n">
         <v>0</v>
       </c>
       <c r="AD227" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF227" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>16_2022</t>
+          <t>44_2022</t>
         </is>
       </c>
       <c r="B228" t="inlineStr"/>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di incarichi libero professionale a medici chirurghi specialisti ovvero in subordine a medici chirurghi non specialisti in possesso di idoneità  professionale da assegnare alle sedi delle Unità  Operative di Medicina Trasfusionale dell'A.U.L.S.S. n. 7 Pedemontana. Bando n. 16/2022.</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un Medico con funzioni di Medico Autorizzato per la sorveglianza sanitaria dei lavoratori esposti al rischio da radiazioni ionizzanti - Bando n. 44/2022</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E228" t="inlineStr"/>
       <c r="H228" t="inlineStr">
         <is>
-          <t>07/04/2022 00:00</t>
+          <t>22/06/2022 00:00</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>07/04/2028 00:00</t>
+          <t>22/06/2028 00:00</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>19/04/2022 23:59</t>
+          <t>04/07/2022 23:59</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O228" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q228" t="inlineStr"/>
       <c r="R228" t="inlineStr"/>
       <c r="S228" t="inlineStr"/>
       <c r="T228" t="inlineStr"/>
       <c r="U228" t="inlineStr"/>
       <c r="Z228" t="n">
         <v>0</v>
       </c>
       <c r="AA228" t="n">
         <v>0</v>
       </c>
       <c r="AD228" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF228" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>15_2022</t>
+          <t>21_2022</t>
         </is>
       </c>
       <c r="B229" t="inlineStr"/>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a quattro medici VETERINARI per lo svolgimento delle attività  di risanamento, bonifica sanitaria e vaccinazione negli allevamenti animali per l`anno 2022 - Bando n. 15/2022</t>
+          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
+Medicina Generale dell'Ospedale nodo di rete Asiago - Profilo Professionale: Medici - Disciplina: Medicina Interna (Area Medica e delle Specialità  Mediche)_Bando n. 21_2022</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E229" t="inlineStr"/>
       <c r="H229" t="inlineStr">
         <is>
-          <t>05/04/2022 00:00</t>
+          <t>06/06/2022 00:00</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>05/04/2028 00:00</t>
+          <t>06/06/2028 00:00</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>15/04/2022 23:59</t>
+          <t>04/07/2022 23:59</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q229" t="inlineStr"/>
       <c r="R229" t="inlineStr"/>
       <c r="S229" t="inlineStr"/>
       <c r="T229" t="inlineStr"/>
       <c r="U229" t="inlineStr"/>
       <c r="Z229" t="n">
         <v>0</v>
       </c>
       <c r="AA229" t="n">
         <v>0</v>
       </c>
       <c r="AD229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF229" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>14_2022</t>
+          <t>20_2022</t>
         </is>
       </c>
       <c r="B230" t="inlineStr"/>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un Medico Chirurgo specializzato in Geriatria da assegnare al Centro per il Decadimento Cognitivo e le Demenze del Presidio Ospedaliero di Santorso. Bando 14/2022</t>
+          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
+Servizio di Prevenzione, Igiene e Sicurezza negli Ambienti di Lavoro del Dipartimento di Prevenzione - Profilo Professionale: Medici - Disciplina: Medicina del Lavoro e Sicurezza degli Ambienti di Lavoro (Area di Sanità  Pubblica)_Bando n. 20_2022</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E230" t="inlineStr"/>
       <c r="H230" t="inlineStr">
         <is>
-          <t>21/03/2022 00:00</t>
+          <t>06/06/2022 00:00</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>21/03/2028 00:00</t>
+          <t>06/06/2028 00:00</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>31/03/2022 23:59</t>
+          <t>04/07/2022 23:59</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O230" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q230" t="inlineStr"/>
       <c r="R230" t="inlineStr"/>
       <c r="S230" t="inlineStr"/>
       <c r="T230" t="inlineStr"/>
       <c r="U230" t="inlineStr"/>
       <c r="Z230" t="n">
         <v>0</v>
       </c>
       <c r="AA230" t="n">
         <v>0</v>
       </c>
       <c r="AD230" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF230" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>12_2022</t>
+          <t>28_2022</t>
         </is>
       </c>
       <c r="B231" t="inlineStr"/>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: MEDICI - Disciplina: PEDIATRIA - Bando n. 12/2022</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a uno psicologo con funzioni di coordinatore dell'equipe degli operatori/psicologi nell'ambito delle attività  del progetto "InOltre - Servizio psicologico per la gestione delle emergenze nella comunità " (cod.az. 2/2019/24). Bando n. 28/2022</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E231" t="inlineStr"/>
       <c r="H231" t="inlineStr">
         <is>
-          <t>18/03/2022 00:00</t>
+          <t>31/05/2022 00:00</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>18/03/2028 00:00</t>
+          <t>31/05/2028 00:00</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>16/07/2022 23:59</t>
+          <t>10/06/2022 23:59</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O231" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q231" t="inlineStr"/>
       <c r="R231" t="inlineStr"/>
       <c r="S231" t="inlineStr"/>
       <c r="T231" t="inlineStr"/>
       <c r="U231" t="inlineStr"/>
-      <c r="V231" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Z231" t="n">
         <v>0</v>
       </c>
       <c r="AA231" t="n">
         <v>0</v>
       </c>
       <c r="AD231" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF231" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>13_2022</t>
+          <t>26_2022</t>
         </is>
       </c>
       <c r="B232" t="inlineStr"/>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di una lista di candidati idonei al conferimento di incarichi di collaborazione di natura libero professionale rivolto a medici chirurghi specializzati in Medicina Interna ovvero in discipline equipollenti o affini - Bando n. 13/2022</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di Psicologi idonei al conferimento di incarichi di collaborazione di natura libero professionale nell'ambito delle attività  del progetto "InOltre - Servizio psicologico per la gestione delle emergenze nella comunità " (cod.az. 2/2019/24). Bando n. 26/2022</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E232" t="inlineStr"/>
       <c r="H232" t="inlineStr">
         <is>
-          <t>15/03/2022 00:00</t>
+          <t>31/05/2022 00:00</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>15/03/2028 00:00</t>
+          <t>31/05/2028 00:00</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>25/03/2022 23:59</t>
+          <t>10/06/2022 23:59</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O232" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q232" t="inlineStr"/>
       <c r="R232" t="inlineStr"/>
       <c r="S232" t="inlineStr"/>
       <c r="T232" t="inlineStr"/>
       <c r="U232" t="inlineStr"/>
       <c r="Z232" t="n">
         <v>0</v>
       </c>
       <c r="AA232" t="n">
         <v>0</v>
       </c>
       <c r="AD232" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF232" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>3_2022</t>
+          <t>27_2022</t>
         </is>
       </c>
       <c r="B233" t="inlineStr"/>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
-Medicina Trasfusionale del Presidio Ospedaliero di Santorso - Profilo Professionale: Medici - Disciplina: Medicina Trasfusionale (Area della Medicina Diagnostica e dei Servizi)_Bando n. 3_2022</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a uno psicologo con funzioni di supervisore clinico nell'ambito delle attività  del progetto "InOltre - Servizio psicologico per la gestione delle emergenze nella comunità " (cod.az. 2/2019/24). Bando n. 27/2022</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E233" t="inlineStr"/>
       <c r="H233" t="inlineStr">
         <is>
-          <t>14/03/2022 00:00</t>
+          <t>31/05/2022 00:00</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>14/03/2028 00:00</t>
+          <t>31/05/2028 00:00</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>11/04/2022 23:59</t>
+          <t>10/06/2022 23:59</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O233" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q233" t="inlineStr"/>
       <c r="R233" t="inlineStr"/>
       <c r="S233" t="inlineStr"/>
       <c r="T233" t="inlineStr"/>
       <c r="U233" t="inlineStr"/>
       <c r="Z233" t="n">
         <v>0</v>
       </c>
       <c r="AA233" t="n">
         <v>0</v>
       </c>
       <c r="AD233" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF233" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>11_2022</t>
+          <t>23_2022</t>
         </is>
       </c>
       <c r="B234" t="inlineStr"/>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in Medicina e Chirurgia specializzati in Pediatria idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 11/2022</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per l'individuazione dei TUTOR DEI CORSI LAUREA DI INFERMIERISTICA E FISIOTERAPISTA - Bando n. 23/2022</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E234" t="inlineStr"/>
       <c r="H234" t="inlineStr">
         <is>
-          <t>03/03/2022 00:00</t>
+          <t>02/05/2022 00:00</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>03/03/2028 00:00</t>
+          <t>02/05/2028 00:00</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>14/03/2022 23:59</t>
+          <t>23/05/2022 23:59</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O234" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q234" t="inlineStr"/>
       <c r="R234" t="inlineStr"/>
       <c r="S234" t="inlineStr"/>
       <c r="T234" t="inlineStr"/>
       <c r="U234" t="inlineStr"/>
       <c r="Z234" t="n">
         <v>0</v>
       </c>
       <c r="AA234" t="n">
         <v>0</v>
       </c>
       <c r="AD234" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF234" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>9_2022</t>
+          <t>22_2022</t>
         </is>
       </c>
       <c r="B235" t="inlineStr"/>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per l'assegnazione di due borse di studio nell'ambito del progetto regionale per il riconoscimento precoce dei disturbi dello spettro autistico. Network NIDA 2021/2022 - Bando n. 9/2022</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo a tempo pieno e a tempo indeterminato di Dirigente Medico - disciplina: MALATTIE DELL'APPARATO RESPIRATORIO - Bando n. 22/2022.</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E235" t="inlineStr"/>
       <c r="H235" t="inlineStr">
         <is>
-          <t>28/02/2022 00:00</t>
+          <t>27/04/2022 00:00</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>28/02/2028 00:00</t>
+          <t>27/04/2028 00:00</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>21/03/2022 23:59</t>
+          <t>27/05/2022 23:59</t>
         </is>
       </c>
       <c r="L235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q235" t="inlineStr"/>
       <c r="R235" t="inlineStr"/>
       <c r="S235" t="inlineStr"/>
       <c r="T235" t="inlineStr"/>
       <c r="U235" t="inlineStr"/>
       <c r="Z235" t="n">
         <v>0</v>
       </c>
       <c r="AA235" t="n">
         <v>0</v>
       </c>
       <c r="AD235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF235" t="inlineStr">
         <is>
-          <t>Borse di studio</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>AZERO_2021_088_CON</t>
+          <t>18_2022</t>
         </is>
       </c>
       <c r="B236" t="inlineStr"/>
       <c r="C236" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 23 posti di Dirigente Medico - disciplina: Organizzazione dei Servizi Sanitari di Base_Bando n. AZERO_2021_088_CON</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di Medici Chirurghi specialisti in Neurologia idonei al conferimento di incarichi di collaborazione di natura libero professionale - Bando n. 18/2022</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E236" t="inlineStr"/>
       <c r="H236" t="inlineStr">
         <is>
-          <t>23/02/2022 00:00</t>
+          <t>19/04/2022 00:00</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>23/02/2028 00:00</t>
+          <t>19/04/2028 00:00</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>24/03/2022 23:59</t>
+          <t>29/04/2022 23:59</t>
         </is>
       </c>
       <c r="L236" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O236" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q236" t="inlineStr"/>
       <c r="R236" t="inlineStr"/>
       <c r="S236" t="inlineStr"/>
       <c r="T236" t="inlineStr"/>
       <c r="U236" t="inlineStr"/>
-      <c r="V236" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Z236" t="n">
         <v>0</v>
       </c>
       <c r="AA236" t="n">
         <v>0</v>
       </c>
       <c r="AD236" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF236" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>2_2022</t>
+          <t>16_2022</t>
         </is>
       </c>
       <c r="B237" t="inlineStr"/>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Avviso procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un Podologo a supporto delle Unità  Operative di Diabetologia nelle attività  di diagnosi, cura e prevenzione del "Piede Diabetico" - Bando n. 2/2022</t>
+          <t>Avviso di procedura selettiva per il conferimento di incarichi libero professionale a medici chirurghi specialisti ovvero in subordine a medici chirurghi non specialisti in possesso di idoneità  professionale da assegnare alle sedi delle Unità  Operative di Medicina Trasfusionale dell'A.U.L.S.S. n. 7 Pedemontana. Bando n. 16/2022.</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E237" t="inlineStr"/>
       <c r="H237" t="inlineStr">
         <is>
-          <t>27/01/2022 00:00</t>
+          <t>07/04/2022 00:00</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>27/01/2028 00:00</t>
+          <t>07/04/2028 00:00</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>07/02/2022 23:59</t>
+          <t>19/04/2022 23:59</t>
         </is>
       </c>
       <c r="L237" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O237" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q237" t="inlineStr"/>
       <c r="R237" t="inlineStr"/>
       <c r="S237" t="inlineStr"/>
       <c r="T237" t="inlineStr"/>
       <c r="U237" t="inlineStr"/>
       <c r="Z237" t="n">
         <v>0</v>
       </c>
       <c r="AA237" t="n">
         <v>0</v>
       </c>
       <c r="AD237" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF237" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>AZERO_2021_077_CON</t>
+          <t>15_2022</t>
         </is>
       </c>
       <c r="B238" t="inlineStr"/>
       <c r="C238" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 125 posti di Dirigente Medico - disciplina: Medicina e Chirurgia d'Accettazione e d'Urgenza_Bando n. AZERO_2021_077_CON</t>
+          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a quattro medici VETERINARI per lo svolgimento delle attività  di risanamento, bonifica sanitaria e vaccinazione negli allevamenti animali per l`anno 2022 - Bando n. 15/2022</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E238" t="inlineStr"/>
       <c r="H238" t="inlineStr">
         <is>
-          <t>19/01/2022 00:00</t>
+          <t>05/04/2022 00:00</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>19/01/2028 00:00</t>
+          <t>05/04/2028 00:00</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>17/02/2022 23:59</t>
+          <t>15/04/2022 23:59</t>
         </is>
       </c>
       <c r="L238" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O238" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q238" t="inlineStr"/>
       <c r="R238" t="inlineStr"/>
       <c r="S238" t="inlineStr"/>
       <c r="T238" t="inlineStr"/>
       <c r="U238" t="inlineStr"/>
-      <c r="V238" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Z238" t="n">
         <v>0</v>
       </c>
       <c r="AA238" t="n">
         <v>0</v>
       </c>
       <c r="AD238" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF238" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>1_2022</t>
+          <t>14_2022</t>
         </is>
       </c>
       <c r="B239" t="inlineStr"/>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un Odontoiatra per le esigenze dell`Unita` operativa semplice dipartimentale territoriale ``Assistenza specialistica`" -  Bando n. 1/2022</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un Medico Chirurgo specializzato in Geriatria da assegnare al Centro per il Decadimento Cognitivo e le Demenze del Presidio Ospedaliero di Santorso. Bando 14/2022</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E239" t="inlineStr"/>
       <c r="H239" t="inlineStr">
         <is>
-          <t>18/01/2022 00:00</t>
+          <t>21/03/2022 00:00</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>18/01/2028 00:00</t>
+          <t>21/03/2028 00:00</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>28/01/2022 23:59</t>
+          <t>31/03/2022 23:59</t>
         </is>
       </c>
       <c r="L239" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O239" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q239" t="inlineStr"/>
       <c r="R239" t="inlineStr"/>
       <c r="S239" t="inlineStr"/>
       <c r="T239" t="inlineStr"/>
       <c r="U239" t="inlineStr"/>
       <c r="Z239" t="n">
         <v>0</v>
       </c>
       <c r="AA239" t="n">
         <v>0</v>
       </c>
       <c r="AD239" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF239" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>136_2021</t>
+          <t>12_2022</t>
         </is>
       </c>
       <c r="B240" t="inlineStr"/>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo indeterminato di Collaboratore Professionale - ASSISTENTE SOCIALE - categoria D_Bando n. 136/2021</t>
+          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: MEDICI - Disciplina: PEDIATRIA - Bando n. 12/2022</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E240" t="inlineStr"/>
       <c r="H240" t="inlineStr">
         <is>
-          <t>31/12/2021 00:00</t>
+          <t>18/03/2022 00:00</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>31/12/2027 00:00</t>
+          <t>18/03/2028 00:00</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>31/01/2022 23:59</t>
+          <t>16/07/2022 23:59</t>
         </is>
       </c>
       <c r="L240" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O240" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q240" t="inlineStr"/>
       <c r="R240" t="inlineStr"/>
       <c r="S240" t="inlineStr"/>
       <c r="T240" t="inlineStr"/>
       <c r="U240" t="inlineStr"/>
+      <c r="V240" t="inlineStr">
+        <is>
+          <t>19/08/2022 00:00</t>
+        </is>
+      </c>
       <c r="Z240" t="n">
         <v>0</v>
       </c>
       <c r="AA240" t="n">
         <v>0</v>
       </c>
       <c r="AD240" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF240" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>134_2021</t>
+          <t>13_2022</t>
         </is>
       </c>
       <c r="B241" t="inlineStr"/>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Avviso Pubblico di disponibilità  al comando ed eventuale successiva mobilità  volontaria di un Dirigente Amministrativo da assegnare all'Unità  operativa semplice dipartimentale "Sociale" (afferente ai servizi in staff al Direttore dei servizi socio sanitari) - Bando n. 134/2021</t>
+          <t>Avviso di procedura selettiva per la formazione di una lista di candidati idonei al conferimento di incarichi di collaborazione di natura libero professionale rivolto a medici chirurghi specializzati in Medicina Interna ovvero in discipline equipollenti o affini - Bando n. 13/2022</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E241" t="inlineStr"/>
       <c r="H241" t="inlineStr">
         <is>
-          <t>21/12/2021 00:00</t>
+          <t>15/03/2022 00:00</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>21/12/2027 00:00</t>
+          <t>15/03/2028 00:00</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>20/01/2022 23:59</t>
+          <t>25/03/2022 23:59</t>
         </is>
       </c>
       <c r="L241" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O241" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q241" t="inlineStr"/>
       <c r="R241" t="inlineStr"/>
       <c r="S241" t="inlineStr"/>
       <c r="T241" t="inlineStr"/>
       <c r="U241" t="inlineStr"/>
       <c r="Z241" t="n">
         <v>0</v>
       </c>
       <c r="AA241" t="n">
         <v>0</v>
       </c>
       <c r="AD241" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF241" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>124_2021</t>
+          <t>3_2022</t>
         </is>
       </c>
       <c r="B242" t="inlineStr"/>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Psichiatria idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 124/2021.</t>
+          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
+Medicina Trasfusionale del Presidio Ospedaliero di Santorso - Profilo Professionale: Medici - Disciplina: Medicina Trasfusionale (Area della Medicina Diagnostica e dei Servizi)_Bando n. 3_2022</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E242" t="inlineStr"/>
       <c r="H242" t="inlineStr">
         <is>
-          <t>14/12/2021 00:00</t>
+          <t>14/03/2022 00:00</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>14/12/2027 00:00</t>
+          <t>14/03/2028 00:00</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>24/12/2021 23:59</t>
+          <t>11/04/2022 23:59</t>
         </is>
       </c>
       <c r="L242" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O242" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q242" t="inlineStr"/>
       <c r="R242" t="inlineStr"/>
       <c r="S242" t="inlineStr"/>
       <c r="T242" t="inlineStr"/>
-      <c r="U242" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U242" t="inlineStr"/>
       <c r="Z242" t="n">
         <v>0</v>
       </c>
       <c r="AA242" t="n">
         <v>0</v>
       </c>
       <c r="AD242" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF242" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>103_2021</t>
+          <t>11_2022</t>
         </is>
       </c>
       <c r="B243" t="inlineStr"/>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
-Farmacia del Presidio Ospedaliero di Bassano - Profilo Professionale: Farmacisti - Disciplina: Farmacia Ospedaliera (Area di Farmacia)_Bando n. 103_2021</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in Medicina e Chirurgia specializzati in Pediatria idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 11/2022</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E243" t="inlineStr"/>
       <c r="H243" t="inlineStr">
         <is>
-          <t>01/12/2021 00:00</t>
+          <t>03/03/2022 00:00</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>01/12/2027 00:00</t>
+          <t>03/03/2028 00:00</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>30/12/2021 23:59</t>
+          <t>14/03/2022 23:59</t>
         </is>
       </c>
       <c r="L243" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O243" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q243" t="inlineStr"/>
       <c r="R243" t="inlineStr"/>
       <c r="S243" t="inlineStr"/>
       <c r="T243" t="inlineStr"/>
       <c r="U243" t="inlineStr"/>
       <c r="Z243" t="n">
         <v>0</v>
       </c>
       <c r="AA243" t="n">
         <v>0</v>
       </c>
       <c r="AD243" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF243" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>102_2021</t>
+          <t>9_2022</t>
         </is>
       </c>
       <c r="B244" t="inlineStr"/>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
-Ortopedia e Traumatologia dell'Ospedale nodo di rete Asiago - Profilo Professionale: Medici - Disciplina: Ortopedia e Traumatologia (Area Chirurgica e delle Specialità   Chirurgiche)_Bando n. 102_2021</t>
+          <t>Avviso di procedura selettiva per l'assegnazione di due borse di studio nell'ambito del progetto regionale per il riconoscimento precoce dei disturbi dello spettro autistico. Network NIDA 2021/2022 - Bando n. 9/2022</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E244" t="inlineStr"/>
       <c r="H244" t="inlineStr">
         <is>
-          <t>01/12/2021 00:00</t>
+          <t>28/02/2022 00:00</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>01/12/2027 00:00</t>
+          <t>28/02/2028 00:00</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>30/12/2021 23:59</t>
+          <t>21/03/2022 23:59</t>
         </is>
       </c>
       <c r="L244" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O244" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q244" t="inlineStr"/>
       <c r="R244" t="inlineStr"/>
       <c r="S244" t="inlineStr"/>
       <c r="T244" t="inlineStr"/>
       <c r="U244" t="inlineStr"/>
       <c r="Z244" t="n">
         <v>0</v>
       </c>
       <c r="AA244" t="n">
         <v>0</v>
       </c>
       <c r="AD244" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF244" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Borse di studio</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>94_2021</t>
+          <t>AZERO_2021_088_CON</t>
         </is>
       </c>
       <c r="B245" t="inlineStr"/>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
-Direzione delle Professioni Sanitarie - Profilo Dirigente delle Professioni Sanitarie Infermieristiche, Tecniche, della Riabilitazione, della Prevenzione e della Professione Ostetrica_Bando n. 94_2021</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 23 posti di Dirigente Medico - disciplina: Organizzazione dei Servizi Sanitari di Base_Bando n. AZERO_2021_088_CON</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E245" t="inlineStr"/>
       <c r="H245" t="inlineStr">
         <is>
-          <t>29/11/2021 00:00</t>
+          <t>23/02/2022 00:00</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>29/11/2027 00:00</t>
+          <t>23/02/2028 00:00</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>27/12/2021 23:59</t>
+          <t>24/03/2022 23:59</t>
         </is>
       </c>
       <c r="L245" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O245" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q245" t="inlineStr"/>
       <c r="R245" t="inlineStr"/>
       <c r="S245" t="inlineStr"/>
       <c r="T245" t="inlineStr"/>
       <c r="U245" t="inlineStr"/>
+      <c r="V245" t="inlineStr">
+        <is>
+          <t>21/06/2022 00:00</t>
+        </is>
+      </c>
+      <c r="W245" t="inlineStr">
+        <is>
+          <t>09/06/2024 23:59</t>
+        </is>
+      </c>
       <c r="Z245" t="n">
         <v>0</v>
       </c>
       <c r="AA245" t="n">
         <v>0</v>
       </c>
       <c r="AD245" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF245" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>112_2021</t>
+          <t>2_2022</t>
         </is>
       </c>
       <c r="B246" t="inlineStr"/>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: MEDICI - Disciplina: ORTOPEDIA E TRAUMATOLOGIA - Bando n. 112/2021</t>
+          <t>Avviso procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un Podologo a supporto delle Unità  Operative di Diabetologia nelle attività  di diagnosi, cura e prevenzione del "Piede Diabetico" - Bando n. 2/2022</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E246" t="inlineStr"/>
       <c r="H246" t="inlineStr">
         <is>
-          <t>26/11/2021 00:00</t>
+          <t>27/01/2022 00:00</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>26/11/2027 00:00</t>
+          <t>27/01/2028 00:00</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>16/12/2021 23:59</t>
+          <t>07/02/2022 23:59</t>
         </is>
       </c>
       <c r="L246" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O246" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q246" t="inlineStr"/>
       <c r="R246" t="inlineStr"/>
       <c r="S246" t="inlineStr"/>
       <c r="T246" t="inlineStr"/>
       <c r="U246" t="inlineStr"/>
       <c r="Z246" t="n">
         <v>0</v>
       </c>
       <c r="AA246" t="n">
         <v>0</v>
       </c>
       <c r="AD246" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF246" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>101_2021</t>
+          <t>AZERO_2021_077_CON</t>
         </is>
       </c>
       <c r="B247" t="inlineStr"/>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
-Neurologia del Presidio Ospedaliero Santorso - Profilo Professionale: Medici - Disciplina: Neurologia (Area Medica e delle Specialità  Mediche)_Bando n. 101_2021</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 125 posti di Dirigente Medico - disciplina: Medicina e Chirurgia d'Accettazione e d'Urgenza_Bando n. AZERO_2021_077_CON</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E247" t="inlineStr"/>
       <c r="H247" t="inlineStr">
         <is>
-          <t>22/11/2021 00:00</t>
+          <t>19/01/2022 00:00</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>22/11/2027 00:00</t>
+          <t>19/01/2028 00:00</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>20/12/2021 23:59</t>
+          <t>17/02/2022 23:59</t>
         </is>
       </c>
       <c r="L247" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O247" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q247" t="inlineStr"/>
       <c r="R247" t="inlineStr"/>
       <c r="S247" t="inlineStr"/>
       <c r="T247" t="inlineStr"/>
       <c r="U247" t="inlineStr"/>
+      <c r="V247" t="inlineStr">
+        <is>
+          <t>03/05/2022 00:00</t>
+        </is>
+      </c>
+      <c r="W247" t="inlineStr">
+        <is>
+          <t>20/04/2024 23:59</t>
+        </is>
+      </c>
       <c r="Z247" t="n">
         <v>0</v>
       </c>
       <c r="AA247" t="n">
         <v>0</v>
       </c>
       <c r="AD247" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF247" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>100_2021</t>
+          <t>1_2022</t>
         </is>
       </c>
       <c r="B248" t="inlineStr"/>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
- Accettazione e Pronto Soccorso del Presidio Ospedaliero Santorso - Profilo Professionale: Medici - Disciplina: Medicina e Chirurgia d'Accettazione e d'Urgenza (Area Medica e delle Specialità  Mediche)_Bando n. 100_2021</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un Odontoiatra per le esigenze dell`Unita` operativa semplice dipartimentale territoriale ``Assistenza specialistica`" -  Bando n. 1/2022</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E248" t="inlineStr"/>
       <c r="H248" t="inlineStr">
         <is>
-          <t>22/11/2021 00:00</t>
+          <t>18/01/2022 00:00</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>22/11/2027 00:00</t>
+          <t>18/01/2028 00:00</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>20/12/2021 23:59</t>
+          <t>28/01/2022 23:59</t>
         </is>
       </c>
       <c r="L248" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O248" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q248" t="inlineStr"/>
       <c r="R248" t="inlineStr"/>
       <c r="S248" t="inlineStr"/>
       <c r="T248" t="inlineStr"/>
       <c r="U248" t="inlineStr"/>
       <c r="Z248" t="n">
         <v>0</v>
       </c>
       <c r="AA248" t="n">
         <v>0</v>
       </c>
       <c r="AD248" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF248" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>111_2021</t>
+          <t>136_2021</t>
         </is>
       </c>
       <c r="B249" t="inlineStr"/>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di un posto a tempo a tempo pieno e a tempo indeterminato di dirigente medico nella disciplina di Chirurgia Generale. Bando n. 111/2021</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo indeterminato di Collaboratore Professionale - ASSISTENTE SOCIALE - categoria D_Bando n. 136/2021</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E249" t="inlineStr"/>
       <c r="H249" t="inlineStr">
         <is>
-          <t>16/11/2021 00:00</t>
+          <t>31/12/2021 00:00</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>16/11/2027 00:00</t>
+          <t>31/12/2027 00:00</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>16/12/2021 23:59</t>
+          <t>31/01/2022 23:59</t>
         </is>
       </c>
       <c r="L249" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O249" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q249" t="inlineStr"/>
       <c r="R249" t="inlineStr"/>
       <c r="S249" t="inlineStr"/>
       <c r="T249" t="inlineStr"/>
       <c r="U249" t="inlineStr"/>
       <c r="Z249" t="n">
         <v>0</v>
       </c>
       <c r="AA249" t="n">
         <v>0</v>
       </c>
       <c r="AD249" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF249" t="inlineStr">
         <is>
           <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>113_2021</t>
+          <t>134_2021</t>
         </is>
       </c>
       <c r="B250" t="inlineStr"/>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Ginecologia e Ostetricia idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 113/2021</t>
+          <t>Avviso Pubblico di disponibilità  al comando ed eventuale successiva mobilità  volontaria di un Dirigente Amministrativo da assegnare all'Unità  operativa semplice dipartimentale "Sociale" (afferente ai servizi in staff al Direttore dei servizi socio sanitari) - Bando n. 134/2021</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E250" t="inlineStr"/>
       <c r="H250" t="inlineStr">
         <is>
-          <t>16/11/2021 00:00</t>
+          <t>21/12/2021 00:00</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>16/11/2027 00:00</t>
+          <t>21/12/2027 00:00</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>26/11/2021 23:59</t>
+          <t>20/01/2022 23:59</t>
         </is>
       </c>
       <c r="L250" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O250" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q250" t="inlineStr"/>
       <c r="R250" t="inlineStr"/>
       <c r="S250" t="inlineStr"/>
       <c r="T250" t="inlineStr"/>
       <c r="U250" t="inlineStr"/>
       <c r="Z250" t="n">
         <v>0</v>
       </c>
       <c r="AA250" t="n">
         <v>0</v>
       </c>
       <c r="AD250" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF250" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>106_2021</t>
+          <t>124_2021</t>
         </is>
       </c>
       <c r="B251" t="inlineStr"/>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di n. 1 DIRIGENTE del ruolo professionale - Profilo: INGEGNERE (Ingegnere gestionale) - Bando n. 106/2021</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Psichiatria idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 124/2021.</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E251" t="inlineStr"/>
       <c r="H251" t="inlineStr">
         <is>
-          <t>12/11/2021 00:00</t>
+          <t>14/12/2021 00:00</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>12/11/2027 00:00</t>
+          <t>14/12/2027 00:00</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
-          <t>02/12/2021 23:59</t>
+          <t>24/12/2021 23:59</t>
         </is>
       </c>
       <c r="L251" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O251" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q251" t="inlineStr"/>
       <c r="R251" t="inlineStr"/>
       <c r="S251" t="inlineStr"/>
       <c r="T251" t="inlineStr"/>
-      <c r="U251" t="inlineStr"/>
-[...7 lines deleted...]
-          <t>17/01/2024 23:59</t>
+      <c r="U251" t="inlineStr">
+        <is>
+          <t>18/2022</t>
         </is>
       </c>
       <c r="Z251" t="n">
         <v>0</v>
       </c>
       <c r="AA251" t="n">
         <v>0</v>
       </c>
       <c r="AD251" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF251" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>110_2021</t>
+          <t>103_2021</t>
         </is>
       </c>
       <c r="B252" t="inlineStr"/>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione libero professionale a un avvocato esperto  di diritto ambientale e sicurezza sul lavoro nell'ambito del progetto "Prodotti  Fitosanitari e tutela della salute" (Cod. az. 4/2020/13). Bando n. 110/2021</t>
+          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
+Farmacia del Presidio Ospedaliero di Bassano - Profilo Professionale: Farmacisti - Disciplina: Farmacia Ospedaliera (Area di Farmacia)_Bando n. 103_2021</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E252" t="inlineStr"/>
       <c r="H252" t="inlineStr">
         <is>
-          <t>11/11/2021 00:00</t>
+          <t>01/12/2021 00:00</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>11/11/2027 00:00</t>
+          <t>01/12/2027 00:00</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>22/11/2021 23:59</t>
+          <t>30/12/2021 23:59</t>
         </is>
       </c>
       <c r="L252" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O252" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q252" t="inlineStr"/>
       <c r="R252" t="inlineStr"/>
       <c r="S252" t="inlineStr"/>
       <c r="T252" t="inlineStr"/>
-      <c r="U252" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U252" t="inlineStr"/>
       <c r="Z252" t="n">
         <v>0</v>
       </c>
       <c r="AA252" t="n">
         <v>0</v>
       </c>
       <c r="AD252" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF252" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>105_2021</t>
+          <t>102_2021</t>
         </is>
       </c>
       <c r="B253" t="inlineStr"/>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Pediatria idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 105/2021</t>
+          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
+Ortopedia e Traumatologia dell'Ospedale nodo di rete Asiago - Profilo Professionale: Medici - Disciplina: Ortopedia e Traumatologia (Area Chirurgica e delle Specialità   Chirurgiche)_Bando n. 102_2021</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E253" t="inlineStr"/>
       <c r="H253" t="inlineStr">
         <is>
-          <t>02/11/2021 00:00</t>
+          <t>01/12/2021 00:00</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>02/11/2027 00:00</t>
+          <t>01/12/2027 00:00</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>12/11/2021 23:59</t>
+          <t>30/12/2021 23:59</t>
         </is>
       </c>
       <c r="L253" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O253" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q253" t="inlineStr"/>
       <c r="R253" t="inlineStr"/>
       <c r="S253" t="inlineStr"/>
       <c r="T253" t="inlineStr"/>
       <c r="U253" t="inlineStr"/>
       <c r="Z253" t="n">
         <v>0</v>
       </c>
       <c r="AA253" t="n">
         <v>0</v>
       </c>
       <c r="AD253" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF253" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>104_2021</t>
+          <t>94_2021</t>
         </is>
       </c>
       <c r="B254" t="inlineStr"/>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a medici chirurghi da assegnare alle sedi delle Unità  Operative di "Medicina Trasfusionale" dell'Aulss n. 7 Pedemontana. Bando n. 104/2021</t>
+          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
+Direzione delle Professioni Sanitarie - Profilo Dirigente delle Professioni Sanitarie Infermieristiche, Tecniche, della Riabilitazione, della Prevenzione e della Professione Ostetrica_Bando n. 94_2021</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E254" t="inlineStr"/>
       <c r="H254" t="inlineStr">
         <is>
-          <t>26/10/2021 00:00</t>
+          <t>29/11/2021 00:00</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>26/10/2027 00:00</t>
+          <t>29/11/2027 00:00</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>05/11/2021 23:59</t>
+          <t>27/12/2021 23:59</t>
         </is>
       </c>
       <c r="L254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q254" t="inlineStr"/>
       <c r="R254" t="inlineStr"/>
       <c r="S254" t="inlineStr"/>
       <c r="T254" t="inlineStr"/>
       <c r="U254" t="inlineStr"/>
       <c r="Z254" t="n">
         <v>0</v>
       </c>
       <c r="AA254" t="n">
         <v>0</v>
       </c>
       <c r="AD254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF254" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>96_2021</t>
+          <t>112_2021</t>
         </is>
       </c>
       <c r="B255" t="inlineStr"/>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di Collaboratori Professionali Sanitari - INFERMIERI - categoria "D" - Bando n.  96/2021</t>
+          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: MEDICI - Disciplina: ORTOPEDIA E TRAUMATOLOGIA - Bando n. 112/2021</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E255" t="inlineStr"/>
       <c r="H255" t="inlineStr">
         <is>
-          <t>22/10/2021 00:00</t>
+          <t>26/11/2021 00:00</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>22/10/2027 00:00</t>
+          <t>26/11/2027 00:00</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
-          <t>20/01/2022 23:59</t>
+          <t>16/12/2021 23:59</t>
         </is>
       </c>
       <c r="L255" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O255" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q255" t="inlineStr"/>
       <c r="R255" t="inlineStr"/>
       <c r="S255" t="inlineStr"/>
       <c r="T255" t="inlineStr"/>
       <c r="U255" t="inlineStr"/>
-      <c r="V255" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Z255" t="n">
         <v>0</v>
       </c>
       <c r="AA255" t="n">
         <v>0</v>
       </c>
       <c r="AD255" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF255" t="inlineStr">
         <is>
           <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>97_2021</t>
+          <t>100_2021</t>
         </is>
       </c>
       <c r="B256" t="inlineStr"/>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di un posto a tempo pieno e a tempo indeterminato di dirigente medico nella disciplina di Radiodiagnostica. Bando n. 97/2021</t>
+          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
+ Accettazione e Pronto Soccorso del Presidio Ospedaliero Santorso - Profilo Professionale: Medici - Disciplina: Medicina e Chirurgia d'Accettazione e d'Urgenza (Area Medica e delle Specialità  Mediche)_Bando n. 100_2021</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E256" t="inlineStr"/>
       <c r="H256" t="inlineStr">
         <is>
-          <t>19/10/2021 00:00</t>
+          <t>22/11/2021 00:00</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>19/10/2027 00:00</t>
+          <t>22/11/2027 00:00</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>18/11/2021 23:59</t>
+          <t>20/12/2021 23:59</t>
         </is>
       </c>
       <c r="L256" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O256" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q256" t="inlineStr"/>
       <c r="R256" t="inlineStr"/>
       <c r="S256" t="inlineStr"/>
       <c r="T256" t="inlineStr"/>
       <c r="U256" t="inlineStr"/>
       <c r="Z256" t="n">
         <v>0</v>
       </c>
       <c r="AA256" t="n">
         <v>0</v>
       </c>
       <c r="AD256" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF256" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>99_2021</t>
+          <t>101_2021</t>
         </is>
       </c>
       <c r="B257" t="inlineStr"/>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a medici chirurghi specializzati in chirurgia plastica e ricostruttiva. Bando n. 99_2021</t>
+          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
+Neurologia del Presidio Ospedaliero Santorso - Profilo Professionale: Medici - Disciplina: Neurologia (Area Medica e delle Specialità  Mediche)_Bando n. 101_2021</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E257" t="inlineStr"/>
       <c r="H257" t="inlineStr">
         <is>
-          <t>19/10/2021 00:00</t>
+          <t>22/11/2021 00:00</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>19/10/2027 00:00</t>
+          <t>22/11/2027 00:00</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>29/10/2021 23:59</t>
+          <t>20/12/2021 23:59</t>
         </is>
       </c>
       <c r="L257" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O257" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q257" t="inlineStr"/>
       <c r="R257" t="inlineStr"/>
       <c r="S257" t="inlineStr"/>
       <c r="T257" t="inlineStr"/>
       <c r="U257" t="inlineStr"/>
       <c r="Z257" t="n">
         <v>0</v>
       </c>
       <c r="AA257" t="n">
         <v>0</v>
       </c>
       <c r="AD257" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF257" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>98_2021</t>
+          <t>113_2021</t>
         </is>
       </c>
       <c r="B258" t="inlineStr"/>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di un posto a tempo pieno e a tempo indeterminato di dirigente sociologo da assegnare all'U.O.S.D. "Servizio prevenzione delle malattie croniche non trasmissibili e promozione della salute". Bando n. 98/2021</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Ginecologia e Ostetricia idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 113/2021</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E258" t="inlineStr"/>
       <c r="H258" t="inlineStr">
         <is>
-          <t>19/10/2021 00:00</t>
+          <t>16/11/2021 00:00</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>19/10/2027 00:00</t>
+          <t>16/11/2027 00:00</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
-          <t>18/11/2021 23:59</t>
+          <t>26/11/2021 23:59</t>
         </is>
       </c>
       <c r="L258" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O258" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q258" t="inlineStr"/>
       <c r="R258" t="inlineStr"/>
       <c r="S258" t="inlineStr"/>
       <c r="T258" t="inlineStr"/>
       <c r="U258" t="inlineStr"/>
       <c r="Z258" t="n">
         <v>0</v>
       </c>
       <c r="AA258" t="n">
         <v>0</v>
       </c>
       <c r="AD258" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF258" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>95_2021</t>
+          <t>111_2021</t>
         </is>
       </c>
       <c r="B259" t="inlineStr"/>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un medico con funzioni di medico competente e di medico autorizzato per la sorveglianza sanitaria dei lavoratori esposti al rischio da radiazioni ionizzanti - Bando n. 95/2021</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di un posto a tempo a tempo pieno e a tempo indeterminato di dirigente medico nella disciplina di Chirurgia Generale. Bando n. 111/2021</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E259" t="inlineStr"/>
       <c r="H259" t="inlineStr">
         <is>
-          <t>07/10/2021 00:00</t>
+          <t>16/11/2021 00:00</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>07/10/2027 00:00</t>
+          <t>16/11/2027 00:00</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>18/10/2021 23:59</t>
+          <t>16/12/2021 23:59</t>
         </is>
       </c>
       <c r="L259" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O259" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q259" t="inlineStr"/>
       <c r="R259" t="inlineStr"/>
       <c r="S259" t="inlineStr"/>
       <c r="T259" t="inlineStr"/>
       <c r="U259" t="inlineStr"/>
       <c r="Z259" t="n">
         <v>0</v>
       </c>
       <c r="AA259" t="n">
         <v>0</v>
       </c>
       <c r="AD259" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF259" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>90_2021</t>
+          <t>106_2021</t>
         </is>
       </c>
       <c r="B260" t="inlineStr"/>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione libero professionale a due avvocati per attività  di consulenza legale presso le Unità  Operative Complesse Infanzia, Adolescenza, Famiglia e Consultori del Distretto 1 Bassano e Distretto 2 Alto Vicentino. Bando n. 90/2021</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di n. 1 DIRIGENTE del ruolo professionale - Profilo: INGEGNERE (Ingegnere gestionale) - Bando n. 106/2021</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E260" t="inlineStr"/>
       <c r="H260" t="inlineStr">
         <is>
-          <t>05/10/2021 00:00</t>
+          <t>12/11/2021 00:00</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>05/10/2027 00:00</t>
+          <t>12/11/2027 00:00</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
-          <t>15/10/2021 23:59</t>
+          <t>02/12/2021 23:59</t>
         </is>
       </c>
       <c r="L260" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O260" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q260" t="inlineStr"/>
       <c r="R260" t="inlineStr"/>
       <c r="S260" t="inlineStr"/>
       <c r="T260" t="inlineStr"/>
-      <c r="U260" t="inlineStr">
-[...1 lines deleted...]
-          <t>2346/2021</t>
+      <c r="U260" t="inlineStr"/>
+      <c r="V260" t="inlineStr">
+        <is>
+          <t>17/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="W260" t="inlineStr">
+        <is>
+          <t>17/01/2024 23:59</t>
         </is>
       </c>
       <c r="Z260" t="n">
         <v>0</v>
       </c>
       <c r="AA260" t="n">
         <v>0</v>
       </c>
       <c r="AD260" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF260" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>92_2021</t>
+          <t>110_2021</t>
         </is>
       </c>
       <c r="B261" t="inlineStr"/>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di un posto a tempo pieno e  indeterminato di dirigente medico nella disciplina di ANESTESIA E RIANIMAZIONE. Bando n. 92/2021</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione libero professionale a un avvocato esperto  di diritto ambientale e sicurezza sul lavoro nell'ambito del progetto "Prodotti  Fitosanitari e tutela della salute" (Cod. az. 4/2020/13). Bando n. 110/2021</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E261" t="inlineStr"/>
       <c r="H261" t="inlineStr">
         <is>
-          <t>05/10/2021 00:00</t>
+          <t>11/11/2021 00:00</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>05/10/2027 00:00</t>
+          <t>11/11/2027 00:00</t>
         </is>
       </c>
       <c r="J261" t="inlineStr">
         <is>
-          <t>04/11/2021 23:59</t>
+          <t>22/11/2021 23:59</t>
         </is>
       </c>
       <c r="L261" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O261" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q261" t="inlineStr"/>
       <c r="R261" t="inlineStr"/>
       <c r="S261" t="inlineStr"/>
       <c r="T261" t="inlineStr"/>
-      <c r="U261" t="inlineStr"/>
+      <c r="U261" t="inlineStr">
+        <is>
+          <t>2355/2021</t>
+        </is>
+      </c>
       <c r="Z261" t="n">
         <v>0</v>
       </c>
       <c r="AA261" t="n">
         <v>0</v>
       </c>
       <c r="AD261" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF261" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>91_2021</t>
+          <t>105_2021</t>
         </is>
       </c>
       <c r="B262" t="inlineStr"/>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di un posto a tempo pieno e  indeterminato di Dirigente Medico - disciplina: NEFROLOGIA. Bando n. 91/2021</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Pediatria idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 105/2021</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E262" t="inlineStr"/>
       <c r="H262" t="inlineStr">
         <is>
-          <t>05/10/2021 00:00</t>
+          <t>02/11/2021 00:00</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>05/10/2027 00:00</t>
+          <t>02/11/2027 00:00</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
-          <t>04/11/2021 23:59</t>
+          <t>12/11/2021 23:59</t>
         </is>
       </c>
       <c r="L262" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O262" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q262" t="inlineStr"/>
       <c r="R262" t="inlineStr"/>
       <c r="S262" t="inlineStr"/>
       <c r="T262" t="inlineStr"/>
       <c r="U262" t="inlineStr"/>
       <c r="Z262" t="n">
         <v>0</v>
       </c>
       <c r="AA262" t="n">
         <v>0</v>
       </c>
       <c r="AD262" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF262" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>77_2021</t>
+          <t>104_2021</t>
         </is>
       </c>
       <c r="B263" t="inlineStr"/>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
- Direzione Medica Santorso del Presidio Ospedaliero Santorso - Profilo Professionale: Medici - Disciplina: Direzione Medica di Presidio Ospedaliero (Area di Sanità  Pubblica)_Bando n. 77_2021</t>
+          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a medici chirurghi da assegnare alle sedi delle Unità  Operative di "Medicina Trasfusionale" dell'Aulss n. 7 Pedemontana. Bando n. 104/2021</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E263" t="inlineStr"/>
       <c r="H263" t="inlineStr">
         <is>
-          <t>29/09/2021 00:00</t>
+          <t>26/10/2021 00:00</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>29/09/2027 00:00</t>
+          <t>26/10/2027 00:00</t>
         </is>
       </c>
       <c r="J263" t="inlineStr">
         <is>
-          <t>28/10/2021 23:59</t>
+          <t>05/11/2021 23:59</t>
         </is>
       </c>
       <c r="L263" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O263" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q263" t="inlineStr"/>
       <c r="R263" t="inlineStr"/>
       <c r="S263" t="inlineStr"/>
       <c r="T263" t="inlineStr"/>
       <c r="U263" t="inlineStr"/>
       <c r="Z263" t="n">
         <v>0</v>
       </c>
       <c r="AA263" t="n">
         <v>0</v>
       </c>
       <c r="AD263" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF263" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>76_2021</t>
+          <t>96_2021</t>
         </is>
       </c>
       <c r="B264" t="inlineStr"/>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
- Medicina Generale del Presidio Ospedaliero Santorso - Profilo Professionale: Medici - Disciplina: Medicina Interna (Area Medica e delle Specialità  Mediche)_Bando n. 76_2021</t>
+          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di Collaboratori Professionali Sanitari - INFERMIERI - categoria "D" - Bando n.  96/2021</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E264" t="inlineStr"/>
       <c r="H264" t="inlineStr">
         <is>
-          <t>29/09/2021 00:00</t>
+          <t>22/10/2021 00:00</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>29/09/2027 00:00</t>
+          <t>22/10/2027 00:00</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
-          <t>28/10/2021 23:59</t>
+          <t>20/01/2022 23:59</t>
         </is>
       </c>
       <c r="L264" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O264" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q264" t="inlineStr"/>
       <c r="R264" t="inlineStr"/>
       <c r="S264" t="inlineStr"/>
       <c r="T264" t="inlineStr"/>
       <c r="U264" t="inlineStr"/>
+      <c r="V264" t="inlineStr">
+        <is>
+          <t>08/02/2022 00:00</t>
+        </is>
+      </c>
       <c r="Z264" t="n">
         <v>0</v>
       </c>
       <c r="AA264" t="n">
         <v>0</v>
       </c>
       <c r="AD264" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF264" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>AZERO_2021_024_CON</t>
+          <t>98_2021</t>
         </is>
       </c>
       <c r="B265" t="inlineStr"/>
       <c r="C265" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 15 posti di Programmatore ctg. C_Bando n. AZERO_2021_024_CON</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di un posto a tempo pieno e a tempo indeterminato di dirigente sociologo da assegnare all'U.O.S.D. "Servizio prevenzione delle malattie croniche non trasmissibili e promozione della salute". Bando n. 98/2021</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E265" t="inlineStr"/>
       <c r="H265" t="inlineStr">
         <is>
-          <t>29/09/2021 00:00</t>
+          <t>19/10/2021 00:00</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>29/09/2027 00:00</t>
+          <t>19/10/2027 00:00</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
-          <t>28/10/2021 23:59</t>
+          <t>18/11/2021 23:59</t>
         </is>
       </c>
       <c r="L265" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O265" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q265" t="inlineStr"/>
       <c r="R265" t="inlineStr"/>
       <c r="S265" t="inlineStr"/>
       <c r="T265" t="inlineStr"/>
       <c r="U265" t="inlineStr"/>
-      <c r="V265" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Z265" t="n">
         <v>0</v>
       </c>
       <c r="AA265" t="n">
         <v>0</v>
       </c>
-      <c r="AC265" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD265" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF265" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>89_2021</t>
+          <t>97_2021</t>
         </is>
       </c>
       <c r="B266" t="inlineStr"/>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Medico - disciplina: MALATTIE INFETTIVE - Bando n. 89/2021.</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di un posto a tempo pieno e a tempo indeterminato di dirigente medico nella disciplina di Radiodiagnostica. Bando n. 97/2021</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E266" t="inlineStr"/>
       <c r="H266" t="inlineStr">
         <is>
-          <t>28/09/2021 00:00</t>
+          <t>19/10/2021 00:00</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>28/09/2027 00:00</t>
+          <t>19/10/2027 00:00</t>
         </is>
       </c>
       <c r="J266" t="inlineStr">
         <is>
-          <t>28/10/2021 23:59</t>
+          <t>18/11/2021 23:59</t>
         </is>
       </c>
       <c r="L266" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O266" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q266" t="inlineStr"/>
       <c r="R266" t="inlineStr"/>
       <c r="S266" t="inlineStr"/>
       <c r="T266" t="inlineStr"/>
       <c r="U266" t="inlineStr"/>
       <c r="Z266" t="n">
         <v>0</v>
       </c>
       <c r="AA266" t="n">
         <v>0</v>
       </c>
       <c r="AD266" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF266" t="inlineStr">
         <is>
           <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>87_2021</t>
+          <t>99_2021</t>
         </is>
       </c>
       <c r="B267" t="inlineStr"/>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Medico - disciplina: CARDIOLOGIA - Bando n. 87/2021.</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a medici chirurghi specializzati in chirurgia plastica e ricostruttiva. Bando n. 99_2021</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E267" t="inlineStr"/>
       <c r="H267" t="inlineStr">
         <is>
-          <t>21/09/2021 00:00</t>
+          <t>19/10/2021 00:00</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>21/09/2027 00:00</t>
+          <t>19/10/2027 00:00</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
-          <t>21/10/2021 23:59</t>
+          <t>29/10/2021 23:59</t>
         </is>
       </c>
       <c r="L267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q267" t="inlineStr"/>
       <c r="R267" t="inlineStr"/>
       <c r="S267" t="inlineStr"/>
       <c r="T267" t="inlineStr"/>
       <c r="U267" t="inlineStr"/>
       <c r="Z267" t="n">
         <v>0</v>
       </c>
       <c r="AA267" t="n">
         <v>0</v>
       </c>
       <c r="AD267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF267" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>86_2021</t>
+          <t>95_2021</t>
         </is>
       </c>
       <c r="B268" t="inlineStr"/>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di medici chirurghi specialisti in neurologia idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 86/2021</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un medico con funzioni di medico competente e di medico autorizzato per la sorveglianza sanitaria dei lavoratori esposti al rischio da radiazioni ionizzanti - Bando n. 95/2021</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E268" t="inlineStr"/>
       <c r="H268" t="inlineStr">
         <is>
-          <t>21/09/2021 00:00</t>
+          <t>07/10/2021 00:00</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>21/09/2027 00:00</t>
+          <t>07/10/2027 00:00</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>01/10/2021 23:59</t>
+          <t>18/10/2021 23:59</t>
         </is>
       </c>
       <c r="L268" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O268" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q268" t="inlineStr"/>
       <c r="R268" t="inlineStr"/>
       <c r="S268" t="inlineStr"/>
       <c r="T268" t="inlineStr"/>
       <c r="U268" t="inlineStr"/>
       <c r="Z268" t="n">
         <v>0</v>
       </c>
       <c r="AA268" t="n">
         <v>0</v>
       </c>
       <c r="AD268" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF268" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>81_2021</t>
+          <t>92_2021</t>
         </is>
       </c>
       <c r="B269" t="inlineStr"/>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione di Organizzazione (art. 14 e succ. ccnl 21.05.2018) DIPARTIMENTO DI PREVENZIONE per personale dipendente del ruolo amministrativo ctg D/Ds - Bando n. 81/2021</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di un posto a tempo pieno e  indeterminato di dirigente medico nella disciplina di ANESTESIA E RIANIMAZIONE. Bando n. 92/2021</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E269" t="inlineStr"/>
       <c r="H269" t="inlineStr">
         <is>
-          <t>02/09/2021 00:00</t>
+          <t>05/10/2021 00:00</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>02/09/2027 00:00</t>
+          <t>05/10/2027 00:00</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
-          <t>22/09/2021 23:59</t>
+          <t>04/11/2021 23:59</t>
         </is>
       </c>
       <c r="L269" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O269" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q269" t="inlineStr"/>
       <c r="R269" t="inlineStr"/>
       <c r="S269" t="inlineStr"/>
       <c r="T269" t="inlineStr"/>
       <c r="U269" t="inlineStr"/>
-      <c r="W269" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Z269" t="n">
         <v>0</v>
       </c>
       <c r="AA269" t="n">
         <v>0</v>
       </c>
       <c r="AD269" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF269" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>82_2021</t>
+          <t>91_2021</t>
         </is>
       </c>
       <c r="B270" t="inlineStr"/>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione di Organizzazione (art. 14 e succ. ccnl 21.05.2018) STAFF DIREZIONE AMMINISTRATIVA  per il personale dipendente del ruolo tecnico e del ruolo amministrativo ctg D/Ds - Bando n. 82/2021</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di un posto a tempo pieno e  indeterminato di Dirigente Medico - disciplina: NEFROLOGIA. Bando n. 91/2021</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E270" t="inlineStr"/>
       <c r="H270" t="inlineStr">
         <is>
-          <t>02/09/2021 00:00</t>
+          <t>05/10/2021 00:00</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>02/09/2027 00:00</t>
+          <t>05/10/2027 00:00</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>22/09/2021 23:59</t>
+          <t>04/11/2021 23:59</t>
         </is>
       </c>
       <c r="L270" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O270" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q270" t="inlineStr"/>
       <c r="R270" t="inlineStr"/>
       <c r="S270" t="inlineStr"/>
       <c r="T270" t="inlineStr"/>
       <c r="U270" t="inlineStr"/>
-      <c r="W270" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Z270" t="n">
         <v>0</v>
       </c>
       <c r="AA270" t="n">
         <v>0</v>
       </c>
       <c r="AD270" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF270" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>80_2021</t>
+          <t>90_2021</t>
         </is>
       </c>
       <c r="B271" t="inlineStr"/>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Medico - disciplina: GINECOLOGIA E OSTETRICIA - Bando n. 80/2021.</t>
+          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione libero professionale a due avvocati per attività  di consulenza legale presso le Unità  Operative Complesse Infanzia, Adolescenza, Famiglia e Consultori del Distretto 1 Bassano e Distretto 2 Alto Vicentino. Bando n. 90/2021</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E271" t="inlineStr"/>
       <c r="H271" t="inlineStr">
         <is>
-          <t>31/08/2021 00:00</t>
+          <t>05/10/2021 00:00</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>31/08/2027 00:00</t>
+          <t>05/10/2027 00:00</t>
         </is>
       </c>
       <c r="J271" t="inlineStr">
         <is>
-          <t>30/09/2021 23:59</t>
+          <t>15/10/2021 23:59</t>
         </is>
       </c>
       <c r="L271" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O271" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q271" t="inlineStr"/>
       <c r="R271" t="inlineStr"/>
       <c r="S271" t="inlineStr"/>
       <c r="T271" t="inlineStr"/>
-      <c r="U271" t="inlineStr"/>
+      <c r="U271" t="inlineStr">
+        <is>
+          <t>2346/2021</t>
+        </is>
+      </c>
       <c r="Z271" t="n">
         <v>0</v>
       </c>
       <c r="AA271" t="n">
         <v>0</v>
       </c>
       <c r="AD271" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF271" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>75_2021</t>
+          <t>AZERO_2021_024_CON</t>
         </is>
       </c>
       <c r="B272" t="inlineStr"/>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di un posto a tempo a tempo pieno e indeterminato di dirigente medico nella disciplina di Geriatria. Bando n. 75/2021</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 15 posti di Programmatore ctg. C_Bando n. AZERO_2021_024_CON</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E272" t="inlineStr"/>
       <c r="H272" t="inlineStr">
         <is>
-          <t>10/08/2021 00:00</t>
+          <t>29/09/2021 00:00</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>10/08/2027 00:00</t>
+          <t>29/09/2027 00:00</t>
         </is>
       </c>
       <c r="J272" t="inlineStr">
         <is>
-          <t>09/09/2021 23:59</t>
+          <t>28/10/2021 23:59</t>
         </is>
       </c>
       <c r="L272" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O272" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q272" t="inlineStr"/>
       <c r="R272" t="inlineStr"/>
       <c r="S272" t="inlineStr"/>
       <c r="T272" t="inlineStr"/>
       <c r="U272" t="inlineStr"/>
+      <c r="V272" t="inlineStr">
+        <is>
+          <t>23/02/2022 00:00</t>
+        </is>
+      </c>
+      <c r="W272" t="inlineStr">
+        <is>
+          <t>06/02/2024 23:59</t>
+        </is>
+      </c>
       <c r="Z272" t="n">
         <v>0</v>
       </c>
       <c r="AA272" t="n">
         <v>0</v>
       </c>
+      <c r="AC272" t="inlineStr">
+        <is>
+          <t>26/10/2022 12:24</t>
+        </is>
+      </c>
       <c r="AD272" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF272" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>65_2021</t>
+          <t>77_2021</t>
         </is>
       </c>
       <c r="B273" t="inlineStr"/>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore della Unità  Operativa Complessa Distretto 1 Bassano, Profilo Professionale: Medici - Disciplina: Organizzazione dei Servizi Sanitari di Base - Area di Sanità  Pubblica o Profilo Professionale: Medici - Disciplina: Medicina Interna  - Area Medica e delle Specialità  Mediche_Bando n. 65_2021</t>
+          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
+ Direzione Medica Santorso del Presidio Ospedaliero Santorso - Profilo Professionale: Medici - Disciplina: Direzione Medica di Presidio Ospedaliero (Area di Sanità  Pubblica)_Bando n. 77_2021</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E273" t="inlineStr"/>
       <c r="H273" t="inlineStr">
         <is>
-          <t>26/07/2021 00:00</t>
+          <t>29/09/2021 00:00</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>26/07/2027 00:00</t>
+          <t>29/09/2027 00:00</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
-          <t>23/08/2021 23:59</t>
+          <t>28/10/2021 23:59</t>
         </is>
       </c>
       <c r="L273" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O273" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q273" t="inlineStr"/>
       <c r="R273" t="inlineStr"/>
       <c r="S273" t="inlineStr"/>
       <c r="T273" t="inlineStr"/>
       <c r="U273" t="inlineStr"/>
       <c r="Z273" t="n">
         <v>0</v>
       </c>
       <c r="AA273" t="n">
         <v>0</v>
       </c>
       <c r="AD273" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF273" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>AZERO_2021_013_CON</t>
+          <t>76_2021</t>
         </is>
       </c>
       <c r="B274" t="inlineStr"/>
       <c r="C274" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 16 posti di Collaboratore Prof.le Sanitario - Tecnico della Fisiopatologia Cardiocircolatoria e della Perfusione Cardiovascolare - ctg. D_Bando n. AZERO_2021_013_CON</t>
+          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa 
+ Medicina Generale del Presidio Ospedaliero Santorso - Profilo Professionale: Medici - Disciplina: Medicina Interna (Area Medica e delle Specialità  Mediche)_Bando n. 76_2021</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E274" t="inlineStr"/>
       <c r="H274" t="inlineStr">
         <is>
-          <t>21/07/2021 00:00</t>
+          <t>29/09/2021 00:00</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>21/07/2027 00:00</t>
+          <t>29/09/2027 00:00</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
-          <t>19/08/2021 23:59</t>
+          <t>28/10/2021 23:59</t>
         </is>
       </c>
       <c r="L274" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O274" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q274" t="inlineStr"/>
       <c r="R274" t="inlineStr"/>
       <c r="S274" t="inlineStr"/>
       <c r="T274" t="inlineStr"/>
       <c r="U274" t="inlineStr"/>
-      <c r="V274" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Z274" t="n">
         <v>0</v>
       </c>
       <c r="AA274" t="n">
         <v>0</v>
       </c>
-      <c r="AC274" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD274" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF274" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>74_2021</t>
+          <t>89_2021</t>
         </is>
       </c>
       <c r="B275" t="inlineStr"/>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di un posto a tempo pieno e indeterminato di dirigente medico nella disciplina di Direzione Medica di Presidio Ospedaliero. Bando n. 74_2021</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Medico - disciplina: MALATTIE INFETTIVE - Bando n. 89/2021.</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E275" t="inlineStr"/>
       <c r="H275" t="inlineStr">
         <is>
-          <t>20/07/2021 00:00</t>
+          <t>28/09/2021 00:00</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>20/07/2027 00:00</t>
+          <t>28/09/2027 00:00</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
-          <t>19/08/2021 23:59</t>
+          <t>28/10/2021 23:59</t>
         </is>
       </c>
       <c r="L275" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O275" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q275" t="inlineStr"/>
       <c r="R275" t="inlineStr"/>
       <c r="S275" t="inlineStr"/>
       <c r="T275" t="inlineStr"/>
       <c r="U275" t="inlineStr"/>
       <c r="Z275" t="n">
         <v>0</v>
       </c>
       <c r="AA275" t="n">
         <v>0</v>
       </c>
       <c r="AD275" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF275" t="inlineStr">
         <is>
           <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>60_2021</t>
+          <t>86_2021</t>
         </is>
       </c>
       <c r="B276" t="inlineStr"/>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa "Servizio Igiene e Sanità  Pubblica" del Dipartimento di Prevenzione - Profilo Professionale: Medici - Disciplina: Igiene, Epidemiologia e Sanità  Pubblica (Area di Sanità  Pubblica)_Bando n. 60_2021</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di medici chirurghi specialisti in neurologia idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 86/2021</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E276" t="inlineStr"/>
       <c r="H276" t="inlineStr">
         <is>
-          <t>19/07/2021 00:00</t>
+          <t>21/09/2021 00:00</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>19/07/2027 00:00</t>
+          <t>21/09/2027 00:00</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>16/08/2021 23:59</t>
+          <t>01/10/2021 23:59</t>
         </is>
       </c>
       <c r="L276" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O276" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q276" t="inlineStr"/>
       <c r="R276" t="inlineStr"/>
       <c r="S276" t="inlineStr"/>
       <c r="T276" t="inlineStr"/>
       <c r="U276" t="inlineStr"/>
       <c r="Z276" t="n">
         <v>0</v>
       </c>
       <c r="AA276" t="n">
         <v>0</v>
       </c>
       <c r="AD276" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF276" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>62_2021</t>
+          <t>87_2021</t>
         </is>
       </c>
       <c r="B277" t="inlineStr"/>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa "Anatomia e Istologia Patologica" del Presidio Ospedaliero Santorso - Profilo Professionale: Medici - Disciplina: Anatomia Patologica (Area della Medicina Diagnostica e dei Servizi)_Bando n. 62_2021</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Medico - disciplina: CARDIOLOGIA - Bando n. 87/2021.</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E277" t="inlineStr"/>
       <c r="H277" t="inlineStr">
         <is>
-          <t>19/07/2021 00:00</t>
+          <t>21/09/2021 00:00</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>19/07/2027 00:00</t>
+          <t>21/09/2027 00:00</t>
         </is>
       </c>
       <c r="J277" t="inlineStr">
         <is>
-          <t>16/08/2021 23:59</t>
+          <t>21/10/2021 23:59</t>
         </is>
       </c>
       <c r="L277" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O277" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q277" t="inlineStr"/>
       <c r="R277" t="inlineStr"/>
       <c r="S277" t="inlineStr"/>
       <c r="T277" t="inlineStr"/>
       <c r="U277" t="inlineStr"/>
       <c r="Z277" t="n">
         <v>0</v>
       </c>
       <c r="AA277" t="n">
         <v>0</v>
       </c>
       <c r="AD277" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF277" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>71_2021</t>
+          <t>82_2021</t>
         </is>
       </c>
       <c r="B278" t="inlineStr"/>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a medici chirurghi da assegnare alle sedi delle Unità  Operative di "Medicina Trasfusionale" dell'Aulss n. 7 Pedemontana. Bando n. 71/2021</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione di Organizzazione (art. 14 e succ. ccnl 21.05.2018) STAFF DIREZIONE AMMINISTRATIVA  per il personale dipendente del ruolo tecnico e del ruolo amministrativo ctg D/Ds - Bando n. 82/2021</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E278" t="inlineStr"/>
       <c r="H278" t="inlineStr">
         <is>
-          <t>13/07/2021 00:00</t>
+          <t>02/09/2021 00:00</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>13/07/2027 00:00</t>
+          <t>02/09/2027 00:00</t>
         </is>
       </c>
       <c r="J278" t="inlineStr">
         <is>
-          <t>23/07/2021 23:59</t>
+          <t>22/09/2021 23:59</t>
         </is>
       </c>
       <c r="L278" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O278" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q278" t="inlineStr"/>
       <c r="R278" t="inlineStr"/>
       <c r="S278" t="inlineStr"/>
       <c r="T278" t="inlineStr"/>
       <c r="U278" t="inlineStr"/>
+      <c r="W278" t="inlineStr">
+        <is>
+          <t>25/06/2023 23:59</t>
+        </is>
+      </c>
       <c r="Z278" t="n">
         <v>0</v>
       </c>
       <c r="AA278" t="n">
         <v>0</v>
       </c>
       <c r="AD278" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF278" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>AZERO_2021_025_CON</t>
+          <t>81_2021</t>
         </is>
       </c>
       <c r="B279" t="inlineStr"/>
       <c r="C279" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 20 posti di Dirigente Medico - disciplina: Direzione Medica di Presidio Ospedaliero_Bando n. AZERO_2021_025_CON</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione di Organizzazione (art. 14 e succ. ccnl 21.05.2018) DIPARTIMENTO DI PREVENZIONE per personale dipendente del ruolo amministrativo ctg D/Ds - Bando n. 81/2021</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E279" t="inlineStr"/>
       <c r="H279" t="inlineStr">
         <is>
-          <t>07/07/2021 00:00</t>
+          <t>02/09/2021 00:00</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>07/07/2027 00:00</t>
+          <t>02/09/2027 00:00</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
-          <t>05/08/2021 23:59</t>
+          <t>22/09/2021 23:59</t>
         </is>
       </c>
       <c r="L279" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O279" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q279" t="inlineStr"/>
       <c r="R279" t="inlineStr"/>
       <c r="S279" t="inlineStr"/>
       <c r="T279" t="inlineStr"/>
       <c r="U279" t="inlineStr"/>
-      <c r="V279" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="W279" t="inlineStr">
         <is>
-          <t>02/11/2023 23:59</t>
+          <t>25/06/2023 23:59</t>
         </is>
       </c>
       <c r="Z279" t="n">
         <v>0</v>
       </c>
       <c r="AA279" t="n">
         <v>0</v>
       </c>
-      <c r="AC279" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD279" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF279" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>AZERO_2021_016_CON</t>
+          <t>80_2021</t>
         </is>
       </c>
       <c r="B280" t="inlineStr"/>
       <c r="C280" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 60 posti di Dirigente Medico - disciplina: Psichiatria_Bando n. AZERO_2021_016_CON</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Medico - disciplina: GINECOLOGIA E OSTETRICIA - Bando n. 80/2021.</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E280" t="inlineStr"/>
       <c r="H280" t="inlineStr">
         <is>
-          <t>07/07/2021 00:00</t>
+          <t>31/08/2021 00:00</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>07/07/2027 00:00</t>
+          <t>31/08/2027 00:00</t>
         </is>
       </c>
       <c r="J280" t="inlineStr">
         <is>
-          <t>05/08/2021 23:59</t>
+          <t>30/09/2021 23:59</t>
         </is>
       </c>
       <c r="L280" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O280" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q280" t="inlineStr"/>
       <c r="R280" t="inlineStr"/>
       <c r="S280" t="inlineStr"/>
       <c r="T280" t="inlineStr"/>
       <c r="U280" t="inlineStr"/>
-      <c r="V280" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Z280" t="n">
         <v>0</v>
       </c>
       <c r="AA280" t="n">
         <v>0</v>
       </c>
-      <c r="AC280" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD280" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF280" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>AZERO_2021_001_AVV</t>
+          <t>75_2021</t>
         </is>
       </c>
       <c r="B281" t="inlineStr"/>
       <c r="C281" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Avviso Pubblico, per titoli e colloquio, per il conferimento di n. 1 incarico a tempo determinato di Dirigente Medico, Disciplina: Direzione Medica di Presidio Ospedaliero_Bando n. AZERO_2021_001_AVV</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di un posto a tempo a tempo pieno e indeterminato di dirigente medico nella disciplina di Geriatria. Bando n. 75/2021</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E281" t="inlineStr"/>
       <c r="H281" t="inlineStr">
         <is>
-          <t>03/07/2021 00:00</t>
+          <t>10/08/2021 00:00</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>03/07/2027 00:00</t>
+          <t>10/08/2027 00:00</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
-          <t>17/07/2021 23:59</t>
+          <t>09/09/2021 23:59</t>
         </is>
       </c>
       <c r="L281" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O281" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q281" t="inlineStr"/>
       <c r="R281" t="inlineStr"/>
       <c r="S281" t="inlineStr"/>
       <c r="T281" t="inlineStr"/>
       <c r="U281" t="inlineStr"/>
-      <c r="V281" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Z281" t="n">
         <v>0</v>
       </c>
       <c r="AA281" t="n">
         <v>0</v>
       </c>
       <c r="AD281" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF281" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>51_2021</t>
+          <t>65_2021</t>
         </is>
       </c>
       <c r="B282" t="inlineStr"/>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa "Ortopedia e Traumatologia" del Presidio Ospedaliero Spoke Santorso - Profilo Professionale: Medici - Disciplina: Ortopedia e Traumatologia (Area Chirurgica e delle Specialità  Chirurgiche)_Bando n. 51_2021</t>
+          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore della Unità  Operativa Complessa Distretto 1 Bassano, Profilo Professionale: Medici - Disciplina: Organizzazione dei Servizi Sanitari di Base - Area di Sanità  Pubblica o Profilo Professionale: Medici - Disciplina: Medicina Interna  - Area Medica e delle Specialità  Mediche_Bando n. 65_2021</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E282" t="inlineStr"/>
       <c r="H282" t="inlineStr">
         <is>
-          <t>23/06/2021 00:00</t>
+          <t>26/07/2021 00:00</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>23/06/2027 00:00</t>
+          <t>26/07/2027 00:00</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>22/07/2021 23:59</t>
+          <t>23/08/2021 23:59</t>
         </is>
       </c>
       <c r="L282" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O282" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q282" t="inlineStr"/>
       <c r="R282" t="inlineStr"/>
       <c r="S282" t="inlineStr"/>
       <c r="T282" t="inlineStr"/>
       <c r="U282" t="inlineStr"/>
       <c r="Z282" t="n">
         <v>0</v>
       </c>
       <c r="AA282" t="n">
         <v>0</v>
       </c>
       <c r="AD282" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF282" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>68_2021</t>
+          <t>AZERO_2021_013_CON</t>
         </is>
       </c>
       <c r="B283" t="inlineStr"/>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a uno psicologo con funzioni di Supervisore Clinico nell'ambito delle attività  del progetto "In Oltre - Servizio psicologico per la gestione delle emergenze nella comunità " (cod. az. 2/2019/24) - Bando n. 68/2021</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 16 posti di Collaboratore Prof.le Sanitario - Tecnico della Fisiopatologia Cardiocircolatoria e della Perfusione Cardiovascolare - ctg. D_Bando n. AZERO_2021_013_CON</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E283" t="inlineStr"/>
       <c r="H283" t="inlineStr">
         <is>
-          <t>21/06/2021 00:00</t>
+          <t>21/07/2021 00:00</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>21/06/2027 00:00</t>
+          <t>21/07/2027 00:00</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>01/07/2021 23:59</t>
+          <t>19/08/2021 23:59</t>
         </is>
       </c>
       <c r="L283" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O283" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q283" t="inlineStr"/>
       <c r="R283" t="inlineStr"/>
       <c r="S283" t="inlineStr"/>
       <c r="T283" t="inlineStr"/>
       <c r="U283" t="inlineStr"/>
+      <c r="V283" t="inlineStr">
+        <is>
+          <t>15/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="W283" t="inlineStr">
+        <is>
+          <t>02/11/2023 23:59</t>
+        </is>
+      </c>
       <c r="Z283" t="n">
         <v>0</v>
       </c>
       <c r="AA283" t="n">
         <v>0</v>
       </c>
+      <c r="AC283" t="inlineStr">
+        <is>
+          <t>26/10/2022 12:18</t>
+        </is>
+      </c>
       <c r="AD283" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF283" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>69_2021</t>
+          <t>74_2021</t>
         </is>
       </c>
       <c r="B284" t="inlineStr"/>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in psichiatria idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 69/2021</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di un posto a tempo pieno e indeterminato di dirigente medico nella disciplina di Direzione Medica di Presidio Ospedaliero. Bando n. 74_2021</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E284" t="inlineStr"/>
       <c r="H284" t="inlineStr">
         <is>
-          <t>21/06/2021 00:00</t>
+          <t>20/07/2021 00:00</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>21/06/2027 00:00</t>
+          <t>20/07/2027 00:00</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
-          <t>02/07/2021 23:59</t>
+          <t>19/08/2021 23:59</t>
         </is>
       </c>
       <c r="L284" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O284" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q284" t="inlineStr"/>
       <c r="R284" t="inlineStr"/>
       <c r="S284" t="inlineStr"/>
       <c r="T284" t="inlineStr"/>
       <c r="U284" t="inlineStr"/>
       <c r="Z284" t="n">
         <v>0</v>
       </c>
       <c r="AA284" t="n">
         <v>0</v>
       </c>
       <c r="AD284" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF284" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>66_2021</t>
+          <t>60_2021</t>
         </is>
       </c>
       <c r="B285" t="inlineStr"/>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di psicologi idonei al conferimento di incarichi di collaborazione di natura libero professionale nell'ambito delle attività  del progetto "InOltre - Servizio psicologico per la gestione delle emergenze nella comunità " (cod.az. 2/2019/24). Bando n. 66/2021.</t>
+          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa "Servizio Igiene e Sanità  Pubblica" del Dipartimento di Prevenzione - Profilo Professionale: Medici - Disciplina: Igiene, Epidemiologia e Sanità  Pubblica (Area di Sanità  Pubblica)_Bando n. 60_2021</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E285" t="inlineStr"/>
       <c r="H285" t="inlineStr">
         <is>
-          <t>21/06/2021 00:00</t>
+          <t>19/07/2021 00:00</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>21/06/2027 00:00</t>
+          <t>19/07/2027 00:00</t>
         </is>
       </c>
       <c r="J285" t="inlineStr">
         <is>
-          <t>01/07/2021 23:59</t>
+          <t>16/08/2021 23:59</t>
         </is>
       </c>
       <c r="L285" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O285" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q285" t="inlineStr"/>
       <c r="R285" t="inlineStr"/>
       <c r="S285" t="inlineStr"/>
       <c r="T285" t="inlineStr"/>
       <c r="U285" t="inlineStr"/>
       <c r="Z285" t="n">
         <v>0</v>
       </c>
       <c r="AA285" t="n">
         <v>0</v>
       </c>
       <c r="AD285" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF285" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>67_2021</t>
+          <t>62_2021</t>
         </is>
       </c>
       <c r="B286" t="inlineStr"/>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a uno psicologo con funzioni di Coordinatore dell'equipe degli Operatori/Psicologi nell'ambito delle attività  del progetto "In Oltre - Servizio psicologico per la gestione delle emergenze nella comunità " (cod. az. 2/2019/24) - Bando n. 67/2021</t>
+          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa "Anatomia e Istologia Patologica" del Presidio Ospedaliero Santorso - Profilo Professionale: Medici - Disciplina: Anatomia Patologica (Area della Medicina Diagnostica e dei Servizi)_Bando n. 62_2021</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E286" t="inlineStr"/>
       <c r="H286" t="inlineStr">
         <is>
-          <t>21/06/2021 00:00</t>
+          <t>19/07/2021 00:00</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>21/06/2027 00:00</t>
+          <t>19/07/2027 00:00</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
-          <t>01/07/2021 23:59</t>
+          <t>16/08/2021 23:59</t>
         </is>
       </c>
       <c r="L286" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O286" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q286" t="inlineStr"/>
       <c r="R286" t="inlineStr"/>
       <c r="S286" t="inlineStr"/>
       <c r="T286" t="inlineStr"/>
       <c r="U286" t="inlineStr"/>
       <c r="Z286" t="n">
         <v>0</v>
       </c>
       <c r="AA286" t="n">
         <v>0</v>
       </c>
       <c r="AD286" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF286" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>61_2021</t>
+          <t>71_2021</t>
         </is>
       </c>
       <c r="B287" t="inlineStr"/>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un laureato esperto in comunicazione nell'ambito del progetto di sperimentazione della telemedicina territoriale (Cod. az. 3/20212/2). Bando n. 61/2021</t>
+          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a medici chirurghi da assegnare alle sedi delle Unità  Operative di "Medicina Trasfusionale" dell'Aulss n. 7 Pedemontana. Bando n. 71/2021</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E287" t="inlineStr"/>
       <c r="H287" t="inlineStr">
         <is>
-          <t>10/06/2021 00:00</t>
+          <t>13/07/2021 00:00</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>10/06/2027 00:00</t>
+          <t>13/07/2027 00:00</t>
         </is>
       </c>
       <c r="J287" t="inlineStr">
         <is>
-          <t>21/06/2021 23:59</t>
+          <t>23/07/2021 23:59</t>
         </is>
       </c>
       <c r="L287" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O287" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q287" t="inlineStr"/>
       <c r="R287" t="inlineStr"/>
       <c r="S287" t="inlineStr"/>
       <c r="T287" t="inlineStr"/>
       <c r="U287" t="inlineStr"/>
       <c r="Z287" t="n">
         <v>0</v>
       </c>
       <c r="AA287" t="n">
         <v>0</v>
       </c>
       <c r="AD287" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF287" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>58_2021</t>
+          <t>AZERO_2021_025_CON</t>
         </is>
       </c>
       <c r="B288" t="inlineStr"/>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Ortopedia e Traumatologia idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 58/2021</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 20 posti di Dirigente Medico - disciplina: Direzione Medica di Presidio Ospedaliero_Bando n. AZERO_2021_025_CON</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E288" t="inlineStr"/>
       <c r="H288" t="inlineStr">
         <is>
-          <t>08/06/2021 00:00</t>
+          <t>07/07/2021 00:00</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>08/06/2027 00:00</t>
+          <t>07/07/2027 00:00</t>
         </is>
       </c>
       <c r="J288" t="inlineStr">
         <is>
-          <t>31/12/2021 23:59</t>
+          <t>05/08/2021 23:59</t>
         </is>
       </c>
       <c r="L288" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O288" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q288" t="inlineStr"/>
       <c r="R288" t="inlineStr"/>
       <c r="S288" t="inlineStr"/>
       <c r="T288" t="inlineStr"/>
       <c r="U288" t="inlineStr"/>
+      <c r="V288" t="inlineStr">
+        <is>
+          <t>15/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="W288" t="inlineStr">
+        <is>
+          <t>02/11/2023 23:59</t>
+        </is>
+      </c>
       <c r="Z288" t="n">
         <v>0</v>
       </c>
       <c r="AA288" t="n">
         <v>0</v>
       </c>
+      <c r="AC288" t="inlineStr">
+        <is>
+          <t>09/05/2022 16:08</t>
+        </is>
+      </c>
       <c r="AD288" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF288" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>59_2021</t>
+          <t>AZERO_2021_016_CON</t>
         </is>
       </c>
       <c r="B289" t="inlineStr"/>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Anestesia e Rianimazione idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 59/2021</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 60 posti di Dirigente Medico - disciplina: Psichiatria_Bando n. AZERO_2021_016_CON</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E289" t="inlineStr"/>
       <c r="H289" t="inlineStr">
         <is>
-          <t>08/06/2021 00:00</t>
+          <t>07/07/2021 00:00</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>08/06/2027 00:00</t>
+          <t>07/07/2027 00:00</t>
         </is>
       </c>
       <c r="J289" t="inlineStr">
         <is>
-          <t>31/12/2021 23:59</t>
+          <t>05/08/2021 23:59</t>
         </is>
       </c>
       <c r="L289" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O289" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q289" t="inlineStr"/>
       <c r="R289" t="inlineStr"/>
       <c r="S289" t="inlineStr"/>
       <c r="T289" t="inlineStr"/>
       <c r="U289" t="inlineStr"/>
+      <c r="V289" t="inlineStr">
+        <is>
+          <t>15/11/2021 00:00</t>
+        </is>
+      </c>
+      <c r="W289" t="inlineStr">
+        <is>
+          <t>02/11/2023 23:59</t>
+        </is>
+      </c>
       <c r="Z289" t="n">
         <v>0</v>
       </c>
       <c r="AA289" t="n">
         <v>0</v>
       </c>
+      <c r="AC289" t="inlineStr">
+        <is>
+          <t>26/10/2022 12:21</t>
+        </is>
+      </c>
       <c r="AD289" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF289" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>56_2021</t>
+          <t>AZERO_2021_001_AVV</t>
         </is>
       </c>
       <c r="B290" t="inlineStr"/>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di un posto a tempo indeterminato di Dirigente Medico - disciplina ORTOPEDIA E TRAUMATOLOGIA. Bando n. 56/2021</t>
+          <t>AZIENDA ZERO: Avviso Pubblico, per titoli e colloquio, per il conferimento di n. 1 incarico a tempo determinato di Dirigente Medico, Disciplina: Direzione Medica di Presidio Ospedaliero_Bando n. AZERO_2021_001_AVV</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E290" t="inlineStr"/>
       <c r="H290" t="inlineStr">
         <is>
-          <t>07/06/2021 00:00</t>
+          <t>03/07/2021 00:00</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>07/06/2027 00:00</t>
+          <t>03/07/2027 00:00</t>
         </is>
       </c>
       <c r="J290" t="inlineStr">
         <is>
-          <t>07/07/2021 23:59</t>
+          <t>17/07/2021 23:59</t>
         </is>
       </c>
       <c r="L290" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O290" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q290" t="inlineStr"/>
       <c r="R290" t="inlineStr"/>
       <c r="S290" t="inlineStr"/>
       <c r="T290" t="inlineStr"/>
       <c r="U290" t="inlineStr"/>
+      <c r="V290" t="inlineStr">
+        <is>
+          <t>28/09/2021 00:00</t>
+        </is>
+      </c>
+      <c r="W290" t="inlineStr">
+        <is>
+          <t>14/09/2023 23:59</t>
+        </is>
+      </c>
       <c r="Z290" t="n">
         <v>0</v>
       </c>
       <c r="AA290" t="n">
         <v>0</v>
       </c>
       <c r="AD290" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF290" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>57_2021</t>
+          <t>51_2021</t>
         </is>
       </c>
       <c r="B291" t="inlineStr"/>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di un posto a tempo indeterminato di Dirigente Medico - disciplina ANESTESIA E RIANIMAZIONE. Bando n. 57/2021</t>
+          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa "Ortopedia e Traumatologia" del Presidio Ospedaliero Spoke Santorso - Profilo Professionale: Medici - Disciplina: Ortopedia e Traumatologia (Area Chirurgica e delle Specialità  Chirurgiche)_Bando n. 51_2021</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E291" t="inlineStr"/>
       <c r="H291" t="inlineStr">
         <is>
-          <t>07/06/2021 00:00</t>
+          <t>23/06/2021 00:00</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>07/06/2027 00:00</t>
+          <t>23/06/2027 00:00</t>
         </is>
       </c>
       <c r="J291" t="inlineStr">
         <is>
-          <t>07/07/2021 23:59</t>
+          <t>22/07/2021 23:59</t>
         </is>
       </c>
       <c r="L291" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O291" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q291" t="inlineStr"/>
       <c r="R291" t="inlineStr"/>
       <c r="S291" t="inlineStr"/>
       <c r="T291" t="inlineStr"/>
       <c r="U291" t="inlineStr"/>
       <c r="Z291" t="n">
         <v>0</v>
       </c>
       <c r="AA291" t="n">
         <v>0</v>
       </c>
       <c r="AD291" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF291" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>55_2021</t>
+          <t>68_2021</t>
         </is>
       </c>
       <c r="B292" t="inlineStr"/>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Pediatria idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 55/2021</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a uno psicologo con funzioni di Supervisore Clinico nell'ambito delle attività  del progetto "In Oltre - Servizio psicologico per la gestione delle emergenze nella comunità " (cod. az. 2/2019/24) - Bando n. 68/2021</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E292" t="inlineStr"/>
       <c r="H292" t="inlineStr">
         <is>
-          <t>01/06/2021 00:00</t>
+          <t>21/06/2021 00:00</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>01/06/2027 00:00</t>
+          <t>21/06/2027 00:00</t>
         </is>
       </c>
       <c r="J292" t="inlineStr">
         <is>
-          <t>11/06/2021 23:59</t>
+          <t>01/07/2021 23:59</t>
         </is>
       </c>
       <c r="L292" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O292" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q292" t="inlineStr"/>
       <c r="R292" t="inlineStr"/>
       <c r="S292" t="inlineStr"/>
       <c r="T292" t="inlineStr"/>
       <c r="U292" t="inlineStr"/>
       <c r="Z292" t="n">
         <v>0</v>
       </c>
       <c r="AA292" t="n">
         <v>0</v>
       </c>
       <c r="AD292" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF292" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>28875_2021</t>
+          <t>67_2021</t>
         </is>
       </c>
       <c r="B293" t="inlineStr"/>
       <c r="C293" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Avviso Pubblico, per titoli e colloquio, per il conferimento di n. 4 incarichi a tempo determinato di Dirigente Medico, Disciplina: Ginecologia e Ostetricia_Bando n. 28875_2021</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a uno psicologo con funzioni di Coordinatore dell'equipe degli Operatori/Psicologi nell'ambito delle attività  del progetto "In Oltre - Servizio psicologico per la gestione delle emergenze nella comunità " (cod. az. 2/2019/24) - Bando n. 67/2021</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E293" t="inlineStr"/>
       <c r="H293" t="inlineStr">
         <is>
-          <t>29/05/2021 00:00</t>
+          <t>21/06/2021 00:00</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>29/05/2027 00:00</t>
+          <t>21/06/2027 00:00</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
-          <t>12/06/2021 23:59</t>
+          <t>01/07/2021 23:59</t>
         </is>
       </c>
       <c r="L293" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O293" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q293" t="inlineStr"/>
       <c r="R293" t="inlineStr"/>
       <c r="S293" t="inlineStr"/>
       <c r="T293" t="inlineStr"/>
       <c r="U293" t="inlineStr"/>
-      <c r="V293" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Z293" t="n">
         <v>0</v>
       </c>
       <c r="AA293" t="n">
         <v>0</v>
       </c>
-      <c r="AC293" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD293" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF293" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>53_2021</t>
+          <t>69_2021</t>
         </is>
       </c>
       <c r="B294" t="inlineStr"/>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo indeterminato di Dirigente Medico - disciplina: GINECOLOGIA E OSTETRICIA - Bando n. 53/2021</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in psichiatria idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 69/2021</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E294" t="inlineStr"/>
       <c r="H294" t="inlineStr">
         <is>
-          <t>24/05/2021 00:00</t>
+          <t>21/06/2021 00:00</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>24/05/2027 00:00</t>
+          <t>21/06/2027 00:00</t>
         </is>
       </c>
       <c r="J294" t="inlineStr">
         <is>
-          <t>23/06/2021 23:59</t>
+          <t>02/07/2021 23:59</t>
         </is>
       </c>
       <c r="L294" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O294" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q294" t="inlineStr"/>
       <c r="R294" t="inlineStr"/>
       <c r="S294" t="inlineStr"/>
       <c r="T294" t="inlineStr"/>
       <c r="U294" t="inlineStr"/>
       <c r="Z294" t="n">
         <v>0</v>
       </c>
       <c r="AA294" t="n">
         <v>0</v>
       </c>
       <c r="AD294" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF294" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>52_2021</t>
+          <t>66_2021</t>
         </is>
       </c>
       <c r="B295" t="inlineStr"/>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a sei medici veterinari per lo svolgimento delle attività  di risanamento, bonifica sanitaria e vaccinazione negli allevamenti animali per l`anno 2021. Bando n. 52/2021</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di psicologi idonei al conferimento di incarichi di collaborazione di natura libero professionale nell'ambito delle attività  del progetto "InOltre - Servizio psicologico per la gestione delle emergenze nella comunità " (cod.az. 2/2019/24). Bando n. 66/2021.</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E295" t="inlineStr"/>
       <c r="H295" t="inlineStr">
         <is>
-          <t>13/05/2021 00:00</t>
+          <t>21/06/2021 00:00</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>13/05/2027 00:00</t>
+          <t>21/06/2027 00:00</t>
         </is>
       </c>
       <c r="J295" t="inlineStr">
         <is>
-          <t>24/05/2021 23:59</t>
+          <t>01/07/2021 23:59</t>
         </is>
       </c>
       <c r="L295" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O295" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q295" t="inlineStr"/>
       <c r="R295" t="inlineStr"/>
       <c r="S295" t="inlineStr"/>
       <c r="T295" t="inlineStr"/>
       <c r="U295" t="inlineStr"/>
       <c r="Z295" t="n">
         <v>0</v>
       </c>
       <c r="AA295" t="n">
         <v>0</v>
       </c>
       <c r="AD295" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF295" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>49_2021</t>
+          <t>61_2021</t>
         </is>
       </c>
       <c r="B296" t="inlineStr"/>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di incarichi libero professionali a medici chirurghi specialisti ovvero in subordine a medici chirurghi non specialisti in possesso di idoneità  professionale da assegnare alle Strutture di Accettazione e Pronto Soccorso dei Presidi Ospedalieri dell'Azienda ULSS 7 Pedemontana. Bando n. 49/2021</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un laureato esperto in comunicazione nell'ambito del progetto di sperimentazione della telemedicina territoriale (Cod. az. 3/20212/2). Bando n. 61/2021</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E296" t="inlineStr"/>
       <c r="H296" t="inlineStr">
         <is>
-          <t>05/05/2021 00:00</t>
+          <t>10/06/2021 00:00</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>05/05/2027 00:00</t>
+          <t>10/06/2027 00:00</t>
         </is>
       </c>
       <c r="J296" t="inlineStr">
         <is>
-          <t>31/12/2021 23:59</t>
+          <t>21/06/2021 23:59</t>
         </is>
       </c>
       <c r="L296" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O296" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q296" t="inlineStr"/>
       <c r="R296" t="inlineStr"/>
       <c r="S296" t="inlineStr"/>
       <c r="T296" t="inlineStr"/>
-      <c r="U296" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U296" t="inlineStr"/>
       <c r="Z296" t="n">
         <v>0</v>
       </c>
       <c r="AA296" t="n">
         <v>0</v>
       </c>
       <c r="AD296" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF296" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>50_2021</t>
+          <t>59_2021</t>
         </is>
       </c>
       <c r="B297" t="inlineStr"/>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro - Categoria "D". Bando n. 50/2021</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Anestesia e Rianimazione idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 59/2021</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E297" t="inlineStr"/>
       <c r="H297" t="inlineStr">
         <is>
-          <t>05/05/2021 00:00</t>
+          <t>08/06/2021 00:00</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>05/05/2027 00:00</t>
+          <t>08/06/2027 00:00</t>
         </is>
       </c>
       <c r="J297" t="inlineStr">
         <is>
-          <t>04/06/2021 23:59</t>
+          <t>31/12/2021 23:59</t>
         </is>
       </c>
       <c r="L297" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O297" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q297" t="inlineStr"/>
       <c r="R297" t="inlineStr"/>
       <c r="S297" t="inlineStr"/>
       <c r="T297" t="inlineStr"/>
       <c r="U297" t="inlineStr"/>
       <c r="Z297" t="n">
         <v>0</v>
       </c>
       <c r="AA297" t="n">
         <v>0</v>
       </c>
       <c r="AD297" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF297" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>47_2021</t>
+          <t>58_2021</t>
         </is>
       </c>
       <c r="B298" t="inlineStr"/>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Avviso pubblico di disponibilità  al comando ed eventuale successiva mobilità  nel profilo di DIRIGENTE INGEGNERE da assegnare all'Unità  operativa complessa "Servizi tecnici e patrimoniali" - Bando n. 47/2021</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Ortopedia e Traumatologia idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 58/2021</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E298" t="inlineStr"/>
       <c r="H298" t="inlineStr">
         <is>
-          <t>30/04/2021 00:00</t>
+          <t>08/06/2021 00:00</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>30/04/2027 00:00</t>
+          <t>08/06/2027 00:00</t>
         </is>
       </c>
       <c r="J298" t="inlineStr">
         <is>
-          <t>31/05/2021 23:59</t>
+          <t>31/12/2021 23:59</t>
         </is>
       </c>
       <c r="L298" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O298" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q298" t="inlineStr"/>
       <c r="R298" t="inlineStr"/>
       <c r="S298" t="inlineStr"/>
       <c r="T298" t="inlineStr"/>
       <c r="U298" t="inlineStr"/>
       <c r="Z298" t="n">
         <v>0</v>
       </c>
       <c r="AA298" t="n">
         <v>0</v>
       </c>
       <c r="AD298" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF298" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>46_2021</t>
+          <t>57_2021</t>
         </is>
       </c>
       <c r="B299" t="inlineStr"/>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico libero professionale a un biologo esperto in procreazione medicalmente assistita per attività  di supporto all'Unità  Operativa Semplice "Procreazione Medicalmente Assistita". Bando n. 46_2021</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di un posto a tempo indeterminato di Dirigente Medico - disciplina ANESTESIA E RIANIMAZIONE. Bando n. 57/2021</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E299" t="inlineStr"/>
       <c r="H299" t="inlineStr">
         <is>
-          <t>27/04/2021 00:00</t>
+          <t>07/06/2021 00:00</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>27/04/2027 00:00</t>
+          <t>07/06/2027 00:00</t>
         </is>
       </c>
       <c r="J299" t="inlineStr">
         <is>
-          <t>07/05/2021 23:59</t>
+          <t>07/07/2021 23:59</t>
         </is>
       </c>
       <c r="L299" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O299" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q299" t="inlineStr"/>
       <c r="R299" t="inlineStr"/>
       <c r="S299" t="inlineStr"/>
       <c r="T299" t="inlineStr"/>
       <c r="U299" t="inlineStr"/>
       <c r="Z299" t="n">
         <v>0</v>
       </c>
       <c r="AA299" t="n">
         <v>0</v>
       </c>
       <c r="AD299" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF299" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>27594_2021</t>
+          <t>56_2021</t>
         </is>
       </c>
       <c r="B300" t="inlineStr"/>
       <c r="C300" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 12 posti di Dirigente Medico - Disciplina: Cure Palliative_Bando n. 27594_2021</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di un posto a tempo indeterminato di Dirigente Medico - disciplina ORTOPEDIA E TRAUMATOLOGIA. Bando n. 56/2021</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E300" t="inlineStr"/>
       <c r="H300" t="inlineStr">
         <is>
-          <t>26/04/2021 00:00</t>
+          <t>07/06/2021 00:00</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>26/04/2027 00:00</t>
+          <t>07/06/2027 00:00</t>
         </is>
       </c>
       <c r="J300" t="inlineStr">
         <is>
-          <t>26/05/2021 23:59</t>
+          <t>07/07/2021 23:59</t>
         </is>
       </c>
       <c r="L300" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O300" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q300" t="inlineStr"/>
       <c r="R300" t="inlineStr"/>
       <c r="S300" t="inlineStr"/>
       <c r="T300" t="inlineStr"/>
       <c r="U300" t="inlineStr"/>
-      <c r="V300" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Z300" t="n">
         <v>0</v>
       </c>
       <c r="AA300" t="n">
         <v>0</v>
       </c>
       <c r="AD300" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF300" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>27562_2021</t>
+          <t>55_2021</t>
         </is>
       </c>
       <c r="B301" t="inlineStr"/>
       <c r="C301" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Avviso Pubblico, per soli titoli, per il conferimento di incarichi a tempo determinato di Dirigente Medico, Disciplina: Pediatria_Bando n. 27562_2021</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Pediatria idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 55/2021</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E301" t="inlineStr"/>
       <c r="H301" t="inlineStr">
         <is>
-          <t>24/03/2021 00:00</t>
+          <t>01/06/2021 00:00</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>24/03/2027 00:00</t>
+          <t>01/06/2027 00:00</t>
         </is>
       </c>
       <c r="J301" t="inlineStr">
         <is>
-          <t>30/03/2021 23:59</t>
+          <t>11/06/2021 23:59</t>
         </is>
       </c>
       <c r="L301" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O301" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q301" t="inlineStr"/>
       <c r="R301" t="inlineStr"/>
       <c r="S301" t="inlineStr"/>
       <c r="T301" t="inlineStr"/>
       <c r="U301" t="inlineStr"/>
-      <c r="V301" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Z301" t="n">
         <v>0</v>
       </c>
       <c r="AA301" t="n">
         <v>0</v>
       </c>
       <c r="AD301" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF301" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>45_2021</t>
+          <t>28875_2021</t>
         </is>
       </c>
       <c r="B302" t="inlineStr"/>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a 5 Psicologi nell'ambito delle attività  del "Piano Operativo Regionale per il contrasto al Gioco d'Azzardo Patologico: programmazione biennio 2018-2019" di cui alla DGR 613/2020 (cod. az. 2/2021/3). Bando n. 45/2021</t>
+          <t>AZIENDA ZERO: Avviso Pubblico, per titoli e colloquio, per il conferimento di n. 4 incarichi a tempo determinato di Dirigente Medico, Disciplina: Ginecologia e Ostetricia_Bando n. 28875_2021</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E302" t="inlineStr"/>
       <c r="H302" t="inlineStr">
         <is>
-          <t>23/03/2021 00:00</t>
+          <t>29/05/2021 00:00</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
-          <t>23/03/2027 00:00</t>
+          <t>29/05/2027 00:00</t>
         </is>
       </c>
       <c r="J302" t="inlineStr">
         <is>
-          <t>02/04/2021 23:59</t>
+          <t>12/06/2021 23:59</t>
         </is>
       </c>
       <c r="L302" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O302" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q302" t="inlineStr"/>
       <c r="R302" t="inlineStr"/>
       <c r="S302" t="inlineStr"/>
       <c r="T302" t="inlineStr"/>
       <c r="U302" t="inlineStr"/>
+      <c r="V302" t="inlineStr">
+        <is>
+          <t>20/07/2021 00:00</t>
+        </is>
+      </c>
+      <c r="W302" t="inlineStr">
+        <is>
+          <t>05/07/2023 23:59</t>
+        </is>
+      </c>
       <c r="Z302" t="n">
         <v>0</v>
       </c>
       <c r="AA302" t="n">
         <v>0</v>
       </c>
+      <c r="AC302" t="inlineStr">
+        <is>
+          <t>12/05/2022 11:28</t>
+        </is>
+      </c>
       <c r="AD302" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF302" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>27136_2021</t>
+          <t>53_2021</t>
         </is>
       </c>
       <c r="B303" t="inlineStr"/>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per soli titoli, per il conferimento di incarichi a tempo determinato di Dirigente Medico, Disciplina: Cure Palliative_Bando n. 27136_2021</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo indeterminato di Dirigente Medico - disciplina: GINECOLOGIA E OSTETRICIA - Bando n. 53/2021</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E303" t="inlineStr"/>
       <c r="H303" t="inlineStr">
         <is>
-          <t>23/03/2021 00:00</t>
+          <t>24/05/2021 00:00</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>23/03/2027 00:00</t>
+          <t>24/05/2027 00:00</t>
         </is>
       </c>
       <c r="J303" t="inlineStr">
         <is>
-          <t>29/03/2021 23:59</t>
+          <t>23/06/2021 23:59</t>
         </is>
       </c>
       <c r="L303" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O303" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q303" t="inlineStr"/>
       <c r="R303" t="inlineStr"/>
       <c r="S303" t="inlineStr"/>
       <c r="T303" t="inlineStr"/>
       <c r="U303" t="inlineStr"/>
-      <c r="V303" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Z303" t="n">
         <v>0</v>
       </c>
       <c r="AA303" t="n">
         <v>0</v>
       </c>
       <c r="AD303" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF303" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>26378_2021</t>
+          <t>52_2021</t>
         </is>
       </c>
       <c r="B304" t="inlineStr"/>
       <c r="C304" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 9 posti di Collaboratore Tecnico Professionale - Ingegnere Biomedico - ctg. "D"_Bando n. 26378_2021</t>
+          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a sei medici veterinari per lo svolgimento delle attività  di risanamento, bonifica sanitaria e vaccinazione negli allevamenti animali per l`anno 2021. Bando n. 52/2021</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E304" t="inlineStr"/>
       <c r="H304" t="inlineStr">
         <is>
-          <t>08/03/2021 00:00</t>
+          <t>13/05/2021 00:00</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>08/03/2027 00:00</t>
+          <t>13/05/2027 00:00</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
-          <t>04/04/2021 23:59</t>
+          <t>24/05/2021 23:59</t>
         </is>
       </c>
       <c r="L304" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O304" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q304" t="inlineStr"/>
       <c r="R304" t="inlineStr"/>
       <c r="S304" t="inlineStr"/>
       <c r="T304" t="inlineStr"/>
       <c r="U304" t="inlineStr"/>
-      <c r="V304" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Z304" t="n">
         <v>0</v>
       </c>
       <c r="AA304" t="n">
         <v>0</v>
       </c>
       <c r="AD304" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF304" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>26203_2021</t>
+          <t>49_2021</t>
         </is>
       </c>
       <c r="B305" t="inlineStr"/>
       <c r="C305" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 15 posti di Collaboratore Tecnico Professionale - Ingegnere Gestionale - ctg. "D"_Bando n. 26203_2021</t>
+          <t>Avviso di procedura selettiva per il conferimento di incarichi libero professionali a medici chirurghi specialisti ovvero in subordine a medici chirurghi non specialisti in possesso di idoneità  professionale da assegnare alle Strutture di Accettazione e Pronto Soccorso dei Presidi Ospedalieri dell'Azienda ULSS 7 Pedemontana. Bando n. 49/2021</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E305" t="inlineStr"/>
       <c r="H305" t="inlineStr">
         <is>
-          <t>08/03/2021 00:00</t>
+          <t>05/05/2021 00:00</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>08/03/2027 00:00</t>
+          <t>05/05/2027 00:00</t>
         </is>
       </c>
       <c r="J305" t="inlineStr">
         <is>
-          <t>04/04/2021 23:59</t>
+          <t>31/12/2021 23:59</t>
         </is>
       </c>
       <c r="L305" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O305" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q305" t="inlineStr"/>
       <c r="R305" t="inlineStr"/>
       <c r="S305" t="inlineStr"/>
       <c r="T305" t="inlineStr"/>
-      <c r="U305" t="inlineStr"/>
-[...7 lines deleted...]
-          <t>30/06/2023 23:59</t>
+      <c r="U305" t="inlineStr">
+        <is>
+          <t>926/2021 - 2356/2021</t>
         </is>
       </c>
       <c r="Z305" t="n">
         <v>0</v>
       </c>
       <c r="AA305" t="n">
         <v>0</v>
       </c>
-      <c r="AC305" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD305" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF305" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>27294_2021</t>
+          <t>50_2021</t>
         </is>
       </c>
       <c r="B306" t="inlineStr"/>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per soli titoli, per il conferimento di incarichi a tempo determinato di Dirigente Medico, Disciplina: Direzione Medica di Presidio Ospedaliero_Bando n. 27294_2021</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro - Categoria "D". Bando n. 50/2021</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E306" t="inlineStr"/>
       <c r="H306" t="inlineStr">
         <is>
-          <t>27/02/2021 00:00</t>
+          <t>05/05/2021 00:00</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>27/02/2027 00:00</t>
+          <t>05/05/2027 00:00</t>
         </is>
       </c>
       <c r="J306" t="inlineStr">
         <is>
-          <t>05/03/2021 23:59</t>
+          <t>04/06/2021 23:59</t>
         </is>
       </c>
       <c r="L306" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O306" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q306" t="inlineStr"/>
       <c r="R306" t="inlineStr"/>
       <c r="S306" t="inlineStr"/>
       <c r="T306" t="inlineStr"/>
       <c r="U306" t="inlineStr"/>
-      <c r="V306" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Z306" t="n">
         <v>0</v>
       </c>
       <c r="AA306" t="n">
         <v>0</v>
       </c>
       <c r="AD306" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF306" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>20_2021</t>
+          <t>47_2021</t>
         </is>
       </c>
       <c r="B307" t="inlineStr"/>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di organizzazione con Funzione di Coordinamento (art. 14 e succ. ccnl 21.05.2018) CORSI DI LAUREA IN INFERMIERISTICA E FISIOTERAPIA - Bando n. 20/2021</t>
+          <t>Avviso pubblico di disponibilità  al comando ed eventuale successiva mobilità  nel profilo di DIRIGENTE INGEGNERE da assegnare all'Unità  operativa complessa "Servizi tecnici e patrimoniali" - Bando n. 47/2021</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E307" t="inlineStr"/>
       <c r="H307" t="inlineStr">
         <is>
-          <t>26/02/2021 00:00</t>
+          <t>30/04/2021 00:00</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>26/02/2027 00:00</t>
+          <t>30/04/2027 00:00</t>
         </is>
       </c>
       <c r="J307" t="inlineStr">
         <is>
-          <t>18/03/2021 23:59</t>
+          <t>31/05/2021 23:59</t>
         </is>
       </c>
       <c r="L307" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O307" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q307" t="inlineStr"/>
       <c r="R307" t="inlineStr"/>
       <c r="S307" t="inlineStr"/>
       <c r="T307" t="inlineStr"/>
       <c r="U307" t="inlineStr"/>
-      <c r="W307" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Z307" t="n">
         <v>0</v>
       </c>
       <c r="AA307" t="n">
         <v>0</v>
       </c>
       <c r="AD307" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF307" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>19_2021</t>
+          <t>46_2021</t>
         </is>
       </c>
       <c r="B308" t="inlineStr"/>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di organizzazione con Funzione di Coordinamento (art. 14 e succ. ccnl 21.05.2018) UOC DIREZIONE DELLE PROFESSIONI SANITARIE e DIREZIONE SANITARIA - Bando n. 19/2021</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico libero professionale a un biologo esperto in procreazione medicalmente assistita per attività  di supporto all'Unità  Operativa Semplice "Procreazione Medicalmente Assistita". Bando n. 46_2021</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E308" t="inlineStr"/>
       <c r="H308" t="inlineStr">
         <is>
-          <t>26/02/2021 00:00</t>
+          <t>27/04/2021 00:00</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>26/02/2027 00:00</t>
+          <t>27/04/2027 00:00</t>
         </is>
       </c>
       <c r="J308" t="inlineStr">
         <is>
-          <t>18/03/2021 23:59</t>
+          <t>07/05/2021 23:59</t>
         </is>
       </c>
       <c r="L308" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O308" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q308" t="inlineStr"/>
       <c r="R308" t="inlineStr"/>
       <c r="S308" t="inlineStr"/>
       <c r="T308" t="inlineStr"/>
       <c r="U308" t="inlineStr"/>
-      <c r="W308" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Z308" t="n">
         <v>0</v>
       </c>
       <c r="AA308" t="n">
         <v>0</v>
       </c>
       <c r="AD308" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF308" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>18_2021</t>
+          <t>27594_2021</t>
         </is>
       </c>
       <c r="B309" t="inlineStr"/>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia in possesso dell'attestato di idoneità  all'esercizio dell'attività  di Emergenza Sanitaria Territoriale ai sensi dell'art. 96 dell'ACN 2005 (MEST/MET), o dell'attestato di svolgimento del corso per il conseguimento delle competenze necessarie all'inserimento nei Pronto Soccorso ai sensi della DGR n. 1224 del 2019,  idonei al conferimento di incarichi di collaborazione di natura libero professionale per le Strutture di Accettazione e Pronto Soccorso dei Presidi Ospedalieri dell'Azienda U.l.s.s. n. 7 Pedemontana. Bando n. 18/2021</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 12 posti di Dirigente Medico - Disciplina: Cure Palliative_Bando n. 27594_2021</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E309" t="inlineStr"/>
       <c r="H309" t="inlineStr">
         <is>
-          <t>19/02/2021 00:00</t>
+          <t>26/04/2021 00:00</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>19/02/2027 00:00</t>
+          <t>26/04/2027 00:00</t>
         </is>
       </c>
       <c r="J309" t="inlineStr">
         <is>
-          <t>01/03/2021 23:59</t>
+          <t>26/05/2021 23:59</t>
         </is>
       </c>
       <c r="L309" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O309" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q309" t="inlineStr"/>
       <c r="R309" t="inlineStr"/>
       <c r="S309" t="inlineStr"/>
       <c r="T309" t="inlineStr"/>
       <c r="U309" t="inlineStr"/>
+      <c r="V309" t="inlineStr">
+        <is>
+          <t>06/07/2021 00:00</t>
+        </is>
+      </c>
+      <c r="W309" t="inlineStr">
+        <is>
+          <t>28/06/2023 23:59</t>
+        </is>
+      </c>
       <c r="Z309" t="n">
         <v>0</v>
       </c>
       <c r="AA309" t="n">
         <v>0</v>
       </c>
       <c r="AD309" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF309" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>27014_2021</t>
+          <t>27562_2021</t>
         </is>
       </c>
       <c r="B310" t="inlineStr"/>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per soli titoli, per il conferimento di incarichi a tempo determinato di Dirigente Medico, Disciplina: Neurologia_Bando n. 27014_2021</t>
+          <t>AZIENDA ZERO: Avviso Pubblico, per soli titoli, per il conferimento di incarichi a tempo determinato di Dirigente Medico, Disciplina: Pediatria_Bando n. 27562_2021</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E310" t="inlineStr"/>
       <c r="H310" t="inlineStr">
         <is>
-          <t>16/02/2021 00:00</t>
+          <t>24/03/2021 00:00</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>16/02/2027 00:00</t>
+          <t>24/03/2027 00:00</t>
         </is>
       </c>
       <c r="J310" t="inlineStr">
         <is>
-          <t>22/02/2021 23:59</t>
+          <t>30/03/2021 23:59</t>
         </is>
       </c>
       <c r="L310" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O310" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q310" t="inlineStr"/>
       <c r="R310" t="inlineStr"/>
       <c r="S310" t="inlineStr"/>
       <c r="T310" t="inlineStr"/>
       <c r="U310" t="inlineStr"/>
       <c r="V310" t="inlineStr">
         <is>
-          <t>10/03/2021 00:00</t>
+          <t>22/04/2021 00:00</t>
         </is>
       </c>
       <c r="W310" t="inlineStr">
         <is>
-          <t>04/03/2023 23:59</t>
+          <t>13/04/2023 23:59</t>
         </is>
       </c>
       <c r="Z310" t="n">
         <v>0</v>
       </c>
       <c r="AA310" t="n">
         <v>0</v>
       </c>
       <c r="AD310" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF310" t="inlineStr">
         <is>
           <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>12_2021</t>
+          <t>27136_2021</t>
         </is>
       </c>
       <c r="B311" t="inlineStr"/>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di organizzazione con Funzione di Coordinamento (art. 14 e succ. ccnl 21.05.2018) per il Presidio Ospedaliero spoke BASSANO e Presidio Ospedaliero nodo di rete ASIAGO (professioni sanitarie infermieristiche e ostetrica) - Bando n. 12/2021</t>
+          <t>Avviso Pubblico, per soli titoli, per il conferimento di incarichi a tempo determinato di Dirigente Medico, Disciplina: Cure Palliative_Bando n. 27136_2021</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E311" t="inlineStr"/>
       <c r="H311" t="inlineStr">
         <is>
-          <t>15/02/2021 00:00</t>
+          <t>23/03/2021 00:00</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>15/02/2027 00:00</t>
+          <t>23/03/2027 00:00</t>
         </is>
       </c>
       <c r="J311" t="inlineStr">
         <is>
-          <t>08/03/2021 23:59</t>
+          <t>29/03/2021 23:59</t>
         </is>
       </c>
       <c r="L311" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O311" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q311" t="inlineStr"/>
       <c r="R311" t="inlineStr"/>
       <c r="S311" t="inlineStr"/>
       <c r="T311" t="inlineStr"/>
       <c r="U311" t="inlineStr"/>
+      <c r="V311" t="inlineStr">
+        <is>
+          <t>14/04/2021 00:00</t>
+        </is>
+      </c>
       <c r="W311" t="inlineStr">
         <is>
-          <t>05/06/2023 23:59</t>
+          <t>07/04/2023 23:59</t>
         </is>
       </c>
       <c r="Z311" t="n">
         <v>0</v>
       </c>
       <c r="AA311" t="n">
         <v>0</v>
       </c>
       <c r="AD311" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF311" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>17_2021</t>
+          <t>45_2021</t>
         </is>
       </c>
       <c r="B312" t="inlineStr"/>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di organizzazione con Funzione di Coordinamento (art. 14 e succ. ccnl 21.05.2018) per l'AREA TERRITORIALE 2 ALTO VICENTINO - Bando n. 17/2021</t>
+          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a 5 Psicologi nell'ambito delle attività  del "Piano Operativo Regionale per il contrasto al Gioco d'Azzardo Patologico: programmazione biennio 2018-2019" di cui alla DGR 613/2020 (cod. az. 2/2021/3). Bando n. 45/2021</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E312" t="inlineStr"/>
       <c r="H312" t="inlineStr">
         <is>
-          <t>15/02/2021 00:00</t>
+          <t>23/03/2021 00:00</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>15/02/2027 00:00</t>
+          <t>23/03/2027 00:00</t>
         </is>
       </c>
       <c r="J312" t="inlineStr">
         <is>
-          <t>08/03/2021 23:59</t>
+          <t>02/04/2021 23:59</t>
         </is>
       </c>
       <c r="L312" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O312" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q312" t="inlineStr"/>
       <c r="R312" t="inlineStr"/>
       <c r="S312" t="inlineStr"/>
       <c r="T312" t="inlineStr"/>
       <c r="U312" t="inlineStr"/>
-      <c r="W312" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Z312" t="n">
         <v>0</v>
       </c>
       <c r="AA312" t="n">
         <v>0</v>
       </c>
       <c r="AD312" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF312" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>13_2021</t>
+          <t>26378_2021</t>
         </is>
       </c>
       <c r="B313" t="inlineStr"/>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di organizzazione con Funzione di Coordinamento (art. 14 e succ. ccnl 21.05.2018) per il Presidio Ospedaliero spoke BASSANO e Presidio Ospedaliero nodo di rete ASIAGO (professioni sanitarie riabilitative e tecnico-sanitarie) - Bando n. 13/2021</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 9 posti di Collaboratore Tecnico Professionale - Ingegnere Biomedico - ctg. "D"_Bando n. 26378_2021</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E313" t="inlineStr"/>
       <c r="H313" t="inlineStr">
         <is>
-          <t>15/02/2021 00:00</t>
+          <t>08/03/2021 00:00</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>15/02/2027 00:00</t>
+          <t>08/03/2027 00:00</t>
         </is>
       </c>
       <c r="J313" t="inlineStr">
         <is>
-          <t>08/03/2021 23:59</t>
+          <t>04/04/2021 23:59</t>
         </is>
       </c>
       <c r="L313" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O313" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q313" t="inlineStr"/>
       <c r="R313" t="inlineStr"/>
       <c r="S313" t="inlineStr"/>
       <c r="T313" t="inlineStr"/>
       <c r="U313" t="inlineStr"/>
+      <c r="V313" t="inlineStr">
+        <is>
+          <t>03/08/2021 00:00</t>
+        </is>
+      </c>
       <c r="W313" t="inlineStr">
         <is>
-          <t>05/06/2023 23:59</t>
+          <t>13/07/2023 23:59</t>
         </is>
       </c>
       <c r="Z313" t="n">
         <v>0</v>
       </c>
       <c r="AA313" t="n">
         <v>0</v>
       </c>
       <c r="AD313" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF313" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>16_2021</t>
+          <t>26203_2021</t>
         </is>
       </c>
       <c r="B314" t="inlineStr"/>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di organizzazione con Funzione di Coordinamento (art. 14 e succ. ccnl 21.05.2018) per l'AREA TERRITORIALE 1 BASSANO - Bando n. 16/2021</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 15 posti di Collaboratore Tecnico Professionale - Ingegnere Gestionale - ctg. "D"_Bando n. 26203_2021</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E314" t="inlineStr"/>
       <c r="H314" t="inlineStr">
         <is>
-          <t>15/02/2021 00:00</t>
+          <t>08/03/2021 00:00</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>15/02/2027 00:00</t>
+          <t>08/03/2027 00:00</t>
         </is>
       </c>
       <c r="J314" t="inlineStr">
         <is>
-          <t>08/03/2021 23:59</t>
+          <t>04/04/2021 23:59</t>
         </is>
       </c>
       <c r="L314" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O314" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q314" t="inlineStr"/>
       <c r="R314" t="inlineStr"/>
       <c r="S314" t="inlineStr"/>
       <c r="T314" t="inlineStr"/>
       <c r="U314" t="inlineStr"/>
+      <c r="V314" t="inlineStr">
+        <is>
+          <t>20/07/2021 00:00</t>
+        </is>
+      </c>
       <c r="W314" t="inlineStr">
         <is>
-          <t>05/06/2023 23:59</t>
+          <t>30/06/2023 23:59</t>
         </is>
       </c>
       <c r="Z314" t="n">
         <v>0</v>
       </c>
       <c r="AA314" t="n">
         <v>0</v>
       </c>
+      <c r="AC314" t="inlineStr">
+        <is>
+          <t>16/05/2022 16:26</t>
+        </is>
+      </c>
       <c r="AD314" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF314" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>15_2021</t>
+          <t>27294_2021</t>
         </is>
       </c>
       <c r="B315" t="inlineStr"/>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di organizzazione con Funzione di Coordinamento (art. 14 e succ. ccnl 21.05.2018) per il Presidio Ospedaliero spoke SANTORSO (professioni sanitarie riabilitative e tecnico-sanitarie) - Bando n. 15/2021</t>
+          <t>Avviso Pubblico, per soli titoli, per il conferimento di incarichi a tempo determinato di Dirigente Medico, Disciplina: Direzione Medica di Presidio Ospedaliero_Bando n. 27294_2021</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E315" t="inlineStr"/>
       <c r="H315" t="inlineStr">
         <is>
-          <t>15/02/2021 00:00</t>
+          <t>27/02/2021 00:00</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>15/02/2027 00:00</t>
+          <t>27/02/2027 00:00</t>
         </is>
       </c>
       <c r="J315" t="inlineStr">
         <is>
-          <t>08/03/2021 23:59</t>
+          <t>05/03/2021 23:59</t>
         </is>
       </c>
       <c r="L315" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O315" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q315" t="inlineStr"/>
       <c r="R315" t="inlineStr"/>
       <c r="S315" t="inlineStr"/>
       <c r="T315" t="inlineStr"/>
       <c r="U315" t="inlineStr"/>
+      <c r="V315" t="inlineStr">
+        <is>
+          <t>19/03/2021 00:00</t>
+        </is>
+      </c>
       <c r="W315" t="inlineStr">
         <is>
-          <t>05/06/2023 23:59</t>
+          <t>17/03/2023 23:59</t>
         </is>
       </c>
       <c r="Z315" t="n">
         <v>0</v>
       </c>
       <c r="AA315" t="n">
         <v>0</v>
       </c>
       <c r="AD315" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF315" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>14_2021</t>
+          <t>19_2021</t>
         </is>
       </c>
       <c r="B316" t="inlineStr"/>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di organizzazione con Funzione di Coordinamento (art. 14 e succ. ccnl 21.05.2018) per il Presidio Ospedaliero spoke SANTORSO (professioni sanitarie infermieristiche e ostetrica) - Bando n. 14/2021</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di organizzazione con Funzione di Coordinamento (art. 14 e succ. ccnl 21.05.2018) UOC DIREZIONE DELLE PROFESSIONI SANITARIE e DIREZIONE SANITARIA - Bando n. 19/2021</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E316" t="inlineStr"/>
       <c r="H316" t="inlineStr">
         <is>
-          <t>15/02/2021 00:00</t>
+          <t>26/02/2021 00:00</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>15/02/2027 00:00</t>
+          <t>26/02/2027 00:00</t>
         </is>
       </c>
       <c r="J316" t="inlineStr">
         <is>
-          <t>08/03/2021 23:59</t>
+          <t>18/03/2021 23:59</t>
         </is>
       </c>
       <c r="L316" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O316" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q316" t="inlineStr"/>
       <c r="R316" t="inlineStr"/>
       <c r="S316" t="inlineStr"/>
       <c r="T316" t="inlineStr"/>
       <c r="U316" t="inlineStr"/>
       <c r="W316" t="inlineStr">
         <is>
           <t>05/06/2023 23:59</t>
         </is>
       </c>
       <c r="Z316" t="n">
         <v>0</v>
       </c>
       <c r="AA316" t="n">
         <v>0</v>
       </c>
       <c r="AD316" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF316" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>9_2021</t>
+          <t>20_2021</t>
         </is>
       </c>
       <c r="B317" t="inlineStr"/>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo indeterminato di Dirigente Medico - Disciplina: Cardiologia, da assegnare al Presidio Ospedaliero Spoke Santorso_Bando n. 9_2021</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di organizzazione con Funzione di Coordinamento (art. 14 e succ. ccnl 21.05.2018) CORSI DI LAUREA IN INFERMIERISTICA E FISIOTERAPIA - Bando n. 20/2021</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E317" t="inlineStr"/>
       <c r="H317" t="inlineStr">
         <is>
-          <t>11/02/2021 00:00</t>
+          <t>26/02/2021 00:00</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>11/02/2027 00:00</t>
+          <t>26/02/2027 00:00</t>
         </is>
       </c>
       <c r="J317" t="inlineStr">
         <is>
-          <t>15/03/2021 23:59</t>
+          <t>18/03/2021 23:59</t>
         </is>
       </c>
       <c r="L317" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O317" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q317" t="inlineStr"/>
       <c r="R317" t="inlineStr"/>
       <c r="S317" t="inlineStr"/>
       <c r="T317" t="inlineStr"/>
       <c r="U317" t="inlineStr"/>
+      <c r="W317" t="inlineStr">
+        <is>
+          <t>05/06/2023 23:59</t>
+        </is>
+      </c>
       <c r="Z317" t="n">
         <v>0</v>
       </c>
       <c r="AA317" t="n">
         <v>0</v>
       </c>
       <c r="AD317" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF317" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>11_2021</t>
+          <t>18_2021</t>
         </is>
       </c>
       <c r="B318" t="inlineStr"/>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un Medico Chirurgo specializzato in Ortopedia e Traumatologia da assegnare al Presidio Ospedaliero Spoke Bassano e all'Ospedale nodo di rete Asiago. Bando n. 11/2021</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia in possesso dell'attestato di idoneità  all'esercizio dell'attività  di Emergenza Sanitaria Territoriale ai sensi dell'art. 96 dell'ACN 2005 (MEST/MET), o dell'attestato di svolgimento del corso per il conseguimento delle competenze necessarie all'inserimento nei Pronto Soccorso ai sensi della DGR n. 1224 del 2019,  idonei al conferimento di incarichi di collaborazione di natura libero professionale per le Strutture di Accettazione e Pronto Soccorso dei Presidi Ospedalieri dell'Azienda U.l.s.s. n. 7 Pedemontana. Bando n. 18/2021</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E318" t="inlineStr"/>
       <c r="H318" t="inlineStr">
         <is>
-          <t>11/02/2021 00:00</t>
+          <t>19/02/2021 00:00</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>11/02/2027 00:00</t>
+          <t>19/02/2027 00:00</t>
         </is>
       </c>
       <c r="J318" t="inlineStr">
         <is>
-          <t>22/02/2021 23:59</t>
+          <t>01/03/2021 23:59</t>
         </is>
       </c>
       <c r="L318" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O318" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q318" t="inlineStr"/>
       <c r="R318" t="inlineStr"/>
       <c r="S318" t="inlineStr"/>
       <c r="T318" t="inlineStr"/>
       <c r="U318" t="inlineStr"/>
       <c r="Z318" t="n">
         <v>0</v>
       </c>
       <c r="AA318" t="n">
         <v>0</v>
       </c>
       <c r="AD318" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF318" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>10_2021</t>
+          <t>27014_2021</t>
         </is>
       </c>
       <c r="B319" t="inlineStr"/>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un Medico Chirurgo specializzato in Geriatria da assegnare al Centro per il Decadimento Cognitivo e le Demenze del Presidio Ospedaliero Spoke Santorso. Bando n. 10/2021</t>
+          <t>Avviso Pubblico, per soli titoli, per il conferimento di incarichi a tempo determinato di Dirigente Medico, Disciplina: Neurologia_Bando n. 27014_2021</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E319" t="inlineStr"/>
       <c r="H319" t="inlineStr">
         <is>
-          <t>11/02/2021 00:00</t>
+          <t>16/02/2021 00:00</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>11/02/2027 00:00</t>
+          <t>16/02/2027 00:00</t>
         </is>
       </c>
       <c r="J319" t="inlineStr">
         <is>
           <t>22/02/2021 23:59</t>
         </is>
       </c>
       <c r="L319" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O319" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q319" t="inlineStr"/>
       <c r="R319" t="inlineStr"/>
       <c r="S319" t="inlineStr"/>
       <c r="T319" t="inlineStr"/>
       <c r="U319" t="inlineStr"/>
+      <c r="V319" t="inlineStr">
+        <is>
+          <t>10/03/2021 00:00</t>
+        </is>
+      </c>
+      <c r="W319" t="inlineStr">
+        <is>
+          <t>04/03/2023 23:59</t>
+        </is>
+      </c>
       <c r="Z319" t="n">
         <v>0</v>
       </c>
       <c r="AA319" t="n">
         <v>0</v>
       </c>
       <c r="AD319" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF319" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>25019_2020</t>
+          <t>15_2021</t>
         </is>
       </c>
       <c r="B320" t="inlineStr"/>
       <c r="C320" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 28 posti di Dirigente Medico - Disciplina: Malattie dell'Apparato Respiratorio_Bando n. 25019_2020</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di organizzazione con Funzione di Coordinamento (art. 14 e succ. ccnl 21.05.2018) per il Presidio Ospedaliero spoke SANTORSO (professioni sanitarie riabilitative e tecnico-sanitarie) - Bando n. 15/2021</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E320" t="inlineStr"/>
       <c r="H320" t="inlineStr">
         <is>
-          <t>08/02/2021 00:00</t>
+          <t>15/02/2021 00:00</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
-          <t>08/02/2027 00:00</t>
+          <t>15/02/2027 00:00</t>
         </is>
       </c>
       <c r="J320" t="inlineStr">
         <is>
-          <t>07/03/2021 23:59</t>
+          <t>08/03/2021 23:59</t>
         </is>
       </c>
       <c r="L320" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O320" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q320" t="inlineStr"/>
       <c r="R320" t="inlineStr"/>
       <c r="S320" t="inlineStr"/>
       <c r="T320" t="inlineStr"/>
       <c r="U320" t="inlineStr"/>
-      <c r="V320" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="W320" t="inlineStr">
         <is>
-          <t>16/05/2023 23:59</t>
+          <t>05/06/2023 23:59</t>
         </is>
       </c>
       <c r="Z320" t="n">
         <v>0</v>
       </c>
       <c r="AA320" t="n">
         <v>0</v>
       </c>
       <c r="AD320" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF320" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>7_2021</t>
+          <t>13_2021</t>
         </is>
       </c>
       <c r="B321" t="inlineStr"/>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Avviso Interno per il conferimento di un incarico quinquennale di Direttore della Unità  Operativa Complessa "Distretto 1 Bassano" - Bando n. 7/2021</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di organizzazione con Funzione di Coordinamento (art. 14 e succ. ccnl 21.05.2018) per il Presidio Ospedaliero spoke BASSANO e Presidio Ospedaliero nodo di rete ASIAGO (professioni sanitarie riabilitative e tecnico-sanitarie) - Bando n. 13/2021</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E321" t="inlineStr"/>
       <c r="H321" t="inlineStr">
         <is>
-          <t>01/02/2021 00:00</t>
+          <t>15/02/2021 00:00</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>01/02/2027 00:00</t>
+          <t>15/02/2027 00:00</t>
         </is>
       </c>
       <c r="J321" t="inlineStr">
         <is>
-          <t>15/02/2021 23:59</t>
+          <t>08/03/2021 23:59</t>
         </is>
       </c>
       <c r="L321" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O321" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q321" t="inlineStr"/>
       <c r="R321" t="inlineStr"/>
       <c r="S321" t="inlineStr"/>
       <c r="T321" t="inlineStr"/>
       <c r="U321" t="inlineStr"/>
-      <c r="V321" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="W321" t="inlineStr">
         <is>
-          <t>25/02/2023 23:59</t>
+          <t>05/06/2023 23:59</t>
         </is>
       </c>
       <c r="Z321" t="n">
         <v>0</v>
       </c>
       <c r="AA321" t="n">
         <v>0</v>
       </c>
       <c r="AD321" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF321" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>108_2020</t>
+          <t>14_2021</t>
         </is>
       </c>
       <c r="B322" t="inlineStr"/>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore dell'Unità  Operativa Complessa "Disabilità  e non Autosufficienza" del Distretto 1 Bassano, Profilo Professionale: Medici - Disciplina: Geriatria - Area Medica e delle Specialità  Mediche_Bando n. 108_2020</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di organizzazione con Funzione di Coordinamento (art. 14 e succ. ccnl 21.05.2018) per il Presidio Ospedaliero spoke SANTORSO (professioni sanitarie infermieristiche e ostetrica) - Bando n. 14/2021</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E322" t="inlineStr"/>
       <c r="H322" t="inlineStr">
         <is>
-          <t>29/01/2021 00:00</t>
+          <t>15/02/2021 00:00</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>29/01/2027 00:00</t>
+          <t>15/02/2027 00:00</t>
         </is>
       </c>
       <c r="J322" t="inlineStr">
         <is>
-          <t>01/03/2021 23:59</t>
+          <t>08/03/2021 23:59</t>
         </is>
       </c>
       <c r="L322" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O322" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q322" t="inlineStr"/>
       <c r="R322" t="inlineStr"/>
       <c r="S322" t="inlineStr"/>
       <c r="T322" t="inlineStr"/>
       <c r="U322" t="inlineStr"/>
+      <c r="W322" t="inlineStr">
+        <is>
+          <t>05/06/2023 23:59</t>
+        </is>
+      </c>
       <c r="Z322" t="n">
         <v>0</v>
       </c>
       <c r="AA322" t="n">
         <v>0</v>
       </c>
       <c r="AD322" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF322" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>6_2021</t>
+          <t>12_2021</t>
         </is>
       </c>
       <c r="B323" t="inlineStr"/>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a due psicologi con funzioni di supervisore clinico e di coordinatore dell'equipe degli operatori/psicologi nell'ambito delle attività  del progetto "InOltre, la Salute dell'Imprenditore" (cod.az. 2/2019/24). Bando n. 6/2021</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di organizzazione con Funzione di Coordinamento (art. 14 e succ. ccnl 21.05.2018) per il Presidio Ospedaliero spoke BASSANO e Presidio Ospedaliero nodo di rete ASIAGO (professioni sanitarie infermieristiche e ostetrica) - Bando n. 12/2021</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E323" t="inlineStr"/>
       <c r="H323" t="inlineStr">
         <is>
-          <t>28/01/2021 00:00</t>
+          <t>15/02/2021 00:00</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>28/01/2027 00:00</t>
+          <t>15/02/2027 00:00</t>
         </is>
       </c>
       <c r="J323" t="inlineStr">
         <is>
-          <t>08/02/2021 23:59</t>
+          <t>08/03/2021 23:59</t>
         </is>
       </c>
       <c r="L323" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O323" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q323" t="inlineStr"/>
       <c r="R323" t="inlineStr"/>
       <c r="S323" t="inlineStr"/>
       <c r="T323" t="inlineStr"/>
-      <c r="U323" t="inlineStr">
-[...1 lines deleted...]
-          <t>296/2021</t>
+      <c r="U323" t="inlineStr"/>
+      <c r="W323" t="inlineStr">
+        <is>
+          <t>05/06/2023 23:59</t>
         </is>
       </c>
       <c r="Z323" t="n">
         <v>0</v>
       </c>
       <c r="AA323" t="n">
         <v>0</v>
       </c>
       <c r="AD323" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF323" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>5_2021</t>
+          <t>17_2021</t>
         </is>
       </c>
       <c r="B324" t="inlineStr"/>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di psicologi idonei al conferimento di incarichi di collaborazione di natura libero professionale nell'ambito delle attività  del progetto "In Oltre, la salute dell'Imprenditore" (cod.az. 2/2019/24). Bando n. 5/2021</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di organizzazione con Funzione di Coordinamento (art. 14 e succ. ccnl 21.05.2018) per l'AREA TERRITORIALE 2 ALTO VICENTINO - Bando n. 17/2021</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E324" t="inlineStr"/>
       <c r="H324" t="inlineStr">
         <is>
-          <t>28/01/2021 00:00</t>
+          <t>15/02/2021 00:00</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>28/01/2027 00:00</t>
+          <t>15/02/2027 00:00</t>
         </is>
       </c>
       <c r="J324" t="inlineStr">
         <is>
-          <t>08/02/2021 23:59</t>
+          <t>08/03/2021 23:59</t>
         </is>
       </c>
       <c r="L324" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O324" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q324" t="inlineStr"/>
       <c r="R324" t="inlineStr"/>
       <c r="S324" t="inlineStr"/>
       <c r="T324" t="inlineStr"/>
-      <c r="U324" t="inlineStr">
-[...1 lines deleted...]
-          <t>281/2021</t>
+      <c r="U324" t="inlineStr"/>
+      <c r="W324" t="inlineStr">
+        <is>
+          <t>05/06/2023 23:59</t>
         </is>
       </c>
       <c r="Z324" t="n">
         <v>0</v>
       </c>
       <c r="AA324" t="n">
         <v>0</v>
       </c>
       <c r="AD324" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF324" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>4_2021</t>
+          <t>16_2021</t>
         </is>
       </c>
       <c r="B325" t="inlineStr"/>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Neurologia idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 4_2021</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di organizzazione con Funzione di Coordinamento (art. 14 e succ. ccnl 21.05.2018) per l'AREA TERRITORIALE 1 BASSANO - Bando n. 16/2021</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E325" t="inlineStr"/>
       <c r="H325" t="inlineStr">
         <is>
-          <t>15/01/2021 00:00</t>
+          <t>15/02/2021 00:00</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>15/01/2027 00:00</t>
+          <t>15/02/2027 00:00</t>
         </is>
       </c>
       <c r="J325" t="inlineStr">
         <is>
-          <t>25/01/2021 23:59</t>
+          <t>08/03/2021 23:59</t>
         </is>
       </c>
       <c r="L325" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O325" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q325" t="inlineStr"/>
       <c r="R325" t="inlineStr"/>
       <c r="S325" t="inlineStr"/>
       <c r="T325" t="inlineStr"/>
-      <c r="U325" t="inlineStr">
-[...1 lines deleted...]
-          <t>198/2021</t>
+      <c r="U325" t="inlineStr"/>
+      <c r="W325" t="inlineStr">
+        <is>
+          <t>05/06/2023 23:59</t>
         </is>
       </c>
       <c r="Z325" t="n">
         <v>0</v>
       </c>
       <c r="AA325" t="n">
         <v>0</v>
       </c>
       <c r="AD325" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF325" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>3_2021</t>
+          <t>9_2021</t>
         </is>
       </c>
       <c r="B326" t="inlineStr"/>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo indeterminato di Assistente Amministrativo - categoria "C" - Bando n. 3/2021</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo indeterminato di Dirigente Medico - Disciplina: Cardiologia, da assegnare al Presidio Ospedaliero Spoke Santorso_Bando n. 9_2021</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E326" t="inlineStr"/>
       <c r="H326" t="inlineStr">
         <is>
-          <t>15/01/2021 00:00</t>
+          <t>11/02/2021 00:00</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>15/01/2027 00:00</t>
+          <t>11/02/2027 00:00</t>
         </is>
       </c>
       <c r="J326" t="inlineStr">
         <is>
-          <t>15/02/2021 23:59</t>
+          <t>15/03/2021 23:59</t>
         </is>
       </c>
       <c r="L326" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O326" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q326" t="inlineStr"/>
       <c r="R326" t="inlineStr"/>
       <c r="S326" t="inlineStr"/>
       <c r="T326" t="inlineStr"/>
       <c r="U326" t="inlineStr"/>
       <c r="Z326" t="n">
         <v>0</v>
       </c>
       <c r="AA326" t="n">
         <v>0</v>
       </c>
       <c r="AD326" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF326" t="inlineStr">
         <is>
           <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>2_2021</t>
+          <t>11_2021</t>
         </is>
       </c>
       <c r="B327" t="inlineStr"/>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo indeterminato di Collaboratore Professionale Sanitario - Personale Tecnico Sanitario - Tecnico Sanitario di Laboratorio Biomedico - categoria "D" - Bando n. 2/2021</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un Medico Chirurgo specializzato in Ortopedia e Traumatologia da assegnare al Presidio Ospedaliero Spoke Bassano e all'Ospedale nodo di rete Asiago. Bando n. 11/2021</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E327" t="inlineStr"/>
       <c r="H327" t="inlineStr">
         <is>
-          <t>15/01/2021 00:00</t>
+          <t>11/02/2021 00:00</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>15/01/2027 00:00</t>
+          <t>11/02/2027 00:00</t>
         </is>
       </c>
       <c r="J327" t="inlineStr">
         <is>
-          <t>15/02/2021 23:59</t>
+          <t>22/02/2021 23:59</t>
         </is>
       </c>
       <c r="L327" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O327" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q327" t="inlineStr"/>
       <c r="R327" t="inlineStr"/>
       <c r="S327" t="inlineStr"/>
       <c r="T327" t="inlineStr"/>
       <c r="U327" t="inlineStr"/>
       <c r="Z327" t="n">
         <v>0</v>
       </c>
       <c r="AA327" t="n">
         <v>0</v>
       </c>
       <c r="AD327" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF327" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>1_2021</t>
+          <t>10_2021</t>
         </is>
       </c>
       <c r="B328" t="inlineStr"/>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 2 posti a tempo indeterminato di dirigente medico nella disciplina di Anestesia e Rianimazione da assegnare al Presidio ospedaliero spoke Bassano. Bando n. 1/2021</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un Medico Chirurgo specializzato in Geriatria da assegnare al Centro per il Decadimento Cognitivo e le Demenze del Presidio Ospedaliero Spoke Santorso. Bando n. 10/2021</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E328" t="inlineStr"/>
       <c r="H328" t="inlineStr">
         <is>
-          <t>14/01/2021 00:00</t>
+          <t>11/02/2021 00:00</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>14/01/2027 00:00</t>
+          <t>11/02/2027 00:00</t>
         </is>
       </c>
       <c r="J328" t="inlineStr">
         <is>
-          <t>15/02/2021 23:59</t>
+          <t>22/02/2021 23:59</t>
         </is>
       </c>
       <c r="L328" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O328" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q328" t="inlineStr"/>
       <c r="R328" t="inlineStr"/>
       <c r="S328" t="inlineStr"/>
       <c r="T328" t="inlineStr"/>
       <c r="U328" t="inlineStr"/>
       <c r="Z328" t="n">
         <v>0</v>
       </c>
       <c r="AA328" t="n">
         <v>0</v>
       </c>
       <c r="AD328" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF328" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>109_2020</t>
+          <t>25019_2020</t>
         </is>
       </c>
       <c r="B329" t="inlineStr"/>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a Medici Chirurghi specializzati in Chirurgia Plastica e Ricostruttiva - Bando n. 109/2020</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 28 posti di Dirigente Medico - Disciplina: Malattie dell'Apparato Respiratorio_Bando n. 25019_2020</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E329" t="inlineStr"/>
       <c r="H329" t="inlineStr">
         <is>
-          <t>24/12/2020 00:00</t>
+          <t>08/02/2021 00:00</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>24/12/2026 00:00</t>
+          <t>08/02/2027 00:00</t>
         </is>
       </c>
       <c r="J329" t="inlineStr">
         <is>
-          <t>04/01/2021 23:59</t>
+          <t>07/03/2021 23:59</t>
         </is>
       </c>
       <c r="L329" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O329" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q329" t="inlineStr"/>
       <c r="R329" t="inlineStr"/>
       <c r="S329" t="inlineStr"/>
       <c r="T329" t="inlineStr"/>
       <c r="U329" t="inlineStr"/>
+      <c r="V329" t="inlineStr">
+        <is>
+          <t>25/05/2021 00:00</t>
+        </is>
+      </c>
+      <c r="W329" t="inlineStr">
+        <is>
+          <t>16/05/2023 23:59</t>
+        </is>
+      </c>
       <c r="Z329" t="n">
         <v>0</v>
       </c>
       <c r="AA329" t="n">
         <v>0</v>
       </c>
       <c r="AD329" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF329" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>105_2020</t>
+          <t>7_2021</t>
         </is>
       </c>
       <c r="B330" t="inlineStr"/>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Ginecologia e Ostetricia idonei al conferimento di incarichi di collaborazione di natura libero professionale da assegnare all'Ospedale nodo di rete Asiago. Bando n. 105_2020.</t>
+          <t>Avviso Interno per il conferimento di un incarico quinquennale di Direttore della Unità  Operativa Complessa "Distretto 1 Bassano" - Bando n. 7/2021</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E330" t="inlineStr"/>
       <c r="H330" t="inlineStr">
         <is>
-          <t>18/12/2020 00:00</t>
+          <t>01/02/2021 00:00</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>18/12/2026 00:00</t>
+          <t>01/02/2027 00:00</t>
         </is>
       </c>
       <c r="J330" t="inlineStr">
         <is>
-          <t>28/12/2020 23:59</t>
+          <t>15/02/2021 23:59</t>
         </is>
       </c>
       <c r="L330" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O330" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q330" t="inlineStr"/>
       <c r="R330" t="inlineStr"/>
       <c r="S330" t="inlineStr"/>
       <c r="T330" t="inlineStr"/>
       <c r="U330" t="inlineStr"/>
+      <c r="V330" t="inlineStr">
+        <is>
+          <t>26/02/2021 00:00</t>
+        </is>
+      </c>
+      <c r="W330" t="inlineStr">
+        <is>
+          <t>25/02/2023 23:59</t>
+        </is>
+      </c>
       <c r="Z330" t="n">
         <v>0</v>
       </c>
       <c r="AA330" t="n">
         <v>0</v>
       </c>
       <c r="AD330" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF330" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>106_2020</t>
+          <t>108_2020</t>
         </is>
       </c>
       <c r="B331" t="inlineStr"/>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Medicina e Chirurgia d'Accettazione e d'Urgenza idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 106_2020.</t>
+          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore dell'Unità  Operativa Complessa "Disabilità  e non Autosufficienza" del Distretto 1 Bassano, Profilo Professionale: Medici - Disciplina: Geriatria - Area Medica e delle Specialità  Mediche_Bando n. 108_2020</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E331" t="inlineStr"/>
       <c r="H331" t="inlineStr">
         <is>
-          <t>18/12/2020 00:00</t>
+          <t>29/01/2021 00:00</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>18/12/2026 00:00</t>
+          <t>29/01/2027 00:00</t>
         </is>
       </c>
       <c r="J331" t="inlineStr">
         <is>
-          <t>28/12/2020 23:59</t>
+          <t>01/03/2021 23:59</t>
         </is>
       </c>
       <c r="L331" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O331" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q331" t="inlineStr"/>
       <c r="R331" t="inlineStr"/>
       <c r="S331" t="inlineStr"/>
       <c r="T331" t="inlineStr"/>
       <c r="U331" t="inlineStr"/>
       <c r="Z331" t="n">
         <v>0</v>
       </c>
       <c r="AA331" t="n">
         <v>0</v>
       </c>
       <c r="AD331" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF331" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>104_2020</t>
+          <t>5_2021</t>
         </is>
       </c>
       <c r="B332" t="inlineStr"/>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Anestesia e Rianimazione idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 104_2020</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di psicologi idonei al conferimento di incarichi di collaborazione di natura libero professionale nell'ambito delle attività  del progetto "In Oltre, la salute dell'Imprenditore" (cod.az. 2/2019/24). Bando n. 5/2021</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E332" t="inlineStr"/>
       <c r="H332" t="inlineStr">
         <is>
-          <t>18/12/2020 00:00</t>
+          <t>28/01/2021 00:00</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>18/12/2026 00:00</t>
+          <t>28/01/2027 00:00</t>
         </is>
       </c>
       <c r="J332" t="inlineStr">
         <is>
-          <t>28/12/2020 23:59</t>
+          <t>08/02/2021 23:59</t>
         </is>
       </c>
       <c r="L332" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O332" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q332" t="inlineStr"/>
       <c r="R332" t="inlineStr"/>
       <c r="S332" t="inlineStr"/>
       <c r="T332" t="inlineStr"/>
-      <c r="U332" t="inlineStr"/>
+      <c r="U332" t="inlineStr">
+        <is>
+          <t>281/2021</t>
+        </is>
+      </c>
       <c r="Z332" t="n">
         <v>0</v>
       </c>
       <c r="AA332" t="n">
         <v>0</v>
       </c>
       <c r="AD332" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF332" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>24521_2020</t>
+          <t>6_2021</t>
         </is>
       </c>
       <c r="B333" t="inlineStr"/>
       <c r="C333" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Avviso Pubblico, per SOLI TITOLI, per il conferimento di incarichi di Dirigente Sanitario - Profilo Professionale: Medici - Disciplina: Malattie dell'Apparato Respiratorio_Bando n. 24521_2020</t>
+          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a due psicologi con funzioni di supervisore clinico e di coordinatore dell'equipe degli operatori/psicologi nell'ambito delle attività  del progetto "InOltre, la Salute dell'Imprenditore" (cod.az. 2/2019/24). Bando n. 6/2021</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E333" t="inlineStr"/>
       <c r="H333" t="inlineStr">
         <is>
-          <t>16/12/2020 00:00</t>
+          <t>28/01/2021 00:00</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>16/12/2026 00:00</t>
+          <t>28/01/2027 00:00</t>
         </is>
       </c>
       <c r="J333" t="inlineStr">
         <is>
-          <t>22/12/2020 23:59</t>
+          <t>08/02/2021 23:59</t>
         </is>
       </c>
       <c r="L333" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O333" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q333" t="inlineStr"/>
       <c r="R333" t="inlineStr"/>
       <c r="S333" t="inlineStr"/>
       <c r="T333" t="inlineStr"/>
-      <c r="U333" t="inlineStr"/>
-[...7 lines deleted...]
-          <t>27/12/2022 23:59</t>
+      <c r="U333" t="inlineStr">
+        <is>
+          <t>296/2021</t>
         </is>
       </c>
       <c r="Z333" t="n">
         <v>0</v>
       </c>
       <c r="AA333" t="n">
         <v>0</v>
       </c>
       <c r="AD333" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF333" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>24519_2020</t>
+          <t>2_2021</t>
         </is>
       </c>
       <c r="B334" t="inlineStr"/>
       <c r="C334" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Avviso Pubblico, per SOLI TITOLI, per il conferimento di incarichi di Dirigente Sanitario - Profilo Professionale: Medici - Disciplina: Anestesia e Rianimazione_Bando n. 24519_2020</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo indeterminato di Collaboratore Professionale Sanitario - Personale Tecnico Sanitario - Tecnico Sanitario di Laboratorio Biomedico - categoria "D" - Bando n. 2/2021</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E334" t="inlineStr"/>
       <c r="H334" t="inlineStr">
         <is>
-          <t>05/12/2020 00:00</t>
+          <t>15/01/2021 00:00</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
-          <t>05/12/2026 00:00</t>
+          <t>15/01/2027 00:00</t>
         </is>
       </c>
       <c r="J334" t="inlineStr">
         <is>
-          <t>11/12/2020 23:59</t>
+          <t>15/02/2021 23:59</t>
         </is>
       </c>
       <c r="L334" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O334" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q334" t="inlineStr"/>
       <c r="R334" t="inlineStr"/>
       <c r="S334" t="inlineStr"/>
       <c r="T334" t="inlineStr"/>
       <c r="U334" t="inlineStr"/>
-      <c r="V334" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Z334" t="n">
         <v>0</v>
       </c>
       <c r="AA334" t="n">
         <v>0</v>
       </c>
       <c r="AD334" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF334" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>102_2020</t>
+          <t>3_2021</t>
         </is>
       </c>
       <c r="B335" t="inlineStr"/>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a Medici Chirurghi specializzati in Ortopedia e Traumatologia. Bando n. 102_2020</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo indeterminato di Assistente Amministrativo - categoria "C" - Bando n. 3/2021</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E335" t="inlineStr"/>
       <c r="H335" t="inlineStr">
         <is>
-          <t>04/12/2020 00:00</t>
+          <t>15/01/2021 00:00</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>04/12/2026 00:00</t>
+          <t>15/01/2027 00:00</t>
         </is>
       </c>
       <c r="J335" t="inlineStr">
         <is>
-          <t>14/12/2020 23:59</t>
+          <t>15/02/2021 23:59</t>
         </is>
       </c>
       <c r="L335" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O335" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q335" t="inlineStr"/>
       <c r="R335" t="inlineStr"/>
       <c r="S335" t="inlineStr"/>
       <c r="T335" t="inlineStr"/>
       <c r="U335" t="inlineStr"/>
       <c r="Z335" t="n">
         <v>0</v>
       </c>
       <c r="AA335" t="n">
         <v>0</v>
       </c>
       <c r="AD335" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF335" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>100_2020</t>
+          <t>4_2021</t>
         </is>
       </c>
       <c r="B336" t="inlineStr"/>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia a cui conferire incarichi di natura libero professionale per la gestione dei codici minori presso le Unità  Operative di Accettazione e Pronto Soccorso del Presidio Ospaliero Spoke Bassano. Bando n. 100_2020.</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Neurologia idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 4_2021</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E336" t="inlineStr"/>
       <c r="H336" t="inlineStr">
         <is>
-          <t>24/11/2020 00:00</t>
+          <t>15/01/2021 00:00</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
-          <t>24/11/2026 00:00</t>
+          <t>15/01/2027 00:00</t>
         </is>
       </c>
       <c r="J336" t="inlineStr">
         <is>
-          <t>04/12/2020 23:59</t>
+          <t>25/01/2021 23:59</t>
         </is>
       </c>
       <c r="L336" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O336" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q336" t="inlineStr"/>
       <c r="R336" t="inlineStr"/>
       <c r="S336" t="inlineStr"/>
       <c r="T336" t="inlineStr"/>
-      <c r="U336" t="inlineStr"/>
+      <c r="U336" t="inlineStr">
+        <is>
+          <t>198/2021</t>
+        </is>
+      </c>
       <c r="Z336" t="n">
         <v>0</v>
       </c>
       <c r="AA336" t="n">
         <v>0</v>
       </c>
       <c r="AD336" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF336" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>99_2020</t>
+          <t>1_2021</t>
         </is>
       </c>
       <c r="B337" t="inlineStr"/>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un Medico Chirurgo specializzato in Ginecologia e Ostetricia. Bando n. 99_2020</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 2 posti a tempo indeterminato di dirigente medico nella disciplina di Anestesia e Rianimazione da assegnare al Presidio ospedaliero spoke Bassano. Bando n. 1/2021</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E337" t="inlineStr"/>
       <c r="H337" t="inlineStr">
         <is>
-          <t>20/11/2020 00:00</t>
+          <t>14/01/2021 00:00</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>20/11/2026 00:00</t>
+          <t>14/01/2027 00:00</t>
         </is>
       </c>
       <c r="J337" t="inlineStr">
         <is>
-          <t>30/11/2020 23:59</t>
+          <t>15/02/2021 23:59</t>
         </is>
       </c>
       <c r="L337" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O337" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q337" t="inlineStr"/>
       <c r="R337" t="inlineStr"/>
       <c r="S337" t="inlineStr"/>
       <c r="T337" t="inlineStr"/>
       <c r="U337" t="inlineStr"/>
       <c r="Z337" t="n">
         <v>0</v>
       </c>
       <c r="AA337" t="n">
         <v>0</v>
       </c>
       <c r="AD337" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF337" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>97_2020</t>
+          <t>109_2020</t>
         </is>
       </c>
       <c r="B338" t="inlineStr"/>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna riservato al personale in possesso dei requisiti previsti dalla legge 27 marzo 1985, n. 113 "Aggiornamento della disciplina del collocamento al lavoro e del rapporto di lavoro dei centralinisti non vedenti" per la copertura di un posto a tempo indeterminato di Operatore Tecnico (Centralinista telefonico)- Categoria "B" - presso il Centro Sanitario Polifunzionale "Boldrini" di Thiene. Bando n. 97_2020</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a Medici Chirurghi specializzati in Chirurgia Plastica e Ricostruttiva - Bando n. 109/2020</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E338" t="inlineStr"/>
       <c r="H338" t="inlineStr">
         <is>
-          <t>16/11/2020 00:00</t>
+          <t>24/12/2020 00:00</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>16/11/2026 00:00</t>
+          <t>24/12/2026 00:00</t>
         </is>
       </c>
       <c r="J338" t="inlineStr">
         <is>
-          <t>16/12/2020 23:59</t>
+          <t>04/01/2021 23:59</t>
         </is>
       </c>
       <c r="L338" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O338" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q338" t="inlineStr"/>
       <c r="R338" t="inlineStr"/>
       <c r="S338" t="inlineStr"/>
       <c r="T338" t="inlineStr"/>
       <c r="U338" t="inlineStr"/>
       <c r="Z338" t="n">
         <v>0</v>
       </c>
       <c r="AA338" t="n">
         <v>0</v>
       </c>
       <c r="AD338" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF338" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>95_2020</t>
+          <t>106_2020</t>
         </is>
       </c>
       <c r="B339" t="inlineStr"/>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in Medicina e Chirurgia specializzati in Pediatria idonei al conferimento di incarichi di collaborazione di natura libero professionale per il Presidio Ospedaliero Spoke Bassano e l'Ospedale nodo di rete di Asiago. Bando n. 95_2020</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Medicina e Chirurgia d'Accettazione e d'Urgenza idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 106_2020.</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E339" t="inlineStr"/>
       <c r="H339" t="inlineStr">
         <is>
-          <t>12/11/2020 00:00</t>
+          <t>18/12/2020 00:00</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>12/11/2026 00:00</t>
+          <t>18/12/2026 00:00</t>
         </is>
       </c>
       <c r="J339" t="inlineStr">
         <is>
-          <t>23/11/2020 23:59</t>
+          <t>28/12/2020 23:59</t>
         </is>
       </c>
       <c r="L339" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O339" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q339" t="inlineStr"/>
       <c r="R339" t="inlineStr"/>
       <c r="S339" t="inlineStr"/>
       <c r="T339" t="inlineStr"/>
       <c r="U339" t="inlineStr"/>
       <c r="Z339" t="n">
         <v>0</v>
       </c>
       <c r="AA339" t="n">
         <v>0</v>
       </c>
       <c r="AD339" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF339" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>96_2020</t>
+          <t>105_2020</t>
         </is>
       </c>
       <c r="B340" t="inlineStr"/>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 2 posti a tempo indeterminato di Dirigente Medico - disciplina Pediatria - Bando n. 96/2020</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Ginecologia e Ostetricia idonei al conferimento di incarichi di collaborazione di natura libero professionale da assegnare all'Ospedale nodo di rete Asiago. Bando n. 105_2020.</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E340" t="inlineStr"/>
       <c r="H340" t="inlineStr">
         <is>
-          <t>12/11/2020 00:00</t>
+          <t>18/12/2020 00:00</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>12/11/2026 00:00</t>
+          <t>18/12/2026 00:00</t>
         </is>
       </c>
       <c r="J340" t="inlineStr">
         <is>
-          <t>14/12/2020 23:59</t>
+          <t>28/12/2020 23:59</t>
         </is>
       </c>
       <c r="L340" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O340" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q340" t="inlineStr"/>
       <c r="R340" t="inlineStr"/>
       <c r="S340" t="inlineStr"/>
       <c r="T340" t="inlineStr"/>
       <c r="U340" t="inlineStr"/>
       <c r="Z340" t="n">
         <v>0</v>
       </c>
       <c r="AA340" t="n">
         <v>0</v>
       </c>
       <c r="AD340" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF340" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>94_2020</t>
+          <t>104_2020</t>
         </is>
       </c>
       <c r="B341" t="inlineStr"/>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Avviso di mobilita' volontaria esterna per la copertura di n. 2 posti a tempo indeterminato di dirigente medico nella disciplina di Gastroenterologia. Bando n. 94/2020.</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Anestesia e Rianimazione idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 104_2020</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E341" t="inlineStr"/>
       <c r="H341" t="inlineStr">
         <is>
-          <t>30/10/2020 00:00</t>
+          <t>18/12/2020 00:00</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>30/10/2026 00:00</t>
+          <t>18/12/2026 00:00</t>
         </is>
       </c>
       <c r="J341" t="inlineStr">
         <is>
-          <t>30/11/2020 23:59</t>
+          <t>28/12/2020 23:59</t>
         </is>
       </c>
       <c r="L341" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O341" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q341" t="inlineStr"/>
       <c r="R341" t="inlineStr"/>
       <c r="S341" t="inlineStr"/>
       <c r="T341" t="inlineStr"/>
       <c r="U341" t="inlineStr"/>
       <c r="Z341" t="n">
         <v>0</v>
       </c>
       <c r="AA341" t="n">
         <v>0</v>
       </c>
       <c r="AD341" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF341" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>93_2020</t>
+          <t>24521_2020</t>
         </is>
       </c>
       <c r="B342" t="inlineStr"/>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo indeterminato di Dirigente Medico - disciplina: Radiodiagnostica- Bando n. 93/2020</t>
+          <t>AZIENDA ZERO: Avviso Pubblico, per SOLI TITOLI, per il conferimento di incarichi di Dirigente Sanitario - Profilo Professionale: Medici - Disciplina: Malattie dell'Apparato Respiratorio_Bando n. 24521_2020</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E342" t="inlineStr"/>
       <c r="H342" t="inlineStr">
         <is>
-          <t>30/10/2020 00:00</t>
+          <t>16/12/2020 00:00</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>30/10/2026 00:00</t>
+          <t>16/12/2026 00:00</t>
         </is>
       </c>
       <c r="J342" t="inlineStr">
         <is>
-          <t>30/11/2020 23:59</t>
+          <t>22/12/2020 23:59</t>
         </is>
       </c>
       <c r="L342" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O342" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q342" t="inlineStr"/>
       <c r="R342" t="inlineStr"/>
       <c r="S342" t="inlineStr"/>
       <c r="T342" t="inlineStr"/>
       <c r="U342" t="inlineStr"/>
+      <c r="V342" t="inlineStr">
+        <is>
+          <t>12/01/2021 00:00</t>
+        </is>
+      </c>
+      <c r="W342" t="inlineStr">
+        <is>
+          <t>27/12/2022 23:59</t>
+        </is>
+      </c>
       <c r="Z342" t="n">
         <v>0</v>
       </c>
       <c r="AA342" t="n">
         <v>0</v>
       </c>
       <c r="AD342" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF342" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>92_2020</t>
+          <t>24519_2020</t>
         </is>
       </c>
       <c r="B343" t="inlineStr"/>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia a cui conferire incarichi di natura libero professionale per la gestione dei codici minori presso l'Unità  Operativa di Accettazione e Pronto Soccorso del Presidio Ospedaliero Spoke Santorso -  Bando n. 92/2020</t>
+          <t>AZIENDA ZERO: Avviso Pubblico, per SOLI TITOLI, per il conferimento di incarichi di Dirigente Sanitario - Profilo Professionale: Medici - Disciplina: Anestesia e Rianimazione_Bando n. 24519_2020</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E343" t="inlineStr"/>
       <c r="H343" t="inlineStr">
         <is>
-          <t>15/10/2020 00:00</t>
+          <t>05/12/2020 00:00</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
-          <t>15/10/2026 00:00</t>
+          <t>05/12/2026 00:00</t>
         </is>
       </c>
       <c r="J343" t="inlineStr">
         <is>
-          <t>26/10/2020 23:59</t>
+          <t>11/12/2020 23:59</t>
         </is>
       </c>
       <c r="L343" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O343" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q343" t="inlineStr"/>
       <c r="R343" t="inlineStr"/>
       <c r="S343" t="inlineStr"/>
       <c r="T343" t="inlineStr"/>
       <c r="U343" t="inlineStr"/>
+      <c r="V343" t="inlineStr">
+        <is>
+          <t>12/01/2021 00:00</t>
+        </is>
+      </c>
+      <c r="W343" t="inlineStr">
+        <is>
+          <t>22/12/2022 23:59</t>
+        </is>
+      </c>
       <c r="Z343" t="n">
         <v>0</v>
       </c>
       <c r="AA343" t="n">
         <v>0</v>
       </c>
       <c r="AD343" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF343" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>90_2020</t>
+          <t>102_2020</t>
         </is>
       </c>
       <c r="B344" t="inlineStr"/>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un Odontoiatra per le esigenze dell'Unità  operativa semplice dipartimentale territoriale "Assistenza specialistica". Bando n. 90_2020</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a Medici Chirurghi specializzati in Ortopedia e Traumatologia. Bando n. 102_2020</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E344" t="inlineStr"/>
       <c r="H344" t="inlineStr">
         <is>
-          <t>08/10/2020 00:00</t>
+          <t>04/12/2020 00:00</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>08/10/2026 00:00</t>
+          <t>04/12/2026 00:00</t>
         </is>
       </c>
       <c r="J344" t="inlineStr">
         <is>
-          <t>19/10/2020 23:59</t>
+          <t>14/12/2020 23:59</t>
         </is>
       </c>
       <c r="L344" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O344" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q344" t="inlineStr"/>
       <c r="R344" t="inlineStr"/>
       <c r="S344" t="inlineStr"/>
       <c r="T344" t="inlineStr"/>
       <c r="U344" t="inlineStr"/>
       <c r="Z344" t="n">
         <v>0</v>
       </c>
       <c r="AA344" t="n">
         <v>0</v>
       </c>
       <c r="AD344" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF344" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>89_2020</t>
+          <t>100_2020</t>
         </is>
       </c>
       <c r="B345" t="inlineStr"/>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un Medico con funzioni di Medico Autorizzato (D.Lgs. 230/1995 e D.Lgs. 101/2020) per la sorveglianza sanitaria dei lavoratori esposti al rischio da radiazioni ionizzanti dell'Azienda Ulss n. 7 Pedemontana. Bando n. 89_2020</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia a cui conferire incarichi di natura libero professionale per la gestione dei codici minori presso le Unità  Operative di Accettazione e Pronto Soccorso del Presidio Ospaliero Spoke Bassano. Bando n. 100_2020.</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E345" t="inlineStr"/>
       <c r="H345" t="inlineStr">
         <is>
-          <t>02/10/2020 00:00</t>
+          <t>24/11/2020 00:00</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>02/10/2026 00:00</t>
+          <t>24/11/2026 00:00</t>
         </is>
       </c>
       <c r="J345" t="inlineStr">
         <is>
-          <t>12/10/2020 23:59</t>
+          <t>04/12/2020 23:59</t>
         </is>
       </c>
       <c r="L345" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O345" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q345" t="inlineStr"/>
       <c r="R345" t="inlineStr"/>
       <c r="S345" t="inlineStr"/>
       <c r="T345" t="inlineStr"/>
       <c r="U345" t="inlineStr"/>
       <c r="Z345" t="n">
         <v>0</v>
       </c>
       <c r="AA345" t="n">
         <v>0</v>
       </c>
       <c r="AD345" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF345" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>88_2020</t>
+          <t>99_2020</t>
         </is>
       </c>
       <c r="B346" t="inlineStr"/>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di due incarichi di collaborazione di natura libero professionale a Medici con funzioni di Medico Competente (D.Lgs. 81/2008) per la sorveglianza sanitaria dei lavoratori assegnati alle strutture, servizi e uffici rispettivamente del Distretto n. 1 e del Distretto n. 2. Bando n. 88_2020</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un Medico Chirurgo specializzato in Ginecologia e Ostetricia. Bando n. 99_2020</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E346" t="inlineStr"/>
       <c r="H346" t="inlineStr">
         <is>
-          <t>02/10/2020 00:00</t>
+          <t>20/11/2020 00:00</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
-          <t>02/10/2026 00:00</t>
+          <t>20/11/2026 00:00</t>
         </is>
       </c>
       <c r="J346" t="inlineStr">
         <is>
-          <t>12/10/2020 23:59</t>
+          <t>30/11/2020 23:59</t>
         </is>
       </c>
       <c r="L346" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O346" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q346" t="inlineStr"/>
       <c r="R346" t="inlineStr"/>
       <c r="S346" t="inlineStr"/>
       <c r="T346" t="inlineStr"/>
       <c r="U346" t="inlineStr"/>
       <c r="Z346" t="n">
         <v>0</v>
       </c>
       <c r="AA346" t="n">
         <v>0</v>
       </c>
       <c r="AD346" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF346" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>87_2020</t>
+          <t>97_2020</t>
         </is>
       </c>
       <c r="B347" t="inlineStr"/>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Avviso di mobilita` volontaria esterna per la copertura di n. 2 posti a tempo indeterminato di Dirigente Medico nella disciplina di Geriatria. Bando n. 87_2020</t>
+          <t>Avviso di mobilità  volontaria esterna riservato al personale in possesso dei requisiti previsti dalla legge 27 marzo 1985, n. 113 "Aggiornamento della disciplina del collocamento al lavoro e del rapporto di lavoro dei centralinisti non vedenti" per la copertura di un posto a tempo indeterminato di Operatore Tecnico (Centralinista telefonico)- Categoria "B" - presso il Centro Sanitario Polifunzionale "Boldrini" di Thiene. Bando n. 97_2020</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E347" t="inlineStr"/>
       <c r="H347" t="inlineStr">
         <is>
-          <t>25/09/2020 00:00</t>
+          <t>16/11/2020 00:00</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>25/09/2026 00:00</t>
+          <t>16/11/2026 00:00</t>
         </is>
       </c>
       <c r="J347" t="inlineStr">
         <is>
-          <t>26/10/2020 23:59</t>
+          <t>16/12/2020 23:59</t>
         </is>
       </c>
       <c r="L347" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O347" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q347" t="inlineStr"/>
       <c r="R347" t="inlineStr"/>
       <c r="S347" t="inlineStr"/>
       <c r="T347" t="inlineStr"/>
       <c r="U347" t="inlineStr"/>
       <c r="Z347" t="n">
         <v>0</v>
       </c>
       <c r="AA347" t="n">
         <v>0</v>
       </c>
       <c r="AD347" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF347" t="inlineStr">
         <is>
           <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>86_2020</t>
+          <t>95_2020</t>
         </is>
       </c>
       <c r="B348" t="inlineStr"/>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di due incarichi di collaborazione di natura libero professionale a medici chirurghi specializzati in Medicina Interna ovvero in discipline equipollenti o affini. Bando n. 86_2020</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in Medicina e Chirurgia specializzati in Pediatria idonei al conferimento di incarichi di collaborazione di natura libero professionale per il Presidio Ospedaliero Spoke Bassano e l'Ospedale nodo di rete di Asiago. Bando n. 95_2020</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E348" t="inlineStr"/>
       <c r="H348" t="inlineStr">
         <is>
-          <t>24/09/2020 00:00</t>
+          <t>12/11/2020 00:00</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
-          <t>24/09/2026 00:00</t>
+          <t>12/11/2026 00:00</t>
         </is>
       </c>
       <c r="J348" t="inlineStr">
         <is>
-          <t>05/10/2020 23:59</t>
+          <t>23/11/2020 23:59</t>
         </is>
       </c>
       <c r="L348" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O348" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q348" t="inlineStr"/>
       <c r="R348" t="inlineStr"/>
       <c r="S348" t="inlineStr"/>
       <c r="T348" t="inlineStr"/>
       <c r="U348" t="inlineStr"/>
       <c r="Z348" t="n">
         <v>0</v>
       </c>
       <c r="AA348" t="n">
         <v>0</v>
       </c>
       <c r="AD348" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF348" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>64_2020</t>
+          <t>96_2020</t>
         </is>
       </c>
       <c r="B349" t="inlineStr"/>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa "Ostetricia e Ginecologia" del Presidio Ospedaliero Spoke Bassano - Profilo Professionale: Medici - Disciplina: Ginecologia e Ostetricia - Area Chirurgica e delle Specialità  Chirurgiche (Bando n. 64/2020)</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 2 posti a tempo indeterminato di Dirigente Medico - disciplina Pediatria - Bando n. 96/2020</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E349" t="inlineStr"/>
       <c r="H349" t="inlineStr">
         <is>
-          <t>23/09/2020 00:00</t>
+          <t>12/11/2020 00:00</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>23/09/2026 00:00</t>
+          <t>12/11/2026 00:00</t>
         </is>
       </c>
       <c r="J349" t="inlineStr">
         <is>
-          <t>22/10/2020 23:59</t>
+          <t>14/12/2020 23:59</t>
         </is>
       </c>
       <c r="L349" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O349" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q349" t="inlineStr"/>
       <c r="R349" t="inlineStr"/>
       <c r="S349" t="inlineStr"/>
       <c r="T349" t="inlineStr"/>
       <c r="U349" t="inlineStr"/>
       <c r="Z349" t="n">
         <v>0</v>
       </c>
       <c r="AA349" t="n">
         <v>0</v>
       </c>
       <c r="AD349" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF349" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>83_2020</t>
+          <t>94_2020</t>
         </is>
       </c>
       <c r="B350" t="inlineStr"/>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale  in favore di un laureato in Mediazione Linguistica nell'ambito delle attività  dei Laboratori di Didattica Multimediale per la Promozione della Salute (cod. az. 4/2020/10). Bando n. 83_2020</t>
+          <t>Avviso di mobilita' volontaria esterna per la copertura di n. 2 posti a tempo indeterminato di dirigente medico nella disciplina di Gastroenterologia. Bando n. 94/2020.</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E350" t="inlineStr"/>
       <c r="H350" t="inlineStr">
         <is>
-          <t>17/09/2020 00:00</t>
+          <t>30/10/2020 00:00</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>17/09/2026 00:00</t>
+          <t>30/10/2026 00:00</t>
         </is>
       </c>
       <c r="J350" t="inlineStr">
         <is>
-          <t>28/09/2020 23:59</t>
+          <t>30/11/2020 23:59</t>
         </is>
       </c>
       <c r="L350" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O350" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q350" t="inlineStr"/>
       <c r="R350" t="inlineStr"/>
       <c r="S350" t="inlineStr"/>
       <c r="T350" t="inlineStr"/>
       <c r="U350" t="inlineStr"/>
       <c r="Z350" t="n">
         <v>0</v>
       </c>
       <c r="AA350" t="n">
         <v>0</v>
       </c>
       <c r="AD350" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF350" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>85_2020</t>
+          <t>93_2020</t>
         </is>
       </c>
       <c r="B351" t="inlineStr"/>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale di Psicologo nell'ambito delle attività  dei laboratori di Didattica Multimediale per la Promozione della Salute (cod. az. 4/2020/10). Bando n. 85_2020</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo indeterminato di Dirigente Medico - disciplina: Radiodiagnostica- Bando n. 93/2020</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
           <t>Graduatoria/Esito</t>
         </is>
       </c>
       <c r="E351" t="inlineStr"/>
       <c r="H351" t="inlineStr">
         <is>
-          <t>17/09/2020 00:00</t>
+          <t>30/10/2020 00:00</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>17/09/2026 00:00</t>
+          <t>30/10/2026 00:00</t>
         </is>
       </c>
       <c r="J351" t="inlineStr">
         <is>
-          <t>28/09/2020 23:59</t>
+          <t>30/11/2020 23:59</t>
         </is>
       </c>
       <c r="L351" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O351" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q351" t="inlineStr"/>
       <c r="R351" t="inlineStr"/>
       <c r="S351" t="inlineStr"/>
       <c r="T351" t="inlineStr"/>
       <c r="U351" t="inlineStr"/>
       <c r="Z351" t="n">
         <v>0</v>
       </c>
       <c r="AA351" t="n">
         <v>0</v>
       </c>
       <c r="AD351" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF351" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
-[...64 lines deleted...]
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>