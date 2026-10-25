--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH28"/>
+  <dimension ref="A1:AH26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Codice pubblico</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -593,181 +593,181 @@
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>Costi sostenuti</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>a_desc_tipo_selezione</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>a_desc_reclutamento</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>a_link_iscrizione</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>72/2026</t>
+          <t>47/2026</t>
         </is>
       </c>
       <c r="B2" t="inlineStr"/>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di n. 1 DIRIGENTE AMMINISTRATIVO da assegnare alla UOC Servizi sociali e socio sanitari - Bando n. 72/2026</t>
+          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Anatomia e istologia patologica del Presidio ospedaliero di Santorso, Profilo Professionale: Medici – Disciplina: Anatomia Patologica – Area della medicina diagnostica e dei servizi - Bando n. 47/2026</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Dirigenza PTA-Amministrativo</t>
+          <t>Direttore unità operativa complessa</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>DIRIGENTE AMMINISTRATIVO</t>
+          <t>Direttore</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>31/07/2026 00:00</t>
+          <t>17/06/2026 00:00</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>30/07/2031 00:00</t>
+          <t>16/06/2031 00:00</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>20/08/2026 23:59</t>
+          <t>16/07/2026 00:00</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr"/>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
       <c r="X2" t="n">
         <v>0</v>
       </c>
       <c r="Y2" t="n">
         <v>0</v>
       </c>
       <c r="Z2" t="n">
         <v>0</v>
       </c>
       <c r="AA2" t="n">
         <v>0</v>
       </c>
       <c r="AB2" t="n">
         <v>0</v>
       </c>
       <c r="AD2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE2" t="n">
         <v>0</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Avviso Direttore Struttura Complessa</t>
         </is>
       </c>
       <c r="AH2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>47/2026</t>
+          <t>46/2026</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Anatomia e istologia patologica del Presidio ospedaliero di Santorso, Profilo Professionale: Medici – Disciplina: Anatomia Patologica – Area della medicina diagnostica e dei servizi - Bando n. 47/2026</t>
+          <t>RIAPERTURA TERMINI Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Distretto 2 Alto Vicentino, Profilo Professionale: Medici – Disciplina: Organizzazione dei servizi sanitari di base – Area di sanità pubblica - Bando n. 46/2026</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
           <t>Direttore unità operativa complessa</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Direttore</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>17/06/2026 00:00</t>
+          <t>10/06/2026 00:00</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>16/06/2031 00:00</t>
+          <t>09/06/2031 00:00</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>16/07/2026 00:00</t>
+          <t>09/07/2026 00:00</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q3" t="inlineStr"/>
       <c r="R3" t="inlineStr"/>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
       <c r="X3" t="n">
         <v>0</v>
       </c>
       <c r="Y3" t="n">
         <v>0</v>
       </c>
       <c r="Z3" t="n">
         <v>0</v>
@@ -779,1776 +779,1590 @@
         <v>0</v>
       </c>
       <c r="AD3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE3" t="n">
         <v>0</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>Avviso Direttore Struttura Complessa</t>
         </is>
       </c>
       <c r="AH3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>46/2026</t>
+          <t>80/2025</t>
         </is>
       </c>
       <c r="B4" t="inlineStr"/>
       <c r="C4" t="inlineStr">
         <is>
-          <t>RIAPERTURA TERMINI Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Distretto 2 Alto Vicentino, Profilo Professionale: Medici – Disciplina: Organizzazione dei servizi sanitari di base – Area di sanità pubblica - Bando n. 46/2026</t>
+          <t>Avviso interno per l’individuazione del Dirigente del ruolo amministrativo cui affidare la Direzione della Unità Operativa Complessa “Provveditorato Economato e Gestione della Logistica” - Bando n. 80/2025</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Direttore unità operativa complessa</t>
+          <t>DIRIGENTE AMMINISTRATIVO</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Direttore</t>
+          <t>Dirigente Amministrativo</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>10/06/2026 00:00</t>
+          <t>09/09/2025 00:00</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>09/06/2031 00:00</t>
+          <t>09/09/2031 00:00</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>09/07/2026 00:00</t>
+          <t>19/09/2025 23:59</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q4" t="inlineStr"/>
       <c r="R4" t="inlineStr"/>
       <c r="S4" t="inlineStr"/>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
-      <c r="X4" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AD4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AE4" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AF4" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
-          <t>Avviso Direttore Struttura Complessa</t>
-[...2 lines deleted...]
-      <c r="AH4" t="inlineStr"/>
+          <t>Selezione per il personale dipendente</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>43/2026</t>
+          <t>77/2025</t>
         </is>
       </c>
       <c r="B5" t="inlineStr"/>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Anestesia e rianimazione del Presidio ospedaliero di Santorso, Profilo Professionale: Medici – Disciplina: Anestesia e rianimazione – Area della medicina diagnostica e dei servizi - Bando n. 43/2026</t>
+          <t>Avviso Interno per il conferimento dell'incarico quinquennale di Direttore Unità Operativa Complessa Distretto 2 Alto Vicentino - Bando n. 77/2025</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
           <t>Direttore unità operativa complessa</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Direttore</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>10/06/2026 00:00</t>
+          <t>19/08/2025 00:00</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>09/06/2031 00:00</t>
+          <t>19/08/2031 00:00</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>09/07/2026 00:00</t>
+          <t>03/09/2025 23:59</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr"/>
       <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
-      <c r="X5" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AD5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AE5" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AF5" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>Avviso Direttore Struttura Complessa</t>
         </is>
       </c>
-      <c r="AH5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>80/2025</t>
+          <t>68/2025</t>
         </is>
       </c>
       <c r="B6" t="inlineStr"/>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Avviso interno per l’individuazione del Dirigente del ruolo amministrativo cui affidare la Direzione della Unità Operativa Complessa “Provveditorato Economato e Gestione della Logistica” - Bando n. 80/2025</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di funzione organizzativa con funzione di coordinamento “Coordinamento Pneumologia” afferente alla U.O.C. Pneumologia Bassano per il personale del ruolo sanitario – Area dei Professionisti della Salute e dei Funzionari – Infermiere. Bando 68/2025</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>DIRIGENTE AMMINISTRATIVO</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>09/09/2025 00:00</t>
+          <t>08/07/2025 00:00</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>09/09/2031 00:00</t>
+          <t>08/07/2031 00:00</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>19/09/2025 23:59</t>
+          <t>23/07/2025 23:59</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q6" t="inlineStr"/>
       <c r="R6" t="inlineStr"/>
       <c r="S6" t="inlineStr"/>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
       <c r="AD6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF6" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>77/2025</t>
+          <t>67/2024</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Avviso Interno per il conferimento dell'incarico quinquennale di Direttore Unità Operativa Complessa Distretto 2 Alto Vicentino - Bando n. 77/2025</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) "Esperto in ecografia ginecologica" afferente alla U.O.C. Ostetricia e Ginecologia del Presidio Ospedaliero Santorso - Bando n. 67/2024</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Direttore unità operativa complessa</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>Direttore</t>
+          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>19/08/2025 00:00</t>
+          <t>08/07/2024 00:00</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>19/08/2031 00:00</t>
+          <t>08/07/2030 00:00</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>03/09/2025 23:59</t>
+          <t>29/07/2024 23:59</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q7" t="inlineStr"/>
       <c r="R7" t="inlineStr"/>
       <c r="S7" t="inlineStr"/>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
       <c r="AD7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF7" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
-          <t>Avviso Direttore Struttura Complessa</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>68/2025</t>
+          <t>150/2023</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di funzione organizzativa con funzione di coordinamento “Coordinamento Pneumologia” afferente alla U.O.C. Pneumologia Bassano per il personale del ruolo sanitario – Area dei Professionisti della Salute e dei Funzionari – Infermiere. Bando 68/2025</t>
+          <t>Avviso interno per l'individuazione del Dirigente del ruolo tecnico o amministrativo cui affidare a tempo determinato la direzione della U.O.C. "Direzione Amministrativa Territoriale" dell'Azienda U.L.SS. 7 Pedemontana - Bando n. 150/2023</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>Dirigenti</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Dirigenti</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>08/07/2025 00:00</t>
+          <t>19/12/2023 00:00</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>08/07/2031 00:00</t>
+          <t>19/12/2029 00:00</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>23/07/2025 23:59</t>
+          <t>29/12/2023 23:59</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q8" t="inlineStr"/>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
       <c r="AD8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF8" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG8" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>67/2024</t>
+          <t>81/2023</t>
         </is>
       </c>
       <c r="B9" t="inlineStr"/>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) "Esperto in ecografia ginecologica" afferente alla U.O.C. Ostetricia e Ginecologia del Presidio Ospedaliero Santorso - Bando n. 67/2024</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Contabilità e Bilancio "Pagamenti" all'interno della UOC Contabilità e Bilancio per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Bando n. 81/2023</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
+          <t>Ruolo amministrativo</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>08/07/2024 00:00</t>
+          <t>01/09/2023 00:00</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>08/07/2030 00:00</t>
+          <t>01/09/2029 00:00</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>29/07/2024 23:59</t>
+          <t>18/09/2023 23:59</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q9" t="inlineStr"/>
       <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
       <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr"/>
       <c r="AD9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF9" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG9" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>150/2023</t>
+          <t>1_2023</t>
         </is>
       </c>
       <c r="B10" t="inlineStr"/>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Avviso interno per l'individuazione del Dirigente del ruolo tecnico o amministrativo cui affidare a tempo determinato la direzione della U.O.C. "Direzione Amministrativa Territoriale" dell'Azienda U.L.SS. 7 Pedemontana - Bando n. 150/2023</t>
+          <t>AVVISO DI SELEZIONE PUBBLICA PER LA NOMINA DELL'ORGANISMO INDIPENDENTE DI VALUTAZIONE DELLA PERFORMANCE (OIV) DELL'AZIENDA ULSS 7 PEDEMONTANA. BANDO N. 1/2023</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
-      <c r="F10" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>19/12/2023 00:00</t>
+          <t>10/01/2023 00:00</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>19/12/2029 00:00</t>
+          <t>10/01/2029 00:00</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>29/12/2023 23:59</t>
+          <t>30/01/2023 23:59</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q10" t="inlineStr"/>
       <c r="R10" t="inlineStr"/>
       <c r="S10" t="inlineStr"/>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
+      <c r="Z10" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA10" t="n">
+        <v>0</v>
+      </c>
       <c r="AD10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF10" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
-[...4 lines deleted...]
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>81/2023</t>
+          <t>93_2022</t>
         </is>
       </c>
       <c r="B11" t="inlineStr"/>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Contabilità e Bilancio "Pagamenti" all'interno della UOC Contabilità e Bilancio per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Bando n. 81/2023</t>
+          <t>AVVISO INTERNO PER L'INDIVIDUAZIONE DEL DIRIGENTE DEL RUOLO TECNICO O AMMINISTRATIVO CUI AFFIDARE LA DIREZIONE DELLA U.O.C. "DIREZIONE AMMINISTRATIVA TERRITORIALE" DELL'AZIENDA U.L.SS. 7 PEDEMONTANA - BANDO N. 93/2022</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
-      <c r="F11" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>01/09/2023 00:00</t>
+          <t>21/11/2022 00:00</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>01/09/2029 00:00</t>
+          <t>21/11/2028 00:00</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>18/09/2023 23:59</t>
+          <t>01/12/2022 23:59</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr"/>
       <c r="R11" t="inlineStr"/>
       <c r="S11" t="inlineStr"/>
       <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr"/>
+      <c r="Z11" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA11" t="n">
+        <v>0</v>
+      </c>
       <c r="AD11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF11" t="inlineStr">
-        <is>
-[...3 lines deleted...]
-      <c r="AG11" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>1_2023</t>
+          <t>89_2022</t>
         </is>
       </c>
       <c r="B12" t="inlineStr"/>
       <c r="C12" t="inlineStr">
         <is>
-          <t>AVVISO DI SELEZIONE PUBBLICA PER LA NOMINA DELL'ORGANISMO INDIPENDENTE DI VALUTAZIONE DELLA PERFORMANCE (OIV) DELL'AZIENDA ULSS 7 PEDEMONTANA. BANDO N. 1/2023</t>
+          <t>AVVISO INTERNO PER L'INDIVIDUAZIONE DEL DIRIGENTE DEL RUOLO AMMINISTRATIVO CUI AFFIDARE A TEMPO DETERMINATO LA DIREZIONE DELLA U.O.C. "GESTIONE RISORSE UMANE" DELL'AZIENDA U.L.SS. 7 PEDEMONTANA - BANDO N. 89/2022</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
-          <t>10/01/2023 00:00</t>
+          <t>24/10/2022 00:00</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>10/01/2029 00:00</t>
+          <t>24/10/2028 00:00</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>30/01/2023 23:59</t>
+          <t>03/11/2022 23:59</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q12" t="inlineStr"/>
       <c r="R12" t="inlineStr"/>
       <c r="S12" t="inlineStr"/>
       <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr"/>
       <c r="Z12" t="n">
         <v>0</v>
       </c>
       <c r="AA12" t="n">
         <v>0</v>
       </c>
       <c r="AD12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF12" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>93_2022</t>
+          <t>88_2022</t>
         </is>
       </c>
       <c r="B13" t="inlineStr"/>
       <c r="C13" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER L'INDIVIDUAZIONE DEL DIRIGENTE DEL RUOLO TECNICO O AMMINISTRATIVO CUI AFFIDARE LA DIREZIONE DELLA U.O.C. "DIREZIONE AMMINISTRATIVA TERRITORIALE" DELL'AZIENDA U.L.SS. 7 PEDEMONTANA - BANDO N. 93/2022</t>
+          <t>AVVISO INTERNO PER L'INDIVIDUAZIONE DEL DIRIGENTE DEL RUOLO AMMINISTRATIVO CUI AFFIDARE LA DIREZIONE DELLA U.O.C. "AFFARI GENERALI" DELL'AZIENDA U.L.SS. 7 PEDEMONTANA - BANDO N. 88/2022</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
-          <t>21/11/2022 00:00</t>
+          <t>24/10/2022 00:00</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>21/11/2028 00:00</t>
+          <t>24/10/2028 00:00</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>01/12/2022 23:59</t>
+          <t>03/11/2022 23:59</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q13" t="inlineStr"/>
       <c r="R13" t="inlineStr"/>
       <c r="S13" t="inlineStr"/>
       <c r="T13" t="inlineStr"/>
       <c r="U13" t="inlineStr"/>
       <c r="Z13" t="n">
         <v>0</v>
       </c>
       <c r="AA13" t="n">
         <v>0</v>
       </c>
       <c r="AD13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF13" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>89_2022</t>
+          <t>AZERO_2022_033_CON</t>
         </is>
       </c>
       <c r="B14" t="inlineStr"/>
       <c r="C14" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER L'INDIVIDUAZIONE DEL DIRIGENTE DEL RUOLO AMMINISTRATIVO CUI AFFIDARE A TEMPO DETERMINATO LA DIREZIONE DELLA U.O.C. "GESTIONE RISORSE UMANE" DELL'AZIENDA U.L.SS. 7 PEDEMONTANA - BANDO N. 89/2022</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 16 posti di Dirigente Medico - disciplina: Patologia Clinica (Laboratorio di Analisi chimico-cliniche e Microbiologia)_Bando n. AZERO_2022_033_CON</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
-          <t>24/10/2022 00:00</t>
+          <t>10/08/2022 00:00</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>24/10/2028 00:00</t>
+          <t>10/08/2028 00:00</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>03/11/2022 23:59</t>
+          <t>08/09/2022 23:59</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q14" t="inlineStr"/>
       <c r="R14" t="inlineStr"/>
       <c r="S14" t="inlineStr"/>
       <c r="T14" t="inlineStr"/>
       <c r="U14" t="inlineStr"/>
       <c r="Z14" t="n">
         <v>0</v>
       </c>
       <c r="AA14" t="n">
         <v>0</v>
       </c>
       <c r="AD14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF14" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>88_2022</t>
+          <t>65_2022</t>
         </is>
       </c>
       <c r="B15" t="inlineStr"/>
       <c r="C15" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER L'INDIVIDUAZIONE DEL DIRIGENTE DEL RUOLO AMMINISTRATIVO CUI AFFIDARE LA DIREZIONE DELLA U.O.C. "AFFARI GENERALI" DELL'AZIENDA U.L.SS. 7 PEDEMONTANA - BANDO N. 88/2022</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di COLLABORATORE PROFESSIONALE SANITARIO - TECNICO SANITARIO DI RADIOLOGIA MEDICA - categoria D - Bando n. 65/2022</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
-          <t>24/10/2022 00:00</t>
+          <t>25/07/2022 00:00</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>24/10/2028 00:00</t>
+          <t>25/07/2028 00:00</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>03/11/2022 23:59</t>
+          <t>24/08/2022 23:59</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q15" t="inlineStr"/>
       <c r="R15" t="inlineStr"/>
       <c r="S15" t="inlineStr"/>
       <c r="T15" t="inlineStr"/>
       <c r="U15" t="inlineStr"/>
       <c r="Z15" t="n">
         <v>0</v>
       </c>
       <c r="AA15" t="n">
         <v>0</v>
       </c>
       <c r="AD15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF15" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>AZERO_2022_033_CON</t>
+          <t>48_2022</t>
         </is>
       </c>
       <c r="B16" t="inlineStr"/>
       <c r="C16" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 16 posti di Dirigente Medico - disciplina: Patologia Clinica (Laboratorio di Analisi chimico-cliniche e Microbiologia)_Bando n. AZERO_2022_033_CON</t>
+          <t>Manifestazione di interesse finalizzata ad individuare il personale in possesso dei requisiti e interessato alla stabilizzazione di cui all'art. 20, comma 1, del D.Lgs. n. 75/2017, per la copertura di posti a tempo indeterminato di COLLABORATORE PROFESSIONALE ASSISTENTE SOCIALE (categoria "D") - Bando n. 48/2022</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
-          <t>10/08/2022 00:00</t>
+          <t>05/07/2022 00:00</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>10/08/2028 00:00</t>
+          <t>05/07/2028 00:00</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>08/09/2022 23:59</t>
+          <t>31/12/2022 23:59</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q16" t="inlineStr"/>
       <c r="R16" t="inlineStr"/>
       <c r="S16" t="inlineStr"/>
       <c r="T16" t="inlineStr"/>
       <c r="U16" t="inlineStr"/>
       <c r="Z16" t="n">
         <v>0</v>
       </c>
       <c r="AA16" t="n">
         <v>0</v>
       </c>
       <c r="AD16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF16" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>65_2022</t>
+          <t>AZERO_2022_022_CON</t>
         </is>
       </c>
       <c r="B17" t="inlineStr"/>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di COLLABORATORE PROFESSIONALE SANITARIO - TECNICO SANITARIO DI RADIOLOGIA MEDICA - categoria D - Bando n. 65/2022</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 21 posti di Dirigente Medico - disciplina: Medicina del lavoro e sicurezza degli ambienti di lavoro_Bando n. AZERO_2022_022_CON</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
-          <t>25/07/2022 00:00</t>
+          <t>29/06/2022 00:00</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>25/07/2028 00:00</t>
+          <t>29/06/2028 00:00</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>24/08/2022 23:59</t>
+          <t>28/07/2022 23:59</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr"/>
       <c r="R17" t="inlineStr"/>
       <c r="S17" t="inlineStr"/>
       <c r="T17" t="inlineStr"/>
       <c r="U17" t="inlineStr"/>
       <c r="Z17" t="n">
         <v>0</v>
       </c>
       <c r="AA17" t="n">
         <v>0</v>
       </c>
       <c r="AD17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF17" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>48_2022</t>
+          <t>30_2022</t>
         </is>
       </c>
       <c r="B18" t="inlineStr"/>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Manifestazione di interesse finalizzata ad individuare il personale in possesso dei requisiti e interessato alla stabilizzazione di cui all'art. 20, comma 1, del D.Lgs. n. 75/2017, per la copertura di posti a tempo indeterminato di COLLABORATORE PROFESSIONALE ASSISTENTE SOCIALE (categoria "D") - Bando n. 48/2022</t>
+          <t>Manifestazione di interesse finalizzata ad individuare il personale in possesso dei requisiti e interessato alla stabilizzazione di cui all'art. 20, comma 1, del D.Lgs. n. 75/2017, per la copertura di posti a tempo indeterminato di ASSISTENTE AMMINISTRATIVO (categoria "C") - Bando n. 30/2022</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
-          <t>05/07/2022 00:00</t>
+          <t>14/06/2022 00:00</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>05/07/2028 00:00</t>
+          <t>14/06/2028 00:00</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>31/12/2022 23:59</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr"/>
       <c r="R18" t="inlineStr"/>
       <c r="S18" t="inlineStr"/>
       <c r="T18" t="inlineStr"/>
       <c r="U18" t="inlineStr"/>
       <c r="Z18" t="n">
         <v>0</v>
       </c>
       <c r="AA18" t="n">
         <v>0</v>
       </c>
       <c r="AD18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF18" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>AZERO_2022_022_CON</t>
+          <t>72_2021</t>
         </is>
       </c>
       <c r="B19" t="inlineStr"/>
       <c r="C19" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 21 posti di Dirigente Medico - disciplina: Medicina del lavoro e sicurezza degli ambienti di lavoro_Bando n. AZERO_2022_022_CON</t>
+          <t>AVVISO DI RIAPERTURA TERMINI dell'Avviso Pubblico per il conferimento di un incarico a tempo determinato di Direttore della Unità  Operativa Complessa Direzione Medica Bassano, Profilo Professionale: Medici - Disciplina: Direzione Medica di Presidio Ospedaliero - Area di Sanità  Pubblica_Bando n. 72_2021</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
-          <t>29/06/2022 00:00</t>
+          <t>30/05/2022 00:00</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>29/06/2028 00:00</t>
+          <t>30/05/2028 00:00</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>28/07/2022 23:59</t>
+          <t>27/06/2022 23:59</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr"/>
       <c r="R19" t="inlineStr"/>
       <c r="S19" t="inlineStr"/>
       <c r="T19" t="inlineStr"/>
       <c r="U19" t="inlineStr"/>
       <c r="Z19" t="n">
         <v>0</v>
       </c>
       <c r="AA19" t="n">
         <v>0</v>
       </c>
       <c r="AD19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF19" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>30_2022</t>
+          <t>AZERO_2021_085_CON</t>
         </is>
       </c>
       <c r="B20" t="inlineStr"/>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Manifestazione di interesse finalizzata ad individuare il personale in possesso dei requisiti e interessato alla stabilizzazione di cui all'art. 20, comma 1, del D.Lgs. n. 75/2017, per la copertura di posti a tempo indeterminato di ASSISTENTE AMMINISTRATIVO (categoria "C") - Bando n. 30/2022</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 16 posti di Dirigente Medico - disciplina: Malattie Infettive_Bando n. AZERO_2021_085_CON</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
-          <t>14/06/2022 00:00</t>
+          <t>23/02/2022 00:00</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>14/06/2028 00:00</t>
+          <t>23/02/2028 00:00</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>31/12/2022 23:59</t>
+          <t>21/03/2022 23:59</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr"/>
       <c r="R20" t="inlineStr"/>
       <c r="S20" t="inlineStr"/>
       <c r="T20" t="inlineStr"/>
       <c r="U20" t="inlineStr"/>
       <c r="Z20" t="n">
         <v>0</v>
       </c>
       <c r="AA20" t="n">
         <v>0</v>
       </c>
       <c r="AD20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF20" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>72_2021</t>
+          <t>107_2021</t>
         </is>
       </c>
       <c r="B21" t="inlineStr"/>
       <c r="C21" t="inlineStr">
         <is>
-          <t>AVVISO DI RIAPERTURA TERMINI dell'Avviso Pubblico per il conferimento di un incarico a tempo determinato di Direttore della Unità  Operativa Complessa Direzione Medica Bassano, Profilo Professionale: Medici - Disciplina: Direzione Medica di Presidio Ospedaliero - Area di Sanità  Pubblica_Bando n. 72_2021</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di n. 1 DIRIGENTE del ruolo professionale - Profilo: INGEGNERE da assegnare U.O.S. Ingegneria Clinica - Bando n. 107/2021</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E21" t="inlineStr"/>
       <c r="H21" t="inlineStr">
         <is>
-          <t>30/05/2022 00:00</t>
+          <t>12/11/2021 00:00</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>30/05/2028 00:00</t>
+          <t>12/11/2027 00:00</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>27/06/2022 23:59</t>
+          <t>02/12/2021 23:59</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr"/>
       <c r="R21" t="inlineStr"/>
       <c r="S21" t="inlineStr"/>
       <c r="T21" t="inlineStr"/>
       <c r="U21" t="inlineStr"/>
       <c r="Z21" t="n">
         <v>0</v>
       </c>
       <c r="AA21" t="n">
         <v>0</v>
       </c>
       <c r="AD21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF21" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>AZERO_2021_085_CON</t>
+          <t>AZERO_2021_023_CON</t>
         </is>
       </c>
       <c r="B22" t="inlineStr"/>
       <c r="C22" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 16 posti di Dirigente Medico - disciplina: Malattie Infettive_Bando n. AZERO_2021_085_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 6 posti di Dirigente Medico - disciplina: Medicina Interna per UOC Ser.D._Bando n. AZERO_2021_023_CON</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
         <is>
-          <t>23/02/2022 00:00</t>
+          <t>13/08/2021 00:00</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>23/02/2028 00:00</t>
+          <t>13/08/2027 00:00</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>21/03/2022 23:59</t>
+          <t>09/09/2021 23:59</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr"/>
       <c r="R22" t="inlineStr"/>
       <c r="S22" t="inlineStr"/>
       <c r="T22" t="inlineStr"/>
       <c r="U22" t="inlineStr"/>
       <c r="Z22" t="n">
         <v>0</v>
       </c>
       <c r="AA22" t="n">
         <v>0</v>
       </c>
       <c r="AD22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF22" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>107_2021</t>
+          <t>AZERO_2021_015_CON</t>
         </is>
       </c>
       <c r="B23" t="inlineStr"/>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di n. 1 DIRIGENTE del ruolo professionale - Profilo: INGEGNERE da assegnare U.O.S. Ingegneria Clinica - Bando n. 107/2021</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 19 posti di Dirigente Medico - disciplina: Patologia Clinica (Laboratorio di Analisi Chimico-cliniche e Microbiologia)_Bando n. AZERO_2021_015_CON</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E23" t="inlineStr"/>
       <c r="H23" t="inlineStr">
         <is>
-          <t>12/11/2021 00:00</t>
+          <t>07/07/2021 00:00</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>12/11/2027 00:00</t>
+          <t>07/07/2027 00:00</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>02/12/2021 23:59</t>
+          <t>05/08/2021 23:59</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr"/>
       <c r="R23" t="inlineStr"/>
       <c r="S23" t="inlineStr"/>
       <c r="T23" t="inlineStr"/>
       <c r="U23" t="inlineStr"/>
       <c r="Z23" t="n">
         <v>0</v>
       </c>
       <c r="AA23" t="n">
         <v>0</v>
       </c>
       <c r="AD23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF23" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>AZERO_2021_023_CON</t>
+          <t>AZERO_2021_003_CON</t>
         </is>
       </c>
       <c r="B24" t="inlineStr"/>
       <c r="C24" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 6 posti di Dirigente Medico - disciplina: Medicina Interna per UOC Ser.D._Bando n. AZERO_2021_023_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 50 posti di Dirigente Medico - disciplina: Igiene, Epidemiologia e Sanità  Pubblica_Bando n. AZERO_2021_003_CON</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
-          <t>13/08/2021 00:00</t>
+          <t>25/06/2021 00:00</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>13/08/2027 00:00</t>
+          <t>25/06/2027 00:00</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>09/09/2021 23:59</t>
+          <t>22/07/2021 23:59</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr"/>
       <c r="R24" t="inlineStr"/>
       <c r="S24" t="inlineStr"/>
       <c r="T24" t="inlineStr"/>
       <c r="U24" t="inlineStr"/>
       <c r="Z24" t="n">
         <v>0</v>
       </c>
       <c r="AA24" t="n">
         <v>0</v>
       </c>
       <c r="AD24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF24" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>AZERO_2021_015_CON</t>
+          <t>AZERO_2021_002_CON</t>
         </is>
       </c>
       <c r="B25" t="inlineStr"/>
       <c r="C25" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 19 posti di Dirigente Medico - disciplina: Patologia Clinica (Laboratorio di Analisi Chimico-cliniche e Microbiologia)_Bando n. AZERO_2021_015_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 21 posti di Dirigente Medico - Disciplina: Malattie Infettive_Bando n. AZERO_2021_002_CON</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E25" t="inlineStr"/>
       <c r="H25" t="inlineStr">
         <is>
-          <t>07/07/2021 00:00</t>
+          <t>03/06/2021 00:00</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>07/07/2027 00:00</t>
+          <t>03/06/2027 00:00</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>05/08/2021 23:59</t>
+          <t>01/07/2021 23:59</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr"/>
       <c r="R25" t="inlineStr"/>
       <c r="S25" t="inlineStr"/>
       <c r="T25" t="inlineStr"/>
       <c r="U25" t="inlineStr"/>
       <c r="Z25" t="n">
         <v>0</v>
       </c>
       <c r="AA25" t="n">
         <v>0</v>
       </c>
       <c r="AD25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF25" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>AZERO_2021_003_CON</t>
+          <t>101_2020</t>
         </is>
       </c>
       <c r="B26" t="inlineStr"/>
       <c r="C26" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 50 posti di Dirigente Medico - disciplina: Igiene, Epidemiologia e Sanità  Pubblica_Bando n. AZERO_2021_003_CON</t>
+          <t>Avviso di Mobilità  Volontaria Esterna per la copertura di n. 2 posti a tempo indeterminato di Coadiutore Amministrativo esperto - categoria "Bs" - Bando n. 101/2020</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Ammissione/Commissione/Espletamento</t>
         </is>
       </c>
       <c r="E26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
-          <t>25/06/2021 00:00</t>
+          <t>04/12/2020 00:00</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>25/06/2027 00:00</t>
+          <t>04/12/2026 00:00</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>22/07/2021 23:59</t>
+          <t>04/01/2021 23:59</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr"/>
       <c r="R26" t="inlineStr"/>
       <c r="S26" t="inlineStr"/>
       <c r="T26" t="inlineStr"/>
       <c r="U26" t="inlineStr"/>
       <c r="Z26" t="n">
         <v>0</v>
       </c>
       <c r="AA26" t="n">
         <v>0</v>
       </c>
       <c r="AD26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF26" t="inlineStr">
-        <is>
-[...128 lines deleted...]
-      <c r="AF28" t="inlineStr">
         <is>
           <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>