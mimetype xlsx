--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH12"/>
+  <dimension ref="A1:AH11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Codice pubblico</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -593,1039 +593,944 @@
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>Costi sostenuti</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>a_desc_tipo_selezione</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>a_desc_reclutamento</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>a_link_iscrizione</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>82/2026</t>
+          <t>91/2026</t>
         </is>
       </c>
       <c r="B2" t="inlineStr"/>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Avviso riservato al personale dipendente di qualifica non dirigenziale in servizio a tempo indeterminato da almeno un anno presso questa azienda U.L.S.S. per l'assegnazione di posti a tempo parziale (PART-TIME) - Bando n. 82/2026</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a medici chirurghi specializzati in Radiodiagnostica - Bando n. 91/2026</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>04/09/2026 00:00</t>
+          <t>16/10/2026 00:00</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>03/09/2031 00:00</t>
+          <t>15/10/2031 00:00</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>04/10/2026 23:59</t>
+          <t>26/10/2026 23:59</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr"/>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
       <c r="X2" t="n">
         <v>0</v>
       </c>
       <c r="Y2" t="n">
         <v>0</v>
       </c>
       <c r="Z2" t="n">
         <v>0</v>
       </c>
       <c r="AA2" t="n">
         <v>0</v>
       </c>
       <c r="AB2" t="n">
         <v>0</v>
       </c>
       <c r="AD2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE2" t="n">
         <v>0</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
-[...2 lines deleted...]
-      <c r="AG2" t="inlineStr"/>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AG2" t="inlineStr">
+        <is>
+          <t>Lavoro autonomo</t>
+        </is>
+      </c>
       <c r="AH2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>81/2026</t>
+          <t>86/2026</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di medici chirurghi specializzati in Pediatria idonei al conferimento di incarichi di collaborazione di natura libero professionale - Bando n. 81/2026</t>
+          <t>Avviso di Mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Medico - Disciplina: Ginecologia e ostetricia - Bando n. 86/2026</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>31/08/2026 00:00</t>
+          <t>09/10/2026 00:00</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>30/08/2031 00:00</t>
+          <t>08/10/2031 00:00</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>10/09/2026 23:59</t>
+          <t>08/11/2026 23:59</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q3" t="inlineStr"/>
       <c r="R3" t="inlineStr"/>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
       <c r="X3" t="n">
         <v>0</v>
       </c>
       <c r="Y3" t="n">
         <v>0</v>
       </c>
       <c r="Z3" t="n">
         <v>0</v>
       </c>
       <c r="AA3" t="n">
         <v>0</v>
       </c>
       <c r="AB3" t="n">
         <v>0</v>
       </c>
       <c r="AD3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE3" t="n">
         <v>0</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso di mobilità da altro ente</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Mobilità</t>
         </is>
       </c>
       <c r="AH3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>71/2026</t>
-[...2 lines deleted...]
-      <c r="B4" t="inlineStr"/>
+          <t>AZERO/2026/049/CON</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>AZERO/2026/049/CON</t>
+        </is>
+      </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento dell’incarico a tempo determinato di Direttore Unità Operativa Complessa Direzione Medica Bassano - Profilo Professionale: Medici – Disciplina: Direzione Medica di Presidio Ospedaliero - Area di Sanità Pubblica - Bando n. 71/2026.</t>
+          <t>Concorso pubblico, per titoli ed esami, per n. 12 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico nella disciplina di Ortopedia e Traumatologia _ Bando n. AZERO/2026/049/CON</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>26/08/2026 00:00</t>
+          <t>07/10/2026 12:00</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>25/08/2031 00:00</t>
+          <t>06/10/2036 12:00</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>24/09/2026 23:59</t>
+          <t>05/11/2026 18:00</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q4" t="inlineStr"/>
       <c r="R4" t="inlineStr"/>
       <c r="S4" t="inlineStr"/>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
       <c r="X4" t="n">
         <v>0</v>
       </c>
       <c r="Y4" t="n">
         <v>0</v>
       </c>
       <c r="Z4" t="n">
         <v>0</v>
       </c>
       <c r="AA4" t="n">
         <v>0</v>
       </c>
       <c r="AB4" t="n">
         <v>0</v>
       </c>
       <c r="AD4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE4" t="n">
         <v>0</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
       <c r="AH4" t="inlineStr"/>
     </row>
     <row r="5">
-      <c r="A5" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="A5" t="inlineStr"/>
+      <c r="B5" t="inlineStr"/>
       <c r="C5" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Anestesia e Rianimazione ovvero disciplina Medicina d’Emergenza–Urgenza da assegnare al SUEM</t>
+          <t>Avviso pubblico per designazione del Presidente della Commissione mista conciliativa presso l’Azienda ULSS n. 7 Pedemontana.</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr"/>
-[...7 lines deleted...]
-          <t>MEDICO</t>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Garante regionale dei diritti della persona. Avviso pubblico per designazione del Presidente della Commissione mista conciliativa presso l’Azienda ULSS n. 7 Pedemontana.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;em&gt;Le candidature dovranno essere presentate al Garante regionale dei diritti della persona, con una delle modalità indicate al punto 3) dell'avviso. &lt;/em&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>19/08/2026 12:00</t>
+          <t>06/10/2026 00:00</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>18/08/2036 00:00</t>
+          <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>17/09/2026 18:00</t>
+          <t>26/10/2026 00:00</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr"/>
       <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
       <c r="X5" t="n">
         <v>0</v>
       </c>
       <c r="Y5" t="n">
         <v>0</v>
       </c>
       <c r="Z5" t="n">
         <v>0</v>
       </c>
       <c r="AA5" t="n">
         <v>0</v>
       </c>
       <c r="AB5" t="n">
         <v>0</v>
       </c>
       <c r="AD5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE5" t="n">
         <v>0</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Avviso Pubblico</t>
+        </is>
+      </c>
+      <c r="AG5" t="inlineStr"/>
       <c r="AH5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>AZERO/2026/046/CON</t>
-[...6 lines deleted...]
-      </c>
+          <t>41/2026</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr"/>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Concorso pubblico, per titoli ed esami, per n. 56 posti, a tempo pieno e indeterminato, di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
+          <t>Avviso di procedura selettiva per la formulazione di elenchi di medici chirurghi idonei al conferimento di incarichi di collaborazione di natura libero professionale da assegnare alle CASE DELLA COMUNITA' presenti sul territorio dell'Azienda ULSS 7 Pedemontana - Bando n. 41/2026</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>TECNICO DELLA PREVENZIONE NEGLI AMBIENTI E NEI LUOGHI DI LAVORO</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>12/08/2026 10:00</t>
+          <t>29/04/2026 00:00</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>11/08/2036 00:00</t>
+          <t>29/04/2036 00:00</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>10/09/2026 18:00</t>
+          <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q6" t="inlineStr"/>
       <c r="R6" t="inlineStr"/>
       <c r="S6" t="inlineStr"/>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
       <c r="X6" t="n">
         <v>0</v>
       </c>
       <c r="Y6" t="n">
         <v>0</v>
       </c>
       <c r="Z6" t="n">
         <v>0</v>
       </c>
       <c r="AA6" t="n">
         <v>0</v>
       </c>
       <c r="AB6" t="n">
         <v>0</v>
       </c>
       <c r="AD6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE6" t="n">
         <v>0</v>
       </c>
       <c r="AF6" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="AH6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>41/2026</t>
+          <t>32/2026</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formulazione di elenchi di medici chirurghi idonei al conferimento di incarichi di collaborazione di natura libero professionale da assegnare alle CASE DELLA COMUNITA' presenti sul territorio dell'Azienda ULSS 7 Pedemontana - Bando n. 41/2026</t>
+          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a medici chirurghi da assegnare alle Strutture di Accettazione e Pronto Soccorso dei Presidi Ospedalieri dell'Azienda ULSS 7 Pedemontana - Bando n. 32/2026</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>29/04/2026 00:00</t>
+          <t>18/03/2026 00:00</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>29/04/2036 00:00</t>
+          <t>18/03/2032 00:00</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q7" t="inlineStr"/>
       <c r="R7" t="inlineStr"/>
       <c r="S7" t="inlineStr"/>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
-      <c r="X7" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AD7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AE7" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AF7" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
-[...2 lines deleted...]
-      <c r="AH7" t="inlineStr"/>
+          <t>Incarico di Lavoro autonomo</t>
+        </is>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>32/2026</t>
+          <t>31/2026</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a medici chirurghi da assegnare alle Strutture di Accettazione e Pronto Soccorso dei Presidi Ospedalieri dell'Azienda ULSS 7 Pedemontana - Bando n. 32/2026</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di medici chirurghi idonei al conferimento di incarichi di collaborazione di natura libero professionale da assegnare alle unità operative aziendali di Anestesia e Rianimazione - Bando n. 31/2026</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
+          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>18/03/2026 00:00</t>
+          <t>17/03/2026 00:00</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>18/03/2032 00:00</t>
+          <t>17/03/2032 00:00</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q8" t="inlineStr"/>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
+      <c r="X8" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y8" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA8" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB8" t="n">
+        <v>0</v>
+      </c>
       <c r="AD8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AE8" t="n">
+        <v>0</v>
+      </c>
       <c r="AF8" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG8" t="inlineStr">
         <is>
           <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
+      <c r="AH8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>31/2026</t>
+          <t>30/2026</t>
         </is>
       </c>
       <c r="B9" t="inlineStr"/>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di medici chirurghi idonei al conferimento di incarichi di collaborazione di natura libero professionale da assegnare alle unità operative aziendali di Anestesia e Rianimazione - Bando n. 31/2026</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Anestesia e rianimazione - Bando n. 30/2026</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>17/03/2026 00:00</t>
+          <t>13/03/2026 00:00</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>17/03/2032 00:00</t>
+          <t>12/03/2036 00:00</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q9" t="inlineStr"/>
       <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
       <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr"/>
       <c r="X9" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Y9" t="n">
         <v>0</v>
       </c>
       <c r="Z9" t="n">
         <v>0</v>
       </c>
       <c r="AA9" t="n">
         <v>0</v>
       </c>
       <c r="AB9" t="n">
         <v>0</v>
       </c>
       <c r="AD9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE9" t="n">
         <v>0</v>
       </c>
       <c r="AF9" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG9" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AH9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>30/2026</t>
+          <t>19/2026</t>
         </is>
       </c>
       <c r="B10" t="inlineStr"/>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Anestesia e rianimazione - Bando n. 30/2026</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Medicina d'Emergenza-Urgenza - Bando n. 19/2026</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
+          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>13/03/2026 00:00</t>
+          <t>06/03/2026 12:00</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>12/03/2036 00:00</t>
+          <t>06/03/2032 12:00</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q10" t="inlineStr"/>
       <c r="R10" t="inlineStr"/>
       <c r="S10" t="inlineStr"/>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
       <c r="X10" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Y10" t="n">
         <v>0</v>
       </c>
       <c r="Z10" t="n">
         <v>0</v>
       </c>
       <c r="AA10" t="n">
         <v>0</v>
       </c>
       <c r="AB10" t="n">
         <v>0</v>
       </c>
       <c r="AD10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE10" t="n">
         <v>0</v>
       </c>
       <c r="AF10" t="inlineStr">
         <is>
           <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG10" t="inlineStr">
         <is>
           <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AH10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>19/2026</t>
+          <t>15/2026</t>
         </is>
       </c>
       <c r="B11" t="inlineStr"/>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Medicina d'Emergenza-Urgenza - Bando n. 19/2026</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Ginecologia e ostetricia idonei al conferimento di incarichi di collaborazione di natura libero professionale da assegnare all'ospedale nodo di rete Asiago - Bando n. 15/2026</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Aperto</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
+          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>06/03/2026 12:00</t>
+          <t>09/02/2026 00:00</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>06/03/2032 12:00</t>
+          <t>09/02/2032 00:00</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>31/12/2026 23:59</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr"/>
       <c r="R11" t="inlineStr"/>
       <c r="S11" t="inlineStr"/>
       <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr"/>
       <c r="X11" t="n">
         <v>0</v>
       </c>
       <c r="Y11" t="n">
         <v>0</v>
       </c>
       <c r="Z11" t="n">
         <v>0</v>
       </c>
       <c r="AA11" t="n">
         <v>0</v>
       </c>
       <c r="AB11" t="n">
         <v>0</v>
       </c>
       <c r="AD11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE11" t="n">
         <v>0</v>
       </c>
       <c r="AF11" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG11" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
       <c r="AH11" t="inlineStr"/>
-    </row>
-[...91 lines deleted...]
-      <c r="AH12" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>