--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH392"/>
+  <dimension ref="A1:AH389"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Codice pubblico</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Titolo</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -593,632 +593,630 @@
       </c>
       <c r="AE1" t="inlineStr">
         <is>
           <t>Costi sostenuti</t>
         </is>
       </c>
       <c r="AF1" t="inlineStr">
         <is>
           <t>a_desc_tipo_selezione</t>
         </is>
       </c>
       <c r="AG1" t="inlineStr">
         <is>
           <t>a_desc_reclutamento</t>
         </is>
       </c>
       <c r="AH1" t="inlineStr">
         <is>
           <t>a_link_iscrizione</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>80/2026</t>
+          <t>85/2026</t>
         </is>
       </c>
       <c r="B2" t="inlineStr"/>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a medici chirurghi specializzati in Urologia - Bando n. 80/2026</t>
+          <t>Avviso di procedura selettiva per l'assegnazione di una borsa di studio per la formazione di un farmacista nelle attività di Antimicrobial Stewardship - Bando n. 85/2026</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>FARMACISTA</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>20/08/2026 00:00</t>
+          <t>25/09/2026 00:00</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>19/08/2031 00:00</t>
+          <t>24/09/2031 00:00</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>30/08/2026 23:59</t>
+          <t>05/10/2026 23:59</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr"/>
       <c r="R2" t="inlineStr"/>
       <c r="S2" t="inlineStr"/>
       <c r="T2" t="inlineStr"/>
       <c r="U2" t="inlineStr"/>
       <c r="X2" t="n">
         <v>0</v>
       </c>
       <c r="Y2" t="n">
         <v>0</v>
       </c>
       <c r="Z2" t="n">
         <v>0</v>
       </c>
       <c r="AA2" t="n">
         <v>0</v>
       </c>
       <c r="AB2" t="n">
         <v>0</v>
       </c>
       <c r="AD2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE2" t="n">
         <v>0</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Borsa di studio e ricerca</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Borsa di studio</t>
         </is>
       </c>
       <c r="AH2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>79/2026</t>
+          <t>82/2026</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di medici chirurghi specializzati e/o specializzandi idonei al conferimento di un incarico di collaborazione di natura libero professionale per lo svolgimento delle attività ambulatoriali di Dermatologia - Bando n. 79/2026</t>
+          <t>Avviso riservato al personale dipendente di qualifica non dirigenziale in servizio a tempo indeterminato da almeno un anno presso questa azienda U.L.S.S. per l'assegnazione di posti a tempo parziale (PART-TIME) - Bando n. 82/2026</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
-      <c r="F3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>17/08/2026 00:00</t>
+          <t>04/09/2026 00:00</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>01/01/2032 00:00</t>
+          <t>03/09/2031 00:00</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>27/08/2026 23:59</t>
+          <t>04/10/2026 23:59</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q3" t="inlineStr"/>
       <c r="R3" t="inlineStr"/>
       <c r="S3" t="inlineStr"/>
       <c r="T3" t="inlineStr"/>
       <c r="U3" t="inlineStr"/>
       <c r="X3" t="n">
         <v>0</v>
       </c>
       <c r="Y3" t="n">
         <v>0</v>
       </c>
       <c r="Z3" t="n">
         <v>0</v>
       </c>
       <c r="AA3" t="n">
         <v>0</v>
       </c>
       <c r="AB3" t="n">
         <v>0</v>
       </c>
       <c r="AD3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE3" t="n">
         <v>0</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AG3" t="inlineStr"/>
       <c r="AH3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>78/2026</t>
+          <t>71/2026</t>
         </is>
       </c>
       <c r="B4" t="inlineStr"/>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento “Coordinamento Ospedale di Comunità del P.O. di Bassano” all’interno della U.O.C. Disabilità e Non Autosufficienza del Distretto 1 Bassano - U.O.S. Non Autosufficienza per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari - Infermiere. Bando n. 78/2026.</t>
+          <t>Avviso Pubblico per il conferimento dell’incarico a tempo determinato di Direttore Unità Operativa Complessa Direzione Medica Bassano - Profilo Professionale: Medici – Disciplina: Direzione Medica di Presidio Ospedaliero - Area di Sanità Pubblica - Bando n. 71/2026.</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>INFERMIERE</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>17/08/2026 00:00</t>
+          <t>26/08/2026 00:00</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>01/01/2032 00:00</t>
+          <t>25/08/2031 00:00</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>01/09/2026 23:59</t>
+          <t>24/09/2026 23:59</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q4" t="inlineStr"/>
       <c r="R4" t="inlineStr"/>
       <c r="S4" t="inlineStr"/>
       <c r="T4" t="inlineStr"/>
       <c r="U4" t="inlineStr"/>
       <c r="X4" t="n">
         <v>0</v>
       </c>
       <c r="Y4" t="n">
         <v>0</v>
       </c>
       <c r="Z4" t="n">
         <v>0</v>
       </c>
       <c r="AA4" t="n">
         <v>0</v>
       </c>
       <c r="AB4" t="n">
         <v>0</v>
       </c>
       <c r="AD4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE4" t="n">
         <v>0</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
       <c r="AH4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>77/2026</t>
-[...2 lines deleted...]
-      <c r="B5" t="inlineStr"/>
+          <t>AZERO/2026/040/CON</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>AZERO/2026/040/CON</t>
+        </is>
+      </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di funzione organizzativa “Ufficio Relazioni con il Pubblico” in staff alla Direzione Generale per il personale dell’Area dei Professionisti della Salute e dei Funzionari – ruolo amministrativo e sanitario - Bando n. 77/2026</t>
+          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per n. 6 posti, a tempo pieno, indeterminato ed a rapporto esclusivo, di Dirigente Medico – disciplina Anestesia e Rianimazione ovvero disciplina Medicina d’Emergenza–Urgenza da assegnare al SUEM</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E5" t="inlineStr"/>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Dirigenza Area Sanità-Sanitario</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>MEDICO</t>
+        </is>
+      </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>10/08/2026 00:00</t>
+          <t>19/08/2026 12:00</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>01/01/2032 12:00</t>
+          <t>18/08/2036 00:00</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>25/08/2026 23:59</t>
+          <t>17/09/2026 18:00</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr"/>
       <c r="R5" t="inlineStr"/>
       <c r="S5" t="inlineStr"/>
       <c r="T5" t="inlineStr"/>
       <c r="U5" t="inlineStr"/>
       <c r="X5" t="n">
         <v>0</v>
       </c>
       <c r="Y5" t="n">
         <v>0</v>
       </c>
       <c r="Z5" t="n">
         <v>0</v>
       </c>
       <c r="AA5" t="n">
         <v>0</v>
       </c>
       <c r="AB5" t="n">
         <v>0</v>
       </c>
       <c r="AD5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE5" t="n">
         <v>0</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
-          <t>Tempo determinato</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
       <c r="AH5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>75/2026</t>
+          <t>78/2026</t>
         </is>
       </c>
       <c r="B6" t="inlineStr"/>
       <c r="C6" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DI NR. 1 INCARICO DI NATURA PROFESSIONALE, A TEMPO DETERMINATO DI DURATA QUINQUENNALE DI ALTA SPECIALIZZAZIONE CONSOLIDATO (CODICE C1) “INCARICO DI ALTA SPECIALIZZAZIONE IN ANGIOLOGIA" AFFERENTE ALLA U.O.C. MEDICINA GENERALE DEL PRESIDIO OSPEDALIERO BASSANO. BANDO 75/2026.</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento “Coordinamento Ospedale di Comunità del P.O. di Bassano” all’interno della U.O.C. Disabilità e Non Autosufficienza del Distretto 1 Bassano - U.O.S. Non Autosufficienza per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari - Infermiere. Bando n. 78/2026.</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>03/08/2026 00:00</t>
+          <t>17/08/2026 00:00</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>02/08/2036 23:59</t>
+          <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>18/08/2026 23:59</t>
+          <t>01/09/2026 23:59</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q6" t="inlineStr"/>
       <c r="R6" t="inlineStr"/>
       <c r="S6" t="inlineStr"/>
       <c r="T6" t="inlineStr"/>
       <c r="U6" t="inlineStr"/>
       <c r="X6" t="n">
         <v>0</v>
       </c>
       <c r="Y6" t="n">
         <v>0</v>
       </c>
       <c r="Z6" t="n">
         <v>0</v>
       </c>
       <c r="AA6" t="n">
         <v>0</v>
       </c>
       <c r="AB6" t="n">
         <v>0</v>
       </c>
       <c r="AD6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE6" t="n">
         <v>0</v>
       </c>
       <c r="AF6" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - dirigenza</t>
-[...2 lines deleted...]
-      <c r="AG6" t="inlineStr"/>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
+        </is>
+      </c>
+      <c r="AG6" t="inlineStr">
+        <is>
+          <t>Tempo determinato</t>
+        </is>
+      </c>
       <c r="AH6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>74/2026</t>
-[...2 lines deleted...]
-      <c r="B7" t="inlineStr"/>
+          <t>AZERO/2026/046/CON</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>AZERO/2026/046/CON</t>
+        </is>
+      </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per l'assegnazione di una borsa di studio per la formazione di un farmacista nelle attività riferite allo “studio clinico sulla deprescrizione di farmaci in pazienti anziani ricoverati nei reparti di geriatria, neurologia, ortopedia, medicina e ortopedia di comunità per ridurre la polifarmacoterapia e il rischio di potenziali reazioni avverse al farmaco - protocollo di studio DeFar”. Bando n. 74/2026</t>
+          <t>Concorso pubblico, per titoli ed esami, per n. 56 posti, a tempo pieno e indeterminato, di Tecnico della Prevenzione nell’Ambiente e nei Luoghi di Lavoro – Area dei Professionisti della Salute e dei Funzionari – Ruolo Sanitario.</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>FARMACISTA</t>
+          <t>TECNICO DELLA PREVENZIONE NEGLI AMBIENTI E NEI LUOGHI DI LAVORO</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>03/08/2026 00:00</t>
+          <t>12/08/2026 10:00</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>02/08/2031 00:00</t>
+          <t>11/08/2036 00:00</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>13/08/2026 23:59</t>
+          <t>10/09/2026 18:00</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q7" t="inlineStr"/>
       <c r="R7" t="inlineStr"/>
       <c r="S7" t="inlineStr"/>
       <c r="T7" t="inlineStr"/>
       <c r="U7" t="inlineStr"/>
       <c r="X7" t="n">
         <v>0</v>
       </c>
       <c r="Y7" t="n">
         <v>0</v>
       </c>
       <c r="Z7" t="n">
         <v>0</v>
       </c>
       <c r="AA7" t="n">
         <v>0</v>
       </c>
       <c r="AB7" t="n">
         <v>0</v>
       </c>
       <c r="AD7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE7" t="n">
         <v>0</v>
       </c>
       <c r="AF7" t="inlineStr">
         <is>
-          <t>Borsa di studio e ricerca</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
-          <t>Borsa di studio</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
       <c r="AH7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>73/2026</t>
+          <t>77/2026</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento “Coordinamento SIFOC D2” all’interno della U.O.C. Cure Primarie del Distretto 2 Alto Vicentino per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari - Infermiere. Bando 73/2026.</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di funzione organizzativa “Ufficio Relazioni con il Pubblico” in staff alla Direzione Generale per il personale dell’Area dei Professionisti della Salute e dei Funzionari – ruolo amministrativo e sanitario - Bando n. 77/2026</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
-      <c r="F8" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>27/07/2026 00:00</t>
+          <t>10/08/2026 00:00</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>11/08/2026 23:59</t>
+          <t>25/08/2026 23:59</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q8" t="inlineStr"/>
       <c r="R8" t="inlineStr"/>
       <c r="S8" t="inlineStr"/>
       <c r="T8" t="inlineStr"/>
       <c r="U8" t="inlineStr"/>
       <c r="X8" t="n">
         <v>0</v>
       </c>
       <c r="Y8" t="n">
         <v>0</v>
       </c>
       <c r="Z8" t="n">
         <v>0</v>
@@ -1230,429 +1228,433 @@
         <v>0</v>
       </c>
       <c r="AD8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE8" t="n">
         <v>0</v>
       </c>
       <c r="AF8" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="AG8" t="inlineStr">
         <is>
           <t>Tempo determinato</t>
         </is>
       </c>
       <c r="AH8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>AZERO/2026/034/CON</t>
-[...6 lines deleted...]
-      </c>
+          <t>75/2026</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr"/>
       <c r="C9" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 84 posti di Operatore Sociosanitario, a tempo pieno ed indeterminato _ Bando n. AZERO/2026/034/CON</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI NR. 1 INCARICO DI NATURA PROFESSIONALE, A TEMPO DETERMINATO DI DURATA QUINQUENNALE DI ALTA SPECIALIZZAZIONE CONSOLIDATO (CODICE C1) “INCARICO DI ALTA SPECIALIZZAZIONE IN ANGIOLOGIA" AFFERENTE ALLA U.O.C. MEDICINA GENERALE DEL PRESIDIO OSPEDALIERO BASSANO. BANDO 75/2026.</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Area degli operatori-Sociosanitario</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>OPERATORE SOCIO SANITARIO</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>22/07/2026 09:50</t>
+          <t>03/08/2026 00:00</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>21/07/2036 23:59</t>
+          <t>02/08/2036 23:59</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>20/08/2026 18:00</t>
+          <t>18/08/2026 23:59</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q9" t="inlineStr"/>
       <c r="R9" t="inlineStr"/>
       <c r="S9" t="inlineStr"/>
       <c r="T9" t="inlineStr"/>
       <c r="U9" t="inlineStr"/>
       <c r="X9" t="n">
         <v>0</v>
       </c>
       <c r="Y9" t="n">
         <v>0</v>
       </c>
       <c r="Z9" t="n">
         <v>0</v>
       </c>
       <c r="AA9" t="n">
         <v>0</v>
       </c>
       <c r="AB9" t="n">
         <v>0</v>
       </c>
       <c r="AD9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE9" t="n">
         <v>0</v>
       </c>
       <c r="AF9" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
+      <c r="AG9" t="inlineStr"/>
       <c r="AH9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>AZERO/2026/039/CON</t>
-[...6 lines deleted...]
-      </c>
+          <t>73/2026</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr"/>
       <c r="C10" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico per titoli ed esami, per la copertura di: n. 10 posti di Dirigente Medico nella disciplina di Medicina Fisica e Riabilitazione, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2026/039/CON</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento “Coordinamento SIFOC D2” all’interno della U.O.C. Cure Primarie del Distretto 2 Alto Vicentino per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari - Infermiere. Bando 73/2026.</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>22/07/2026 09:30</t>
+          <t>27/07/2026 00:00</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>21/07/2036 23:59</t>
+          <t>01/01/2032 12:00</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>20/08/2026 18:00</t>
+          <t>11/08/2026 23:59</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q10" t="inlineStr"/>
       <c r="R10" t="inlineStr"/>
       <c r="S10" t="inlineStr"/>
       <c r="T10" t="inlineStr"/>
       <c r="U10" t="inlineStr"/>
       <c r="X10" t="n">
         <v>0</v>
       </c>
       <c r="Y10" t="n">
         <v>0</v>
       </c>
       <c r="Z10" t="n">
         <v>0</v>
       </c>
       <c r="AA10" t="n">
         <v>0</v>
       </c>
       <c r="AB10" t="n">
         <v>0</v>
       </c>
       <c r="AD10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE10" t="n">
         <v>0</v>
       </c>
       <c r="AF10" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="AG10" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Tempo determinato</t>
         </is>
       </c>
       <c r="AH10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>68/2026</t>
-[...2 lines deleted...]
-      <c r="B11" t="inlineStr"/>
+          <t>AZERO/2026/034/CON</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>AZERO/2026/034/CON</t>
+        </is>
+      </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DI NR. 1 INCARICO DI NATURA PROFESSIONALE, A TEMPO DETERMINATO DI DURATA QUINQUENNALE DI ALTA SPECIALIZZAZIONE CONSOLIDATO (CODICE C1) “COORDINAMENTO DEL NUCLEO AZIENDALE DI CONTROLLO” AFFERENTE ALLA U.O.C. DIREZIONE MEDICA DEL PRESIDIO OSPEDALIERO BASSANO. BANDO 68/2026.</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 84 posti di Operatore Sociosanitario, a tempo pieno ed indeterminato _ Bando n. AZERO/2026/034/CON</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Area degli operatori-Sociosanitario</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>OPERATORE SOCIO SANITARIO</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>20/07/2026 00:00</t>
+          <t>22/07/2026 09:50</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>19/07/2036 23:59</t>
+          <t>21/07/2036 23:59</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>04/08/2026 23:59</t>
+          <t>20/08/2026 18:00</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr"/>
       <c r="R11" t="inlineStr"/>
       <c r="S11" t="inlineStr"/>
       <c r="T11" t="inlineStr"/>
       <c r="U11" t="inlineStr"/>
       <c r="X11" t="n">
         <v>0</v>
       </c>
       <c r="Y11" t="n">
         <v>0</v>
       </c>
       <c r="Z11" t="n">
         <v>0</v>
       </c>
       <c r="AA11" t="n">
         <v>0</v>
       </c>
       <c r="AB11" t="n">
         <v>0</v>
       </c>
       <c r="AD11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE11" t="n">
         <v>0</v>
       </c>
       <c r="AF11" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - dirigenza</t>
-[...2 lines deleted...]
-      <c r="AG11" t="inlineStr"/>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AG11" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
       <c r="AH11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>66/2026</t>
-[...2 lines deleted...]
-      <c r="B12" t="inlineStr"/>
+          <t>AZERO/2026/039/CON</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>AZERO/2026/039/CON</t>
+        </is>
+      </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DI NR. 1 INCARICO DI NATURA PROFESSIONALE, A TEMPO DETERMINATO DI DURATA QUINQUENNALE DI ALTA SPECIALIZZAZIONE CONSOLIDATO (CODICE C1) “GESTIONE DEL RISCHIO E PROCESSI ORGANIZZATIVI IN MEDICINA DI EMERGENZA URGENZA” AFFERENTE ALLA U.O.C. ACCETTAZIONE E PRONTO SOCCORSO DEL PRESIDIO OSPEDALIERO BASSANO. BANDO 66/2026.</t>
+          <t>AZIENDA ZERO - Concorso Pubblico per titoli ed esami, per la copertura di: n. 10 posti di Dirigente Medico nella disciplina di Medicina Fisica e Riabilitazione, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2026/039/CON</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>20/07/2026 00:00</t>
+          <t>22/07/2026 09:30</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>19/07/2036 23:59</t>
+          <t>21/07/2036 23:59</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>04/08/2026 23:59</t>
+          <t>20/08/2026 18:00</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q12" t="inlineStr"/>
       <c r="R12" t="inlineStr"/>
       <c r="S12" t="inlineStr"/>
       <c r="T12" t="inlineStr"/>
       <c r="U12" t="inlineStr"/>
       <c r="X12" t="n">
         <v>0</v>
       </c>
       <c r="Y12" t="n">
         <v>0</v>
       </c>
       <c r="Z12" t="n">
         <v>0</v>
       </c>
       <c r="AA12" t="n">
         <v>0</v>
       </c>
       <c r="AB12" t="n">
         <v>0</v>
       </c>
       <c r="AD12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE12" t="n">
         <v>0</v>
       </c>
       <c r="AF12" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - dirigenza</t>
-[...2 lines deleted...]
-      <c r="AG12" t="inlineStr"/>
+          <t>Concorso pubblico</t>
+        </is>
+      </c>
+      <c r="AG12" t="inlineStr">
+        <is>
+          <t>Tempo indeterminato</t>
+        </is>
+      </c>
       <c r="AH12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>65/2026</t>
+          <t>68/2026</t>
         </is>
       </c>
       <c r="B13" t="inlineStr"/>
       <c r="C13" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DI NR. 1 INCARICO DI NATURA PROFESSIONALE, A TEMPO DETERMINATO DI DURATA QUINQUENNALE DI ALTISSIMA PROFESSIONALITÀ QUALE ARTICOLAZIONE INTERNA DI UNITÀ OPERATIVA COMPLESSA - (CODICE CC) “PROCESSI ORGANIZZATIVI DI TERAPIA SEMINTENSIVA IN MEDICINA DI EMERGENZA URGENZA” AFFERENTE ALLA U.O.C. ACCETTAZIONE E PRONTO SOCCORSO DEL PRESIDIO OSPEDALIERO BASSANO. BANDO 65/2026.</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI NR. 1 INCARICO DI NATURA PROFESSIONALE, A TEMPO DETERMINATO DI DURATA QUINQUENNALE DI ALTA SPECIALIZZAZIONE CONSOLIDATO (CODICE C1) “COORDINAMENTO DEL NUCLEO AZIENDALE DI CONTROLLO” AFFERENTE ALLA U.O.C. DIREZIONE MEDICA DEL PRESIDIO OSPEDALIERO BASSANO. BANDO 68/2026.</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>20/07/2026 00:00</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
@@ -1691,57 +1693,57 @@
       <c r="AA13" t="n">
         <v>0</v>
       </c>
       <c r="AB13" t="n">
         <v>0</v>
       </c>
       <c r="AD13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE13" t="n">
         <v>0</v>
       </c>
       <c r="AF13" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - dirigenza</t>
         </is>
       </c>
       <c r="AG13" t="inlineStr"/>
       <c r="AH13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>67/2026</t>
+          <t>66/2026</t>
         </is>
       </c>
       <c r="B14" t="inlineStr"/>
       <c r="C14" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DI NR. 1 INCARICO DI NATURA PROFESSIONALE, A TEMPO DETERMINATO DI DURATA QUINQUENNALE DI ALTA SPECIALIZZAZIONE (CODICE C2) “TOSSICOLOGIA IN MEDICINA DI EMERGENZA URGENZA” AFFERENTE ALLA U.O.C. ACCETTAZIONE E PRONTO SOCCORSO DEL PRESIDIO OSPEDALIERO BASSANO. BANDO 67/2026.</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI NR. 1 INCARICO DI NATURA PROFESSIONALE, A TEMPO DETERMINATO DI DURATA QUINQUENNALE DI ALTA SPECIALIZZAZIONE CONSOLIDATO (CODICE C1) “GESTIONE DEL RISCHIO E PROCESSI ORGANIZZATIVI IN MEDICINA DI EMERGENZA URGENZA” AFFERENTE ALLA U.O.C. ACCETTAZIONE E PRONTO SOCCORSO DEL PRESIDIO OSPEDALIERO BASSANO. BANDO 66/2026.</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>20/07/2026 00:00</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
@@ -1780,603 +1782,595 @@
       <c r="AA14" t="n">
         <v>0</v>
       </c>
       <c r="AB14" t="n">
         <v>0</v>
       </c>
       <c r="AD14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE14" t="n">
         <v>0</v>
       </c>
       <c r="AF14" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - dirigenza</t>
         </is>
       </c>
       <c r="AG14" t="inlineStr"/>
       <c r="AH14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>70/2026</t>
+          <t>67/2026</t>
         </is>
       </c>
       <c r="B15" t="inlineStr"/>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Medico - Disciplina: Neuropsichiatria Infantile - Bando n. 70/2026</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI NR. 1 INCARICO DI NATURA PROFESSIONALE, A TEMPO DETERMINATO DI DURATA QUINQUENNALE DI ALTA SPECIALIZZAZIONE (CODICE C2) “TOSSICOLOGIA IN MEDICINA DI EMERGENZA URGENZA” AFFERENTE ALLA U.O.C. ACCETTAZIONE E PRONTO SOCCORSO DEL PRESIDIO OSPEDALIERO BASSANO. BANDO 67/2026.</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>20/07/2026 00:00</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>19/07/2031 00:00</t>
+          <t>19/07/2036 23:59</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>19/08/2026 23:59</t>
+          <t>04/08/2026 23:59</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q15" t="inlineStr"/>
       <c r="R15" t="inlineStr"/>
       <c r="S15" t="inlineStr"/>
       <c r="T15" t="inlineStr"/>
       <c r="U15" t="inlineStr"/>
       <c r="X15" t="n">
         <v>0</v>
       </c>
       <c r="Y15" t="n">
         <v>0</v>
       </c>
       <c r="Z15" t="n">
         <v>0</v>
       </c>
       <c r="AA15" t="n">
         <v>0</v>
       </c>
       <c r="AB15" t="n">
         <v>0</v>
       </c>
       <c r="AD15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE15" t="n">
         <v>0</v>
       </c>
       <c r="AF15" t="inlineStr">
         <is>
-          <t>Avviso di mobilità da altro ente</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
+      <c r="AG15" t="inlineStr"/>
       <c r="AH15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>AZERO/2026/005/AVV</t>
+          <t>69/2026</t>
         </is>
       </c>
       <c r="B16" t="inlineStr"/>
       <c r="C16" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Avviso Pubblico, per titoli ed esami, per la copertura di n. 13 posti di Specialista della comunicazione istituzionale - progetto "Comunicazione", con contratto di formazione e lavoro a tempo determinato_AVVISO REVOCATO</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento dell’incarichi di funzione organizzativa con funzione di coordinamento “Coordinamento Territorio D2” afferente alla U.O.C. Recupero e Riabilitazione Funzionale Santorso per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari - Fisioterapista. Bando 69/2026</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Professionale</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>SPECIALISTA DELLA COMUNICAZIONE ISTITUZIONALE</t>
+          <t>FISIOTERAPISTA</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>20/07/2026 00:00</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>19/07/2036 00:00</t>
+          <t>01/01/2032 00:00</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>24/07/2026 00:00</t>
+          <t>04/08/2026 23:59</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q16" t="inlineStr"/>
       <c r="R16" t="inlineStr"/>
       <c r="S16" t="inlineStr"/>
       <c r="T16" t="inlineStr"/>
       <c r="U16" t="inlineStr"/>
       <c r="X16" t="n">
         <v>0</v>
       </c>
       <c r="Y16" t="n">
         <v>0</v>
       </c>
       <c r="Z16" t="n">
         <v>0</v>
       </c>
       <c r="AA16" t="n">
         <v>0</v>
       </c>
       <c r="AB16" t="n">
         <v>0</v>
       </c>
       <c r="AD16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE16" t="n">
         <v>0</v>
       </c>
       <c r="AF16" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="AG16" t="inlineStr">
         <is>
-          <t>CFL (Contratto Formazione Lavoro)</t>
+          <t>Seleziona...</t>
         </is>
       </c>
       <c r="AH16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>69/2026</t>
+          <t>AZERO/2026/005/AVV</t>
         </is>
       </c>
       <c r="B17" t="inlineStr"/>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento dell’incarichi di funzione organizzativa con funzione di coordinamento “Coordinamento Territorio D2” afferente alla U.O.C. Recupero e Riabilitazione Funzionale Santorso per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari - Fisioterapista. Bando 69/2026</t>
+          <t>AZIENDA ZERO - Avviso Pubblico, per titoli ed esami, per la copertura di n. 13 posti di Specialista della comunicazione istituzionale - progetto "Comunicazione", con contratto di formazione e lavoro a tempo determinato_AVVISO REVOCATO</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr"/>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span style="text-decoration: underline;"&gt;&lt;strong&gt;AVVISO REVOCATO&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Professionale</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>FISIOTERAPISTA</t>
+          <t>SPECIALISTA DELLA COMUNICAZIONE ISTITUZIONALE</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>20/07/2026 00:00</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>01/01/2032 00:00</t>
+          <t>19/07/2036 00:00</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>04/08/2026 23:59</t>
+          <t>24/07/2026 00:00</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr"/>
       <c r="R17" t="inlineStr"/>
       <c r="S17" t="inlineStr"/>
       <c r="T17" t="inlineStr"/>
       <c r="U17" t="inlineStr"/>
       <c r="X17" t="n">
         <v>0</v>
       </c>
       <c r="Y17" t="n">
         <v>0</v>
       </c>
       <c r="Z17" t="n">
         <v>0</v>
       </c>
       <c r="AA17" t="n">
         <v>0</v>
       </c>
       <c r="AB17" t="n">
         <v>0</v>
       </c>
       <c r="AD17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE17" t="n">
         <v>0</v>
       </c>
       <c r="AF17" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
       <c r="AG17" t="inlineStr">
         <is>
-          <t>Seleziona...</t>
+          <t>CFL (Contratto Formazione Lavoro)</t>
         </is>
       </c>
       <c r="AH17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>63/2026</t>
+          <t>65/2026</t>
         </is>
       </c>
       <c r="B18" t="inlineStr"/>
       <c r="C18" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DI NR. 1 INCARICO DI NATURA PROFESSIONALE, A TEMPO DETERMINATO DI DURATA QUINQUENNALE DI ALTA SPECIALIZZAZIONE (CODICE C2) “MEDICINA INTERNA ED AMBULATORIO RISCHIO CARDIOVASCOLARE ED OSTEOPOROSI” AFFERENTE ALLA U.O.C. MEDICINA GENERALE DEL PRESIDIO OSPEDALIERO SANTORSO. BANDO 63/2026.</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI NR. 1 INCARICO DI NATURA PROFESSIONALE, A TEMPO DETERMINATO DI DURATA QUINQUENNALE DI ALTISSIMA PROFESSIONALITÀ QUALE ARTICOLAZIONE INTERNA DI UNITÀ OPERATIVA COMPLESSA - (CODICE CC) “PROCESSI ORGANIZZATIVI DI TERAPIA SEMINTENSIVA IN MEDICINA DI EMERGENZA URGENZA” AFFERENTE ALLA U.O.C. ACCETTAZIONE E PRONTO SOCCORSO DEL PRESIDIO OSPEDALIERO BASSANO. BANDO 65/2026.</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>06/07/2026 00:00</t>
+          <t>20/07/2026 00:00</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>05/07/2036 23:59</t>
+          <t>19/07/2036 23:59</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>21/07/2026 23:59</t>
+          <t>04/08/2026 23:59</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr"/>
       <c r="R18" t="inlineStr"/>
       <c r="S18" t="inlineStr"/>
       <c r="T18" t="inlineStr"/>
       <c r="U18" t="inlineStr"/>
       <c r="X18" t="n">
         <v>0</v>
       </c>
       <c r="Y18" t="n">
         <v>0</v>
       </c>
       <c r="Z18" t="n">
         <v>0</v>
       </c>
       <c r="AA18" t="n">
         <v>0</v>
       </c>
       <c r="AB18" t="n">
         <v>0</v>
       </c>
       <c r="AD18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE18" t="n">
         <v>0</v>
       </c>
       <c r="AF18" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - dirigenza</t>
         </is>
       </c>
-      <c r="AG18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AG18" t="inlineStr"/>
       <c r="AH18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>61/2026</t>
+          <t>63/2026</t>
         </is>
       </c>
       <c r="B19" t="inlineStr"/>
       <c r="C19" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DI NR. 1 INCARICO DI NATURA PROFESSIONALE, A TEMPO DETERMINATO DI DURATA QUINQUENNALE DI NATURA PROFESSIONALE CONSOLIDATA (CODICE C3) “GOVERNANCE FARMACEUTICA E APPROPRIATEZZA PRESCRITTIVA” ALL’INTERNO DELLA UNITA’ OPERATIVA SEMPLICE A VALENZA DIPARTIMENTALE "APPROPRIATEZZA PRESCRITTIVA DEL FARMACO E CONTINUITA’ H-T” DEL PRESIDIO OSPEDALIERO SANTORSO. BANDO 61/2026.</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI NR. 1 INCARICO DI NATURA PROFESSIONALE, A TEMPO DETERMINATO DI DURATA QUINQUENNALE DI ALTA SPECIALIZZAZIONE (CODICE C2) “MEDICINA INTERNA ED AMBULATORIO RISCHIO CARDIOVASCOLARE ED OSTEOPOROSI” AFFERENTE ALLA U.O.C. MEDICINA GENERALE DEL PRESIDIO OSPEDALIERO SANTORSO. BANDO 63/2026.</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>FARMACISTA</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>29/06/2026 00:00</t>
+          <t>06/07/2026 00:00</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>28/06/2036 00:00</t>
+          <t>05/07/2036 23:59</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>14/07/2026 23:59</t>
+          <t>21/07/2026 23:59</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr"/>
       <c r="R19" t="inlineStr"/>
       <c r="S19" t="inlineStr"/>
       <c r="T19" t="inlineStr"/>
       <c r="U19" t="inlineStr"/>
       <c r="X19" t="n">
         <v>0</v>
       </c>
       <c r="Y19" t="n">
         <v>0</v>
       </c>
       <c r="Z19" t="n">
         <v>0</v>
       </c>
       <c r="AA19" t="n">
         <v>0</v>
       </c>
       <c r="AB19" t="n">
         <v>0</v>
       </c>
       <c r="AD19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE19" t="n">
         <v>0</v>
       </c>
       <c r="AF19" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - dirigenza</t>
         </is>
       </c>
-      <c r="AG19" t="inlineStr"/>
+      <c r="AG19" t="inlineStr">
+        <is>
+          <t>Seleziona...</t>
+        </is>
+      </c>
       <c r="AH19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>AZERO/2026/029/CON</t>
+          <t>61/2026</t>
         </is>
       </c>
       <c r="B20" t="inlineStr"/>
       <c r="C20" t="inlineStr">
         <is>
-          <t>AZERO/2026/029/CON - AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 7 posti di Dirigente Medico nella disciplina di DERMATOLOGIA E VENEREOLOGIA, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2026/029/CON</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI NR. 1 INCARICO DI NATURA PROFESSIONALE, A TEMPO DETERMINATO DI DURATA QUINQUENNALE DI NATURA PROFESSIONALE CONSOLIDATA (CODICE C3) “GOVERNANCE FARMACEUTICA E APPROPRIATEZZA PRESCRITTIVA” ALL’INTERNO DELLA UNITA’ OPERATIVA SEMPLICE A VALENZA DIPARTIMENTALE "APPROPRIATEZZA PRESCRITTIVA DEL FARMACO E CONTINUITA’ H-T” DEL PRESIDIO OSPEDALIERO SANTORSO. BANDO 61/2026.</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E20" t="inlineStr"/>
       <c r="F20" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>FARMACISTA</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>25/06/2026 00:00</t>
+          <t>29/06/2026 00:00</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>24/06/2031 00:00</t>
+          <t>28/06/2036 00:00</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>23/07/2026 18:00</t>
+          <t>14/07/2026 23:59</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr"/>
       <c r="R20" t="inlineStr"/>
       <c r="S20" t="inlineStr"/>
       <c r="T20" t="inlineStr"/>
       <c r="U20" t="inlineStr"/>
       <c r="X20" t="n">
         <v>0</v>
       </c>
       <c r="Y20" t="n">
         <v>0</v>
       </c>
       <c r="Z20" t="n">
         <v>0</v>
       </c>
       <c r="AA20" t="n">
         <v>0</v>
       </c>
       <c r="AB20" t="n">
         <v>0</v>
       </c>
       <c r="AD20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE20" t="n">
         <v>0</v>
       </c>
       <c r="AF20" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+        </is>
+      </c>
+      <c r="AG20" t="inlineStr"/>
       <c r="AH20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>56/2026</t>
         </is>
       </c>
       <c r="B21" t="inlineStr"/>
       <c r="C21" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Servizio Salute ed Ambiente” – Codice B2 – afferente alla U.O.C. Servizio Igiene e Sanità Pubblica del Dipartimento di Prevenzione. Bando n.56/2026</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E21" t="inlineStr"/>
       <c r="H21" t="inlineStr">
         <is>
           <t>16/06/2026 12:00</t>
         </is>
       </c>
@@ -2419,272 +2413,276 @@
       </c>
       <c r="AB21" t="n">
         <v>0</v>
       </c>
       <c r="AD21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE21" t="n">
         <v>0</v>
       </c>
       <c r="AF21" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - dirigenza</t>
         </is>
       </c>
       <c r="AG21" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AH21" t="inlineStr"/>
     </row>
     <row r="22">
-      <c r="A22" t="inlineStr"/>
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>55/2026</t>
+        </is>
+      </c>
       <c r="B22" t="inlineStr"/>
       <c r="C22" t="inlineStr">
         <is>
-          <t>AZERO/2026/025/CON - AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 8 posti di Dirigente Medico nelle discipline di Medicina interna, Psichiatria, Farmacologia e tossicologia clinica, Organizzazione dei servizi sanitaria di base, a tempo pieno, indeterminato ed a rapporto esclusivo da collocare presso i Servizi per le Dipendenze - Ser.D._ Bando n. AZERO/2026/025/CON</t>
+          <t>Avviso di procedure selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un medico con funzioni di Medico Autorizzato per la sorveglianza dei lavoratori esposti al rischio da radiazioni ionizzanti - Bando n. 55/2026</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>05/06/2026 00:00</t>
+          <t>03/06/2026 00:00</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>04/06/2031 00:00</t>
+          <t>02/06/2036 00:00</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>06/07/2026 18:00</t>
+          <t>08/06/2026 23:59</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr"/>
       <c r="R22" t="inlineStr"/>
       <c r="S22" t="inlineStr"/>
       <c r="T22" t="inlineStr"/>
       <c r="U22" t="inlineStr"/>
       <c r="X22" t="n">
         <v>0</v>
       </c>
       <c r="Y22" t="n">
         <v>0</v>
       </c>
       <c r="Z22" t="n">
         <v>0</v>
       </c>
       <c r="AA22" t="n">
         <v>0</v>
       </c>
       <c r="AB22" t="n">
         <v>0</v>
       </c>
       <c r="AD22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE22" t="n">
         <v>0</v>
       </c>
       <c r="AF22" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG22" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="AH22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>55/2026</t>
+          <t>53/2026</t>
         </is>
       </c>
       <c r="B23" t="inlineStr"/>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Avviso di procedure selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un medico con funzioni di Medico Autorizzato per la sorveglianza dei lavoratori esposti al rischio da radiazioni ionizzanti - Bando n. 55/2026</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) “Gestione della logistica di magazzino con particolare riferimento all’ambito dei dispositivi medici” afferente alla U.O.C. Farmacia del Presidio Ospedaliero Bassano - Bando n. 53/2026</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E23" t="inlineStr"/>
       <c r="F23" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>FARMACISTA</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>03/06/2026 00:00</t>
+          <t>01/06/2026 00:00</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>02/06/2036 00:00</t>
+          <t>01/06/2036 00:00</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>08/06/2026 23:59</t>
+          <t>16/06/2026 23:59</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr"/>
       <c r="R23" t="inlineStr"/>
       <c r="S23" t="inlineStr"/>
       <c r="T23" t="inlineStr"/>
       <c r="U23" t="inlineStr"/>
       <c r="X23" t="n">
         <v>0</v>
       </c>
       <c r="Y23" t="n">
         <v>0</v>
       </c>
       <c r="Z23" t="n">
         <v>0</v>
       </c>
       <c r="AA23" t="n">
         <v>0</v>
       </c>
       <c r="AB23" t="n">
         <v>0</v>
       </c>
       <c r="AD23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE23" t="n">
         <v>0</v>
       </c>
       <c r="AF23" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezioni interne per il personale dipendente - dirigenza</t>
         </is>
       </c>
       <c r="AG23" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AH23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>53/2026</t>
+          <t>52/2026</t>
         </is>
       </c>
       <c r="B24" t="inlineStr"/>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) “Gestione della logistica di magazzino con particolare riferimento all’ambito dei dispositivi medici” afferente alla U.O.C. Farmacia del Presidio Ospedaliero Bassano - Bando n. 53/2026</t>
+          <t>AVVISO INTERNO PER L’INDIVIDUAZIONE DEL DIRIGENTE DEI RUOLI PROFESSIONALE, TECNICO ED AMMINISTRATIVO CUI AFFIDARE A TEMPO DETERMINATO LA DIREZIONE DELLA U.O.C. “SERVIZI SOCIALI E SOCIO SANITARI” DI CUI ALL’ATTO AZIENDALE ULSS N. 7 “PEDEMONTANA” CON DELIBERAZIONE DEL DIRETTORE GENERALE N. 1004 DEL 30.05.2025 BANDO N. 52 /2026.</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Dirigenti</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>FARMACISTA</t>
+          <t>Dirigenti dei ruoli professionale, tecnico e amministrativo</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>01/06/2026 00:00</t>
+          <t>26/05/2026 12:00</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>01/06/2036 00:00</t>
+          <t>25/05/2036 12:00</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>16/06/2026 23:59</t>
+          <t>05/06/2026 23:59</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr"/>
       <c r="R24" t="inlineStr"/>
       <c r="S24" t="inlineStr"/>
       <c r="T24" t="inlineStr"/>
       <c r="U24" t="inlineStr"/>
       <c r="X24" t="n">
         <v>0</v>
       </c>
       <c r="Y24" t="n">
         <v>0</v>
       </c>
       <c r="Z24" t="n">
         <v>0</v>
@@ -2696,88 +2694,88 @@
         <v>0</v>
       </c>
       <c r="AD24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE24" t="n">
         <v>0</v>
       </c>
       <c r="AF24" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - dirigenza</t>
         </is>
       </c>
       <c r="AG24" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AH24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>52/2026</t>
+          <t>51/2026</t>
         </is>
       </c>
       <c r="B25" t="inlineStr"/>
       <c r="C25" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER L’INDIVIDUAZIONE DEL DIRIGENTE DEI RUOLI PROFESSIONALE, TECNICO ED AMMINISTRATIVO CUI AFFIDARE A TEMPO DETERMINATO LA DIREZIONE DELLA U.O.C. “SERVIZI SOCIALI E SOCIO SANITARI” DI CUI ALL’ATTO AZIENDALE ULSS N. 7 “PEDEMONTANA” CON DELIBERAZIONE DEL DIRETTORE GENERALE N. 1004 DEL 30.05.2025 BANDO N. 52 /2026.</t>
+          <t>AVVISO INTERNO PER IL CONFERIMENTO DI Nr. 1 INCARICO DI NATURA PROFESSIONALE, A TEMPO DETERMINATO DI DURATA QUINQUENNALE DI ALTA SPECIALIZZAZIONE CONSOLIDATO (CODICE C1) “TERAPIA SEMINTENSIVA MEDICA: ATTIVITA’ CLINICA E DI RICERCA” AFFERENTE ALLA U.O.S.D. MEDICINA D’URGENZA DEL PRESIDIO OSPEDALIERO SANTORSO BANDO NR. 51/2026.</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E25" t="inlineStr"/>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Dirigenti</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Dirigenti dei ruoli professionale, tecnico e amministrativo</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>26/05/2026 12:00</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>25/05/2036 12:00</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>05/06/2026 23:59</t>
+          <t>10/06/2026 23:59</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr"/>
       <c r="R25" t="inlineStr"/>
       <c r="S25" t="inlineStr"/>
       <c r="T25" t="inlineStr"/>
       <c r="U25" t="inlineStr"/>
       <c r="X25" t="n">
         <v>0</v>
       </c>
       <c r="Y25" t="n">
         <v>0</v>
       </c>
       <c r="Z25" t="n">
         <v>0</v>
@@ -2789,150 +2787,150 @@
         <v>0</v>
       </c>
       <c r="AD25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE25" t="n">
         <v>0</v>
       </c>
       <c r="AF25" t="inlineStr">
         <is>
           <t>Selezioni interne per il personale dipendente - dirigenza</t>
         </is>
       </c>
       <c r="AG25" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AH25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>51/2026</t>
+          <t>48/2026</t>
         </is>
       </c>
       <c r="B26" t="inlineStr"/>
       <c r="C26" t="inlineStr">
         <is>
-          <t>AVVISO INTERNO PER IL CONFERIMENTO DI Nr. 1 INCARICO DI NATURA PROFESSIONALE, A TEMPO DETERMINATO DI DURATA QUINQUENNALE DI ALTA SPECIALIZZAZIONE CONSOLIDATO (CODICE C1) “TERAPIA SEMINTENSIVA MEDICA: ATTIVITA’ CLINICA E DI RICERCA” AFFERENTE ALLA U.O.S.D. MEDICINA D’URGENZA DEL PRESIDIO OSPEDALIERO SANTORSO BANDO NR. 51/2026.</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un Esperto Social Media Manager, graphic designer e content creator per la gestione dei social aziendali - Bando n. 48/2026</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Lavoro autonomo-Lavoro autonomo</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>26/05/2026 12:00</t>
+          <t>18/05/2026 00:00</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>25/05/2036 12:00</t>
+          <t>17/05/2036 00:00</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>10/06/2026 23:59</t>
+          <t>28/05/2026 23:59</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr"/>
       <c r="R26" t="inlineStr"/>
       <c r="S26" t="inlineStr"/>
       <c r="T26" t="inlineStr"/>
       <c r="U26" t="inlineStr"/>
       <c r="X26" t="n">
         <v>0</v>
       </c>
       <c r="Y26" t="n">
         <v>0</v>
       </c>
       <c r="Z26" t="n">
         <v>0</v>
       </c>
       <c r="AA26" t="n">
         <v>0</v>
       </c>
       <c r="AB26" t="n">
         <v>0</v>
       </c>
       <c r="AD26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE26" t="n">
         <v>0</v>
       </c>
       <c r="AF26" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - dirigenza</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG26" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="AH26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>49/2026</t>
+          <t>50/2026</t>
         </is>
       </c>
       <c r="B27" t="inlineStr"/>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a medici chirurghi da assegnare ai servizi di Medicina Trasfusionale dell’Azienda ULSS 7 Pedemontana - Bando n. 49/2026</t>
+          <t>Avviso di procedure selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un medico con funzioni di Medico Autorizzato per la sorveglianza dei lavoratori esposti al rischio da radiazioni ionizzanti - Bando n. 50/2026</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr">
         <is>
           <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>MEDICO</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>18/05/2026 00:00</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
@@ -2975,624 +2973,586 @@
         <v>0</v>
       </c>
       <c r="AD27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE27" t="n">
         <v>0</v>
       </c>
       <c r="AF27" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG27" t="inlineStr">
         <is>
           <t>Lavoro autonomo</t>
         </is>
       </c>
       <c r="AH27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>48/2026</t>
+          <t>AZERO/2026/016/CON</t>
         </is>
       </c>
       <c r="B28" t="inlineStr"/>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un Esperto Social Media Manager, graphic designer e content creator per la gestione dei social aziendali - Bando n. 48/2026</t>
+          <t>AZERO/2026/016/CON - AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 8 posti di Dirigente Medico nella disciplina di Anatomia Patologica, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2026/016/CON</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Lavoro autonomo-Lavoro autonomo</t>
+          <t>Dirigenza Area Sanità-Sanitario</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>MEDICO</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>18/05/2026 00:00</t>
+          <t>09/05/2026 00:00</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>17/05/2036 00:00</t>
+          <t>09/05/2036 00:00</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>28/05/2026 23:59</t>
+          <t>08/06/2026 18:00</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr"/>
       <c r="R28" t="inlineStr"/>
       <c r="S28" t="inlineStr"/>
       <c r="T28" t="inlineStr"/>
       <c r="U28" t="inlineStr"/>
       <c r="X28" t="n">
         <v>0</v>
       </c>
       <c r="Y28" t="n">
         <v>0</v>
       </c>
       <c r="Z28" t="n">
         <v>0</v>
       </c>
       <c r="AA28" t="n">
         <v>0</v>
       </c>
       <c r="AB28" t="n">
         <v>0</v>
       </c>
       <c r="AD28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE28" t="n">
         <v>0</v>
       </c>
       <c r="AF28" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG28" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Tempo indeterminato</t>
         </is>
       </c>
       <c r="AH28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>50/2026</t>
+          <t>45/2026</t>
         </is>
       </c>
       <c r="B29" t="inlineStr"/>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Avviso di procedure selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un medico con funzioni di Medico Autorizzato per la sorveglianza dei lavoratori esposti al rischio da radiazioni ionizzanti - Bando n. 50/2026</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento dell’incarichi di funzione organizzativa con funzione di coordinamento “Coordinamento Poliambulatori Ospedalieri Santorso” afferente alla U.O.C. Direzione Medica Santorso per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari - Infermiere. Bando n. 45/2026.</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>18/05/2026 00:00</t>
+          <t>04/05/2026 12:00</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>17/05/2036 00:00</t>
+          <t>19/05/2036 12:00</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>28/05/2026 23:59</t>
+          <t>19/05/2026 12:00</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr"/>
       <c r="R29" t="inlineStr"/>
       <c r="S29" t="inlineStr"/>
       <c r="T29" t="inlineStr"/>
       <c r="U29" t="inlineStr"/>
       <c r="X29" t="n">
         <v>0</v>
       </c>
       <c r="Y29" t="n">
         <v>0</v>
       </c>
       <c r="Z29" t="n">
         <v>0</v>
       </c>
       <c r="AA29" t="n">
         <v>0</v>
       </c>
       <c r="AB29" t="n">
         <v>0</v>
       </c>
       <c r="AD29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE29" t="n">
         <v>0</v>
       </c>
       <c r="AF29" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="AG29" t="inlineStr">
         <is>
-          <t>Lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AH29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>AZERO/2026/016/CON</t>
+          <t>44/2026</t>
         </is>
       </c>
       <c r="B30" t="inlineStr"/>
       <c r="C30" t="inlineStr">
         <is>
-          <t>AZERO/2026/016/CON - AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 8 posti di Dirigente Medico nella disciplina di Anatomia Patologica, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2026/016/CON</t>
+          <t>Avviso interno per incarico di funzione organizzativa con funzione di coordinamento "Coordinamento attività specialistica distrettuale D2" all’interno della U.O.S.D. Assistenza specialistica Distretto 2 Alto Vicentino per il personale del ruolo sanitario dell’area dei professionisti della salute e dei funzionari – Infermiere- Bando n. 44/2026</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Dirigenza Area Sanità-Sanitario</t>
+          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>MEDICO</t>
+          <t>INFERMIERE</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>09/05/2026 00:00</t>
+          <t>04/05/2026 12:00</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>09/05/2036 00:00</t>
+          <t>19/05/2036 12:00</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>08/06/2026 18:00</t>
+          <t>19/05/2026 23:59</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr"/>
       <c r="R30" t="inlineStr"/>
       <c r="S30" t="inlineStr"/>
       <c r="T30" t="inlineStr"/>
       <c r="U30" t="inlineStr"/>
       <c r="X30" t="n">
         <v>0</v>
       </c>
       <c r="Y30" t="n">
         <v>0</v>
       </c>
       <c r="Z30" t="n">
         <v>0</v>
       </c>
       <c r="AA30" t="n">
         <v>0</v>
       </c>
       <c r="AB30" t="n">
         <v>0</v>
       </c>
       <c r="AD30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AE30" t="n">
         <v>0</v>
       </c>
       <c r="AF30" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Selezioni interne per il personale dipendente - comparto</t>
         </is>
       </c>
       <c r="AG30" t="inlineStr">
         <is>
-          <t>Tempo indeterminato</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AH30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>44/2026</t>
+          <t>40/2026</t>
         </is>
       </c>
       <c r="B31" t="inlineStr"/>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Avviso interno per incarico di funzione organizzativa con funzione di coordinamento "Coordinamento attività specialistica distrettuale D2" all’interno della U.O.S.D. Assistenza specialistica Distretto 2 Alto Vicentino per il personale del ruolo sanitario dell’area dei professionisti della salute e dei funzionari – Infermiere- Bando n. 44/2026</t>
+          <t xml:space="preserve">AVVISO INTERNO PER L’INDIVIDUAZIONE DEL DIRIGENTE DEL RUOLO PROFESSIONALE CUI AFFIDARE A TEMPO DETERMINATO LA DIREZIONE DELLA U.O.C. “SERVIZI TECNICI E PATRIMONIALI” di cui All’Atto Aziendale ULSS n. 7 “Pedemontana” approvato con deliberazione del Direttore Generale n. 1004 del 30.05.2025. BANDO n. 40/2026.
+</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E31" t="inlineStr"/>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>DIRIGENTE INGEGNERE</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>INFERMIERE</t>
+          <t>Dirigente Ingegnere</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>04/05/2026 12:00</t>
+          <t>15/04/2026 00:00</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>19/05/2036 12:00</t>
+          <t>15/04/2032 00:00</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>19/05/2026 23:59</t>
+          <t>27/04/2026 23:59</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr"/>
       <c r="R31" t="inlineStr"/>
       <c r="S31" t="inlineStr"/>
       <c r="T31" t="inlineStr"/>
       <c r="U31" t="inlineStr"/>
-      <c r="X31" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AD31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AE31" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AF31" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG31" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
-      <c r="AH31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>45/2026</t>
+          <t>39/2026</t>
         </is>
       </c>
       <c r="B32" t="inlineStr"/>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento dell’incarichi di funzione organizzativa con funzione di coordinamento “Coordinamento Poliambulatori Ospedalieri Santorso” afferente alla U.O.C. Direzione Medica Santorso per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari - Infermiere. Bando n. 45/2026.</t>
+          <t xml:space="preserve">AVVISO INTERNO PER L’INDIVIDUAZIONE DEL DIRIGENTE DEL RUOLO AMMINISTRATIVO CUI AFFIDARE A TEMPO DETERMINATO LA DIREZIONE DELLA U.O.C. “CONTABILITA’ E BILANCIO” di cui All’Atto Aziendale ULSS n. 7 “Pedemontana” con deliberazione del Direttore Generale n. 1004 del 30.05.2025. BANDO n. 39/2026
+</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Area dei professionisti della salute e dei funzionari-Sanitario</t>
+          <t>DIRIGENTE AMMINISTRATIVO</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>INFERMIERE</t>
+          <t>Dirigente Amministrativo</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>04/05/2026 12:00</t>
+          <t>15/04/2026 00:00</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>19/05/2036 12:00</t>
+          <t>15/04/2032 00:00</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>19/05/2026 12:00</t>
+          <t>27/04/2026 23:59</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr"/>
       <c r="R32" t="inlineStr"/>
       <c r="S32" t="inlineStr"/>
       <c r="T32" t="inlineStr"/>
       <c r="U32" t="inlineStr"/>
-      <c r="X32" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AD32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AE32" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AF32" t="inlineStr">
         <is>
-          <t>Selezioni interne per il personale dipendente - comparto</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG32" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
-      <c r="AH32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>40/2026</t>
+          <t>36/2026</t>
         </is>
       </c>
       <c r="B33" t="inlineStr"/>
       <c r="C33" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO INTERNO PER L’INDIVIDUAZIONE DEL DIRIGENTE DEL RUOLO PROFESSIONALE CUI AFFIDARE A TEMPO DETERMINATO LA DIREZIONE DELLA U.O.C. “SERVIZI TECNICI E PATRIMONIALI” di cui All’Atto Aziendale ULSS n. 7 “Pedemontana” approvato con deliberazione del Direttore Generale n. 1004 del 30.05.2025. BANDO n. 40/2026.
-</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di alta specializzazione consolidato (codice C1) “Referente per la diagnosi prenatale” afferente alla U.O.C. Ostetricia e Ginecologia del Presidio Ospedaliero Santorso - Bando n. 36/2026</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr">
         <is>
-          <t>DIRIGENTE INGEGNERE</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Dirigente Ingegnere</t>
+          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>15/04/2026 00:00</t>
+          <t>10/04/2026 00:00</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>15/04/2032 00:00</t>
+          <t>10/04/2032 00:00</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>27/04/2026 23:59</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr"/>
       <c r="R33" t="inlineStr"/>
       <c r="S33" t="inlineStr"/>
       <c r="T33" t="inlineStr"/>
       <c r="U33" t="inlineStr"/>
       <c r="AD33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF33" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG33" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>39/2026</t>
+          <t>37/2026</t>
         </is>
       </c>
       <c r="B34" t="inlineStr"/>
       <c r="C34" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO INTERNO PER L’INDIVIDUAZIONE DEL DIRIGENTE DEL RUOLO AMMINISTRATIVO CUI AFFIDARE A TEMPO DETERMINATO LA DIREZIONE DELLA U.O.C. “CONTABILITA’ E BILANCIO” di cui All’Atto Aziendale ULSS n. 7 “Pedemontana” con deliberazione del Direttore Generale n. 1004 del 30.05.2025. BANDO n. 39/2026
-</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di alta specializzazione consolidato (codice C1) “Referente per la chirurgia ginecologica miniinvasiva” afferente alla U.O.C. Ostetricia e Ginecologia del Presidio Ospedaliero Santorso - Bando n. 37/2026</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr">
         <is>
-          <t>DIRIGENTE AMMINISTRATIVO</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo</t>
+          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>15/04/2026 00:00</t>
+          <t>10/04/2026 00:00</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>15/04/2032 00:00</t>
+          <t>10/04/2032 00:00</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>27/04/2026 23:59</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr"/>
       <c r="R34" t="inlineStr"/>
       <c r="S34" t="inlineStr"/>
       <c r="T34" t="inlineStr"/>
       <c r="U34" t="inlineStr"/>
       <c r="AD34" t="inlineStr">
         <is>
           <t>No</t>
@@ -3664,353 +3624,353 @@
       </c>
       <c r="Q35" t="inlineStr"/>
       <c r="R35" t="inlineStr"/>
       <c r="S35" t="inlineStr"/>
       <c r="T35" t="inlineStr"/>
       <c r="U35" t="inlineStr"/>
       <c r="AD35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF35" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG35" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>37/2026</t>
+          <t>33/2026</t>
         </is>
       </c>
       <c r="B36" t="inlineStr"/>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di alta specializzazione consolidato (codice C1) “Referente per la chirurgia ginecologica miniinvasiva” afferente alla U.O.C. Ostetricia e Ginecologia del Presidio Ospedaliero Santorso - Bando n. 37/2026</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Altissima Professionalità quale articolazione interna di unità operativa complessa (Codice CC) afferente alla U.O.C. Anestesia e Rianimazione del Presidio Ospedaliero Bassano - Bando n. 33/2026</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E36" t="inlineStr"/>
       <c r="F36" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
+          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>10/04/2026 00:00</t>
+          <t>23/03/2026 00:00</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>10/04/2032 00:00</t>
+          <t>23/03/2032 00:00</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>27/04/2026 23:59</t>
+          <t>07/04/2026 23:59</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr"/>
       <c r="R36" t="inlineStr"/>
       <c r="S36" t="inlineStr"/>
       <c r="T36" t="inlineStr"/>
       <c r="U36" t="inlineStr"/>
       <c r="AD36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF36" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG36" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>36/2026</t>
+          <t>34/2026</t>
         </is>
       </c>
       <c r="B37" t="inlineStr"/>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di alta specializzazione consolidato (codice C1) “Referente per la diagnosi prenatale” afferente alla U.O.C. Ostetricia e Ginecologia del Presidio Ospedaliero Santorso - Bando n. 36/2026</t>
+          <t>Avviso interno per il conferimento di nr. 2 incarichi di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (Codice C1) afferente alla U.O.C. Anestesia e Rianimazione del Presidio Ospedaliero Bassano - Bando n. 34/2026</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E37" t="inlineStr"/>
       <c r="F37" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
+          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>10/04/2026 00:00</t>
+          <t>23/03/2026 00:00</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>10/04/2032 00:00</t>
+          <t>23/03/2032 00:00</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>27/04/2026 23:59</t>
+          <t>07/04/2026 23:59</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr"/>
       <c r="R37" t="inlineStr"/>
       <c r="S37" t="inlineStr"/>
       <c r="T37" t="inlineStr"/>
       <c r="U37" t="inlineStr"/>
       <c r="AD37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF37" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG37" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>34/2026</t>
+          <t>26/2026</t>
         </is>
       </c>
       <c r="B38" t="inlineStr"/>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 2 incarichi di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (Codice C1) afferente alla U.O.C. Anestesia e Rianimazione del Presidio Ospedaliero Bassano - Bando n. 34/2026</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (Codice C1) “Gestione delle malattie rare ematologiche” afferente alla U.O.C. Oncoematologia del Presidio Ospedaliero Bassano - Bando n. 26/2026</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E38" t="inlineStr"/>
       <c r="F38" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
+          <t>Disciplina EMATOLOGIA</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>23/03/2026 00:00</t>
+          <t>02/03/2026 00:00</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>23/03/2032 00:00</t>
+          <t>02/03/2032 00:00</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>07/04/2026 23:59</t>
+          <t>17/03/2026 23:59</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr"/>
       <c r="R38" t="inlineStr"/>
       <c r="S38" t="inlineStr"/>
       <c r="T38" t="inlineStr"/>
       <c r="U38" t="inlineStr"/>
       <c r="AD38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF38" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG38" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>33/2026</t>
+          <t>27/2026</t>
         </is>
       </c>
       <c r="B39" t="inlineStr"/>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Altissima Professionalità quale articolazione interna di unità operativa complessa (Codice CC) afferente alla U.O.C. Anestesia e Rianimazione del Presidio Ospedaliero Bassano - Bando n. 33/2026</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità quale articolazione interna di Unità Operativa Complessa (Codice CC) “Galenica tradizionale, avanzata e UFA” afferente alla U.O.C. Farmacia del Presidio Ospedaliero Bassano – Sede di lavoro P.O. Santorso - Bando n. 27/2026</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E39" t="inlineStr"/>
       <c r="F39" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>FARMACISTI</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
+          <t>Disciplina FARMACIA OSPEDALIERA</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>23/03/2026 00:00</t>
+          <t>02/03/2026 00:00</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>23/03/2032 00:00</t>
+          <t>02/03/2032 00:00</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>07/04/2026 23:59</t>
+          <t>17/03/2026 23:59</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr"/>
       <c r="R39" t="inlineStr"/>
       <c r="S39" t="inlineStr"/>
       <c r="T39" t="inlineStr"/>
       <c r="U39" t="inlineStr"/>
       <c r="AD39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF39" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG39" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>29/2026</t>
+          <t>28/2026</t>
         </is>
       </c>
       <c r="B40" t="inlineStr"/>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Natura Professionale Consolidata (Codice C3) afferente all’Unità Operativa Complessa di Medicina Generale Bassano - Bando n. 29/2026</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (Codice C1) “Referente attività di Day Service – Ambulatorio internistico” afferente alla U.O.C. Medicina Generale Asiago - Bando n. 28/2026</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E40" t="inlineStr"/>
       <c r="F40" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Disciplina MEDICINA INTERNA</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>02/03/2026 00:00</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
@@ -4034,57 +3994,57 @@
       </c>
       <c r="Q40" t="inlineStr"/>
       <c r="R40" t="inlineStr"/>
       <c r="S40" t="inlineStr"/>
       <c r="T40" t="inlineStr"/>
       <c r="U40" t="inlineStr"/>
       <c r="AD40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF40" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG40" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>28/2026</t>
+          <t>29/2026</t>
         </is>
       </c>
       <c r="B41" t="inlineStr"/>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (Codice C1) “Referente attività di Day Service – Ambulatorio internistico” afferente alla U.O.C. Medicina Generale Asiago - Bando n. 28/2026</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Natura Professionale Consolidata (Codice C3) afferente all’Unità Operativa Complessa di Medicina Generale Bassano - Bando n. 29/2026</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E41" t="inlineStr"/>
       <c r="F41" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Disciplina MEDICINA INTERNA</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>02/03/2026 00:00</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
@@ -4108,221 +4068,221 @@
       </c>
       <c r="Q41" t="inlineStr"/>
       <c r="R41" t="inlineStr"/>
       <c r="S41" t="inlineStr"/>
       <c r="T41" t="inlineStr"/>
       <c r="U41" t="inlineStr"/>
       <c r="AD41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF41" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG41" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>27/2026</t>
+          <t>23/2026</t>
         </is>
       </c>
       <c r="B42" t="inlineStr"/>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità quale articolazione interna di Unità Operativa Complessa (Codice CC) “Galenica tradizionale, avanzata e UFA” afferente alla U.O.C. Farmacia del Presidio Ospedaliero Bassano – Sede di lavoro P.O. Santorso - Bando n. 27/2026</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (Codice C2) “Diagnostica delle patologie autoimmuni” afferente alla U.O.C. Medicina di Laboratorio Sede di lavoro: P.O. Santorso - Bando n. 23/2026</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E42" t="inlineStr"/>
       <c r="F42" t="inlineStr">
         <is>
-          <t>FARMACISTI</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Disciplina FARMACIA OSPEDALIERA</t>
+          <t>Disciplina MICROBIOLOGIA E VIROLOGIA</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>02/03/2026 00:00</t>
+          <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>02/03/2032 00:00</t>
+          <t>23/02/2032 00:00</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>17/03/2026 23:59</t>
+          <t>10/03/2026 23:59</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr"/>
       <c r="R42" t="inlineStr"/>
       <c r="S42" t="inlineStr"/>
       <c r="T42" t="inlineStr"/>
       <c r="U42" t="inlineStr"/>
       <c r="AD42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF42" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG42" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>26/2026</t>
+          <t>21/2026</t>
         </is>
       </c>
       <c r="B43" t="inlineStr"/>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (Codice C1) “Gestione delle malattie rare ematologiche” afferente alla U.O.C. Oncoematologia del Presidio Ospedaliero Bassano - Bando n. 26/2026</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (Codice C2) “Diagnostica elettroforetica su matrici biologiche” afferente alla U.O.C. Medicina di Laboratorio Sede di lavoro: P.O. Bassano - Bando n. 21/2026</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E43" t="inlineStr"/>
       <c r="F43" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>BIOLOGI</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Disciplina EMATOLOGIA</t>
+          <t>Disciplina Biochimica Clinica</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>02/03/2026 00:00</t>
+          <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>02/03/2032 00:00</t>
+          <t>23/02/2032 00:00</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>17/03/2026 23:59</t>
+          <t>10/03/2026 23:59</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr"/>
       <c r="R43" t="inlineStr"/>
       <c r="S43" t="inlineStr"/>
       <c r="T43" t="inlineStr"/>
       <c r="U43" t="inlineStr"/>
       <c r="AD43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF43" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG43" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>25/2026</t>
+          <t>20/2026</t>
         </is>
       </c>
       <c r="B44" t="inlineStr"/>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità a valenza Dipartimentale (Codice CD) “Emergenze e Urgenze extra-ospedaliere e trasporti secondari: interazioni aziendali e sovra-aziendali” afferente alla U.O.C. Accettazione e Pronto Soccorso del Dipartimento Emergenza e Area Critica Presidio Ospedaliero Bassano - Bando n. 25/2026</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (Codice C1) “Oftalmologia Pediatrica” afferente alla U.O.C. Oculistica del Presidio Ospedaliero Bassano - Bando n. 20/2026</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E44" t="inlineStr"/>
       <c r="F44" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
+          <t>Disciplina OFTALMOLOGIA</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>23/02/2032 00:00</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>10/03/2026 23:59</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
           <t>No</t>
@@ -4330,73 +4290,73 @@
       </c>
       <c r="Q44" t="inlineStr"/>
       <c r="R44" t="inlineStr"/>
       <c r="S44" t="inlineStr"/>
       <c r="T44" t="inlineStr"/>
       <c r="U44" t="inlineStr"/>
       <c r="AD44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF44" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG44" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>24/2026</t>
+          <t>22/2026</t>
         </is>
       </c>
       <c r="B45" t="inlineStr"/>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (Codice C2) “Gestione del sistema qualità” afferente alla U.O.C. Medicina di Laboratorio Sede di lavoro: P.O. Bassano - Bando n. 24/2026</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (Codice C2) “Diagnostica delle coagulopatie” afferente alla U.O.C. Medicina di Laboratorio Sede di lavoro: P.O. Santorso- Bando n.22/2026</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E45" t="inlineStr"/>
       <c r="F45" t="inlineStr">
         <is>
-          <t>BIOLOGI</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Disciplina Patologia Clinica (Lab.An.Chim.-Clin. e Microb.)</t>
+          <t>Disciplina MICROBIOLOGIA E VIROLOGIA</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>23/02/2032 00:00</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>10/03/2026 23:59</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t>No</t>
@@ -4404,73 +4364,73 @@
       </c>
       <c r="Q45" t="inlineStr"/>
       <c r="R45" t="inlineStr"/>
       <c r="S45" t="inlineStr"/>
       <c r="T45" t="inlineStr"/>
       <c r="U45" t="inlineStr"/>
       <c r="AD45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF45" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG45" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>23/2026</t>
+          <t>25/2026</t>
         </is>
       </c>
       <c r="B46" t="inlineStr"/>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (Codice C2) “Diagnostica delle patologie autoimmuni” afferente alla U.O.C. Medicina di Laboratorio Sede di lavoro: P.O. Santorso - Bando n. 23/2026</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità a valenza Dipartimentale (Codice CD) “Emergenze e Urgenze extra-ospedaliere e trasporti secondari: interazioni aziendali e sovra-aziendali” afferente alla U.O.C. Accettazione e Pronto Soccorso del Dipartimento Emergenza e Area Critica Presidio Ospedaliero Bassano - Bando n. 25/2026</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E46" t="inlineStr"/>
       <c r="F46" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Disciplina MICROBIOLOGIA E VIROLOGIA</t>
+          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>23/02/2032 00:00</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>10/03/2026 23:59</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
           <t>No</t>
@@ -4478,73 +4438,73 @@
       </c>
       <c r="Q46" t="inlineStr"/>
       <c r="R46" t="inlineStr"/>
       <c r="S46" t="inlineStr"/>
       <c r="T46" t="inlineStr"/>
       <c r="U46" t="inlineStr"/>
       <c r="AD46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF46" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG46" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>22/2026</t>
+          <t>24/2026</t>
         </is>
       </c>
       <c r="B47" t="inlineStr"/>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (Codice C2) “Diagnostica delle coagulopatie” afferente alla U.O.C. Medicina di Laboratorio Sede di lavoro: P.O. Santorso- Bando n.22/2026</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (Codice C2) “Gestione del sistema qualità” afferente alla U.O.C. Medicina di Laboratorio Sede di lavoro: P.O. Bassano - Bando n. 24/2026</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E47" t="inlineStr"/>
       <c r="F47" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>BIOLOGI</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Disciplina MICROBIOLOGIA E VIROLOGIA</t>
+          <t>Disciplina Patologia Clinica (Lab.An.Chim.-Clin. e Microb.)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>23/02/2026 00:00</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>23/02/2032 00:00</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>10/03/2026 23:59</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
           <t>No</t>
@@ -4552,236 +4512,236 @@
       </c>
       <c r="Q47" t="inlineStr"/>
       <c r="R47" t="inlineStr"/>
       <c r="S47" t="inlineStr"/>
       <c r="T47" t="inlineStr"/>
       <c r="U47" t="inlineStr"/>
       <c r="AD47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF47" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG47" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>21/2026</t>
+          <t>16/2026</t>
         </is>
       </c>
       <c r="B48" t="inlineStr"/>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (Codice C2) “Diagnostica elettroforetica su matrici biologiche” afferente alla U.O.C. Medicina di Laboratorio Sede di lavoro: P.O. Bassano - Bando n. 21/2026</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (Codice C2) “Responsabile percorso clinico assistenziale dei malati in cure palliative” all’interno della U.O.C. Cure Palliative del Distretto 2 Alto Vicentino - Bando n.16/2026</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E48" t="inlineStr"/>
       <c r="F48" t="inlineStr">
         <is>
-          <t>BIOLOGI</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Disciplina Biochimica Clinica</t>
+          <t>Disciplina CURE PALLIATIVE</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>23/02/2026 00:00</t>
+          <t>13/02/2026 00:00</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>23/02/2032 00:00</t>
+          <t>13/02/2032 00:00</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>10/03/2026 23:59</t>
+          <t>02/03/2026 23:59</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr"/>
       <c r="R48" t="inlineStr"/>
       <c r="S48" t="inlineStr"/>
       <c r="T48" t="inlineStr"/>
       <c r="U48" t="inlineStr"/>
       <c r="AD48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF48" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG48" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>20/2026</t>
+          <t>11/2026</t>
         </is>
       </c>
       <c r="B49" t="inlineStr"/>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (Codice C1) “Oftalmologia Pediatrica” afferente alla U.O.C. Oculistica del Presidio Ospedaliero Bassano - Bando n. 20/2026</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (Codice C1) “Assistenza Protesica” afferente alla U.O.C. Assistenza Farmaceutica Territoriale del Distretto 1 Bassano - Bando n. 11/2026</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E49" t="inlineStr"/>
       <c r="F49" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>FARMACISTI</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Disciplina OFTALMOLOGIA</t>
+          <t>Disciplina Farmacia Ospedaliera e/o Farmacia Territoriale</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>23/02/2026 00:00</t>
+          <t>27/01/2026 00:00</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>23/02/2032 00:00</t>
+          <t>27/01/2032 00:00</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>10/03/2026 23:59</t>
+          <t>11/02/2026 23:59</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr"/>
       <c r="R49" t="inlineStr"/>
       <c r="S49" t="inlineStr"/>
       <c r="T49" t="inlineStr"/>
       <c r="U49" t="inlineStr"/>
       <c r="AD49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF49" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG49" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>16/2026</t>
+          <t>12/2026</t>
         </is>
       </c>
       <c r="B50" t="inlineStr"/>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (Codice C2) “Responsabile percorso clinico assistenziale dei malati in cure palliative” all’interno della U.O.C. Cure Palliative del Distretto 2 Alto Vicentino - Bando n.16/2026</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato, di durata quinquennale di Alta Specializzazione (IP) “Gestione rapporti con gli ambiti territoriali sociali (ATS)” afferente all’U.O.C. Servizi Sociali e Socio Sanitari - Bando n. 12/2026</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E50" t="inlineStr"/>
       <c r="F50" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>DIRIGENTE AMMINISTRATIVO</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Disciplina CURE PALLIATIVE</t>
+          <t>Dirigente Amministrativo</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>13/02/2026 00:00</t>
+          <t>27/01/2026 00:00</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>13/02/2032 00:00</t>
+          <t>27/01/2032 00:00</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>02/03/2026 23:59</t>
+          <t>11/02/2026 23:59</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr"/>
       <c r="R50" t="inlineStr"/>
       <c r="S50" t="inlineStr"/>
       <c r="T50" t="inlineStr"/>
       <c r="U50" t="inlineStr"/>
       <c r="AD50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF50" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
@@ -4848,552 +4808,552 @@
       </c>
       <c r="Q51" t="inlineStr"/>
       <c r="R51" t="inlineStr"/>
       <c r="S51" t="inlineStr"/>
       <c r="T51" t="inlineStr"/>
       <c r="U51" t="inlineStr"/>
       <c r="AD51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF51" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG51" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>12/2026</t>
+          <t>10/2026</t>
         </is>
       </c>
       <c r="B52" t="inlineStr"/>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato, di durata quinquennale di Alta Specializzazione (IP) “Gestione rapporti con gli ambiti territoriali sociali (ATS)” afferente all’U.O.C. Servizi Sociali e Socio Sanitari - Bando n. 12/2026</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento dell’incarico di funzione organizzativa “Sviluppo del Personale e Relazioni Sindacali” all’interno della U.O.C. Gestione Risorse Umane per il personale del ruolo amministrativo dell’Area dei Professionisti della Salute e dei Funzionari - Bando n. 10/2026</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E52" t="inlineStr"/>
-      <c r="F52" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>27/01/2026 00:00</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>27/01/2032 00:00</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>11/02/2026 23:59</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr"/>
       <c r="R52" t="inlineStr"/>
       <c r="S52" t="inlineStr"/>
       <c r="T52" t="inlineStr"/>
       <c r="U52" t="inlineStr"/>
       <c r="AD52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF52" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG52" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>11/2026</t>
+          <t>8/2026</t>
         </is>
       </c>
       <c r="B53" t="inlineStr"/>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (Codice C1) “Assistenza Protesica” afferente alla U.O.C. Assistenza Farmaceutica Territoriale del Distretto 1 Bassano - Bando n. 11/2026</t>
+          <t>Avviso di Mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e tempo indeterminato di DIRIGENTE INGEGNERE o DIRIGENTE ARCHITETTO da assegnare alla UOC Servizi Tecnici e Patrimoniali - Bando n. 8/2026</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E53" t="inlineStr"/>
       <c r="F53" t="inlineStr">
         <is>
-          <t>FARMACISTI</t>
+          <t>Dirigenti</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Disciplina Farmacia Ospedaliera e/o Farmacia Territoriale</t>
+          <t>Dirigente Ingegnere o Dirigente Architetto</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>27/01/2026 00:00</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>27/01/2032 00:00</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>11/02/2026 23:59</t>
+          <t>26/02/2026 23:59</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr"/>
       <c r="R53" t="inlineStr"/>
       <c r="S53" t="inlineStr"/>
       <c r="T53" t="inlineStr"/>
       <c r="U53" t="inlineStr"/>
       <c r="AD53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF53" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
       <c r="AG53" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>10/2026</t>
+          <t>108/2025</t>
         </is>
       </c>
       <c r="B54" t="inlineStr"/>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento dell’incarico di funzione organizzativa “Sviluppo del Personale e Relazioni Sindacali” all’interno della U.O.C. Gestione Risorse Umane per il personale del ruolo amministrativo dell’Area dei Professionisti della Salute e dei Funzionari - Bando n. 10/2026</t>
+          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Distretto 2 Alto Vicentino, profilo professionale: Medici – disciplina: Organizzazione dei servizi sanitari di base (Area di sanità pubblica)_Bando n. 108/2025</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E54" t="inlineStr"/>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>&lt;p class="MsoNormal"&gt;&lt;em&gt;&lt;span style="text-decoration: underline;"&gt;&lt;span style="font-size: 18pt;"&gt;&lt;strong&gt;&lt;span style="line-height: 107%;"&gt;AVVISO RIAPERTURA TERMINI &lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/span&gt;&lt;/em&gt;&lt;/p&gt;
+&lt;p class="MsoNormal"&gt;&lt;span style="font-size: 18pt; line-height: 107%;"&gt;I termini del presente bando sono stati riaperti.&lt;/span&gt;&lt;/p&gt;
+&lt;p class="MsoNormal"&gt;&lt;span style="font-size: 18pt; line-height: 107%;"&gt;Il nuovo bando e la relativa documentazione sono consultabili al seguente link &lt;a href="https://www.aulss7.veneto.it/avvisi-e-concorsi?id=1916" rel="nofollow"&gt;https://www.aulss7.veneto.it/avvisi-e-concorsi?id=1916&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>Direttore unità operativa complessa</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>Direttore</t>
+        </is>
+      </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>27/01/2026 00:00</t>
+          <t>26/01/2026 00:00</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>27/01/2032 00:00</t>
+          <t>26/01/2032 00:00</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>11/02/2026 23:59</t>
+          <t>23/02/2026 23:59</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr"/>
       <c r="R54" t="inlineStr"/>
       <c r="S54" t="inlineStr"/>
       <c r="T54" t="inlineStr"/>
       <c r="U54" t="inlineStr"/>
+      <c r="X54" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y54" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z54" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA54" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB54" t="n">
+        <v>0</v>
+      </c>
       <c r="AD54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AE54" t="n">
+        <v>0</v>
+      </c>
       <c r="AF54" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AG54" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
-[...1 lines deleted...]
-      </c>
+          <t>Avviso Direttore Struttura Complessa</t>
+        </is>
+      </c>
+      <c r="AH54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>8/2026</t>
+          <t>7/2026</t>
         </is>
       </c>
       <c r="B55" t="inlineStr"/>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità volontaria esterna per la copertura di n. 1 posto a tempo pieno e tempo indeterminato di DIRIGENTE INGEGNERE o DIRIGENTE ARCHITETTO da assegnare alla UOC Servizi Tecnici e Patrimoniali - Bando n. 8/2026</t>
+          <t>Avviso finalizzato all’acquisizione di manifestazioni di interesse per la nomina dell'organismo indipendente di valutazione della performance (OIV) per il triennio 2026-2029 (bando n. 7/2026).</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E55" t="inlineStr"/>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>&lt;h5&gt;È indetta la procedura per l'acquisizione di manifestazioni di interesse finalizzata alla nomina dell'organismo indipendente di valutazione della performance (OIV) dell'Azienda U.L.S.S. 7 Pedemontana, costituito in forma collegiale da tre componenti di cui uno con funzioni di presidente.&lt;/h5&gt;
+&lt;h5&gt;A pena di inammissibilità i candidati devono far pervenire la manifestazione di interesse esclusivamente attraverso il portale del reclutamento “InPA” mediante compilazione del format della candidatura nonché del proprio curriculum formativo e professionale presenti sul portale, previa registrazione e accesso mediante autenticazione con identità digitale SPID / CIE / CNS / eIDAS al seguente indirizzo: &lt;a style="color: #0563c1;" href="https://www.inpa.gov.it/#bandi-avvisi" target="_blank" rel="nofollow"&gt;https://www.inpa.gov.it/#bandi-avvisi&lt;/a&gt;&lt;/h5&gt;</t>
+        </is>
+      </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Dirigenti</t>
+          <t>Organismo indipendente di valutazione</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Dirigente Ingegnere o Dirigente Architetto</t>
+          <t>Componenti dell'organismo indipendente di valutazione</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>27/01/2026 00:00</t>
+          <t>22/01/2026 12:00</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>27/01/2032 00:00</t>
+          <t>22/01/2032 12:00</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>26/02/2026 23:59</t>
+          <t>12/02/2026 23:59</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr"/>
       <c r="R55" t="inlineStr"/>
       <c r="S55" t="inlineStr"/>
       <c r="T55" t="inlineStr"/>
       <c r="U55" t="inlineStr"/>
+      <c r="X55" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y55" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z55" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA55" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB55" t="n">
+        <v>0</v>
+      </c>
       <c r="AD55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="AE55" t="n">
+        <v>0</v>
+      </c>
       <c r="AF55" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
-[...6 lines deleted...]
-      </c>
+          <t>Avviso pubblico</t>
+        </is>
+      </c>
+      <c r="AG55" t="inlineStr"/>
+      <c r="AH55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>108/2025</t>
+          <t>5/2026</t>
         </is>
       </c>
       <c r="B56" t="inlineStr"/>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Distretto 2 Alto Vicentino, profilo professionale: Medici – disciplina: Organizzazione dei servizi sanitari di base (Area di sanità pubblica)_Bando n. 108/2025</t>
+          <t>Avviso interno per il conferimento di Nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (Codice C1) afferente alla U.O.C. Otorinolaringoiatria del Presidio Ospedaliero Bassano - Bando n. 5/2026</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
-[...5 lines deleted...]
-      </c>
+      <c r="E56" t="inlineStr"/>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Direttore unità operativa complessa</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Direttore</t>
+          <t>Disciplina OTORINOLARINGOIATRIA</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>26/01/2026 00:00</t>
+          <t>20/01/2026 00:00</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>26/01/2032 00:00</t>
+          <t>20/01/2032 00:00</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>23/02/2026 23:59</t>
+          <t>04/02/2026 23:59</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr"/>
       <c r="R56" t="inlineStr"/>
       <c r="S56" t="inlineStr"/>
       <c r="T56" t="inlineStr"/>
       <c r="U56" t="inlineStr"/>
-      <c r="X56" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AD56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AE56" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AF56" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG56" t="inlineStr">
         <is>
-          <t>Avviso Direttore Struttura Complessa</t>
-[...2 lines deleted...]
-      <c r="AH56" t="inlineStr"/>
+          <t>Selezione per il personale dipendente</t>
+        </is>
+      </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>7/2026</t>
+          <t>6/2026</t>
         </is>
       </c>
       <c r="B57" t="inlineStr"/>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Avviso finalizzato all’acquisizione di manifestazioni di interesse per la nomina dell'organismo indipendente di valutazione della performance (OIV) per il triennio 2026-2029 (bando n. 7/2026).</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Endoscopia Digestiva” – Codice B2 afferente strutturalmente alla U.O.C. Gastroenterologia del Presidio Ospedaliero Bassano - Bando n. 6/2026</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E57" t="inlineStr">
-[...4 lines deleted...]
-      </c>
+      <c r="E57" t="inlineStr"/>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Organismo indipendente di valutazione</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Componenti dell'organismo indipendente di valutazione</t>
+          <t>Disciplina GASTROENTEROLOGIA</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>22/01/2026 12:00</t>
+          <t>20/01/2026 00:00</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>22/01/2032 12:00</t>
+          <t>20/01/2032 00:00</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>12/02/2026 23:59</t>
+          <t>04/02/2026 23:59</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr"/>
       <c r="R57" t="inlineStr"/>
       <c r="S57" t="inlineStr"/>
       <c r="T57" t="inlineStr"/>
       <c r="U57" t="inlineStr"/>
-      <c r="X57" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="AD57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AE57" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AF57" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
-[...3 lines deleted...]
-      <c r="AH57" t="inlineStr"/>
+          <t>Selezione per il personale dipendente</t>
+        </is>
+      </c>
+      <c r="AG57" t="inlineStr">
+        <is>
+          <t>Selezione per il personale dipendente</t>
+        </is>
+      </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>5/2026</t>
+          <t>4/2026</t>
         </is>
       </c>
       <c r="B58" t="inlineStr"/>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di Nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (Codice C1) afferente alla U.O.C. Otorinolaringoiatria del Presidio Ospedaliero Bassano - Bando n. 5/2026</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Angiologia” – Codice B2 afferente strutturalmente alla U.O.C. Medicina Generale del Presidio Ospedaliero Bassano- Bando n. 4/2026</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E58" t="inlineStr"/>
       <c r="F58" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Disciplina OTORINOLARINGOIATRIA</t>
+          <t>Disciplina MEDICINA INTERNA</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>20/01/2026 00:00</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>20/01/2032 00:00</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>04/02/2026 23:59</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
           <t>No</t>
@@ -5401,353 +5361,353 @@
       </c>
       <c r="Q58" t="inlineStr"/>
       <c r="R58" t="inlineStr"/>
       <c r="S58" t="inlineStr"/>
       <c r="T58" t="inlineStr"/>
       <c r="U58" t="inlineStr"/>
       <c r="AD58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF58" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG58" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>4/2026</t>
+          <t>3/2026</t>
         </is>
       </c>
       <c r="B59" t="inlineStr"/>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Angiologia” – Codice B2 afferente strutturalmente alla U.O.C. Medicina Generale del Presidio Ospedaliero Bassano- Bando n. 4/2026</t>
+          <t>Avviso interno per il conferimento di Nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (Codice C1) “Dermatochirurgia Oncologia del Distretto Testa-Collo” afferente alla U.O.S.D. Chirurgia Maxillo Facciale del Presidio Ospedaliero Bassano - Bando n. 3/2026</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E59" t="inlineStr"/>
       <c r="F59" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA INTERNA</t>
+          <t>Disciplina CHIRURGIA MAXILLO FACCIALE</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>20/01/2026 00:00</t>
+          <t>13/01/2026 00:00</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>20/01/2032 00:00</t>
+          <t>13/01/2032 00:00</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>04/02/2026 23:59</t>
+          <t>28/01/2026 23:59</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr"/>
       <c r="R59" t="inlineStr"/>
       <c r="S59" t="inlineStr"/>
       <c r="T59" t="inlineStr"/>
       <c r="U59" t="inlineStr"/>
       <c r="AD59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF59" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG59" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>6/2026</t>
+          <t>2/2026</t>
         </is>
       </c>
       <c r="B60" t="inlineStr"/>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Endoscopia Digestiva” – Codice B2 afferente strutturalmente alla U.O.C. Gastroenterologia del Presidio Ospedaliero Bassano - Bando n. 6/2026</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di responsabile della Unità Operativa Semplice “Integrazione Ospedale-Territorio in Ambito Montano” – Codice B2 afferente strutturalmente alla U.O.C. Medicina Generale Asiago. Bando 2/2026.</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E60" t="inlineStr"/>
       <c r="F60" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Disciplina GASTROENTEROLOGIA</t>
+          <t>Disciplina MEDICINA INTERNA</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>20/01/2026 00:00</t>
+          <t>13/01/2026 00:00</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>20/01/2032 00:00</t>
+          <t>13/01/2032 00:00</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>04/02/2026 23:59</t>
+          <t>28/01/2026 23:59</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr"/>
       <c r="R60" t="inlineStr"/>
       <c r="S60" t="inlineStr"/>
       <c r="T60" t="inlineStr"/>
       <c r="U60" t="inlineStr"/>
       <c r="AD60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF60" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG60" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>2/2026</t>
+          <t>114/2025</t>
         </is>
       </c>
       <c r="B61" t="inlineStr"/>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di responsabile della Unità Operativa Semplice “Integrazione Ospedale-Territorio in Ambito Montano” – Codice B2 afferente strutturalmente alla U.O.C. Medicina Generale Asiago. Bando 2/2026.</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarichi di funzione professionale “Referente prevenzione infezioni ospedaliere D1” “Referente prevenzione infezioni ospedaliere D2” all’interno delle UU.OO.CC. Direzione Medica Bassano e Direzione Medica Santorso per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari - Infermiere. Bando 114/2025.</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E61" t="inlineStr"/>
       <c r="F61" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA INTERNA</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>13/01/2026 00:00</t>
+          <t>07/01/2026 00:00</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>13/01/2032 00:00</t>
+          <t>07/01/2032 00:00</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>28/01/2026 23:59</t>
+          <t>22/01/2026 23:59</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr"/>
       <c r="R61" t="inlineStr"/>
       <c r="S61" t="inlineStr"/>
       <c r="T61" t="inlineStr"/>
       <c r="U61" t="inlineStr"/>
       <c r="AD61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF61" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG61" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>3/2026</t>
+          <t>112/2025</t>
         </is>
       </c>
       <c r="B62" t="inlineStr"/>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di Nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (Codice C1) “Dermatochirurgia Oncologia del Distretto Testa-Collo” afferente alla U.O.S.D. Chirurgia Maxillo Facciale del Presidio Ospedaliero Bassano - Bando n. 3/2026</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento “Coordinamento Ortopedia Santorso” all’interno della U.O.C. Ortopedia e Traumatologia Santorso per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari - Infermiere. Bando 112/2025</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E62" t="inlineStr"/>
       <c r="F62" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Disciplina CHIRURGIA MAXILLO FACCIALE</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>13/01/2026 00:00</t>
+          <t>07/01/2026 00:00</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>13/01/2032 00:00</t>
+          <t>07/01/2032 00:00</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>28/01/2026 23:59</t>
+          <t>22/01/2026 23:59</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr"/>
       <c r="R62" t="inlineStr"/>
       <c r="S62" t="inlineStr"/>
       <c r="T62" t="inlineStr"/>
       <c r="U62" t="inlineStr"/>
       <c r="AD62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF62" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG62" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>114/2025</t>
+          <t>113/2025</t>
         </is>
       </c>
       <c r="B63" t="inlineStr"/>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarichi di funzione professionale “Referente prevenzione infezioni ospedaliere D1” “Referente prevenzione infezioni ospedaliere D2” all’interno delle UU.OO.CC. Direzione Medica Bassano e Direzione Medica Santorso per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari - Infermiere. Bando 114/2025.</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di funzione professionale “Infermiere accessi vascolari D1” afferente alla U.O.C. Direzione delle Professioni Sanitarie per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari - Infermiere. Bando 113/2025.</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E63" t="inlineStr"/>
       <c r="F63" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>07/01/2026 00:00</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
@@ -5771,2554 +5731,2544 @@
       </c>
       <c r="Q63" t="inlineStr"/>
       <c r="R63" t="inlineStr"/>
       <c r="S63" t="inlineStr"/>
       <c r="T63" t="inlineStr"/>
       <c r="U63" t="inlineStr"/>
       <c r="AD63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF63" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG63" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>113/2025</t>
+          <t>111/2025</t>
         </is>
       </c>
       <c r="B64" t="inlineStr"/>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di funzione professionale “Infermiere accessi vascolari D1” afferente alla U.O.C. Direzione delle Professioni Sanitarie per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari - Infermiere. Bando 113/2025.</t>
+          <t>Avviso interno per l’individuazione del Dirigente dei ruoli professionale, tecnico ed amministrativo cui affidare la Direzione della Unità operativa complessa "Contabilità e bilancio" - Bando n. 111/2025</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E64" t="inlineStr"/>
       <c r="F64" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>Dirigenti</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Dirigenti dei ruoli professionale, tecnico e amministrativo</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>07/01/2026 00:00</t>
+          <t>02/01/2026 00:00</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>07/01/2032 00:00</t>
+          <t>02/01/2032 00:00</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>22/01/2026 23:59</t>
+          <t>12/01/2026 23:59</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr"/>
       <c r="R64" t="inlineStr"/>
       <c r="S64" t="inlineStr"/>
       <c r="T64" t="inlineStr"/>
       <c r="U64" t="inlineStr"/>
       <c r="AD64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF64" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG64" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>112/2025</t>
-[...2 lines deleted...]
-      <c r="B65" t="inlineStr"/>
+          <t>AZERO/2025/086/CON</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>AZERO/2025/086/CON</t>
+        </is>
+      </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento “Coordinamento Ortopedia Santorso” all’interno della U.O.C. Ortopedia e Traumatologia Santorso per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari - Infermiere. Bando 112/2025</t>
+          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di: n. 13 posti di Dirigente Medico nella disciplina di MEDICINA TRASFUSIONALE, a tempo pieno, indeterminato ed a rapporto esclusivo (Bando n. AZERO/2025/086/CON)</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E65" t="inlineStr"/>
       <c r="F65" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Disciplina MEDICINA TRASFUSIONALE</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>07/01/2026 00:00</t>
+          <t>17/12/2025 00:00</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>07/01/2032 00:00</t>
+          <t>17/12/2031 00:00</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>22/01/2026 23:59</t>
+          <t>15/01/2026 18:00</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr"/>
       <c r="R65" t="inlineStr"/>
       <c r="S65" t="inlineStr"/>
       <c r="T65" t="inlineStr"/>
       <c r="U65" t="inlineStr"/>
       <c r="AD65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF65" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG65" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>111/2025</t>
+          <t>98/2025</t>
         </is>
       </c>
       <c r="B66" t="inlineStr"/>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Avviso interno per l’individuazione del Dirigente dei ruoli professionale, tecnico ed amministrativo cui affidare la Direzione della Unità operativa complessa "Contabilità e bilancio" - Bando n. 111/2025</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento “Day Service Santorso” all’interno della U.O.C. Medicina Generale Santorso per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari - Infermiere. Bando 98/2025</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E66" t="inlineStr"/>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Dirigenti</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Dirigenti dei ruoli professionale, tecnico e amministrativo</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>02/01/2026 00:00</t>
+          <t>17/12/2025 00:00</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>02/01/2032 00:00</t>
+          <t>17/12/2031 00:00</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>12/01/2026 23:59</t>
+          <t>02/01/2026 23:59</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr"/>
       <c r="R66" t="inlineStr"/>
       <c r="S66" t="inlineStr"/>
       <c r="T66" t="inlineStr"/>
       <c r="U66" t="inlineStr"/>
       <c r="AD66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF66" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG66" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>AZERO/2025/086/CON</t>
-[...6 lines deleted...]
-      </c>
+          <t>107/2025</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr"/>
       <c r="C67" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di: n. 13 posti di Dirigente Medico nella disciplina di MEDICINA TRASFUSIONALE, a tempo pieno, indeterminato ed a rapporto esclusivo (Bando n. AZERO/2025/086/CON)</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a Odontoiatra esperto in disturbi ostruttivi respiratori nel sonno - Bando n. 107/2025</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E67" t="inlineStr"/>
       <c r="F67" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>ODONTOIATRI</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA TRASFUSIONALE</t>
+          <t>Dirigente Odontoiatra</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>17/12/2025 00:00</t>
+          <t>11/12/2025 00:00</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>17/12/2031 00:00</t>
+          <t>11/12/2031 00:00</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>15/01/2026 18:00</t>
+          <t>21/12/2025 23:59</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr"/>
       <c r="R67" t="inlineStr"/>
       <c r="S67" t="inlineStr"/>
       <c r="T67" t="inlineStr"/>
       <c r="U67" t="inlineStr"/>
       <c r="AD67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF67" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG67" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>98/2025</t>
+          <t>104/2025</t>
         </is>
       </c>
       <c r="B68" t="inlineStr"/>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento “Day Service Santorso” all’interno della U.O.C. Medicina Generale Santorso per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari - Infermiere. Bando 98/2025</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (Codice C2) “Esperto nella gestione del paziente fragile complesso ed integrazione Ospedale -Territorio” afferente alla U.O.C. Medicina Generale del Presidio Ospedaliero Bassano - Bando n.104/2025</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E68" t="inlineStr"/>
       <c r="F68" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Disciplina MEDICINA INTERNA</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>17/12/2025 00:00</t>
+          <t>01/12/2025 00:00</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>17/12/2031 00:00</t>
+          <t>01/12/2031 00:00</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>02/01/2026 23:59</t>
+          <t>16/12/2025 23:59</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr"/>
       <c r="R68" t="inlineStr"/>
       <c r="S68" t="inlineStr"/>
       <c r="T68" t="inlineStr"/>
       <c r="U68" t="inlineStr"/>
       <c r="AD68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF68" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG68" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>107/2025</t>
+          <t>105/2025</t>
         </is>
       </c>
       <c r="B69" t="inlineStr"/>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a Odontoiatra esperto in disturbi ostruttivi respiratori nel sonno - Bando n. 107/2025</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Altissima Professionalità quale articolazione interna di Unità Operativa Complessa (Codice CC) “Gestione dei rapporti tra professionisti ed utenza” afferente alla U.O.C. Direzione Medica del Presidio Ospedaliero Santorso - Bando n. 105/2025</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E69" t="inlineStr"/>
       <c r="F69" t="inlineStr">
         <is>
-          <t>ODONTOIATRI</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Dirigente Odontoiatra</t>
+          <t>Disciplina direzione medica di presidio ospedaliero o medicina interna</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>11/12/2025 00:00</t>
+          <t>01/12/2025 00:00</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>11/12/2031 00:00</t>
+          <t>01/12/2031 00:00</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>21/12/2025 23:59</t>
+          <t>16/12/2025 23:59</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr"/>
       <c r="R69" t="inlineStr"/>
       <c r="S69" t="inlineStr"/>
       <c r="T69" t="inlineStr"/>
       <c r="U69" t="inlineStr"/>
       <c r="AD69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF69" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG69" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>105/2025</t>
+          <t>102/2025</t>
         </is>
       </c>
       <c r="B70" t="inlineStr"/>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Altissima Professionalità quale articolazione interna di Unità Operativa Complessa (Codice CC) “Gestione dei rapporti tra professionisti ed utenza” afferente alla U.O.C. Direzione Medica del Presidio Ospedaliero Santorso - Bando n. 105/2025</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (Codice C1) “Referenza area nutrizionale” afferente alla U.O.C. Servizio Igiene degli Alimenti e della Nutrizione (SIAN) del Dipartimento di Prevenzione - Bando n. 102/2025</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E70" t="inlineStr"/>
       <c r="F70" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Disciplina direzione medica di presidio ospedaliero o medicina interna</t>
+          <t>Disciplina IGIENE DEGLI ALIMENTI E DELLA NUTRIZIONE</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>01/12/2025 00:00</t>
+          <t>10/11/2025 00:00</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>01/12/2031 00:00</t>
+          <t>10/11/2031 00:00</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>16/12/2025 23:59</t>
+          <t>25/11/2025 23:59</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr"/>
       <c r="R70" t="inlineStr"/>
       <c r="S70" t="inlineStr"/>
       <c r="T70" t="inlineStr"/>
       <c r="U70" t="inlineStr"/>
       <c r="AD70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF70" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG70" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>104/2025</t>
+          <t>99/2025</t>
         </is>
       </c>
       <c r="B71" t="inlineStr"/>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (Codice C2) “Esperto nella gestione del paziente fragile complesso ed integrazione Ospedale -Territorio” afferente alla U.O.C. Medicina Generale del Presidio Ospedaliero Bassano - Bando n.104/2025</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della unità operativa semplice “Consultori” Codice B2 afferente alla U.O.C. Infanzia adolescenza famiglia e consultori del Distretto 2 Alto Vicentino - Bando n. 99/2025</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E71" t="inlineStr"/>
       <c r="F71" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>Dirigenti</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA INTERNA</t>
+          <t>Dirigente Psicologo o Dirigente Medico</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>01/12/2025 00:00</t>
+          <t>04/11/2025 00:00</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>01/12/2031 00:00</t>
+          <t>04/11/2031 00:00</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>16/12/2025 23:59</t>
+          <t>19/11/2025 23:59</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr"/>
       <c r="R71" t="inlineStr"/>
       <c r="S71" t="inlineStr"/>
       <c r="T71" t="inlineStr"/>
       <c r="U71" t="inlineStr"/>
       <c r="AD71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF71" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG71" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>102/2025</t>
+          <t>100/2025</t>
         </is>
       </c>
       <c r="B72" t="inlineStr"/>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (Codice C1) “Referenza area nutrizionale” afferente alla U.O.C. Servizio Igiene degli Alimenti e della Nutrizione (SIAN) del Dipartimento di Prevenzione - Bando n. 102/2025</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della unità operativa semplice “CSM 2 Alto Vicentino” Codice B2 afferente alla U.O.C. Psichiatria 2 (Alto Vicentino) - Bando n. 100/2025</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E72" t="inlineStr"/>
       <c r="F72" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Disciplina IGIENE DEGLI ALIMENTI E DELLA NUTRIZIONE</t>
+          <t>Disciplina PSICHIATRIA</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>10/11/2025 00:00</t>
+          <t>04/11/2025 00:00</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>10/11/2031 00:00</t>
+          <t>04/11/2031 00:00</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>25/11/2025 23:59</t>
+          <t>19/11/2025 23:59</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr"/>
       <c r="R72" t="inlineStr"/>
       <c r="S72" t="inlineStr"/>
       <c r="T72" t="inlineStr"/>
       <c r="U72" t="inlineStr"/>
       <c r="AD72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF72" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG72" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>99/2025</t>
+          <t>96/2025</t>
         </is>
       </c>
       <c r="B73" t="inlineStr"/>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della unità operativa semplice “Consultori” Codice B2 afferente alla U.O.C. Infanzia adolescenza famiglia e consultori del Distretto 2 Alto Vicentino - Bando n. 99/2025</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento “Coordinamento patologia neonatale, TIN e nido Santorso” all’interno della U.O.C. Pediatria Santorso per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari - Infermiere. Bando 96/2025</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E73" t="inlineStr"/>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Dirigenti</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Dirigente Psicologo o Dirigente Medico</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>04/11/2025 00:00</t>
+          <t>22/10/2025 00:00</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>04/11/2031 00:00</t>
+          <t>22/10/2031 00:00</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>19/11/2025 23:59</t>
+          <t>06/11/2025 23:59</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr"/>
       <c r="R73" t="inlineStr"/>
       <c r="S73" t="inlineStr"/>
       <c r="T73" t="inlineStr"/>
       <c r="U73" t="inlineStr"/>
       <c r="AD73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF73" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG73" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>100/2025</t>
+          <t>94/2025</t>
         </is>
       </c>
       <c r="B74" t="inlineStr"/>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della unità operativa semplice “CSM 2 Alto Vicentino” Codice B2 afferente alla U.O.C. Psichiatria 2 (Alto Vicentino) - Bando n. 100/2025</t>
+          <t>Avviso interno per l’individuazione del dirigente dei ruoli tecnico ed amministrativo cui affidare la direzione della u.o.c. “Direzione Amministrativa Territoriale”. Bando 94/2025.</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E74" t="inlineStr"/>
       <c r="F74" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>Dirigenti</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Disciplina PSICHIATRIA</t>
+          <t>Dirigente Tecnico o Amministrativo</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>04/11/2025 00:00</t>
+          <t>17/10/2025 00:00</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>04/11/2031 00:00</t>
+          <t>17/10/2031 00:00</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>19/11/2025 23:59</t>
+          <t>27/10/2025 23:59</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr"/>
       <c r="R74" t="inlineStr"/>
       <c r="S74" t="inlineStr"/>
       <c r="T74" t="inlineStr"/>
       <c r="U74" t="inlineStr"/>
       <c r="AD74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF74" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG74" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>96/2025</t>
+          <t>91/2025</t>
         </is>
       </c>
       <c r="B75" t="inlineStr"/>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento “Coordinamento patologia neonatale, TIN e nido Santorso” all’interno della U.O.C. Pediatria Santorso per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari - Infermiere. Bando 96/2025</t>
+          <t>Avviso interno per soli titoli, di durata triennale, per l’individuazione del dirigente dei ruoli professionale o tecnico o amministrativo cui affidare la Responsabilità della Prevenzione della Corruzione e della Trasparenza (RPCT) dell’Azienda U.L.SS.7 Pedemontana - Bando n. 91/2025</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E75" t="inlineStr"/>
       <c r="F75" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>Dirigenti</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Dirigenti dei ruoli professionale, tecnico e amministrativo</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>22/10/2025 00:00</t>
+          <t>13/10/2025 00:00</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>22/10/2031 00:00</t>
+          <t>13/10/2031 00:00</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>06/11/2025 23:59</t>
+          <t>23/10/2025 23:59</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr"/>
       <c r="R75" t="inlineStr"/>
       <c r="S75" t="inlineStr"/>
       <c r="T75" t="inlineStr"/>
       <c r="U75" t="inlineStr"/>
       <c r="AD75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF75" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG75" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>94/2025</t>
+          <t>92/2025</t>
         </is>
       </c>
       <c r="B76" t="inlineStr"/>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Avviso interno per l’individuazione del dirigente dei ruoli tecnico ed amministrativo cui affidare la direzione della u.o.c. “Direzione Amministrativa Territoriale”. Bando 94/2025.</t>
+          <t>Avviso interno per il conferimento di Nr. 1 Incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (Codice C1) “Implementazione tecnologica di Sala Operatoria” afferente alla U.O.C. Ostetricia e Ginecologia del Presidio Ospedaliero Santorso - Bando n. 92/2025</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E76" t="inlineStr"/>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Dirigenti</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Dirigente Tecnico o Amministrativo</t>
+          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>17/10/2025 00:00</t>
+          <t>13/10/2025 00:00</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>17/10/2031 00:00</t>
+          <t>13/10/2031 00:00</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>27/10/2025 23:59</t>
+          <t>28/10/2025 23:59</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr"/>
       <c r="R76" t="inlineStr"/>
       <c r="S76" t="inlineStr"/>
       <c r="T76" t="inlineStr"/>
       <c r="U76" t="inlineStr"/>
       <c r="AD76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF76" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG76" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>91/2025</t>
-[...2 lines deleted...]
-      <c r="B77" t="inlineStr"/>
+          <t>AZERO/2025/060/CON</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>AZERO/2025/060/CON</t>
+        </is>
+      </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Avviso interno per soli titoli, di durata triennale, per l’individuazione del dirigente dei ruoli professionale o tecnico o amministrativo cui affidare la Responsabilità della Prevenzione della Corruzione e della Trasparenza (RPCT) dell’Azienda U.L.SS.7 Pedemontana - Bando n. 91/2025</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 10 posti di Collaboratore Tecnico Professionale - Ingegnere Biomedico, a tempo pieno ed indeterminato _ Bando n. AZERO/2025/060/CON</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E77" t="inlineStr"/>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Dirigenti</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Dirigenti dei ruoli professionale, tecnico e amministrativo</t>
+          <t>CTP - INGEGNERE BIOMEDICO</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>13/10/2025 00:00</t>
+          <t>06/10/2025 00:00</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>13/10/2031 00:00</t>
+          <t>06/10/2031 00:00</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>23/10/2025 23:59</t>
+          <t>03/11/2025 18:00</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr"/>
       <c r="R77" t="inlineStr"/>
       <c r="S77" t="inlineStr"/>
       <c r="T77" t="inlineStr"/>
       <c r="U77" t="inlineStr"/>
       <c r="AD77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF77" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG77" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>92/2025</t>
+          <t>87/2025</t>
         </is>
       </c>
       <c r="B78" t="inlineStr"/>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di Nr. 1 Incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (Codice C1) “Implementazione tecnologica di Sala Operatoria” afferente alla U.O.C. Ostetricia e Ginecologia del Presidio Ospedaliero Santorso - Bando n. 92/2025</t>
+          <t>Avviso interno per il conferimento di Nr. Incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (Codice C1) “Patologia e Chirurgia Vitreoretinica” afferente alla U.O.C. Oculistica del Presidio Ospedaliero Bassano - Bando n. 87/2025</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E78" t="inlineStr"/>
       <c r="F78" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
+          <t>Disciplina OFTALMOLOGIA</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>13/10/2025 00:00</t>
+          <t>29/09/2025 00:00</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>13/10/2031 00:00</t>
+          <t>29/09/2031 00:00</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>28/10/2025 23:59</t>
+          <t>14/10/2025 23:59</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr"/>
       <c r="R78" t="inlineStr"/>
       <c r="S78" t="inlineStr"/>
       <c r="T78" t="inlineStr"/>
       <c r="U78" t="inlineStr"/>
       <c r="AD78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF78" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG78" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>AZERO/2025/060/CON</t>
-[...6 lines deleted...]
-      </c>
+          <t>85/2025</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr"/>
       <c r="C79" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 10 posti di Collaboratore Tecnico Professionale - Ingegnere Biomedico, a tempo pieno ed indeterminato _ Bando n. AZERO/2025/060/CON</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità Operativa Semplice a valenza Dipartimentale (B1) “Day Surgery/Week Surgery Multidisciplinare” afferente al Dipartimento Chirurgico (Santorso). - Bando n. 85/2025</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E79" t="inlineStr"/>
       <c r="F79" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>CTP - INGEGNERE BIOMEDICO</t>
+          <t>Disciplina CHIRURGIA VASCOLARE o CHIRURGIA GENERALE</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>06/10/2025 00:00</t>
+          <t>15/09/2025 00:00</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>06/10/2031 00:00</t>
+          <t>15/09/2031 00:00</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>03/11/2025 18:00</t>
+          <t>30/09/2025 23:59</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr"/>
       <c r="R79" t="inlineStr"/>
       <c r="S79" t="inlineStr"/>
       <c r="T79" t="inlineStr"/>
       <c r="U79" t="inlineStr"/>
       <c r="AD79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF79" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG79" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>87/2025</t>
+          <t>84/2025</t>
         </is>
       </c>
       <c r="B80" t="inlineStr"/>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di Nr. Incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (Codice C1) “Patologia e Chirurgia Vitreoretinica” afferente alla U.O.C. Oculistica del Presidio Ospedaliero Bassano - Bando n. 87/2025</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento “Coordinamento Poliambulatori Ospedalieri” all’interno della U.O.C. Direzione Medica Bassano per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari - Infermiere: Bando 84/2025</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E80" t="inlineStr"/>
       <c r="F80" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Disciplina OFTALMOLOGIA</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>29/09/2025 00:00</t>
+          <t>15/09/2025 00:00</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>29/09/2031 00:00</t>
+          <t>15/09/2031 00:00</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>14/10/2025 23:59</t>
+          <t>30/09/2025 23:59</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr"/>
       <c r="R80" t="inlineStr"/>
       <c r="S80" t="inlineStr"/>
       <c r="T80" t="inlineStr"/>
       <c r="U80" t="inlineStr"/>
       <c r="AD80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF80" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG80" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>85/2025</t>
+          <t>83/2025</t>
         </is>
       </c>
       <c r="B81" t="inlineStr"/>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità Operativa Semplice a valenza Dipartimentale (B1) “Day Surgery/Week Surgery Multidisciplinare” afferente al Dipartimento Chirurgico (Santorso). - Bando n. 85/2025</t>
+          <t>Avviso riservato al personale dipendente di qualifica non dirigenziale in servizio a tempo indeterminato da almeno un anno presso questa azienda U.L.S.S. per l'assegnazione di posti a tempo parziale (PART-TIME) - Bando n. 83/2025</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E81" t="inlineStr"/>
       <c r="F81" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>COMPARTO</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Disciplina CHIRURGIA VASCOLARE o CHIRURGIA GENERALE</t>
+          <t>Comparto</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>15/09/2025 00:00</t>
+          <t>09/09/2025 00:00</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>15/09/2031 00:00</t>
+          <t>09/09/2031 00:00</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>30/09/2025 23:59</t>
+          <t>09/10/2025 23:59</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr"/>
       <c r="R81" t="inlineStr"/>
       <c r="S81" t="inlineStr"/>
       <c r="T81" t="inlineStr"/>
       <c r="U81" t="inlineStr"/>
       <c r="AD81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF81" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG81" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>84/2025</t>
+          <t>82/2025</t>
         </is>
       </c>
       <c r="B82" t="inlineStr"/>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento “Coordinamento Poliambulatori Ospedalieri” all’interno della U.O.C. Direzione Medica Bassano per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari - Infermiere: Bando 84/2025</t>
+          <t>Avviso interno per l’individuazione del Dirigente dei ruoli professionale, tecnico ed amministrativo cui affidare la direzione della Unità Operativa Complessa “Controllo di Gestione” - Bando 82/2025</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E82" t="inlineStr"/>
       <c r="F82" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>Dirigenti</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Dirigenti dei ruoli professionale, tecnico e amministrativo</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>15/09/2025 00:00</t>
+          <t>09/09/2025 00:00</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>15/09/2031 00:00</t>
+          <t>09/09/2031 00:00</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>30/09/2025 23:59</t>
+          <t>19/09/2025 23:59</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr"/>
       <c r="R82" t="inlineStr"/>
       <c r="S82" t="inlineStr"/>
       <c r="T82" t="inlineStr"/>
       <c r="U82" t="inlineStr"/>
       <c r="AD82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF82" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG82" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>83/2025</t>
-[...2 lines deleted...]
-      <c r="B83" t="inlineStr"/>
+          <t>AZERO/2025/033/CON</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>AZERO/2025/033/CON</t>
+        </is>
+      </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Avviso riservato al personale dipendente di qualifica non dirigenziale in servizio a tempo indeterminato da almeno un anno presso questa azienda U.L.S.S. per l'assegnazione di posti a tempo parziale (PART-TIME) - Bando n. 83/2025</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 118 posti di Dirigente Medico nella disciplina di Medicina d'Emergenza-Urgenza, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/033/CON</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E83" t="inlineStr"/>
       <c r="F83" t="inlineStr">
         <is>
-          <t>COMPARTO</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Comparto</t>
+          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>09/09/2025 00:00</t>
+          <t>27/08/2025 00:00</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>09/09/2031 00:00</t>
+          <t>27/08/2031 00:00</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>09/10/2025 23:59</t>
+          <t>25/09/2025 18:00</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr"/>
       <c r="R83" t="inlineStr"/>
       <c r="S83" t="inlineStr"/>
       <c r="T83" t="inlineStr"/>
       <c r="U83" t="inlineStr"/>
       <c r="AD83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF83" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG83" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>82/2025</t>
+          <t>67/2025</t>
         </is>
       </c>
       <c r="B84" t="inlineStr"/>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Avviso interno per l’individuazione del Dirigente dei ruoli professionale, tecnico ed amministrativo cui affidare la direzione della Unità Operativa Complessa “Controllo di Gestione” - Bando 82/2025</t>
+          <t>REVOCATO - Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità Operativa Complessa Ortopedia e Traumatologia Asiago, Profilo Professionale: Medici – Disciplina: Ortopedia e Traumatologia – Area chirurgica e delle specialità chirurgiche - Bando n. 67/2025</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E84" t="inlineStr"/>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Dirigenti</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Dirigenti dei ruoli professionale, tecnico e amministrativo</t>
+          <t>Disciplina ORTOPEDIA E TRAUMATOLOGIA</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>09/09/2025 00:00</t>
+          <t>13/08/2025 00:00</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>09/09/2031 00:00</t>
+          <t>13/08/2031 00:00</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>19/09/2025 23:59</t>
+          <t>02/09/2025 23:59</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q84" t="inlineStr"/>
       <c r="R84" t="inlineStr"/>
       <c r="S84" t="inlineStr"/>
       <c r="T84" t="inlineStr"/>
       <c r="U84" t="inlineStr"/>
       <c r="AD84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF84" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AG84" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso Direttore Struttura Complessa</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>AZERO/2025/033/CON</t>
-[...6 lines deleted...]
-      </c>
+          <t>73/2025</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr"/>
       <c r="C85" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 118 posti di Dirigente Medico nella disciplina di Medicina d'Emergenza-Urgenza, a tempo pieno, indeterminato ed a rapporto esclusivo _ Bando n. AZERO/2025/033/CON</t>
+          <t>Avviso interno per il conferimento di Nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Natura Professionale Consolidata (Codice C3) afferente all’Unità Operativa Semplice a valenza distrettuale Diabetologia del Distretto 2 Alto Vicentino - Bando n. 73/2025</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E85" t="inlineStr"/>
       <c r="F85" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
+          <t>Disciplina MEDICINA INTERNA</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>27/08/2025 00:00</t>
+          <t>29/07/2025 00:00</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>27/08/2031 00:00</t>
+          <t>29/07/2031 00:00</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>25/09/2025 18:00</t>
+          <t>13/08/2025 23:59</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr"/>
       <c r="R85" t="inlineStr"/>
       <c r="S85" t="inlineStr"/>
       <c r="T85" t="inlineStr"/>
       <c r="U85" t="inlineStr"/>
       <c r="AD85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF85" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG85" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>67/2025</t>
+          <t>61/2025</t>
         </is>
       </c>
       <c r="B86" t="inlineStr"/>
       <c r="C86" t="inlineStr">
         <is>
-          <t>REVOCATO - Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità Operativa Complessa Ortopedia e Traumatologia Asiago, Profilo Professionale: Medici – Disciplina: Ortopedia e Traumatologia – Area chirurgica e delle specialità chirurgiche - Bando n. 67/2025</t>
+          <t>REVOCATO_Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Medicina Trasfusionale del Presidio ospedaliero di Santorso, Profilo Professionale: Medici – Disciplina: Medicina Trasfusionale o disciplina: Patologia Clinica (Laboratorio di analisi chimico-cliniche e microbiologia) – Area della medicina diagnostica e dei servizi - Bando n. 61/2025</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E86" t="inlineStr"/>
       <c r="F86" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Disciplina ORTOPEDIA E TRAUMATOLOGIA</t>
+          <t>Disciplina MEDICINA TRASFUSIONALE</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>13/08/2025 00:00</t>
+          <t>23/07/2025 00:00</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>13/08/2031 00:00</t>
+          <t>23/07/2031 00:00</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>02/09/2025 23:59</t>
+          <t>21/08/2025 23:59</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr"/>
       <c r="R86" t="inlineStr"/>
       <c r="S86" t="inlineStr"/>
       <c r="T86" t="inlineStr"/>
       <c r="U86" t="inlineStr"/>
       <c r="AD86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF86" t="inlineStr">
         <is>
           <t>Avviso di struttura complessa</t>
         </is>
       </c>
       <c r="AG86" t="inlineStr">
         <is>
           <t>Avviso Direttore Struttura Complessa</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>73/2025</t>
+          <t>72/2025</t>
         </is>
       </c>
       <c r="B87" t="inlineStr"/>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di Nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Natura Professionale Consolidata (Codice C3) afferente all’Unità Operativa Semplice a valenza distrettuale Diabetologia del Distretto 2 Alto Vicentino - Bando n. 73/2025</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Ematologia” - Codice B2 - collocata nel Presidio Ospedaliero Santorso e afferente strutturalmente alla U.O.C. Oncoematologia del Presidio Ospedaliero Bassano - Bando n. 72/2025</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E87" t="inlineStr"/>
       <c r="F87" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA INTERNA</t>
+          <t>Disciplina EMATOLOGIA</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>29/07/2025 00:00</t>
+          <t>21/07/2025 00:00</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>29/07/2031 00:00</t>
+          <t>21/07/2031 00:00</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>13/08/2025 23:59</t>
+          <t>05/08/2025 23:59</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr"/>
       <c r="R87" t="inlineStr"/>
       <c r="S87" t="inlineStr"/>
       <c r="T87" t="inlineStr"/>
       <c r="U87" t="inlineStr"/>
       <c r="AD87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF87" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG87" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>61/2025</t>
+          <t>AZERO/2025/011/LP</t>
         </is>
       </c>
       <c r="B88" t="inlineStr"/>
       <c r="C88" t="inlineStr">
         <is>
-          <t>REVOCATO_Avviso Pubblico per il conferimento dell’incarico quinquennale di Direttore della Unità Operativa Complessa Medicina Trasfusionale del Presidio ospedaliero di Santorso, Profilo Professionale: Medici – Disciplina: Medicina Trasfusionale o disciplina: Patologia Clinica (Laboratorio di analisi chimico-cliniche e microbiologia) – Area della medicina diagnostica e dei servizi - Bando n. 61/2025</t>
+          <t>AZIENDA ZERO_Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di DERMATOLOGIA E VENEREOLOGIA, ai sensi dell’art. 7, comma 6, del d.lgs. N. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative legate al piano di recupero delle liste di attesa _ bando n. AZERO/2025/011/LP</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E88" t="inlineStr"/>
       <c r="F88" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA TRASFUSIONALE</t>
+          <t>Disciplina DERMATOLOGIA E VENEREOLOGIA</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>23/07/2025 00:00</t>
+          <t>21/07/2025 00:00</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>23/07/2031 00:00</t>
+          <t>21/07/2031 00:00</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>21/08/2025 23:59</t>
+          <t>09/08/2025 23:59</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr"/>
       <c r="R88" t="inlineStr"/>
       <c r="S88" t="inlineStr"/>
       <c r="T88" t="inlineStr"/>
       <c r="U88" t="inlineStr"/>
       <c r="AD88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF88" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG88" t="inlineStr">
         <is>
-          <t>Avviso Direttore Struttura Complessa</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>AZERO/2025/011/LP</t>
+          <t>70/2025</t>
         </is>
       </c>
       <c r="B89" t="inlineStr"/>
       <c r="C89" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO_Avviso pubblico di procedura comparativa per soli titoli, volta alla predisposizione di elenchi contenenti i nominativi di medici chirurghi idonei al conferimento di incarichi di lavoro autonomo nella disciplina di DERMATOLOGIA E VENEREOLOGIA, ai sensi dell’art. 7, comma 6, del d.lgs. N. 165/2001, per la prestazione di attività professionale nei relativi servizi/unità operative legate al piano di recupero delle liste di attesa _ bando n. AZERO/2025/011/LP</t>
+          <t>Avviso interno per l’individuazione del Dirigente dei Ruoli Professionali, Tecnico ed Amministrativo cui affidare la Direzione di Unità Operativa Complessa “Servizi Sociali e Socio-Sanitari”. Bando 70/2025.</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E89" t="inlineStr"/>
       <c r="F89" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>Dirigenti</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Disciplina DERMATOLOGIA E VENEREOLOGIA</t>
+          <t>Dirigenti dei ruoli professionale, tecnico e amministrativo</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>21/07/2025 00:00</t>
+          <t>10/07/2025 00:00</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>21/07/2031 00:00</t>
+          <t>10/07/2031 00:00</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>09/08/2025 23:59</t>
+          <t>21/07/2025 23:59</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr"/>
       <c r="R89" t="inlineStr"/>
       <c r="S89" t="inlineStr"/>
       <c r="T89" t="inlineStr"/>
       <c r="U89" t="inlineStr"/>
       <c r="AD89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF89" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG89" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>72/2025</t>
+          <t>69/2025</t>
         </is>
       </c>
       <c r="B90" t="inlineStr"/>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Ematologia” - Codice B2 - collocata nel Presidio Ospedaliero Santorso e afferente strutturalmente alla U.O.C. Oncoematologia del Presidio Ospedaliero Bassano - Bando n. 72/2025</t>
+          <t>Avviso interno per il conferimento di Nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (Codice C2) “Ortogeriatria” afferente alla U.O.C. Ortopedia e Traumatologia del Presidio Ospedaliero Santorso - Bando n. 69/2025</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E90" t="inlineStr"/>
       <c r="F90" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Disciplina EMATOLOGIA</t>
+          <t>Disciplina ORTOPEDIA E TRAUMATOLOGIA</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>21/07/2025 00:00</t>
+          <t>08/07/2025 00:00</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>21/07/2031 00:00</t>
+          <t>08/07/2031 00:00</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>05/08/2025 23:59</t>
+          <t>23/07/2025 23:59</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr"/>
       <c r="R90" t="inlineStr"/>
       <c r="S90" t="inlineStr"/>
       <c r="T90" t="inlineStr"/>
       <c r="U90" t="inlineStr"/>
       <c r="AD90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF90" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG90" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>70/2025</t>
+          <t>64/2025</t>
         </is>
       </c>
       <c r="B91" t="inlineStr"/>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Avviso interno per l’individuazione del Dirigente dei Ruoli Professionali, Tecnico ed Amministrativo cui affidare la Direzione di Unità Operativa Complessa “Servizi Sociali e Socio-Sanitari”. Bando 70/2025.</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità Operativa Semplice a valenza Dipartimentale (Codice B1) “Anestesia e Rianimazione Asiago” afferente al Dipartimento Emergenza e Area Critica (Bassano)- Bando n. 64/2025</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E91" t="inlineStr"/>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Dirigenti</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Dirigenti dei ruoli professionale, tecnico e amministrativo</t>
+          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>10/07/2025 00:00</t>
+          <t>25/06/2025 00:00</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>10/07/2031 00:00</t>
+          <t>25/06/2031 00:00</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>21/07/2025 23:59</t>
+          <t>10/07/2025 23:59</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr"/>
       <c r="R91" t="inlineStr"/>
       <c r="S91" t="inlineStr"/>
       <c r="T91" t="inlineStr"/>
       <c r="U91" t="inlineStr"/>
       <c r="AD91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF91" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG91" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>69/2025</t>
+          <t>63/2025</t>
         </is>
       </c>
       <c r="B92" t="inlineStr"/>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di Nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (Codice C2) “Ortogeriatria” afferente alla U.O.C. Ortopedia e Traumatologia del Presidio Ospedaliero Santorso - Bando n. 69/2025</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di funzione organizzativa con funzione di coordinamento (art. 24 e seguenti C.C.N.L. 2.11.2022) “Coordinamento Programmi Screening” all’interno della U.O.S.D. Programmi Screening afferente al Dipartimento di Prevenzione per il personale del ruolo sanitario – Area dei Professionisti della Salute e dei Funzionari – Assistente Sanitario. Bando 63/2025</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E92" t="inlineStr"/>
-      <c r="F92" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>08/07/2025 00:00</t>
+          <t>25/06/2025 00:00</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>08/07/2031 00:00</t>
+          <t>25/06/2031 00:00</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>23/07/2025 23:59</t>
+          <t>10/07/2025 23:59</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q92" t="inlineStr"/>
       <c r="R92" t="inlineStr"/>
       <c r="S92" t="inlineStr"/>
       <c r="T92" t="inlineStr"/>
       <c r="U92" t="inlineStr"/>
       <c r="AD92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF92" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG92" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>64/2025</t>
+          <t>62/2025</t>
         </is>
       </c>
       <c r="B93" t="inlineStr"/>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità Operativa Semplice a valenza Dipartimentale (Codice B1) “Anestesia e Rianimazione Asiago” afferente al Dipartimento Emergenza e Area Critica (Bassano)- Bando n. 64/2025</t>
+          <t>Avviso di MOBILITA' INTERNA  riservato al personale dipendente a tempo pieno e a tempo indeterminato appartenente al profilo professionale di COADIUTORE AMMINISTRATIVO SENIOR (area degli operatori) o ASSISTENTE AMMINISTRATIVO (area degli assistenti) da assegnare allo staff della Direzione Generale - Bando n. 62/2025</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E93" t="inlineStr"/>
       <c r="F93" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>COMPARTO</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
+          <t>Comparto</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>25/06/2025 00:00</t>
+          <t>23/06/2025 00:00</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>25/06/2031 00:00</t>
+          <t>23/06/2031 00:00</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>10/07/2025 23:59</t>
+          <t>03/07/2025 23:59</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q93" t="inlineStr"/>
       <c r="R93" t="inlineStr"/>
       <c r="S93" t="inlineStr"/>
       <c r="T93" t="inlineStr"/>
       <c r="U93" t="inlineStr"/>
       <c r="AD93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF93" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG93" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>63/2025</t>
+          <t>60/2025</t>
         </is>
       </c>
       <c r="B94" t="inlineStr"/>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di funzione organizzativa con funzione di coordinamento (art. 24 e seguenti C.C.N.L. 2.11.2022) “Coordinamento Programmi Screening” all’interno della U.O.S.D. Programmi Screening afferente al Dipartimento di Prevenzione per il personale del ruolo sanitario – Area dei Professionisti della Salute e dei Funzionari – Assistente Sanitario. Bando 63/2025</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di funzione organizzativa con funzione di coordinamento (art. 24 e seguenti C.C.N.L. 2.11.2022) “Coordinamento Assistenti Sanitarie D2” all’interno della U.O.C. Servizio Igiene e Sanità Pubblica afferente al Dipartimento di Prevenzione per il personale del ruolo sanitario - Area dei Professionisti della Salute e dei Funzionari – Assistente Sanitario. Bando 60/2025</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E94" t="inlineStr"/>
       <c r="H94" t="inlineStr">
         <is>
-          <t>25/06/2025 00:00</t>
+          <t>16/06/2025 00:00</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>25/06/2031 00:00</t>
+          <t>16/06/2031 00:00</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>10/07/2025 23:59</t>
+          <t>01/07/2025 23:59</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q94" t="inlineStr"/>
       <c r="R94" t="inlineStr"/>
       <c r="S94" t="inlineStr"/>
       <c r="T94" t="inlineStr"/>
       <c r="U94" t="inlineStr"/>
       <c r="AD94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF94" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG94" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>62/2025</t>
+          <t>59/2025</t>
         </is>
       </c>
       <c r="B95" t="inlineStr"/>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Avviso di MOBILITA' INTERNA  riservato al personale dipendente a tempo pieno e a tempo indeterminato appartenente al profilo professionale di COADIUTORE AMMINISTRATIVO SENIOR (area degli operatori) o ASSISTENTE AMMINISTRATIVO (area degli assistenti) da assegnare allo staff della Direzione Generale - Bando n. 62/2025</t>
+          <t>Avviso di selezione interna per il conferimento dell’incarico di Coordinamento di Dipartimento Medico Santorso riservato al personale con incarico di funzione organizzativa con funzione di coordinamento nell’ambito del Dipartimento Medico Santorso - Bando n. 59/2025</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E95" t="inlineStr"/>
       <c r="F95" t="inlineStr">
         <is>
-          <t>COMPARTO</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Comparto</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>23/06/2025 00:00</t>
+          <t>16/06/2025 00:00</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>23/06/2031 00:00</t>
+          <t>16/06/2031 00:00</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>03/07/2025 23:59</t>
+          <t>01/07/2025 23:59</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr"/>
       <c r="R95" t="inlineStr"/>
       <c r="S95" t="inlineStr"/>
       <c r="T95" t="inlineStr"/>
       <c r="U95" t="inlineStr"/>
       <c r="AD95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF95" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG95" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>59/2025</t>
+          <t>48/2025</t>
         </is>
       </c>
       <c r="B96" t="inlineStr"/>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per il conferimento dell’incarico di Coordinamento di Dipartimento Medico Santorso riservato al personale con incarico di funzione organizzativa con funzione di coordinamento nell’ambito del Dipartimento Medico Santorso - Bando n. 59/2025</t>
+          <t>Avviso interno per il conferimento di Nr. 1 incarico di Natura Professionale a tempo determinato di durata quinquennale di Alta Specializzazione consolidato (Codice C1) "Formazione in emergenza/urgenza" afferente alla U.O.C. Accettazione e pronto soccorso del Presidio Ospedaliero Santorso - Bando n. 48/2025</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E96" t="inlineStr"/>
       <c r="F96" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Disciplina: MEDICINA D'EMERGENZA-URGENZA o ANESTESIA E RIANIMAZIONE</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>16/06/2025 00:00</t>
+          <t>10/06/2025 00:00</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>16/06/2031 00:00</t>
+          <t>10/06/2031 00:00</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>01/07/2025 23:59</t>
+          <t>25/06/2025 23:59</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q96" t="inlineStr"/>
       <c r="R96" t="inlineStr"/>
       <c r="S96" t="inlineStr"/>
       <c r="T96" t="inlineStr"/>
       <c r="U96" t="inlineStr"/>
       <c r="AD96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF96" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
-      <c r="AG96" t="inlineStr">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>60/2025</t>
+          <t>47/2025</t>
         </is>
       </c>
       <c r="B97" t="inlineStr"/>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di funzione organizzativa con funzione di coordinamento (art. 24 e seguenti C.C.N.L. 2.11.2022) “Coordinamento Assistenti Sanitarie D2” all’interno della U.O.C. Servizio Igiene e Sanità Pubblica afferente al Dipartimento di Prevenzione per il personale del ruolo sanitario - Area dei Professionisti della Salute e dei Funzionari – Assistente Sanitario. Bando 60/2025</t>
+          <t>Avviso interno per il conferimento di Nr. 1 incarico di Natura Professionale a tempo determinato di durata quinquennale di Alta Specializzazione consolidato (Codice C1) "Incarico per la Gestione delle emergenze neurologiche" afferente alla U.O.C. Accettazione e pronto soccorso del Presidio Ospedaliero Santorso - Bando n. 47/2025</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E97" t="inlineStr"/>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
+        </is>
+      </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>16/06/2025 00:00</t>
+          <t>10/06/2025 00:00</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>16/06/2031 00:00</t>
+          <t>10/06/2031 00:00</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>01/07/2025 23:59</t>
+          <t>25/06/2025 23:59</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q97" t="inlineStr"/>
       <c r="R97" t="inlineStr"/>
       <c r="S97" t="inlineStr"/>
       <c r="T97" t="inlineStr"/>
       <c r="U97" t="inlineStr"/>
       <c r="AD97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF97" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
-      <c r="AG97" t="inlineStr">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>49/2025</t>
         </is>
       </c>
       <c r="B98" t="inlineStr"/>
       <c r="C98" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di Nr. 1 incarico di Natura Professionale a tempo determinato di durata quinquennale di Alta Specializzazione consolidato (Codice C1) "Incarico di Sorveglianza delle ICA" afferente alla U.O.C. Accettazione e pronto soccorso del Presidio Ospedaliero Santorso - Bando n. 49/2025</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E98" t="inlineStr"/>
       <c r="F98" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
@@ -8353,359 +8303,370 @@
       </c>
       <c r="Q98" t="inlineStr"/>
       <c r="R98" t="inlineStr"/>
       <c r="S98" t="inlineStr"/>
       <c r="T98" t="inlineStr"/>
       <c r="U98" t="inlineStr"/>
       <c r="AD98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF98" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG98" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>47/2025</t>
+          <t>53/2025</t>
         </is>
       </c>
       <c r="B99" t="inlineStr"/>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di Nr. 1 incarico di Natura Professionale a tempo determinato di durata quinquennale di Alta Specializzazione consolidato (Codice C1) "Incarico per la Gestione delle emergenze neurologiche" afferente alla U.O.C. Accettazione e pronto soccorso del Presidio Ospedaliero Santorso - Bando n. 47/2025</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità Operativa Semplice a valenza Dipartimentale (Codice B1) “Servizio Attività Motorie” afferente al Dipartimento di Prevenzione - Bando n. 53/2025</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E99" t="inlineStr"/>
       <c r="F99" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA D'EMERGENZA-URGENZA</t>
+          <t>Disciplina MEDICINA DELLO SPORT o disciplina equipollente/IGIENE, EPIDEMIOLOGIA E SANITA' PUBBLICA o disciplina equipollente</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>10/06/2025 00:00</t>
+          <t>03/06/2025 00:00</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>10/06/2031 00:00</t>
+          <t>03/06/2031 00:00</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>25/06/2025 23:59</t>
+          <t>18/06/2025 23:59</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q99" t="inlineStr"/>
       <c r="R99" t="inlineStr"/>
       <c r="S99" t="inlineStr"/>
       <c r="T99" t="inlineStr"/>
       <c r="U99" t="inlineStr"/>
       <c r="AD99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF99" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
+      <c r="AG99" t="inlineStr">
+        <is>
+          <t>Selezione per il personale dipendente</t>
+        </is>
+      </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>48/2025</t>
+          <t>AZERO/2025/010/LP</t>
         </is>
       </c>
       <c r="B100" t="inlineStr"/>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di Nr. 1 incarico di Natura Professionale a tempo determinato di durata quinquennale di Alta Specializzazione consolidato (Codice C1) "Formazione in emergenza/urgenza" afferente alla U.O.C. Accettazione e pronto soccorso del Presidio Ospedaliero Santorso - Bando n. 48/2025</t>
+          <t>AZIENDA ZERO - Avviso Pubblico, per titoli e colloquio, per l’attribuzione di incarichi individuali di cui all’art. 7, c. 6, del d.lgs. n. 165/2001 relativamente al profilo professionale di Medico Chirurgo per la prestazione di attività professionale presso gli ambulatori riservati ai "codici minori" dei servizi/unità operative di pronto soccorso con contratto di lavoro autonomo_Bando n. AZERO/2025/010/LP</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E100" t="inlineStr"/>
       <c r="F100" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Disciplina: MEDICINA D'EMERGENZA-URGENZA o ANESTESIA E RIANIMAZIONE</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>10/06/2025 00:00</t>
+          <t>28/05/2025 00:00</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>10/06/2031 00:00</t>
+          <t>28/05/2031 00:00</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>25/06/2025 23:59</t>
+          <t>16/06/2025 17:59</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q100" t="inlineStr"/>
       <c r="R100" t="inlineStr"/>
       <c r="S100" t="inlineStr"/>
       <c r="T100" t="inlineStr"/>
       <c r="U100" t="inlineStr"/>
       <c r="AD100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF100" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AG100" t="inlineStr">
+        <is>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>53/2025</t>
+          <t>50/2025</t>
         </is>
       </c>
       <c r="B101" t="inlineStr"/>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità Operativa Semplice a valenza Dipartimentale (Codice B1) “Servizio Attività Motorie” afferente al Dipartimento di Prevenzione - Bando n. 53/2025</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità Operativa Semplice (Codice B2) “Progetti Speciali e Piani Investimento dedicati” afferente all’U.O.C. Servizi Tecnici e Patrimoniali. Bando 50/2025.</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E101" t="inlineStr"/>
       <c r="F101" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>DIRIGENTE INGEGNERE</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA DELLO SPORT o disciplina equipollente/IGIENE, EPIDEMIOLOGIA E SANITA' PUBBLICA o disciplina equipollente</t>
+          <t>Dirigente Ingegnere</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>03/06/2025 00:00</t>
+          <t>19/05/2025 00:00</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>03/06/2031 00:00</t>
+          <t>19/05/2031 00:00</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>18/06/2025 23:59</t>
+          <t>03/06/2025 23:59</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q101" t="inlineStr"/>
       <c r="R101" t="inlineStr"/>
       <c r="S101" t="inlineStr"/>
       <c r="T101" t="inlineStr"/>
       <c r="U101" t="inlineStr"/>
       <c r="AD101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF101" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG101" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>AZERO/2025/010/LP</t>
+          <t>52/2025</t>
         </is>
       </c>
       <c r="B102" t="inlineStr"/>
       <c r="C102" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Avviso Pubblico, per titoli e colloquio, per l’attribuzione di incarichi individuali di cui all’art. 7, c. 6, del d.lgs. n. 165/2001 relativamente al profilo professionale di Medico Chirurgo per la prestazione di attività professionale presso gli ambulatori riservati ai "codici minori" dei servizi/unità operative di pronto soccorso con contratto di lavoro autonomo_Bando n. AZERO/2025/010/LP</t>
+          <t xml:space="preserve">Avviso interno per l’individuazione del Dirigente dei ruoli Professionale, Tecnico ed Amministrativo cui affidare la Direzione di Unità Operativa Complessa “Direzione Amministrativa di Ospedale” - Bando n. 52/2025
+</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E102" t="inlineStr"/>
       <c r="F102" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>Dirigenti</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>Dirigenti dei ruoli professionale, tecnico e amministrativo</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>28/05/2025 00:00</t>
+          <t>19/05/2025 00:00</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>28/05/2031 00:00</t>
+          <t>19/05/2031 00:00</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>16/06/2025 17:59</t>
+          <t>29/05/2025 23:59</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q102" t="inlineStr"/>
       <c r="R102" t="inlineStr"/>
       <c r="S102" t="inlineStr"/>
       <c r="T102" t="inlineStr"/>
       <c r="U102" t="inlineStr"/>
       <c r="AD102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF102" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG102" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>50/2025</t>
+          <t>51/2025</t>
         </is>
       </c>
       <c r="B103" t="inlineStr"/>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità Operativa Semplice (Codice B2) “Progetti Speciali e Piani Investimento dedicati” afferente all’U.O.C. Servizi Tecnici e Patrimoniali. Bando 50/2025.</t>
+          <t>Avviso interno per il conferimento di Nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (Codice C1) “Governo della prescrizione farmaceutica” afferente alla U.O.C. Assistenza Farmaceutica Territoriale del Distretto 1 Bassano - Bando n. 51/2025</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E103" t="inlineStr"/>
       <c r="F103" t="inlineStr">
         <is>
-          <t>DIRIGENTE INGEGNERE</t>
+          <t>FARMACISTI</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Dirigente Ingegnere</t>
+          <t>DISCIPLINA Farmacia ospedaliera e/o Farmaceutica territoriale</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>19/05/2025 00:00</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>19/05/2031 00:00</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
           <t>03/06/2025 23:59</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O103" t="inlineStr">
         <is>
           <t>No</t>
@@ -8713,222 +8674,221 @@
       </c>
       <c r="Q103" t="inlineStr"/>
       <c r="R103" t="inlineStr"/>
       <c r="S103" t="inlineStr"/>
       <c r="T103" t="inlineStr"/>
       <c r="U103" t="inlineStr"/>
       <c r="AD103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF103" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG103" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>51/2025</t>
+          <t>45/2025</t>
         </is>
       </c>
       <c r="B104" t="inlineStr"/>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di Nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (Codice C1) “Governo della prescrizione farmaceutica” afferente alla U.O.C. Assistenza Farmaceutica Territoriale del Distretto 1 Bassano - Bando n. 51/2025</t>
+          <t>Avviso interno per il conferimento di Nr. 1 Incarico di Natura Professionale a tempo determinato di durata quinquennale di Alta Specializzazione (Codice C1) afferente alla U.O.C. Anestesia e Rianimazione del Presidio Ospedaliero Santorso - Bando n. 45/2025</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E104" t="inlineStr"/>
       <c r="F104" t="inlineStr">
         <is>
-          <t>FARMACISTI</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>DISCIPLINA Farmacia ospedaliera e/o Farmaceutica territoriale</t>
+          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>19/05/2025 00:00</t>
+          <t>12/05/2025 00:00</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>19/05/2031 00:00</t>
+          <t>12/05/2031 00:00</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>03/06/2025 23:59</t>
+          <t>27/05/2025 23:59</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q104" t="inlineStr"/>
       <c r="R104" t="inlineStr"/>
       <c r="S104" t="inlineStr"/>
       <c r="T104" t="inlineStr"/>
       <c r="U104" t="inlineStr"/>
       <c r="AD104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF104" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG104" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>52/2025</t>
+          <t>46/2025</t>
         </is>
       </c>
       <c r="B105" t="inlineStr"/>
       <c r="C105" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso interno per l’individuazione del Dirigente dei ruoli Professionale, Tecnico ed Amministrativo cui affidare la Direzione di Unità Operativa Complessa “Direzione Amministrativa di Ospedale” - Bando n. 52/2025
-</t>
+          <t>Avviso interno per il conferimento di Nr. 1 Incarico di Natura Professionale a tempo determinato di durata quinquennale di Natura Professionale Consolidata (Codice C3) afferente alla U.O.C. Anestesia e Rianimazione del Presidio Ospedaliero Santorso - Bando n. 46/2025</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E105" t="inlineStr"/>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Dirigenti</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Dirigenti dei ruoli professionale, tecnico e amministrativo</t>
+          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>19/05/2025 00:00</t>
+          <t>12/05/2025 00:00</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>19/05/2031 00:00</t>
+          <t>12/05/2031 00:00</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>29/05/2025 23:59</t>
+          <t>27/05/2025 23:59</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q105" t="inlineStr"/>
       <c r="R105" t="inlineStr"/>
       <c r="S105" t="inlineStr"/>
       <c r="T105" t="inlineStr"/>
       <c r="U105" t="inlineStr"/>
       <c r="AD105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF105" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG105" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>46/2025</t>
+          <t>44/2025</t>
         </is>
       </c>
       <c r="B106" t="inlineStr"/>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di Nr. 1 Incarico di Natura Professionale a tempo determinato di durata quinquennale di Natura Professionale Consolidata (Codice C3) afferente alla U.O.C. Anestesia e Rianimazione del Presidio Ospedaliero Santorso - Bando n. 46/2025</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità Operativa Semplice (Codice B2) “Politiche di Sviluppo del Personale” afferente all’U.O.C. Gestione Risorse Umane. Bando 44/2025.</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E106" t="inlineStr"/>
       <c r="F106" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>Dirigenti</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
+          <t>Dirigente Amministrativo o Dirigente Statistico</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>12/05/2025 00:00</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>12/05/2031 00:00</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
           <t>27/05/2025 23:59</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O106" t="inlineStr">
         <is>
           <t>No</t>
@@ -8936,236 +8896,236 @@
       </c>
       <c r="Q106" t="inlineStr"/>
       <c r="R106" t="inlineStr"/>
       <c r="S106" t="inlineStr"/>
       <c r="T106" t="inlineStr"/>
       <c r="U106" t="inlineStr"/>
       <c r="AD106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF106" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG106" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>45/2025</t>
+          <t>43/2025</t>
         </is>
       </c>
       <c r="B107" t="inlineStr"/>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di Nr. 1 Incarico di Natura Professionale a tempo determinato di durata quinquennale di Alta Specializzazione (Codice C1) afferente alla U.O.C. Anestesia e Rianimazione del Presidio Ospedaliero Santorso - Bando n. 45/2025</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità Operativa Semplice a valenza Dipartimentale Codice B1 “Vulnologia” afferente al Dipartimento Medico (Bassano) - Bando n. 43/2025</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E107" t="inlineStr"/>
       <c r="F107" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
+          <t>Disciplina CHIRURGIA VASCOLARE, GERIATRIA E MEDICINA INTERNA</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>12/05/2025 00:00</t>
+          <t>23/04/2025 00:00</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>12/05/2031 00:00</t>
+          <t>23/04/2031 00:00</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>27/05/2025 23:59</t>
+          <t>08/05/2025 23:59</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q107" t="inlineStr"/>
       <c r="R107" t="inlineStr"/>
       <c r="S107" t="inlineStr"/>
       <c r="T107" t="inlineStr"/>
       <c r="U107" t="inlineStr"/>
       <c r="AD107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF107" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG107" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>44/2025</t>
+          <t>41/2025</t>
         </is>
       </c>
       <c r="B108" t="inlineStr"/>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità Operativa Semplice (Codice B2) “Politiche di Sviluppo del Personale” afferente all’U.O.C. Gestione Risorse Umane. Bando 44/2025.</t>
+          <t>Avviso interno per il conferimento di Nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (Codice C1) afferente alla U.O.C. Gastroenterologia del Presidio Ospedaliero Bassano - Bando n. 41/2025</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E108" t="inlineStr"/>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Dirigenti</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo o Dirigente Statistico</t>
+          <t>Disciplina GASTROENTEROLOGIA</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>12/05/2025 00:00</t>
+          <t>15/04/2025 00:00</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>12/05/2031 00:00</t>
+          <t>15/04/2031 00:00</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>27/05/2025 23:59</t>
+          <t>30/04/2025 23:59</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q108" t="inlineStr"/>
       <c r="R108" t="inlineStr"/>
       <c r="S108" t="inlineStr"/>
       <c r="T108" t="inlineStr"/>
       <c r="U108" t="inlineStr"/>
       <c r="AD108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF108" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG108" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>43/2025</t>
+          <t>39/2025</t>
         </is>
       </c>
       <c r="B109" t="inlineStr"/>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità Operativa Semplice a valenza Dipartimentale Codice B1 “Vulnologia” afferente al Dipartimento Medico (Bassano) - Bando n. 43/2025</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di funzione professionale “Tutor Corso di Laurea in Infermieristica 6” afferente alla U.O.C. Direzione delle Professioni Sanitarie per il personale del ruolo Sanitario dell’Area dei Professionisti della Salute e dei Funzionari - Infermiere - Bando n. 39/2025</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E109" t="inlineStr"/>
       <c r="F109" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Disciplina CHIRURGIA VASCOLARE, GERIATRIA E MEDICINA INTERNA</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>23/04/2025 00:00</t>
+          <t>15/04/2025 00:00</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>23/04/2031 00:00</t>
+          <t>15/04/2031 00:00</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>08/05/2025 23:59</t>
+          <t>30/04/2025 23:59</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q109" t="inlineStr"/>
       <c r="R109" t="inlineStr"/>
       <c r="S109" t="inlineStr"/>
       <c r="T109" t="inlineStr"/>
       <c r="U109" t="inlineStr"/>
       <c r="AD109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF109" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
@@ -9232,73 +9192,73 @@
       </c>
       <c r="Q110" t="inlineStr"/>
       <c r="R110" t="inlineStr"/>
       <c r="S110" t="inlineStr"/>
       <c r="T110" t="inlineStr"/>
       <c r="U110" t="inlineStr"/>
       <c r="AD110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF110" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG110" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>41/2025</t>
+          <t>40/2025</t>
         </is>
       </c>
       <c r="B111" t="inlineStr"/>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di Nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (Codice C1) afferente alla U.O.C. Gastroenterologia del Presidio Ospedaliero Bassano - Bando n. 41/2025</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Day Surgery/week Surgery Multidisciplinare” – Codice B2 afferente alla U.O.C. Chirurgia Generale del Presidio Ospedaliero Bassano - Bando n. 40/2025</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E111" t="inlineStr"/>
       <c r="F111" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Disciplina GASTROENTEROLOGIA</t>
+          <t>Disciplina CHIRURGIA GENERALE</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>15/04/2025 00:00</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>15/04/2031 00:00</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
           <t>30/04/2025 23:59</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O111" t="inlineStr">
         <is>
           <t>No</t>
@@ -9306,73 +9266,73 @@
       </c>
       <c r="Q111" t="inlineStr"/>
       <c r="R111" t="inlineStr"/>
       <c r="S111" t="inlineStr"/>
       <c r="T111" t="inlineStr"/>
       <c r="U111" t="inlineStr"/>
       <c r="AD111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF111" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG111" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>40/2025</t>
+          <t>37/2025</t>
         </is>
       </c>
       <c r="B112" t="inlineStr"/>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Day Surgery/week Surgery Multidisciplinare” – Codice B2 afferente alla U.O.C. Chirurgia Generale del Presidio Ospedaliero Bassano - Bando n. 40/2025</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Breast Unit – Chirurgia Plastica Ricostruttiva” – Codice B2 afferente alla U.O.C. Chirurgia Senologica del Presidio Ospedaliero Santorso. Bando 37/2025</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E112" t="inlineStr"/>
       <c r="F112" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Disciplina CHIRURGIA GENERALE</t>
+          <t>Disciplina CHIRURGIA PLASTICA E RICOSTRUTTIVA</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>15/04/2025 00:00</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>15/04/2031 00:00</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
           <t>30/04/2025 23:59</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O112" t="inlineStr">
         <is>
           <t>No</t>
@@ -9380,417 +9340,413 @@
       </c>
       <c r="Q112" t="inlineStr"/>
       <c r="R112" t="inlineStr"/>
       <c r="S112" t="inlineStr"/>
       <c r="T112" t="inlineStr"/>
       <c r="U112" t="inlineStr"/>
       <c r="AD112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF112" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG112" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>37/2025</t>
+          <t>34/2025</t>
         </is>
       </c>
       <c r="B113" t="inlineStr"/>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Breast Unit – Chirurgia Plastica Ricostruttiva” – Codice B2 afferente alla U.O.C. Chirurgia Senologica del Presidio Ospedaliero Santorso. Bando 37/2025</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento “Coordinamento U.O.C. Oncoematologia e U.O.S. DH Oncologico” afferente alla UOC Oncoematologia Bassano per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari - Infermiere. Bando 34/2025</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E113" t="inlineStr"/>
       <c r="F113" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Disciplina CHIRURGIA PLASTICA E RICOSTRUTTIVA</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>15/04/2025 00:00</t>
+          <t>07/04/2025 00:00</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>15/04/2031 00:00</t>
+          <t>07/04/2031 00:00</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>30/04/2025 23:59</t>
+          <t>22/04/2025 23:59</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q113" t="inlineStr"/>
       <c r="R113" t="inlineStr"/>
       <c r="S113" t="inlineStr"/>
       <c r="T113" t="inlineStr"/>
       <c r="U113" t="inlineStr"/>
       <c r="AD113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF113" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG113" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>39/2025</t>
+          <t>29/2025</t>
         </is>
       </c>
       <c r="B114" t="inlineStr"/>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di funzione professionale “Tutor Corso di Laurea in Infermieristica 6” afferente alla U.O.C. Direzione delle Professioni Sanitarie per il personale del ruolo Sanitario dell’Area dei Professionisti della Salute e dei Funzionari - Infermiere - Bando n. 39/2025</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di natura professionale consolidata (Codice C3) “Allergologia pediatrica” afferente alla U.O.C. Pediatria del presidio ospedaliero Santorso - Bando n. 29/2025</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E114" t="inlineStr"/>
       <c r="F114" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>Disciplina PEDIATRIA</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>15/04/2025 00:00</t>
+          <t>31/03/2025 00:00</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>15/04/2031 00:00</t>
+          <t>31/03/2031 00:00</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>30/04/2025 23:59</t>
+          <t>15/04/2025 23:59</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q114" t="inlineStr"/>
       <c r="R114" t="inlineStr"/>
       <c r="S114" t="inlineStr"/>
       <c r="T114" t="inlineStr"/>
       <c r="U114" t="inlineStr"/>
       <c r="AD114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF114" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG114" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>34/2025</t>
+          <t>31/2025</t>
         </is>
       </c>
       <c r="B115" t="inlineStr"/>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento dell’incarico di funzione organizzativa con funzione di coordinamento “Coordinamento U.O.C. Oncoematologia e U.O.S. DH Oncologico” afferente alla UOC Oncoematologia Bassano per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari - Infermiere. Bando 34/2025</t>
+          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di funzione organizzativa (art. 24 e seguenti C.C.N.L. 2.11.2022) “Ufficio Relazioni con il Pubblico e Comunicazione” in staff alla Direzione Generale per il personale dell’Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo – Collaboratore Amministrativo Professionale - Bando n. 31/2025</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E115" t="inlineStr"/>
-      <c r="F115" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>07/04/2025 00:00</t>
+          <t>31/03/2025 00:00</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>07/04/2031 00:00</t>
+          <t>31/03/2031 00:00</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>22/04/2025 23:59</t>
+          <t>15/04/2025 23:59</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q115" t="inlineStr"/>
       <c r="R115" t="inlineStr"/>
       <c r="S115" t="inlineStr"/>
       <c r="T115" t="inlineStr"/>
       <c r="U115" t="inlineStr"/>
       <c r="AD115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF115" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG115" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>31/2025</t>
+          <t>30/2025</t>
         </is>
       </c>
       <c r="B116" t="inlineStr"/>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per titoli e prova/colloquio per il conferimento di incarico di funzione organizzativa (art. 24 e seguenti C.C.N.L. 2.11.2022) “Ufficio Relazioni con il Pubblico e Comunicazione” in staff alla Direzione Generale per il personale dell’Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo – Collaboratore Amministrativo Professionale - Bando n. 31/2025</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Chirurgia della Patologia Glaucomatosa” - Codice B2 - afferente alla U.O.C. Oculistica del presidio ospedaliero Bassano - Bando n. 30/2025</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E116" t="inlineStr"/>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>Disciplina OFTALMOLOGIA</t>
+        </is>
+      </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>31/03/2025 00:00</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>31/03/2031 00:00</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
           <t>15/04/2025 23:59</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q116" t="inlineStr"/>
       <c r="R116" t="inlineStr"/>
       <c r="S116" t="inlineStr"/>
       <c r="T116" t="inlineStr"/>
       <c r="U116" t="inlineStr"/>
       <c r="AD116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF116" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG116" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="117">
-      <c r="A117" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A117" t="inlineStr"/>
       <c r="B117" t="inlineStr"/>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Chirurgia della Patologia Glaucomatosa” - Codice B2 - afferente alla U.O.C. Oculistica del presidio ospedaliero Bassano - Bando n. 30/2025</t>
+          <t>AVVISO PUBBLICO DI SELEZIONE PER TITOLI E COLLOQUIO PER IL CONFERIMENTO DELL’INCARICO DI DIRETTORE OPERATIVO DEL CONSORZIO ARSENÀL.IT — CENTRO VENETO RICERCA E INNOVAZIONE PER LA SANITÀ DIGITALE PRESSO LA SEDE LEGALE DEL CONSORZIO SITA IN PADOVA</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E117" t="inlineStr"/>
       <c r="F117" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>Direttore unità operativa complessa</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Disciplina OFTALMOLOGIA</t>
+          <t>Direttore</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>31/03/2025 00:00</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>31/03/2031 00:00</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>15/04/2025 23:59</t>
+          <t>05/04/2025 23:59</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q117" t="inlineStr"/>
       <c r="R117" t="inlineStr"/>
       <c r="S117" t="inlineStr"/>
       <c r="T117" t="inlineStr"/>
       <c r="U117" t="inlineStr"/>
       <c r="AD117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF117" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG117" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>29/2025</t>
+          <t>28/2025</t>
         </is>
       </c>
       <c r="B118" t="inlineStr"/>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di natura professionale consolidata (Codice C3) “Allergologia pediatrica” afferente alla U.O.C. Pediatria del presidio ospedaliero Santorso - Bando n. 29/2025</t>
+          <t>Avviso interno per il conferimento di nr.1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (Codice C2) “Pneumologia Pediatrica” afferente alla U.O.C. Pediatria presidio ospedaliero Santorso - Bando n. 28/2025</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E118" t="inlineStr"/>
       <c r="F118" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>Disciplina PEDIATRIA</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>31/03/2025 00:00</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
@@ -9814,735 +9770,739 @@
       </c>
       <c r="Q118" t="inlineStr"/>
       <c r="R118" t="inlineStr"/>
       <c r="S118" t="inlineStr"/>
       <c r="T118" t="inlineStr"/>
       <c r="U118" t="inlineStr"/>
       <c r="AD118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF118" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG118" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>28/2025</t>
+          <t>27/2025</t>
         </is>
       </c>
       <c r="B119" t="inlineStr"/>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr.1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (Codice C2) “Pneumologia Pediatrica” afferente alla U.O.C. Pediatria presidio ospedaliero Santorso - Bando n. 28/2025</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Diagnostica ad Alta Automazione – Corelab” - Codice B2 - afferente alla U.O.C. Medicina di Laboratorio del presidio ospedaliero Santorso sede di lavoro p.o. Santorso - Bando n. 27/2025</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E119" t="inlineStr"/>
       <c r="F119" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Disciplina PEDIATRIA</t>
+          <t>Disciplina PATOLOGIA CLINICA</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>31/03/2025 00:00</t>
+          <t>24/03/2025 00:00</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>31/03/2031 00:00</t>
+          <t>24/03/2031 00:00</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>15/04/2025 23:59</t>
+          <t>08/04/2025 23:59</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q119" t="inlineStr"/>
       <c r="R119" t="inlineStr"/>
       <c r="S119" t="inlineStr"/>
       <c r="T119" t="inlineStr"/>
       <c r="U119" t="inlineStr"/>
       <c r="AD119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF119" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG119" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="120">
-      <c r="A120" t="inlineStr"/>
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>26/2025</t>
+        </is>
+      </c>
       <c r="B120" t="inlineStr"/>
       <c r="C120" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO DI SELEZIONE PER TITOLI E COLLOQUIO PER IL CONFERIMENTO DELL’INCARICO DI DIRETTORE OPERATIVO DEL CONSORZIO ARSENÀL.IT — CENTRO VENETO RICERCA E INNOVAZIONE PER LA SANITÀ DIGITALE PRESSO LA SEDE LEGALE DEL CONSORZIO SITA IN PADOVA</t>
+          <t>Avviso interno per il conferimento di un incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “DH Oncologico” – Codice B2 collocata nel Presidio Ospedaliero Bassano e afferente strutturalmente alla U.O.C. Oncologia del Presidio Ospedaliero Santorso - Bando n. 26/2025</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E120" t="inlineStr"/>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Direttore unità operativa complessa</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Direttore</t>
+          <t>Disciplina ONCOLOGIA</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>31/03/2025 00:00</t>
+          <t>17/03/2025 00:00</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>31/03/2031 00:00</t>
+          <t>17/03/2031 00:00</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>05/04/2025 23:59</t>
+          <t>01/04/2025 23:59</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q120" t="inlineStr"/>
       <c r="R120" t="inlineStr"/>
       <c r="S120" t="inlineStr"/>
       <c r="T120" t="inlineStr"/>
       <c r="U120" t="inlineStr"/>
       <c r="AD120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF120" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG120" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>27/2025</t>
+          <t>25/2025</t>
         </is>
       </c>
       <c r="B121" t="inlineStr"/>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Diagnostica ad Alta Automazione – Corelab” - Codice B2 - afferente alla U.O.C. Medicina di Laboratorio del presidio ospedaliero Santorso sede di lavoro p.o. Santorso - Bando n. 27/2025</t>
+          <t>Avviso interno per il conferimento di Nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Altissima Professionalità quale articolazione interna di Unità Operativa Complessa ovvero di Struttura Semplice anche a valenza Dipartimentale o Distrettuale – Codice CC “Diagnostica oncoematologica e coagulopatie” afferente alla U.O.C. Medicina di Laboratorio Presidio Ospedaliero Santorso Sede di lavoro P.O. Bassano - Bando n. 25/2025</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E121" t="inlineStr"/>
       <c r="F121" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Disciplina PATOLOGIA CLINICA</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>24/03/2025 00:00</t>
+          <t>17/03/2025 00:00</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>24/03/2031 00:00</t>
+          <t>17/03/2031 00:00</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>08/04/2025 23:59</t>
+          <t>01/04/2025 23:59</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q121" t="inlineStr"/>
       <c r="R121" t="inlineStr"/>
       <c r="S121" t="inlineStr"/>
       <c r="T121" t="inlineStr"/>
       <c r="U121" t="inlineStr"/>
       <c r="AD121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF121" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG121" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>25/2025</t>
+          <t>23/2025</t>
         </is>
       </c>
       <c r="B122" t="inlineStr"/>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di Nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Altissima Professionalità quale articolazione interna di Unità Operativa Complessa ovvero di Struttura Semplice anche a valenza Dipartimentale o Distrettuale – Codice CC “Diagnostica oncoematologica e coagulopatie” afferente alla U.O.C. Medicina di Laboratorio Presidio Ospedaliero Santorso Sede di lavoro P.O. Bassano - Bando n. 25/2025</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità Operativa Semplice Dipartimentale Territoriale (Codice B1) “Pneumologia Territoriale” con valenza interdistrettuale aziendale presso il Distretto 1 Bassano - Bando n. 23/2025</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E122" t="inlineStr"/>
       <c r="F122" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Disciplina PATOLOGIA CLINICA</t>
+          <t>Disciplina MALATTIE DELL'APPARATO RESPIRATORIO</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>17/03/2025 00:00</t>
+          <t>10/03/2025 00:00</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>17/03/2031 00:00</t>
+          <t>10/03/2031 00:00</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>01/04/2025 23:59</t>
+          <t>25/03/2025 23:59</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q122" t="inlineStr"/>
       <c r="R122" t="inlineStr"/>
       <c r="S122" t="inlineStr"/>
       <c r="T122" t="inlineStr"/>
       <c r="U122" t="inlineStr"/>
       <c r="AD122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF122" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG122" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>26/2025</t>
+          <t>20/2025</t>
         </is>
       </c>
       <c r="B123" t="inlineStr"/>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “DH Oncologico” – Codice B2 collocata nel Presidio Ospedaliero Bassano e afferente strutturalmente alla U.O.C. Oncologia del Presidio Ospedaliero Santorso - Bando n. 26/2025</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità Operativa Semplice (Codice B2) “Gestione Gare” afferente all’U.O.C. Provveditorato Economato e Gestione della Logistica. Bando 20/2025.</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E123" t="inlineStr"/>
       <c r="F123" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>DIRIGENTE AMMINISTRATIVO</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Disciplina ONCOLOGIA</t>
+          <t>Dirigente Amministrativo</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>17/03/2025 00:00</t>
+          <t>06/03/2025 00:00</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>17/03/2031 00:00</t>
+          <t>06/03/2031 00:00</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>01/04/2025 23:59</t>
+          <t>21/03/2025 23:59</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q123" t="inlineStr"/>
       <c r="R123" t="inlineStr"/>
       <c r="S123" t="inlineStr"/>
       <c r="T123" t="inlineStr"/>
       <c r="U123" t="inlineStr"/>
       <c r="AD123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF123" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG123" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>23/2025</t>
+          <t>21/2025</t>
         </is>
       </c>
       <c r="B124" t="inlineStr"/>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità Operativa Semplice Dipartimentale Territoriale (Codice B1) “Pneumologia Territoriale” con valenza interdistrettuale aziendale presso il Distretto 1 Bassano - Bando n. 23/2025</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di responsabile della Unità Operativa Semplice a valenza Dipartimentale (Codice B1) “Servizio Attività Motorie” afferente al Dipartimento di Prevenzione - Bando n. 21/2025</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E124" t="inlineStr"/>
       <c r="F124" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Disciplina MALATTIE DELL'APPARATO RESPIRATORIO</t>
+          <t>Disciplina MEDICINA DELLO SPORT</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>10/03/2025 00:00</t>
+          <t>06/03/2025 00:00</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>10/03/2031 00:00</t>
+          <t>06/03/2031 00:00</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>25/03/2025 23:59</t>
+          <t>21/03/2025 23:59</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q124" t="inlineStr"/>
       <c r="R124" t="inlineStr"/>
       <c r="S124" t="inlineStr"/>
       <c r="T124" t="inlineStr"/>
       <c r="U124" t="inlineStr"/>
       <c r="AD124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF124" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG124" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>20/2025</t>
+          <t>19/2025</t>
         </is>
       </c>
       <c r="B125" t="inlineStr"/>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità Operativa Semplice (Codice B2) “Gestione Gare” afferente all’U.O.C. Provveditorato Economato e Gestione della Logistica. Bando 20/2025.</t>
+          <t>Avviso interno per il conferimento di n. 1 incarico di natura professionale a tempo determinato di durata quinquennale di Altissima Professionalità quale Articolazione Interna di Unità Operativa Complessa ovvero di Struttura Semplice anche a valenza Dipartimentale o Distrettuale – Codice CC "Responsabile di Sala Parto" afferente alla U.O.S.D. Percorso Nascita e Ginecologia Asiago - Bando n. 19/2025</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E125" t="inlineStr"/>
       <c r="F125" t="inlineStr">
         <is>
-          <t>DIRIGENTE AMMINISTRATIVO</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo</t>
+          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>06/03/2025 00:00</t>
+          <t>24/02/2025 00:00</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>06/03/2031 00:00</t>
+          <t>24/02/2031 00:00</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>21/03/2025 23:59</t>
+          <t>11/03/2025 23:59</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q125" t="inlineStr"/>
       <c r="R125" t="inlineStr"/>
       <c r="S125" t="inlineStr"/>
       <c r="T125" t="inlineStr"/>
       <c r="U125" t="inlineStr"/>
       <c r="AD125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF125" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG125" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>21/2025</t>
+          <t>16/2025</t>
         </is>
       </c>
       <c r="B126" t="inlineStr"/>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di responsabile della Unità Operativa Semplice a valenza Dipartimentale (Codice B1) “Servizio Attività Motorie” afferente al Dipartimento di Prevenzione - Bando n. 21/2025</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (Codice c1) afferente alla U.O.C. Urologia del Presidio Ospedaliero Bassano - Bando n. 16/2025</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E126" t="inlineStr"/>
       <c r="F126" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA DELLO SPORT</t>
+          <t>Disciplina UROLOGIA</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>06/03/2025 00:00</t>
+          <t>19/02/2025 00:00</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>06/03/2031 00:00</t>
+          <t>19/02/2031 00:00</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>21/03/2025 23:59</t>
+          <t>06/03/2025 23:59</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q126" t="inlineStr"/>
       <c r="R126" t="inlineStr"/>
       <c r="S126" t="inlineStr"/>
       <c r="T126" t="inlineStr"/>
       <c r="U126" t="inlineStr"/>
       <c r="AD126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF126" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG126" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>19/2025</t>
+          <t>17/2025</t>
         </is>
       </c>
       <c r="B127" t="inlineStr"/>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di n. 1 incarico di natura professionale a tempo determinato di durata quinquennale di Altissima Professionalità quale Articolazione Interna di Unità Operativa Complessa ovvero di Struttura Semplice anche a valenza Dipartimentale o Distrettuale – Codice CC "Responsabile di Sala Parto" afferente alla U.O.S.D. Percorso Nascita e Ginecologia Asiago - Bando n. 19/2025</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (Codice C2) afferente alla U.O.C. Urologia del Presidio Ospedaliero Bassano - Bando n. 17/2025</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E127" t="inlineStr"/>
       <c r="F127" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
+          <t>Disciplina UROLOGIA</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>24/02/2025 00:00</t>
+          <t>19/02/2025 00:00</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>24/02/2031 00:00</t>
+          <t>19/02/2031 00:00</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>11/03/2025 23:59</t>
+          <t>06/03/2025 23:59</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q127" t="inlineStr"/>
       <c r="R127" t="inlineStr"/>
       <c r="S127" t="inlineStr"/>
       <c r="T127" t="inlineStr"/>
       <c r="U127" t="inlineStr"/>
       <c r="AD127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF127" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG127" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>16/2025</t>
+          <t>15/2025</t>
         </is>
       </c>
       <c r="B128" t="inlineStr"/>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (Codice c1) afferente alla U.O.C. Urologia del Presidio Ospedaliero Bassano - Bando n. 16/2025</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (Codice C2) “Diagnostica Microbiologica” all’interno della U.O.C. Medicina di Laboratorio sede Presidio Ospedaliero Santorso - Bando 15/2025</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E128" t="inlineStr"/>
       <c r="F128" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>BIOLOGI</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Disciplina UROLOGIA</t>
+          <t>Disciplina Biochimica Clinica</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>19/02/2025 00:00</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>19/02/2031 00:00</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
           <t>06/03/2025 23:59</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O128" t="inlineStr">
         <is>
           <t>No</t>
@@ -10550,73 +10510,73 @@
       </c>
       <c r="Q128" t="inlineStr"/>
       <c r="R128" t="inlineStr"/>
       <c r="S128" t="inlineStr"/>
       <c r="T128" t="inlineStr"/>
       <c r="U128" t="inlineStr"/>
       <c r="AD128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF128" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG128" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>17/2025</t>
+          <t>14/2025</t>
         </is>
       </c>
       <c r="B129" t="inlineStr"/>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (Codice C2) afferente alla U.O.C. Urologia del Presidio Ospedaliero Bassano - Bando n. 17/2025</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (Codice C2) “Fisiatra con Alta Specializzazione in presa in carico riabilitativa dei pazienti con cerebrolesione acquisita e patologie neurodegenerative” afferente alla U.O.C. Recupero e Riabilitazione Funzionale Presidio Ospedaliero Santorso</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E129" t="inlineStr"/>
       <c r="F129" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Disciplina UROLOGIA</t>
+          <t>Disciplina MEDICINA FISICA E RIABILITAZIONE</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>19/02/2025 00:00</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>19/02/2031 00:00</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
           <t>06/03/2025 23:59</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O129" t="inlineStr">
         <is>
           <t>No</t>
@@ -10624,73 +10584,73 @@
       </c>
       <c r="Q129" t="inlineStr"/>
       <c r="R129" t="inlineStr"/>
       <c r="S129" t="inlineStr"/>
       <c r="T129" t="inlineStr"/>
       <c r="U129" t="inlineStr"/>
       <c r="AD129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF129" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG129" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>15/2025</t>
+          <t>18/2025</t>
         </is>
       </c>
       <c r="B130" t="inlineStr"/>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (Codice C2) “Diagnostica Microbiologica” all’interno della U.O.C. Medicina di Laboratorio sede Presidio Ospedaliero Santorso - Bando 15/2025</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Natura Professionale Consolidata (Codice C3) afferente alla U.O.C. Urologia del Presidio Ospedaliero Bassano - Bando n. 18/2025</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E130" t="inlineStr"/>
       <c r="F130" t="inlineStr">
         <is>
-          <t>BIOLOGI</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Disciplina Biochimica Clinica</t>
+          <t>Disciplina UROLOGIA</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>19/02/2025 00:00</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>19/02/2031 00:00</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
           <t>06/03/2025 23:59</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O130" t="inlineStr">
         <is>
           <t>No</t>
@@ -10698,226 +10658,216 @@
       </c>
       <c r="Q130" t="inlineStr"/>
       <c r="R130" t="inlineStr"/>
       <c r="S130" t="inlineStr"/>
       <c r="T130" t="inlineStr"/>
       <c r="U130" t="inlineStr"/>
       <c r="AD130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF130" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG130" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>14/2025</t>
+          <t>13/2025</t>
         </is>
       </c>
       <c r="B131" t="inlineStr"/>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (Codice C2) “Fisiatra con Alta Specializzazione in presa in carico riabilitativa dei pazienti con cerebrolesione acquisita e patologie neurodegenerative” afferente alla U.O.C. Recupero e Riabilitazione Funzionale Presidio Ospedaliero Santorso</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Direzione Amministrativa di Ospedale "Attività amministrative unificate" all'interno della UOC Direzione Amministrativa di ospedale per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Collaboratore Amministrativo Professionale - Bando n. 13/2025</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E131" t="inlineStr"/>
-      <c r="F131" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>19/02/2025 00:00</t>
+          <t>17/02/2025 00:00</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>19/02/2031 00:00</t>
+          <t>17/02/2031 00:00</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>06/03/2025 23:59</t>
+          <t>04/03/2025 23:59</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q131" t="inlineStr"/>
       <c r="R131" t="inlineStr"/>
       <c r="S131" t="inlineStr"/>
       <c r="T131" t="inlineStr"/>
       <c r="U131" t="inlineStr"/>
       <c r="AD131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF131" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG131" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>18/2025</t>
+          <t>8/2025</t>
         </is>
       </c>
       <c r="B132" t="inlineStr"/>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Natura Professionale Consolidata (Codice C3) afferente alla U.O.C. Urologia del Presidio Ospedaliero Bassano - Bando n. 18/2025</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di Alta Specializzazione Consolidato – codice C1 da assegnare all’interno della U.O.C. Ortopedia e Traumatologia del presidio ospedaliero Santorso	 - Bando n. 8/2025</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E132" t="inlineStr"/>
       <c r="F132" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Disciplina UROLOGIA</t>
+          <t>Disciplina ORTOPEDIA E TRAUMATOLOGIA</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>19/02/2025 00:00</t>
+          <t>11/02/2025 00:00</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>19/02/2031 00:00</t>
+          <t>11/02/2031 00:00</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>06/03/2025 23:59</t>
+          <t>26/02/2025 23:59</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q132" t="inlineStr"/>
       <c r="R132" t="inlineStr"/>
       <c r="S132" t="inlineStr"/>
       <c r="T132" t="inlineStr"/>
       <c r="U132" t="inlineStr"/>
       <c r="AD132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF132" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG132" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>13/2025</t>
+          <t>9/2025</t>
         </is>
       </c>
       <c r="B133" t="inlineStr"/>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa (art. 24 e seguenti CCNL 2.11.2022) UOC Direzione Amministrativa di Ospedale "Attività amministrative unificate" all'interno della UOC Direzione Amministrativa di ospedale per il personale dell'Area dei Professionisti della Salute e dei Funzionari del ruolo Amministrativo - Collaboratore Amministrativo Professionale - Bando n. 13/2025</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Professionale U.O.C. Controllo di Gestione “Gestione flussi area farmaceutica e DM” per il personale del ruolo Amministrativo dell’Area degli Assistenti – Assistente Amministrativo - Bando n. 9/2025</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E133" t="inlineStr"/>
       <c r="H133" t="inlineStr">
         <is>
-          <t>17/02/2025 00:00</t>
+          <t>11/02/2025 00:00</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>17/02/2031 00:00</t>
+          <t>11/02/2031 00:00</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>04/03/2025 23:59</t>
+          <t>26/02/2025 23:59</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q133" t="inlineStr"/>
       <c r="R133" t="inlineStr"/>
       <c r="S133" t="inlineStr"/>
       <c r="T133" t="inlineStr"/>
       <c r="U133" t="inlineStr"/>
       <c r="AD133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF133" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
@@ -10974,269 +10924,279 @@
       </c>
       <c r="Q134" t="inlineStr"/>
       <c r="R134" t="inlineStr"/>
       <c r="S134" t="inlineStr"/>
       <c r="T134" t="inlineStr"/>
       <c r="U134" t="inlineStr"/>
       <c r="AD134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF134" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG134" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>9/2025</t>
+          <t>7/2025</t>
         </is>
       </c>
       <c r="B135" t="inlineStr"/>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Professionale U.O.C. Controllo di Gestione “Gestione flussi area farmaceutica e DM” per il personale del ruolo Amministrativo dell’Area degli Assistenti – Assistente Amministrativo - Bando n. 9/2025</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. Chirurgia Generale del presidio ospedaliero Santorso - Bando n. 7/2025</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E135" t="inlineStr"/>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>Disciplina CHIRURGIA GENERALE</t>
+        </is>
+      </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>11/02/2025 00:00</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>11/02/2031 00:00</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
           <t>26/02/2025 23:59</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q135" t="inlineStr"/>
       <c r="R135" t="inlineStr"/>
       <c r="S135" t="inlineStr"/>
       <c r="T135" t="inlineStr"/>
       <c r="U135" t="inlineStr"/>
       <c r="AD135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF135" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG135" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>8/2025</t>
+          <t>4/2025</t>
         </is>
       </c>
       <c r="B136" t="inlineStr"/>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di Alta Specializzazione Consolidato – codice C1 da assegnare all’interno della U.O.C. Ortopedia e Traumatologia del presidio ospedaliero Santorso	 - Bando n. 8/2025</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento “Coordinamento ospedale di comunità Marostica” all’interno della U.O.C. Disabilità e Non Autosufficienza del Distretto 1 Bassano per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari – Infermiere. Bando 4/2025</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E136" t="inlineStr"/>
       <c r="F136" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Disciplina ORTOPEDIA E TRAUMATOLOGIA</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>11/02/2025 00:00</t>
+          <t>10/02/2025 00:00</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>11/02/2031 00:00</t>
+          <t>10/02/2031 00:00</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>26/02/2025 23:59</t>
+          <t>25/02/2025 23:59</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q136" t="inlineStr"/>
       <c r="R136" t="inlineStr"/>
       <c r="S136" t="inlineStr"/>
       <c r="T136" t="inlineStr"/>
       <c r="U136" t="inlineStr"/>
       <c r="AD136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF136" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG136" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>7/2025</t>
+          <t>3/2025</t>
         </is>
       </c>
       <c r="B137" t="inlineStr"/>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. Chirurgia Generale del presidio ospedaliero Santorso - Bando n. 7/2025</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento U.O.C. Medicina Generale Santorso “Coordinamento Day Service Santorso” presso il Presidio Ospedaliero di Santorso per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari – Infermiere . Bando 3/2025</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E137" t="inlineStr"/>
       <c r="F137" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Disciplina CHIRURGIA GENERALE</t>
+          <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>11/02/2025 00:00</t>
+          <t>10/02/2025 00:00</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>11/02/2031 00:00</t>
+          <t>10/02/2031 00:00</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>26/02/2025 23:59</t>
+          <t>25/02/2025 23:59</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q137" t="inlineStr"/>
       <c r="R137" t="inlineStr"/>
       <c r="S137" t="inlineStr"/>
       <c r="T137" t="inlineStr"/>
       <c r="U137" t="inlineStr"/>
       <c r="AD137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF137" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG137" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>4/2025</t>
+          <t>2/2025</t>
         </is>
       </c>
       <c r="B138" t="inlineStr"/>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento “Coordinamento ospedale di comunità Marostica” all’interno della U.O.C. Disabilità e Non Autosufficienza del Distretto 1 Bassano per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari – Infermiere. Bando 4/2025</t>
+          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento U.O.C. Direzione delle Professioni Sanitarie “Referente processi organizzativi area ospedaliera Asiago” per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari – Infermiere Bando 2/2025</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E138" t="inlineStr"/>
       <c r="F138" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t xml:space="preserve"> INFERMIERI </t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>10/02/2025 00:00</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
@@ -11260,633 +11220,633 @@
       </c>
       <c r="Q138" t="inlineStr"/>
       <c r="R138" t="inlineStr"/>
       <c r="S138" t="inlineStr"/>
       <c r="T138" t="inlineStr"/>
       <c r="U138" t="inlineStr"/>
       <c r="AD138" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF138" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG138" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>2/2025</t>
+          <t>125/2024</t>
         </is>
       </c>
       <c r="B139" t="inlineStr"/>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento U.O.C. Direzione delle Professioni Sanitarie “Referente processi organizzativi area ospedaliera Asiago” per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari – Infermiere Bando 2/2025</t>
+          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a medici chirurghi specializzati e/o specializzandi - Bando n. 125/2024</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E139" t="inlineStr"/>
       <c r="F139" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t xml:space="preserve"> INFERMIERI </t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>10/02/2025 00:00</t>
+          <t>06/12/2024 00:00</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>10/02/2031 00:00</t>
+          <t>06/12/2030 00:00</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>25/02/2025 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q139" t="inlineStr"/>
       <c r="R139" t="inlineStr"/>
       <c r="S139" t="inlineStr"/>
       <c r="T139" t="inlineStr"/>
       <c r="U139" t="inlineStr"/>
       <c r="AD139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF139" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG139" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>3/2025</t>
+          <t>AZERO/2024/004/AVV</t>
         </is>
       </c>
       <c r="B140" t="inlineStr"/>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna, per titoli e prova/colloquio, per il conferimento di incarico di Funzione Organizzativa con Funzione di Coordinamento U.O.C. Medicina Generale Santorso “Coordinamento Day Service Santorso” presso il Presidio Ospedaliero di Santorso per il personale del ruolo sanitario dell’Area dei Professionisti della Salute e dei Funzionari – Infermiere . Bando 3/2025</t>
+          <t>AZIENDA ZERO - Avviso Pubblico, per titoli ed esami, per la copertura di n. 14 posti di Collaboratore Amministrativo Professionale - Settore Economico - per il Progetto "Contabilità, Finanza e Auditing", con contratto di formazione e lavoro a tempo determinato_Bando n. AZERO/2024/004/AVV</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E140" t="inlineStr"/>
-      <c r="F140" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>10/02/2025 00:00</t>
+          <t>05/12/2024 00:00</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>10/02/2031 00:00</t>
+          <t>05/12/2030 00:00</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>25/02/2025 23:59</t>
+          <t>19/12/2024 23:59</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q140" t="inlineStr"/>
       <c r="R140" t="inlineStr"/>
       <c r="S140" t="inlineStr"/>
       <c r="T140" t="inlineStr"/>
       <c r="U140" t="inlineStr"/>
       <c r="AD140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF140" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG140" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>125/2024</t>
+          <t>AZERO/2024/003/CON</t>
         </is>
       </c>
       <c r="B141" t="inlineStr"/>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a medici chirurghi specializzati e/o specializzandi - Bando n. 125/2024</t>
+          <t>AZIENDA ZERO - Avviso Pubblico, per titoli ed esami, per la copertura di n. 12 posti di Collaboratore Amministrativo Professionale - Settore Giuridico - per il Progetto "Privacy", con contratto di formazione e lavoro a tempo determinato_Bando n. AZERO/2024/003/CON</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E141" t="inlineStr"/>
-      <c r="F141" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>06/12/2024 00:00</t>
+          <t>05/12/2024 00:00</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>06/12/2030 00:00</t>
+          <t>05/12/2030 00:00</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>19/12/2024 23:59</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q141" t="inlineStr"/>
       <c r="R141" t="inlineStr"/>
       <c r="S141" t="inlineStr"/>
       <c r="T141" t="inlineStr"/>
       <c r="U141" t="inlineStr"/>
       <c r="AD141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF141" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG141" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>AZERO/2024/004/AVV</t>
+          <t>122/2024</t>
         </is>
       </c>
       <c r="B142" t="inlineStr"/>
       <c r="C142" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Avviso Pubblico, per titoli ed esami, per la copertura di n. 14 posti di Collaboratore Amministrativo Professionale - Settore Economico - per il Progetto "Contabilità, Finanza e Auditing", con contratto di formazione e lavoro a tempo determinato_Bando n. AZERO/2024/004/AVV</t>
+          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a medici chirurghi specializzati e/o specializzandi per lo svolgimento di attività ambulatoriali finalizzate alla riduzione delle liste d'attesa - Bando n. 122/2024</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E142" t="inlineStr"/>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>Si precisa che il presente bando è riservato all'attività ambulatoriale finalizzata allo smaltimento delle liste d'attesa nelle discipline di cui alle Delibere di Giunta Regionale n. 226 del 13 marzo 2024, n. 608 del 04 giugno 2024, n. 1061 e n. 1062 del 17 settembre 2024.</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>05/12/2024 00:00</t>
+          <t>21/11/2024 00:00</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>05/12/2030 00:00</t>
+          <t>21/11/2030 00:00</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>19/12/2024 23:59</t>
+          <t>31/12/2025 23:59</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q142" t="inlineStr"/>
       <c r="R142" t="inlineStr"/>
       <c r="S142" t="inlineStr"/>
       <c r="T142" t="inlineStr"/>
       <c r="U142" t="inlineStr"/>
       <c r="AD142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF142" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG142" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>AZERO/2024/003/CON</t>
+          <t>119/2024</t>
         </is>
       </c>
       <c r="B143" t="inlineStr"/>
       <c r="C143" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Avviso Pubblico, per titoli ed esami, per la copertura di n. 12 posti di Collaboratore Amministrativo Professionale - Settore Giuridico - per il Progetto "Privacy", con contratto di formazione e lavoro a tempo determinato_Bando n. AZERO/2024/003/CON</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice a Valenza Dipartimentale - Codice B1 - "Risk Management” in Staff al Direttore Sanitario - Bando n. 119/2024</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E143" t="inlineStr"/>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>Disciplina DIREZIONE MEDICA DI PRESIDIO OSPEDALIERO</t>
+        </is>
+      </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>05/12/2024 00:00</t>
+          <t>18/11/2024 00:00</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>05/12/2030 00:00</t>
+          <t>18/11/2030 00:00</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>19/12/2024 23:59</t>
+          <t>09/12/2024 23:59</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q143" t="inlineStr"/>
       <c r="R143" t="inlineStr"/>
       <c r="S143" t="inlineStr"/>
       <c r="T143" t="inlineStr"/>
       <c r="U143" t="inlineStr"/>
       <c r="AD143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF143" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG143" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>122/2024</t>
+          <t>117/2024</t>
         </is>
       </c>
       <c r="B144" t="inlineStr"/>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a medici chirurghi specializzati e/o specializzandi per lo svolgimento di attività ambulatoriali finalizzate alla riduzione delle liste d'attesa - Bando n. 122/2024</t>
+          <t>Avviso interno per l'individuazione del Dirigente del ruolo professionale cui affidare la Direzione della U.O.C. "Sistemi Informativi" dell'Azienda ULSS 7 Pedemontana - Bando n. 117/2024</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E144" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E144" t="inlineStr"/>
       <c r="F144" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>Dirigenti</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>Dirigenti del ruolo professionale</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>21/11/2024 00:00</t>
+          <t>14/11/2024 00:00</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>21/11/2030 00:00</t>
+          <t>14/11/2030 00:00</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>31/12/2025 23:59</t>
+          <t>25/11/2024 23:59</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q144" t="inlineStr"/>
       <c r="R144" t="inlineStr"/>
       <c r="S144" t="inlineStr"/>
       <c r="T144" t="inlineStr"/>
       <c r="U144" t="inlineStr"/>
       <c r="AD144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF144" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG144" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>119/2024</t>
+          <t>114/2024</t>
         </is>
       </c>
       <c r="B145" t="inlineStr"/>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice a Valenza Dipartimentale - Codice B1 - "Risk Management” in Staff al Direttore Sanitario - Bando n. 119/2024</t>
+          <t>Avviso interno per il conferimento di un incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità quale articolazione interna di Unità Operativa Complessa (codice CC) "Terapie innovative in Oncologia" afferente alla U.O.C. ONCOEMATOLOGIA del Presidio Ospedaliero Bassano - Bando n. 114/2024</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E145" t="inlineStr"/>
       <c r="F145" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Disciplina DIREZIONE MEDICA DI PRESIDIO OSPEDALIERO</t>
+          <t>Disciplina ONCOLOGIA</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>18/11/2024 00:00</t>
+          <t>06/11/2024 00:00</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>18/11/2030 00:00</t>
+          <t>06/11/2030 00:00</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>09/12/2024 23:59</t>
+          <t>26/11/2024 23:59</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q145" t="inlineStr"/>
       <c r="R145" t="inlineStr"/>
       <c r="S145" t="inlineStr"/>
       <c r="T145" t="inlineStr"/>
       <c r="U145" t="inlineStr"/>
       <c r="AD145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF145" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG145" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>117/2024</t>
+          <t>112/2024</t>
         </is>
       </c>
       <c r="B146" t="inlineStr"/>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Avviso interno per l'individuazione del Dirigente del ruolo professionale cui affidare la Direzione della U.O.C. "Sistemi Informativi" dell'Azienda ULSS 7 Pedemontana - Bando n. 117/2024</t>
+          <t>Avviso di selezione interna per il conferimento dell'incarico di Coordinamento di Dipartimento Chirurgico Transmurale Riabilitazione Ospedale Territorio riservato al personale con incarico di funzione organizzativa con funzione di coordinamento nell'ambito del Dipartimento Transmurale - Bando n. 112/2024</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E146" t="inlineStr"/>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Dirigenti</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Dirigenti del ruolo professionale</t>
+          <t>Personale del ruolo sanitario</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>14/11/2024 00:00</t>
+          <t>06/11/2024 00:00</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>14/11/2030 00:00</t>
+          <t>06/11/2030 00:00</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>25/11/2024 23:59</t>
+          <t>21/11/2024 23:59</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q146" t="inlineStr"/>
       <c r="R146" t="inlineStr"/>
       <c r="S146" t="inlineStr"/>
       <c r="T146" t="inlineStr"/>
       <c r="U146" t="inlineStr"/>
       <c r="AD146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF146" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG146" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>112/2024</t>
+          <t>111/2024</t>
         </is>
       </c>
       <c r="B147" t="inlineStr"/>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per il conferimento dell'incarico di Coordinamento di Dipartimento Chirurgico Transmurale Riabilitazione Ospedale Territorio riservato al personale con incarico di funzione organizzativa con funzione di coordinamento nell'ambito del Dipartimento Transmurale - Bando n. 112/2024</t>
+          <t>Avviso di selezione interna per il conferimento dell'incarico di Coordinamento di Dipartimento Chirurgico di Bassano riservato al personale con incarico di funzione organizzativa con funzione di coordinamento nell'ambito del Dipartimento Chirurgico Bassano - Bando n. 111/2024</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E147" t="inlineStr"/>
       <c r="F147" t="inlineStr">
         <is>
           <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>Personale del ruolo sanitario</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>06/11/2024 00:00</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
@@ -11984,507 +11944,507 @@
       </c>
       <c r="Q148" t="inlineStr"/>
       <c r="R148" t="inlineStr"/>
       <c r="S148" t="inlineStr"/>
       <c r="T148" t="inlineStr"/>
       <c r="U148" t="inlineStr"/>
       <c r="AD148" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF148" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG148" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>111/2024</t>
+          <t>106/2024</t>
         </is>
       </c>
       <c r="B149" t="inlineStr"/>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per il conferimento dell'incarico di Coordinamento di Dipartimento Chirurgico di Bassano riservato al personale con incarico di funzione organizzativa con funzione di coordinamento nell'ambito del Dipartimento Chirurgico Bassano - Bando n. 111/2024</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di n. 1 DIRIGENTE AMMINISTRATIVO - Bando n. 106/2024</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E149" t="inlineStr"/>
       <c r="F149" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>DIRIGENTE AMMINISTRATIVO</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Personale del ruolo sanitario</t>
+          <t>Dirigente Amministrativo</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>06/11/2024 00:00</t>
+          <t>31/10/2024 00:00</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>06/11/2030 00:00</t>
+          <t>31/10/2030 00:00</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>21/11/2024 23:59</t>
+          <t>20/11/2024 23:59</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q149" t="inlineStr"/>
       <c r="R149" t="inlineStr"/>
       <c r="S149" t="inlineStr"/>
       <c r="T149" t="inlineStr"/>
       <c r="U149" t="inlineStr"/>
       <c r="AD149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF149" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG149" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>114/2024</t>
+          <t>AZERO/2024/059/CON</t>
         </is>
       </c>
       <c r="B150" t="inlineStr"/>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità quale articolazione interna di Unità Operativa Complessa (codice CC) "Terapie innovative in Oncologia" afferente alla U.O.C. ONCOEMATOLOGIA del Presidio Ospedaliero Bassano - Bando n. 114/2024</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 9 posti di Dirigente delle Professioni Sanitarie - Area delle Scienze Infermieristiche e della Professione Sanitaria Ostetrica, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/059/CON</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E150" t="inlineStr"/>
-      <c r="F150" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>06/11/2024 00:00</t>
+          <t>16/10/2024 00:00</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>06/11/2030 00:00</t>
+          <t>16/10/2030 00:00</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>26/11/2024 23:59</t>
+          <t>14/11/2024 23:59</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O150" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q150" t="inlineStr"/>
       <c r="R150" t="inlineStr"/>
       <c r="S150" t="inlineStr"/>
       <c r="T150" t="inlineStr"/>
       <c r="U150" t="inlineStr"/>
       <c r="AD150" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF150" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG150" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>106/2024</t>
+          <t>104/2024</t>
         </is>
       </c>
       <c r="B151" t="inlineStr"/>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di n. 1 DIRIGENTE AMMINISTRATIVO - Bando n. 106/2024</t>
+          <t>Avviso interno per il conferimento di nr.1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (codice C2) afferente alla U.O.S.D. Anatomia e Istologia Patologica Presidio Ospedaliero Bassano  - Bando n. 104/2024</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E151" t="inlineStr"/>
       <c r="F151" t="inlineStr">
         <is>
-          <t>DIRIGENTE AMMINISTRATIVO</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Dirigente Amministrativo</t>
+          <t>Disciplina ANATOMIA PATOLOGICA</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>31/10/2024 00:00</t>
+          <t>15/10/2024 00:00</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>31/10/2030 00:00</t>
+          <t>15/10/2030 00:00</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>20/11/2024 23:59</t>
+          <t>04/11/2024 23:59</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O151" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q151" t="inlineStr"/>
       <c r="R151" t="inlineStr"/>
       <c r="S151" t="inlineStr"/>
       <c r="T151" t="inlineStr"/>
       <c r="U151" t="inlineStr"/>
       <c r="AD151" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF151" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG151" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>AZERO/2024/059/CON</t>
+          <t>103/2024</t>
         </is>
       </c>
       <c r="B152" t="inlineStr"/>
       <c r="C152" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 9 posti di Dirigente delle Professioni Sanitarie - Area delle Scienze Infermieristiche e della Professione Sanitaria Ostetrica, a tempo indeterminato ed a rapporto esclusivo_Bando n. AZERO/2024/059/CON</t>
+          <t>Avviso interno per il conferimento di Nr. 1 incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) "Per l’Ambulatorio di Salute Mentale di Asiago" da assegnare all'interno della U.O.C. Psichiatria 1 Bassano afferente al Dipartimento di Salute Mentale - Bando n. 103/2024</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E152" t="inlineStr"/>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>Disciplina PSICHIATRIA</t>
+        </is>
+      </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>16/10/2024 00:00</t>
+          <t>15/10/2024 00:00</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>16/10/2030 00:00</t>
+          <t>15/10/2030 00:00</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>14/11/2024 23:59</t>
+          <t>04/11/2024 23:59</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O152" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q152" t="inlineStr"/>
       <c r="R152" t="inlineStr"/>
       <c r="S152" t="inlineStr"/>
       <c r="T152" t="inlineStr"/>
       <c r="U152" t="inlineStr"/>
       <c r="AD152" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF152" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG152" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>104/2024</t>
+          <t>100/2024</t>
         </is>
       </c>
       <c r="B153" t="inlineStr"/>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr.1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (codice C2) afferente alla U.O.S.D. Anatomia e Istologia Patologica Presidio Ospedaliero Bassano  - Bando n. 104/2024</t>
+          <t>Avviso interno per il conferimento di Nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (codice C2) afferenti alla U.O.C. Infanzia Adolescenza Famiglia e Consultori del Distretto 2 Alto Vicentino - Bando n. 100/2024</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E153" t="inlineStr"/>
       <c r="F153" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>PSICOLOGI</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Disciplina ANATOMIA PATOLOGICA</t>
+          <t>Disciplina PSICOLOGIA o PSICOTERAPIA</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>15/10/2024 00:00</t>
+          <t>10/10/2024 00:00</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>15/10/2030 00:00</t>
+          <t>10/10/2030 00:00</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>04/11/2024 23:59</t>
+          <t>30/10/2024 23:59</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O153" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q153" t="inlineStr"/>
       <c r="R153" t="inlineStr"/>
       <c r="S153" t="inlineStr"/>
       <c r="T153" t="inlineStr"/>
       <c r="U153" t="inlineStr"/>
       <c r="AD153" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF153" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG153" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>103/2024</t>
+          <t>102/2024</t>
         </is>
       </c>
       <c r="B154" t="inlineStr"/>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di Nr. 1 incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) "Per l’Ambulatorio di Salute Mentale di Asiago" da assegnare all'interno della U.O.C. Psichiatria 1 Bassano afferente al Dipartimento di Salute Mentale - Bando n. 103/2024</t>
+          <t>Avviso interno per il conferimento di Nr. 2 incarichi di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (codice C2) afferenti alla U.O.C. Infanzia Adolescenza Famiglia e Consultori del Distretto 1 Bassano - Bando n. 102/2024</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E154" t="inlineStr"/>
       <c r="F154" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>PSICOLOGI</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Disciplina PSICHIATRIA</t>
+          <t>Disciplina PSICOLOGIA o PSICOTERAPIA</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>15/10/2024 00:00</t>
+          <t>10/10/2024 00:00</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>15/10/2030 00:00</t>
+          <t>10/10/2030 00:00</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>04/11/2024 23:59</t>
+          <t>30/10/2024 23:59</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q154" t="inlineStr"/>
       <c r="R154" t="inlineStr"/>
       <c r="S154" t="inlineStr"/>
       <c r="T154" t="inlineStr"/>
       <c r="U154" t="inlineStr"/>
       <c r="AD154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF154" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG154" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>102/2024</t>
+          <t>101/2024</t>
         </is>
       </c>
       <c r="B155" t="inlineStr"/>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di Nr. 2 incarichi di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (codice C2) afferenti alla U.O.C. Infanzia Adolescenza Famiglia e Consultori del Distretto 1 Bassano - Bando n. 102/2024</t>
+          <t>Avviso interno per il conferimento di Nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (codice C2) afferente alla U.O.C. Infanzia Adolescenza Famiglia e Consultori del Distretto 1 Bassano - Bando n. 101/2024</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E155" t="inlineStr"/>
       <c r="F155" t="inlineStr">
         <is>
-          <t>PSICOLOGI</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Disciplina PSICOLOGIA o PSICOTERAPIA</t>
+          <t>Disciplina NEUROPSICHIATRIA INFANTILE</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>10/10/2024 00:00</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>10/10/2030 00:00</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
           <t>30/10/2024 23:59</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O155" t="inlineStr">
         <is>
           <t>No</t>
@@ -12492,295 +12452,295 @@
       </c>
       <c r="Q155" t="inlineStr"/>
       <c r="R155" t="inlineStr"/>
       <c r="S155" t="inlineStr"/>
       <c r="T155" t="inlineStr"/>
       <c r="U155" t="inlineStr"/>
       <c r="AD155" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF155" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG155" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>101/2024</t>
+          <t>99/2024</t>
         </is>
       </c>
       <c r="B156" t="inlineStr"/>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di Nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (codice C2) afferente alla U.O.C. Infanzia Adolescenza Famiglia e Consultori del Distretto 1 Bassano - Bando n. 101/2024</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice a Valenza Dipartimentale - Codice B1 - "Assistenza Specialistica” in Staff al Direttore Sanitario - Bando n. 99/2024</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E156" t="inlineStr"/>
       <c r="F156" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Disciplina NEUROPSICHIATRIA INFANTILE</t>
+          <t>Disciplina DIREZIONE MEDICA DI PRESIDIO OSPEDALIERO</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>10/10/2024 00:00</t>
+          <t>08/10/2024 00:00</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>10/10/2030 00:00</t>
+          <t>08/10/2030 00:00</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>30/10/2024 23:59</t>
+          <t>28/10/2024 23:59</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q156" t="inlineStr"/>
       <c r="R156" t="inlineStr"/>
       <c r="S156" t="inlineStr"/>
       <c r="T156" t="inlineStr"/>
       <c r="U156" t="inlineStr"/>
       <c r="AD156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF156" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG156" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>100/2024</t>
+          <t>94/2024</t>
         </is>
       </c>
       <c r="B157" t="inlineStr"/>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di Nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (codice C2) afferenti alla U.O.C. Infanzia Adolescenza Famiglia e Consultori del Distretto 2 Alto Vicentino - Bando n. 100/2024</t>
+          <t>Avviso interno per il conferimento di Nr. 1 incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) "Esperto gestione delle comorbilità internistiche nel paziente anziano fragile con decadimento cognitivo" afferente alla U.O.C. Geriatria Presidio Ospedaliero Santorso - Bando n. 94/2024</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E157" t="inlineStr"/>
       <c r="F157" t="inlineStr">
         <is>
-          <t>PSICOLOGI</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Disciplina PSICOLOGIA o PSICOTERAPIA</t>
+          <t>Disciplina GERIATRIA e/o MEDICINA INTERNA</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>10/10/2024 00:00</t>
+          <t>03/10/2024 00:00</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>10/10/2030 00:00</t>
+          <t>03/10/2030 00:00</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>30/10/2024 23:59</t>
+          <t>23/10/2024 23:59</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O157" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q157" t="inlineStr"/>
       <c r="R157" t="inlineStr"/>
       <c r="S157" t="inlineStr"/>
       <c r="T157" t="inlineStr"/>
       <c r="U157" t="inlineStr"/>
       <c r="AD157" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF157" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG157" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>99/2024</t>
+          <t>96/2024</t>
         </is>
       </c>
       <c r="B158" t="inlineStr"/>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice a Valenza Dipartimentale - Codice B1 - "Assistenza Specialistica” in Staff al Direttore Sanitario - Bando n. 99/2024</t>
+          <t>Avviso interno per il conferimento di Nr. 1 incarico di natura professionale a tempo determinato di durata quinquennale di Natura Professionale Consolidata (codice C3) "Esperto nella valutazione neuropsicologica e gestione psicoclinica del soggetto con disturbo neurocognitivo" afferente alla U.O.C. Geriatria Presidio Ospedaliero Santorso - Bando n. 96/2024</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E158" t="inlineStr"/>
       <c r="F158" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>PSICOLOGI</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Disciplina DIREZIONE MEDICA DI PRESIDIO OSPEDALIERO</t>
+          <t>Disciplina PSICOLOGIA o PSICOTERAPIA</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>08/10/2024 00:00</t>
+          <t>03/10/2024 00:00</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>08/10/2030 00:00</t>
+          <t>03/10/2030 00:00</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>28/10/2024 23:59</t>
+          <t>23/10/2024 23:59</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O158" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q158" t="inlineStr"/>
       <c r="R158" t="inlineStr"/>
       <c r="S158" t="inlineStr"/>
       <c r="T158" t="inlineStr"/>
       <c r="U158" t="inlineStr"/>
       <c r="AD158" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF158" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG158" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>96/2024</t>
+          <t>95/2024</t>
         </is>
       </c>
       <c r="B159" t="inlineStr"/>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di Nr. 1 incarico di natura professionale a tempo determinato di durata quinquennale di Natura Professionale Consolidata (codice C3) "Esperto nella valutazione neuropsicologica e gestione psicoclinica del soggetto con disturbo neurocognitivo" afferente alla U.O.C. Geriatria Presidio Ospedaliero Santorso - Bando n. 96/2024</t>
+          <t>Avviso interno per il conferimento di nr.1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (codice C2) "Esperto nella gestione e prevenzione delle Malattie Infettive in età geriatrica "afferente alla U.O.C. Geriatria Presidio Ospedaliero Santorso  - Bando n. 95/2024</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E159" t="inlineStr"/>
       <c r="F159" t="inlineStr">
         <is>
-          <t>PSICOLOGI</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Disciplina PSICOLOGIA o PSICOTERAPIA</t>
+          <t>Disciplina GERIATRIA e/o MEDICINA INTERNA</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>03/10/2024 00:00</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>03/10/2030 00:00</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
           <t>23/10/2024 23:59</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O159" t="inlineStr">
         <is>
           <t>No</t>
@@ -12788,359 +12748,359 @@
       </c>
       <c r="Q159" t="inlineStr"/>
       <c r="R159" t="inlineStr"/>
       <c r="S159" t="inlineStr"/>
       <c r="T159" t="inlineStr"/>
       <c r="U159" t="inlineStr"/>
       <c r="AD159" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF159" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG159" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>95/2024</t>
+          <t>AZERO/2024/060/CON</t>
         </is>
       </c>
       <c r="B160" t="inlineStr"/>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr.1 incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (codice C2) "Esperto nella gestione e prevenzione delle Malattie Infettive in età geriatrica "afferente alla U.O.C. Geriatria Presidio Ospedaliero Santorso  - Bando n. 95/2024</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 5 posti di Collaboratore Tecnico Professionale - Statistico - a tempo pieno e indeterminato_Bando n. AZERO/2024/060/CON</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E160" t="inlineStr"/>
-      <c r="F160" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>03/10/2024 00:00</t>
+          <t>25/09/2024 00:00</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>03/10/2030 00:00</t>
+          <t>25/09/2030 00:00</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>23/10/2024 23:59</t>
+          <t>24/10/2024 23:59</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O160" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q160" t="inlineStr"/>
       <c r="R160" t="inlineStr"/>
       <c r="S160" t="inlineStr"/>
       <c r="T160" t="inlineStr"/>
       <c r="U160" t="inlineStr"/>
       <c r="AD160" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF160" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG160" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>94/2024</t>
+          <t>AZERO/2024/044/CON</t>
         </is>
       </c>
       <c r="B161" t="inlineStr"/>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di Nr. 1 incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) "Esperto gestione delle comorbilità internistiche nel paziente anziano fragile con decadimento cognitivo" afferente alla U.O.C. Geriatria Presidio Ospedaliero Santorso - Bando n. 94/2024</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 17 posti di Dirigente Medico - disciplina: Medicina Trasfusionale, a tempo indeterminato ed a rapporto esclusivo_ Bando n. AZERO/2024/044/CON</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E161" t="inlineStr"/>
       <c r="F161" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Disciplina GERIATRIA e/o MEDICINA INTERNA</t>
+          <t>Disciplina MEDICINA TRASFUSIONALE</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>03/10/2024 00:00</t>
+          <t>18/09/2024 00:00</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>03/10/2030 00:00</t>
+          <t>18/09/2030 00:00</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>23/10/2024 23:59</t>
+          <t>17/10/2024 23:59</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q161" t="inlineStr"/>
       <c r="R161" t="inlineStr"/>
       <c r="S161" t="inlineStr"/>
       <c r="T161" t="inlineStr"/>
       <c r="U161" t="inlineStr"/>
       <c r="AD161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF161" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG161" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>AZERO/2024/060/CON</t>
+          <t>92/2024</t>
         </is>
       </c>
       <c r="B162" t="inlineStr"/>
       <c r="C162" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 5 posti di Collaboratore Tecnico Professionale - Statistico - a tempo pieno e indeterminato_Bando n. AZERO/2024/060/CON</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Rianimazione” - Codice B2 - afferente alla U.O.C. Anestesia e Rianimazione del Presidio Ospedaliero Bassano - Bando n. 92/2024</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E162" t="inlineStr"/>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
+        </is>
+      </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>25/09/2024 00:00</t>
+          <t>17/09/2024 00:00</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>25/09/2030 00:00</t>
+          <t>17/09/2030 00:00</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>24/10/2024 23:59</t>
+          <t>07/10/2024 23:59</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q162" t="inlineStr"/>
       <c r="R162" t="inlineStr"/>
       <c r="S162" t="inlineStr"/>
       <c r="T162" t="inlineStr"/>
       <c r="U162" t="inlineStr"/>
       <c r="AD162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF162" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG162" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>AZERO/2024/044/CON</t>
+          <t>93/2024</t>
         </is>
       </c>
       <c r="B163" t="inlineStr"/>
       <c r="C163" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 17 posti di Dirigente Medico - disciplina: Medicina Trasfusionale, a tempo indeterminato ed a rapporto esclusivo_ Bando n. AZERO/2024/044/CON</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima professionalità quale articolazione interna di Unità operativa complessa - (Codice CC) "Valutazione, informazione e governo clinico dei dispositivi medici" afferente alla UOC FARMACIA del Presidio Ospedaliero Bassano - Bando n. 93/2024</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E163" t="inlineStr"/>
       <c r="F163" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>FARMACISTI</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA TRASFUSIONALE</t>
+          <t>DISCIPLINA Farmacia ospedaliera e/o Farmaceutica territoriale</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>18/09/2024 00:00</t>
+          <t>17/09/2024 00:00</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>18/09/2030 00:00</t>
+          <t>17/09/2030 00:00</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>17/10/2024 23:59</t>
+          <t>07/10/2024 23:59</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q163" t="inlineStr"/>
       <c r="R163" t="inlineStr"/>
       <c r="S163" t="inlineStr"/>
       <c r="T163" t="inlineStr"/>
       <c r="U163" t="inlineStr"/>
       <c r="AD163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF163" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG163" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>93/2024</t>
+          <t>91/2024</t>
         </is>
       </c>
       <c r="B164" t="inlineStr"/>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima professionalità quale articolazione interna di Unità operativa complessa - (Codice CC) "Valutazione, informazione e governo clinico dei dispositivi medici" afferente alla UOC FARMACIA del Presidio Ospedaliero Bassano - Bando n. 93/2024</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Emodinamica” - Codice B2 - afferente alla U.O.C. Cardiologia del Presidio Ospedaliero Santorso - Bando n. 91/2024</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E164" t="inlineStr"/>
       <c r="F164" t="inlineStr">
         <is>
-          <t>FARMACISTI</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>DISCIPLINA Farmacia ospedaliera e/o Farmaceutica territoriale</t>
+          <t>Disciplina CARDIOLOGIA</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>17/09/2024 00:00</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t>17/09/2030 00:00</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
           <t>07/10/2024 23:59</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O164" t="inlineStr">
         <is>
           <t>No</t>
@@ -13148,517 +13108,517 @@
       </c>
       <c r="Q164" t="inlineStr"/>
       <c r="R164" t="inlineStr"/>
       <c r="S164" t="inlineStr"/>
       <c r="T164" t="inlineStr"/>
       <c r="U164" t="inlineStr"/>
       <c r="AD164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF164" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG164" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>92/2024</t>
+          <t>90/2024</t>
         </is>
       </c>
       <c r="B165" t="inlineStr"/>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Rianimazione” - Codice B2 - afferente alla U.O.C. Anestesia e Rianimazione del Presidio Ospedaliero Bassano - Bando n. 92/2024</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di medici chirurghi idonei al conferimento di incarichi di collaborazione di natura libero professionale da assegnare alle Unità operative aziendali di Cardiologia. Bando n. 90/2024</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E165" t="inlineStr"/>
       <c r="F165" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
+          <t>Disciplina CARDIOLOGIA</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>17/09/2024 00:00</t>
+          <t>16/09/2024 00:00</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>17/09/2030 00:00</t>
+          <t>16/09/2030 00:00</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>07/10/2024 23:59</t>
+          <t>26/09/2024 23:59</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q165" t="inlineStr"/>
       <c r="R165" t="inlineStr"/>
       <c r="S165" t="inlineStr"/>
       <c r="T165" t="inlineStr"/>
       <c r="U165" t="inlineStr"/>
       <c r="AD165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF165" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG165" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>91/2024</t>
+          <t>AZERO/2024/051/CON</t>
         </is>
       </c>
       <c r="B166" t="inlineStr"/>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Emodinamica” - Codice B2 - afferente alla U.O.C. Cardiologia del Presidio Ospedaliero Santorso - Bando n. 91/2024</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 13 posti di Collaboratore Tecnico Professionale - Ingegnere Gestionale, a tempo pieno e indeterminato_Bando n. AZERO/2024/051/CON</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E166" t="inlineStr"/>
       <c r="F166" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Disciplina CARDIOLOGIA</t>
+          <t>CTP - INGEGNERE GESTIONALE</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>17/09/2024 00:00</t>
+          <t>28/08/2024 00:00</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>17/09/2030 00:00</t>
+          <t>28/08/2030 00:00</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>07/10/2024 23:59</t>
+          <t>26/09/2024 23:59</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q166" t="inlineStr"/>
       <c r="R166" t="inlineStr"/>
       <c r="S166" t="inlineStr"/>
       <c r="T166" t="inlineStr"/>
       <c r="U166" t="inlineStr"/>
       <c r="AD166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF166" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG166" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>90/2024</t>
+          <t>82/2024</t>
         </is>
       </c>
       <c r="B167" t="inlineStr"/>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di medici chirurghi idonei al conferimento di incarichi di collaborazione di natura libero professionale da assegnare alle Unità operative aziendali di Cardiologia. Bando n. 90/2024</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Medicina Interna idonei al conferimento di un incarico di collaborazione di natura libero professionale da assegnare all'Ospedale nodo di rete Asiago. Bando n. 82/2024</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E167" t="inlineStr"/>
       <c r="F167" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Disciplina CARDIOLOGIA</t>
+          <t>Disciplina MEDICINA INTERNA</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>16/09/2024 00:00</t>
+          <t>06/08/2024 00:00</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>16/09/2030 00:00</t>
+          <t>06/08/2030 00:00</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>26/09/2024 23:59</t>
+          <t>16/08/2024 23:59</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q167" t="inlineStr"/>
       <c r="R167" t="inlineStr"/>
       <c r="S167" t="inlineStr"/>
       <c r="T167" t="inlineStr"/>
       <c r="U167" t="inlineStr"/>
       <c r="AD167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF167" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG167" t="inlineStr">
         <is>
           <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>AZERO/2024/051/CON</t>
+          <t>73/2024</t>
         </is>
       </c>
       <c r="B168" t="inlineStr"/>
       <c r="C168" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 13 posti di Collaboratore Tecnico Professionale - Ingegnere Gestionale, a tempo pieno e indeterminato_Bando n. AZERO/2024/051/CON</t>
+          <t>Avviso riservato al personale dipendente di qualifica non dirigenziale in servizio a tempo indeterminato da almeno un anno presso questa azienda U.L.S.S. per l'assegnazione di posti a tempo parziale (PART-TIME) - Bando n. 73/2024</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E168" t="inlineStr"/>
       <c r="F168" t="inlineStr">
         <is>
-          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+          <t>COMPARTO</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>CTP - INGEGNERE GESTIONALE</t>
+          <t>Comparto</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>28/08/2024 00:00</t>
+          <t>18/07/2024 00:00</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>28/08/2030 00:00</t>
+          <t>18/07/2030 00:00</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>26/09/2024 23:59</t>
+          <t>07/08/2024 23:59</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O168" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q168" t="inlineStr"/>
       <c r="R168" t="inlineStr"/>
       <c r="S168" t="inlineStr"/>
       <c r="T168" t="inlineStr"/>
       <c r="U168" t="inlineStr"/>
       <c r="AD168" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF168" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG168" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>82/2024</t>
+          <t>68/2024</t>
         </is>
       </c>
       <c r="B169" t="inlineStr"/>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Medicina Interna idonei al conferimento di un incarico di collaborazione di natura libero professionale da assegnare all'Ospedale nodo di rete Asiago. Bando n. 82/2024</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. Chirurgia Generale del Presidio Ospedaliero Bassano - Bando n. 68/2024</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E169" t="inlineStr"/>
       <c r="F169" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA INTERNA</t>
+          <t>Disciplina CHIRURGIA GENERALE</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>06/08/2024 00:00</t>
+          <t>08/07/2024 00:00</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>06/08/2030 00:00</t>
+          <t>08/07/2030 00:00</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>16/08/2024 23:59</t>
+          <t>29/07/2024 23:59</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q169" t="inlineStr"/>
       <c r="R169" t="inlineStr"/>
       <c r="S169" t="inlineStr"/>
       <c r="T169" t="inlineStr"/>
       <c r="U169" t="inlineStr"/>
       <c r="AD169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF169" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG169" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>73/2024</t>
+          <t>66/2024</t>
         </is>
       </c>
       <c r="B170" t="inlineStr"/>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Avviso riservato al personale dipendente di qualifica non dirigenziale in servizio a tempo indeterminato da almeno un anno presso questa azienda U.L.S.S. per l'assegnazione di posti a tempo parziale (PART-TIME) - Bando n. 73/2024</t>
+          <t>Avviso interno per il conferimento di un incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità articolazione interna di Unità Operativa Complessa (codice CC) "Responsabile di sala parto" afferente alla U.O.C. OSTETRICIA E GINECOLOGIA del Presidio Ospedaliero Santorso - Bando n. 66/2024</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E170" t="inlineStr"/>
       <c r="F170" t="inlineStr">
         <is>
-          <t>COMPARTO</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Comparto</t>
+          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>18/07/2024 00:00</t>
+          <t>08/07/2024 00:00</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>18/07/2030 00:00</t>
+          <t>08/07/2030 00:00</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>07/08/2024 23:59</t>
+          <t>29/07/2024 23:59</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q170" t="inlineStr"/>
       <c r="R170" t="inlineStr"/>
       <c r="S170" t="inlineStr"/>
       <c r="T170" t="inlineStr"/>
       <c r="U170" t="inlineStr"/>
       <c r="AD170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF170" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG170" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>68/2024</t>
+          <t>65/2024</t>
         </is>
       </c>
       <c r="B171" t="inlineStr"/>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. Chirurgia Generale del Presidio Ospedaliero Bassano - Bando n. 68/2024</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) "Esperto in patologia ginecologica" afferente alla U.O.C. Ostetricia e Ginecologia del Presidio Ospedaliero Bassano - Bando n. 65/2024</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E171" t="inlineStr"/>
       <c r="F171" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Disciplina CHIRURGIA GENERALE</t>
+          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>08/07/2024 00:00</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>08/07/2030 00:00</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
           <t>29/07/2024 23:59</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O171" t="inlineStr">
         <is>
           <t>No</t>
@@ -13666,74 +13626,74 @@
       </c>
       <c r="Q171" t="inlineStr"/>
       <c r="R171" t="inlineStr"/>
       <c r="S171" t="inlineStr"/>
       <c r="T171" t="inlineStr"/>
       <c r="U171" t="inlineStr"/>
       <c r="AD171" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF171" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG171" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>69/2024</t>
+          <t>70/2024</t>
         </is>
       </c>
       <c r="B172" t="inlineStr"/>
       <c r="C172" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso interno per il conferimento di un incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) "Farmacovigilanza e uso sicuro ed efficace del farmaco nell'ambito della gestione del rischio clinico. Vigilanza e appropriata erogazione dell'assistenza farmaceutica" afferente alla UOC Assistenza Farmaceutica Territoriale del Distretto 1 Bassano - Bando n. 69/2024
+          <t xml:space="preserve">Avviso interno per il conferimento di un incarico di natura professionale a tempo determinato di durata quinquennale di Natura Professionale Consolidata (codice C3) afferente alla U.O.C. Otorinolaringoiatria del Presidio Ospedaliero Bassano - Bando n. 70/2024
 </t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E172" t="inlineStr"/>
       <c r="F172" t="inlineStr">
         <is>
-          <t>FARMACISTI</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>DISCIPLINA Farmacia ospedaliera e/o Farmaceutica territoriale</t>
+          <t>Disciplina OTORINOLARINGOIATRIA</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>08/07/2024 00:00</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>08/07/2030 00:00</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
           <t>29/07/2024 23:59</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O172" t="inlineStr">
         <is>
           <t>No</t>
@@ -13741,74 +13701,74 @@
       </c>
       <c r="Q172" t="inlineStr"/>
       <c r="R172" t="inlineStr"/>
       <c r="S172" t="inlineStr"/>
       <c r="T172" t="inlineStr"/>
       <c r="U172" t="inlineStr"/>
       <c r="AD172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF172" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG172" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>70/2024</t>
+          <t>69/2024</t>
         </is>
       </c>
       <c r="B173" t="inlineStr"/>
       <c r="C173" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso interno per il conferimento di un incarico di natura professionale a tempo determinato di durata quinquennale di Natura Professionale Consolidata (codice C3) afferente alla U.O.C. Otorinolaringoiatria del Presidio Ospedaliero Bassano - Bando n. 70/2024
+          <t xml:space="preserve">Avviso interno per il conferimento di un incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) "Farmacovigilanza e uso sicuro ed efficace del farmaco nell'ambito della gestione del rischio clinico. Vigilanza e appropriata erogazione dell'assistenza farmaceutica" afferente alla UOC Assistenza Farmaceutica Territoriale del Distretto 1 Bassano - Bando n. 69/2024
 </t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E173" t="inlineStr"/>
       <c r="F173" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>FARMACISTI</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Disciplina OTORINOLARINGOIATRIA</t>
+          <t>DISCIPLINA Farmacia ospedaliera e/o Farmaceutica territoriale</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>08/07/2024 00:00</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>08/07/2030 00:00</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
           <t>29/07/2024 23:59</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O173" t="inlineStr">
         <is>
           <t>No</t>
@@ -13816,577 +13776,577 @@
       </c>
       <c r="Q173" t="inlineStr"/>
       <c r="R173" t="inlineStr"/>
       <c r="S173" t="inlineStr"/>
       <c r="T173" t="inlineStr"/>
       <c r="U173" t="inlineStr"/>
       <c r="AD173" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF173" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG173" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>65/2024</t>
+          <t>64/2024</t>
         </is>
       </c>
       <c r="B174" t="inlineStr"/>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) "Esperto in patologia ginecologica" afferente alla U.O.C. Ostetricia e Ginecologia del Presidio Ospedaliero Bassano - Bando n. 65/2024</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Età evolutiva” - Codice B2 - afferente alla U.O.C. Infanzia Adolescenza Famiglia e Consultori del Distretto 1 Bassano - Bando n. 64/2024</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E174" t="inlineStr"/>
       <c r="F174" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>PSICOLOGI</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
+          <t>Disciplina PSICOLOGIA o PSICOTERAPIA</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>08/07/2024 00:00</t>
+          <t>02/07/2024 00:00</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>08/07/2030 00:00</t>
+          <t>02/07/2030 00:00</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>29/07/2024 23:59</t>
+          <t>22/07/2024 23:59</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q174" t="inlineStr"/>
       <c r="R174" t="inlineStr"/>
       <c r="S174" t="inlineStr"/>
       <c r="T174" t="inlineStr"/>
       <c r="U174" t="inlineStr"/>
       <c r="AD174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF174" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG174" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>66/2024</t>
+          <t>62/2024</t>
         </is>
       </c>
       <c r="B175" t="inlineStr"/>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità articolazione interna di Unità Operativa Complessa (codice CC) "Responsabile di sala parto" afferente alla U.O.C. OSTETRICIA E GINECOLOGIA del Presidio Ospedaliero Santorso - Bando n. 66/2024</t>
+          <t xml:space="preserve">Avviso interno per il conferimento di un incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) "Esperto nella Gestione delle patologie cardiovascolari" da assegnare all'interno della UOC Medicina Generale del P.O. Santorso afferente al Dipartimento Medico (Santorso) - Bando n. 62/2024
+</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E175" t="inlineStr"/>
       <c r="F175" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
+          <t>Disciplina MEDICINA INTERNA</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>08/07/2024 00:00</t>
+          <t>01/07/2024 00:00</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>08/07/2030 00:00</t>
+          <t>01/07/2030 00:00</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>29/07/2024 23:59</t>
+          <t>22/07/2024 23:59</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q175" t="inlineStr"/>
       <c r="R175" t="inlineStr"/>
       <c r="S175" t="inlineStr"/>
       <c r="T175" t="inlineStr"/>
       <c r="U175" t="inlineStr"/>
       <c r="AD175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF175" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG175" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>64/2024</t>
+          <t>61/2024</t>
         </is>
       </c>
       <c r="B176" t="inlineStr"/>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Età evolutiva” - Codice B2 - afferente alla U.O.C. Infanzia Adolescenza Famiglia e Consultori del Distretto 1 Bassano - Bando n. 64/2024</t>
+          <t xml:space="preserve">Avviso interno per il conferimento di un incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) "Esperto nella Gestione del Day Service Endocrinologico/Internistico" da assegnare all'interno della UOC Medicina Generale del P.O. Santorso afferente al Dipartimento Medico (Santorso) - Bando n. 61/2024
+</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E176" t="inlineStr"/>
       <c r="F176" t="inlineStr">
         <is>
-          <t>PSICOLOGI</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Disciplina PSICOLOGIA o PSICOTERAPIA</t>
+          <t>Disciplina MEDICINA INTERNA</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>02/07/2024 00:00</t>
+          <t>01/07/2024 00:00</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>02/07/2030 00:00</t>
+          <t>01/07/2030 00:00</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
           <t>22/07/2024 23:59</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q176" t="inlineStr"/>
       <c r="R176" t="inlineStr"/>
       <c r="S176" t="inlineStr"/>
       <c r="T176" t="inlineStr"/>
       <c r="U176" t="inlineStr"/>
       <c r="AD176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF176" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG176" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>62/2024</t>
+          <t>60/2024</t>
         </is>
       </c>
       <c r="B177" t="inlineStr"/>
       <c r="C177" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso interno per il conferimento di un incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) "Esperto nella Gestione delle patologie cardiovascolari" da assegnare all'interno della UOC Medicina Generale del P.O. Santorso afferente al Dipartimento Medico (Santorso) - Bando n. 62/2024
-</t>
+          <t>Avviso interno per il conferimento di un incarico di natura professionale a tempo determinato di durata quinquennale di Natura Professionale Consolidata (codice C3) "Imaging ecografico in condizioni di emergenza/urgenza" afferente alla U.O.C. Radiologia Presidio Ospedaliero Santorso - Bando n. 60/2024</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E177" t="inlineStr"/>
       <c r="F177" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA INTERNA</t>
+          <t>Disciplina RADIODIAGNOSTICA</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>01/07/2024 00:00</t>
+          <t>27/06/2024 00:00</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>01/07/2030 00:00</t>
+          <t>27/06/2030 00:00</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>22/07/2024 23:59</t>
+          <t>17/07/2024 23:59</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q177" t="inlineStr"/>
       <c r="R177" t="inlineStr"/>
       <c r="S177" t="inlineStr"/>
       <c r="T177" t="inlineStr"/>
       <c r="U177" t="inlineStr"/>
       <c r="AD177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF177" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG177" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>61/2024</t>
+          <t>59/2024</t>
         </is>
       </c>
       <c r="B178" t="inlineStr"/>
       <c r="C178" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avviso interno per il conferimento di un incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) "Esperto nella Gestione del Day Service Endocrinologico/Internistico" da assegnare all'interno della UOC Medicina Generale del P.O. Santorso afferente al Dipartimento Medico (Santorso) - Bando n. 61/2024
-</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) "Diagnostica della patologia colica mediante colonscopia virtuale/colonTC" afferente alla U.O.C. Radiologia Presidio Ospedaliero Santorso - Bando n. 59/2024</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E178" t="inlineStr"/>
       <c r="F178" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA INTERNA</t>
+          <t>Disciplina RADIODIAGNOSTICA</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>01/07/2024 00:00</t>
+          <t>27/06/2024 00:00</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>01/07/2030 00:00</t>
+          <t>27/06/2030 00:00</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>22/07/2024 23:59</t>
+          <t>17/07/2024 23:59</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q178" t="inlineStr"/>
       <c r="R178" t="inlineStr"/>
       <c r="S178" t="inlineStr"/>
       <c r="T178" t="inlineStr"/>
       <c r="U178" t="inlineStr"/>
       <c r="AD178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF178" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG178" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>60/2024</t>
+          <t>54/2024</t>
         </is>
       </c>
       <c r="B179" t="inlineStr"/>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di natura professionale a tempo determinato di durata quinquennale di Natura Professionale Consolidata (codice C3) "Imaging ecografico in condizioni di emergenza/urgenza" afferente alla U.O.C. Radiologia Presidio Ospedaliero Santorso - Bando n. 60/2024</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) "Radiologia diagnostica in ambito Emergenza-urgenza" afferente alla U.O.C. Radiologia Presidio Ospedaliero Bassano - Bando n. 54/2024</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E179" t="inlineStr"/>
       <c r="F179" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>Disciplina RADIODIAGNOSTICA</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>27/06/2024 00:00</t>
+          <t>26/06/2024 00:00</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>27/06/2030 00:00</t>
+          <t>26/06/2030 00:00</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>17/07/2024 23:59</t>
+          <t>16/07/2024 23:59</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q179" t="inlineStr"/>
       <c r="R179" t="inlineStr"/>
       <c r="S179" t="inlineStr"/>
       <c r="T179" t="inlineStr"/>
       <c r="U179" t="inlineStr"/>
       <c r="AD179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF179" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG179" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>59/2024</t>
+          <t>58/2024</t>
         </is>
       </c>
       <c r="B180" t="inlineStr"/>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) "Diagnostica della patologia colica mediante colonscopia virtuale/colonTC" afferente alla U.O.C. Radiologia Presidio Ospedaliero Santorso - Bando n. 59/2024</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) "Radiologia diagnostica nella Senologia di screening" afferente alla U.O.C. Radiologia Presidio Ospedaliero Bassano - Bando n. 58/2024</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E180" t="inlineStr"/>
       <c r="F180" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>Disciplina RADIODIAGNOSTICA</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>27/06/2024 00:00</t>
+          <t>26/06/2024 00:00</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>27/06/2030 00:00</t>
+          <t>26/06/2030 00:00</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>17/07/2024 23:59</t>
+          <t>16/07/2024 23:59</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q180" t="inlineStr"/>
       <c r="R180" t="inlineStr"/>
       <c r="S180" t="inlineStr"/>
       <c r="T180" t="inlineStr"/>
       <c r="U180" t="inlineStr"/>
       <c r="AD180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF180" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG180" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>55/2024</t>
+          <t>57/2024</t>
         </is>
       </c>
       <c r="B181" t="inlineStr"/>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) "Radiologia diagnostica in ambito Addominale" afferente alla U.O.C. Radiologia Presidio Ospedaliero Bassano - Bando n. 55/2024</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) "Radiologia diagnostica in ambito Muscoloscheletrico" afferente alla U.O.C. Radiologia Presidio Ospedaliero Bassano - Bando n. 57/2024</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E181" t="inlineStr"/>
       <c r="F181" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>Disciplina RADIODIAGNOSTICA</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>26/06/2024 00:00</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
@@ -14410,57 +14370,57 @@
       </c>
       <c r="Q181" t="inlineStr"/>
       <c r="R181" t="inlineStr"/>
       <c r="S181" t="inlineStr"/>
       <c r="T181" t="inlineStr"/>
       <c r="U181" t="inlineStr"/>
       <c r="AD181" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF181" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG181" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>58/2024</t>
+          <t>56/2024</t>
         </is>
       </c>
       <c r="B182" t="inlineStr"/>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) "Radiologia diagnostica nella Senologia di screening" afferente alla U.O.C. Radiologia Presidio Ospedaliero Bassano - Bando n. 58/2024</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) "Radiologia diagnostica in ambito Gastro-intestinale" afferente alla U.O.C. Radiologia Presidio Ospedaliero Bassano - Bando n. 56/2024</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E182" t="inlineStr"/>
       <c r="F182" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>Disciplina RADIODIAGNOSTICA</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>26/06/2024 00:00</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
@@ -14484,57 +14444,57 @@
       </c>
       <c r="Q182" t="inlineStr"/>
       <c r="R182" t="inlineStr"/>
       <c r="S182" t="inlineStr"/>
       <c r="T182" t="inlineStr"/>
       <c r="U182" t="inlineStr"/>
       <c r="AD182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF182" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG182" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>57/2024</t>
+          <t>55/2024</t>
         </is>
       </c>
       <c r="B183" t="inlineStr"/>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) "Radiologia diagnostica in ambito Muscoloscheletrico" afferente alla U.O.C. Radiologia Presidio Ospedaliero Bassano - Bando n. 57/2024</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) "Radiologia diagnostica in ambito Addominale" afferente alla U.O.C. Radiologia Presidio Ospedaliero Bassano - Bando n. 55/2024</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E183" t="inlineStr"/>
       <c r="F183" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>Disciplina RADIODIAGNOSTICA</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>26/06/2024 00:00</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
@@ -14558,882 +14518,882 @@
       </c>
       <c r="Q183" t="inlineStr"/>
       <c r="R183" t="inlineStr"/>
       <c r="S183" t="inlineStr"/>
       <c r="T183" t="inlineStr"/>
       <c r="U183" t="inlineStr"/>
       <c r="AD183" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF183" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG183" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>56/2024</t>
+          <t>47/2024</t>
         </is>
       </c>
       <c r="B184" t="inlineStr"/>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) "Radiologia diagnostica in ambito Gastro-intestinale" afferente alla U.O.C. Radiologia Presidio Ospedaliero Bassano - Bando n. 56/2024</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Unità Semi-Intensiva” - Codice B2 - afferente alla U.O.C. Medicina Generale del Presidio Ospedaliero Santorso - Bando n. 47/2024</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E184" t="inlineStr"/>
       <c r="F184" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Disciplina RADIODIAGNOSTICA</t>
+          <t>Disciplina MEDICINA INTERNA</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>26/06/2024 00:00</t>
+          <t>03/06/2024 00:00</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>26/06/2030 00:00</t>
+          <t>03/06/2030 00:00</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>16/07/2024 23:59</t>
+          <t>24/06/2024 23:59</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q184" t="inlineStr"/>
       <c r="R184" t="inlineStr"/>
       <c r="S184" t="inlineStr"/>
       <c r="T184" t="inlineStr"/>
       <c r="U184" t="inlineStr"/>
       <c r="AD184" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF184" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG184" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>54/2024</t>
+          <t>44/2024</t>
         </is>
       </c>
       <c r="B185" t="inlineStr"/>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) "Radiologia diagnostica in ambito Emergenza-urgenza" afferente alla U.O.C. Radiologia Presidio Ospedaliero Bassano - Bando n. 54/2024</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) da assegnare all'interno della UOC Pneumologia del P.O. Bassano afferente al Dipartimento Medico (Bassano) - Bando n. 44/2024</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E185" t="inlineStr"/>
       <c r="F185" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Disciplina RADIODIAGNOSTICA</t>
+          <t>Disciplina MALATTIE DELL'APPARATO RESPIRATORIO</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>26/06/2024 00:00</t>
+          <t>24/05/2024 00:00</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>26/06/2030 00:00</t>
+          <t>24/05/2030 00:00</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>16/07/2024 23:59</t>
+          <t>13/06/2024 23:59</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q185" t="inlineStr"/>
       <c r="R185" t="inlineStr"/>
       <c r="S185" t="inlineStr"/>
       <c r="T185" t="inlineStr"/>
       <c r="U185" t="inlineStr"/>
       <c r="AD185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF185" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG185" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>47/2024</t>
+          <t>43/2024</t>
         </is>
       </c>
       <c r="B186" t="inlineStr"/>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Unità Semi-Intensiva” - Codice B2 - afferente alla U.O.C. Medicina Generale del Presidio Ospedaliero Santorso - Bando n. 47/2024</t>
+          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) "Referenza delle attività vaccinale adulti e flussi informativi" da assegnare all'interno della UOC Servizio Igiene e Sanità Pubblica afferente al Dipartimento di Prevenzione - Bando n. 43/2024</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E186" t="inlineStr"/>
       <c r="F186" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA INTERNA</t>
+          <t xml:space="preserve">Disciplina IGIENE, EPIDEMIOLOGIA E SANITA' PUBBLICA </t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>03/06/2024 00:00</t>
+          <t>24/05/2024 00:00</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>03/06/2030 00:00</t>
+          <t>24/05/2030 00:00</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>24/06/2024 23:59</t>
+          <t>13/06/2024 23:59</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q186" t="inlineStr"/>
       <c r="R186" t="inlineStr"/>
       <c r="S186" t="inlineStr"/>
       <c r="T186" t="inlineStr"/>
       <c r="U186" t="inlineStr"/>
       <c r="AD186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF186" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG186" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>44/2024</t>
+          <t>29/2024</t>
         </is>
       </c>
       <c r="B187" t="inlineStr"/>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) da assegnare all'interno della UOC Pneumologia del P.O. Bassano afferente al Dipartimento Medico (Bassano) - Bando n. 44/2024</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice a Valenza Distrettuale - Codice B1 - "Endoscopia Digestiva” del Presidio Ospedaliero Santorso - Bando n. 29/2024</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E187" t="inlineStr"/>
       <c r="F187" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Disciplina MALATTIE DELL'APPARATO RESPIRATORIO</t>
+          <t>Disciplina GASTROENTEROLOGIA</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>24/05/2024 00:00</t>
+          <t>23/04/2024 00:00</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>24/05/2030 00:00</t>
+          <t>23/04/2030 00:00</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>13/06/2024 23:59</t>
+          <t>13/05/2024 23:59</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q187" t="inlineStr"/>
       <c r="R187" t="inlineStr"/>
       <c r="S187" t="inlineStr"/>
       <c r="T187" t="inlineStr"/>
       <c r="U187" t="inlineStr"/>
       <c r="AD187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF187" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG187" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>43/2024</t>
+          <t>28/2024</t>
         </is>
       </c>
       <c r="B188" t="inlineStr"/>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 1 incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) "Referenza delle attività vaccinale adulti e flussi informativi" da assegnare all'interno della UOC Servizio Igiene e Sanità Pubblica afferente al Dipartimento di Prevenzione - Bando n. 43/2024</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Procreazione Medicalmente Assistita” - Codice B2 - afferente alla U.O.C. Ostetricia e Ginecologia del Presidio Ospedaliero Santorso - Bando n. 28/2024</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E188" t="inlineStr"/>
       <c r="F188" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t xml:space="preserve">Disciplina IGIENE, EPIDEMIOLOGIA E SANITA' PUBBLICA </t>
+          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>24/05/2024 00:00</t>
+          <t>23/04/2024 00:00</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>24/05/2030 00:00</t>
+          <t>23/04/2030 00:00</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>13/06/2024 23:59</t>
+          <t>13/05/2024 23:59</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q188" t="inlineStr"/>
       <c r="R188" t="inlineStr"/>
       <c r="S188" t="inlineStr"/>
       <c r="T188" t="inlineStr"/>
       <c r="U188" t="inlineStr"/>
       <c r="AD188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF188" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG188" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>28/2024</t>
+          <t>26/2024</t>
         </is>
       </c>
       <c r="B189" t="inlineStr"/>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Procreazione Medicalmente Assistita” - Codice B2 - afferente alla U.O.C. Ostetricia e Ginecologia del Presidio Ospedaliero Santorso - Bando n. 28/2024</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice "Non Autosufficienza - Codice B2 - afferente alla U.O.C. Disabilità e Non autosufficienza del Distretto 1 Bassano - Bando n. 26/2024</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E189" t="inlineStr"/>
       <c r="F189" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
+          <t>Disciplina GERIATRIA</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>23/04/2024 00:00</t>
+          <t>16/04/2024 00:00</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>23/04/2030 00:00</t>
+          <t>16/04/2030 00:00</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>13/05/2024 23:59</t>
+          <t>06/05/2024 23:59</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q189" t="inlineStr"/>
       <c r="R189" t="inlineStr"/>
       <c r="S189" t="inlineStr"/>
       <c r="T189" t="inlineStr"/>
       <c r="U189" t="inlineStr"/>
       <c r="AD189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF189" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG189" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>29/2024</t>
+          <t>23/2024</t>
         </is>
       </c>
       <c r="B190" t="inlineStr"/>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice a Valenza Distrettuale - Codice B1 - "Endoscopia Digestiva” del Presidio Ospedaliero Santorso - Bando n. 29/2024</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un Esperto social media manager, graphic designer e content creator per la gestione dei social aziendali nell’ambito della progettualità “Sviluppo modello di gestione e comunicazione dei progetti finanziati” cod. az. 7/2022/2 – Bando n. 23/2024</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E190" t="inlineStr"/>
       <c r="F190" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>COMPARTO</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Disciplina GASTROENTEROLOGIA</t>
+          <t>Comparto</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>23/04/2024 00:00</t>
+          <t>12/04/2024 00:00</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>23/04/2030 00:00</t>
+          <t>12/04/2030 00:00</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>13/05/2024 23:59</t>
+          <t>22/04/2024 23:59</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q190" t="inlineStr"/>
       <c r="R190" t="inlineStr"/>
       <c r="S190" t="inlineStr"/>
       <c r="T190" t="inlineStr"/>
       <c r="U190" t="inlineStr"/>
       <c r="AD190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF190" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG190" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>26/2024</t>
+          <t>21/2024</t>
         </is>
       </c>
       <c r="B191" t="inlineStr"/>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice "Non Autosufficienza - Codice B2 - afferente alla U.O.C. Disabilità e Non autosufficienza del Distretto 1 Bassano - Bando n. 26/2024</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) “Galenica tradizionale, avanzata e Unità Farmaci Antiblastici” da assegnare all’interno della UOS Farmacia con Unità Farmaci Antiblastici del P.O. Santorso afferente alla U.O.C. Farmacia del Presidio Ospedaliero Bassano - Bando n. 21/2024</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E191" t="inlineStr"/>
       <c r="F191" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>FARMACISTI</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Disciplina GERIATRIA</t>
+          <t>DISCIPLINA Farmacia ospedaliera e/o Farmaceutica territoriale</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>16/04/2024 00:00</t>
+          <t>08/04/2024 00:00</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>16/04/2030 00:00</t>
+          <t>08/04/2030 00:00</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>06/05/2024 23:59</t>
+          <t>29/04/2024 23:59</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q191" t="inlineStr"/>
       <c r="R191" t="inlineStr"/>
       <c r="S191" t="inlineStr"/>
       <c r="T191" t="inlineStr"/>
       <c r="U191" t="inlineStr"/>
       <c r="AD191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF191" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
-      <c r="AG191" t="inlineStr">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>23/2024</t>
+          <t>12/2024</t>
         </is>
       </c>
       <c r="B192" t="inlineStr"/>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un Esperto social media manager, graphic designer e content creator per la gestione dei social aziendali nell’ambito della progettualità “Sviluppo modello di gestione e comunicazione dei progetti finanziati” cod. az. 7/2022/2 – Bando n. 23/2024</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Consultori” - Codice B2 - afferente alla U.O.C. Infanzia Adolescenza Famiglia e Consultori del Distretto 1 Bassano - Bando n. 12/2024</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E192" t="inlineStr"/>
       <c r="F192" t="inlineStr">
         <is>
-          <t>COMPARTO</t>
+          <t>Dirigenti</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Comparto</t>
+          <t>Dirigenti</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>12/04/2024 00:00</t>
+          <t>29/01/2024 00:00</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>12/04/2030 00:00</t>
+          <t>29/01/2030 00:00</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>22/04/2024 23:59</t>
+          <t>19/02/2024 23:59</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q192" t="inlineStr"/>
       <c r="R192" t="inlineStr"/>
       <c r="S192" t="inlineStr"/>
       <c r="T192" t="inlineStr"/>
       <c r="U192" t="inlineStr"/>
       <c r="AD192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF192" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG192" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>21/2024</t>
+          <t>2/2024</t>
         </is>
       </c>
       <c r="B193" t="inlineStr"/>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) “Galenica tradizionale, avanzata e Unità Farmaci Antiblastici” da assegnare all’interno della UOS Farmacia con Unità Farmaci Antiblastici del P.O. Santorso afferente alla U.O.C. Farmacia del Presidio Ospedaliero Bassano - Bando n. 21/2024</t>
+          <t>Avviso interno per il conferimento di un incarico di natura professionale a tempo determinato di durata quinquennale di Natura Professionale Consolidata (codice C3) "Coordinamento strutture semiresidenziali" afferente alla U.O.C. Psichiatria 1 Bassano del Dipartimento di Salute Mentale - Bando n. 2/2024</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E193" t="inlineStr"/>
       <c r="F193" t="inlineStr">
         <is>
-          <t>FARMACISTI</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>DISCIPLINA Farmacia ospedaliera e/o Farmaceutica territoriale</t>
+          <t>Disciplina PSICHIATRIA</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>08/04/2024 00:00</t>
+          <t>10/01/2024 00:00</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>08/04/2030 00:00</t>
+          <t>10/01/2030 00:00</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>29/04/2024 23:59</t>
+          <t>30/01/2024 23:59</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q193" t="inlineStr"/>
       <c r="R193" t="inlineStr"/>
       <c r="S193" t="inlineStr"/>
       <c r="T193" t="inlineStr"/>
       <c r="U193" t="inlineStr"/>
       <c r="AD193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF193" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
+      <c r="AG193" t="inlineStr">
+        <is>
+          <t>Selezione per il personale dipendente</t>
+        </is>
+      </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>12/2024</t>
+          <t>8/2024</t>
         </is>
       </c>
       <c r="B194" t="inlineStr"/>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Consultori” - Codice B2 - afferente alla U.O.C. Infanzia Adolescenza Famiglia e Consultori del Distretto 1 Bassano - Bando n. 12/2024</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (codice C2) afferente alla U.O.C. Infanzia Adolescenza Famiglia e Consultori del Distretto 1 Bassano - Bando n. 8/2024</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E194" t="inlineStr"/>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Dirigenti</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Dirigenti</t>
+          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>29/01/2024 00:00</t>
+          <t>10/01/2024 00:00</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>29/01/2030 00:00</t>
+          <t>10/01/2030 00:00</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>19/02/2024 23:59</t>
+          <t>30/01/2024 23:59</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q194" t="inlineStr"/>
       <c r="R194" t="inlineStr"/>
       <c r="S194" t="inlineStr"/>
       <c r="T194" t="inlineStr"/>
       <c r="U194" t="inlineStr"/>
       <c r="AD194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF194" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG194" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>6/2024</t>
+          <t>7/2024</t>
         </is>
       </c>
       <c r="B195" t="inlineStr"/>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. Infanzia Adolescenza Famiglia e Consultori del Distretto 1 Bassano - Bando n. 6/2024</t>
+          <t>Avviso interno per il conferimento di Nr. 3 incarichi di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (codice C2) afferenti alla U.O.C. Infanzia Adolescenza Famiglia e Consultori del Distretto 1 Bassano - Bando n. 7/2024</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E195" t="inlineStr"/>
       <c r="F195" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>PSICOLOGI</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Disciplina NEUROPSICHIATRIA INFANTILE</t>
+          <t>Disciplina PSICOTERAPIA</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>10/01/2024 00:00</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t>10/01/2030 00:00</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
           <t>30/01/2024 23:59</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O195" t="inlineStr">
         <is>
           <t>No</t>
@@ -15441,73 +15401,73 @@
       </c>
       <c r="Q195" t="inlineStr"/>
       <c r="R195" t="inlineStr"/>
       <c r="S195" t="inlineStr"/>
       <c r="T195" t="inlineStr"/>
       <c r="U195" t="inlineStr"/>
       <c r="AD195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF195" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG195" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>4/2024</t>
+          <t>6/2024</t>
         </is>
       </c>
       <c r="B196" t="inlineStr"/>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di natura professionale a tempo determinato di durata quinquennale di Natura Professionale Consolidata (codice C3) "Integrazione con area minori e dipendenze” afferente alla U.O.C. Psichiatria 2 Alto Vicentino del Dipartimento di Salute Mentale - Bando n. 4/2024</t>
+          <t>Avviso interno per il conferimento di un incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. Infanzia Adolescenza Famiglia e Consultori del Distretto 1 Bassano - Bando n. 6/2024</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E196" t="inlineStr"/>
       <c r="F196" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Disciplina PSICHIATRIA</t>
+          <t>Disciplina NEUROPSICHIATRIA INFANTILE</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>10/01/2024 00:00</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
           <t>10/01/2030 00:00</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
           <t>30/01/2024 23:59</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O196" t="inlineStr">
         <is>
           <t>No</t>
@@ -15515,73 +15475,73 @@
       </c>
       <c r="Q196" t="inlineStr"/>
       <c r="R196" t="inlineStr"/>
       <c r="S196" t="inlineStr"/>
       <c r="T196" t="inlineStr"/>
       <c r="U196" t="inlineStr"/>
       <c r="AD196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF196" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG196" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>3/2024</t>
+          <t>5/2024</t>
         </is>
       </c>
       <c r="B197" t="inlineStr"/>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di natura professionale a tempo determinato di durata quinquennale di Natura Professionale Consolidata (codice C3) "Disturbi di personalità gravi” afferente alla U.O.C. Psichiatria 2 Alto Vicentino del Dipartimento di Salute Mentale - Bando n. 3/2024</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Età evolutiva” - Codice B2 - afferente alla U.O.C. Infanzia Adolescenza Famiglia e Consultori del Distretto 1 Bassano - Bando n. 5/2024</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E197" t="inlineStr"/>
       <c r="F197" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>PSICOLOGI</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>Disciplina PSICHIATRIA</t>
+          <t>Disciplina PSICOTERAPIA</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>10/01/2024 00:00</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>10/01/2030 00:00</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
           <t>30/01/2024 23:59</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O197" t="inlineStr">
         <is>
           <t>No</t>
@@ -15589,57 +15549,57 @@
       </c>
       <c r="Q197" t="inlineStr"/>
       <c r="R197" t="inlineStr"/>
       <c r="S197" t="inlineStr"/>
       <c r="T197" t="inlineStr"/>
       <c r="U197" t="inlineStr"/>
       <c r="AD197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF197" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG197" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>2/2024</t>
+          <t>4/2024</t>
         </is>
       </c>
       <c r="B198" t="inlineStr"/>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di natura professionale a tempo determinato di durata quinquennale di Natura Professionale Consolidata (codice C3) "Coordinamento strutture semiresidenziali" afferente alla U.O.C. Psichiatria 1 Bassano del Dipartimento di Salute Mentale - Bando n. 2/2024</t>
+          <t>Avviso interno per il conferimento di un incarico di natura professionale a tempo determinato di durata quinquennale di Natura Professionale Consolidata (codice C3) "Integrazione con area minori e dipendenze” afferente alla U.O.C. Psichiatria 2 Alto Vicentino del Dipartimento di Salute Mentale - Bando n. 4/2024</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E198" t="inlineStr"/>
       <c r="F198" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>Disciplina PSICHIATRIA</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>10/01/2024 00:00</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
@@ -15663,57 +15623,57 @@
       </c>
       <c r="Q198" t="inlineStr"/>
       <c r="R198" t="inlineStr"/>
       <c r="S198" t="inlineStr"/>
       <c r="T198" t="inlineStr"/>
       <c r="U198" t="inlineStr"/>
       <c r="AD198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF198" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG198" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>1/2024</t>
+          <t>3/2024</t>
         </is>
       </c>
       <c r="B199" t="inlineStr"/>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di un incarico di natura professionale a tempo determinato di durata quinquennale di Natura Professionale Consolidata (codice C3) "Disturbi di personalità gravi" afferente alla U.O.C. Psichiatria 1 Bassano del Dipartimento di Salute Mentale - Bando n. 1/2024</t>
+          <t>Avviso interno per il conferimento di un incarico di natura professionale a tempo determinato di durata quinquennale di Natura Professionale Consolidata (codice C3) "Disturbi di personalità gravi” afferente alla U.O.C. Psichiatria 2 Alto Vicentino del Dipartimento di Salute Mentale - Bando n. 3/2024</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E199" t="inlineStr"/>
       <c r="F199" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>Disciplina PSICHIATRIA</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>10/01/2024 00:00</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
@@ -15737,73 +15697,73 @@
       </c>
       <c r="Q199" t="inlineStr"/>
       <c r="R199" t="inlineStr"/>
       <c r="S199" t="inlineStr"/>
       <c r="T199" t="inlineStr"/>
       <c r="U199" t="inlineStr"/>
       <c r="AD199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF199" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG199" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>5/2024</t>
+          <t>1/2024</t>
         </is>
       </c>
       <c r="B200" t="inlineStr"/>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Età evolutiva” - Codice B2 - afferente alla U.O.C. Infanzia Adolescenza Famiglia e Consultori del Distretto 1 Bassano - Bando n. 5/2024</t>
+          <t>Avviso interno per il conferimento di un incarico di natura professionale a tempo determinato di durata quinquennale di Natura Professionale Consolidata (codice C3) "Disturbi di personalità gravi" afferente alla U.O.C. Psichiatria 1 Bassano del Dipartimento di Salute Mentale - Bando n. 1/2024</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E200" t="inlineStr"/>
       <c r="F200" t="inlineStr">
         <is>
-          <t>PSICOLOGI</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Disciplina PSICOTERAPIA</t>
+          <t>Disciplina PSICHIATRIA</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>10/01/2024 00:00</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
           <t>10/01/2030 00:00</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
           <t>30/01/2024 23:59</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O200" t="inlineStr">
         <is>
           <t>No</t>
@@ -15811,295 +15771,295 @@
       </c>
       <c r="Q200" t="inlineStr"/>
       <c r="R200" t="inlineStr"/>
       <c r="S200" t="inlineStr"/>
       <c r="T200" t="inlineStr"/>
       <c r="U200" t="inlineStr"/>
       <c r="AD200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF200" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG200" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>7/2024</t>
+          <t>145/2023</t>
         </is>
       </c>
       <c r="B201" t="inlineStr"/>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di Nr. 3 incarichi di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (codice C2) afferenti alla U.O.C. Infanzia Adolescenza Famiglia e Consultori del Distretto 1 Bassano - Bando n. 7/2024</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Cardiologia - Bando n. 145/2023</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E201" t="inlineStr"/>
       <c r="F201" t="inlineStr">
         <is>
-          <t>PSICOLOGI</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>Disciplina PSICOTERAPIA</t>
+          <t>Disciplina CARDIOLOGIA</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>10/01/2024 00:00</t>
+          <t>22/12/2023 13:05</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>10/01/2030 00:00</t>
+          <t>22/12/2029 13:05</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>30/01/2024 23:59</t>
+          <t>31/05/2024 23:59</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q201" t="inlineStr"/>
       <c r="R201" t="inlineStr"/>
       <c r="S201" t="inlineStr"/>
       <c r="T201" t="inlineStr"/>
       <c r="U201" t="inlineStr"/>
       <c r="AD201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF201" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG201" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>8/2024</t>
+          <t>146/2023</t>
         </is>
       </c>
       <c r="B202" t="inlineStr"/>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (codice C2) afferente alla U.O.C. Infanzia Adolescenza Famiglia e Consultori del Distretto 1 Bassano - Bando n. 8/2024</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale a tempo determinato di durata quinquennale di Natura Professionale Consolidata (codice C3) afferente alla U.O.C. Medicina Generale Asiago del Presidio Ospedaliero Asiago - Bando n. 146/2023</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E202" t="inlineStr"/>
       <c r="F202" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
+          <t>Disciplina MEDICINA INTERNA</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>10/01/2024 00:00</t>
+          <t>13/12/2023 00:00</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>10/01/2030 00:00</t>
+          <t>13/12/2029 00:00</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>30/01/2024 23:59</t>
+          <t>02/01/2024 23:59</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q202" t="inlineStr"/>
       <c r="R202" t="inlineStr"/>
       <c r="S202" t="inlineStr"/>
       <c r="T202" t="inlineStr"/>
       <c r="U202" t="inlineStr"/>
       <c r="AD202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF202" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG202" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>145/2023</t>
+          <t>149/2023</t>
         </is>
       </c>
       <c r="B203" t="inlineStr"/>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Cardiologia - Bando n. 145/2023</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Neuropsichiatria Infantile” - Codice B2 - afferente alla U.O.C. Infanzia Adolescenza Famiglia e Consultori del Distretto 1 Bassano - Bando n. 149/2023</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E203" t="inlineStr"/>
       <c r="F203" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Disciplina CARDIOLOGIA</t>
+          <t>Disciplina NEUROPSICHIATRIA INFANTILE</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>22/12/2023 13:05</t>
+          <t>13/12/2023 00:00</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>22/12/2029 13:05</t>
+          <t>13/12/2029 00:00</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>31/05/2024 23:59</t>
+          <t>02/01/2024 23:59</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q203" t="inlineStr"/>
       <c r="R203" t="inlineStr"/>
       <c r="S203" t="inlineStr"/>
       <c r="T203" t="inlineStr"/>
       <c r="U203" t="inlineStr"/>
       <c r="AD203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF203" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG203" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>147/2023</t>
+          <t>148/2023</t>
         </is>
       </c>
       <c r="B204" t="inlineStr"/>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (codice C2) afferente alla U.O.C. NEFROLOGIA del Presidio Ospedaliero Bassano - Bando n. 147/2023</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “SPDC e Integrazione Ospedale Territorio Bassano” - Codice B2 - afferente alla U.O.C. PSICHIATRIA 1 Bassano del Dipartimento di Salute Mentale - Bando n. 148/2023</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E204" t="inlineStr"/>
       <c r="F204" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Disciplina NEFROLOGIA</t>
+          <t>Disciplina PSICHIATRIA</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>13/12/2023 00:00</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
           <t>13/12/2029 00:00</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
           <t>02/01/2024 23:59</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O204" t="inlineStr">
         <is>
           <t>No</t>
@@ -16107,73 +16067,73 @@
       </c>
       <c r="Q204" t="inlineStr"/>
       <c r="R204" t="inlineStr"/>
       <c r="S204" t="inlineStr"/>
       <c r="T204" t="inlineStr"/>
       <c r="U204" t="inlineStr"/>
       <c r="AD204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF204" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG204" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>146/2023</t>
+          <t>147/2023</t>
         </is>
       </c>
       <c r="B205" t="inlineStr"/>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale a tempo determinato di durata quinquennale di Natura Professionale Consolidata (codice C3) afferente alla U.O.C. Medicina Generale Asiago del Presidio Ospedaliero Asiago - Bando n. 146/2023</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale di Alta Specializzazione (codice C2) afferente alla U.O.C. NEFROLOGIA del Presidio Ospedaliero Bassano - Bando n. 147/2023</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E205" t="inlineStr"/>
       <c r="F205" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA INTERNA</t>
+          <t>Disciplina NEFROLOGIA</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>13/12/2023 00:00</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>13/12/2029 00:00</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
           <t>02/01/2024 23:59</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O205" t="inlineStr">
         <is>
           <t>No</t>
@@ -16181,419 +16141,419 @@
       </c>
       <c r="Q205" t="inlineStr"/>
       <c r="R205" t="inlineStr"/>
       <c r="S205" t="inlineStr"/>
       <c r="T205" t="inlineStr"/>
       <c r="U205" t="inlineStr"/>
       <c r="AD205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF205" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG205" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>148/2023</t>
+          <t>131/2023</t>
         </is>
       </c>
       <c r="B206" t="inlineStr"/>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “SPDC e Integrazione Ospedale Territorio Bassano” - Codice B2 - afferente alla U.O.C. PSICHIATRIA 1 Bassano del Dipartimento di Salute Mentale - Bando n. 148/2023</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Psichiatria - Bando n. 131/2023</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E206" t="inlineStr"/>
       <c r="F206" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>Disciplina PSICHIATRIA</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>13/12/2023 00:00</t>
+          <t>07/12/2023 12:30</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>13/12/2029 00:00</t>
+          <t>07/12/2029 12:30</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>02/01/2024 23:59</t>
+          <t>27/12/2023 23:59</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q206" t="inlineStr"/>
       <c r="R206" t="inlineStr"/>
       <c r="S206" t="inlineStr"/>
       <c r="T206" t="inlineStr"/>
       <c r="U206" t="inlineStr"/>
       <c r="AD206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF206" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG206" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>149/2023</t>
+          <t>142/2023</t>
         </is>
       </c>
       <c r="B207" t="inlineStr"/>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Neuropsichiatria Infantile” - Codice B2 - afferente alla U.O.C. Infanzia Adolescenza Famiglia e Consultori del Distretto 1 Bassano - Bando n. 149/2023</t>
+          <t>Avviso pubblico per l’acquisizione di manifestazioni di interesse a percorsi di tirocinio finalizzati all’assunzione all’interno dell’Azienda U.L.S.S. n. 7 “Pedemontana” riservato a persone iscritte all’elenco di cui all’articolo 8 della legge 12 marzo 1999, n. 68 in possesso di particolari requisiti – Bando n. 142/2023</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E207" t="inlineStr"/>
-      <c r="F207" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>13/12/2023 00:00</t>
+          <t>07/12/2023 11:20</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>13/12/2029 00:00</t>
+          <t>07/12/2029 11:20</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>02/01/2024 23:59</t>
+          <t>22/12/2023 23:59</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q207" t="inlineStr"/>
       <c r="R207" t="inlineStr"/>
       <c r="S207" t="inlineStr"/>
       <c r="T207" t="inlineStr"/>
       <c r="U207" t="inlineStr"/>
       <c r="AD207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF207" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Selezione per assunzioni ex L. 68/99</t>
         </is>
       </c>
       <c r="AG207" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Selezione per l'assunzione ex L. 68/99</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>131/2023</t>
+          <t>143/2023</t>
         </is>
       </c>
       <c r="B208" t="inlineStr"/>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Psichiatria - Bando n. 131/2023</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia
+specializzati in Ginecologia e Ostetricia idonei al conferimento di incarichi di collaborazione 
+di natura libero professionale - Bando n. 143/2023</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E208" t="inlineStr"/>
       <c r="F208" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Disciplina PSICHIATRIA</t>
+          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>07/12/2023 12:30</t>
+          <t>07/12/2023 00:00</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>07/12/2029 12:30</t>
+          <t>07/12/2029 00:00</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>27/12/2023 23:59</t>
+          <t>18/12/2023 23:59</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q208" t="inlineStr"/>
       <c r="R208" t="inlineStr"/>
       <c r="S208" t="inlineStr"/>
       <c r="T208" t="inlineStr"/>
       <c r="U208" t="inlineStr"/>
       <c r="AD208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF208" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG208" t="inlineStr">
         <is>
-          <t>Avviso Pubblico</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>142/2023</t>
+          <t>135/2023</t>
         </is>
       </c>
       <c r="B209" t="inlineStr"/>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l’acquisizione di manifestazioni di interesse a percorsi di tirocinio finalizzati all’assunzione all’interno dell’Azienda U.L.S.S. n. 7 “Pedemontana” riservato a persone iscritte all’elenco di cui all’articolo 8 della legge 12 marzo 1999, n. 68 in possesso di particolari requisiti – Bando n. 142/2023</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) "Esperto nella Gestione delle Patologie Endocrinologiche in Età Pediatrica" afferente alla U.O.C. Pediatria del Presidio Ospedaliero Santorso - Bando n. 135/2023</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E209" t="inlineStr"/>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>Disciplina PEDIATRIA</t>
+        </is>
+      </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>07/12/2023 11:20</t>
+          <t>05/12/2023 00:00</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>07/12/2029 11:20</t>
+          <t>05/12/2029 00:00</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>22/12/2023 23:59</t>
+          <t>27/12/2023 23:59</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q209" t="inlineStr"/>
       <c r="R209" t="inlineStr"/>
       <c r="S209" t="inlineStr"/>
       <c r="T209" t="inlineStr"/>
       <c r="U209" t="inlineStr"/>
       <c r="AD209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF209" t="inlineStr">
         <is>
-          <t>Selezione per assunzioni ex L. 68/99</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG209" t="inlineStr">
         <is>
-          <t>Selezione per l'assunzione ex L. 68/99</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>143/2023</t>
+          <t>140/2023</t>
         </is>
       </c>
       <c r="B210" t="inlineStr"/>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia
-[...1 lines deleted...]
-di natura libero professionale - Bando n. 143/2023</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Natura Professionale Consolidata (codice C3)  "Esperto nella diagnosi della lussazione congenita dell’anca" afferente alla U.O.C. Pediatria del Presidio Ospedaliero Santorso - Bando n. 140/2023</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E210" t="inlineStr"/>
       <c r="F210" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
+          <t>Disciplina PEDIATRIA</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>07/12/2023 00:00</t>
+          <t>05/12/2023 00:00</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>07/12/2029 00:00</t>
+          <t>05/12/2029 00:00</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>18/12/2023 23:59</t>
+          <t>27/12/2023 23:59</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q210" t="inlineStr"/>
       <c r="R210" t="inlineStr"/>
       <c r="S210" t="inlineStr"/>
       <c r="T210" t="inlineStr"/>
       <c r="U210" t="inlineStr"/>
       <c r="AD210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF210" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG210" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>139/2023</t>
+          <t>138/2023</t>
         </is>
       </c>
       <c r="B211" t="inlineStr"/>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Natura Professionale Consolidata (codice C3) "Esperto dei percorsi di preparazione alla nascita" afferente alla U.O.C. Pediatria del Presidio Ospedaliero Santorso - Bando n. 139/2023</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Natura Professionale Consolidata (codice C3) "Esperto nella gestione delle patologie cardiache in età pediatrica" afferente alla U.O.C. Pediatria del Presidio Ospedaliero Santorso - Bando n. 138/2023</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E211" t="inlineStr"/>
       <c r="F211" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>Disciplina PEDIATRIA</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>05/12/2023 00:00</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
@@ -16617,57 +16577,57 @@
       </c>
       <c r="Q211" t="inlineStr"/>
       <c r="R211" t="inlineStr"/>
       <c r="S211" t="inlineStr"/>
       <c r="T211" t="inlineStr"/>
       <c r="U211" t="inlineStr"/>
       <c r="AD211" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF211" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG211" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>140/2023</t>
+          <t>139/2023</t>
         </is>
       </c>
       <c r="B212" t="inlineStr"/>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Natura Professionale Consolidata (codice C3)  "Esperto nella diagnosi della lussazione congenita dell’anca" afferente alla U.O.C. Pediatria del Presidio Ospedaliero Santorso - Bando n. 140/2023</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Natura Professionale Consolidata (codice C3) "Esperto dei percorsi di preparazione alla nascita" afferente alla U.O.C. Pediatria del Presidio Ospedaliero Santorso - Bando n. 139/2023</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E212" t="inlineStr"/>
       <c r="F212" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>Disciplina PEDIATRIA</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>05/12/2023 00:00</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
@@ -16691,57 +16651,57 @@
       </c>
       <c r="Q212" t="inlineStr"/>
       <c r="R212" t="inlineStr"/>
       <c r="S212" t="inlineStr"/>
       <c r="T212" t="inlineStr"/>
       <c r="U212" t="inlineStr"/>
       <c r="AD212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF212" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG212" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>135/2023</t>
+          <t>137/2023</t>
         </is>
       </c>
       <c r="B213" t="inlineStr"/>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) "Esperto nella Gestione delle Patologie Endocrinologiche in Età Pediatrica" afferente alla U.O.C. Pediatria del Presidio Ospedaliero Santorso - Bando n. 135/2023</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Natura Professionale Consolidata (codice C3) "Esperto nella gestione delle patologie gastroenterologiche in età pediatrica" afferente alla U.O.C. Pediatria del Presidio Ospedaliero Santorso - Bando n. 137/2023</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E213" t="inlineStr"/>
       <c r="F213" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>Disciplina PEDIATRIA</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>05/12/2023 00:00</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
@@ -16839,236 +16799,236 @@
       </c>
       <c r="Q214" t="inlineStr"/>
       <c r="R214" t="inlineStr"/>
       <c r="S214" t="inlineStr"/>
       <c r="T214" t="inlineStr"/>
       <c r="U214" t="inlineStr"/>
       <c r="AD214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF214" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG214" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>137/2023</t>
+          <t>134/2023</t>
         </is>
       </c>
       <c r="B215" t="inlineStr"/>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Natura Professionale Consolidata (codice C3) "Esperto nella gestione delle patologie gastroenterologiche in età pediatrica" afferente alla U.O.C. Pediatria del Presidio Ospedaliero Santorso - Bando n. 137/2023</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità Operativa Semplice (Codice B2) “Ingegneria Clinica" afferente alla U.O.C. Servizi Tecnici e Patrimoniali - Bando n.  134/2023</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E215" t="inlineStr"/>
       <c r="F215" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>DIRIGENTE INGEGNERE</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Disciplina PEDIATRIA</t>
+          <t>Dirigente Ingegnere</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>05/12/2023 00:00</t>
+          <t>04/12/2023 00:00</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>05/12/2029 00:00</t>
+          <t>04/12/2029 00:00</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
           <t>27/12/2023 23:59</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q215" t="inlineStr"/>
       <c r="R215" t="inlineStr"/>
       <c r="S215" t="inlineStr"/>
       <c r="T215" t="inlineStr"/>
       <c r="U215" t="inlineStr"/>
       <c r="AD215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF215" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG215" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>138/2023</t>
+          <t>127/2023</t>
         </is>
       </c>
       <c r="B216" t="inlineStr"/>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Natura Professionale Consolidata (codice C3) "Esperto nella gestione delle patologie cardiache in età pediatrica" afferente alla U.O.C. Pediatria del Presidio Ospedaliero Santorso - Bando n. 138/2023</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale a tempo determinato di durata quinquennale di Natura Professionale Consolidata (codice C3) afferente alla U.O.C. Anatomia e Istologia Patologica del Presidio Ospedaliero Santorso - Bando n. 127/2023</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E216" t="inlineStr"/>
       <c r="F216" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Disciplina PEDIATRIA</t>
+          <t>Disciplina ANATOMIA PATOLOGICA</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>05/12/2023 00:00</t>
+          <t>29/11/2023 00:00</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>05/12/2029 00:00</t>
+          <t>29/11/2029 00:00</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>27/12/2023 23:59</t>
+          <t>19/12/2023 23:59</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q216" t="inlineStr"/>
       <c r="R216" t="inlineStr"/>
       <c r="S216" t="inlineStr"/>
       <c r="T216" t="inlineStr"/>
       <c r="U216" t="inlineStr"/>
       <c r="AD216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF216" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG216" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>134/2023</t>
+          <t>129/2023</t>
         </is>
       </c>
       <c r="B217" t="inlineStr"/>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità Operativa Semplice (Codice B2) “Ingegneria Clinica" afferente alla U.O.C. Servizi Tecnici e Patrimoniali - Bando n.  134/2023</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) afferente alla U.O.S.D. Endoscopia Digestiva del Presidio Ospedaliero Santorso - Bando n. 129/2023</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E217" t="inlineStr"/>
       <c r="F217" t="inlineStr">
         <is>
-          <t>DIRIGENTE INGEGNERE</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Dirigente Ingegnere</t>
+          <t>Disciplina GASTROENTEROLOGIA</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>04/12/2023 00:00</t>
+          <t>29/11/2023 00:00</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>04/12/2029 00:00</t>
+          <t>29/11/2029 00:00</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>27/12/2023 23:59</t>
+          <t>19/12/2023 23:59</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q217" t="inlineStr"/>
       <c r="R217" t="inlineStr"/>
       <c r="S217" t="inlineStr"/>
       <c r="T217" t="inlineStr"/>
       <c r="U217" t="inlineStr"/>
       <c r="AD217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF217" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
@@ -17135,221 +17095,221 @@
       </c>
       <c r="Q218" t="inlineStr"/>
       <c r="R218" t="inlineStr"/>
       <c r="S218" t="inlineStr"/>
       <c r="T218" t="inlineStr"/>
       <c r="U218" t="inlineStr"/>
       <c r="AD218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF218" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG218" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>129/2023</t>
+          <t>121/2023</t>
         </is>
       </c>
       <c r="B219" t="inlineStr"/>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) afferente alla U.O.S.D. Endoscopia Digestiva del Presidio Ospedaliero Santorso - Bando n. 129/2023</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) "Esperto di prevenzione e trattamento della patologia cervicale" afferente alla U.O.C. Ostetricia e Ginecologia del Presidio Ospedaliero Bassano - Bando n. 121/2023</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E219" t="inlineStr"/>
       <c r="F219" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Disciplina GASTROENTEROLOGIA</t>
+          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>29/11/2023 00:00</t>
+          <t>28/11/2023 00:00</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>29/11/2029 00:00</t>
+          <t>28/11/2029 00:00</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>19/12/2023 23:59</t>
+          <t>18/12/2023 23:59</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q219" t="inlineStr"/>
       <c r="R219" t="inlineStr"/>
       <c r="S219" t="inlineStr"/>
       <c r="T219" t="inlineStr"/>
       <c r="U219" t="inlineStr"/>
       <c r="AD219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF219" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG219" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>127/2023</t>
+          <t>125/2023</t>
         </is>
       </c>
       <c r="B220" t="inlineStr"/>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale a tempo determinato di durata quinquennale di Natura Professionale Consolidata (codice C3) afferente alla U.O.C. Anatomia e Istologia Patologica del Presidio Ospedaliero Santorso - Bando n. 127/2023</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) "Fisiatra con alta specializzazione nella valutazione neuro-cognitiva e presa in carico riabilitativa dei pazienti con cerebrolesione acquisita" afferente alla U.O.C. Recupero e Riabilitazione Funzionale del Presidio Ospedaliero Santorso - Bando n. 125/2023</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E220" t="inlineStr"/>
       <c r="F220" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Disciplina ANATOMIA PATOLOGICA</t>
+          <t>Disciplina MEDICINA FISICA E RIABILITAZIONE</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>29/11/2023 00:00</t>
+          <t>28/11/2023 00:00</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>29/11/2029 00:00</t>
+          <t>28/11/2029 00:00</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>19/12/2023 23:59</t>
+          <t>18/12/2023 23:59</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O220" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q220" t="inlineStr"/>
       <c r="R220" t="inlineStr"/>
       <c r="S220" t="inlineStr"/>
       <c r="T220" t="inlineStr"/>
       <c r="U220" t="inlineStr"/>
       <c r="AD220" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF220" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG220" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>123/2023</t>
+          <t>124/2023</t>
         </is>
       </c>
       <c r="B221" t="inlineStr"/>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale a tempo determinato di durata quinquennale di Natura Professionale Consolidata (codice C3) "Esperto nelle problematiche del pavimento pelvico femminile" afferente alla U.O.C. Ostetricia e Ginecologia del Presidio Ospedaliero Bassano - Bando n. 123/2023</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) "Fisiatra con alta specializzazione in età evolutiva" afferente alla U.O.C. Recupero e Riabilitazione Funzionale del Presidio Ospedaliero Santorso - Bando n. 124/2023</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E221" t="inlineStr"/>
       <c r="F221" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
+          <t>Disciplina MEDICINA FISICA E RIABILITAZIONE</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>28/11/2023 00:00</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
           <t>28/11/2029 00:00</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
           <t>18/12/2023 23:59</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O221" t="inlineStr">
         <is>
           <t>No</t>
@@ -17357,73 +17317,73 @@
       </c>
       <c r="Q221" t="inlineStr"/>
       <c r="R221" t="inlineStr"/>
       <c r="S221" t="inlineStr"/>
       <c r="T221" t="inlineStr"/>
       <c r="U221" t="inlineStr"/>
       <c r="AD221" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF221" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG221" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>125/2023</t>
+          <t>123/2023</t>
         </is>
       </c>
       <c r="B222" t="inlineStr"/>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) "Fisiatra con alta specializzazione nella valutazione neuro-cognitiva e presa in carico riabilitativa dei pazienti con cerebrolesione acquisita" afferente alla U.O.C. Recupero e Riabilitazione Funzionale del Presidio Ospedaliero Santorso - Bando n. 125/2023</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale a tempo determinato di durata quinquennale di Natura Professionale Consolidata (codice C3) "Esperto nelle problematiche del pavimento pelvico femminile" afferente alla U.O.C. Ostetricia e Ginecologia del Presidio Ospedaliero Bassano - Bando n. 123/2023</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E222" t="inlineStr"/>
       <c r="F222" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA FISICA E RIABILITAZIONE</t>
+          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>28/11/2023 00:00</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
           <t>28/11/2029 00:00</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
           <t>18/12/2023 23:59</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O222" t="inlineStr">
         <is>
           <t>No</t>
@@ -17431,73 +17391,73 @@
       </c>
       <c r="Q222" t="inlineStr"/>
       <c r="R222" t="inlineStr"/>
       <c r="S222" t="inlineStr"/>
       <c r="T222" t="inlineStr"/>
       <c r="U222" t="inlineStr"/>
       <c r="AD222" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF222" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG222" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>124/2023</t>
+          <t>122/2023</t>
         </is>
       </c>
       <c r="B223" t="inlineStr"/>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) "Fisiatra con alta specializzazione in età evolutiva" afferente alla U.O.C. Recupero e Riabilitazione Funzionale del Presidio Ospedaliero Santorso - Bando n. 124/2023</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale a tempo determinato di durata quinquennale di Natura Professionale Consolidata (codice C3) "Esperto nella diagnosi prenatale" afferente alla U.O.C. Ostetricia e Ginecologia del Presidio Ospedaliero Bassano - Bando n. 122/2023</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E223" t="inlineStr"/>
       <c r="F223" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA FISICA E RIABILITAZIONE</t>
+          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>28/11/2023 00:00</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
           <t>28/11/2029 00:00</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
           <t>18/12/2023 23:59</t>
         </is>
       </c>
       <c r="L223" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O223" t="inlineStr">
         <is>
           <t>No</t>
@@ -17505,369 +17465,369 @@
       </c>
       <c r="Q223" t="inlineStr"/>
       <c r="R223" t="inlineStr"/>
       <c r="S223" t="inlineStr"/>
       <c r="T223" t="inlineStr"/>
       <c r="U223" t="inlineStr"/>
       <c r="AD223" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF223" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG223" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>122/2023</t>
+          <t>130/2023</t>
         </is>
       </c>
       <c r="B224" t="inlineStr"/>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale a tempo determinato di durata quinquennale di Natura Professionale Consolidata (codice C3) "Esperto nella diagnosi prenatale" afferente alla U.O.C. Ostetricia e Ginecologia del Presidio Ospedaliero Bassano - Bando n. 122/2023</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Psichiatria idonei al conferimento di incarichi di collaborazione di natura libero professionale - Bando n. 130/2023</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E224" t="inlineStr"/>
       <c r="F224" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
+          <t>Disciplina PSICHIATRIA</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>28/11/2023 00:00</t>
+          <t>27/11/2023 00:00</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>28/11/2029 00:00</t>
+          <t>27/11/2029 00:00</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>18/12/2023 23:59</t>
+          <t>07/12/2023 23:59</t>
         </is>
       </c>
       <c r="L224" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O224" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q224" t="inlineStr"/>
       <c r="R224" t="inlineStr"/>
       <c r="S224" t="inlineStr"/>
       <c r="T224" t="inlineStr"/>
       <c r="U224" t="inlineStr"/>
       <c r="AD224" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF224" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG224" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>121/2023</t>
+          <t>116/2023</t>
         </is>
       </c>
       <c r="B225" t="inlineStr"/>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale a tempo determinato di durata quinquennale di Alta Specializzazione Consolidato (codice C1) "Esperto di prevenzione e trattamento della patologia cervicale" afferente alla U.O.C. Ostetricia e Ginecologia del Presidio Ospedaliero Bassano - Bando n. 121/2023</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico libero professionale a un Medico Chirurgo specialista in Neuropsichiatria Infantile - Bando n. 116/2023</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E225" t="inlineStr"/>
       <c r="F225" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
+          <t>Disciplina NEUROPSICHIATRIA INFANTILE</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>28/11/2023 00:00</t>
+          <t>20/11/2023 00:00</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>28/11/2029 00:00</t>
+          <t>20/11/2029 00:00</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>18/12/2023 23:59</t>
+          <t>30/11/2023 23:59</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O225" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q225" t="inlineStr"/>
       <c r="R225" t="inlineStr"/>
       <c r="S225" t="inlineStr"/>
       <c r="T225" t="inlineStr"/>
       <c r="U225" t="inlineStr"/>
       <c r="AD225" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF225" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
       <c r="AG225" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>130/2023</t>
+          <t>114/2023</t>
         </is>
       </c>
       <c r="B226" t="inlineStr"/>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Psichiatria idonei al conferimento di incarichi di collaborazione di natura libero professionale - Bando n. 130/2023</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) "Promozione e Verifiche di Biosicurezza" all'interno della U.O.C. Servizio Veterinario di Sanità Animale afferente al Dipartimento di Prevenzione - Bando n. 114/2023</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E226" t="inlineStr"/>
       <c r="F226" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>VETERINARI</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Disciplina PSICHIATRIA</t>
+          <t>Disciplina SANITA' ANIMALE</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>27/11/2023 00:00</t>
+          <t>13/11/2023 00:00</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>27/11/2029 00:00</t>
+          <t>13/11/2029 00:00</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>07/12/2023 23:59</t>
+          <t>04/12/2023 23:59</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O226" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q226" t="inlineStr"/>
       <c r="R226" t="inlineStr"/>
       <c r="S226" t="inlineStr"/>
       <c r="T226" t="inlineStr"/>
       <c r="U226" t="inlineStr"/>
       <c r="AD226" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF226" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG226" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>116/2023</t>
+          <t>113/2023</t>
         </is>
       </c>
       <c r="B227" t="inlineStr"/>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico libero professionale a un Medico Chirurgo specialista in Neuropsichiatria Infantile - Bando n. 116/2023</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) "Gestione delle Anagrafi Animali e Sorveglianza delle Movimentazioni Animali" all'interno della U.O.C. Servizio Veterinario di Sanità Animale afferente al Dipartimento di Prevenzione - Bando n. 113/2023</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E227" t="inlineStr"/>
       <c r="F227" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>VETERINARI</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Disciplina NEUROPSICHIATRIA INFANTILE</t>
+          <t>Disciplina SANITA' ANIMALE</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>20/11/2023 00:00</t>
+          <t>13/11/2023 00:00</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>20/11/2029 00:00</t>
+          <t>13/11/2029 00:00</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>30/11/2023 23:59</t>
+          <t>04/12/2023 23:59</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O227" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q227" t="inlineStr"/>
       <c r="R227" t="inlineStr"/>
       <c r="S227" t="inlineStr"/>
       <c r="T227" t="inlineStr"/>
       <c r="U227" t="inlineStr"/>
       <c r="AD227" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF227" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG227" t="inlineStr">
         <is>
-          <t>Incarico di Lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>113/2023</t>
+          <t>112/2023</t>
         </is>
       </c>
       <c r="B228" t="inlineStr"/>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) "Gestione delle Anagrafi Animali e Sorveglianza delle Movimentazioni Animali" all'interno della U.O.C. Servizio Veterinario di Sanità Animale afferente al Dipartimento di Prevenzione - Bando n. 113/2023</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) "Coordinamento territoriale dei controlli ufficiali negli stabilimenti riconosciuti CE e audit interno" all'interno della U.O.C. Servizio Veterinario di Igiene degli Alimenti di Origine Animale e loro derivati afferente al Dipartimento di Prevenzione - Bando n. 112/2023</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E228" t="inlineStr"/>
       <c r="F228" t="inlineStr">
         <is>
           <t>VETERINARI</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Disciplina SANITA' ANIMALE</t>
+          <t>Disciplina Area dell’Igiene della Produzione, trasformazione, commercializzazione, conservazione e trasporto degli Alimenti di Origine animale e loro derivati</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>13/11/2023 00:00</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
           <t>13/11/2029 00:00</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
           <t>04/12/2023 23:59</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O228" t="inlineStr">
         <is>
           <t>No</t>
@@ -17875,1900 +17835,1902 @@
       </c>
       <c r="Q228" t="inlineStr"/>
       <c r="R228" t="inlineStr"/>
       <c r="S228" t="inlineStr"/>
       <c r="T228" t="inlineStr"/>
       <c r="U228" t="inlineStr"/>
       <c r="AD228" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF228" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG228" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>114/2023</t>
+          <t>102/2023</t>
         </is>
       </c>
       <c r="B229" t="inlineStr"/>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) "Promozione e Verifiche di Biosicurezza" all'interno della U.O.C. Servizio Veterinario di Sanità Animale afferente al Dipartimento di Prevenzione - Bando n. 114/2023</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Degenze Ostetricia e Sala Parto” - Codice B2 - afferente alla U.O.C. OSTETRICIA E GINECOLOGIA del Presidio Ospedaliero Bassano - Bando n. 102/2023</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E229" t="inlineStr"/>
       <c r="F229" t="inlineStr">
         <is>
-          <t>VETERINARI</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Disciplina SANITA' ANIMALE</t>
+          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>13/11/2023 00:00</t>
+          <t>30/10/2023 00:00</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>13/11/2029 00:00</t>
+          <t>30/10/2029 00:00</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>04/12/2023 23:59</t>
+          <t>20/11/2023 23:59</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q229" t="inlineStr"/>
       <c r="R229" t="inlineStr"/>
       <c r="S229" t="inlineStr"/>
       <c r="T229" t="inlineStr"/>
       <c r="U229" t="inlineStr"/>
       <c r="AD229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF229" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG229" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>112/2023</t>
+          <t>103/2023</t>
         </is>
       </c>
       <c r="B230" t="inlineStr"/>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) "Coordinamento territoriale dei controlli ufficiali negli stabilimenti riconosciuti CE e audit interno" all'interno della U.O.C. Servizio Veterinario di Igiene degli Alimenti di Origine Animale e loro derivati afferente al Dipartimento di Prevenzione - Bando n. 112/2023</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Gestione Alta Tecnologia Radiologica” - Codice B2 - afferente alla U.O.C. RADIOLOGIA del Presidio Ospedaliero Bassano - Bando n. 103/2023</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E230" t="inlineStr"/>
       <c r="F230" t="inlineStr">
         <is>
-          <t>VETERINARI</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>Disciplina Area dell’Igiene della Produzione, trasformazione, commercializzazione, conservazione e trasporto degli Alimenti di Origine animale e loro derivati</t>
+          <t>Disciplina RADIODIAGNOSTICA</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>13/11/2023 00:00</t>
+          <t>30/10/2023 00:00</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>13/11/2029 00:00</t>
+          <t>30/10/2029 00:00</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>04/12/2023 23:59</t>
+          <t>20/11/2023 23:59</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O230" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q230" t="inlineStr"/>
       <c r="R230" t="inlineStr"/>
       <c r="S230" t="inlineStr"/>
       <c r="T230" t="inlineStr"/>
       <c r="U230" t="inlineStr"/>
       <c r="AD230" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF230" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG230" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>103/2023</t>
+          <t>AZERO/2023/051/CON</t>
         </is>
       </c>
       <c r="B231" t="inlineStr"/>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Gestione Alta Tecnologia Radiologica” - Codice B2 - afferente alla U.O.C. RADIOLOGIA del Presidio Ospedaliero Bassano - Bando n. 103/2023</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 17 posti di Dirigente Medico - disciplina: Medicina Trasfusionale - a tempo indeterminato ed a rapporto esclusivo_Bando AZERO/2023/051/CON</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E231" t="inlineStr"/>
       <c r="F231" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Disciplina RADIODIAGNOSTICA</t>
+          <t>Disciplina MEDICINA TRASFUSIONALE</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>30/10/2023 00:00</t>
+          <t>25/10/2023 00:00</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>30/10/2029 00:00</t>
+          <t>25/10/2029 00:00</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>20/11/2023 23:59</t>
+          <t>23/11/2023 00:00</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O231" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q231" t="inlineStr"/>
       <c r="R231" t="inlineStr"/>
       <c r="S231" t="inlineStr"/>
       <c r="T231" t="inlineStr"/>
       <c r="U231" t="inlineStr"/>
       <c r="AD231" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF231" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG231" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>102/2023</t>
+          <t>99/2023</t>
         </is>
       </c>
       <c r="B232" t="inlineStr"/>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Degenze Ostetricia e Sala Parto” - Codice B2 - afferente alla U.O.C. OSTETRICIA E GINECOLOGIA del Presidio Ospedaliero Bassano - Bando n. 102/2023</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) "Feed Safety and Risk Management" afferente alla U.O.C. Servizio Veterinario di Igiene degli Allevamenti e delle Produzioni Zootecniche del Dipartimento di Prevenzione - Bando n. 99/2023</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E232" t="inlineStr"/>
       <c r="F232" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>VETERINARI</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Disciplina GINECOLOGIA E OSTETRICIA</t>
+          <t>Disciplina IGIENE DEGLI ALLEVAMENTI E DELLE PRODUZIONI ZOOTECNICHE</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>30/10/2023 00:00</t>
+          <t>16/10/2023 00:00</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>30/10/2029 00:00</t>
+          <t>16/10/2029 00:00</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>20/11/2023 23:59</t>
+          <t>06/11/2023 23:59</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O232" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q232" t="inlineStr"/>
       <c r="R232" t="inlineStr"/>
       <c r="S232" t="inlineStr"/>
       <c r="T232" t="inlineStr"/>
       <c r="U232" t="inlineStr"/>
       <c r="AD232" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF232" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG232" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>AZERO/2023/051/CON</t>
+          <t>98/2023</t>
         </is>
       </c>
       <c r="B233" t="inlineStr"/>
       <c r="C233" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 17 posti di Dirigente Medico - disciplina: Medicina Trasfusionale - a tempo indeterminato ed a rapporto esclusivo_Bando AZERO/2023/051/CON</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Continuità Assistenziale Geriatrica H-T” - Codice B2 - afferente alla U.O.C. GERIATRIA del Presidio Ospedaliero Bassano - Bando n.  98/2023</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E233" t="inlineStr"/>
       <c r="F233" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA TRASFUSIONALE</t>
+          <t>Disciplina GERIATRIA</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>25/10/2023 00:00</t>
+          <t>16/10/2023 00:00</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>25/10/2029 00:00</t>
+          <t>16/10/2029 00:00</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>23/11/2023 00:00</t>
+          <t>06/11/2023 23:59</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O233" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q233" t="inlineStr"/>
       <c r="R233" t="inlineStr"/>
       <c r="S233" t="inlineStr"/>
       <c r="T233" t="inlineStr"/>
       <c r="U233" t="inlineStr"/>
       <c r="AD233" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF233" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG233" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>98/2023</t>
+          <t>97/2023</t>
         </is>
       </c>
       <c r="B234" t="inlineStr"/>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice “Continuità Assistenziale Geriatrica H-T” - Codice B2 - afferente alla U.O.C. GERIATRIA del Presidio Ospedaliero Bassano - Bando n.  98/2023</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice "SERVIZIO DI SALUTE E AMBIENTE" - Codice B2 - afferente alla U.O.C. Servizio Igiene e Sanità Pubblica del Dipartimento di Prevenzione - Bando n. 97/2023</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E234" t="inlineStr"/>
       <c r="F234" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>Dirigenti</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Disciplina GERIATRIA</t>
+          <t>Dirigenti</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>16/10/2023 00:00</t>
+          <t>09/10/2023 00:00</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>16/10/2029 00:00</t>
+          <t>09/10/2029 00:00</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>06/11/2023 23:59</t>
+          <t>30/10/2023 23:59</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O234" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q234" t="inlineStr"/>
       <c r="R234" t="inlineStr"/>
       <c r="S234" t="inlineStr"/>
       <c r="T234" t="inlineStr"/>
       <c r="U234" t="inlineStr"/>
       <c r="AD234" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF234" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG234" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="235">
-      <c r="A235" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="A235" t="inlineStr"/>
       <c r="B235" t="inlineStr"/>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) "Feed Safety and Risk Management" afferente alla U.O.C. Servizio Veterinario di Igiene degli Allevamenti e delle Produzioni Zootecniche del Dipartimento di Prevenzione - Bando n. 99/2023</t>
+          <t xml:space="preserve">AVVISO DI INTEGRAZIONE E RIAPERTURA TERMINI (riservato ai dipendenti con rapporto di lavoro a tempo parziale) AVVISI DI SELEZIONE INTERNA PER IL CONFERIMENTO DI INCARICHI DI FUNZIONE ORGANIZZATIVA (ART. 24 E SEGUENTI DEL C.C.N.L. 2 NOVEMBRE 2022) 
+</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E235" t="inlineStr"/>
       <c r="F235" t="inlineStr">
         <is>
-          <t>VETERINARI</t>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Disciplina IGIENE DEGLI ALLEVAMENTI E DELLE PRODUZIONI ZOOTECNICHE</t>
+          <t>Ruolo amministrativo o Tecnico</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>16/10/2023 00:00</t>
+          <t>25/09/2023 00:00</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>16/10/2029 00:00</t>
+          <t>25/09/2029 00:00</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>06/11/2023 23:59</t>
+          <t>02/10/2023 00:00</t>
         </is>
       </c>
       <c r="L235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q235" t="inlineStr"/>
       <c r="R235" t="inlineStr"/>
       <c r="S235" t="inlineStr"/>
       <c r="T235" t="inlineStr"/>
       <c r="U235" t="inlineStr"/>
       <c r="AD235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF235" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG235" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>97/2023</t>
+          <t>61/2023</t>
         </is>
       </c>
       <c r="B236" t="inlineStr"/>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità Operativa Semplice "SERVIZIO DI SALUTE E AMBIENTE" - Codice B2 - afferente alla U.O.C. Servizio Igiene e Sanità Pubblica del Dipartimento di Prevenzione - Bando n. 97/2023</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità articolazione interna di Unità Operativa Complessa (codice CC) afferente alla U.O.C. ANESTESIA E RIANIMAZIONE del Presidio Ospedaliero Santorso - Bando n. 61/2023</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E236" t="inlineStr"/>
       <c r="F236" t="inlineStr">
         <is>
-          <t>Dirigenti</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Dirigenti</t>
+          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>09/10/2023 00:00</t>
+          <t>21/08/2023 00:00</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>09/10/2029 00:00</t>
+          <t>21/08/2029 00:00</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>30/10/2023 23:59</t>
+          <t>11/09/2023 23:59</t>
         </is>
       </c>
       <c r="L236" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O236" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q236" t="inlineStr"/>
       <c r="R236" t="inlineStr"/>
       <c r="S236" t="inlineStr"/>
       <c r="T236" t="inlineStr"/>
       <c r="U236" t="inlineStr"/>
       <c r="AD236" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF236" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
       <c r="AG236" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="237">
-      <c r="A237" t="inlineStr"/>
+      <c r="A237" t="inlineStr">
+        <is>
+          <t>AZERO/2023/024/CON</t>
+        </is>
+      </c>
       <c r="B237" t="inlineStr"/>
       <c r="C237" t="inlineStr">
         <is>
-          <t xml:space="preserve">AVVISO DI INTEGRAZIONE E RIAPERTURA TERMINI (riservato ai dipendenti con rapporto di lavoro a tempo parziale) AVVISI DI SELEZIONE INTERNA PER IL CONFERIMENTO DI INCARICHI DI FUNZIONE ORGANIZZATIVA (ART. 24 E SEGUENTI DEL C.C.N.L. 2 NOVEMBRE 2022) 
-</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 4 posti di Collaboratore Tecnico Professionale INGEGNERE INFORMATICO Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico a tempo pieno e indeterminato _ Bando AZERO/2023/024/CON</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E237" t="inlineStr"/>
-      <c r="F237" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>25/09/2023 00:00</t>
+          <t>09/08/2023 00:00</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>25/09/2029 00:00</t>
+          <t>09/08/2029 00:00</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>02/10/2023 00:00</t>
+          <t>07/09/2023 00:00</t>
         </is>
       </c>
       <c r="L237" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O237" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q237" t="inlineStr"/>
       <c r="R237" t="inlineStr"/>
       <c r="S237" t="inlineStr"/>
       <c r="T237" t="inlineStr"/>
       <c r="U237" t="inlineStr"/>
+      <c r="V237" t="inlineStr">
+        <is>
+          <t>19/10/2023 00:00</t>
+        </is>
+      </c>
+      <c r="W237" t="inlineStr">
+        <is>
+          <t>15/10/2025 00:00</t>
+        </is>
+      </c>
       <c r="AD237" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF237" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
       <c r="AG237" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>61/2023</t>
+          <t>54/2023</t>
         </is>
       </c>
       <c r="B238" t="inlineStr"/>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità articolazione interna di Unità Operativa Complessa (codice CC) afferente alla U.O.C. ANESTESIA E RIANIMAZIONE del Presidio Ospedaliero Santorso - Bando n. 61/2023</t>
+          <t>AVVISO PUBBLICO, riservato esclusivamente AI MEDICI EX CONDOTTI che prestavano servizio alla data del 1 gennaio 1988 presso una delle Aziende Sanitarie/USL disciolte e/o incorporate/confluite nel tempo nell’Azienda ULSS 7 Pedemontana (ULSS n. 5 di Bassano, n. 6 Alto Vicentino, n. 35 di Asiago) che hanno optato per il trattamento economico omnicomprensivo ai sensi dell’art. 110 del D.P.R. n. 270/1987. (Bando n. 54/2023)</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E238" t="inlineStr"/>
       <c r="F238" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>21/08/2023 00:00</t>
+          <t>04/08/2023 00:00</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>21/08/2029 00:00</t>
+          <t>04/08/2029 00:00</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>11/09/2023 23:59</t>
+          <t>04/09/2023 23:59</t>
         </is>
       </c>
       <c r="L238" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O238" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q238" t="inlineStr"/>
       <c r="R238" t="inlineStr"/>
       <c r="S238" t="inlineStr"/>
       <c r="T238" t="inlineStr"/>
       <c r="U238" t="inlineStr"/>
       <c r="AD238" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF238" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG238" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>AZERO/2023/024/CON</t>
+          <t>43/2023</t>
         </is>
       </c>
       <c r="B239" t="inlineStr"/>
       <c r="C239" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 4 posti di Collaboratore Tecnico Professionale INGEGNERE INFORMATICO Area dei Professionisti della Salute e dei Funzionari – Ruolo Tecnico a tempo pieno e indeterminato _ Bando AZERO/2023/024/CON</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Neurologia - Bando n. 43/2023</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E239" t="inlineStr"/>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t>Disciplina NEUROLOGIA</t>
+        </is>
+      </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>09/08/2023 00:00</t>
+          <t>23/06/2023 12:55</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>09/08/2029 00:00</t>
+          <t>23/06/2029 12:55</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>07/09/2023 00:00</t>
+          <t>31/12/2023 23:59</t>
         </is>
       </c>
       <c r="L239" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O239" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q239" t="inlineStr"/>
       <c r="R239" t="inlineStr"/>
       <c r="S239" t="inlineStr"/>
       <c r="T239" t="inlineStr"/>
       <c r="U239" t="inlineStr"/>
-      <c r="V239" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="AD239" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF239" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
       <c r="AG239" t="inlineStr">
         <is>
-          <t>Concorso Pubblico</t>
+          <t>Avviso Pubblico</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>54/2023</t>
+          <t>AZERO/2023/037/CON</t>
         </is>
       </c>
       <c r="B240" t="inlineStr"/>
       <c r="C240" t="inlineStr">
         <is>
-          <t>AVVISO PUBBLICO, riservato esclusivamente AI MEDICI EX CONDOTTI che prestavano servizio alla data del 1 gennaio 1988 presso una delle Aziende Sanitarie/USL disciolte e/o incorporate/confluite nel tempo nell’Azienda ULSS 7 Pedemontana (ULSS n. 5 di Bassano, n. 6 Alto Vicentino, n. 35 di Asiago) che hanno optato per il trattamento economico omnicomprensivo ai sensi dell’art. 110 del D.P.R. n. 270/1987. (Bando n. 54/2023)</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 20 posti di Dirigente Medico - disciplina: Medicina Trasfusionale - a tempo indeterminato ed a rapporto esclusivo - Bando AZERO/2023/037/CON</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E240" t="inlineStr"/>
       <c r="F240" t="inlineStr">
         <is>
           <t>MEDICI</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>Disciplina MEDICINA TRASFUSIONALE</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>04/08/2023 00:00</t>
+          <t>07/06/2023 00:00</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>04/08/2029 00:00</t>
+          <t>07/06/2029 00:00</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>04/09/2023 23:59</t>
+          <t>06/07/2023 00:00</t>
         </is>
       </c>
       <c r="L240" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O240" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q240" t="inlineStr"/>
       <c r="R240" t="inlineStr"/>
       <c r="S240" t="inlineStr"/>
       <c r="T240" t="inlineStr"/>
       <c r="U240" t="inlineStr"/>
       <c r="AD240" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF240" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
-[...4 lines deleted...]
-          <t>Avviso Pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>43/2023</t>
+          <t>39_2023</t>
         </is>
       </c>
       <c r="B241" t="inlineStr"/>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l’assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici – Disciplina: Neurologia - Bando n. 43/2023</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di Dietisti idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 39/2023</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E241" t="inlineStr"/>
-      <c r="F241" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>23/06/2023 12:55</t>
+          <t>31/05/2023 00:00</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>23/06/2029 12:55</t>
+          <t>31/05/2029 00:00</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>31/12/2023 23:59</t>
+          <t>12/06/2023 23:59</t>
         </is>
       </c>
       <c r="L241" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O241" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q241" t="inlineStr"/>
       <c r="R241" t="inlineStr"/>
       <c r="S241" t="inlineStr"/>
       <c r="T241" t="inlineStr"/>
       <c r="U241" t="inlineStr"/>
+      <c r="Z241" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA241" t="n">
+        <v>0</v>
+      </c>
       <c r="AD241" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF241" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
-[...4 lines deleted...]
-          <t>Avviso Pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>AZERO/2023/037/CON</t>
+          <t>38_2023</t>
         </is>
       </c>
       <c r="B242" t="inlineStr"/>
       <c r="C242" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 20 posti di Dirigente Medico - disciplina: Medicina Trasfusionale - a tempo indeterminato ed a rapporto esclusivo - Bando AZERO/2023/037/CON</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità  Operativa Semplice Dipartimentale Territoriale  (Codice B1) "Pneumologia Territoriale" con valenza interdistrettuale aziendale presso il Distretto 1 Bassano - Bando n. 38/2023</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E242" t="inlineStr"/>
-      <c r="F242" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>07/06/2023 00:00</t>
+          <t>29/05/2023 00:00</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>07/06/2029 00:00</t>
+          <t>29/05/2029 00:00</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>06/07/2023 00:00</t>
+          <t>19/06/2023 23:59</t>
         </is>
       </c>
       <c r="L242" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O242" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q242" t="inlineStr"/>
       <c r="R242" t="inlineStr"/>
       <c r="S242" t="inlineStr"/>
       <c r="T242" t="inlineStr"/>
       <c r="U242" t="inlineStr"/>
+      <c r="Z242" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA242" t="n">
+        <v>0</v>
+      </c>
       <c r="AD242" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF242" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>39_2023</t>
+          <t>37_2023</t>
         </is>
       </c>
       <c r="B243" t="inlineStr"/>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di Dietisti idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 39/2023</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità  Operativa Semplice a valenza Dipartimentale (Codice B1) "Reumatologia" afferente al Dipartimento Medico del Presidio Ospedaliero Bassano - Bando n. 37/2023</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E243" t="inlineStr"/>
       <c r="H243" t="inlineStr">
         <is>
-          <t>31/05/2023 00:00</t>
+          <t>24/05/2023 00:00</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>31/05/2029 00:00</t>
+          <t>24/05/2029 00:00</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>12/06/2023 23:59</t>
+          <t>13/06/2023 23:59</t>
         </is>
       </c>
       <c r="L243" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O243" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q243" t="inlineStr"/>
       <c r="R243" t="inlineStr"/>
       <c r="S243" t="inlineStr"/>
       <c r="T243" t="inlineStr"/>
       <c r="U243" t="inlineStr"/>
       <c r="Z243" t="n">
         <v>0</v>
       </c>
       <c r="AA243" t="n">
         <v>0</v>
       </c>
       <c r="AD243" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF243" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>38_2023</t>
+          <t>35_2023</t>
         </is>
       </c>
       <c r="B244" t="inlineStr"/>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità  Operativa Semplice Dipartimentale Territoriale  (Codice B1) "Pneumologia Territoriale" con valenza interdistrettuale aziendale presso il Distretto 1 Bassano - Bando n. 38/2023</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: Anestesia e Rianimazione - Bando n. 35/2023</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E244" t="inlineStr"/>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
+        </is>
+      </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>29/05/2023 00:00</t>
+          <t>19/05/2023 00:00</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>29/05/2029 00:00</t>
+          <t>19/05/2029 00:00</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>19/06/2023 23:59</t>
+          <t>31/12/2023 23:59</t>
         </is>
       </c>
       <c r="L244" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O244" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q244" t="inlineStr"/>
       <c r="R244" t="inlineStr"/>
       <c r="S244" t="inlineStr"/>
       <c r="T244" t="inlineStr"/>
       <c r="U244" t="inlineStr"/>
       <c r="Z244" t="n">
         <v>0</v>
       </c>
       <c r="AA244" t="n">
         <v>0</v>
       </c>
       <c r="AD244" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF244" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>37_2023</t>
+          <t>36_2023</t>
         </is>
       </c>
       <c r="B245" t="inlineStr"/>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità  Operativa Semplice a valenza Dipartimentale (Codice B1) "Reumatologia" afferente al Dipartimento Medico del Presidio Ospedaliero Bassano - Bando n. 37/2023</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità  Operativa Semplice a valenza Dipartimentale (Codice B1) "Gestione dell'Emergenza Urgenza Ospedaliera in Ambito Montano" - Presidio Ospedaliero Asiago all'interno del Dipartimento Emergenza e Area Critica del Presidio Ospedaliero Bassano - Bando n. 36/2023</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E245" t="inlineStr"/>
       <c r="H245" t="inlineStr">
         <is>
-          <t>24/05/2023 00:00</t>
+          <t>16/05/2023 00:00</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>24/05/2029 00:00</t>
+          <t>16/05/2029 00:00</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>13/06/2023 23:59</t>
+          <t>05/06/2023 23:59</t>
         </is>
       </c>
       <c r="L245" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O245" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q245" t="inlineStr"/>
       <c r="R245" t="inlineStr"/>
       <c r="S245" t="inlineStr"/>
       <c r="T245" t="inlineStr"/>
       <c r="U245" t="inlineStr"/>
       <c r="Z245" t="n">
         <v>0</v>
       </c>
       <c r="AA245" t="n">
         <v>0</v>
       </c>
       <c r="AD245" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF245" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>35_2023</t>
+          <t>AZERO_2023_020_CON</t>
         </is>
       </c>
       <c r="B246" t="inlineStr"/>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: Anestesia e Rianimazione - Bando n. 35/2023</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 12 posti di Dirigente Medico - disciplina: Patologia Clinica (Laboratorio di analisi chimico-cliniche e Microbiologia) a tempo indeterminato ed a rapporto esclusivo - Bando AZERO/2023/020/CON</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E246" t="inlineStr"/>
-      <c r="F246" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>19/05/2023 00:00</t>
+          <t>24/04/2023 00:00</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>19/05/2029 00:00</t>
+          <t>24/04/2029 00:00</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>31/12/2023 23:59</t>
+          <t>22/05/2023 23:59</t>
         </is>
       </c>
       <c r="L246" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O246" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q246" t="inlineStr"/>
       <c r="R246" t="inlineStr"/>
       <c r="S246" t="inlineStr"/>
       <c r="T246" t="inlineStr"/>
       <c r="U246" t="inlineStr"/>
       <c r="Z246" t="n">
         <v>0</v>
       </c>
       <c r="AA246" t="n">
         <v>0</v>
       </c>
       <c r="AD246" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF246" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>36_2023</t>
+          <t>30_2023</t>
         </is>
       </c>
       <c r="B247" t="inlineStr"/>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità  Operativa Semplice a valenza Dipartimentale (Codice B1) "Gestione dell'Emergenza Urgenza Ospedaliera in Ambito Montano" - Presidio Ospedaliero Asiago all'interno del Dipartimento Emergenza e Area Critica del Presidio Ospedaliero Bassano - Bando n. 36/2023</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: Oncologia - Bando n. 30/2023</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E247" t="inlineStr"/>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>Disciplina ONCOLOGIA</t>
+        </is>
+      </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>16/05/2023 00:00</t>
+          <t>07/04/2023 00:00</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>16/05/2029 00:00</t>
+          <t>07/04/2029 00:00</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>05/06/2023 23:59</t>
+          <t>27/04/2023 23:59</t>
         </is>
       </c>
       <c r="L247" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O247" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q247" t="inlineStr"/>
       <c r="R247" t="inlineStr"/>
       <c r="S247" t="inlineStr"/>
       <c r="T247" t="inlineStr"/>
       <c r="U247" t="inlineStr"/>
       <c r="Z247" t="n">
         <v>0</v>
       </c>
       <c r="AA247" t="n">
         <v>0</v>
       </c>
       <c r="AD247" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF247" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>AZERO_2023_020_CON</t>
+          <t>31_2023</t>
         </is>
       </c>
       <c r="B248" t="inlineStr"/>
       <c r="C248" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 12 posti di Dirigente Medico - disciplina: Patologia Clinica (Laboratorio di analisi chimico-cliniche e Microbiologia) a tempo indeterminato ed a rapporto esclusivo - Bando AZERO/2023/020/CON</t>
+          <t>Avviso pubblico per l'acquisizione di manifestazioni di interesse a percorsi di tirocinio finalizzati all'assunzione all'interno dell'Azienda U.L.S.S. n. 7 "Pedemontana" riservato a persone iscritte all'elenco di cui all'articolo 8 della legge 12 marzo 1999, n. 68 in possesso di particolari requisiti - Bando n. 31/2023</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E248" t="inlineStr"/>
       <c r="H248" t="inlineStr">
         <is>
-          <t>24/04/2023 00:00</t>
+          <t>29/03/2023 00:00</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>24/04/2029 00:00</t>
+          <t>29/03/2029 00:00</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>22/05/2023 23:59</t>
+          <t>11/04/2023 23:59</t>
         </is>
       </c>
       <c r="L248" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O248" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q248" t="inlineStr"/>
       <c r="R248" t="inlineStr"/>
       <c r="S248" t="inlineStr"/>
       <c r="T248" t="inlineStr"/>
       <c r="U248" t="inlineStr"/>
       <c r="Z248" t="n">
         <v>0</v>
       </c>
       <c r="AA248" t="n">
         <v>0</v>
       </c>
       <c r="AD248" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF248" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Selezione per assunzioni ex L. 68/99</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>30_2023</t>
+          <t>29_2023</t>
         </is>
       </c>
       <c r="B249" t="inlineStr"/>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: Oncologia - Bando n. 30/2023</t>
+          <t>Avviso interno per l'individuazione del Dirigente del ruolo professionale cui affidare la   Direzione della U.O.C. "Sistemi Informativi" dell'Azienda ULSS 7 Pedemontana - Bando n. 29/2023</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E249" t="inlineStr"/>
-      <c r="F249" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>07/04/2023 00:00</t>
+          <t>28/03/2023 00:00</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>07/04/2029 00:00</t>
+          <t>28/03/2029 00:00</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>27/04/2023 23:59</t>
+          <t>07/04/2023 23:59</t>
         </is>
       </c>
       <c r="L249" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O249" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q249" t="inlineStr"/>
       <c r="R249" t="inlineStr"/>
       <c r="S249" t="inlineStr"/>
       <c r="T249" t="inlineStr"/>
       <c r="U249" t="inlineStr"/>
       <c r="Z249" t="n">
         <v>0</v>
       </c>
       <c r="AA249" t="n">
         <v>0</v>
       </c>
       <c r="AD249" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF249" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>31_2023</t>
+          <t>AZERO_2023_013_CON</t>
         </is>
       </c>
       <c r="B250" t="inlineStr"/>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Avviso pubblico per l'acquisizione di manifestazioni di interesse a percorsi di tirocinio finalizzati all'assunzione all'interno dell'Azienda U.L.S.S. n. 7 "Pedemontana" riservato a persone iscritte all'elenco di cui all'articolo 8 della legge 12 marzo 1999, n. 68 in possesso di particolari requisiti - Bando n. 31/2023</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 48 posti di Assistente Sanitario - Bando AZERO/2023/013/CON.</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E250" t="inlineStr"/>
       <c r="H250" t="inlineStr">
         <is>
-          <t>29/03/2023 00:00</t>
+          <t>22/03/2023 00:00</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>29/03/2029 00:00</t>
+          <t>22/03/2029 00:00</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>11/04/2023 23:59</t>
+          <t>20/04/2023 23:59</t>
         </is>
       </c>
       <c r="L250" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O250" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q250" t="inlineStr"/>
       <c r="R250" t="inlineStr"/>
       <c r="S250" t="inlineStr"/>
       <c r="T250" t="inlineStr"/>
       <c r="U250" t="inlineStr"/>
+      <c r="V250" t="inlineStr">
+        <is>
+          <t>20/06/2023 00:00</t>
+        </is>
+      </c>
+      <c r="W250" t="inlineStr">
+        <is>
+          <t>19/06/2025 00:00</t>
+        </is>
+      </c>
       <c r="Z250" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AA250" t="n">
         <v>0</v>
       </c>
+      <c r="AC250" t="inlineStr">
+        <is>
+          <t>15/09/2023 00:00</t>
+        </is>
+      </c>
       <c r="AD250" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF250" t="inlineStr">
         <is>
-          <t>Selezione per assunzioni ex L. 68/99</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>29_2023</t>
+          <t>26_2023</t>
         </is>
       </c>
       <c r="B251" t="inlineStr"/>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Avviso interno per l'individuazione del Dirigente del ruolo professionale cui affidare la   Direzione della U.O.C. "Sistemi Informativi" dell'Azienda ULSS 7 Pedemontana - Bando n. 29/2023</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale,  di Responsabile dell'Unità  Operativa Semplice a Valenza Distrettuale (Codice B1) "DIABETOLOGIA" del Distretto 2 Alto Vicentino- Bando n. 26/2023</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E251" t="inlineStr"/>
       <c r="H251" t="inlineStr">
         <is>
-          <t>28/03/2023 00:00</t>
+          <t>14/03/2023 00:00</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>28/03/2029 00:00</t>
+          <t>14/03/2029 00:00</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
-          <t>07/04/2023 23:59</t>
+          <t>03/04/2023 23:59</t>
         </is>
       </c>
       <c r="L251" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O251" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q251" t="inlineStr"/>
       <c r="R251" t="inlineStr"/>
       <c r="S251" t="inlineStr"/>
       <c r="T251" t="inlineStr"/>
       <c r="U251" t="inlineStr"/>
       <c r="Z251" t="n">
         <v>0</v>
       </c>
       <c r="AA251" t="n">
         <v>0</v>
       </c>
       <c r="AD251" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF251" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>AZERO_2023_013_CON</t>
+          <t>16_2023</t>
         </is>
       </c>
       <c r="B252" t="inlineStr"/>
       <c r="C252" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 48 posti di Assistente Sanitario - Bando AZERO/2023/013/CON.</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) "Radiologia Interventistica in Ambito Oncologico" afferente alla U.O.C. RADIOLOGIA del Presidio Ospedaliero Bassano - Bando n. 16/2023</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E252" t="inlineStr"/>
       <c r="H252" t="inlineStr">
         <is>
-          <t>22/03/2023 00:00</t>
+          <t>01/03/2023 00:00</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>22/03/2029 00:00</t>
+          <t>01/03/2029 00:00</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>20/04/2023 23:59</t>
+          <t>21/03/2023 23:59</t>
         </is>
       </c>
       <c r="L252" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O252" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q252" t="inlineStr"/>
       <c r="R252" t="inlineStr"/>
       <c r="S252" t="inlineStr"/>
       <c r="T252" t="inlineStr"/>
       <c r="U252" t="inlineStr"/>
-      <c r="V252" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Z252" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AA252" t="n">
         <v>0</v>
       </c>
-      <c r="AC252" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD252" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF252" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>26_2023</t>
+          <t>18_2023</t>
         </is>
       </c>
       <c r="B253" t="inlineStr"/>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale,  di Responsabile dell'Unità  Operativa Semplice a Valenza Distrettuale (Codice B1) "DIABETOLOGIA" del Distretto 2 Alto Vicentino- Bando n. 26/2023</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) "Radiologia Diagnostica in ambito Cardio-TC" afferente alla U.O.C. RADIOLOGIA del Presidio Ospedaliero Bassano - Bando n. 18/2023</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E253" t="inlineStr"/>
       <c r="H253" t="inlineStr">
         <is>
-          <t>14/03/2023 00:00</t>
+          <t>01/03/2023 00:00</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>14/03/2029 00:00</t>
+          <t>01/03/2029 00:00</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>03/04/2023 23:59</t>
+          <t>21/03/2023 23:59</t>
         </is>
       </c>
       <c r="L253" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O253" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q253" t="inlineStr"/>
       <c r="R253" t="inlineStr"/>
       <c r="S253" t="inlineStr"/>
       <c r="T253" t="inlineStr"/>
       <c r="U253" t="inlineStr"/>
       <c r="Z253" t="n">
         <v>0</v>
       </c>
       <c r="AA253" t="n">
         <v>0</v>
       </c>
       <c r="AD253" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF253" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>18_2023</t>
+          <t>AZERO_2023_003_CON</t>
         </is>
       </c>
       <c r="B254" t="inlineStr"/>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) "Radiologia Diagnostica in ambito Cardio-TC" afferente alla U.O.C. RADIOLOGIA del Presidio Ospedaliero Bassano - Bando n. 18/2023</t>
+          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di n. 23 posti di Dirigente Medico - disciplina: Direzione Medica di Presidio Ospedaliero, a tempo indeterminato ed a rapporto esclusivo - Bando AZERO_2023_003_CON</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E254" t="inlineStr"/>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>Disciplina ANATOMIA PATOLOGICA</t>
+        </is>
+      </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>01/03/2023 00:00</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
           <t>01/03/2029 00:00</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>21/03/2023 23:59</t>
+          <t>30/03/2023 23:59</t>
         </is>
       </c>
       <c r="L254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q254" t="inlineStr"/>
       <c r="R254" t="inlineStr"/>
       <c r="S254" t="inlineStr"/>
       <c r="T254" t="inlineStr"/>
       <c r="U254" t="inlineStr"/>
+      <c r="V254" t="inlineStr">
+        <is>
+          <t>24/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="W254" t="inlineStr">
+        <is>
+          <t>18/05/2025 00:00</t>
+        </is>
+      </c>
       <c r="Z254" t="n">
         <v>0</v>
       </c>
       <c r="AA254" t="n">
         <v>0</v>
       </c>
       <c r="AD254" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF254" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>20_2023</t>
+          <t>25_2023</t>
         </is>
       </c>
       <c r="B255" t="inlineStr"/>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) "Emergenze Gastroenterologiche in SUEM-PS" afferente alla U.O.C. ACCETTAZIONE E PRONTO SOCCORSO del Presidio Ospedaliero Bassano - Bando n. 20/2023</t>
+          <t>Avviso interno per il conferimento di nr. 2 incarichi di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) afferenti alla U.O.C. CHIRURGIA VASCOLARE del Presidio Ospedaliero Bassano - Bando n. 25/2023</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E255" t="inlineStr"/>
       <c r="H255" t="inlineStr">
         <is>
           <t>01/03/2023 00:00</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
           <t>01/03/2029 00:00</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
           <t>21/03/2023 23:59</t>
         </is>
       </c>
       <c r="L255" t="inlineStr">
         <is>
@@ -19783,57 +19745,57 @@
       <c r="Q255" t="inlineStr"/>
       <c r="R255" t="inlineStr"/>
       <c r="S255" t="inlineStr"/>
       <c r="T255" t="inlineStr"/>
       <c r="U255" t="inlineStr"/>
       <c r="Z255" t="n">
         <v>0</v>
       </c>
       <c r="AA255" t="n">
         <v>0</v>
       </c>
       <c r="AD255" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF255" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>22_2023</t>
+          <t>23_2023</t>
         </is>
       </c>
       <c r="B256" t="inlineStr"/>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) "Radiologia Diagnostica nell'Urgenza-Emergenza" afferente alla U.O.C. RADIOLOGIA del Presidio Ospedaliero Santorso - Bando n. 22/2023</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) "Radiologia Funzionale del Tubo Digerente, Pediatrica ed Ecografia" afferente alla U.O.C. RADIOLOGIA del Presidio Ospedaliero Santorso - Bando n. 23/2023</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E256" t="inlineStr"/>
       <c r="H256" t="inlineStr">
         <is>
           <t>01/03/2023 00:00</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
           <t>01/03/2029 00:00</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
           <t>21/03/2023 23:59</t>
         </is>
       </c>
       <c r="L256" t="inlineStr">
         <is>
@@ -19913,57 +19875,57 @@
       <c r="Q257" t="inlineStr"/>
       <c r="R257" t="inlineStr"/>
       <c r="S257" t="inlineStr"/>
       <c r="T257" t="inlineStr"/>
       <c r="U257" t="inlineStr"/>
       <c r="Z257" t="n">
         <v>0</v>
       </c>
       <c r="AA257" t="n">
         <v>0</v>
       </c>
       <c r="AD257" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF257" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>23_2023</t>
+          <t>15_2023</t>
         </is>
       </c>
       <c r="B258" t="inlineStr"/>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) "Radiologia Funzionale del Tubo Digerente, Pediatrica ed Ecografia" afferente alla U.O.C. RADIOLOGIA del Presidio Ospedaliero Santorso - Bando n. 23/2023</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale,  di Responsabile della Unità  Operativa Semplice "Day Surgery Asiago" afferente alla U.O.C. CHIRURGIA GENERALE Bassano (Codice B2) - Bando n. 15/2023</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E258" t="inlineStr"/>
       <c r="H258" t="inlineStr">
         <is>
           <t>01/03/2023 00:00</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
           <t>01/03/2029 00:00</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
           <t>21/03/2023 23:59</t>
         </is>
       </c>
       <c r="L258" t="inlineStr">
         <is>
@@ -19978,129 +19940,109 @@
       <c r="Q258" t="inlineStr"/>
       <c r="R258" t="inlineStr"/>
       <c r="S258" t="inlineStr"/>
       <c r="T258" t="inlineStr"/>
       <c r="U258" t="inlineStr"/>
       <c r="Z258" t="n">
         <v>0</v>
       </c>
       <c r="AA258" t="n">
         <v>0</v>
       </c>
       <c r="AD258" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF258" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>AZERO_2023_003_CON</t>
+          <t>20_2023</t>
         </is>
       </c>
       <c r="B259" t="inlineStr"/>
       <c r="C259" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di n. 23 posti di Dirigente Medico - disciplina: Direzione Medica di Presidio Ospedaliero, a tempo indeterminato ed a rapporto esclusivo - Bando AZERO_2023_003_CON</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) "Emergenze Gastroenterologiche in SUEM-PS" afferente alla U.O.C. ACCETTAZIONE E PRONTO SOCCORSO del Presidio Ospedaliero Bassano - Bando n. 20/2023</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E259" t="inlineStr"/>
-      <c r="F259" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>01/03/2023 00:00</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
           <t>01/03/2029 00:00</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>30/03/2023 23:59</t>
+          <t>21/03/2023 23:59</t>
         </is>
       </c>
       <c r="L259" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O259" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q259" t="inlineStr"/>
       <c r="R259" t="inlineStr"/>
       <c r="S259" t="inlineStr"/>
       <c r="T259" t="inlineStr"/>
       <c r="U259" t="inlineStr"/>
-      <c r="V259" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Z259" t="n">
         <v>0</v>
       </c>
       <c r="AA259" t="n">
         <v>0</v>
       </c>
       <c r="AD259" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF259" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>24_2023</t>
         </is>
       </c>
       <c r="B260" t="inlineStr"/>
       <c r="C260" t="inlineStr">
         <is>
           <t>Avviso interno per il conferimento di un incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) afferente alla U.O.C. CHIRURGIA GENERALE del Presidio Ospedaliero Bassano - Bando n. 24/2023</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E260" t="inlineStr"/>
       <c r="H260" t="inlineStr">
         <is>
           <t>01/03/2023 00:00</t>
         </is>
@@ -20128,122 +20070,122 @@
       <c r="Q260" t="inlineStr"/>
       <c r="R260" t="inlineStr"/>
       <c r="S260" t="inlineStr"/>
       <c r="T260" t="inlineStr"/>
       <c r="U260" t="inlineStr"/>
       <c r="Z260" t="n">
         <v>0</v>
       </c>
       <c r="AA260" t="n">
         <v>0</v>
       </c>
       <c r="AD260" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF260" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>25_2023</t>
+          <t>AZERO_2023_007_CON</t>
         </is>
       </c>
       <c r="B261" t="inlineStr"/>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 2 incarichi di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) afferenti alla U.O.C. CHIRURGIA VASCOLARE del Presidio Ospedaliero Bassano - Bando n. 25/2023</t>
+          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di n. 10 posti di Tecnico di Neurofisiopatologia - Area dei professionisti della Salute e dei Funzionari - Ruolo Sanitario - a tempo pieno e indeterminato - Bando AZERO_2023_007_CON</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E261" t="inlineStr"/>
       <c r="H261" t="inlineStr">
         <is>
           <t>01/03/2023 00:00</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
           <t>01/03/2029 00:00</t>
         </is>
       </c>
       <c r="J261" t="inlineStr">
         <is>
-          <t>21/03/2023 23:59</t>
+          <t>30/03/2023 23:59</t>
         </is>
       </c>
       <c r="L261" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O261" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q261" t="inlineStr"/>
       <c r="R261" t="inlineStr"/>
       <c r="S261" t="inlineStr"/>
       <c r="T261" t="inlineStr"/>
       <c r="U261" t="inlineStr"/>
       <c r="Z261" t="n">
         <v>0</v>
       </c>
       <c r="AA261" t="n">
         <v>0</v>
       </c>
       <c r="AD261" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF261" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>15_2023</t>
+          <t>19_2023</t>
         </is>
       </c>
       <c r="B262" t="inlineStr"/>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale,  di Responsabile della Unità  Operativa Semplice "Day Surgery Asiago" afferente alla U.O.C. CHIRURGIA GENERALE Bassano (Codice B2) - Bando n. 15/2023</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. GASTROENTEROLOGIA del Presidio Ospedaliero Bassano - Bando n. 19/2023</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E262" t="inlineStr"/>
       <c r="H262" t="inlineStr">
         <is>
           <t>01/03/2023 00:00</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
           <t>01/03/2029 00:00</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
           <t>21/03/2023 23:59</t>
         </is>
       </c>
       <c r="L262" t="inlineStr">
         <is>
@@ -20258,57 +20200,57 @@
       <c r="Q262" t="inlineStr"/>
       <c r="R262" t="inlineStr"/>
       <c r="S262" t="inlineStr"/>
       <c r="T262" t="inlineStr"/>
       <c r="U262" t="inlineStr"/>
       <c r="Z262" t="n">
         <v>0</v>
       </c>
       <c r="AA262" t="n">
         <v>0</v>
       </c>
       <c r="AD262" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF262" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>16_2023</t>
+          <t>17_2023</t>
         </is>
       </c>
       <c r="B263" t="inlineStr"/>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) "Radiologia Interventistica in Ambito Oncologico" afferente alla U.O.C. RADIOLOGIA del Presidio Ospedaliero Bassano - Bando n. 16/2023</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) "Radiologia Diagnostica in ambito Cardio-RM" afferente alla U.O.C. RADIOLOGIA del Presidio Ospedaliero Bassano - Bando n. 17/2023</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E263" t="inlineStr"/>
       <c r="H263" t="inlineStr">
         <is>
           <t>01/03/2023 00:00</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
           <t>01/03/2029 00:00</t>
         </is>
       </c>
       <c r="J263" t="inlineStr">
         <is>
           <t>21/03/2023 23:59</t>
         </is>
       </c>
       <c r="L263" t="inlineStr">
         <is>
@@ -20323,592 +20265,592 @@
       <c r="Q263" t="inlineStr"/>
       <c r="R263" t="inlineStr"/>
       <c r="S263" t="inlineStr"/>
       <c r="T263" t="inlineStr"/>
       <c r="U263" t="inlineStr"/>
       <c r="Z263" t="n">
         <v>0</v>
       </c>
       <c r="AA263" t="n">
         <v>0</v>
       </c>
       <c r="AD263" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF263" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>19_2023</t>
+          <t>14_2023</t>
         </is>
       </c>
       <c r="B264" t="inlineStr"/>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. GASTROENTEROLOGIA del Presidio Ospedaliero Bassano - Bando n. 19/2023</t>
+          <t>Avviso interno, per soli titoli, di durata triennale, per l'individuazione del Data Protection Officer (DPO) dell'Azienda U.L.SS. 7 Pedemontana ai sensi dell'art. 37 Regolamento UE 2016/679 - Bando n. 14/2023</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E264" t="inlineStr"/>
       <c r="H264" t="inlineStr">
         <is>
           <t>01/03/2023 00:00</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
           <t>01/03/2029 00:00</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
-          <t>21/03/2023 23:59</t>
+          <t>13/03/2023 23:59</t>
         </is>
       </c>
       <c r="L264" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O264" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q264" t="inlineStr"/>
       <c r="R264" t="inlineStr"/>
       <c r="S264" t="inlineStr"/>
       <c r="T264" t="inlineStr"/>
       <c r="U264" t="inlineStr"/>
       <c r="Z264" t="n">
         <v>0</v>
       </c>
       <c r="AA264" t="n">
         <v>0</v>
       </c>
       <c r="AD264" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF264" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>14_2023</t>
+          <t>22_2023</t>
         </is>
       </c>
       <c r="B265" t="inlineStr"/>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Avviso interno, per soli titoli, di durata triennale, per l'individuazione del Data Protection Officer (DPO) dell'Azienda U.L.SS. 7 Pedemontana ai sensi dell'art. 37 Regolamento UE 2016/679 - Bando n. 14/2023</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) "Radiologia Diagnostica nell'Urgenza-Emergenza" afferente alla U.O.C. RADIOLOGIA del Presidio Ospedaliero Santorso - Bando n. 22/2023</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E265" t="inlineStr"/>
       <c r="H265" t="inlineStr">
         <is>
           <t>01/03/2023 00:00</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
           <t>01/03/2029 00:00</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
-          <t>13/03/2023 23:59</t>
+          <t>21/03/2023 23:59</t>
         </is>
       </c>
       <c r="L265" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O265" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q265" t="inlineStr"/>
       <c r="R265" t="inlineStr"/>
       <c r="S265" t="inlineStr"/>
       <c r="T265" t="inlineStr"/>
       <c r="U265" t="inlineStr"/>
       <c r="Z265" t="n">
         <v>0</v>
       </c>
       <c r="AA265" t="n">
         <v>0</v>
       </c>
       <c r="AD265" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF265" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>17_2023</t>
+          <t>13_2023</t>
         </is>
       </c>
       <c r="B266" t="inlineStr"/>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) "Radiologia Diagnostica in ambito Cardio-RM" afferente alla U.O.C. RADIOLOGIA del Presidio Ospedaliero Bassano - Bando n. 17/2023</t>
+          <t>Avviso interno, per soli titoli, di durata triennale, per l'individuazione del Dirigente dei ruoli professionale o tecnico o amministrativo cui affidare la responsabilità  della prevenzione della corruzione e della trasparenza (RPCT) dell'Azienda ULSS 7 Pedemontana - Bando n. 13/2023</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E266" t="inlineStr"/>
       <c r="H266" t="inlineStr">
         <is>
-          <t>01/03/2023 00:00</t>
+          <t>23/02/2023 00:00</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>01/03/2029 00:00</t>
+          <t>23/02/2029 00:00</t>
         </is>
       </c>
       <c r="J266" t="inlineStr">
         <is>
-          <t>21/03/2023 23:59</t>
+          <t>06/03/2023 23:59</t>
         </is>
       </c>
       <c r="L266" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O266" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q266" t="inlineStr"/>
       <c r="R266" t="inlineStr"/>
       <c r="S266" t="inlineStr"/>
       <c r="T266" t="inlineStr"/>
       <c r="U266" t="inlineStr"/>
       <c r="Z266" t="n">
         <v>0</v>
       </c>
       <c r="AA266" t="n">
         <v>0</v>
       </c>
       <c r="AD266" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF266" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>AZERO_2023_007_CON</t>
+          <t>AZERO_2022_078_CON</t>
         </is>
       </c>
       <c r="B267" t="inlineStr"/>
       <c r="C267" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso pubblico, per titoli ed esami, per la copertura di n. 10 posti di Tecnico di Neurofisiopatologia - Area dei professionisti della Salute e dei Funzionari - Ruolo Sanitario - a tempo pieno e indeterminato - Bando AZERO_2023_007_CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 9 posti di Collaboratore Tecnico Professionale - Ingegnere Meccanico - Bando - AZERO_2022_078_CON</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E267" t="inlineStr"/>
       <c r="H267" t="inlineStr">
         <is>
-          <t>01/03/2023 00:00</t>
+          <t>08/02/2023 00:00</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>01/03/2029 00:00</t>
+          <t>08/02/2029 00:00</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
-          <t>30/03/2023 23:59</t>
+          <t>09/03/2023 23:59</t>
         </is>
       </c>
       <c r="L267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q267" t="inlineStr"/>
       <c r="R267" t="inlineStr"/>
       <c r="S267" t="inlineStr"/>
       <c r="T267" t="inlineStr"/>
       <c r="U267" t="inlineStr"/>
       <c r="Z267" t="n">
         <v>0</v>
       </c>
       <c r="AA267" t="n">
         <v>0</v>
       </c>
       <c r="AD267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF267" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>13_2023</t>
+          <t>AZERO_2022_077_CON</t>
         </is>
       </c>
       <c r="B268" t="inlineStr"/>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Avviso interno, per soli titoli, di durata triennale, per l'individuazione del Dirigente dei ruoli professionale o tecnico o amministrativo cui affidare la responsabilità  della prevenzione della corruzione e della trasparenza (RPCT) dell'Azienda ULSS 7 Pedemontana - Bando n. 13/2023</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 18 posti di Collaboratore Tecnico Professionale - Ingegnere Gestionale - a tempo pieno e indeterminato - Bando AZERO_2022_077_CON</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E268" t="inlineStr"/>
       <c r="H268" t="inlineStr">
         <is>
-          <t>23/02/2023 00:00</t>
+          <t>08/02/2023 00:00</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>23/02/2029 00:00</t>
+          <t>08/02/2029 00:00</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>06/03/2023 23:59</t>
+          <t>09/03/2023 23:59</t>
         </is>
       </c>
       <c r="L268" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O268" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q268" t="inlineStr"/>
       <c r="R268" t="inlineStr"/>
       <c r="S268" t="inlineStr"/>
       <c r="T268" t="inlineStr"/>
       <c r="U268" t="inlineStr"/>
       <c r="Z268" t="n">
         <v>0</v>
       </c>
       <c r="AA268" t="n">
         <v>0</v>
       </c>
       <c r="AD268" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF268" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>AZERO_2022_078_CON</t>
+          <t>AZERO_2022_079_CON</t>
         </is>
       </c>
       <c r="B269" t="inlineStr"/>
       <c r="C269" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 9 posti di Collaboratore Tecnico Professionale - Ingegnere Meccanico - Bando - AZERO_2022_078_CON</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 13 posti di Assistente Informatico - Bando_AZERO_2022_079_CON</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E269" t="inlineStr"/>
       <c r="H269" t="inlineStr">
         <is>
-          <t>08/02/2023 00:00</t>
+          <t>01/02/2023 00:00</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>08/02/2029 00:00</t>
+          <t>01/02/2029 00:00</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
-          <t>09/03/2023 23:59</t>
+          <t>02/03/2023 23:59</t>
         </is>
       </c>
       <c r="L269" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O269" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q269" t="inlineStr"/>
       <c r="R269" t="inlineStr"/>
       <c r="S269" t="inlineStr"/>
       <c r="T269" t="inlineStr"/>
       <c r="U269" t="inlineStr"/>
+      <c r="V269" t="inlineStr">
+        <is>
+          <t>12/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="W269" t="inlineStr">
+        <is>
+          <t>10/05/2025 00:00</t>
+        </is>
+      </c>
       <c r="Z269" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AA269" t="n">
         <v>0</v>
       </c>
+      <c r="AC269" t="inlineStr">
+        <is>
+          <t>01/02/2024 00:00</t>
+        </is>
+      </c>
       <c r="AD269" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF269" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>AZERO_2022_077_CON</t>
+          <t>7_2023</t>
         </is>
       </c>
       <c r="B270" t="inlineStr"/>
       <c r="C270" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 18 posti di Collaboratore Tecnico Professionale - Ingegnere Gestionale - a tempo pieno e indeterminato - Bando AZERO_2022_077_CON</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità  Operativa Semplice (Codice B2) "Convenzioni" afferente all'U.O.C. Direzione Amministrativa Territoriale - Bando n. 7/2023</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E270" t="inlineStr"/>
       <c r="H270" t="inlineStr">
         <is>
-          <t>08/02/2023 00:00</t>
+          <t>26/01/2023 00:00</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>08/02/2029 00:00</t>
+          <t>26/01/2029 00:00</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>09/03/2023 23:59</t>
+          <t>15/02/2023 23:59</t>
         </is>
       </c>
       <c r="L270" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O270" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q270" t="inlineStr"/>
       <c r="R270" t="inlineStr"/>
       <c r="S270" t="inlineStr"/>
       <c r="T270" t="inlineStr"/>
       <c r="U270" t="inlineStr"/>
       <c r="Z270" t="n">
         <v>0</v>
       </c>
       <c r="AA270" t="n">
         <v>0</v>
       </c>
       <c r="AD270" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF270" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>AZERO_2022_079_CON</t>
+          <t>4_2023</t>
         </is>
       </c>
       <c r="B271" t="inlineStr"/>
       <c r="C271" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 13 posti di Assistente Informatico - Bando_AZERO_2022_079_CON</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità  Operativa Semplice (Codice B2) "Ambiente Sicurezza e Patrimonio" afferente alla U.O.C. Servizi Tecnici e Patrimoniali - Bando n.  4/2023</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E271" t="inlineStr"/>
       <c r="H271" t="inlineStr">
         <is>
-          <t>01/02/2023 00:00</t>
+          <t>26/01/2023 00:00</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>01/02/2029 00:00</t>
+          <t>26/01/2029 00:00</t>
         </is>
       </c>
       <c r="J271" t="inlineStr">
         <is>
-          <t>02/03/2023 23:59</t>
+          <t>15/02/2023 23:59</t>
         </is>
       </c>
       <c r="L271" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O271" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q271" t="inlineStr"/>
       <c r="R271" t="inlineStr"/>
       <c r="S271" t="inlineStr"/>
       <c r="T271" t="inlineStr"/>
       <c r="U271" t="inlineStr"/>
-      <c r="V271" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Z271" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AA271" t="n">
         <v>0</v>
       </c>
-      <c r="AC271" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD271" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF271" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>4_2023</t>
+          <t>6_2023</t>
         </is>
       </c>
       <c r="B272" t="inlineStr"/>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità  Operativa Semplice (Codice B2) "Ambiente Sicurezza e Patrimonio" afferente alla U.O.C. Servizi Tecnici e Patrimoniali - Bando n.  4/2023</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità  Operativa Semplice (Codice B2) "Gestione Gare" afferente all'U.O.C. Provveditorato Economato e Gestione della Logistica  - Bando n.  6/2023</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E272" t="inlineStr"/>
       <c r="H272" t="inlineStr">
         <is>
           <t>26/01/2023 00:00</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
           <t>26/01/2029 00:00</t>
         </is>
       </c>
       <c r="J272" t="inlineStr">
         <is>
           <t>15/02/2023 23:59</t>
         </is>
       </c>
       <c r="L272" t="inlineStr">
         <is>
@@ -20923,57 +20865,57 @@
       <c r="Q272" t="inlineStr"/>
       <c r="R272" t="inlineStr"/>
       <c r="S272" t="inlineStr"/>
       <c r="T272" t="inlineStr"/>
       <c r="U272" t="inlineStr"/>
       <c r="Z272" t="n">
         <v>0</v>
       </c>
       <c r="AA272" t="n">
         <v>0</v>
       </c>
       <c r="AD272" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF272" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>7_2023</t>
+          <t>5_2023</t>
         </is>
       </c>
       <c r="B273" t="inlineStr"/>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità  Operativa Semplice (Codice B2) "Convenzioni" afferente all'U.O.C. Direzione Amministrativa Territoriale - Bando n. 7/2023</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità  Operativa Semplice (Codice B2) "Gestione Ciclo delle Performance" afferente all'U.O.C. Controllo di Gestione - Bando n.  5/2023</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E273" t="inlineStr"/>
       <c r="H273" t="inlineStr">
         <is>
           <t>26/01/2023 00:00</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
           <t>26/01/2029 00:00</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
           <t>15/02/2023 23:59</t>
         </is>
       </c>
       <c r="L273" t="inlineStr">
         <is>
@@ -20988,711 +20930,711 @@
       <c r="Q273" t="inlineStr"/>
       <c r="R273" t="inlineStr"/>
       <c r="S273" t="inlineStr"/>
       <c r="T273" t="inlineStr"/>
       <c r="U273" t="inlineStr"/>
       <c r="Z273" t="n">
         <v>0</v>
       </c>
       <c r="AA273" t="n">
         <v>0</v>
       </c>
       <c r="AD273" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF273" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>5_2023</t>
+          <t>3_2023</t>
         </is>
       </c>
       <c r="B274" t="inlineStr"/>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità  Operativa Semplice (Codice B2) "Gestione Ciclo delle Performance" afferente all'U.O.C. Controllo di Gestione - Bando n.  5/2023</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Medico - disciplina: Ortopedia e Traumatologia. Bando n. 3/2023</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E274" t="inlineStr"/>
+      <c r="F274" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G274" t="inlineStr">
+        <is>
+          <t>Disciplina ORTOPEDIA E TRAUMATOLOGIA</t>
+        </is>
+      </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>26/01/2023 00:00</t>
+          <t>25/01/2023 00:00</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>26/01/2029 00:00</t>
+          <t>25/01/2029 00:00</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
-          <t>15/02/2023 23:59</t>
+          <t>24/02/2023 23:59</t>
         </is>
       </c>
       <c r="L274" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O274" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q274" t="inlineStr"/>
       <c r="R274" t="inlineStr"/>
       <c r="S274" t="inlineStr"/>
       <c r="T274" t="inlineStr"/>
       <c r="U274" t="inlineStr"/>
       <c r="Z274" t="n">
         <v>0</v>
       </c>
       <c r="AA274" t="n">
         <v>0</v>
       </c>
       <c r="AD274" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF274" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>6_2023</t>
+          <t>110_2022</t>
         </is>
       </c>
       <c r="B275" t="inlineStr"/>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità  Operativa Semplice (Codice B2) "Gestione Gare" afferente all'U.O.C. Provveditorato Economato e Gestione della Logistica  - Bando n.  6/2023</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: MEDICINA FISICA E RIABILITAZIONE - Bando n. 110/2022</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E275" t="inlineStr"/>
+      <c r="F275" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G275" t="inlineStr">
+        <is>
+          <t>Disciplina MEDICINA FISICA E RIABILITAZIONE</t>
+        </is>
+      </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>26/01/2023 00:00</t>
+          <t>13/01/2023 00:00</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>26/01/2029 00:00</t>
+          <t>13/01/2029 00:00</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
-          <t>15/02/2023 23:59</t>
+          <t>02/02/2023 23:59</t>
         </is>
       </c>
       <c r="L275" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O275" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q275" t="inlineStr"/>
       <c r="R275" t="inlineStr"/>
       <c r="S275" t="inlineStr"/>
       <c r="T275" t="inlineStr"/>
       <c r="U275" t="inlineStr"/>
+      <c r="V275" t="inlineStr">
+        <is>
+          <t>25/05/2023 00:00</t>
+        </is>
+      </c>
+      <c r="W275" t="inlineStr">
+        <is>
+          <t>24/05/2025 00:00</t>
+        </is>
+      </c>
       <c r="Z275" t="n">
         <v>0</v>
       </c>
       <c r="AA275" t="n">
         <v>0</v>
       </c>
       <c r="AD275" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF275" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>3_2023</t>
+          <t>114_2022</t>
         </is>
       </c>
       <c r="B276" t="inlineStr"/>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Medico - disciplina: Ortopedia e Traumatologia. Bando n. 3/2023</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a medici chirurghi specializzati in chirurgia plastica e ricostruttiva. Bando n. 114/2022</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E276" t="inlineStr"/>
-      <c r="F276" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>25/01/2023 00:00</t>
+          <t>05/01/2023 00:00</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>25/01/2029 00:00</t>
+          <t>05/01/2029 00:00</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>24/02/2023 23:59</t>
+          <t>16/01/2023 23:59</t>
         </is>
       </c>
       <c r="L276" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O276" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q276" t="inlineStr"/>
       <c r="R276" t="inlineStr"/>
       <c r="S276" t="inlineStr"/>
       <c r="T276" t="inlineStr"/>
       <c r="U276" t="inlineStr"/>
       <c r="Z276" t="n">
         <v>0</v>
       </c>
       <c r="AA276" t="n">
         <v>0</v>
       </c>
       <c r="AD276" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF276" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>110_2022</t>
+          <t>113_2022</t>
         </is>
       </c>
       <c r="B277" t="inlineStr"/>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di Dirigenti Sanitari, Profilo Professionale: Medici - Disciplina: MEDICINA FISICA E RIABILITAZIONE - Bando n. 110/2022</t>
+          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un Project Manager per attività  di supporto all'unità  operativa semplice dipartimentale "innovazione e sviluppo organizzativo" nell'ambito della progettualità  "sviluppo modello di gestione e comunicazione dei progetti finanziati" cod. az. 7/2022/2. Bando n. 113/2022</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E277" t="inlineStr"/>
       <c r="F277" t="inlineStr">
         <is>
-          <t>MEDICI</t>
+          <t>COMPARTO</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>Disciplina MEDICINA FISICA E RIABILITAZIONE</t>
+          <t>Comparto</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>13/01/2023 00:00</t>
+          <t>04/01/2023 00:00</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>13/01/2029 00:00</t>
+          <t>04/01/2029 00:00</t>
         </is>
       </c>
       <c r="J277" t="inlineStr">
         <is>
-          <t>02/02/2023 23:59</t>
+          <t>16/01/2023 23:59</t>
         </is>
       </c>
       <c r="L277" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O277" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q277" t="inlineStr"/>
       <c r="R277" t="inlineStr"/>
       <c r="S277" t="inlineStr"/>
       <c r="T277" t="inlineStr"/>
       <c r="U277" t="inlineStr"/>
-      <c r="V277" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Z277" t="n">
         <v>0</v>
       </c>
       <c r="AA277" t="n">
         <v>0</v>
       </c>
       <c r="AD277" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF277" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
+        </is>
+      </c>
+      <c r="AG277" t="inlineStr">
+        <is>
+          <t>Incarico di Lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>114_2022</t>
+          <t>112/2022</t>
         </is>
       </c>
       <c r="B278" t="inlineStr"/>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a medici chirurghi specializzati in chirurgia plastica e ricostruttiva. Bando n. 114/2022</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 112/2022</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E278" t="inlineStr"/>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 112/2022</t>
+        </is>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G278" t="inlineStr">
+        <is>
+          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
+        </is>
+      </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>05/01/2023 00:00</t>
+          <t>03/01/2023 00:00</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>05/01/2029 00:00</t>
+          <t>03/01/2029 00:00</t>
         </is>
       </c>
       <c r="J278" t="inlineStr">
         <is>
-          <t>16/01/2023 23:59</t>
+          <t>31/12/2023 23:59</t>
         </is>
       </c>
       <c r="L278" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O278" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q278" t="inlineStr"/>
       <c r="R278" t="inlineStr"/>
       <c r="S278" t="inlineStr"/>
       <c r="T278" t="inlineStr"/>
       <c r="U278" t="inlineStr"/>
       <c r="Z278" t="n">
         <v>0</v>
       </c>
       <c r="AA278" t="n">
         <v>0</v>
       </c>
       <c r="AD278" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF278" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>113_2022</t>
+          <t>111_2022</t>
         </is>
       </c>
       <c r="B279" t="inlineStr"/>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di un incarico di collaborazione di natura libero professionale a un Project Manager per attività  di supporto all'unità  operativa semplice dipartimentale "innovazione e sviluppo organizzativo" nell'ambito della progettualità  "sviluppo modello di gestione e comunicazione dei progetti finanziati" cod. az. 7/2022/2. Bando n. 113/2022</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Pediatria idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 111/2022</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E279" t="inlineStr"/>
       <c r="F279" t="inlineStr">
         <is>
-          <t>COMPARTO</t>
+          <t>MEDICI</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>Comparto</t>
+          <t>Disciplina PEDIATRIA</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>04/01/2023 00:00</t>
+          <t>02/01/2023 00:00</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>04/01/2029 00:00</t>
+          <t>02/01/2029 00:00</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
-          <t>16/01/2023 23:59</t>
+          <t>31/12/2023 23:59</t>
         </is>
       </c>
       <c r="L279" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O279" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q279" t="inlineStr"/>
       <c r="R279" t="inlineStr"/>
       <c r="S279" t="inlineStr"/>
       <c r="T279" t="inlineStr"/>
       <c r="U279" t="inlineStr"/>
       <c r="Z279" t="n">
         <v>0</v>
       </c>
       <c r="AA279" t="n">
         <v>0</v>
       </c>
       <c r="AD279" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF279" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
-      <c r="AG279" t="inlineStr">
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>112/2022</t>
+          <t>AZERO_2022_065_CON</t>
         </is>
       </c>
       <c r="B280" t="inlineStr"/>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 112/2022</t>
+          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 19 posti di Dirigente Medico - Disciplina Neuropsichiatria Infantile a tempo indeterminato ed a rapporto esclusivo - Bando AZERO_2022_065_CON</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
-      <c r="E280" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="E280" t="inlineStr"/>
       <c r="H280" t="inlineStr">
         <is>
-          <t>03/01/2023 00:00</t>
+          <t>07/12/2022 00:00</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>03/01/2029 00:00</t>
+          <t>07/12/2028 00:00</t>
         </is>
       </c>
       <c r="J280" t="inlineStr">
         <is>
-          <t>31/12/2023 23:59</t>
+          <t>05/01/2023 23:59</t>
         </is>
       </c>
       <c r="L280" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O280" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q280" t="inlineStr"/>
       <c r="R280" t="inlineStr"/>
       <c r="S280" t="inlineStr"/>
       <c r="T280" t="inlineStr"/>
       <c r="U280" t="inlineStr"/>
       <c r="Z280" t="n">
         <v>0</v>
       </c>
       <c r="AA280" t="n">
         <v>0</v>
       </c>
       <c r="AD280" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF280" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>111_2022</t>
+          <t>94_2022</t>
         </is>
       </c>
       <c r="B281" t="inlineStr"/>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in medicina e chirurgia specializzati in Pediatria idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 111/2022</t>
+          <t>Avviso interno per il conferimento di nr. 2 incarichi di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferenti alla U.O.C. ANESTESIA E RIANIMAZIONE del Presidio Ospedaliero Bassano - Bando n. 94/2022</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E281" t="inlineStr"/>
-      <c r="F281" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>02/01/2023 00:00</t>
+          <t>01/12/2022 00:00</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>02/01/2029 00:00</t>
+          <t>01/12/2028 00:00</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
-          <t>31/12/2023 23:59</t>
+          <t>21/12/2022 23:59</t>
         </is>
       </c>
       <c r="L281" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O281" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q281" t="inlineStr"/>
       <c r="R281" t="inlineStr"/>
       <c r="S281" t="inlineStr"/>
       <c r="T281" t="inlineStr"/>
       <c r="U281" t="inlineStr"/>
       <c r="Z281" t="n">
         <v>0</v>
       </c>
       <c r="AA281" t="n">
         <v>0</v>
       </c>
       <c r="AD281" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF281" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>AZERO_2022_065_CON</t>
+          <t>104_2022</t>
         </is>
       </c>
       <c r="B282" t="inlineStr"/>
       <c r="C282" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO - Concorso Pubblico, per titoli ed esami, per la copertura di n. 19 posti di Dirigente Medico - Disciplina Neuropsichiatria Infantile a tempo indeterminato ed a rapporto esclusivo - Bando AZERO_2022_065_CON</t>
+          <t>Avviso interno per il conferimento di nr. 3 incarichi di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) afferenti alla U.O.C. ANESTESIA E RIANIMAZIONE del Presidio Ospedaliero Santorso - Bando n. 104/2022</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E282" t="inlineStr"/>
       <c r="H282" t="inlineStr">
         <is>
-          <t>07/12/2022 00:00</t>
+          <t>01/12/2022 00:00</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>07/12/2028 00:00</t>
+          <t>01/12/2028 00:00</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>05/01/2023 23:59</t>
+          <t>21/12/2022 23:59</t>
         </is>
       </c>
       <c r="L282" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O282" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q282" t="inlineStr"/>
       <c r="R282" t="inlineStr"/>
       <c r="S282" t="inlineStr"/>
       <c r="T282" t="inlineStr"/>
       <c r="U282" t="inlineStr"/>
       <c r="Z282" t="n">
         <v>0</v>
       </c>
       <c r="AA282" t="n">
         <v>0</v>
       </c>
       <c r="AD282" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF282" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>100_2022</t>
+          <t>103_2022</t>
         </is>
       </c>
       <c r="B283" t="inlineStr"/>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) "Gestione Paziente Internistico ad Alta Complessità  e Rischio Clinico" afferente alla U.O.C. MEDICINA GENERALE del Presidio Ospedaliero Bassano - Bando n. 100/2022</t>
+          <t>Avviso interno per il conferimento di nr. 2 incarichi di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) afferenti alla U.O.C. ANESTESIA E RIANIMAZIONE del Presidio Ospedaliero Bassano - Bando n. 103/2022</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E283" t="inlineStr"/>
       <c r="H283" t="inlineStr">
         <is>
           <t>01/12/2022 00:00</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
           <t>01/12/2028 00:00</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
           <t>21/12/2022 23:59</t>
         </is>
       </c>
       <c r="L283" t="inlineStr">
         <is>
@@ -21707,57 +21649,57 @@
       <c r="Q283" t="inlineStr"/>
       <c r="R283" t="inlineStr"/>
       <c r="S283" t="inlineStr"/>
       <c r="T283" t="inlineStr"/>
       <c r="U283" t="inlineStr"/>
       <c r="Z283" t="n">
         <v>0</v>
       </c>
       <c r="AA283" t="n">
         <v>0</v>
       </c>
       <c r="AD283" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF283" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>101_2022</t>
+          <t>102_2022</t>
         </is>
       </c>
       <c r="B284" t="inlineStr"/>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) "Presa in Carico del Paziente Internistico Complesso, Attività  Ambulatoriale Diabete Gestazionale" afferente alla U.O.C. MEDICINA GENERALE del Presidio Ospedaliero Bassano - Bando n. 101/2022</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. CHIRURGIA GENERALE del Presidio Ospedaliero Bassano - Bando n. 102/2022</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E284" t="inlineStr"/>
       <c r="H284" t="inlineStr">
         <is>
           <t>01/12/2022 00:00</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
           <t>01/12/2028 00:00</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
           <t>21/12/2022 23:59</t>
         </is>
       </c>
       <c r="L284" t="inlineStr">
         <is>
@@ -21772,57 +21714,57 @@
       <c r="Q284" t="inlineStr"/>
       <c r="R284" t="inlineStr"/>
       <c r="S284" t="inlineStr"/>
       <c r="T284" t="inlineStr"/>
       <c r="U284" t="inlineStr"/>
       <c r="Z284" t="n">
         <v>0</v>
       </c>
       <c r="AA284" t="n">
         <v>0</v>
       </c>
       <c r="AD284" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF284" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>103_2022</t>
+          <t>97_2022</t>
         </is>
       </c>
       <c r="B285" t="inlineStr"/>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 2 incarichi di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) afferenti alla U.O.C. ANESTESIA E RIANIMAZIONE del Presidio Ospedaliero Bassano - Bando n. 103/2022</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) "Esperto di Ginecologia Oncologica" afferente alla U.O.C. OSTETRICIA E GINECOLOGIA del Presidio Ospedaliero Santorso - Bando n. 97/2022</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E285" t="inlineStr"/>
       <c r="H285" t="inlineStr">
         <is>
           <t>01/12/2022 00:00</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>01/12/2028 00:00</t>
         </is>
       </c>
       <c r="J285" t="inlineStr">
         <is>
           <t>21/12/2022 23:59</t>
         </is>
       </c>
       <c r="L285" t="inlineStr">
         <is>
@@ -21837,57 +21779,57 @@
       <c r="Q285" t="inlineStr"/>
       <c r="R285" t="inlineStr"/>
       <c r="S285" t="inlineStr"/>
       <c r="T285" t="inlineStr"/>
       <c r="U285" t="inlineStr"/>
       <c r="Z285" t="n">
         <v>0</v>
       </c>
       <c r="AA285" t="n">
         <v>0</v>
       </c>
       <c r="AD285" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF285" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>98_2022</t>
+          <t>96_2022</t>
         </is>
       </c>
       <c r="B286" t="inlineStr"/>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) "Esperto di Prevenzione e Trattamento della Patologia della Cervice Uterina" afferente alla U.O.C. OSTETRICIA E GINECOLOGIA del Presidio Ospedaliero Santorso - Bando n. 98/2022</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) "Esperto di Diagnosi Prenatale" afferente alla U.O.C. OSTETRICIA E GINECOLOGIA del Presidio Ospedaliero Santorso - Bando n. 96/2022</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E286" t="inlineStr"/>
       <c r="H286" t="inlineStr">
         <is>
           <t>01/12/2022 00:00</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
           <t>01/12/2028 00:00</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
           <t>21/12/2022 23:59</t>
         </is>
       </c>
       <c r="L286" t="inlineStr">
         <is>
@@ -21902,57 +21844,57 @@
       <c r="Q286" t="inlineStr"/>
       <c r="R286" t="inlineStr"/>
       <c r="S286" t="inlineStr"/>
       <c r="T286" t="inlineStr"/>
       <c r="U286" t="inlineStr"/>
       <c r="Z286" t="n">
         <v>0</v>
       </c>
       <c r="AA286" t="n">
         <v>0</v>
       </c>
       <c r="AD286" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF286" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>96_2022</t>
+          <t>95_2022</t>
         </is>
       </c>
       <c r="B287" t="inlineStr"/>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) "Esperto di Diagnosi Prenatale" afferente alla U.O.C. OSTETRICIA E GINECOLOGIA del Presidio Ospedaliero Santorso - Bando n. 96/2022</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. ANESTESIA E RIANIMAZIONE del Presidio Ospedaliero Santorso- Bando n. 95/2022</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E287" t="inlineStr"/>
       <c r="H287" t="inlineStr">
         <is>
           <t>01/12/2022 00:00</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
           <t>01/12/2028 00:00</t>
         </is>
       </c>
       <c r="J287" t="inlineStr">
         <is>
           <t>21/12/2022 23:59</t>
         </is>
       </c>
       <c r="L287" t="inlineStr">
         <is>
@@ -22032,122 +21974,122 @@
       <c r="Q288" t="inlineStr"/>
       <c r="R288" t="inlineStr"/>
       <c r="S288" t="inlineStr"/>
       <c r="T288" t="inlineStr"/>
       <c r="U288" t="inlineStr"/>
       <c r="Z288" t="n">
         <v>0</v>
       </c>
       <c r="AA288" t="n">
         <v>0</v>
       </c>
       <c r="AD288" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF288" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>104_2022</t>
+          <t>105_2022</t>
         </is>
       </c>
       <c r="B289" t="inlineStr"/>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 3 incarichi di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) afferenti alla U.O.C. ANESTESIA E RIANIMAZIONE del Presidio Ospedaliero Santorso - Bando n. 104/2022</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Medico - disciplina: MEDICINA INTERNA - Da assegnare alle unità  operative di diabetologia aziendali. BANDO N. 105/2022</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E289" t="inlineStr"/>
       <c r="H289" t="inlineStr">
         <is>
           <t>01/12/2022 00:00</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
           <t>01/12/2028 00:00</t>
         </is>
       </c>
       <c r="J289" t="inlineStr">
         <is>
-          <t>21/12/2022 23:59</t>
+          <t>02/01/2023 23:59</t>
         </is>
       </c>
       <c r="L289" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O289" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q289" t="inlineStr"/>
       <c r="R289" t="inlineStr"/>
       <c r="S289" t="inlineStr"/>
       <c r="T289" t="inlineStr"/>
       <c r="U289" t="inlineStr"/>
       <c r="Z289" t="n">
         <v>0</v>
       </c>
       <c r="AA289" t="n">
         <v>0</v>
       </c>
       <c r="AD289" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF289" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>94_2022</t>
+          <t>100_2022</t>
         </is>
       </c>
       <c r="B290" t="inlineStr"/>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 2 incarichi di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferenti alla U.O.C. ANESTESIA E RIANIMAZIONE del Presidio Ospedaliero Bassano - Bando n. 94/2022</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) "Gestione Paziente Internistico ad Alta Complessità  e Rischio Clinico" afferente alla U.O.C. MEDICINA GENERALE del Presidio Ospedaliero Bassano - Bando n. 100/2022</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E290" t="inlineStr"/>
       <c r="H290" t="inlineStr">
         <is>
           <t>01/12/2022 00:00</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>01/12/2028 00:00</t>
         </is>
       </c>
       <c r="J290" t="inlineStr">
         <is>
           <t>21/12/2022 23:59</t>
         </is>
       </c>
       <c r="L290" t="inlineStr">
         <is>
@@ -22162,57 +22104,57 @@
       <c r="Q290" t="inlineStr"/>
       <c r="R290" t="inlineStr"/>
       <c r="S290" t="inlineStr"/>
       <c r="T290" t="inlineStr"/>
       <c r="U290" t="inlineStr"/>
       <c r="Z290" t="n">
         <v>0</v>
       </c>
       <c r="AA290" t="n">
         <v>0</v>
       </c>
       <c r="AD290" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF290" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>97_2022</t>
+          <t>101_2022</t>
         </is>
       </c>
       <c r="B291" t="inlineStr"/>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) "Esperto di Ginecologia Oncologica" afferente alla U.O.C. OSTETRICIA E GINECOLOGIA del Presidio Ospedaliero Santorso - Bando n. 97/2022</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) "Presa in Carico del Paziente Internistico Complesso, Attività  Ambulatoriale Diabete Gestazionale" afferente alla U.O.C. MEDICINA GENERALE del Presidio Ospedaliero Bassano - Bando n. 101/2022</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E291" t="inlineStr"/>
       <c r="H291" t="inlineStr">
         <is>
           <t>01/12/2022 00:00</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
           <t>01/12/2028 00:00</t>
         </is>
       </c>
       <c r="J291" t="inlineStr">
         <is>
           <t>21/12/2022 23:59</t>
         </is>
       </c>
       <c r="L291" t="inlineStr">
         <is>
@@ -22227,1015 +22169,1015 @@
       <c r="Q291" t="inlineStr"/>
       <c r="R291" t="inlineStr"/>
       <c r="S291" t="inlineStr"/>
       <c r="T291" t="inlineStr"/>
       <c r="U291" t="inlineStr"/>
       <c r="Z291" t="n">
         <v>0</v>
       </c>
       <c r="AA291" t="n">
         <v>0</v>
       </c>
       <c r="AD291" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF291" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>105_2022</t>
+          <t>98_2022</t>
         </is>
       </c>
       <c r="B292" t="inlineStr"/>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Dirigente Medico - disciplina: MEDICINA INTERNA - Da assegnare alle unità  operative di diabetologia aziendali. BANDO N. 105/2022</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) "Esperto di Prevenzione e Trattamento della Patologia della Cervice Uterina" afferente alla U.O.C. OSTETRICIA E GINECOLOGIA del Presidio Ospedaliero Santorso - Bando n. 98/2022</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E292" t="inlineStr"/>
       <c r="H292" t="inlineStr">
         <is>
           <t>01/12/2022 00:00</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
           <t>01/12/2028 00:00</t>
         </is>
       </c>
       <c r="J292" t="inlineStr">
         <is>
-          <t>02/01/2023 23:59</t>
+          <t>21/12/2022 23:59</t>
         </is>
       </c>
       <c r="L292" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O292" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q292" t="inlineStr"/>
       <c r="R292" t="inlineStr"/>
       <c r="S292" t="inlineStr"/>
       <c r="T292" t="inlineStr"/>
       <c r="U292" t="inlineStr"/>
       <c r="Z292" t="n">
         <v>0</v>
       </c>
       <c r="AA292" t="n">
         <v>0</v>
       </c>
       <c r="AD292" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF292" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>95_2022</t>
+          <t>AZERO_2022_054_CON</t>
         </is>
       </c>
       <c r="B293" t="inlineStr"/>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. ANESTESIA E RIANIMAZIONE del Presidio Ospedaliero Santorso- Bando n. 95/2022</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 22 posti di Collaboratore Tecnico Professionale - Informatico ctg. D_Bando n. AZERO_2022_054_CON</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E293" t="inlineStr"/>
       <c r="H293" t="inlineStr">
         <is>
-          <t>01/12/2022 00:00</t>
+          <t>17/11/2022 00:00</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>01/12/2028 00:00</t>
+          <t>17/11/2028 00:00</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
-          <t>21/12/2022 23:59</t>
+          <t>15/12/2022 23:59</t>
         </is>
       </c>
       <c r="L293" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O293" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q293" t="inlineStr"/>
       <c r="R293" t="inlineStr"/>
       <c r="S293" t="inlineStr"/>
       <c r="T293" t="inlineStr"/>
       <c r="U293" t="inlineStr"/>
       <c r="Z293" t="n">
         <v>0</v>
       </c>
       <c r="AA293" t="n">
         <v>0</v>
       </c>
       <c r="AD293" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF293" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>102_2022</t>
+          <t>91_2022</t>
         </is>
       </c>
       <c r="B294" t="inlineStr"/>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. CHIRURGIA GENERALE del Presidio Ospedaliero Bassano - Bando n. 102/2022</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale,  di Responsabile della Unità  Operativa Semplice "CARDIOLOGIA" afferente alla U.O.C. MEDICINA GENERALE ASIAGO dell'Ospedale di Asiago (Codice B2) - Bando n. 91/2022</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E294" t="inlineStr"/>
       <c r="H294" t="inlineStr">
         <is>
-          <t>01/12/2022 00:00</t>
+          <t>16/11/2022 00:00</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>01/12/2028 00:00</t>
+          <t>16/11/2028 00:00</t>
         </is>
       </c>
       <c r="J294" t="inlineStr">
         <is>
-          <t>21/12/2022 23:59</t>
+          <t>06/12/2022 23:59</t>
         </is>
       </c>
       <c r="L294" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O294" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q294" t="inlineStr"/>
       <c r="R294" t="inlineStr"/>
       <c r="S294" t="inlineStr"/>
       <c r="T294" t="inlineStr"/>
       <c r="U294" t="inlineStr"/>
       <c r="Z294" t="n">
         <v>0</v>
       </c>
       <c r="AA294" t="n">
         <v>0</v>
       </c>
       <c r="AD294" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF294" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>AZERO_2022_054_CON</t>
+          <t>AZERO_2022_057_CON</t>
         </is>
       </c>
       <c r="B295" t="inlineStr"/>
       <c r="C295" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 22 posti di Collaboratore Tecnico Professionale - Informatico ctg. D_Bando n. AZERO_2022_054_CON</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 137 posti di Dirigente Medico - disciplina: Anestesia e Rianimazione_Bando n. AZERO_2022_057_CON</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E295" t="inlineStr"/>
       <c r="H295" t="inlineStr">
         <is>
-          <t>17/11/2022 00:00</t>
+          <t>09/11/2022 00:00</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>17/11/2028 00:00</t>
+          <t>09/11/2028 00:00</t>
         </is>
       </c>
       <c r="J295" t="inlineStr">
         <is>
-          <t>15/12/2022 23:59</t>
+          <t>05/12/2022 23:59</t>
         </is>
       </c>
       <c r="L295" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O295" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q295" t="inlineStr"/>
       <c r="R295" t="inlineStr"/>
       <c r="S295" t="inlineStr"/>
       <c r="T295" t="inlineStr"/>
       <c r="U295" t="inlineStr"/>
       <c r="Z295" t="n">
         <v>0</v>
       </c>
       <c r="AA295" t="n">
         <v>0</v>
       </c>
       <c r="AD295" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF295" t="inlineStr">
         <is>
           <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>91_2022</t>
+          <t>87_2022</t>
         </is>
       </c>
       <c r="B296" t="inlineStr"/>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale,  di Responsabile della Unità  Operativa Semplice "CARDIOLOGIA" afferente alla U.O.C. MEDICINA GENERALE ASIAGO dell'Ospedale di Asiago (Codice B2) - Bando n. 91/2022</t>
+          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di Collaboratori Professionali Sanitari - TECNICI SANITARI DI RADIOLOGIA MEDICA- categoria "D" da assegnare all'Ospedale nodo di rete Asiago - Bando n. 87/2022</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E296" t="inlineStr"/>
       <c r="H296" t="inlineStr">
         <is>
-          <t>16/11/2022 00:00</t>
+          <t>04/11/2022 00:00</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>16/11/2028 00:00</t>
+          <t>04/11/2028 00:00</t>
         </is>
       </c>
       <c r="J296" t="inlineStr">
         <is>
-          <t>06/12/2022 23:59</t>
+          <t>04/12/2022 23:59</t>
         </is>
       </c>
       <c r="L296" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O296" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q296" t="inlineStr"/>
       <c r="R296" t="inlineStr"/>
       <c r="S296" t="inlineStr"/>
       <c r="T296" t="inlineStr"/>
       <c r="U296" t="inlineStr"/>
       <c r="Z296" t="n">
         <v>0</v>
       </c>
       <c r="AA296" t="n">
         <v>0</v>
       </c>
       <c r="AD296" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF296" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>AZERO_2022_057_CON</t>
+          <t>80_2022</t>
         </is>
       </c>
       <c r="B297" t="inlineStr"/>
       <c r="C297" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 137 posti di Dirigente Medico - disciplina: Anestesia e Rianimazione_Bando n. AZERO_2022_057_CON</t>
+          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a medici chirurghi da assegnare alle sedi delle Unità  Operative di "Medicina Trasfusionale" dell'Aulss n. 7 Pedemontana. Bando n. 80/2022.</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E297" t="inlineStr"/>
+      <c r="F297" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G297" t="inlineStr">
+        <is>
+          <t>Disciplina MEDICINA TRASFUSIONALE</t>
+        </is>
+      </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>09/11/2022 00:00</t>
+          <t>28/09/2022 00:00</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>09/11/2028 00:00</t>
+          <t>28/09/2028 00:00</t>
         </is>
       </c>
       <c r="J297" t="inlineStr">
         <is>
-          <t>05/12/2022 23:59</t>
+          <t>31/12/2022 23:59</t>
         </is>
       </c>
       <c r="L297" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O297" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q297" t="inlineStr"/>
       <c r="R297" t="inlineStr"/>
       <c r="S297" t="inlineStr"/>
       <c r="T297" t="inlineStr"/>
       <c r="U297" t="inlineStr"/>
       <c r="Z297" t="n">
         <v>0</v>
       </c>
       <c r="AA297" t="n">
         <v>0</v>
       </c>
       <c r="AD297" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF297" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>87_2022</t>
+          <t>AZERO_2022_049_CON</t>
         </is>
       </c>
       <c r="B298" t="inlineStr"/>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per soli titoli, per l'assunzione a tempo determinato, di Collaboratori Professionali Sanitari - TECNICI SANITARI DI RADIOLOGIA MEDICA- categoria "D" da assegnare all'Ospedale nodo di rete Asiago - Bando n. 87/2022</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 19 posti di Dirigente Medico - disciplina: Malattie dell'Apparato Respiratorio_Bando n. AZERO_2022_049_CON</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E298" t="inlineStr"/>
+      <c r="F298" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G298" t="inlineStr">
+        <is>
+          <t>Disciplina MALATTIE DELL'APPARATO RESPIRATORIO</t>
+        </is>
+      </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>04/11/2022 00:00</t>
+          <t>21/09/2022 00:00</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>04/11/2028 00:00</t>
+          <t>21/09/2028 00:00</t>
         </is>
       </c>
       <c r="J298" t="inlineStr">
         <is>
-          <t>04/12/2022 23:59</t>
+          <t>20/10/2022 23:59</t>
         </is>
       </c>
       <c r="L298" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O298" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q298" t="inlineStr"/>
       <c r="R298" t="inlineStr"/>
       <c r="S298" t="inlineStr"/>
       <c r="T298" t="inlineStr"/>
       <c r="U298" t="inlineStr"/>
+      <c r="V298" t="inlineStr">
+        <is>
+          <t>21/12/2022 00:00</t>
+        </is>
+      </c>
+      <c r="W298" t="inlineStr">
+        <is>
+          <t>18/12/2024 00:00</t>
+        </is>
+      </c>
+      <c r="X298" t="n">
+        <v>2</v>
+      </c>
       <c r="Z298" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AA298" t="n">
         <v>0</v>
       </c>
+      <c r="AC298" t="inlineStr">
+        <is>
+          <t>12/06/2023 00:00</t>
+        </is>
+      </c>
       <c r="AD298" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF298" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>80_2022</t>
+          <t>77_2022</t>
         </is>
       </c>
       <c r="B299" t="inlineStr"/>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di incarichi di collaborazione di natura libero professionale a medici chirurghi da assegnare alle sedi delle Unità  Operative di "Medicina Trasfusionale" dell'Aulss n. 7 Pedemontana. Bando n. 80/2022.</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in Medicina e Chirurgia specializzati in Pediatria idonei al conferimento di incarichi di collaborazione di natura libero professionale - Bando n. 77/2022</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E299" t="inlineStr"/>
-      <c r="F299" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>28/09/2022 00:00</t>
+          <t>19/09/2022 00:00</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>28/09/2028 00:00</t>
+          <t>19/09/2028 00:00</t>
         </is>
       </c>
       <c r="J299" t="inlineStr">
         <is>
           <t>31/12/2022 23:59</t>
         </is>
       </c>
       <c r="L299" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O299" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q299" t="inlineStr"/>
       <c r="R299" t="inlineStr"/>
       <c r="S299" t="inlineStr"/>
       <c r="T299" t="inlineStr"/>
       <c r="U299" t="inlineStr"/>
       <c r="Z299" t="n">
         <v>0</v>
       </c>
       <c r="AA299" t="n">
         <v>0</v>
       </c>
       <c r="AD299" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF299" t="inlineStr">
         <is>
           <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>AZERO_2022_049_CON</t>
+          <t>75_2022</t>
         </is>
       </c>
       <c r="B300" t="inlineStr"/>
       <c r="C300" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 19 posti di Dirigente Medico - disciplina: Malattie dell'Apparato Respiratorio_Bando n. AZERO_2022_049_CON</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale,  di Responsabile della Unità  Operativa Semplice "Decadimento Cognitivo" (Codice B2) afferente alla U.O.C. GERIATRIA del Presidio Ospedaliero Bassano - Bando n. 75/2022</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E300" t="inlineStr"/>
-      <c r="F300" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>21/09/2022 00:00</t>
+          <t>19/08/2022 00:00</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>21/09/2028 00:00</t>
+          <t>19/08/2028 00:00</t>
         </is>
       </c>
       <c r="J300" t="inlineStr">
         <is>
-          <t>20/10/2022 23:59</t>
+          <t>08/09/2022 23:59</t>
         </is>
       </c>
       <c r="L300" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O300" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q300" t="inlineStr"/>
       <c r="R300" t="inlineStr"/>
       <c r="S300" t="inlineStr"/>
       <c r="T300" t="inlineStr"/>
       <c r="U300" t="inlineStr"/>
-      <c r="V300" t="inlineStr">
-[...11 lines deleted...]
-      </c>
       <c r="Z300" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AA300" t="n">
         <v>0</v>
       </c>
-      <c r="AC300" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD300" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF300" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>77_2022</t>
+          <t>74_2022</t>
         </is>
       </c>
       <c r="B301" t="inlineStr"/>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in Medicina e Chirurgia specializzati in Pediatria idonei al conferimento di incarichi di collaborazione di natura libero professionale - Bando n. 77/2022</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale,  di Responsabile della Unità  Operativa Semplice "Degenze Ostetricia e Sala Parto" (Codice B2) afferente alla U.O.C. OSTETRICIA E GINECOLOGIA del Presidio Ospedaliero Santorso - Bando n. 74/2022</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E301" t="inlineStr"/>
       <c r="H301" t="inlineStr">
         <is>
-          <t>19/09/2022 00:00</t>
+          <t>19/08/2022 00:00</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>19/09/2028 00:00</t>
+          <t>19/08/2028 00:00</t>
         </is>
       </c>
       <c r="J301" t="inlineStr">
         <is>
-          <t>31/12/2022 23:59</t>
+          <t>08/09/2022 23:59</t>
         </is>
       </c>
       <c r="L301" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O301" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q301" t="inlineStr"/>
       <c r="R301" t="inlineStr"/>
       <c r="S301" t="inlineStr"/>
       <c r="T301" t="inlineStr"/>
       <c r="U301" t="inlineStr"/>
       <c r="Z301" t="n">
         <v>0</v>
       </c>
       <c r="AA301" t="n">
         <v>0</v>
       </c>
       <c r="AD301" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF301" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>75_2022</t>
+          <t>66_2022</t>
         </is>
       </c>
       <c r="B302" t="inlineStr"/>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale,  di Responsabile della Unità  Operativa Semplice "Decadimento Cognitivo" (Codice B2) afferente alla U.O.C. GERIATRIA del Presidio Ospedaliero Bassano - Bando n. 75/2022</t>
+          <t>Avviso di selezione interna per l'ammissione di dipendenti al corso pilota di formazione complementare regionale per lo sviluppo delle competenze avanzate dell'infermiere nella gestione di accessi vascolari - Bando n. 66/2022</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E302" t="inlineStr"/>
       <c r="H302" t="inlineStr">
         <is>
-          <t>19/08/2022 00:00</t>
+          <t>25/07/2022 00:00</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
-          <t>19/08/2028 00:00</t>
+          <t>25/07/2028 00:00</t>
         </is>
       </c>
       <c r="J302" t="inlineStr">
         <is>
-          <t>08/09/2022 23:59</t>
+          <t>09/08/2022 23:59</t>
         </is>
       </c>
       <c r="L302" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O302" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q302" t="inlineStr"/>
       <c r="R302" t="inlineStr"/>
       <c r="S302" t="inlineStr"/>
       <c r="T302" t="inlineStr"/>
       <c r="U302" t="inlineStr"/>
       <c r="Z302" t="n">
         <v>0</v>
       </c>
       <c r="AA302" t="n">
         <v>0</v>
       </c>
       <c r="AD302" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF302" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>74_2022</t>
+          <t>61/2022</t>
         </is>
       </c>
       <c r="B303" t="inlineStr"/>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale,  di Responsabile della Unità  Operativa Semplice "Degenze Ostetricia e Sala Parto" (Codice B2) afferente alla U.O.C. OSTETRICIA E GINECOLOGIA del Presidio Ospedaliero Santorso - Bando n. 74/2022</t>
+          <t>Avviso Interno per il conferimento dell'incarico quinquennale di Direttore Unità  Operativa Complessa Distretto 2 Alto Vicentino - bando n. 61/2022</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E303" t="inlineStr"/>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>Direttore unità operativa complessa</t>
+        </is>
+      </c>
+      <c r="G303" t="inlineStr">
+        <is>
+          <t>Direttore</t>
+        </is>
+      </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>19/08/2022 00:00</t>
+          <t>19/07/2022 00:00</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>19/08/2028 00:00</t>
+          <t>19/07/2028 00:00</t>
         </is>
       </c>
       <c r="J303" t="inlineStr">
         <is>
-          <t>08/09/2022 23:59</t>
+          <t>03/08/2022 23:59</t>
         </is>
       </c>
       <c r="L303" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O303" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q303" t="inlineStr"/>
       <c r="R303" t="inlineStr"/>
       <c r="S303" t="inlineStr"/>
       <c r="T303" t="inlineStr"/>
       <c r="U303" t="inlineStr"/>
       <c r="Z303" t="n">
         <v>0</v>
       </c>
       <c r="AA303" t="n">
         <v>0</v>
       </c>
       <c r="AD303" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF303" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>66_2022</t>
+          <t>57_2022</t>
         </is>
       </c>
       <c r="B304" t="inlineStr"/>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per l'ammissione di dipendenti al corso pilota di formazione complementare regionale per lo sviluppo delle competenze avanzate dell'infermiere nella gestione di accessi vascolari - Bando n. 66/2022</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità  Operativa Semplice a Valenza Dipartimentale (Codice B1) "Formazione" - "Ufficio Relazioni con il Pubblico (URP) - "Ufficio Qualità  e Adempimenti L.R. n. 22/2002" - Bando n.  57/2022</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E304" t="inlineStr"/>
       <c r="H304" t="inlineStr">
         <is>
-          <t>25/07/2022 00:00</t>
+          <t>18/07/2022 00:00</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>25/07/2028 00:00</t>
+          <t>18/07/2028 00:00</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
-          <t>09/08/2022 23:59</t>
+          <t>08/08/2022 23:59</t>
         </is>
       </c>
       <c r="L304" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O304" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q304" t="inlineStr"/>
       <c r="R304" t="inlineStr"/>
       <c r="S304" t="inlineStr"/>
       <c r="T304" t="inlineStr"/>
       <c r="U304" t="inlineStr"/>
       <c r="Z304" t="n">
         <v>0</v>
       </c>
       <c r="AA304" t="n">
         <v>0</v>
       </c>
       <c r="AD304" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF304" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>61/2022</t>
+          <t>58_2022</t>
         </is>
       </c>
       <c r="B305" t="inlineStr"/>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Avviso Interno per il conferimento dell'incarico quinquennale di Direttore Unità  Operativa Complessa Distretto 2 Alto Vicentino - bando n. 61/2022</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità  Operativa Semplice a Valenza Dipartimentale (Codice B1) "Servizi Amministrativi del Dipartimento di Prevenzione" - Bando n.  58/2022</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E305" t="inlineStr"/>
-      <c r="F305" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>19/07/2022 00:00</t>
+          <t>18/07/2022 00:00</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>19/07/2028 00:00</t>
+          <t>18/07/2028 00:00</t>
         </is>
       </c>
       <c r="J305" t="inlineStr">
         <is>
-          <t>03/08/2022 23:59</t>
+          <t>08/08/2022 23:59</t>
         </is>
       </c>
       <c r="L305" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O305" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q305" t="inlineStr"/>
       <c r="R305" t="inlineStr"/>
       <c r="S305" t="inlineStr"/>
       <c r="T305" t="inlineStr"/>
       <c r="U305" t="inlineStr"/>
       <c r="Z305" t="n">
         <v>0</v>
       </c>
       <c r="AA305" t="n">
         <v>0</v>
       </c>
       <c r="AD305" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF305" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>58_2022</t>
+          <t>56_2022</t>
         </is>
       </c>
       <c r="B306" t="inlineStr"/>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità  Operativa Semplice a Valenza Dipartimentale (Codice B1) "Servizi Amministrativi del Dipartimento di Prevenzione" - Bando n.  58/2022</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. CARDIOLOGIA del Presidio Ospedaliero Santorso - Bando n. 56/2022</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E306" t="inlineStr"/>
       <c r="H306" t="inlineStr">
         <is>
           <t>18/07/2022 00:00</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
           <t>18/07/2028 00:00</t>
         </is>
       </c>
       <c r="J306" t="inlineStr">
         <is>
           <t>08/08/2022 23:59</t>
         </is>
       </c>
       <c r="L306" t="inlineStr">
         <is>
@@ -23250,143 +23192,143 @@
       <c r="Q306" t="inlineStr"/>
       <c r="R306" t="inlineStr"/>
       <c r="S306" t="inlineStr"/>
       <c r="T306" t="inlineStr"/>
       <c r="U306" t="inlineStr"/>
       <c r="Z306" t="n">
         <v>0</v>
       </c>
       <c r="AA306" t="n">
         <v>0</v>
       </c>
       <c r="AD306" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF306" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>57_2022</t>
+          <t>53_2022</t>
         </is>
       </c>
       <c r="B307" t="inlineStr"/>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale, di Responsabile della Unità  Operativa Semplice a Valenza Dipartimentale (Codice B1) "Formazione" - "Ufficio Relazioni con il Pubblico (URP) - "Ufficio Qualità  e Adempimenti L.R. n. 22/2002" - Bando n.  57/2022</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale,  di Responsabile della Unità  Operativa Semplice "Terapia intensiva cardiologia (UTIC)" afferente alla U.O.C. CARDIOLOGIA del Presidio Ospedaliero Bassano (Codice B2) - Bando n. 53/2022</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E307" t="inlineStr"/>
       <c r="H307" t="inlineStr">
         <is>
-          <t>18/07/2022 00:00</t>
+          <t>12/07/2022 00:00</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>18/07/2028 00:00</t>
+          <t>12/07/2028 00:00</t>
         </is>
       </c>
       <c r="J307" t="inlineStr">
         <is>
-          <t>08/08/2022 23:59</t>
+          <t>01/08/2022 23:59</t>
         </is>
       </c>
       <c r="L307" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O307" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q307" t="inlineStr"/>
       <c r="R307" t="inlineStr"/>
       <c r="S307" t="inlineStr"/>
       <c r="T307" t="inlineStr"/>
       <c r="U307" t="inlineStr"/>
       <c r="Z307" t="n">
         <v>0</v>
       </c>
       <c r="AA307" t="n">
         <v>0</v>
       </c>
       <c r="AD307" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF307" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>56_2022</t>
+          <t>55_2022</t>
         </is>
       </c>
       <c r="B308" t="inlineStr"/>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. CARDIOLOGIA del Presidio Ospedaliero Santorso - Bando n. 56/2022</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale,  di Responsabile della Unità  Operativa Semplice "Emodinamica" afferente alla U.O.C. CARDIOLOGIA del Presidio Ospedaliero Santorso (Codice B2) - Bando n. 55/2022</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E308" t="inlineStr"/>
       <c r="H308" t="inlineStr">
         <is>
-          <t>18/07/2022 00:00</t>
+          <t>12/07/2022 00:00</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>18/07/2028 00:00</t>
+          <t>12/07/2028 00:00</t>
         </is>
       </c>
       <c r="J308" t="inlineStr">
         <is>
-          <t>08/08/2022 23:59</t>
+          <t>01/08/2022 23:59</t>
         </is>
       </c>
       <c r="L308" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O308" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q308" t="inlineStr"/>
       <c r="R308" t="inlineStr"/>
       <c r="S308" t="inlineStr"/>
       <c r="T308" t="inlineStr"/>
       <c r="U308" t="inlineStr"/>
       <c r="Z308" t="n">
         <v>0</v>
       </c>
       <c r="AA308" t="n">
         <v>0</v>
       </c>
       <c r="AD308" t="inlineStr">
         <is>
@@ -23445,317 +23387,317 @@
       <c r="Q309" t="inlineStr"/>
       <c r="R309" t="inlineStr"/>
       <c r="S309" t="inlineStr"/>
       <c r="T309" t="inlineStr"/>
       <c r="U309" t="inlineStr"/>
       <c r="Z309" t="n">
         <v>0</v>
       </c>
       <c r="AA309" t="n">
         <v>0</v>
       </c>
       <c r="AD309" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF309" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>53_2022</t>
+          <t>49_2022</t>
         </is>
       </c>
       <c r="B310" t="inlineStr"/>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale,  di Responsabile della Unità  Operativa Semplice "Terapia intensiva cardiologia (UTIC)" afferente alla U.O.C. CARDIOLOGIA del Presidio Ospedaliero Bassano (Codice B2) - Bando n. 53/2022</t>
+          <t>Avviso di selezione interna per il conferimento di incarico di COORDINAMENTO di DIPARTIMENTO riservato al personale con incarico di organizzazione con funzioni di coordinamento nell'ambito di ciascun Dipartimento - Bando n. 49/2022</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E310" t="inlineStr"/>
       <c r="H310" t="inlineStr">
         <is>
-          <t>12/07/2022 00:00</t>
+          <t>05/07/2022 00:00</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>12/07/2028 00:00</t>
+          <t>05/07/2028 00:00</t>
         </is>
       </c>
       <c r="J310" t="inlineStr">
         <is>
-          <t>01/08/2022 23:59</t>
+          <t>25/07/2022 23:59</t>
         </is>
       </c>
       <c r="L310" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O310" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q310" t="inlineStr"/>
       <c r="R310" t="inlineStr"/>
       <c r="S310" t="inlineStr"/>
       <c r="T310" t="inlineStr"/>
       <c r="U310" t="inlineStr"/>
       <c r="Z310" t="n">
         <v>0</v>
       </c>
       <c r="AA310" t="n">
         <v>0</v>
       </c>
       <c r="AD310" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF310" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>55_2022</t>
+          <t>43_2022</t>
         </is>
       </c>
       <c r="B311" t="inlineStr"/>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale,  di Responsabile della Unità  Operativa Semplice "Emodinamica" afferente alla U.O.C. CARDIOLOGIA del Presidio Ospedaliero Santorso (Codice B2) - Bando n. 55/2022</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale,  di Responsabile dell'Unità  Operativa Semplice a Valenza Dipartimentale (Codice B1) "Servizio Prevenzione delle Malattie Croniche Non Trasmissibili e Promozione della Salute" all'interno del DIPARTIMENTO DI PREVENZIONE  - Bando n.  43/2022</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E311" t="inlineStr"/>
       <c r="H311" t="inlineStr">
         <is>
-          <t>12/07/2022 00:00</t>
+          <t>22/06/2022 00:00</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>12/07/2028 00:00</t>
+          <t>22/06/2028 00:00</t>
         </is>
       </c>
       <c r="J311" t="inlineStr">
         <is>
-          <t>01/08/2022 23:59</t>
+          <t>12/07/2022 23:59</t>
         </is>
       </c>
       <c r="L311" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O311" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q311" t="inlineStr"/>
       <c r="R311" t="inlineStr"/>
       <c r="S311" t="inlineStr"/>
       <c r="T311" t="inlineStr"/>
       <c r="U311" t="inlineStr"/>
       <c r="Z311" t="n">
         <v>0</v>
       </c>
       <c r="AA311" t="n">
         <v>0</v>
       </c>
       <c r="AD311" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF311" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>49_2022</t>
+          <t>38_2022</t>
         </is>
       </c>
       <c r="B312" t="inlineStr"/>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Avviso di selezione interna per il conferimento di incarico di COORDINAMENTO di DIPARTIMENTO riservato al personale con incarico di organizzazione con funzioni di coordinamento nell'ambito di ciascun Dipartimento - Bando n. 49/2022</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) per l'ambulatorio psichiatrico di Asiago afferente alla U.O.C. PSICHIATRIA 1 BASSANO Dipartimento di Salute Mentale - Bando n. 38/2022</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E312" t="inlineStr"/>
       <c r="H312" t="inlineStr">
         <is>
-          <t>05/07/2022 00:00</t>
+          <t>20/06/2022 00:00</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>05/07/2028 00:00</t>
+          <t>20/06/2028 00:00</t>
         </is>
       </c>
       <c r="J312" t="inlineStr">
         <is>
-          <t>25/07/2022 23:59</t>
+          <t>11/07/2022 23:59</t>
         </is>
       </c>
       <c r="L312" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O312" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q312" t="inlineStr"/>
       <c r="R312" t="inlineStr"/>
       <c r="S312" t="inlineStr"/>
       <c r="T312" t="inlineStr"/>
       <c r="U312" t="inlineStr"/>
       <c r="Z312" t="n">
         <v>0</v>
       </c>
       <c r="AA312" t="n">
         <v>0</v>
       </c>
       <c r="AD312" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF312" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>43_2022</t>
+          <t>32_2022</t>
         </is>
       </c>
       <c r="B313" t="inlineStr"/>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale,  di Responsabile dell'Unità  Operativa Semplice a Valenza Dipartimentale (Codice B1) "Servizio Prevenzione delle Malattie Croniche Non Trasmissibili e Promozione della Salute" all'interno del DIPARTIMENTO DI PREVENZIONE  - Bando n.  43/2022</t>
+          <t>Avviso interno per il conferimento di nr. 2 incarichi di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferenti alla U.O.C. CHIRURGIA VASCOLARE del Presidio Ospedaliero Bassano - Bando n. 32/2022</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E313" t="inlineStr"/>
       <c r="H313" t="inlineStr">
         <is>
-          <t>22/06/2022 00:00</t>
+          <t>20/06/2022 00:00</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>22/06/2028 00:00</t>
+          <t>20/06/2028 00:00</t>
         </is>
       </c>
       <c r="J313" t="inlineStr">
         <is>
-          <t>12/07/2022 23:59</t>
+          <t>11/07/2022 23:59</t>
         </is>
       </c>
       <c r="L313" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O313" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q313" t="inlineStr"/>
       <c r="R313" t="inlineStr"/>
       <c r="S313" t="inlineStr"/>
       <c r="T313" t="inlineStr"/>
       <c r="U313" t="inlineStr"/>
       <c r="Z313" t="n">
         <v>0</v>
       </c>
       <c r="AA313" t="n">
         <v>0</v>
       </c>
       <c r="AD313" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF313" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>35_2022</t>
+          <t>33_2022</t>
         </is>
       </c>
       <c r="B314" t="inlineStr"/>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. GERIATRIA del Presidio Ospedaliero Santorso - Bando n. 35/2022</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. PNEUMOLOGIA del Presidio Ospedaliero Bassano - Bando n. 33/2022</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E314" t="inlineStr"/>
       <c r="H314" t="inlineStr">
         <is>
           <t>20/06/2022 00:00</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
           <t>20/06/2028 00:00</t>
         </is>
       </c>
       <c r="J314" t="inlineStr">
         <is>
           <t>11/07/2022 23:59</t>
         </is>
       </c>
       <c r="L314" t="inlineStr">
         <is>
@@ -23770,57 +23712,57 @@
       <c r="Q314" t="inlineStr"/>
       <c r="R314" t="inlineStr"/>
       <c r="S314" t="inlineStr"/>
       <c r="T314" t="inlineStr"/>
       <c r="U314" t="inlineStr"/>
       <c r="Z314" t="n">
         <v>0</v>
       </c>
       <c r="AA314" t="n">
         <v>0</v>
       </c>
       <c r="AD314" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF314" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>38_2022</t>
+          <t>34_2022</t>
         </is>
       </c>
       <c r="B315" t="inlineStr"/>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) per l'ambulatorio psichiatrico di Asiago afferente alla U.O.C. PSICHIATRIA 1 BASSANO Dipartimento di Salute Mentale - Bando n. 38/2022</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato "Cardio Radiologia e Diagnostica Invasiva" (codice C1) afferente alla U.O.C. RADIOLOGIA  del Presidio Ospedaliero Santorso - Bando n. 34/2022</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E315" t="inlineStr"/>
       <c r="H315" t="inlineStr">
         <is>
           <t>20/06/2022 00:00</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
           <t>20/06/2028 00:00</t>
         </is>
       </c>
       <c r="J315" t="inlineStr">
         <is>
           <t>11/07/2022 23:59</t>
         </is>
       </c>
       <c r="L315" t="inlineStr">
         <is>
@@ -23835,57 +23777,57 @@
       <c r="Q315" t="inlineStr"/>
       <c r="R315" t="inlineStr"/>
       <c r="S315" t="inlineStr"/>
       <c r="T315" t="inlineStr"/>
       <c r="U315" t="inlineStr"/>
       <c r="Z315" t="n">
         <v>0</v>
       </c>
       <c r="AA315" t="n">
         <v>0</v>
       </c>
       <c r="AD315" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF315" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>39_2022</t>
+          <t>37_2022</t>
         </is>
       </c>
       <c r="B316" t="inlineStr"/>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) afferente alla U.O.C. NEUROLOGIA del Presidio Ospedaliero Bassano - Bando n.  39/2022</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1)  "Emergenze Respiratorie in SUEM-PS" afferente alla U.O.C. ACCETTAZIONE E PRONTO SOCCORSO del Presidio Ospedaliero Bassano - Bando n. 37/2022</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E316" t="inlineStr"/>
       <c r="H316" t="inlineStr">
         <is>
           <t>20/06/2022 00:00</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
           <t>20/06/2028 00:00</t>
         </is>
       </c>
       <c r="J316" t="inlineStr">
         <is>
           <t>11/07/2022 23:59</t>
         </is>
       </c>
       <c r="L316" t="inlineStr">
         <is>
@@ -23900,57 +23842,57 @@
       <c r="Q316" t="inlineStr"/>
       <c r="R316" t="inlineStr"/>
       <c r="S316" t="inlineStr"/>
       <c r="T316" t="inlineStr"/>
       <c r="U316" t="inlineStr"/>
       <c r="Z316" t="n">
         <v>0</v>
       </c>
       <c r="AA316" t="n">
         <v>0</v>
       </c>
       <c r="AD316" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF316" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>40_2022</t>
+          <t>35_2022</t>
         </is>
       </c>
       <c r="B317" t="inlineStr"/>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) all'interno della UOS MEDICINA FISICA E RIABILITATIVA BASSANO afferente alla U.O.C. RECUPERO E RIABILITAZIONE FUNZIONALE Asiago - Bando n. 40/2022</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. GERIATRIA del Presidio Ospedaliero Santorso - Bando n. 35/2022</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E317" t="inlineStr"/>
       <c r="H317" t="inlineStr">
         <is>
           <t>20/06/2022 00:00</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
           <t>20/06/2028 00:00</t>
         </is>
       </c>
       <c r="J317" t="inlineStr">
         <is>
           <t>11/07/2022 23:59</t>
         </is>
       </c>
       <c r="L317" t="inlineStr">
         <is>
@@ -23965,57 +23907,57 @@
       <c r="Q317" t="inlineStr"/>
       <c r="R317" t="inlineStr"/>
       <c r="S317" t="inlineStr"/>
       <c r="T317" t="inlineStr"/>
       <c r="U317" t="inlineStr"/>
       <c r="Z317" t="n">
         <v>0</v>
       </c>
       <c r="AA317" t="n">
         <v>0</v>
       </c>
       <c r="AD317" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF317" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>41_2022</t>
+          <t>42_2022</t>
         </is>
       </c>
       <c r="B318" t="inlineStr"/>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione "Chirurgia Otologica" (codice C2) afferente alla U.O.C. OTORINOLARINGOIATRIA del Presidio Ospedaliero Santorso - Bando n. 41/2022</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) "Tecniche di gestione del rischio per i percorsi in Medicina di Emergenza Urgenza" afferente alla U.O.C. ACCETTAZIONE E PRONTO SOCCORSO del Presidio Ospedaliero Bassano - Bando n. 42/2022</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E318" t="inlineStr"/>
       <c r="H318" t="inlineStr">
         <is>
           <t>20/06/2022 00:00</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
           <t>20/06/2028 00:00</t>
         </is>
       </c>
       <c r="J318" t="inlineStr">
         <is>
           <t>11/07/2022 23:59</t>
         </is>
       </c>
       <c r="L318" t="inlineStr">
         <is>
@@ -24030,57 +23972,57 @@
       <c r="Q318" t="inlineStr"/>
       <c r="R318" t="inlineStr"/>
       <c r="S318" t="inlineStr"/>
       <c r="T318" t="inlineStr"/>
       <c r="U318" t="inlineStr"/>
       <c r="Z318" t="n">
         <v>0</v>
       </c>
       <c r="AA318" t="n">
         <v>0</v>
       </c>
       <c r="AD318" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF318" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>42_2022</t>
+          <t>41_2022</t>
         </is>
       </c>
       <c r="B319" t="inlineStr"/>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) "Tecniche di gestione del rischio per i percorsi in Medicina di Emergenza Urgenza" afferente alla U.O.C. ACCETTAZIONE E PRONTO SOCCORSO del Presidio Ospedaliero Bassano - Bando n. 42/2022</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione "Chirurgia Otologica" (codice C2) afferente alla U.O.C. OTORINOLARINGOIATRIA del Presidio Ospedaliero Santorso - Bando n. 41/2022</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E319" t="inlineStr"/>
       <c r="H319" t="inlineStr">
         <is>
           <t>20/06/2022 00:00</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
           <t>20/06/2028 00:00</t>
         </is>
       </c>
       <c r="J319" t="inlineStr">
         <is>
           <t>11/07/2022 23:59</t>
         </is>
       </c>
       <c r="L319" t="inlineStr">
         <is>
@@ -24095,57 +24037,57 @@
       <c r="Q319" t="inlineStr"/>
       <c r="R319" t="inlineStr"/>
       <c r="S319" t="inlineStr"/>
       <c r="T319" t="inlineStr"/>
       <c r="U319" t="inlineStr"/>
       <c r="Z319" t="n">
         <v>0</v>
       </c>
       <c r="AA319" t="n">
         <v>0</v>
       </c>
       <c r="AD319" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF319" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>36_2022</t>
+          <t>40_2022</t>
         </is>
       </c>
       <c r="B320" t="inlineStr"/>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. ANATOMIA E ISTOLOGIA PATOLOGICA del Presidio Ospedaliero Santorso - Bando n. 36/2022</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) all'interno della UOS MEDICINA FISICA E RIABILITATIVA BASSANO afferente alla U.O.C. RECUPERO E RIABILITAZIONE FUNZIONALE Asiago - Bando n. 40/2022</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E320" t="inlineStr"/>
       <c r="H320" t="inlineStr">
         <is>
           <t>20/06/2022 00:00</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
           <t>20/06/2028 00:00</t>
         </is>
       </c>
       <c r="J320" t="inlineStr">
         <is>
           <t>11/07/2022 23:59</t>
         </is>
       </c>
       <c r="L320" t="inlineStr">
         <is>
@@ -24160,57 +24102,57 @@
       <c r="Q320" t="inlineStr"/>
       <c r="R320" t="inlineStr"/>
       <c r="S320" t="inlineStr"/>
       <c r="T320" t="inlineStr"/>
       <c r="U320" t="inlineStr"/>
       <c r="Z320" t="n">
         <v>0</v>
       </c>
       <c r="AA320" t="n">
         <v>0</v>
       </c>
       <c r="AD320" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF320" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>32_2022</t>
+          <t>39_2022</t>
         </is>
       </c>
       <c r="B321" t="inlineStr"/>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 2 incarichi di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferenti alla U.O.C. CHIRURGIA VASCOLARE del Presidio Ospedaliero Bassano - Bando n. 32/2022</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) afferente alla U.O.C. NEUROLOGIA del Presidio Ospedaliero Bassano - Bando n.  39/2022</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E321" t="inlineStr"/>
       <c r="H321" t="inlineStr">
         <is>
           <t>20/06/2022 00:00</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
           <t>20/06/2028 00:00</t>
         </is>
       </c>
       <c r="J321" t="inlineStr">
         <is>
           <t>11/07/2022 23:59</t>
         </is>
       </c>
       <c r="L321" t="inlineStr">
         <is>
@@ -24225,57 +24167,57 @@
       <c r="Q321" t="inlineStr"/>
       <c r="R321" t="inlineStr"/>
       <c r="S321" t="inlineStr"/>
       <c r="T321" t="inlineStr"/>
       <c r="U321" t="inlineStr"/>
       <c r="Z321" t="n">
         <v>0</v>
       </c>
       <c r="AA321" t="n">
         <v>0</v>
       </c>
       <c r="AD321" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF321" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>33_2022</t>
+          <t>36_2022</t>
         </is>
       </c>
       <c r="B322" t="inlineStr"/>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. PNEUMOLOGIA del Presidio Ospedaliero Bassano - Bando n. 33/2022</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. ANATOMIA E ISTOLOGIA PATOLOGICA del Presidio Ospedaliero Santorso - Bando n. 36/2022</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E322" t="inlineStr"/>
       <c r="H322" t="inlineStr">
         <is>
           <t>20/06/2022 00:00</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
           <t>20/06/2028 00:00</t>
         </is>
       </c>
       <c r="J322" t="inlineStr">
         <is>
           <t>11/07/2022 23:59</t>
         </is>
       </c>
       <c r="L322" t="inlineStr">
         <is>
@@ -24290,623 +24232,623 @@
       <c r="Q322" t="inlineStr"/>
       <c r="R322" t="inlineStr"/>
       <c r="S322" t="inlineStr"/>
       <c r="T322" t="inlineStr"/>
       <c r="U322" t="inlineStr"/>
       <c r="Z322" t="n">
         <v>0</v>
       </c>
       <c r="AA322" t="n">
         <v>0</v>
       </c>
       <c r="AD322" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF322" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>34_2022</t>
+          <t>19_2022</t>
         </is>
       </c>
       <c r="B323" t="inlineStr"/>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato "Cardio Radiologia e Diagnostica Invasiva" (codice C1) afferente alla U.O.C. RADIOLOGIA  del Presidio Ospedaliero Santorso - Bando n. 34/2022</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in Medicina e Chirurgia specializzati in Ortopedia e Traumatologia idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 19/2022</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E323" t="inlineStr"/>
       <c r="H323" t="inlineStr">
         <is>
-          <t>20/06/2022 00:00</t>
+          <t>19/04/2022 00:00</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>20/06/2028 00:00</t>
+          <t>19/04/2028 00:00</t>
         </is>
       </c>
       <c r="J323" t="inlineStr">
         <is>
-          <t>11/07/2022 23:59</t>
+          <t>31/12/2022 23:59</t>
         </is>
       </c>
       <c r="L323" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O323" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q323" t="inlineStr"/>
       <c r="R323" t="inlineStr"/>
       <c r="S323" t="inlineStr"/>
       <c r="T323" t="inlineStr"/>
       <c r="U323" t="inlineStr"/>
       <c r="Z323" t="n">
         <v>0</v>
       </c>
       <c r="AA323" t="n">
         <v>0</v>
       </c>
       <c r="AD323" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF323" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>37_2022</t>
+          <t>10_2022</t>
         </is>
       </c>
       <c r="B324" t="inlineStr"/>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1)  "Emergenze Respiratorie in SUEM-PS" afferente alla U.O.C. ACCETTAZIONE E PRONTO SOCCORSO del Presidio Ospedaliero Bassano - Bando n. 37/2022</t>
+          <t>AVVISO  PER LA PRESENTAZIONE DELLA DOMANDA DI TRASFORMAZIONE DEL RAPPORTO DI LAVORO DA TEMPO PIENO A TEMPO PARZIALE  riservato al personale dipendente a tempo indeterminato in servizio da almeno un anno presso questa azienda U.L.S.S. - Bando n. 10/2022</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E324" t="inlineStr"/>
       <c r="H324" t="inlineStr">
         <is>
-          <t>20/06/2022 00:00</t>
+          <t>03/03/2022 00:00</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>20/06/2028 00:00</t>
+          <t>03/03/2028 00:00</t>
         </is>
       </c>
       <c r="J324" t="inlineStr">
         <is>
-          <t>11/07/2022 23:59</t>
+          <t>04/04/2022 23:59</t>
         </is>
       </c>
       <c r="L324" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O324" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q324" t="inlineStr"/>
       <c r="R324" t="inlineStr"/>
       <c r="S324" t="inlineStr"/>
       <c r="T324" t="inlineStr"/>
       <c r="U324" t="inlineStr"/>
       <c r="Z324" t="n">
         <v>0</v>
       </c>
       <c r="AA324" t="n">
         <v>0</v>
       </c>
       <c r="AD324" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF324" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>19_2022</t>
+          <t>AZERO_2021_082_CON</t>
         </is>
       </c>
       <c r="B325" t="inlineStr"/>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in Medicina e Chirurgia specializzati in Ortopedia e Traumatologia idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 19/2022</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 110 posti di Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico ctg. D_Bando n. AZERO_2021_082_CON</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E325" t="inlineStr"/>
       <c r="H325" t="inlineStr">
         <is>
-          <t>19/04/2022 00:00</t>
+          <t>23/02/2022 00:00</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>19/04/2028 00:00</t>
+          <t>23/02/2028 00:00</t>
         </is>
       </c>
       <c r="J325" t="inlineStr">
         <is>
-          <t>31/12/2022 23:59</t>
+          <t>21/03/2022 23:59</t>
         </is>
       </c>
       <c r="L325" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O325" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q325" t="inlineStr"/>
       <c r="R325" t="inlineStr"/>
       <c r="S325" t="inlineStr"/>
       <c r="T325" t="inlineStr"/>
       <c r="U325" t="inlineStr"/>
+      <c r="V325" t="inlineStr">
+        <is>
+          <t>21/06/2022 00:00</t>
+        </is>
+      </c>
+      <c r="W325" t="inlineStr">
+        <is>
+          <t>09/06/2024 00:00</t>
+        </is>
+      </c>
       <c r="Z325" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AA325" t="n">
         <v>0</v>
       </c>
+      <c r="AC325" t="inlineStr">
+        <is>
+          <t>21/09/2022 00:00</t>
+        </is>
+      </c>
       <c r="AD325" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF325" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>10_2022</t>
+          <t>7_2022</t>
         </is>
       </c>
       <c r="B326" t="inlineStr"/>
       <c r="C326" t="inlineStr">
         <is>
-          <t>AVVISO  PER LA PRESENTAZIONE DELLA DOMANDA DI TRASFORMAZIONE DEL RAPPORTO DI LAVORO DA TEMPO PIENO A TEMPO PARZIALE  riservato al personale dipendente a tempo indeterminato in servizio da almeno un anno presso questa azienda U.L.S.S. - Bando n. 10/2022</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro - categoria "D" - Bando n. 7/2022</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E326" t="inlineStr"/>
+      <c r="F326" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G326" t="inlineStr">
+        <is>
+          <t>TECNICO DELLA PREVENZIONE NELL'AMBIENTE E NEI LUOGHI DI LAVORO</t>
+        </is>
+      </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>03/03/2022 00:00</t>
+          <t>08/02/2022 00:00</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>03/03/2028 00:00</t>
+          <t>08/02/2028 00:00</t>
         </is>
       </c>
       <c r="J326" t="inlineStr">
         <is>
-          <t>04/04/2022 23:59</t>
+          <t>10/03/2022 23:59</t>
         </is>
       </c>
       <c r="L326" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O326" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q326" t="inlineStr"/>
       <c r="R326" t="inlineStr"/>
       <c r="S326" t="inlineStr"/>
       <c r="T326" t="inlineStr"/>
       <c r="U326" t="inlineStr"/>
       <c r="Z326" t="n">
         <v>0</v>
       </c>
       <c r="AA326" t="n">
         <v>0</v>
       </c>
       <c r="AD326" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF326" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>AZERO_2021_082_CON</t>
+          <t>6_2022</t>
         </is>
       </c>
       <c r="B327" t="inlineStr"/>
       <c r="C327" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 110 posti di Collaboratore Professionale Sanitario - Tecnico Sanitario di Laboratorio Biomedico ctg. D_Bando n. AZERO_2021_082_CON</t>
+          <t>Avviso di procedura selettiva per il conferimento di incarichi libero professionali a medici chirurghi specialisti ovvero in subordine a medici chirurghi non specialisti in possesso di idoneità  professionale da assegnare alle Strutture di Accettazione e Pronto Soccorso dei Presidi Ospedalieri dell'Azienda ULSS 7 Pedemontana - Bando n. 6/2022</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E327" t="inlineStr"/>
       <c r="H327" t="inlineStr">
         <is>
-          <t>23/02/2022 00:00</t>
+          <t>01/02/2022 00:00</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>23/02/2028 00:00</t>
+          <t>01/02/2028 00:00</t>
         </is>
       </c>
       <c r="J327" t="inlineStr">
         <is>
-          <t>21/03/2022 23:59</t>
+          <t>31/12/2022 23:59</t>
         </is>
       </c>
       <c r="L327" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O327" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q327" t="inlineStr"/>
       <c r="R327" t="inlineStr"/>
       <c r="S327" t="inlineStr"/>
       <c r="T327" t="inlineStr"/>
       <c r="U327" t="inlineStr"/>
-      <c r="V327" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Z327" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="AA327" t="n">
         <v>0</v>
       </c>
-      <c r="AC327" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD327" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF327" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>7_2022</t>
+          <t>5_2022</t>
         </is>
       </c>
       <c r="B328" t="inlineStr"/>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo pieno e a tempo indeterminato di Collaboratore Professionale Sanitario - Tecnico della Prevenzione nell'ambiente e nei luoghi di lavoro - categoria "D" - Bando n. 7/2022</t>
+          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 5/2022</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E328" t="inlineStr"/>
-      <c r="F328" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>08/02/2022 00:00</t>
+          <t>01/02/2022 00:00</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>08/02/2028 00:00</t>
+          <t>01/02/2028 00:00</t>
         </is>
       </c>
       <c r="J328" t="inlineStr">
         <is>
-          <t>10/03/2022 23:59</t>
+          <t>31/12/2022 23:59</t>
         </is>
       </c>
       <c r="L328" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O328" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q328" t="inlineStr"/>
       <c r="R328" t="inlineStr"/>
       <c r="S328" t="inlineStr"/>
       <c r="T328" t="inlineStr"/>
       <c r="U328" t="inlineStr"/>
       <c r="Z328" t="n">
         <v>0</v>
       </c>
       <c r="AA328" t="n">
         <v>0</v>
       </c>
       <c r="AD328" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF328" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Incarichi di lavoro autonomo</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>6_2022</t>
+          <t>135_2021</t>
         </is>
       </c>
       <c r="B329" t="inlineStr"/>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per il conferimento di incarichi libero professionali a medici chirurghi specialisti ovvero in subordine a medici chirurghi non specialisti in possesso di idoneità  professionale da assegnare alle Strutture di Accettazione e Pronto Soccorso dei Presidi Ospedalieri dell'Azienda ULSS 7 Pedemontana - Bando n. 6/2022</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale,  di Responsabile della Unità  Operativa Semplice (Codice B2) "OSSERVAZIONE BREVE INTENSIVA" afferente strutturalmente alla U.O.C. Accettazione e Pronto Soccorso del Presidio Ospedaliero Santorso - Bando n.  135/2021</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E329" t="inlineStr"/>
       <c r="H329" t="inlineStr">
         <is>
-          <t>01/02/2022 00:00</t>
+          <t>30/12/2021 00:00</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>01/02/2028 00:00</t>
+          <t>30/12/2027 00:00</t>
         </is>
       </c>
       <c r="J329" t="inlineStr">
         <is>
-          <t>31/12/2022 23:59</t>
+          <t>19/01/2022 23:59</t>
         </is>
       </c>
       <c r="L329" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O329" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q329" t="inlineStr"/>
       <c r="R329" t="inlineStr"/>
       <c r="S329" t="inlineStr"/>
       <c r="T329" t="inlineStr"/>
       <c r="U329" t="inlineStr"/>
       <c r="Z329" t="n">
         <v>0</v>
       </c>
       <c r="AA329" t="n">
         <v>0</v>
       </c>
       <c r="AD329" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF329" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>5_2022</t>
+          <t>128_2021</t>
         </is>
       </c>
       <c r="B330" t="inlineStr"/>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Avviso di procedura selettiva per la formazione di un elenco di laureati in Medicina e Chirurgia specializzati in Anestesia e Rianimazione idonei al conferimento di incarichi di collaborazione di natura libero professionale. Bando n. 5/2022</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) afferente alla U.O.C. PEDIATRIA del Presidio Ospedaliero Bassano - Bando n. 128/2021</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E330" t="inlineStr"/>
       <c r="H330" t="inlineStr">
         <is>
-          <t>01/02/2022 00:00</t>
+          <t>13/12/2021 00:00</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>01/02/2028 00:00</t>
+          <t>13/12/2027 00:00</t>
         </is>
       </c>
       <c r="J330" t="inlineStr">
         <is>
-          <t>31/12/2022 23:59</t>
+          <t>03/01/2022 23:59</t>
         </is>
       </c>
       <c r="L330" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O330" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q330" t="inlineStr"/>
       <c r="R330" t="inlineStr"/>
       <c r="S330" t="inlineStr"/>
       <c r="T330" t="inlineStr"/>
       <c r="U330" t="inlineStr"/>
       <c r="Z330" t="n">
         <v>0</v>
       </c>
       <c r="AA330" t="n">
         <v>0</v>
       </c>
       <c r="AD330" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF330" t="inlineStr">
         <is>
-          <t>Incarichi di lavoro autonomo</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>135_2021</t>
+          <t>125_2021</t>
         </is>
       </c>
       <c r="B331" t="inlineStr"/>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale,  di Responsabile della Unità  Operativa Semplice (Codice B2) "OSSERVAZIONE BREVE INTENSIVA" afferente strutturalmente alla U.O.C. Accettazione e Pronto Soccorso del Presidio Ospedaliero Santorso - Bando n.  135/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato "Patologia Glaucomatosa" (codice C1) afferente alla U.O.C. OCULISTICA del Presidio Ospedaliero Bassano - Bando n. 125/2021</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E331" t="inlineStr"/>
       <c r="H331" t="inlineStr">
         <is>
-          <t>30/12/2021 00:00</t>
+          <t>13/12/2021 00:00</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>30/12/2027 00:00</t>
+          <t>13/12/2027 00:00</t>
         </is>
       </c>
       <c r="J331" t="inlineStr">
         <is>
-          <t>19/01/2022 23:59</t>
+          <t>03/01/2022 23:59</t>
         </is>
       </c>
       <c r="L331" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O331" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q331" t="inlineStr"/>
       <c r="R331" t="inlineStr"/>
       <c r="S331" t="inlineStr"/>
       <c r="T331" t="inlineStr"/>
       <c r="U331" t="inlineStr"/>
       <c r="Z331" t="n">
         <v>0</v>
       </c>
       <c r="AA331" t="n">
         <v>0</v>
       </c>
       <c r="AD331" t="inlineStr">
         <is>
@@ -24965,57 +24907,57 @@
       <c r="Q332" t="inlineStr"/>
       <c r="R332" t="inlineStr"/>
       <c r="S332" t="inlineStr"/>
       <c r="T332" t="inlineStr"/>
       <c r="U332" t="inlineStr"/>
       <c r="Z332" t="n">
         <v>0</v>
       </c>
       <c r="AA332" t="n">
         <v>0</v>
       </c>
       <c r="AD332" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF332" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>127_2021</t>
+          <t>133_2021</t>
         </is>
       </c>
       <c r="B333" t="inlineStr"/>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) afferente alla U.O.C. PEDIATRIA del Presidio Ospedaliero Bassano - Bando n. 127/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) afferente alla U.O.S. NEFROLOGIA/DIALISI del Presidio Ospedaliero Santorso - Bando n. 133/2021</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E333" t="inlineStr"/>
       <c r="H333" t="inlineStr">
         <is>
           <t>13/12/2021 00:00</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
           <t>13/12/2027 00:00</t>
         </is>
       </c>
       <c r="J333" t="inlineStr">
         <is>
           <t>03/01/2022 23:59</t>
         </is>
       </c>
       <c r="L333" t="inlineStr">
         <is>
@@ -25030,57 +24972,57 @@
       <c r="Q333" t="inlineStr"/>
       <c r="R333" t="inlineStr"/>
       <c r="S333" t="inlineStr"/>
       <c r="T333" t="inlineStr"/>
       <c r="U333" t="inlineStr"/>
       <c r="Z333" t="n">
         <v>0</v>
       </c>
       <c r="AA333" t="n">
         <v>0</v>
       </c>
       <c r="AD333" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF333" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>128_2021</t>
+          <t>127_2021</t>
         </is>
       </c>
       <c r="B334" t="inlineStr"/>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) afferente alla U.O.C. PEDIATRIA del Presidio Ospedaliero Bassano - Bando n. 128/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) afferente alla U.O.C. PEDIATRIA del Presidio Ospedaliero Bassano - Bando n. 127/2021</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E334" t="inlineStr"/>
       <c r="H334" t="inlineStr">
         <is>
           <t>13/12/2021 00:00</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
           <t>13/12/2027 00:00</t>
         </is>
       </c>
       <c r="J334" t="inlineStr">
         <is>
           <t>03/01/2022 23:59</t>
         </is>
       </c>
       <c r="L334" t="inlineStr">
         <is>
@@ -25095,57 +25037,57 @@
       <c r="Q334" t="inlineStr"/>
       <c r="R334" t="inlineStr"/>
       <c r="S334" t="inlineStr"/>
       <c r="T334" t="inlineStr"/>
       <c r="U334" t="inlineStr"/>
       <c r="Z334" t="n">
         <v>0</v>
       </c>
       <c r="AA334" t="n">
         <v>0</v>
       </c>
       <c r="AD334" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF334" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>125_2021</t>
+          <t>132_2021</t>
         </is>
       </c>
       <c r="B335" t="inlineStr"/>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato "Patologia Glaucomatosa" (codice C1) afferente alla U.O.C. OCULISTICA del Presidio Ospedaliero Bassano - Bando n. 125/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) afferente alla U.O.C. NEUROLOGIA del Presidio Ospedaliero Santorso - Bando n. 132/2021</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E335" t="inlineStr"/>
       <c r="H335" t="inlineStr">
         <is>
           <t>13/12/2021 00:00</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
           <t>13/12/2027 00:00</t>
         </is>
       </c>
       <c r="J335" t="inlineStr">
         <is>
           <t>03/01/2022 23:59</t>
         </is>
       </c>
       <c r="L335" t="inlineStr">
         <is>
@@ -25160,57 +25102,57 @@
       <c r="Q335" t="inlineStr"/>
       <c r="R335" t="inlineStr"/>
       <c r="S335" t="inlineStr"/>
       <c r="T335" t="inlineStr"/>
       <c r="U335" t="inlineStr"/>
       <c r="Z335" t="n">
         <v>0</v>
       </c>
       <c r="AA335" t="n">
         <v>0</v>
       </c>
       <c r="AD335" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF335" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>132_2021</t>
+          <t>129_2021</t>
         </is>
       </c>
       <c r="B336" t="inlineStr"/>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) afferente alla U.O.C. NEUROLOGIA del Presidio Ospedaliero Santorso - Bando n. 132/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) - Sede di Asiago - afferente alla U.O.C. PEDIATRIA del Presidio Ospedaliero Bassano - Bando n. 129/2021</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E336" t="inlineStr"/>
       <c r="H336" t="inlineStr">
         <is>
           <t>13/12/2021 00:00</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
           <t>13/12/2027 00:00</t>
         </is>
       </c>
       <c r="J336" t="inlineStr">
         <is>
           <t>03/01/2022 23:59</t>
         </is>
       </c>
       <c r="L336" t="inlineStr">
         <is>
@@ -25225,57 +25167,57 @@
       <c r="Q336" t="inlineStr"/>
       <c r="R336" t="inlineStr"/>
       <c r="S336" t="inlineStr"/>
       <c r="T336" t="inlineStr"/>
       <c r="U336" t="inlineStr"/>
       <c r="Z336" t="n">
         <v>0</v>
       </c>
       <c r="AA336" t="n">
         <v>0</v>
       </c>
       <c r="AD336" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF336" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>129_2021</t>
+          <t>130_2021</t>
         </is>
       </c>
       <c r="B337" t="inlineStr"/>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) - Sede di Asiago - afferente alla U.O.C. PEDIATRIA del Presidio Ospedaliero Bassano - Bando n. 129/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione "Patologia Corneale" (codice C2) afferente alla U.O.C. OCULISTICA del Presidio Ospedaliero Bassano - Bando n. 130/2021</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E337" t="inlineStr"/>
       <c r="H337" t="inlineStr">
         <is>
           <t>13/12/2021 00:00</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
           <t>13/12/2027 00:00</t>
         </is>
       </c>
       <c r="J337" t="inlineStr">
         <is>
           <t>03/01/2022 23:59</t>
         </is>
       </c>
       <c r="L337" t="inlineStr">
         <is>
@@ -25290,57 +25232,57 @@
       <c r="Q337" t="inlineStr"/>
       <c r="R337" t="inlineStr"/>
       <c r="S337" t="inlineStr"/>
       <c r="T337" t="inlineStr"/>
       <c r="U337" t="inlineStr"/>
       <c r="Z337" t="n">
         <v>0</v>
       </c>
       <c r="AA337" t="n">
         <v>0</v>
       </c>
       <c r="AD337" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF337" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>130_2021</t>
+          <t>131_2021</t>
         </is>
       </c>
       <c r="B338" t="inlineStr"/>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione "Patologia Corneale" (codice C2) afferente alla U.O.C. OCULISTICA del Presidio Ospedaliero Bassano - Bando n. 130/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) afferente alla U.O.C. LABORATORIO ANALISI del Presidio Ospedaliero Santorso - Bando n. 131/2021</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E338" t="inlineStr"/>
       <c r="H338" t="inlineStr">
         <is>
           <t>13/12/2021 00:00</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
           <t>13/12/2027 00:00</t>
         </is>
       </c>
       <c r="J338" t="inlineStr">
         <is>
           <t>03/01/2022 23:59</t>
         </is>
       </c>
       <c r="L338" t="inlineStr">
         <is>
@@ -25355,187 +25297,187 @@
       <c r="Q338" t="inlineStr"/>
       <c r="R338" t="inlineStr"/>
       <c r="S338" t="inlineStr"/>
       <c r="T338" t="inlineStr"/>
       <c r="U338" t="inlineStr"/>
       <c r="Z338" t="n">
         <v>0</v>
       </c>
       <c r="AA338" t="n">
         <v>0</v>
       </c>
       <c r="AD338" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF338" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>131_2021</t>
+          <t>122_2021</t>
         </is>
       </c>
       <c r="B339" t="inlineStr"/>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) afferente alla U.O.C. LABORATORIO ANALISI del Presidio Ospedaliero Santorso - Bando n. 131/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. SERVIZIO IGIENE E SANITA' PUBBLICA del Dipartimento di Prevenzione  - Bando n. 122/2021</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E339" t="inlineStr"/>
       <c r="H339" t="inlineStr">
         <is>
-          <t>13/12/2021 00:00</t>
+          <t>07/12/2021 00:00</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>13/12/2027 00:00</t>
+          <t>07/12/2027 00:00</t>
         </is>
       </c>
       <c r="J339" t="inlineStr">
         <is>
-          <t>03/01/2022 23:59</t>
+          <t>27/12/2021 23:59</t>
         </is>
       </c>
       <c r="L339" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O339" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q339" t="inlineStr"/>
       <c r="R339" t="inlineStr"/>
       <c r="S339" t="inlineStr"/>
       <c r="T339" t="inlineStr"/>
       <c r="U339" t="inlineStr"/>
       <c r="Z339" t="n">
         <v>0</v>
       </c>
       <c r="AA339" t="n">
         <v>0</v>
       </c>
       <c r="AD339" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF339" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>133_2021</t>
+          <t>116_2021</t>
         </is>
       </c>
       <c r="B340" t="inlineStr"/>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione (codice C2) afferente alla U.O.S. NEFROLOGIA/DIALISI del Presidio Ospedaliero Santorso - Bando n. 133/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. DIREZIONE MEDICA del Presidio Ospedaliero Santorso - Bando n. 116/2021</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E340" t="inlineStr"/>
       <c r="H340" t="inlineStr">
         <is>
-          <t>13/12/2021 00:00</t>
+          <t>07/12/2021 00:00</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>13/12/2027 00:00</t>
+          <t>07/12/2027 00:00</t>
         </is>
       </c>
       <c r="J340" t="inlineStr">
         <is>
-          <t>03/01/2022 23:59</t>
+          <t>27/12/2021 23:59</t>
         </is>
       </c>
       <c r="L340" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O340" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q340" t="inlineStr"/>
       <c r="R340" t="inlineStr"/>
       <c r="S340" t="inlineStr"/>
       <c r="T340" t="inlineStr"/>
       <c r="U340" t="inlineStr"/>
       <c r="Z340" t="n">
         <v>0</v>
       </c>
       <c r="AA340" t="n">
         <v>0</v>
       </c>
       <c r="AD340" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF340" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>120_2021</t>
+          <t>123_2021</t>
         </is>
       </c>
       <c r="B341" t="inlineStr"/>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. MEDICINA GENERALE ASIAGO dell'Ospedale nodo di rete Asiago - Bando n. 120/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. SERD 1 BASSANO Dipartimento delle Dipendenze  - Bando n. 123/2021</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E341" t="inlineStr"/>
       <c r="H341" t="inlineStr">
         <is>
           <t>07/12/2021 00:00</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
           <t>07/12/2027 00:00</t>
         </is>
       </c>
       <c r="J341" t="inlineStr">
         <is>
           <t>27/12/2021 23:59</t>
         </is>
       </c>
       <c r="L341" t="inlineStr">
         <is>
@@ -25745,57 +25687,57 @@
       <c r="Q344" t="inlineStr"/>
       <c r="R344" t="inlineStr"/>
       <c r="S344" t="inlineStr"/>
       <c r="T344" t="inlineStr"/>
       <c r="U344" t="inlineStr"/>
       <c r="Z344" t="n">
         <v>0</v>
       </c>
       <c r="AA344" t="n">
         <v>0</v>
       </c>
       <c r="AD344" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF344" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>115_2021</t>
+          <t>121_2021</t>
         </is>
       </c>
       <c r="B345" t="inlineStr"/>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di nr. 2 incarichi di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferenti alla U.O.C. ANESTESIA E RIANIMAZIONE del Presidio Ospedaliero Santorso - Bando n. 115/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.S.D. ANESTESIA E RIANIMAZIONE ASIAGO del Presidio Ospedaliero nodo di rete Asiago - Bando n. 121/2021</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E345" t="inlineStr"/>
       <c r="H345" t="inlineStr">
         <is>
           <t>07/12/2021 00:00</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
           <t>07/12/2027 00:00</t>
         </is>
       </c>
       <c r="J345" t="inlineStr">
         <is>
           <t>27/12/2021 23:59</t>
         </is>
       </c>
       <c r="L345" t="inlineStr">
         <is>
@@ -25810,57 +25752,57 @@
       <c r="Q345" t="inlineStr"/>
       <c r="R345" t="inlineStr"/>
       <c r="S345" t="inlineStr"/>
       <c r="T345" t="inlineStr"/>
       <c r="U345" t="inlineStr"/>
       <c r="Z345" t="n">
         <v>0</v>
       </c>
       <c r="AA345" t="n">
         <v>0</v>
       </c>
       <c r="AD345" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF345" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>118_2021</t>
+          <t>115_2021</t>
         </is>
       </c>
       <c r="B346" t="inlineStr"/>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato "Emergenze Traumatologiche e Chirurgiche in SUEM-PS" (codice C1) afferente alla U.O.C. ACCETTAZIONE E PRONTO SOCCORSO del Presidio Ospedaliero Santorso - Bando n. 118/2021</t>
+          <t>Avviso interno per il conferimento di nr. 2 incarichi di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferenti alla U.O.C. ANESTESIA E RIANIMAZIONE del Presidio Ospedaliero Santorso - Bando n. 115/2021</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E346" t="inlineStr"/>
       <c r="H346" t="inlineStr">
         <is>
           <t>07/12/2021 00:00</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
           <t>07/12/2027 00:00</t>
         </is>
       </c>
       <c r="J346" t="inlineStr">
         <is>
           <t>27/12/2021 23:59</t>
         </is>
       </c>
       <c r="L346" t="inlineStr">
         <is>
@@ -25875,57 +25817,57 @@
       <c r="Q346" t="inlineStr"/>
       <c r="R346" t="inlineStr"/>
       <c r="S346" t="inlineStr"/>
       <c r="T346" t="inlineStr"/>
       <c r="U346" t="inlineStr"/>
       <c r="Z346" t="n">
         <v>0</v>
       </c>
       <c r="AA346" t="n">
         <v>0</v>
       </c>
       <c r="AD346" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF346" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>122_2021</t>
+          <t>120_2021</t>
         </is>
       </c>
       <c r="B347" t="inlineStr"/>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. SERVIZIO IGIENE E SANITA' PUBBLICA del Dipartimento di Prevenzione  - Bando n. 122/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. MEDICINA GENERALE ASIAGO dell'Ospedale nodo di rete Asiago - Bando n. 120/2021</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E347" t="inlineStr"/>
       <c r="H347" t="inlineStr">
         <is>
           <t>07/12/2021 00:00</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
           <t>07/12/2027 00:00</t>
         </is>
       </c>
       <c r="J347" t="inlineStr">
         <is>
           <t>27/12/2021 23:59</t>
         </is>
       </c>
       <c r="L347" t="inlineStr">
         <is>
@@ -25940,57 +25882,57 @@
       <c r="Q347" t="inlineStr"/>
       <c r="R347" t="inlineStr"/>
       <c r="S347" t="inlineStr"/>
       <c r="T347" t="inlineStr"/>
       <c r="U347" t="inlineStr"/>
       <c r="Z347" t="n">
         <v>0</v>
       </c>
       <c r="AA347" t="n">
         <v>0</v>
       </c>
       <c r="AD347" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF347" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>123_2021</t>
+          <t>118_2021</t>
         </is>
       </c>
       <c r="B348" t="inlineStr"/>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. SERD 1 BASSANO Dipartimento delle Dipendenze  - Bando n. 123/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato "Emergenze Traumatologiche e Chirurgiche in SUEM-PS" (codice C1) afferente alla U.O.C. ACCETTAZIONE E PRONTO SOCCORSO del Presidio Ospedaliero Santorso - Bando n. 118/2021</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E348" t="inlineStr"/>
       <c r="H348" t="inlineStr">
         <is>
           <t>07/12/2021 00:00</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
           <t>07/12/2027 00:00</t>
         </is>
       </c>
       <c r="J348" t="inlineStr">
         <is>
           <t>27/12/2021 23:59</t>
         </is>
       </c>
       <c r="L348" t="inlineStr">
         <is>
@@ -26005,1272 +25947,1272 @@
       <c r="Q348" t="inlineStr"/>
       <c r="R348" t="inlineStr"/>
       <c r="S348" t="inlineStr"/>
       <c r="T348" t="inlineStr"/>
       <c r="U348" t="inlineStr"/>
       <c r="Z348" t="n">
         <v>0</v>
       </c>
       <c r="AA348" t="n">
         <v>0</v>
       </c>
       <c r="AD348" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF348" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>121_2021</t>
+          <t>AZERO_2021_045_CON</t>
         </is>
       </c>
       <c r="B349" t="inlineStr"/>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.S.D. ANESTESIA E RIANIMAZIONE ASIAGO del Presidio Ospedaliero nodo di rete Asiago - Bando n. 121/2021</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 2 posti di Dirigente Medico - disciplina: Oncologia_Bando n. AZERO_2021_045_CON</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E349" t="inlineStr"/>
+      <c r="F349" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Area dei Professionisti della Salute e dei Funzionari </t>
+        </is>
+      </c>
+      <c r="G349" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> INFERMIERI </t>
+        </is>
+      </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>07/12/2021 00:00</t>
+          <t>15/11/2021 00:00</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>07/12/2027 00:00</t>
+          <t>15/11/2027 00:00</t>
         </is>
       </c>
       <c r="J349" t="inlineStr">
         <is>
-          <t>27/12/2021 23:59</t>
+          <t>12/12/2021 23:59</t>
         </is>
       </c>
       <c r="L349" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O349" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q349" t="inlineStr"/>
       <c r="R349" t="inlineStr"/>
       <c r="S349" t="inlineStr"/>
       <c r="T349" t="inlineStr"/>
       <c r="U349" t="inlineStr"/>
+      <c r="V349" t="inlineStr">
+        <is>
+          <t>26/01/2022 00:00</t>
+        </is>
+      </c>
+      <c r="W349" t="inlineStr">
+        <is>
+          <t>17/01/2024 00:00</t>
+        </is>
+      </c>
       <c r="Z349" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA349" t="n">
         <v>0</v>
       </c>
+      <c r="AC349" t="inlineStr">
+        <is>
+          <t>14/03/2022 00:00</t>
+        </is>
+      </c>
       <c r="AD349" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF349" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>116_2021</t>
+          <t>109_2021</t>
         </is>
       </c>
       <c r="B350" t="inlineStr"/>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) afferente alla U.O.C. DIREZIONE MEDICA del Presidio Ospedaliero Santorso - Bando n. 116/2021</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale,  di Responsabile della Unità  Operativa Semplice (Codice B2) "NEFROLOGIA/DIALISI" del Presidio Ospedaliero Santorso - Bando n.  109/2021</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E350" t="inlineStr"/>
       <c r="H350" t="inlineStr">
         <is>
-          <t>07/12/2021 00:00</t>
+          <t>08/11/2021 00:00</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>07/12/2027 00:00</t>
+          <t>08/11/2027 00:00</t>
         </is>
       </c>
       <c r="J350" t="inlineStr">
         <is>
-          <t>27/12/2021 23:59</t>
+          <t>29/11/2021 23:59</t>
         </is>
       </c>
       <c r="L350" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O350" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q350" t="inlineStr"/>
       <c r="R350" t="inlineStr"/>
       <c r="S350" t="inlineStr"/>
       <c r="T350" t="inlineStr"/>
       <c r="U350" t="inlineStr"/>
       <c r="Z350" t="n">
         <v>0</v>
       </c>
       <c r="AA350" t="n">
         <v>0</v>
       </c>
       <c r="AD350" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF350" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>AZERO_2021_045_CON</t>
+          <t>108_2021</t>
         </is>
       </c>
       <c r="B351" t="inlineStr"/>
       <c r="C351" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 2 posti di Dirigente Medico - disciplina: Oncologia_Bando n. AZERO_2021_045_CON</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) all'interno della U.O.C. NEFROLOGIA del Presidio Ospedaliero Bassano - Bando n. 108/2021</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E351" t="inlineStr"/>
-      <c r="F351" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>15/11/2021 00:00</t>
+          <t>08/11/2021 00:00</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>15/11/2027 00:00</t>
+          <t>08/11/2027 00:00</t>
         </is>
       </c>
       <c r="J351" t="inlineStr">
         <is>
-          <t>12/12/2021 23:59</t>
+          <t>29/11/2021 23:59</t>
         </is>
       </c>
       <c r="L351" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O351" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q351" t="inlineStr"/>
       <c r="R351" t="inlineStr"/>
       <c r="S351" t="inlineStr"/>
       <c r="T351" t="inlineStr"/>
       <c r="U351" t="inlineStr"/>
-      <c r="V351" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Z351" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA351" t="n">
         <v>0</v>
       </c>
-      <c r="AC351" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD351" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF351" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>109_2021</t>
+          <t>88_2021</t>
         </is>
       </c>
       <c r="B352" t="inlineStr"/>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale,  di Responsabile della Unità  Operativa Semplice (Codice B2) "NEFROLOGIA/DIALISI" del Presidio Ospedaliero Santorso - Bando n.  109/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) all'interno della U.O.C. Neurologia del Presidio Ospedaliero Bassano - Bando n. 88/2021</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E352" t="inlineStr"/>
       <c r="H352" t="inlineStr">
         <is>
-          <t>08/11/2021 00:00</t>
+          <t>28/09/2021 00:00</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>08/11/2027 00:00</t>
+          <t>28/09/2027 00:00</t>
         </is>
       </c>
       <c r="J352" t="inlineStr">
         <is>
-          <t>29/11/2021 23:59</t>
+          <t>18/10/2021 23:59</t>
         </is>
       </c>
       <c r="L352" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O352" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q352" t="inlineStr"/>
       <c r="R352" t="inlineStr"/>
       <c r="S352" t="inlineStr"/>
       <c r="T352" t="inlineStr"/>
       <c r="U352" t="inlineStr"/>
       <c r="Z352" t="n">
         <v>0</v>
       </c>
       <c r="AA352" t="n">
         <v>0</v>
       </c>
       <c r="AD352" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF352" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>108_2021</t>
+          <t>84_2021</t>
         </is>
       </c>
       <c r="B353" t="inlineStr"/>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) all'interno della U.O.C. NEFROLOGIA del Presidio Ospedaliero Bassano - Bando n. 108/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  (codice CC) all'interno della U.O.C. Neurologia del Presidio Ospedaliero Santorso - Bando n. 84/2021</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E353" t="inlineStr"/>
       <c r="H353" t="inlineStr">
         <is>
-          <t>08/11/2021 00:00</t>
+          <t>15/09/2021 00:00</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>08/11/2027 00:00</t>
+          <t>15/09/2027 00:00</t>
         </is>
       </c>
       <c r="J353" t="inlineStr">
         <is>
-          <t>29/11/2021 23:59</t>
+          <t>05/10/2021 23:59</t>
         </is>
       </c>
       <c r="L353" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O353" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q353" t="inlineStr"/>
       <c r="R353" t="inlineStr"/>
       <c r="S353" t="inlineStr"/>
       <c r="T353" t="inlineStr"/>
       <c r="U353" t="inlineStr"/>
       <c r="Z353" t="n">
         <v>0</v>
       </c>
       <c r="AA353" t="n">
         <v>0</v>
       </c>
       <c r="AD353" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF353" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>88_2021</t>
+          <t>79_2021</t>
         </is>
       </c>
       <c r="B354" t="inlineStr"/>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) all'interno della U.O.C. Neurologia del Presidio Ospedaliero Bassano - Bando n. 88/2021</t>
+          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di n. 1 Dirigente Sanitario, Profilo Professionale: BIOLOGI - Disciplina: PATOLOGIA CLINICA (Laboratorio di Analisi Chimico-Cliniche e Microbiologia), da assegnare alla U.O.S. Procreazione Medicalmente Assistita - Bando n. 79/2021</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E354" t="inlineStr"/>
       <c r="H354" t="inlineStr">
         <is>
-          <t>28/09/2021 00:00</t>
+          <t>10/09/2021 00:00</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>28/09/2027 00:00</t>
+          <t>10/09/2027 00:00</t>
         </is>
       </c>
       <c r="J354" t="inlineStr">
         <is>
-          <t>18/10/2021 23:59</t>
+          <t>30/09/2021 23:59</t>
         </is>
       </c>
       <c r="L354" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O354" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q354" t="inlineStr"/>
       <c r="R354" t="inlineStr"/>
       <c r="S354" t="inlineStr"/>
       <c r="T354" t="inlineStr"/>
       <c r="U354" t="inlineStr"/>
       <c r="Z354" t="n">
         <v>0</v>
       </c>
       <c r="AA354" t="n">
         <v>0</v>
       </c>
       <c r="AD354" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF354" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>84_2021</t>
+          <t>83_2021</t>
         </is>
       </c>
       <c r="B355" t="inlineStr"/>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  (codice CC) all'interno della U.O.C. Neurologia del Presidio Ospedaliero Santorso - Bando n. 84/2021</t>
+          <t>Avviso interno per l'individuazione del Dirigente del Ruolo Professionale cui affidare a tempo determinato la Direzione della U.O.C. "Servizi Tecnici e Patrimoniali" - Bando n. 83/2021</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E355" t="inlineStr"/>
       <c r="H355" t="inlineStr">
         <is>
-          <t>15/09/2021 00:00</t>
+          <t>03/09/2021 00:00</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>15/09/2027 00:00</t>
+          <t>03/09/2027 00:00</t>
         </is>
       </c>
       <c r="J355" t="inlineStr">
         <is>
-          <t>05/10/2021 23:59</t>
+          <t>13/09/2021 23:59</t>
         </is>
       </c>
       <c r="L355" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O355" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q355" t="inlineStr"/>
       <c r="R355" t="inlineStr"/>
       <c r="S355" t="inlineStr"/>
       <c r="T355" t="inlineStr"/>
       <c r="U355" t="inlineStr"/>
       <c r="Z355" t="n">
         <v>0</v>
       </c>
       <c r="AA355" t="n">
         <v>0</v>
       </c>
       <c r="AD355" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF355" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>79_2021</t>
+          <t>78_2021</t>
         </is>
       </c>
       <c r="B356" t="inlineStr"/>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Avviso Pubblico, per titoli e colloquio, per l'assunzione a tempo determinato, di n. 1 Dirigente Sanitario, Profilo Professionale: BIOLOGI - Disciplina: PATOLOGIA CLINICA (Laboratorio di Analisi Chimico-Cliniche e Microbiologia), da assegnare alla U.O.S. Procreazione Medicalmente Assistita - Bando n. 79/2021</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale,  di Responsabile della Unità  Operativa Semplice (Codice B2) "PROCREAZIONE MEDICALMENTE ASSISTITA" afferente strutturalmente all'U.O.C. "Ostetricia e Ginecologia" del Presidio Ospedaliero Santorso - Bando n.  78/2021</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E356" t="inlineStr"/>
       <c r="H356" t="inlineStr">
         <is>
-          <t>10/09/2021 00:00</t>
+          <t>02/09/2021 00:00</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>10/09/2027 00:00</t>
+          <t>02/09/2027 00:00</t>
         </is>
       </c>
       <c r="J356" t="inlineStr">
         <is>
-          <t>30/09/2021 23:59</t>
+          <t>22/09/2021 23:59</t>
         </is>
       </c>
       <c r="L356" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O356" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q356" t="inlineStr"/>
       <c r="R356" t="inlineStr"/>
       <c r="S356" t="inlineStr"/>
       <c r="T356" t="inlineStr"/>
       <c r="U356" t="inlineStr"/>
       <c r="Z356" t="n">
         <v>0</v>
       </c>
       <c r="AA356" t="n">
         <v>0</v>
       </c>
       <c r="AD356" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF356" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>83_2021</t>
+          <t>70_2021</t>
         </is>
       </c>
       <c r="B357" t="inlineStr"/>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Avviso interno per l'individuazione del Dirigente del Ruolo Professionale cui affidare a tempo determinato la Direzione della U.O.C. "Servizi Tecnici e Patrimoniali" - Bando n. 83/2021</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale,  di Responsabile dell'Unità  Operativa Semplice a Valenza Dipartimentale (Codice B1) "GESTIONE DELL'EMERGENZA URGENZA OSPEDALIERA IN AMBITO MONTANO" - Presidio Ospedaliero nodo di rete Asiago all'interno del Dipartimento Emergenza e Area Critica del Presidio Ospedaliero Bassano - Bando n.  70/2021</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E357" t="inlineStr"/>
       <c r="H357" t="inlineStr">
         <is>
-          <t>03/09/2021 00:00</t>
+          <t>29/06/2021 00:00</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>03/09/2027 00:00</t>
+          <t>29/06/2027 00:00</t>
         </is>
       </c>
       <c r="J357" t="inlineStr">
         <is>
-          <t>13/09/2021 23:59</t>
+          <t>19/07/2021 23:59</t>
         </is>
       </c>
       <c r="L357" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O357" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q357" t="inlineStr"/>
       <c r="R357" t="inlineStr"/>
       <c r="S357" t="inlineStr"/>
       <c r="T357" t="inlineStr"/>
       <c r="U357" t="inlineStr"/>
       <c r="Z357" t="n">
         <v>0</v>
       </c>
       <c r="AA357" t="n">
         <v>0</v>
       </c>
       <c r="AD357" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF357" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>78_2021</t>
+          <t>29401_2021</t>
         </is>
       </c>
       <c r="B358" t="inlineStr"/>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale,  di Responsabile della Unità  Operativa Semplice (Codice B2) "PROCREAZIONE MEDICALMENTE ASSISTITA" afferente strutturalmente all'U.O.C. "Ostetricia e Ginecologia" del Presidio Ospedaliero Santorso - Bando n.  78/2021</t>
+          <t>AZIENDA ZERO: Avviso Pubblico, per titoli e colloquio, per il conferimento di n. 10 incarichi a tempo determinato di Dirigente Medico, Disciplina: Anestesia e Rianimazione_Bando n. 29401_2021</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E358" t="inlineStr"/>
+      <c r="F358" t="inlineStr">
+        <is>
+          <t>MEDICI</t>
+        </is>
+      </c>
+      <c r="G358" t="inlineStr">
+        <is>
+          <t>Disciplina ANESTESIA E RIANIMAZIONE</t>
+        </is>
+      </c>
       <c r="H358" t="inlineStr">
         <is>
-          <t>02/09/2021 00:00</t>
+          <t>12/06/2021 00:00</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>02/09/2027 00:00</t>
+          <t>12/06/2027 00:00</t>
         </is>
       </c>
       <c r="J358" t="inlineStr">
         <is>
-          <t>22/09/2021 23:59</t>
+          <t>26/06/2021 23:59</t>
         </is>
       </c>
       <c r="L358" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O358" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q358" t="inlineStr"/>
       <c r="R358" t="inlineStr"/>
       <c r="S358" t="inlineStr"/>
       <c r="T358" t="inlineStr"/>
       <c r="U358" t="inlineStr"/>
+      <c r="V358" t="inlineStr">
+        <is>
+          <t>03/08/2021 00:00</t>
+        </is>
+      </c>
+      <c r="W358" t="inlineStr">
+        <is>
+          <t>13/07/2023 00:00</t>
+        </is>
+      </c>
       <c r="Z358" t="n">
         <v>0</v>
       </c>
       <c r="AA358" t="n">
         <v>0</v>
       </c>
       <c r="AD358" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Si</t>
         </is>
       </c>
       <c r="AF358" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Avviso pubblico</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>70_2021</t>
+          <t>Prot. n 39780</t>
         </is>
       </c>
       <c r="B359" t="inlineStr"/>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale,  di Responsabile dell'Unità  Operativa Semplice a Valenza Dipartimentale (Codice B1) "GESTIONE DELL'EMERGENZA URGENZA OSPEDALIERA IN AMBITO MONTANO" - Presidio Ospedaliero nodo di rete Asiago all'interno del Dipartimento Emergenza e Area Critica del Presidio Ospedaliero Bassano - Bando n.  70/2021</t>
+          <t>VENETO LAVORO - AVVIAMENTO A SELEZIONE NELLA PUBBLICA AMMINISTRAZIONE EX ART. 16 L. 56/87 per 5 posti di operatore tecnico - categoria b1 (Avviso pubblicato sul sito Cliclavoroveneto)</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E359" t="inlineStr"/>
       <c r="H359" t="inlineStr">
         <is>
-          <t>29/06/2021 00:00</t>
+          <t>01/06/2021 00:00</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>29/06/2027 00:00</t>
+          <t>01/06/2027 00:00</t>
         </is>
       </c>
       <c r="J359" t="inlineStr">
         <is>
-          <t>19/07/2021 23:59</t>
+          <t>11/06/2021 23:59</t>
         </is>
       </c>
       <c r="L359" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O359" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q359" t="inlineStr"/>
       <c r="R359" t="inlineStr"/>
       <c r="S359" t="inlineStr"/>
       <c r="T359" t="inlineStr"/>
       <c r="U359" t="inlineStr"/>
       <c r="Z359" t="n">
         <v>0</v>
       </c>
       <c r="AA359" t="n">
         <v>0</v>
       </c>
       <c r="AD359" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF359" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>29401_2021</t>
+          <t>Prot. n. 39780</t>
         </is>
       </c>
       <c r="B360" t="inlineStr"/>
       <c r="C360" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Avviso Pubblico, per titoli e colloquio, per il conferimento di n. 10 incarichi a tempo determinato di Dirigente Medico, Disciplina: Anestesia e Rianimazione_Bando n. 29401_2021</t>
+          <t>VENETO LAVORO - AVVIAMENTO A SELEZIONE NELLA PUBBLICA AMMINISTRAZIONE EX ART. 16 L. 56/87 per 5 posti di coadiutore amministrativo - categoria b1 (Avviso pubblicato sul sito Cliclavoroveneto)</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E360" t="inlineStr"/>
-      <c r="F360" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>12/06/2021 00:00</t>
+          <t>01/06/2021 00:00</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
-          <t>12/06/2027 00:00</t>
+          <t>01/06/2027 00:00</t>
         </is>
       </c>
       <c r="J360" t="inlineStr">
         <is>
-          <t>26/06/2021 23:59</t>
+          <t>11/06/2021 23:59</t>
         </is>
       </c>
       <c r="L360" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O360" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q360" t="inlineStr"/>
       <c r="R360" t="inlineStr"/>
       <c r="S360" t="inlineStr"/>
       <c r="T360" t="inlineStr"/>
       <c r="U360" t="inlineStr"/>
-      <c r="V360" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="Z360" t="n">
         <v>0</v>
       </c>
       <c r="AA360" t="n">
         <v>0</v>
       </c>
       <c r="AD360" t="inlineStr">
         <is>
-          <t>Si</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF360" t="inlineStr">
         <is>
-          <t>Avviso pubblico</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Prot. n 39780</t>
+          <t>54_2021</t>
         </is>
       </c>
       <c r="B361" t="inlineStr"/>
       <c r="C361" t="inlineStr">
         <is>
-          <t>VENETO LAVORO - AVVIAMENTO A SELEZIONE NELLA PUBBLICA AMMINISTRAZIONE EX ART. 16 L. 56/87 per 5 posti di operatore tecnico - categoria b1 (Avviso pubblicato sul sito Cliclavoroveneto)</t>
+          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo indeterminato di Dirigente Medico - disciplina: MEDICINA FISICA E RIABILITAZIONE - Bando n. 54/2021</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E361" t="inlineStr"/>
       <c r="H361" t="inlineStr">
         <is>
-          <t>01/06/2021 00:00</t>
+          <t>24/05/2021 00:00</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
-          <t>01/06/2027 00:00</t>
+          <t>24/05/2027 00:00</t>
         </is>
       </c>
       <c r="J361" t="inlineStr">
         <is>
-          <t>11/06/2021 23:59</t>
+          <t>23/06/2021 23:59</t>
         </is>
       </c>
       <c r="L361" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O361" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q361" t="inlineStr"/>
       <c r="R361" t="inlineStr"/>
       <c r="S361" t="inlineStr"/>
       <c r="T361" t="inlineStr"/>
       <c r="U361" t="inlineStr"/>
       <c r="Z361" t="n">
         <v>0</v>
       </c>
       <c r="AA361" t="n">
         <v>0</v>
       </c>
       <c r="AD361" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF361" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso di Mobilità</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Prot. n. 39780</t>
+          <t>8_2021</t>
         </is>
       </c>
       <c r="B362" t="inlineStr"/>
       <c r="C362" t="inlineStr">
         <is>
-          <t>VENETO LAVORO - AVVIAMENTO A SELEZIONE NELLA PUBBLICA AMMINISTRAZIONE EX ART. 16 L. 56/87 per 5 posti di coadiutore amministrativo - categoria b1 (Avviso pubblicato sul sito Cliclavoroveneto)</t>
+          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa "Distretto 1 Bassano" - Profilo Professionale: Medici - Disciplina: Organizzazione dei Servizi Sanitari di Base (Area di Sanità  Pubblica)_Bando n. 8_2021_REVOCATO</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E362" t="inlineStr"/>
       <c r="H362" t="inlineStr">
         <is>
-          <t>01/06/2021 00:00</t>
+          <t>24/03/2021 00:00</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>01/06/2027 00:00</t>
+          <t>24/03/2027 00:00</t>
         </is>
       </c>
       <c r="J362" t="inlineStr">
         <is>
-          <t>11/06/2021 23:59</t>
+          <t>22/04/2021 23:59</t>
         </is>
       </c>
       <c r="L362" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O362" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q362" t="inlineStr"/>
       <c r="R362" t="inlineStr"/>
       <c r="S362" t="inlineStr"/>
       <c r="T362" t="inlineStr"/>
       <c r="U362" t="inlineStr"/>
       <c r="Z362" t="n">
         <v>0</v>
       </c>
       <c r="AA362" t="n">
         <v>0</v>
       </c>
       <c r="AD362" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF362" t="inlineStr">
         <is>
-          <t>Concorso pubblico</t>
+          <t>Avviso di struttura complessa</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>54_2021</t>
+          <t>43_2021</t>
         </is>
       </c>
       <c r="B363" t="inlineStr"/>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Avviso di mobilità  volontaria esterna per la copertura di n. 1 posto a tempo indeterminato di Dirigente Medico - disciplina: MEDICINA FISICA E RIABILITAZIONE - Bando n. 54/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) sede di Bassano all'interno della U.O.C. Accettazione e Pronto Soccorso del Presidio Ospedaliero Spoke Bassano - Bando n. 43/2021</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E363" t="inlineStr"/>
       <c r="H363" t="inlineStr">
         <is>
-          <t>24/05/2021 00:00</t>
+          <t>16/03/2021 00:00</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
-          <t>24/05/2027 00:00</t>
+          <t>16/03/2027 00:00</t>
         </is>
       </c>
       <c r="J363" t="inlineStr">
         <is>
-          <t>23/06/2021 23:59</t>
+          <t>06/04/2021 23:59</t>
         </is>
       </c>
       <c r="L363" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O363" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q363" t="inlineStr"/>
       <c r="R363" t="inlineStr"/>
       <c r="S363" t="inlineStr"/>
       <c r="T363" t="inlineStr"/>
       <c r="U363" t="inlineStr"/>
       <c r="Z363" t="n">
         <v>0</v>
       </c>
       <c r="AA363" t="n">
         <v>0</v>
       </c>
       <c r="AD363" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF363" t="inlineStr">
         <is>
-          <t>Avviso di Mobilità</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>8_2021</t>
+          <t>44_2021</t>
         </is>
       </c>
       <c r="B364" t="inlineStr"/>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Avviso Pubblico per il conferimento di un incarico quinquennale di Direttore Unità  Operativa Complessa "Distretto 1 Bassano" - Profilo Professionale: Medici - Disciplina: Organizzazione dei Servizi Sanitari di Base (Area di Sanità  Pubblica)_Bando n. 8_2021_REVOCATO</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) sede di Asiago all'interno della U.O.C. Accettazione e Pronto Soccorso del Presidio Ospedaliero Spoke Bassano - Bando n. 44/2021</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E364" t="inlineStr"/>
       <c r="H364" t="inlineStr">
         <is>
-          <t>24/03/2021 00:00</t>
+          <t>16/03/2021 00:00</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
-          <t>24/03/2027 00:00</t>
+          <t>16/03/2027 00:00</t>
         </is>
       </c>
       <c r="J364" t="inlineStr">
         <is>
-          <t>22/04/2021 23:59</t>
+          <t>06/04/2021 23:59</t>
         </is>
       </c>
       <c r="L364" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O364" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q364" t="inlineStr"/>
       <c r="R364" t="inlineStr"/>
       <c r="S364" t="inlineStr"/>
       <c r="T364" t="inlineStr"/>
       <c r="U364" t="inlineStr"/>
       <c r="Z364" t="n">
         <v>0</v>
       </c>
       <c r="AA364" t="n">
         <v>0</v>
       </c>
       <c r="AD364" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF364" t="inlineStr">
         <is>
-          <t>Avviso di struttura complessa</t>
+          <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>44_2021</t>
+          <t>30_2021</t>
         </is>
       </c>
       <c r="B365" t="inlineStr"/>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) sede di Asiago all'interno della U.O.C. Accettazione e Pronto Soccorso del Presidio Ospedaliero Spoke Bassano - Bando n. 44/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  (codice CC) all'interno della U.O.C. Anestesia e Rianimazione del Presidio Ospedaliero Spoke Santorso - Bando n. 30/2021</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E365" t="inlineStr"/>
       <c r="H365" t="inlineStr">
         <is>
-          <t>16/03/2021 00:00</t>
+          <t>10/03/2021 00:00</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
-          <t>16/03/2027 00:00</t>
+          <t>10/03/2027 00:00</t>
         </is>
       </c>
       <c r="J365" t="inlineStr">
         <is>
-          <t>06/04/2021 23:59</t>
+          <t>30/03/2021 23:59</t>
         </is>
       </c>
       <c r="L365" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O365" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q365" t="inlineStr"/>
       <c r="R365" t="inlineStr"/>
       <c r="S365" t="inlineStr"/>
       <c r="T365" t="inlineStr"/>
       <c r="U365" t="inlineStr"/>
       <c r="Z365" t="n">
         <v>0</v>
       </c>
       <c r="AA365" t="n">
         <v>0</v>
       </c>
       <c r="AD365" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF365" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>43_2021</t>
+          <t>32_2021</t>
         </is>
       </c>
       <c r="B366" t="inlineStr"/>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Alta Specializzazione Consolidato (codice C1) sede di Bassano all'interno della U.O.C. Accettazione e Pronto Soccorso del Presidio Ospedaliero Spoke Bassano - Bando n. 43/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  (codice CC) all'interno della U.O.C. Laboratorio Analisi del Presidio Ospedaliero Spoke Santorso - Bando n. 32/2021</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E366" t="inlineStr"/>
       <c r="H366" t="inlineStr">
         <is>
-          <t>16/03/2021 00:00</t>
+          <t>10/03/2021 00:00</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>16/03/2027 00:00</t>
+          <t>10/03/2027 00:00</t>
         </is>
       </c>
       <c r="J366" t="inlineStr">
         <is>
-          <t>06/04/2021 23:59</t>
+          <t>30/03/2021 23:59</t>
         </is>
       </c>
       <c r="L366" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O366" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q366" t="inlineStr"/>
       <c r="R366" t="inlineStr"/>
       <c r="S366" t="inlineStr"/>
       <c r="T366" t="inlineStr"/>
       <c r="U366" t="inlineStr"/>
       <c r="Z366" t="n">
         <v>0</v>
       </c>
       <c r="AA366" t="n">
         <v>0</v>
       </c>
       <c r="AD366" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF366" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>41_2021</t>
+          <t>29_2021</t>
         </is>
       </c>
       <c r="B367" t="inlineStr"/>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  (codice CC) all'interno della U.O.C. Radiologia del Presidio Ospedaliero Spoke Bassano - Bando n. 41/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  (codice CC) all'interno della U.O.C. Anestesia e Rianimazione Bassano del Presidio Ospedaliero Spoke Bassano - Bando n. 29/2021</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E367" t="inlineStr"/>
       <c r="H367" t="inlineStr">
         <is>
           <t>10/03/2021 00:00</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
           <t>10/03/2027 00:00</t>
         </is>
       </c>
       <c r="J367" t="inlineStr">
         <is>
           <t>30/03/2021 23:59</t>
         </is>
       </c>
       <c r="L367" t="inlineStr">
         <is>
@@ -27285,57 +27227,57 @@
       <c r="Q367" t="inlineStr"/>
       <c r="R367" t="inlineStr"/>
       <c r="S367" t="inlineStr"/>
       <c r="T367" t="inlineStr"/>
       <c r="U367" t="inlineStr"/>
       <c r="Z367" t="n">
         <v>0</v>
       </c>
       <c r="AA367" t="n">
         <v>0</v>
       </c>
       <c r="AD367" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF367" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>29_2021</t>
+          <t>41_2021</t>
         </is>
       </c>
       <c r="B368" t="inlineStr"/>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  (codice CC) all'interno della U.O.C. Anestesia e Rianimazione Bassano del Presidio Ospedaliero Spoke Bassano - Bando n. 29/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  (codice CC) all'interno della U.O.C. Radiologia del Presidio Ospedaliero Spoke Bassano - Bando n. 41/2021</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E368" t="inlineStr"/>
       <c r="H368" t="inlineStr">
         <is>
           <t>10/03/2021 00:00</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
           <t>10/03/2027 00:00</t>
         </is>
       </c>
       <c r="J368" t="inlineStr">
         <is>
           <t>30/03/2021 23:59</t>
         </is>
       </c>
       <c r="L368" t="inlineStr">
         <is>
@@ -27350,57 +27292,57 @@
       <c r="Q368" t="inlineStr"/>
       <c r="R368" t="inlineStr"/>
       <c r="S368" t="inlineStr"/>
       <c r="T368" t="inlineStr"/>
       <c r="U368" t="inlineStr"/>
       <c r="Z368" t="n">
         <v>0</v>
       </c>
       <c r="AA368" t="n">
         <v>0</v>
       </c>
       <c r="AD368" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF368" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>32_2021</t>
+          <t>40_2021</t>
         </is>
       </c>
       <c r="B369" t="inlineStr"/>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  (codice CC) all'interno della U.O.C. Laboratorio Analisi del Presidio Ospedaliero Spoke Santorso - Bando n. 32/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  (codice CC) per la Sicurezza e Qualità  in Emergenza Urgenza all'interno della U.O.C. Accettazione e Pronto Soccorso Bassano - Bando n. 40/2021</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E369" t="inlineStr"/>
       <c r="H369" t="inlineStr">
         <is>
           <t>10/03/2021 00:00</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
           <t>10/03/2027 00:00</t>
         </is>
       </c>
       <c r="J369" t="inlineStr">
         <is>
           <t>30/03/2021 23:59</t>
         </is>
       </c>
       <c r="L369" t="inlineStr">
         <is>
@@ -27415,57 +27357,57 @@
       <c r="Q369" t="inlineStr"/>
       <c r="R369" t="inlineStr"/>
       <c r="S369" t="inlineStr"/>
       <c r="T369" t="inlineStr"/>
       <c r="U369" t="inlineStr"/>
       <c r="Z369" t="n">
         <v>0</v>
       </c>
       <c r="AA369" t="n">
         <v>0</v>
       </c>
       <c r="AD369" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF369" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>30_2021</t>
+          <t>36_2021</t>
         </is>
       </c>
       <c r="B370" t="inlineStr"/>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  (codice CC) all'interno della U.O.C. Anestesia e Rianimazione del Presidio Ospedaliero Spoke Santorso - Bando n. 30/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  (codice CC) all'interno della U.O.C. Oncologia  del Presidio Ospedaliero Spoke Santorso - Bando n. 36/2021</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E370" t="inlineStr"/>
       <c r="H370" t="inlineStr">
         <is>
           <t>10/03/2021 00:00</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
           <t>10/03/2027 00:00</t>
         </is>
       </c>
       <c r="J370" t="inlineStr">
         <is>
           <t>30/03/2021 23:59</t>
         </is>
       </c>
       <c r="L370" t="inlineStr">
         <is>
@@ -27480,57 +27422,57 @@
       <c r="Q370" t="inlineStr"/>
       <c r="R370" t="inlineStr"/>
       <c r="S370" t="inlineStr"/>
       <c r="T370" t="inlineStr"/>
       <c r="U370" t="inlineStr"/>
       <c r="Z370" t="n">
         <v>0</v>
       </c>
       <c r="AA370" t="n">
         <v>0</v>
       </c>
       <c r="AD370" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF370" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>36_2021</t>
+          <t>34_2021</t>
         </is>
       </c>
       <c r="B371" t="inlineStr"/>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  (codice CC) all'interno della U.O.C. Oncologia  del Presidio Ospedaliero Spoke Santorso - Bando n. 36/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  (codice CC) all'interno della U.O.C. Oculistica del Presidio Ospedaliero Spoke Bassano - Bando n. 34/2021</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E371" t="inlineStr"/>
       <c r="H371" t="inlineStr">
         <is>
           <t>10/03/2021 00:00</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
           <t>10/03/2027 00:00</t>
         </is>
       </c>
       <c r="J371" t="inlineStr">
         <is>
           <t>30/03/2021 23:59</t>
         </is>
       </c>
       <c r="L371" t="inlineStr">
         <is>
@@ -27545,57 +27487,57 @@
       <c r="Q371" t="inlineStr"/>
       <c r="R371" t="inlineStr"/>
       <c r="S371" t="inlineStr"/>
       <c r="T371" t="inlineStr"/>
       <c r="U371" t="inlineStr"/>
       <c r="Z371" t="n">
         <v>0</v>
       </c>
       <c r="AA371" t="n">
         <v>0</v>
       </c>
       <c r="AD371" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF371" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>34_2021</t>
+          <t>39_2021</t>
         </is>
       </c>
       <c r="B372" t="inlineStr"/>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  (codice CC) all'interno della U.O.C. Oculistica del Presidio Ospedaliero Spoke Bassano - Bando n. 34/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  (codice CC) per le Emergenze e Urgenze Extraospedaliere all'interno della U.O.C. Accettazione e Pronto Soccorso Bassano - Bando n. 39/2021</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E372" t="inlineStr"/>
       <c r="H372" t="inlineStr">
         <is>
           <t>10/03/2021 00:00</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
           <t>10/03/2027 00:00</t>
         </is>
       </c>
       <c r="J372" t="inlineStr">
         <is>
           <t>30/03/2021 23:59</t>
         </is>
       </c>
       <c r="L372" t="inlineStr">
         <is>
@@ -27610,57 +27552,57 @@
       <c r="Q372" t="inlineStr"/>
       <c r="R372" t="inlineStr"/>
       <c r="S372" t="inlineStr"/>
       <c r="T372" t="inlineStr"/>
       <c r="U372" t="inlineStr"/>
       <c r="Z372" t="n">
         <v>0</v>
       </c>
       <c r="AA372" t="n">
         <v>0</v>
       </c>
       <c r="AD372" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF372" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>39_2021</t>
+          <t>38_2021</t>
         </is>
       </c>
       <c r="B373" t="inlineStr"/>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  (codice CC) per le Emergenze e Urgenze Extraospedaliere all'interno della U.O.C. Accettazione e Pronto Soccorso Bassano - Bando n. 39/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  (codice CC) all'interno della U.O.C. Ostetricia e Ginecologia del Presidio Ospedaliero Spoke Santorso - Bando n. 38/2021</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E373" t="inlineStr"/>
       <c r="H373" t="inlineStr">
         <is>
           <t>10/03/2021 00:00</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
           <t>10/03/2027 00:00</t>
         </is>
       </c>
       <c r="J373" t="inlineStr">
         <is>
           <t>30/03/2021 23:59</t>
         </is>
       </c>
       <c r="L373" t="inlineStr">
         <is>
@@ -27675,57 +27617,57 @@
       <c r="Q373" t="inlineStr"/>
       <c r="R373" t="inlineStr"/>
       <c r="S373" t="inlineStr"/>
       <c r="T373" t="inlineStr"/>
       <c r="U373" t="inlineStr"/>
       <c r="Z373" t="n">
         <v>0</v>
       </c>
       <c r="AA373" t="n">
         <v>0</v>
       </c>
       <c r="AD373" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF373" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>38_2021</t>
+          <t>35_2021</t>
         </is>
       </c>
       <c r="B374" t="inlineStr"/>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  (codice CC) all'interno della U.O.C. Ostetricia e Ginecologia del Presidio Ospedaliero Spoke Santorso - Bando n. 38/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  (codice CC) all'interno della U.O.C. Oculistica del Presidio Ospedaliero Spoke Santorso - Bando n. 35/2021</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E374" t="inlineStr"/>
       <c r="H374" t="inlineStr">
         <is>
           <t>10/03/2021 00:00</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
           <t>10/03/2027 00:00</t>
         </is>
       </c>
       <c r="J374" t="inlineStr">
         <is>
           <t>30/03/2021 23:59</t>
         </is>
       </c>
       <c r="L374" t="inlineStr">
         <is>
@@ -27870,57 +27812,57 @@
       <c r="Q376" t="inlineStr"/>
       <c r="R376" t="inlineStr"/>
       <c r="S376" t="inlineStr"/>
       <c r="T376" t="inlineStr"/>
       <c r="U376" t="inlineStr"/>
       <c r="Z376" t="n">
         <v>0</v>
       </c>
       <c r="AA376" t="n">
         <v>0</v>
       </c>
       <c r="AD376" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF376" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>35_2021</t>
+          <t>31_2021</t>
         </is>
       </c>
       <c r="B377" t="inlineStr"/>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  (codice CC) all'interno della U.O.C. Oculistica del Presidio Ospedaliero Spoke Santorso - Bando n. 35/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  (codice CC) all'interno della U.O.C. Cardiologia del Presidio Ospedaliero Spoke Bassano - Bando n. 31/2021</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E377" t="inlineStr"/>
       <c r="H377" t="inlineStr">
         <is>
           <t>10/03/2021 00:00</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
           <t>10/03/2027 00:00</t>
         </is>
       </c>
       <c r="J377" t="inlineStr">
         <is>
           <t>30/03/2021 23:59</t>
         </is>
       </c>
       <c r="L377" t="inlineStr">
         <is>
@@ -27935,57 +27877,57 @@
       <c r="Q377" t="inlineStr"/>
       <c r="R377" t="inlineStr"/>
       <c r="S377" t="inlineStr"/>
       <c r="T377" t="inlineStr"/>
       <c r="U377" t="inlineStr"/>
       <c r="Z377" t="n">
         <v>0</v>
       </c>
       <c r="AA377" t="n">
         <v>0</v>
       </c>
       <c r="AD377" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF377" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>31_2021</t>
+          <t>42_2021</t>
         </is>
       </c>
       <c r="B378" t="inlineStr"/>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  (codice CC) all'interno della U.O.C. Cardiologia del Presidio Ospedaliero Spoke Bassano - Bando n. 31/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  (codice CC) all'interno della U.O.C. Radiologia del Presidio Ospedaliero Spoke Santorso - Bando n. 42/2021</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E378" t="inlineStr"/>
       <c r="H378" t="inlineStr">
         <is>
           <t>10/03/2021 00:00</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
           <t>10/03/2027 00:00</t>
         </is>
       </c>
       <c r="J378" t="inlineStr">
         <is>
           <t>30/03/2021 23:59</t>
         </is>
       </c>
       <c r="L378" t="inlineStr">
         <is>
@@ -28000,143 +27942,143 @@
       <c r="Q378" t="inlineStr"/>
       <c r="R378" t="inlineStr"/>
       <c r="S378" t="inlineStr"/>
       <c r="T378" t="inlineStr"/>
       <c r="U378" t="inlineStr"/>
       <c r="Z378" t="n">
         <v>0</v>
       </c>
       <c r="AA378" t="n">
         <v>0</v>
       </c>
       <c r="AD378" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF378" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>40_2021</t>
+          <t>22_2021</t>
         </is>
       </c>
       <c r="B379" t="inlineStr"/>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  (codice CC) per la Sicurezza e Qualità  in Emergenza Urgenza all'interno della U.O.C. Accettazione e Pronto Soccorso Bassano - Bando n. 40/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  a Valenza Dipartimentale (codice CD) all'interno della U.O.C. Anestesia e Rianimazione del Dipartimento Emergenza e Area Critica del Presidio Ospedaliero Spoke Santorso - Bando n. 22/2021</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E379" t="inlineStr"/>
       <c r="H379" t="inlineStr">
         <is>
-          <t>10/03/2021 00:00</t>
+          <t>09/03/2021 00:00</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
-          <t>10/03/2027 00:00</t>
+          <t>09/03/2027 00:00</t>
         </is>
       </c>
       <c r="J379" t="inlineStr">
         <is>
-          <t>30/03/2021 23:59</t>
+          <t>29/03/2021 23:59</t>
         </is>
       </c>
       <c r="L379" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O379" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q379" t="inlineStr"/>
       <c r="R379" t="inlineStr"/>
       <c r="S379" t="inlineStr"/>
       <c r="T379" t="inlineStr"/>
       <c r="U379" t="inlineStr"/>
       <c r="Z379" t="n">
         <v>0</v>
       </c>
       <c r="AA379" t="n">
         <v>0</v>
       </c>
       <c r="AD379" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF379" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>42_2021</t>
+          <t>24_2021</t>
         </is>
       </c>
       <c r="B380" t="inlineStr"/>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  (codice CC) all'interno della U.O.C. Radiologia del Presidio Ospedaliero Spoke Santorso - Bando n. 42/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  a Valenza Dipartimentale (codice CD) all'interno della U.O.C. Chirurgia Generale Bassano del Dipartimento Chirurgico del Presidio Ospedaliero Spoke Bassano - Bando n. 24/2021</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E380" t="inlineStr"/>
       <c r="H380" t="inlineStr">
         <is>
-          <t>10/03/2021 00:00</t>
+          <t>09/03/2021 00:00</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
-          <t>10/03/2027 00:00</t>
+          <t>09/03/2027 00:00</t>
         </is>
       </c>
       <c r="J380" t="inlineStr">
         <is>
-          <t>30/03/2021 23:59</t>
+          <t>29/03/2021 23:59</t>
         </is>
       </c>
       <c r="L380" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O380" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q380" t="inlineStr"/>
       <c r="R380" t="inlineStr"/>
       <c r="S380" t="inlineStr"/>
       <c r="T380" t="inlineStr"/>
       <c r="U380" t="inlineStr"/>
       <c r="Z380" t="n">
         <v>0</v>
       </c>
       <c r="AA380" t="n">
         <v>0</v>
       </c>
       <c r="AD380" t="inlineStr">
         <is>
@@ -28195,57 +28137,57 @@
       <c r="Q381" t="inlineStr"/>
       <c r="R381" t="inlineStr"/>
       <c r="S381" t="inlineStr"/>
       <c r="T381" t="inlineStr"/>
       <c r="U381" t="inlineStr"/>
       <c r="Z381" t="n">
         <v>0</v>
       </c>
       <c r="AA381" t="n">
         <v>0</v>
       </c>
       <c r="AD381" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF381" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>23_2021</t>
+          <t>25_2021</t>
         </is>
       </c>
       <c r="B382" t="inlineStr"/>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  a Valenza Dipartimentale (codice CD) all'interno della U.O.C. Cardiologia del Dipartimento Emergenza e Area Critica del Presidio Ospedaliero Spoke Santorso - Bando n. 23/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  a Valenza Dipartimentale (codice CD) all'interno della U.O.C. Chirurgia Generale del Dipartimento Chirurgico del Presidio Ospedaliero Spoke Santorso- Bando n. 25/2021</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E382" t="inlineStr"/>
       <c r="H382" t="inlineStr">
         <is>
           <t>09/03/2021 00:00</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
           <t>09/03/2027 00:00</t>
         </is>
       </c>
       <c r="J382" t="inlineStr">
         <is>
           <t>29/03/2021 23:59</t>
         </is>
       </c>
       <c r="L382" t="inlineStr">
         <is>
@@ -28260,57 +28202,57 @@
       <c r="Q382" t="inlineStr"/>
       <c r="R382" t="inlineStr"/>
       <c r="S382" t="inlineStr"/>
       <c r="T382" t="inlineStr"/>
       <c r="U382" t="inlineStr"/>
       <c r="Z382" t="n">
         <v>0</v>
       </c>
       <c r="AA382" t="n">
         <v>0</v>
       </c>
       <c r="AD382" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF382" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>24_2021</t>
+          <t>27_2021</t>
         </is>
       </c>
       <c r="B383" t="inlineStr"/>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  a Valenza Dipartimentale (codice CD) all'interno della U.O.C. Chirurgia Generale Bassano del Dipartimento Chirurgico del Presidio Ospedaliero Spoke Bassano - Bando n. 24/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  a Valenza Dipartimentale (codice CD) all'interno della U.O.C. Ortopedia e Traumatologia Bassano del Dipartimento Chirurgico del Presidio Ospedaliero Spoke Bassano - Bando n. 27/2021</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E383" t="inlineStr"/>
       <c r="H383" t="inlineStr">
         <is>
           <t>09/03/2021 00:00</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
           <t>09/03/2027 00:00</t>
         </is>
       </c>
       <c r="J383" t="inlineStr">
         <is>
           <t>29/03/2021 23:59</t>
         </is>
       </c>
       <c r="L383" t="inlineStr">
         <is>
@@ -28325,57 +28267,57 @@
       <c r="Q383" t="inlineStr"/>
       <c r="R383" t="inlineStr"/>
       <c r="S383" t="inlineStr"/>
       <c r="T383" t="inlineStr"/>
       <c r="U383" t="inlineStr"/>
       <c r="Z383" t="n">
         <v>0</v>
       </c>
       <c r="AA383" t="n">
         <v>0</v>
       </c>
       <c r="AD383" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF383" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>25_2021</t>
+          <t>23_2021</t>
         </is>
       </c>
       <c r="B384" t="inlineStr"/>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  a Valenza Dipartimentale (codice CD) all'interno della U.O.C. Chirurgia Generale del Dipartimento Chirurgico del Presidio Ospedaliero Spoke Santorso- Bando n. 25/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  a Valenza Dipartimentale (codice CD) all'interno della U.O.C. Cardiologia del Dipartimento Emergenza e Area Critica del Presidio Ospedaliero Spoke Santorso - Bando n. 23/2021</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E384" t="inlineStr"/>
       <c r="H384" t="inlineStr">
         <is>
           <t>09/03/2021 00:00</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
           <t>09/03/2027 00:00</t>
         </is>
       </c>
       <c r="J384" t="inlineStr">
         <is>
           <t>29/03/2021 23:59</t>
         </is>
       </c>
       <c r="L384" t="inlineStr">
         <is>
@@ -28390,57 +28332,57 @@
       <c r="Q384" t="inlineStr"/>
       <c r="R384" t="inlineStr"/>
       <c r="S384" t="inlineStr"/>
       <c r="T384" t="inlineStr"/>
       <c r="U384" t="inlineStr"/>
       <c r="Z384" t="n">
         <v>0</v>
       </c>
       <c r="AA384" t="n">
         <v>0</v>
       </c>
       <c r="AD384" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF384" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>27_2021</t>
+          <t>26_2021</t>
         </is>
       </c>
       <c r="B385" t="inlineStr"/>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  a Valenza Dipartimentale (codice CD) all'interno della U.O.C. Ortopedia e Traumatologia Bassano del Dipartimento Chirurgico del Presidio Ospedaliero Spoke Bassano - Bando n. 27/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  a Valenza Dipartimentale (codice CD) all'interno della U.O.C. Geriatria del Dipartimento Medico del Presidio Ospedaliero Spoke Bassano - Bando n. 26/2021</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E385" t="inlineStr"/>
       <c r="H385" t="inlineStr">
         <is>
           <t>09/03/2021 00:00</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
           <t>09/03/2027 00:00</t>
         </is>
       </c>
       <c r="J385" t="inlineStr">
         <is>
           <t>29/03/2021 23:59</t>
         </is>
       </c>
       <c r="L385" t="inlineStr">
         <is>
@@ -28455,57 +28397,57 @@
       <c r="Q385" t="inlineStr"/>
       <c r="R385" t="inlineStr"/>
       <c r="S385" t="inlineStr"/>
       <c r="T385" t="inlineStr"/>
       <c r="U385" t="inlineStr"/>
       <c r="Z385" t="n">
         <v>0</v>
       </c>
       <c r="AA385" t="n">
         <v>0</v>
       </c>
       <c r="AD385" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF385" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>22_2021</t>
+          <t>28_2021</t>
         </is>
       </c>
       <c r="B386" t="inlineStr"/>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  a Valenza Dipartimentale (codice CD) all'interno della U.O.C. Anestesia e Rianimazione del Dipartimento Emergenza e Area Critica del Presidio Ospedaliero Spoke Santorso - Bando n. 22/2021</t>
+          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  a Valenza Dipartimentale (codice CD) all'interno della U.O.C. Radiologia del Dipartimento Servizi Diagnosi e Cura del Presidio Ospedaliero Spoke Bassano - Bando n. 28/2021</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E386" t="inlineStr"/>
       <c r="H386" t="inlineStr">
         <is>
           <t>09/03/2021 00:00</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
           <t>09/03/2027 00:00</t>
         </is>
       </c>
       <c r="J386" t="inlineStr">
         <is>
           <t>29/03/2021 23:59</t>
         </is>
       </c>
       <c r="L386" t="inlineStr">
         <is>
@@ -28520,431 +28462,236 @@
       <c r="Q386" t="inlineStr"/>
       <c r="R386" t="inlineStr"/>
       <c r="S386" t="inlineStr"/>
       <c r="T386" t="inlineStr"/>
       <c r="U386" t="inlineStr"/>
       <c r="Z386" t="n">
         <v>0</v>
       </c>
       <c r="AA386" t="n">
         <v>0</v>
       </c>
       <c r="AD386" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF386" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>28_2021</t>
+          <t>26404_2021</t>
         </is>
       </c>
       <c r="B387" t="inlineStr"/>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  a Valenza Dipartimentale (codice CD) all'interno della U.O.C. Radiologia del Dipartimento Servizi Diagnosi e Cura del Presidio Ospedaliero Spoke Bassano - Bando n. 28/2021</t>
+          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 4 posti di Collaboratore Tecnico Professionale - Ingegnere Elettrico - ctg. "D"_Bando n. 26404_2021</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E387" t="inlineStr"/>
       <c r="H387" t="inlineStr">
         <is>
-          <t>09/03/2021 00:00</t>
+          <t>08/03/2021 00:00</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
-          <t>09/03/2027 00:00</t>
+          <t>08/03/2027 00:00</t>
         </is>
       </c>
       <c r="J387" t="inlineStr">
         <is>
-          <t>29/03/2021 23:59</t>
+          <t>04/04/2021 23:59</t>
         </is>
       </c>
       <c r="L387" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O387" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q387" t="inlineStr"/>
       <c r="R387" t="inlineStr"/>
       <c r="S387" t="inlineStr"/>
       <c r="T387" t="inlineStr"/>
       <c r="U387" t="inlineStr"/>
       <c r="Z387" t="n">
         <v>0</v>
       </c>
       <c r="AA387" t="n">
         <v>0</v>
       </c>
       <c r="AD387" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF387" t="inlineStr">
         <is>
-          <t>Selezione per il personale dipendente</t>
+          <t>Concorso pubblico</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>26_2021</t>
+          <t>107_2020</t>
         </is>
       </c>
       <c r="B388" t="inlineStr"/>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Avviso interno per il conferimento di incarico di natura professionale, a tempo determinato di durata quinquennale, di Altissima Professionalità  a Valenza Dipartimentale (codice CD) all'interno della U.O.C. Geriatria del Dipartimento Medico del Presidio Ospedaliero Spoke Bassano - Bando n. 26/2021</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità  Operativa Semplice (codice B2) "GESTIONE ALTA TECNOLOGIA RADIOLOGICA" del Presidio Ospedaliero Spoke Santorso afferente strutturalmente all'U.O.C. "Radiologia" del Presidio Ospedliero Spoke Santorso - Bando 107/2020</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E388" t="inlineStr"/>
       <c r="H388" t="inlineStr">
         <is>
-          <t>09/03/2021 00:00</t>
+          <t>24/12/2020 00:00</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
-          <t>09/03/2027 00:00</t>
+          <t>24/12/2026 00:00</t>
         </is>
       </c>
       <c r="J388" t="inlineStr">
         <is>
-          <t>29/03/2021 23:59</t>
+          <t>08/01/2021 23:59</t>
         </is>
       </c>
       <c r="L388" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O388" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q388" t="inlineStr"/>
       <c r="R388" t="inlineStr"/>
       <c r="S388" t="inlineStr"/>
       <c r="T388" t="inlineStr"/>
       <c r="U388" t="inlineStr"/>
       <c r="Z388" t="n">
         <v>0</v>
       </c>
       <c r="AA388" t="n">
         <v>0</v>
       </c>
       <c r="AD388" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF388" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>26404_2021</t>
+          <t>103_2020</t>
         </is>
       </c>
       <c r="B389" t="inlineStr"/>
       <c r="C389" t="inlineStr">
         <is>
-          <t>AZIENDA ZERO: Concorso Pubblico, per titoli ed esami, per la copertura di n. 4 posti di Collaboratore Tecnico Professionale - Ingegnere Elettrico - ctg. "D"_Bando n. 26404_2021</t>
+          <t>Avviso interno per il conferimento di incarico a tempo determinato di durata quinquennale di Responsabile della Unità  Operativa Semplice (codice B2) "UROLOGIA AMBULATORIALE" del  Presidio Ospedaliero Spoke Bassano afferente strutturalmente all'U.O.C. Urologia del Presidio Ospedaliero Spoke Bassano- Bando 103/2020</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
           <t>Scaduto</t>
         </is>
       </c>
       <c r="E389" t="inlineStr"/>
       <c r="H389" t="inlineStr">
         <is>
-          <t>08/03/2021 00:00</t>
+          <t>16/12/2020 00:00</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
-          <t>08/03/2027 00:00</t>
+          <t>16/12/2026 00:00</t>
         </is>
       </c>
       <c r="J389" t="inlineStr">
         <is>
-          <t>04/04/2021 23:59</t>
+          <t>31/12/2020 23:59</t>
         </is>
       </c>
       <c r="L389" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="O389" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q389" t="inlineStr"/>
       <c r="R389" t="inlineStr"/>
       <c r="S389" t="inlineStr"/>
       <c r="T389" t="inlineStr"/>
       <c r="U389" t="inlineStr"/>
       <c r="Z389" t="n">
         <v>0</v>
       </c>
       <c r="AA389" t="n">
         <v>0</v>
       </c>
       <c r="AD389" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF389" t="inlineStr">
-        <is>
-[...193 lines deleted...]
-      <c r="AF392" t="inlineStr">
         <is>
           <t>Selezione per il personale dipendente</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>