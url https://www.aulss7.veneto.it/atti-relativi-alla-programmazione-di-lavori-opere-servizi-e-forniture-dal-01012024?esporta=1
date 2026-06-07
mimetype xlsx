--- v0 (2026-04-23)
+++ v1 (2026-06-07)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I1"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Data documento</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Oggetto</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -463,46 +463,406 @@
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Data fine</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Progressivo pubblicazione</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Ufficio competente</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>583</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>ADOZIONE DEL PROGRAMMA TRIENNALE DEI LAVORI PUBBLICI 2026-2028 ED ELENCO ANNUALE 2026 DELL’AZIENDA ULSS 7 - PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>31/03/2026</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>619/26</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I2" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>176</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>30/01/2026</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>PROGRAMMAZIONE DEGLI ACQUISTI DI BENI E SERVIZI – TRIENNIO 2026-2028</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>31/01/2026</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>10/02/2026</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>185/26</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I3" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>1291</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>07/07/2025</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO DEL PROGRAMMA TRIENNALE DEI LAVORI PUBBLICI 2025-2027 ED ELENCO ANNUALE 2025 DELL’AZIENDA ULSS 7 - PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>18/07/2025</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>1319/25</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I4" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>618</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>28/03/2025</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>ADOZIONE DEL PROGRAMMA TRIENNALE DEI LAVORI PUBBLICI 2025-2027 ED ELENCO ANNUALE 2025 DELL’AZIENDA ULSS 7 - PEDEMONTANA.</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>29/03/2025</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>08/04/2025</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>630/25</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I5" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>122</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>24/01/2025</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>PROGRAMMAZIONE DEGLI ACQUISTI DI BENI E SERVIZI – TRIENNIO 2025-2027</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>25/01/2025</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>122/25</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I6" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>1971</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>25/10/2024</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>PROGRAMMAZIONE DEGLI ACQUISTI DI BENI E SERVIZI DI IMPORTO SUPERIORE AD UN MILIONE DI EURO, IN ATTUAZIONE DEL D.LGS.36/2023</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>26/10/2024</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>05/11/2024</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>2031/24</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I7" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>598</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>ADOZIONE DEL PROGRAMMA TRIENNALE DEI LAVORI PUBBLICI 2024-2026 ED ELENCO ANNUALE 2024 DELL’AZIENDA ULSS 7 - PEDEMONTANA. ART. 37 E ALLEGATO I.5 DEL DECRETO LEGISLATIVO 31 MARZO 2023 N. 36, LEGGE REGIONALE 7 NOVEMBRE 2003, 27.</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>30/03/2024</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>09/04/2024</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>596/24</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I8" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>280</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>16/02/2024</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>PROGRAMMAZIONE DEGLI ACQUISTI DI BENI E SERVIZI – TRIENNIO 2024-2026.</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>17/02/2024</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>274/24</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I9" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>