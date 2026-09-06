--- v1 (2026-06-07)
+++ v2 (2026-09-06)
@@ -421,51 +421,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Codice</t>
+          <t>Provvedimento</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Data documento</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Oggetto</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Data inizio</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Data fine</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Progressivo pubblicazione</t>