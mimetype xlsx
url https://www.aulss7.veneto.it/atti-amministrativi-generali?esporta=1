--- v0 (2026-04-27)
+++ v1 (2026-07-23)
@@ -410,1760 +410,1584 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D78"/>
+  <dimension ref="A1:D70"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Tipo Atto</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Numero</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Oggetto</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Atto Aziendale</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>28/10/2020</t>
+          <t>10/07/2026</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1429</t>
+          <t>1158</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>UOSD Innovazione e Sviluppo Organizzativo - Adozione dell` Atto Aziendale dell`Azienda U.L.S.S. n.7 Pedemontana in conformita` al Decreto n. 106 del 5/10/2020 del Direttore Generale dell`Area Sanita` e Sociale e della nota prot. n. 7492 del 6/10/2020 della Regione Veneto</t>
+          <t>REGOLAMENTO AZIENDALE IN MATERIA DI ATTIVITÀ ESERCITABILI DAL PERSONALE DELLE PROFESSIONI SANITARIE DEL COMPARTO SANITA’ EX L. 43/2006 AI SENSI DELL’ART. 3-QUATER DEL D.L. 21 SETTEMBRE 2021, N. 127 E S.M. I.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Atto Aziendale</t>
+          <t>Delibera</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>08/04/2020</t>
+          <t>30/01/2026</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>493</t>
+          <t>154</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Adozione del nuovo Atto Aziendale dell`Azienda U.L.S.S. n. 7 Pedemontana in conformita` alla DGRV n. 614 del 14.05.2019 ``Adeguamento delle schede di dotazione ospedaliera delle strutture pubbliche e private accreditate</t>
+          <t>Approvazione PIAO anno 2026-2028 - delibera n. 154 del 30/01/2026</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Atto Aziendale</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>25/05/2023</t>
+          <t>29/12/2025</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>858</t>
+          <t>2378</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Adozione dell`atto aziendale dell`ulss 7 pedemontana in conformita` al decreto n. 64 del 19 maggio 2023 del direttore generale dell`area sanita` e sociale della regione veneto</t>
+          <t>adozione del regolamento aziendale sul lavoro agile e sulle altre modalità di lavoro a distanza</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Delibera</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>30/06/2022</t>
-[...2 lines deleted...]
-      <c r="C5" t="inlineStr"/>
+          <t>28/11/2025</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>2166</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Approvazione PIAO anno 2022-2024 - delibera n. 1222 del 30/06/2022</t>
+          <t>AGGIORNAMENTO DEL "REGOLAMENTO CONCERNENTE LE DONAZIONI E ALTRI ATTI DI LIBERALITÀ"</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Delibera</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>30/01/2023</t>
-[...2 lines deleted...]
-      <c r="C6" t="inlineStr"/>
+          <t>19/08/2025</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>839</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Approvazione PIAO anno 2023-2025 - delibera n. 170 del 30/01/2023</t>
+          <t>Delibera n. 839 del 19/05/2023 - oggetto: REVISIONE ARTT. 9.2, 33.5 E 37 DEL REGOLAMENTO AZIENDALE DELLA LIBERA PROFESSIONE INTRAMOENIA.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>14/06/2023</t>
+          <t>08/08/2025</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>946</t>
+          <t>1469</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Delibera n. 946 del 09/06/2023 - oggetto: AGGIORNAMENTO REGOLAMENTO DELL` ORGANISMO INDIPENDENTE DI VALUTAZIONE (OIV)</t>
+          <t>Adozione del Regolamento aziendale disciplinante il rapporto di lavoro a tempo parziale (part-time)del personale di qualifica non dirigenziale.</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>15/04/2023</t>
+          <t>30/06/2025</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>659</t>
+          <t>1223</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER GLI INCENTIVI DELLE FUNZIONI TECNICHE APPROVATO CON DELIBERAZIONE N. 1821/2021 - APPROVAZIONE PROCEDURA OPERATIVA PER LA GESTIONE DEGLI INCENTIVI E DELEGA AI DIRIGENTI IN MATERIA DI ADOZIONE DELLE DETERMINAZIONI DI LIQUIDAZIONI</t>
+          <t>DGR N. 960/2024 “APPROVAZIONE DEL PIANO REGIONALE DI CONTRASTO ALLA CARENZA DI PERSONALE DEL SSSR DEL VENETO” - ADOZIONE DEL REGOLAMENTO AZIENDALE DI ACCESSO ALLO SPORTELLO DI SUPPORTO PSICOLOGICO AL PERSONALE DIPENDENTE PER LA PREVENZIONE DEL BURNOUT E DEL DISAGIO PSICOLOGICO</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atto Aziendale</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>24/12/2022</t>
+          <t>30/05/2025</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2445</t>
+          <t>1004</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LA DISCIPLINA DELL`ASSEGNAZIONE, DELL`UTILIZZO E DELLA MANUTENZIONE DEGLI AUTOMEZZI AZIENDALI.</t>
+          <t>ATTO AZIENDALE DELL’AZIENDA ULSS 7 PEDEMONTANA: MODIFICHE ORGANIZZATIVE MEDIANTE L’ISTITUZIONE DI DUE NUOVE UOS: UOS ANGIOLOGIA E UOS INTEGRAZIONE OSPEDALE TERRITORIO IN AMBITO MONTANO</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atto Aziendale</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>25/11/2022</t>
+          <t>02/04/2025</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2208</t>
+          <t>103</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL REGOLAMENTO AZIENDALE `MODALITA` DI INDIVIDUAZIONE DEI DOCENTI PER CORSI DI FORMAZIONE DELL`AULSS 7 PEDEMONTANA`</t>
+          <t>ADOZIONE DELL’ATTO AZIENDALE DELL’AZIENDA ULSS 7 PEDEMONTANA IN CONFORMITÀ AL DECRETO N. 8 DEL 21 GENNAIO 2025 DEL DIRETTORE GENERALE DELL’AREA SANITÀ E SOCIALE DELLA REGIONE VENETO</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>11/11/2022</t>
+          <t>28/02/2025</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2119</t>
+          <t>411</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO DEL REGOLAMENTO PER L`ACQUISIZIONE DI BENI E SERVIZI DI IMPORTO INFERIORE ALLA SOGLIA COMUNITARIA.12/11/2022</t>
+          <t xml:space="preserve">Adozione regolamento gestione sinistri </t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Delibera</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>28/10/2022</t>
+          <t>31/01/2025</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2040</t>
+          <t>143</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>ADOZIONE DEL NUOVO REGOLAMENTO PER L`UTILIZZO DELLE SALE RIUNIONI DELL`AZIENDA ULSS 7 PEDEMONTANA</t>
+          <t>Approvazione PIAO anno 2025-2027 - delibera n. 143 del 31/01/2025</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>14/10/2022</t>
+          <t>30/12/2024</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>1926</t>
+          <t>2417</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>APPROVAZIONE ``REGOLAMENTO CONCERNENTE I CONTRATTI DI COMODATO D`USO GRATUITO E DI CONTO VISIONE``</t>
+          <t>ADOZIONE REGOLAMENTO AZIENDALE IN MATERIA DI CONFERIMENTO, GRADUAZIONE, MUTAMENTO E REVOCA DEGLI INCARICHI DELLA DIRIGENZA AREA SANITÀ</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>23/09/2022</t>
+          <t>30/12/2024</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>1752</t>
+          <t>2415</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL REGOLAMENTO AZIENDALE DI GESTIONE DELLE SEGNALAZIONI. UFFICIO RELAZIONI CON IL PUBBLICO (URP).</t>
+          <t>ADOZIONE DEL "REGOLAMENTO AZIENDALE PER LA GESTIONE DELLA BANCA DELLE ORE PERSONALE DEL COMPARTO"</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>12/08/2022</t>
+          <t>30/12/2024</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1525</t>
+          <t>2405</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>ADOZIONE DEL REGOLAMENTO DI ORGANIZZAZIONE E FUNZIONAMENTO DEL COLLEGIO DI DIREZIONE</t>
+          <t>ADOZIONE REGOLAMENTO AZIENDALE PER LA DISCIPLINA DELL’ORARIO DI LAVORO DEL PERSONALE DEL COMPARTO SANITÀ</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>05/08/2022</t>
+          <t>30/12/2024</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>1477</t>
+          <t>2398</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO AZIENDALE SULLA GESTIONE DELLE SPERIMENTAZIONI CLINICHE PROFIT E NO-PROFIT</t>
+          <t>APPROVAZIONE DEL REGOLAMENTO PER LE ASSUNZIONI A TEMPO DETERMINATO DELL’AZIENDA ULSS 7 PEDEMONTANA</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>22/07/2022</t>
+          <t>31/10/2024</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1386</t>
+          <t>2068</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>APPROVAZIONE `REGOLAMENTO PER LA PREDISPOSIZIONE E L`ADOZIONE DELLE DELIBERAZIONI DEL DIRETTORE GENERALE E DELLE DETERMINAZIONI DIRIGENZIALI`</t>
+          <t xml:space="preserve">MODIFICA DEL REGOLAMENTO PER LA FORMAZIONE DI UN ELENCO QUALIFICATO DI AVVOCATI PER L’AFFIDAMENTO DI INCARICHI DI PATROCINIO </t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>20/05/2022</t>
+          <t>18/10/2024</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>954</t>
+          <t>1893</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Adozione regolamento per la nomina e la disciplina delle competenze del direttore dell`esecuzione del contratto (D.E.C.) in relazione ai contratti di fornitura di beni e servizi.</t>
+          <t>APPROVAZIONE DEL REGOLAMENTO AZIENDALE PER LA DISCIPLINA DELLE ATTIVITÀ DI PROCUREMENT ORGANI E TESSUTI NELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>29/04/2022</t>
+          <t>27/09/2024</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>779</t>
+          <t>1788</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Regolamento del sito internet ULSS7 Pedemontana</t>
+          <t>Approvazione regolamento di pubblica tutela</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>22/04/2022</t>
+          <t>13/09/2024</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>758</t>
+          <t>1696</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Approvazione di modifiche al Regolamento Aziendale della Libera Professione Intramoenia</t>
+          <t>REGOLAMENTO PER LA PREDISPOSIZIONE DEI CAPITOLATI TECNICI DI BENI E SERVIZI E PER IL FUNZIONAMENTO DELLE COMMISSIONI GIUDICATRICI DI GARA</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>27/01/2022</t>
+          <t>09/08/2024</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>1489</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Regolamento in materia di incompatibilita` e autorizzazione allo svolgimento degli incarichi extraistituzionali - integrazione</t>
+          <t>ADOZIONE REGOLAMENTO AZIENDALE PER LA DISCIPLINA DELL’ORARIO DI LAVORO DEL PERSONALE DELLA DIRIGENZA AREA SANITÀ</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>24/12/2021</t>
+          <t>30/07/2024</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2322</t>
+          <t>1410</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Predisposizione e approvazione del Modello Organizzativo Aziendale in materia di Privacy e relativo Organigramma</t>
+          <t>APPROVAZIONE “DISCIPLINA DELLA CORRESPONSIONE DEGLI INCENTIVI ALLE FUNZIONI TECNICHE PREVISTI DALL’ART. 45 DEL D.LGS. N. 36/2023”</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>17/02/2021</t>
+          <t>30/07/2024</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>272</t>
+          <t>1322</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>UOSD Servizio di Prevenzione e Protezione - Piano di Emergenza Interno (PEI) del P.O. di Santorso - edizione 03 dell`8.02.2021</t>
+          <t>APPROVAZIONE DEL “REGOLAMENTO AZIENDALE SUL DIVIETO DI FUMO NEI LOCALI INTERNI E NEGLI SPAZI ESTERNI DELL’AZIENDA ULSS 7 PEDEMONTANA”</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>17/02/2021</t>
+          <t>10/05/2024</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>273</t>
+          <t>857</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>UOSD Servizio di Prevenzione e Protezione - Piano di Emergenza Interno (PEI) del nuovo P.O. di Asiago - edizione 01 del 3.02.2021</t>
+          <t>APPROVAZIONE REGOLAMENTO AZIENDALE SULLA GESTIONE DELLE SPERIMENTAZIONI CLINICHE PROFIT E NO-PROFIT E DEGLI USI COMPASSIONEVOLI.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>07/01/2021</t>
+          <t>03/05/2024</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>802</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>UOC Affari Generali - Adozione nuovo regolamento per i procedimenti disciplinari a carico della Dirigenza</t>
+          <t>ADOZIONE DEL REGOLAMENTO IN MATERIA DI MOBILITÀ INTERNA DEL PERSONALE DIPENDENTE DI QUALIFICA NON DIRIGENZIALE E FAC SIMILE DOMANDA</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Delibera</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>07/01/2021</t>
+          <t>29/01/2024</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>159</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>UOC Affari Generali - Adozione nuovo regolamento per i procedimenti disciplinari a carico del personale del Comparto Sanita`</t>
+          <t>ADOZIONE PIANO INTEGRATO DI ATTIVITA' E ORGANIZZAZIONE (P.I.A.O) 2024-2026 E DOCUMENTO DELLE DIRETTIVE 2024</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>30/12/2020</t>
+          <t>19/12/2023</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>1800</t>
+          <t>2176</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>UOC Affari Generali - Revisione del regolamento di attuazione della Legge 7 agosto 1990 n. 241 in materia di procedimenti amministrativi.</t>
+          <t>ADOZIONE DEL REGOLAMENTO IN MATERIA DI ATTIVITA’ ESERCITABILI DAL PERSONALE DELLE PROFESSIONI SANITARIE DEL COMPARTO SANITA’. ART. 3-QUATER DEL D.L. 127/2021 E S.M. E I..</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>30/12/2020</t>
+          <t>20/10/2023</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>1840</t>
+          <t>1733</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Dipartimento del Farmaco - Approvazione regolamento di funzionamento della Unita` di Valutazione delle Richieste di Acquisto di Dispositivi Medici (UVA-DM) e relativa modulistica.</t>
+          <t>ADOZIONE DEL REGOLAMENTO AZIENDALE IN MATERIA DI PROTEZIONE DELLE PERSONE CHE SEGNALANO VIOLAZIONI DELLE DISPOSIZIONI NORMATIVE NAZIONALI O DEL DIRITTO DELL'UNIONE EUROPEA (C.D. WHISTLEBLOWING)</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>02/12/2020</t>
+          <t>13/10/2023</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>1608</t>
+          <t>1703</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale - Approvazione del Regolamento per l`affido familiare e l`affiancamento solidale nell`ambito del Distretto 1.</t>
+          <t>APPROVAZIONE DEL REGOLAMENTO PER UTILIZZO LOCALI ULSS CONCESSI A MEDICI DI MEDICINA GENERALE/PEDIATRI DI LIBERA SCELTA DELL'AZIENDA ULSS 7 PEDEMONTANA - modificato con deliberazione 317/2024</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>02/12/2020</t>
+          <t>18/09/2023</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1605</t>
+          <t>1529</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>UOC Affari Generali - Presa d`atto del ``Regolamento per il funzionamento del Comitato Unico di Garanzia per le pari opportunita`, la valorizzazione del benessere di chi lavora e contro le discriminazioni. ``</t>
+          <t>ADOZIONE DEL REGOLAMENTO AZIENDALE PER IL RECUPERO DEI CREDITI</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>02/12/2020</t>
+          <t>15/07/2023</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>1599</t>
+          <t>1209</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>UOC Affari Generali - Nuovo Regolamento per la frequenza a fini formativi presso l`Azienda ULSS 7 ``Pedemontana``.</t>
+          <t>ADOZIONE REGOLAMENTO GESTIONE E ACCESSO ALLE SEDI DI ARCHIVIO DI DEPOSITO DELL’AZIENDA ULSS 7 PEDEMONTANA</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>04/11/2020</t>
+          <t>14/06/2023</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>1437</t>
+          <t>946</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>UOC Affari Generali - Adozione del Regolamento per l`uso temporaneo di spazi in immobili di proprieta` dell`Azienda ULSS N. 7 Pedemontana.</t>
+          <t>Delibera n. 946 del 09/06/2023 - oggetto: AGGIORNAMENTO REGOLAMENTO DELL` ORGANISMO INDIPENDENTE DI VALUTAZIONE (OIV)</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atto Aziendale</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>22/04/2020</t>
+          <t>25/05/2023</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>523</t>
+          <t>858</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>UOC Affari Generali - Aggiornamento del Regolamento per l`utilizzo degli strumenti informatici approvato con delibera del Commissario n. 318 del 27/02/2019.</t>
+          <t>Adozione dell`atto aziendale dell`ulss 7 pedemontana in conformita` al decreto n. 64 del 19 maggio 2023 del direttore generale dell`area sanita` e sociale della regione veneto</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>11/12/2019</t>
+          <t>15/04/2023</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>1779</t>
+          <t>659</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale - Approvazione aggiornamento ``Regolamento di compartecipazione per garantire alle persone con problematiche psichiatriche di sostenere il pagamento della quota sociale per l`accoglienza nelle strutture residenziali (Comunita` Alloggio di base ed estensive)`` - Distretto 2 Alto Vicentino.</t>
+          <t>REGOLAMENTO PER GLI INCENTIVI DELLE FUNZIONI TECNICHE APPROVATO CON DELIBERAZIONE N. 1821/2021 - APPROVAZIONE PROCEDURA OPERATIVA PER LA GESTIONE DEGLI INCENTIVI E DELEGA AI DIRIGENTI IN MATERIA DI ADOZIONE DELLE DETERMINAZIONI DI LIQUIDAZIONI</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Delibera</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>09/10/2019</t>
-[...6 lines deleted...]
-      </c>
+          <t>30/01/2023</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale - Approvazione regolamento UCAD (Ufficio di Coordinamento Attivita` Distrettuali) e disposizioni attuative per la costituzione dell`organo.</t>
+          <t>Approvazione PIAO anno 2023-2025 - delibera n. 170 del 30/01/2023</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>09/10/2019</t>
+          <t>24/12/2022</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>1408</t>
+          <t>2445</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>UOC Affari Generali - Modifiche al Regolamento per l`utilizzo degli strumenti informatici, approvato con delibera n. 318 del 27/2/2019.</t>
+          <t>REGOLAMENTO PER LA DISCIPLINA DELL`ASSEGNAZIONE, DELL`UTILIZZO E DELLA MANUTENZIONE DEGLI AUTOMEZZI AZIENDALI.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>02/10/2019</t>
+          <t>25/11/2022</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>1383</t>
+          <t>2208</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>UOC Provveditorato Economato e Gestione della Logistica - Adozione regolamento per l`acquisizione di beni e servizi di importo inferiore alla soglia comunitaria: rettifica e sostituzione allegato.</t>
+          <t>APPROVAZIONE DEL REGOLAMENTO AZIENDALE `MODALITA` DI INDIVIDUAZIONE DEI DOCENTI PER CORSI DI FORMAZIONE DELL`AULSS 7 PEDEMONTANA`</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>17/07/2019</t>
+          <t>11/11/2022</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>1048</t>
+          <t>2119</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale - Recepimento del Percorso Diagnostico Terapeutico Assistenziale (PDTA) regionale delle demenze (DGR n. 570/2019).</t>
+          <t>AGGIORNAMENTO DEL REGOLAMENTO PER L`ACQUISIZIONE DI BENI E SERVIZI DI IMPORTO INFERIORE ALLA SOGLIA COMUNITARIA.12/11/2022</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>29/05/2019</t>
+          <t>28/10/2022</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>769</t>
+          <t>2040</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>UOC Gestione Risorse Umane - Approvazione del regolamento di applicazione dell`art.34 C.C.N.L. 21/05/2018 - Area del Personale del Comparto Sanita` - triennio 2016/2018 ``Ferie e riposi solidali``</t>
+          <t>ADOZIONE DEL NUOVO REGOLAMENTO PER L`UTILIZZO DELLE SALE RIUNIONI DELL`AZIENDA ULSS 7 PEDEMONTANA</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>27/03/2019</t>
+          <t>14/10/2022</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>450</t>
+          <t>1926</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>UOSD Formazione - Approvazione del ``Regolamento di Pubblica Tutela AULSS 7 Pedemontana``.</t>
+          <t>APPROVAZIONE ``REGOLAMENTO CONCERNENTE I CONTRATTI DI COMODATO D`USO GRATUITO E DI CONTO VISIONE``</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>27/02/2019</t>
+          <t>23/09/2022</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>318</t>
+          <t>1752</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>UOC Affari Generali - Approvazione del Regolamento per l`utilizzo degli strumenti informatici</t>
+          <t>APPROVAZIONE DEL REGOLAMENTO AZIENDALE DI GESTIONE DELLE SEGNALAZIONI. UFFICIO RELAZIONI CON IL PUBBLICO (URP).</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>06/02/2019</t>
+          <t>12/08/2022</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>1525</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa Territoriale - Approvazione documenti che disciplinano i rapporti con le associazioni di volontariato per lo svolgimento delle attivita` nell`ambito dell`Azienda ULSS 7 Pedemontana</t>
+          <t>ADOZIONE DEL REGOLAMENTO DI ORGANIZZAZIONE E FUNZIONAMENTO DEL COLLEGIO DI DIREZIONE</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>28/12/2018</t>
+          <t>05/08/2022</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>1606</t>
+          <t>1477</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>UOC Gestione Risorse Umane - Individuazione dei Rappresentanti dei Lavoratori per la Sicurezza e approvazione ``Regolamento per le attivita` dei rappresentanti dei lavoratori della sicurezza``.</t>
+          <t>APPROVAZIONE REGOLAMENTO AZIENDALE SULLA GESTIONE DELLE SPERIMENTAZIONI CLINICHE PROFIT E NO-PROFIT</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>12/12/2018</t>
+          <t>22/07/2022</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>1491</t>
+          <t>1386</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>&amp;nbsp; &amp;nbsp;UOC Gestione Risorse Umane - Approvazione del nuovo regolamento aziendale disciplinante il rapporto di lavoro a tempo parziale (part time) - personale Comparto Sanita`.</t>
+          <t>APPROVAZIONE `REGOLAMENTO PER LA PREDISPOSIZIONE E L`ADOZIONE DELLE DELIBERAZIONI DEL DIRETTORE GENERALE E DELLE DETERMINAZIONI DIRIGENZIALI`</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Delibera</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>29/08/2018</t>
-[...6 lines deleted...]
-      </c>
+          <t>30/06/2022</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
-          <t>UOC Direzione Amministrativa di Ospedale - Approvazione del nuovo regolamento aziendale in materia di libera professione intramoenia</t>
+          <t>Approvazione PIAO anno 2022-2024 - delibera n. 1222 del 30/06/2022</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>29/06/2018</t>
+          <t>20/05/2022</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>760</t>
+          <t>954</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>UOC Affari Generali - Approvazione del Regolamento sul diritto di accesso documentale e sul diritto di accesso civico (semplice e generalizzato) dell`Azienda ULSS n. 7 Pedemontana</t>
+          <t>Adozione regolamento per la nomina e la disciplina delle competenze del direttore dell`esecuzione del contratto (D.E.C.) in relazione ai contratti di fornitura di beni e servizi.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>04/07/2018</t>
+          <t>29/04/2022</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>785</t>
+          <t>779</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>UOC Gestione Risorse Umane - Adozione del Regolamento in materia di affidamento e revoca degli incarichi dirigenziali dell`Area Professionale Tecnica ed Amministrativa</t>
+          <t>Regolamento del sito internet ULSS7 Pedemontana</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>29/06/2018</t>
+          <t>22/04/2022</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>756</t>
+          <t>758</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>UOSD Formazione - Approvazione ``Regolamento di disciplina per la formazione e l`aggiornamento professionale obbligatorio e facoltativo del personale dipendente`` dell`Azienda ULSS 7 Pedemontana</t>
+          <t>Approvazione di modifiche al Regolamento Aziendale della Libera Professione Intramoenia</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>21/03/2018</t>
+          <t>27/01/2022</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>306</t>
+          <t>89</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>UOC Affari Generali - Regolamento per la frequenza a fini formativi presso l`Azienda Ulss n. 7 ``Pedemontana`</t>
+          <t>Regolamento in materia di incompatibilita` e autorizzazione allo svolgimento degli incarichi extraistituzionali - integrazione</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>23/02/2018</t>
+          <t>24/12/2021</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>2322</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>UOC Affari Generali - Approvazione ``Regolamento di funzionamento dei dipartimenti``</t>
+          <t>Predisposizione e approvazione del Modello Organizzativo Aziendale in materia di Privacy e relativo Organigramma</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>28/02/2018</t>
+          <t>17/12/2021</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>207</t>
+          <t>2186</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>UOC Gestione Risorse Umane - Approvazione del regolamento sulla mobilita` volontaria presso l`Azienda U.L.S.S. n. 7 ``Pedemontana``, a norma dell`articolo 30 del Decreto Legislativo n. 165 del 2001 e successive modificazioni intervenute</t>
+          <t>Adozione del regolamento aziendale sul lavoro agile (``smart working``) in conformita` al Decreto Ministeriale 8 ottobre 2021.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>28/02/2018</t>
+          <t>17/02/2021</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>272</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>UOC Gestione Risorse Umane - Approvazione del nuovo regolamento per il conferimento degli incarichi di lavoro autonomo presso l`Azienda U.L.S.S. n. 7 ``Pedemontana``</t>
+          <t>UOSD Servizio di Prevenzione e Protezione - Piano di Emergenza Interno (PEI) del P.O. di Santorso - edizione 03 dell`8.02.2021</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>07/02/2018</t>
+          <t>17/02/2021</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>273</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>UOC Gestione Risorse Umane - Presa d`atto dell`accordo aziendale sottoscritto con le Organizzazioni Sindacali del personale dell`Area della dirigenza Medica e Veterinaria in materia di criteri retribuzione incentivante, del Regolamento di individuazione, graduazione ed attribuzione degli incarichi dirigenziali e del Regolamento aziendale disciplinante l`orario di lavoro</t>
+          <t>UOSD Servizio di Prevenzione e Protezione - Piano di Emergenza Interno (PEI) del nuovo P.O. di Asiago - edizione 01 del 3.02.2021</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>25/01/2018</t>
+          <t>07/01/2021</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>3</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Servizio Farmaceutico Territoriale - Commissione Tecnico Aziendale dei Dispositivi Medici (CTA-DM) in base alla DGR n. 206 del 28.02.2017 - Recepimento del regolamento e della modulistica</t>
+          <t>UOC Affari Generali - Adozione nuovo regolamento per i procedimenti disciplinari a carico della Dirigenza</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>24/01/2018</t>
+          <t>07/01/2021</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>2</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Direzione amministrativa del Distretto e del Dipartimento di Prevenzione - Approvazione del nuovo Regolamento aziendale ``Divieto di fumo nei locale dell`Azienda ULSS 7 Pedemontana``</t>
+          <t>UOC Affari Generali - Adozione nuovo regolamento per i procedimenti disciplinari a carico del personale del Comparto Sanita`</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>11/02/2015</t>
+          <t>30/12/2020</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>1800</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Regolamento uso automezzi&amp;nbsp;&amp;nbsp; &amp;nbsp;</t>
+          <t>UOC Affari Generali - Revisione del regolamento di attuazione della Legge 7 agosto 1990 n. 241 in materia di procedimenti amministrativi.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Delibera</t>
+          <t>Regolamenti</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>29/01/2024</t>
+          <t>30/12/2020</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>1840</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>ADOZIONE PIANO INTEGRATO DI ATTIVITA' E ORGANIZZAZIONE (P.I.A.O) 2024-2026 E DOCUMENTO DELLE DIRETTIVE 2024</t>
+          <t>Dipartimento del Farmaco - Approvazione regolamento di funzionamento della Unita` di Valutazione delle Richieste di Acquisto di Dispositivi Medici (UVA-DM) e relativa modulistica.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>17/12/2021</t>
+          <t>02/12/2020</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>2186</t>
+          <t>1608</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Adozione del regolamento aziendale sul lavoro agile (``smart working``) in conformita` al Decreto Ministeriale 8 ottobre 2021.</t>
+          <t>UOC Direzione Amministrativa Territoriale - Approvazione del Regolamento per l`affido familiare e l`affiancamento solidale nell`ambito del Distretto 1.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>30/07/2024</t>
+          <t>02/12/2020</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>1410</t>
+          <t>1605</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>APPROVAZIONE “DISCIPLINA DELLA CORRESPONSIONE DEGLI INCENTIVI ALLE FUNZIONI TECNICHE PREVISTI DALL’ART. 45 DEL D.LGS. N. 36/2023”</t>
+          <t>UOC Affari Generali - Presa d`atto del ``Regolamento per il funzionamento del Comitato Unico di Garanzia per le pari opportunita`, la valorizzazione del benessere di chi lavora e contro le discriminazioni. ``</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>30/07/2024</t>
+          <t>02/12/2020</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>1322</t>
+          <t>1599</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL “REGOLAMENTO AZIENDALE SUL DIVIETO DI FUMO NEI LOCALI INTERNI E NEGLI SPAZI ESTERNI DELL’AZIENDA ULSS 7 PEDEMONTANA”</t>
+          <t>UOC Affari Generali - Nuovo Regolamento per la frequenza a fini formativi presso l`Azienda ULSS 7 ``Pedemontana``.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>18/09/2023</t>
+          <t>04/11/2020</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>1529</t>
+          <t>1437</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>ADOZIONE DEL REGOLAMENTO AZIENDALE PER IL RECUPERO DEI CREDITI</t>
+          <t>UOC Affari Generali - Adozione del Regolamento per l`uso temporaneo di spazi in immobili di proprieta` dell`Azienda ULSS N. 7 Pedemontana.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Regolamenti</t>
+          <t>Atto Aziendale</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>15/07/2023</t>
+          <t>28/10/2020</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>1209</t>
+          <t>1429</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>ADOZIONE REGOLAMENTO GESTIONE E ACCESSO ALLE SEDI DI ARCHIVIO DI DEPOSITO DELL’AZIENDA ULSS 7 PEDEMONTANA</t>
+          <t>UOSD Innovazione e Sviluppo Organizzativo - Adozione dell` Atto Aziendale dell`Azienda U.L.S.S. n.7 Pedemontana in conformita` al Decreto n. 106 del 5/10/2020 del Direttore Generale dell`Area Sanita` e Sociale e della nota prot. n. 7492 del 6/10/2020 della Regione Veneto</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>13/10/2023</t>
+          <t>22/04/2020</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>1703</t>
+          <t>523</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL REGOLAMENTO PER UTILIZZO LOCALI ULSS CONCESSI A MEDICI DI MEDICINA GENERALE/PEDIATRI DI LIBERA SCELTA DELL'AZIENDA ULSS 7 PEDEMONTANA - modificato con deliberazione 317/2024</t>
+          <t>UOC Affari Generali - Aggiornamento del Regolamento per l`utilizzo degli strumenti informatici approvato con delibera del Commissario n. 318 del 27/02/2019.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>20/10/2023</t>
+          <t>09/10/2019</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>1733</t>
+          <t>1439</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>ADOZIONE DEL REGOLAMENTO AZIENDALE IN MATERIA DI PROTEZIONE DELLE PERSONE CHE SEGNALANO VIOLAZIONI DELLE DISPOSIZIONI NORMATIVE NAZIONALI O DEL DIRITTO DELL'UNIONE EUROPEA (C.D. WHISTLEBLOWING)</t>
+          <t>UOC Direzione Amministrativa Territoriale - Approvazione regolamento UCAD (Ufficio di Coordinamento Attivita` Distrettuali) e disposizioni attuative per la costituzione dell`organo.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>19/12/2023</t>
+          <t>09/10/2019</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>2176</t>
+          <t>1408</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>ADOZIONE DEL REGOLAMENTO IN MATERIA DI ATTIVITA’ ESERCITABILI DAL PERSONALE DELLE PROFESSIONI SANITARIE DEL COMPARTO SANITA’. ART. 3-QUATER DEL D.L. 127/2021 E S.M. E I..</t>
+          <t>UOC Affari Generali - Modifiche al Regolamento per l`utilizzo degli strumenti informatici, approvato con delibera n. 318 del 27/2/2019.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>10/05/2024</t>
+          <t>17/07/2019</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>857</t>
+          <t>1048</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>APPROVAZIONE REGOLAMENTO AZIENDALE SULLA GESTIONE DELLE SPERIMENTAZIONI CLINICHE PROFIT E NO-PROFIT E DEGLI USI COMPASSIONEVOLI.</t>
+          <t>UOC Direzione Amministrativa Territoriale - Recepimento del Percorso Diagnostico Terapeutico Assistenziale (PDTA) regionale delle demenze (DGR n. 570/2019).</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>13/09/2024</t>
+          <t>29/05/2019</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>1696</t>
+          <t>769</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>REGOLAMENTO PER LA PREDISPOSIZIONE DEI&amp;nbsp;CAPITOLATI TECNICI DI BENI E SERVIZI E PER IL FUNZIONAMENTO DELLE COMMISSIONI GIUDICATRICI DI GARA</t>
+          <t>UOC Gestione Risorse Umane - Approvazione del regolamento di applicazione dell`art.34 C.C.N.L. 21/05/2018 - Area del Personale del Comparto Sanita` - triennio 2016/2018 ``Ferie e riposi solidali``</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>27/09/2024</t>
+          <t>27/03/2019</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>1788</t>
+          <t>450</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Approvazione regolamento di pubblica tutela</t>
+          <t>UOSD Formazione - Approvazione del ``Regolamento di Pubblica Tutela AULSS 7 Pedemontana``.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>03/05/2024</t>
+          <t>12/12/2018</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>802</t>
+          <t>1491</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>ADOZIONE DEL REGOLAMENTO IN MATERIA DI MOBILITÀ INTERNA DEL&amp;nbsp;PERSONALE DIPENDENTE DI QUALIFICA NON DIRIGENZIALE E FAC SIMILE DOMANDA</t>
+          <t xml:space="preserve">   UOC Gestione Risorse Umane - Approvazione del nuovo regolamento aziendale disciplinante il rapporto di lavoro a tempo parziale (part time) - personale Comparto Sanita`.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Regolamenti</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>18/10/2024</t>
+          <t>23/02/2018</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>1893</t>
+          <t>202</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>APPROVAZIONE DEL REGOLAMENTO AZIENDALE PER LA DISCIPLINA&amp;nbsp;DELLE ATTIVITÀ DI PROCUREMENT ORGANI E TESSUTI NELL’AZIENDA ULSS 7&amp;nbsp;PEDEMONTANA.</t>
-[...175 lines deleted...]
-          <t>adozione del regolamento aziendale sul lavoro agile e sulle altre modalità di lavoro a distanza</t>
+          <t>UOC Affari Generali - Approvazione ``Regolamento di funzionamento dei dipartimenti``</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>