--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:O45"/>
+  <dimension ref="A1:O59"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Provvedimento</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Data documento</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Oggetto</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -498,2125 +498,2775 @@
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Norma o testo</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Modalità d'assegnazione</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t>Beneficiari</t>
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>Note</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>4/26</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>02/09/2026</t>
+          <t>20/10/2026</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>RIENTRO DAL PERIODO DI ASPETTATIVA CONCESSO AI SENSI DELL’ARTICOLO 4, COMMA 2, DELLA LEGGE 8 MARZO 2000, N. 53 CON IL RICONOSCIMENTO DEI BENEFICI PREVISTI DALL’ARTICOLO 42, COMMA 5, DEL DECRETO LEGISLATIVO N. 151/2001 ALLA DIPENDENTE CON MATRICOLA 16048.</t>
+          <t>Domanda di autorizzazione all'utilizzo di locale esterno alla farmacia da adibire a laboratorio galenico, presentata dalla farmacia sede n. 7 del Comune di Bassano del Grappa</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>03/09/2026</t>
+          <t>20/10/2026</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>13/09/2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>04/11/2026</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC ASSISTENZA FARMACEUTICA TERRITORIALE</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>Determine</t>
-        </is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="I2" t="n">
+        <v>0</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
+      <c r="K2" t="inlineStr"/>
+      <c r="L2" t="inlineStr"/>
+      <c r="M2" t="inlineStr"/>
+      <c r="N2" t="inlineStr"/>
+      <c r="O2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>1636</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>02/09/2026</t>
+          <t>20/10/2026</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>MODIFICA ARTICOLAZIONE ORARIA DEI CONTRATTI DI LAVORO IN ATTO DI PERSONALE DIPENDENTE DEL COMPARTO.</t>
+          <t>CONFERIMENTO DI UN INCARICO DI COLLABORAZIONE DI NATURA LIBERO PROFESSIONALE A DUE MEDICI CHIRURGHI SPECIALIZZATI PER LO SVOLGIMENTO DELLE ATTIVITA’ AMBULATORIALI DI OCULISTICA DI CUI AL BANDO N. 83/2026.</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>03/09/2026</t>
+          <t>20/10/2026</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>13/09/2026</t>
+          <t>30/10/2026</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>1605/26</t>
+          <t>1881/26</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>Determine</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>1635</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>01/09/2026</t>
+          <t>20/10/2026</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALL’ ESERCIZIO DELL’ ATTIVITA’ LIBERO PROFESSIONALE INTRAMOENIA IN REGIME AMBULATORIALE: DR. IVAN  DI GIULIO.</t>
+          <t>ACQUISTO DI LICENZE “MICROSOFT ENTERPRISE AGREEMENT” TRIENNALI TRAMITE ADESIONE A CONVENZIONE CONSIP (EA10). “MICROSOFT ENTERPRISE AGREEMENT (ID 2871) - LOTTO 1 - LICENZE MICROSOFT ENTERPRISE AGREEMENT E SERVIZI CONNESSI”. GARA AULSS7_2026_00007</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>02/09/2026</t>
+          <t>20/10/2026</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>12/09/2026</t>
+          <t>30/10/2026</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>1601/26</t>
+          <t>1880/26</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>Determine</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>1634</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>01/09/2026</t>
+          <t>20/10/2026</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALL’ ESERCIZIO DELL’ ATTIVITA’ LIBERO PROFESSIONALE INTRAMOENIA IN REGIME AMBULATORIALE: DR.SSA VIRGINIA VESCA.</t>
+          <t>PROCEDIMENTO PENALE PRESSO LA PROCURA DELLA REPUBBLICA TRIBUNALE DI VICENZA N.7797/2021 RGNR – NUOVO CONFERIMENTO INCARICO LEGALE</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>02/09/2026</t>
+          <t>20/10/2026</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>12/09/2026</t>
+          <t>30/10/2026</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>1602/26</t>
+          <t>1877/26</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>Determine</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>242</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>01/09/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALL’ ESERCIZIO DELL’ ATTIVITA’ LIBERO PROFESSIONALE INTRAMOENIA IN REGIME AMBULATORIALE: DR. SSA ELENA DE ZORZI.</t>
+          <t>AUTORIZZAZIONE ALL’ ESERCIZIO DELL’ ATTIVITA’ LIBERO PROFESSIONALE INTRAMOENIA IN REGIME AMBULATORIALE: DR. GIOVANNI GRECO.</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>02/09/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>12/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>1603/26</t>
+          <t>1832/26</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Determine</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>1633</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>01/09/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>MEDICI DI MEDICINA GENERALE: AFFIDAMENTO INCARICO DI MEDICO CURANTE PRESSO IL CENTRO SERVIZI "LA MADONNINA" DI BASSANO DEL GRAPPA</t>
+          <t>INDIZIONE DELL’AVVISO PUBBLICO PER IL CONFERIMENTO DELL’INCARICO QUINQUENNALE DI DIRETTORE DELL’UNITÀ OPERATIVA COMPLESSA SERVIZIO IGIENE E SANITÀ PUBBLICA DEL DIPARTIMENTO DI PREVENZIONE.</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>01/09/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>11/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>1600/26</t>
+          <t>1875/26</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>UOS CONVENZIONI</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>Determine</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>179</t>
+          <t>1632</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>ACQUISTO DI SERVIZI APPLICATIVI E DI SUPPORTO IN AMBITO SANITÀ DIGITALE - SISTEMI INFORMATIVI GESTIONALI – PER ATTIVAZIONE DEL COORDINAMENTO DEGLI STRUMENTI E ATTIVITÀ DI COMUNICAZIONE SU FASCICOLO SANITARIO ELETTRONICO TRAMITE AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023 - M6C2I1.3.1(B) - CUP H77H25000390006”. GARA AULSS7_2026_00362 - LIQUIDAZIONE BREGANT GIOVANNI.</t>
+          <t>FARMACIA SEDE N. 2 DEL COMUNE DI BASSANO DEL GRAPPA (VI): PRESA D’ATTO DELLA TRASFORMAZIONE DELLA SOCIETÀ IN ACCOMANDITA SEMPLICE “FARMACIA ALLE DUE COLONNE S.A.S. DEL DR. ANDREA TEGON” IN SOCIETÀ A RESPONSABILITÀ LIMITATA SOTTO LA DENOMINAZIONE “LAFARMACIA.DUE COLONNE S.R.L.”.</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>1599/26</t>
+          <t>1874/26</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>UOC SISTEMI INFORMATIVI</t>
+          <t>UOC ASSISTENZA FARMACEUTICA TERRITORIALE</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>Determine</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>Delibere</t>
+        </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="O8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>1631</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>ACQUISTO DELL’INTEGRAZIONE ALLO SVILUPPO SOFTWARE CUP WEB PER LA GESTIONE DEI CODICI TASSONOMICI TRAMITE AFFIDAMENTO DIRETTO – FINANZIAMENTO PNRR M1C1-1.4.3 PAGOPA - CUP H51F23001620006. GARA AULSS7_2026_00263.- LIQUIDAZIONE FATTURA GPI S.P.A.</t>
+          <t>INDIZIONE PROCEDURA NEGOZIATA SERVIZIO DI MANUTENZIONE E RIPARAZIONE DEI VEICOLI COSTITUENTI IL PARCO AUTOMEZZI DELL’AZIENDA ULSS 7 PEDEMONTANA.</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>1598/26</t>
+          <t>1872/26</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>UOC SISTEMI INFORMATIVI</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>Determine</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>1630</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>FARMACIA SEDE N. 5 DEL COMUNE DI THIENE (VI), SITA IN PIAZZA CESARE BATTISTI N. 8. PRESA ATTO COMUNICAZIONE, NON IN TERMINI, DI MODIFICA DELLA COMPAGINE SOCIALE.</t>
+          <t>CASA DELLA COMUNITA’ DI THIENE – AFFIDAMENTO LAVORI DI FORNITURA CON POSA DI CANCELLO CARRAIO, CANCELLI PEDONALI CON RELATIVE RECINZIONI</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>1597/26</t>
+          <t>1873/26</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>UOC ASSISTENZA FARMACEUTICA TERRITORIALE</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>1419</t>
+          <t>1629</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>AVVIO DELL’AMBULATORIO PER LA PRESCRIZIONE DELL’ESERCIZIO FISICO STRUTTURATO DELL’AZIENDA ULSS 7 PEDEMONTANA</t>
+          <t>PNRR MISSIONE 5 E 6 - SERVIZIO TECNICO PROFESSIONALE RELATIVO ALL’ATTIVITÀ DI DIAGNOSI/AUDIT ENERGETICO E GESTIONE DELLE RICHIESTE DEGLI INCENTIVI IN CONTO TERMICO 2.0. MODIFICA CONTRATTUALE N. 1</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>1592/26</t>
+          <t>1871/26</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>DIPARTIMENTO DI PREVENZIONE</t>
+          <t>UOC SERVIZI TECNICI E PATRIMONIALI</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>1418</t>
+          <t>1628</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DEL SERVIZIO DI CONVALIDA PERIODICA DEL PROCESSO ASETTICO (MEDIA FILL TEST) CON MONITORAGGIO MICROBIOLOGICO CONTESTUALE PER L'UNITÀ FARMACI ANTIBLASTICI DEL P.O. DI SANTORSO - AULSS7_2026_00691</t>
+          <t>RECEPIMENTO GARA REGIONALE PER LA FORNITURA DI “MEDICAZIONI SEMPLICI” IN FABBISOGNO ALLE AZIENDE SANITARIE DEL VENETO, APSS TRENTO E PER ORAS SPA – 3^ EDIZIONE – LOTTO DESERTO. (DELIBERAZIONE N. 468/2026 DI AZIENDA ZERO) – RIF. AULSS7_2026_00786.</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>1591/26</t>
+          <t>1869/26</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>1417</t>
+          <t>1627</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO DEI SERVIZI DI ASSISTENZA TECNICA E MANUTENZIONE PER GLI APPARATI DI SALA MACCHINE IBM MANUTENZIONE IBM. GARA: AULSS7_2026_00359_2.</t>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DELLA FORNITURA DI TERRENI DI COLTURA DEGLI EMBRIONI PER IL CENTRO DI PROCREAZIONE MEDICALMENTE ASSISTITA DEL P.O. ALTO VICENTINO. GARA AULSS7_2026_00134</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>1590/26</t>
+          <t>1870/26</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>1416</t>
+          <t>1626</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO DIRETTO PER LA FORNITURA DI SISTEMI DI RECUPERO DEI FLUIDI CHIRURGICI E DEI FUMI NELLE SALE OPERATORIE CON NOLEGGIO DELLE RELATIVE APPARECCHIATURE. GARA N. AULSS7_2026_00067.</t>
+          <t>RINNOVO PER 12 MESI DEI  CONTRATTI PER LA FORNITURA DI MATERIALE VARIO  PER LA CURA E IGIENE PAZIENTE ADULTO E PEDIATRICO.  GARA 2024-172-BAS</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>1589/26</t>
+          <t>1868/26</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>1415</t>
+          <t>1625</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>EVENTO FORMATIVO "LA RIABILITAZIONE RESPIRATORIA NEL SETTING DI DEGENZA OSPEDALIERA E NEI SETTING TERRITORIALI: COMPETENZE DELLE FIGURE RIABILITATIVE E DI ASSISTENZA NELLA GESTIONE DEL PAZIENTE CON INSUFFICIENZA RESPIRATORIA ACUTA E CRONICA" DEL DIPARTIMENTO FUNZIONALE DI RIABILITAZIONE OSPEDALE TERRITORIO.</t>
+          <t>AFFIDAMENTO DIRETTO PER IL SERVIZIO DI MANUTENZIONE ORDINARIA ED ASSISTENZA SPECIALISTICA DEI SOFTWARE “FORMAZIONE” E “CONCORSI GECO-ISON” IN USO PRESSO L’AZIENDA ULSS 7 PEDEMONTANA IN REGIME DI PRIVATIVA – ANNO 2027 -2028. GARA N. AULSS7_2026_00228</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>1588/26</t>
+          <t>1866/26</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>UOSD FORMAZIONE</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>1414</t>
+          <t>1624</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>SISTEMA VENETO ADOZIONI. INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE ED INTERNAZIONALE. DGR 551/2025, DDR 62/2025 E DDR 15241/2026. APPROVAZIONE DEL PIANO TERRITORIALE VENETO ADOZIONI (PTVA) AZIENDALE – ANNUALITA’ REALIZZAZIONE 2026 – 2027.</t>
+          <t>INDIZIONE PROCEDURA NEGOZIATA SENZA BANDO, AI SENSI DELL’ART. 187 COMMA 1 DEL D.LGS. N. 36/2023, PER L’AFFIDAMENTO IN CONCESSIONE DEL SERVIZIO DI RIVENDITA DI GIORNALI E RIVISTE PRESSO IL CENTRO POLIFUNZIONALE BOLDRINI DI THIENE (VI) GARA N. AULSS7_2026_00406.</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>1587/26</t>
+          <t>1867/26</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>1413</t>
+          <t>1623</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>PIANO OPERATIVO PER L’INIZIATIVA SPERIMENTALE SUL “RAFFORZAMENTO DELLA RETE DEI CENTRI PER LA FAMIGLIA” – ANNUALITA’ 2026/2027 (DGRV N. 1168 DEL 30/09/2025; DGRV N.201 DEL 24/03/2026). APPROVAZIONE DEL PIANO E RECEPIMENTO FINANZIAMENTO. (CUP H19I25001640003) (CODICE COMMESSSA 2/2026/4).</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA TRIENNALE DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 47^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2026_01020</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>1586/26</t>
+          <t>1864/26</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>1412</t>
+          <t>1622</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>MEDICI DI MEDICINA GENERALE AD ATTIVITÀ ORARIA: AGGIORNAMENTO GRADUATORIA E CONFERIMENTO INCARICHI AD ATTIVITÀ ORARIA</t>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. C) DEL D.LGS N. 36/2023 PER LA FORNITURA ANNUALE DI FARMACI IN CONCORRENZA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO ED EVENTUALI ALTRI ENTI ADERENTI - 33^ EDIZIONE. ESPLETATA DA AZIENDA ZERO – U.O.C. CRAV – RIF. AULSS7_2026_01059</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>1585/26</t>
+          <t>1865/26</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>UOS CONVENZIONI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>1411</t>
+          <t>1621</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>SPECIALISTICA AMBULATORIALE INTERNA : CONVERSIONE DI 27 ORE DA VARIE BRANCHE ALLE BRANCHE DI FONIATRIA E RADIOLOGIA</t>
+          <t>AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1 LETT.B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI CARTUCCE, TONER E DRUM RIGENERATI GARA AULSS7_2027_00035</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>1584/26</t>
+          <t>1863/26</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>UOS CONVENZIONI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>1410</t>
+          <t>1620</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>MEDICI DI MEDICINA GENERALE A CICLO DI SCELTA: PRESA D’ATTO CESSAZIONI</t>
+          <t>AFFIDAMENTO DIRETTO PER IL SERVIZIO DI MANUTENZIONE ORDINARIA, ASSISTENZA TECNICA ESTESA PER GLI APPLICATIVI SOFTWARE DELLA NUOVA CARTELLA CLINICA DI NEFROLOGIA – ANNO 2027. GARA N. AULSS7_2027_00093</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>1583/26</t>
+          <t>1862/26</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>UOS CONVENZIONI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>1409</t>
+          <t>1619</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>PEDIATRIA DI LIBERA SCELTA -  CESSAZIONE PER TRASFERIMENTO DAL 1° OTTOBRE DI N. 3 MEDICI NEL DISTRETTO 2 ALTO VICENTINO</t>
+          <t>AFFIDAMENTO DIRETTO PER L’ACQUISTO DELLE LICENZE IN USO PRESSO L’AZIENDA ULSS 7 PEDEMONTANA IN REGIME DI PRIVATIVA – ANNO 2027. GARA N. AULSS7_2026_00226</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>1582/26</t>
+          <t>1861/26</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>UOS CONVENZIONI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>1408</t>
+          <t>1618</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>PEDIATRIA DI LIBERA SCELTA -  ASSEGNAZIONE ZONA CARENTE IN COMUNE DI BREGANZE ALLA DOTT.SSA ALESSANDRA PASINATO</t>
+          <t>ACQUISTO DI LICENZE REDHAT LINUX ENTERPRISE MEDIANTE ADESIONE ALLA CONVENZIONE CONSIP “PRODOTTI SOFTWARE ON PREMISE - LOTTO 4 - PRODOTTI OPEN SOURCE RED HAT E SERVIZI CONNESSI”. GARA AULSS7_2026_00219</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>1581/26</t>
+          <t>1859/26</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>UOS CONVENZIONI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>1407</t>
+          <t>1617</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>RECEPIMENTO DEL FINANZIAMENTO DEL DECRETO DELLA DIREZIONE PROGRAMMAZIONE SANITARIA N. 13491 DEL 11 MAGGIO 2026 “ASSEGNAZIONE ED EROGAZIONE DI CONTRIBUTI A FONDO PERDUTO PER LE ATTIVITÀ DI TERAPIA DEL GIOCO/SORRISO E IAA (INTERVENTI ASSISTITI CON GLI ANIMALI) NEI REPARTI PEDIATRICI AZIENDALI – ANNUALITÀ 2023, 2024 E 2025”.</t>
+          <t>AMMISSIONE OPERATORI ECONOMICI E NOMINA COMMISSIONE GIUDICATRICE RELATIVA ALLA GARA EUROPEA A PROCEDURA APERTA TELEMATICA PER L’AFFIDAMENTO DELLA GESTIONE DEI SERVIZI SOCIO SANITARI PRESSO IL COMPLESSO DI MONTECCHIO PRECALCINO, SUDDIVISA IN 2 LOTTI. GARA N. AULSS7_2026_00137</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>1580/26</t>
+          <t>1860/26</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>1406</t>
+          <t>1616</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>DGRV 217 DEL 09/04/2026 RECEPIMENTO DELLA RACCOMANDAZIONE N. 8 DEL MINISTERO DELLA SALUTE PER PREVENIRE GLI ATTI DI VIOLENZA A DANNO DEGLI OPERATORI IN AMBITO SANITARIO E SOCIOSANITARIO A CAUSA DELL'ESERCIZIO DELLE LORO FUNZIONI - INTEGRAZIONE DELLA COMPOSIZIONE DEL GRUPPO MULTIDISCIPLINARE AZIENDALE PER IL CONTRASTO ALLA VIOLENZA.</t>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DEL SERVIZIO DI MANUTENZIONE PREVENTIVA E ORDINARIA SU BARELLE AUTOCARICANTI, SEDIE E SEDIE MOTORIZZATE, PRODUTTORE FERNO, IN USO PRESSO LE UU.OO.CC. ACCETTAZIONE E PRONTO SOCCORSO DEI PRESIDI OSPEDALIERI DELL’AZIENDA ULSS 7 PEDEMONTANA. GARA _AULSS7_2026_00202.</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>1579/26</t>
+          <t>1858/26</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>1405</t>
+          <t>1615</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>SINISTRO IN RITENZIONE DEL RISCHIO N. S50720260020, TH/20/26 - CONFERIMENTO INCARICO SPECIALISTA</t>
+          <t>RINNOVO DI 24 MESI DEL CONTRATTO DI COPERTURA ASSICURATIVA POLIZZA ALL RISKS DANNI AI BENI.  GARA N. 2023-224-TH. CIG A0213D5288 – ID SINTEL 175654145.</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>1596/26</t>
+          <t>1857/26</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>1404</t>
+          <t>1614</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " IL RUOLO DELLA PULEGGIA RETROTALARE DEL FLESSORE LUNGO DELL'ALLUCE NELLO SVILUPPO DELL'ALLUCE RIGIDO: STUDIO ECOGRAFICO ED IMPLICAZIONI TERAPEUTICHE - CODICE PROTOCOLLO: PU.RE.ALL"</t>
+          <t>EVENTO FORMATIVO “LE FUNZIONI ESECUTIVE NEL PARENTING MATERNO: DALLA RICERCA ALLA PRATICA CLINICA” CODICE COMMESSA 2/2026/4 DELL’U.O.C. INFANZIA ADOLESCENZA FAMIGLIA E U.O.S. CONSULTORI FAMILIARI</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>1578/26</t>
+          <t>1856/26</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>UOSD FORMAZIONE</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>1403</t>
+          <t>1613</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>RICORSO 696 BIS CPC, RG 1727/26 SIN. TH/4/26 –S50720260004. CONFERIMENTO INCARICO AUSILIARIO SPECIALISTA.</t>
+          <t>CONVENZIONE CON ASSOCIAZIONE "ARTEA - ARTETERAPEUTI ASSOCIATI" PER INSERIMENTO FIGURA DI ARTETERAPEUTA PRESSO CENTRO DIURNO "IL FARO" - THIENE</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>1595/26</t>
+          <t>1855/26</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>1402</t>
+          <t>1612</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>RINNOVO DELLA CONVENZIONE CON L’UNIVERSITA’ TELEMATICA “SAN RAFFAELE” DI ROMA PER LO SVOLGIMENTO DELLE ATTIVITA’ DI TIROCINIO CURRICULARE PRESSO LE STRUTTURE DELL’A.ULSS7 “PEDEMONTANA”</t>
+          <t>MEDICI DI MEDICINA GENERALE AD ATTIVITÀ ORARIA: AGGIORNAMENTO GRADUATORIA, CONFERIMENTO INCARICHI ESTENSIONE ATTIVITÀ ORARIA DIURNA ED INTEGRAZIONE URGENTE INCARICHI ESTENSIONE ATTIVITÀ ORARIA DIURNA PER IL MESE DI OTTOBRE.</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>1577/26</t>
+          <t>1854/26</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>UOS CONVENZIONI</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>1401</t>
+          <t>1611</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>ATTO DI PRECETTO ED EVENTUALE FASE ESECUTIVA SU DECRETO DI ESTINZIONE DEL GIUDIZIO N. 20798/26 DEL RICORSO IN CASSAZIONE AVENTE R.G. 25202/25. CONFERIMENTO INCARICO DIFENSORE</t>
+          <t>SPECIALISTICA AMBULATORIALE INTERNA. ASSEGNAZIONE INCARICO A TEMPO INDETERMINATO DOTT.SSA V.V. - BRANCA  PSICOLOGIA</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>1594/26</t>
+          <t>1852/26</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>UOS CONVENZIONI</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>1400</t>
+          <t>1610</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELLO STUDIO DAL TITOLO: “STUDIO OSSERVAZIONALE MULTICENTRICO SULL’ATTIVITÀ DI REVISIONE MULTIDISCIPLINARE DELLA TERAPIA FARMACOLOGICA, DEPRESCRIBING E COUNSELING INFORMATIVO IN PAZIENTI ONCOLOGICI CON POLIFARMACOTERAPIA: LO STUDIO TEAM IMPROVE NETWORK”, PRESSO U.O.S. FARMACIA CON UNITÀ FARMACI ANTIBLASTICI P.O. SANTORSO.</t>
+          <t>RECEPIMENTO DEL PERCORSO PREVENTIVO DIAGNOSTICO TERAPEUTICO ASSISTENZIALE (PPDTA) DEL PAZIENTE DI ETÀ PARI O SUPERIORE A 65 ANNI CON FRATTURA DI FEMORE PROSSIMALE, APPROVATO CON DECRETO DEL DIRETTORE DELLA DIREZIONE PROGRAMMAZIONE SANITARIA DELLA REGIONE DEL VENETO N. 19340 DEL 02/10/2026.</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>1576/26</t>
+          <t>1853/26</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
-      <c r="I30" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
-[...6 lines deleted...]
-      <c r="O30" t="inlineStr"/>
+          <t>Nessuna</t>
+        </is>
+      </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>1399</t>
+          <t>1609</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>PRESA D'ATTO SENTENZA CONSIGLIO DI STATO N. 5691/2026 SU RG 1564/26 (CONFERMA RIGETTO RICORSO AVANTI AL TAR VENETO CON SENTENZA 35/2026) E CONSEGUENTI ADEMPIMENTI.</t>
+          <t>CONVENZIONE TRA L’AZIENDA ULSS 7 PEDEMONTANA E LA STRUTTURA PRIVATA AQUAMED SRL, SEDE DI BASSANO DEL GRAPPA, PER LA DELEGA ALLA PRODUZIONE E ALL'UTILIZZO DI EMOCOMPONENTI AD USO NON TRASFUSIONALE DI TIPO AUTOLOGO. PERIODO DI DECORRENZA DAL 19/10/2026 AL 31/07/2027.</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>1593/26</t>
+          <t>1851/26</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>1398</t>
+          <t>1608</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>ASSEGNAZIONE DI DUE BORSE DI STUDIO PER LA FORMAZIONE DI ORTOTTISTI ASSISTENTI DI OFTALMOLOGIA NELLE ATTIVITÀ DI OFTALMOLOGIA PEDIATRICA. BANDO N. 62/2026.</t>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ ROMANO MEDICA SRL, SEDE DI ROMANO D’EZZELINO, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – PERIODO DI DECORRENZA DAL 19/10/2026 AL 31/12/2026.</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>1575/26</t>
+          <t>1850/26</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>1397</t>
+          <t>1607</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>INDIZIONE DELLE PROCEDURE SELETTIVE PER LA FORMAZIONE DI UN ELENCO DI MEDICI CHIRURGHI SPECIALIZZATI IN PEDIATRIA IDONEI AL CONFERIMENTO DI UN INCARICO LIBERO PROFESSIONALE.</t>
+          <t>ACCORDO CONTRATTUALE CON LA SOCIETÀ COSMA SRL, SEDE DI BASSANO DEL GRAPPA, IN APPLICAZIONE DEL PIANO OPERATIVO AZIENDALE PER L’ABBATTIMENTO DELLE LISTE DI ATTESA (POA) – PERIODO DI DECORRENZA DAL 19/10/2026 AL 31/12/2026.</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>1574/26</t>
+          <t>1848/26</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>1396</t>
+          <t>1606</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>NOMINA DELLA COMMISSIONE ESAMINATRICE DELL’AVVISO PUBBLICO PER LA FORMAZIONE DI UNA GRADUATORIA UTILIZZABILE PER L’ASSUNZIONE MEDIANTE CONTRATTO DI LAVORO A TEMPO DETERMINATO DI UN DIRIGENTE AMMINISTRATIVO DA ASSEGNARE ALLA UOC SERVIZI SOCIALI E SOCIO SANITARI E AMMISSIONE DELLE CANDIDATURE PERVENUTE. BANDO N. 72/2026.</t>
+          <t>CONVENZIONE CON LA STRUTTURA SANITARIA PRIVATA NON ACCREDITATA FOCUS SRL DI PONTE SAN NICOLO’ (PD) PER LO SVOLGIMENTO DI ATTIVITÀ PROFESSIONALE RICHIESTA A PAGAMENTO PRESSO LA SEDE DI MONSELICE EX ART. 21 COMMA 1 LETT. C) DEL CCNL DELL’AREA SANITÀ 2022-2024 DEL 27/02/2026, NELLA BRANCA SPECIALISTICA DI PEDIATRIA. PERIODO DI DECORRENZA DAL 20/10/2026 AL 19/10/2027.</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>1573/26</t>
+          <t>1849/26</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>1395</t>
+          <t>1605</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>SIG.RA ELISABETTA BROCCA – DETERMINAZIONI IN ORDINE ALLA DURATA DEL RAPPORTO DI LAVORO.</t>
+          <t>CONVENZIONE TRA L’AZIENDA ULSS 7 PEDEMONTANA E L’UNIVERSITÀ DEGLI STUDI DI PISA PER LO SVOLGIMENTO DI STAGE, AI FINI DELLA FORMAZIONE SPECIALISTICA DI AREA SANITARIA AL DI FUORI DELLA RETE FORMATIVA, DI UN MEDICO SPECIALIZZANDO ISCRITTO ALLA SCUOLA DI SPECIALIZZAZIONE IN MEDICINA D’EMERGENZA URGENZA – DOTT. MATTEO VISENTIN</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>1571/26</t>
+          <t>1847/26</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>1394</t>
+          <t>1604</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>AFFIDAMENTO TEMPORANEO DELLA DIREZIONE DELLA UOC ANESTESIA E RIANIMAZIONE DEL PRESIDIO OSPEDALIERO SANTORSO AI SENSI DELL’ART. 25 DEL CONTRATTO COLLETTIVO NAZIONALE DI LAVORO AREA SANITA’ – 23 GENNAIO 2026 – TRIENNIO 2019-2021.</t>
+          <t>CONVENZIONE TRA L'UNIVERSITA' DEGLI STUDI DI PADOVA E L'AZIENDA ULSS 7 PEDEMONTANA : RECEPIMENTO DEL DECRETO DEL MINISTERO DELL'UNIVERSITA' E DELLA RICERCA DI ACCREDITAMENTO DELLE SCUOLE DI SPECIALIZZAZIONE DI AREA SANITARIA E APPROVAZIONE DELL'ELENCO AGGIORNATO DELLE STRUTTURE AZIENDALI INCLUSE NELLA RETE FORMATIVA</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>1572/26</t>
+          <t>1846/26</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>1393</t>
+          <t>1603</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>CONFERMA DELL’INCARICO DI DIRETTORE DELL’UNITA’ OPERATIVA COMPLESSA “OCULISTICA” DEL PRESIDIO OSPEDALIERO DI BASSANO DEL GRAPPA AL TERMINE DEL PERIODO DI PROVA – DR. VIOLA PIETRO</t>
+          <t>ADOZIONE DEL PROTOCOLLO OPERATIVO PER IL RESPONSABILE DELLA GESTIONE TECNICO-LOGISTICA DI SEDE E CONTESTUALE INDIVIDUAZIONE E NOMINA DEI RESPONSABILI</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>1569/26</t>
+          <t>1845/26</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>UOC GESTIONE RISORSE UMANE</t>
+          <t>UOC AFFARI GENERALI</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>1392</t>
+          <t>1602</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>PROROGA AFFIDAMENTO TEMPORANEO DELLA DIREZIONE DELL’UNITA’ OPERATIVA COMPLESSA “DISTRETTO 2 ALTO VICENTINO” AI SENSI DELL’ART. 25 DEL C.C.N.L. DELL’AREA SANITA’ SOTTOSCRITTO IL 23.01.2024 – TRIENNIO 2019-2021</t>
+          <t>ADOZIONE REGOLAMENTO AZIENDALE PER LA CESSIONE DI FERIE E RIPOSI SOLIDALI DEL PERSONALE DEL COMPARTO SANITA' E DELLE AREE DIRIGENZIALI.</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>29/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>1570/26</t>
+          <t>1844/26</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>1391</t>
+          <t>1601</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>PNRR M6C1-I1.3 – TARGET M6C1-11 OSPEDALE DI COMUNITA’ DI BASSANO DEL GRAPPA - CUP: H74E22001230006. INTEGRAZIONE BIS DEL DOCUMENTO DI PRESENTAZIONE DELL’OSPEDALE DI COMUNITA’</t>
+          <t>INDIZIONE DELL’AVVISO PUBBLICO PER IL CONFERIMENTO DELL’INCARICO QUINQUENNALE DI DIRETTORE DELL’UNITÀ OPERATIVA COMPLESSA RECUPERO E RIABILITAZIONE FUNZIONALE ASIAGO.</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>07/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>1568/26</t>
+          <t>1842/26</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>1390</t>
+          <t>1600</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>PNRR M6C1-I1.3 – TARGET M6C1-11 OSPEDALE DI COMUNITA’ DI SANTORSO - CUP: H94E22001100006. INTEGRAZIONE BIS DEL DOCUMENTO DI PRESENTAZIONE DELL’OSPEDALE DI COMUNITA’</t>
+          <t>F. L. – DETERMINAZIONI IN ORDINE ALLA DURATA DEL RAPPORTO DI LAVORO.</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>28/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>07/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>1567/26</t>
+          <t>1843/26</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>1599</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>26/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>AGGIORNAMENTO ELENCO AZIENDALE DEI MEDICI DISPONIBILI ALL'AFFIDAMENTO DI INCARICHI DI MEDICO CURANTE NEI CENTRI SERVIZI</t>
+          <t>PRESA D’ATTO DELLA VALUTAZIONE POSITIVA DI DIRIGENTI MEDICI PER MATURAZIONE 5 E 15 ANNI DI ESPERIENZA PROFESSIONALE E PROVVEDIMENTI CONSEGUENTI.</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>27/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>06/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>1564/26</t>
+          <t>1841/26</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>UOS CONVENZIONI</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Determine</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>1598</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>26/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>DETERMINAZIONI IN MERITO ALLA DEFINIZIONE DEL SINISTRO IN RITENZIONE DEL RISCHIO SINISTRO N. S50720250035</t>
+          <t>DOTT. ALESSANDRO SORIO – TRASFERIMENTO ALL’AZIENDA SOCIO SANITARIA TERRITORIALE DI MANTOVA IN QUALITÀ DI DIRIGENTE BIOLOGO A TEMPO INDETERMINATO NELLA DISCIPLINA DI PATOLOGIA CLINICA, LABORATORIO DI ANALISI CHIMICO-CLINICHE E MICROBIOLOGIA.</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>27/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>06/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>1563/26</t>
+          <t>1840/26</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Determine</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>1597</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>26/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>DETERMINAZIONI IN MERITO ALLA DEFINIZIONE DEL SINISTRO IN RITENZIONE DEL RISCHIO SINISTRO N. S50720260032</t>
+          <t>PRESA D’ATTO DEL C.C.I.A. DEL 29 SETTEMBRE 2026 CON LE ORGANIZZAZIONI SINDACALI DELLA DIRIGENZA AREA SANITÀ IN MATERIA DI “CRITERI GENERALI PER LA DEFINIZIONE DELL'ATTO DI CUI ALL'ART. 88, COMMA 1 (ATTIVITÀ LIBERO-PROFESSIONALE INTRAMURARIA DEI DIRIGENTI)”.</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>27/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>06/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>1562/26</t>
+          <t>1839/26</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>UOC AFFARI GENERALI</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Determine</t>
+          <t>Delibere</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>1389</t>
+          <t>1596</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>26/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 44^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2026_00581</t>
+          <t>PRESA D’ATTO DEL C.C.I.A. DEL 29 SETTEMBRE 2026 CON LE ORGANIZZAZIONI SINDACALI DELLA DIRIGENZA AREA SANITÀ IN MATERIA DI “DESTINAZIONE RISORSE RESIDUE ANNI PRECEDENTI”.</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>27/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>06/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>1566/26</t>
+          <t>1838/26</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>1388</t>
+          <t>1595</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>26/08/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>APPALTI VARI PER LA FORNITURA DI FARMACI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ESPLETATE DA AZIENDA ZERO - U.O.C. CRAV. PRESA D'ATTO ULTERIORI LOTTI PER INTEGRAZIONE FABBISOGNI E ADESIONE ALLE RELATIVE CONVENZIONI</t>
+          <t>PRESA D’ATTO DELLA VALUTAZIONE POSITIVA E CONFERMA INCARICO PROFESSIONALE A DIRIGENTI MEDICI IN SERVIZIO ALL’INTERNO DELL’AZIENDA U.L.SS. 7 PEDEMONTANA E PROVVEDIMENTI CONSEGUENTI.</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>27/08/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>06/09/2026</t>
+          <t>26/10/2026</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>1565/26</t>
+          <t>1837/26</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+          <t>UOC GESTIONE RISORSE UMANE</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Delibere</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>1594</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>15/10/2026</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>DR. M. G. – DETERMINAZIONI IN ORDINE ALLA DURATA DEL RAPPORTO DI LAVORO.</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>16/10/2026</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>26/10/2026</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>1836/26</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>UOC GESTIONE RISORSE UMANE</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>1593</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>15/10/2026</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>INDIZIONE DI UN AVVISO PUBBLICO PER LA FORMAZIONE DI UNA GRADUATORIA UTILIZZABILE PER L’ASSUNZIONE MEDIANTE CONTRATTO DI LAVORO A TEMPO DETERMINATO DI DIRIGENTI MEDICI NELLA DISCIPLINA DI RADIODIAGNOSTICA.</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>16/10/2026</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>26/10/2026</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>1835/26</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>UOC GESTIONE RISORSE UMANE</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>1592</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>15/10/2026</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>ASSUNZIONE A TEMPO INDETERMINATO DI CINQUE DIRIGENTI PSICOLOGI NELLA DISCIPLINA DI PSICOTERAPIA.</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>16/10/2026</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>26/10/2026</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>1833/26</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>UOC GESTIONE RISORSE UMANE</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>1591</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>15/10/2026</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>INDIZIONE DELLE PROCEDURE SELETTIVE PER IL CONFERIMENTO DI UN INCARICO DI NATURA LIBERO PROFESSIONALE A MEDICI CHIRURGHI SPECIALIZZATI IN RADIODIAGNOSTICA.</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>16/10/2026</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>26/10/2026</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>1834/26</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>UOC GESTIONE RISORSE UMANE</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>241</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>14/10/2026</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>ACQUISTO DELL’IMPLEMENTAZIONE E L’INTEGRAZIONE DELLA NUOVA CARTELLA CLINICA DI CARDIOLOGIA CON ORDER ENTRY GALILEO TRAMITE AFFIDAMENTO DIRETTO – FINANZIAMENTO PNRR M6C2 I1.1.1 CUP H76G21002260006 - H96G21002410006. GARA AULSS7_2026_00349- LIQUIDAZIONE MEDARCHIVER</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>15/10/2026</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>25/10/2026</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>1831/26</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>UOC SISTEMI INFORMATIVI</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Determine</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>240</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>13/10/2026</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALL’ ESERCIZIO DELL’ ATTIVITA’ LIBERO PROFESSIONALE INTRAMOENIA IN REGIME DI RICOVERO: DR. GIACOMO FASOLI.</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>14/10/2026</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>24/10/2026</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>1826/26</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Determine</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>2/2026</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>14/10/2026</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Domanda di autorizzazione all'utilizzo di locale esterno alla farmacia per l'erogazione di servizi rientranti nella c.d. "Farmacia dei servizi", presentata dalla farmacia sede n. 9 del Comune di Bassano del Grappa</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>14/10/2026</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>29/10/2026</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr"/>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>UOC ASSISTENZA FARMACEUTICA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Altro</t>
+        </is>
+      </c>
+      <c r="I52" t="n">
+        <v>0</v>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="K52" t="inlineStr"/>
+      <c r="L52" t="inlineStr"/>
+      <c r="M52" t="inlineStr"/>
+      <c r="N52" t="inlineStr"/>
+      <c r="O52" t="inlineStr"/>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>239</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>12/10/2026</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>DETERMINAZIONI IN MERITO ALLA DEFINIZIONE DEL SINISTRO IN RITENZIONE DEL RISCHIO SINISTRO N.  S50720250039</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>13/10/2026</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>23/10/2026</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>1825/26</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Determine</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>238</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>12/10/2026</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>CONCESSIONE DI UN PERIODO DI ASPETTATIVA AI SENSI DELL’ARTICOLO 4, COMMA 2 DELLA LEGGE N. 53/2000 CON IL RICONOSCIMENTO DEI BENEFICI PREVISTI DALL’ARTICOLO 42, COMMA 5, DEL DECRETO LEGISLATIVO N. 151/2001 ALLA DIPENDENTE CON MATRICOLA 4164.</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>13/10/2026</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>23/10/2026</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>1824/26</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>UOC GESTIONE RISORSE UMANE</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Determine</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>237</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>12/10/2026</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO “FORMAZIONE SUL RISCHIO CLINICO E RISCHIO INFETTIVO (INTEGRATO CON FORMAZIONE RISCHI SPECIFICI)” DELL’U.O.S.D. RISK MANAGEMENT.</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>13/10/2026</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>23/10/2026</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>1823/26</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Determine</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>1590</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>13/10/2026</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>DOTT D.F.F. E SIG.RA C.P.A./ULSS 7 PEDEMONTANA - ISPETTORATO DEL LAVORO DI VICENZA - TENTATIVO DI CONCILIAZIONE- AUTORIZZAZIONE ALLA CONCILIAZIONE</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>13/10/2026</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>23/10/2026</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>1830/26</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>1589</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>13/10/2026</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE DOCUMENTI CYBERSECURITY- D.LGS 138/24 (NIS2) E L. 90/24</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>13/10/2026</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>23/10/2026</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>1829/26</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>UOC SISTEMI INFORMATIVI</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>1588</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>13/10/2026</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>CONFERIMENTO DI UN INCARICO DI COLLABORAZIONE DI NATURA LIBERO PROFESSIONALE A TRE MEDICI CHIRURGHI DA ASSEGNARE AI SERVIZI DI MEDICINA TRASFUSIONALE DELL’AZIENDA ULSS 7 PEDEMONTANA DI CUI AL BANDO N. 84/2026.</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>13/10/2026</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>23/10/2026</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>1828/26</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>UOC GESTIONE RISORSE UMANE</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>1587</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>13/10/2026</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>CONFERIMENTO DI SEI INCARICHI DI COLLABORAZIONE DI NATURA LIBERO PROFESSIONALE A MEDICI CHIRURGHI DA ASSEGNARE ALLE STRUTTURE DI ACCETTAZIONE E PRONTO SOCCORSO DEI PRESIDI OSPEDALIERI AZIENDALI DI CUI AL BANDO N. 32/2026.</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>13/10/2026</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>23/10/2026</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>1827/26</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>UOC GESTIONE RISORSE UMANE</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
         <is>
           <t>Nessuna</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>