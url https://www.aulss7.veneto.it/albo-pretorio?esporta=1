--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I90"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Codice</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Data documento</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Oggetto</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -465,3800 +465,44 @@
         <is>
           <t>Data fine</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Progressivo pubblicazione</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Ufficio competente</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Importo</t>
         </is>
       </c>
     </row>
-    <row r="2">
-[...3754 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>