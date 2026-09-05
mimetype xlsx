--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -410,99 +410,2213 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I1"/>
+  <dimension ref="A1:O45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Codice</t>
+          <t>Provvedimento</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Data documento</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Oggetto</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Data inizio</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Data fine</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Progressivo pubblicazione</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Ufficio competente</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t>Importo</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t>Tipologia</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Responsabile del procedimento</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Norma o testo</t>
+        </is>
+      </c>
+      <c r="M1" t="inlineStr">
+        <is>
+          <t>Modalità d'assegnazione</t>
+        </is>
+      </c>
+      <c r="N1" t="inlineStr">
+        <is>
+          <t>Beneficiari</t>
+        </is>
+      </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t>Note</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>185</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>RIENTRO DAL PERIODO DI ASPETTATIVA CONCESSO AI SENSI DELL’ARTICOLO 4, COMMA 2, DELLA LEGGE 8 MARZO 2000, N. 53 CON IL RICONOSCIMENTO DEI BENEFICI PREVISTI DALL’ARTICOLO 42, COMMA 5, DEL DECRETO LEGISLATIVO N. 151/2001 ALLA DIPENDENTE CON MATRICOLA 16048.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>13/09/2026</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>1604/26</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>UOC GESTIONE RISORSE UMANE</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Determine</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>184</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>MODIFICA ARTICOLAZIONE ORARIA DEI CONTRATTI DI LAVORO IN ATTO DI PERSONALE DIPENDENTE DEL COMPARTO.</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>13/09/2026</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>1605/26</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>UOC GESTIONE RISORSE UMANE</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Determine</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>183</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALL’ ESERCIZIO DELL’ ATTIVITA’ LIBERO PROFESSIONALE INTRAMOENIA IN REGIME AMBULATORIALE: DR. IVAN  DI GIULIO.</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>12/09/2026</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>1601/26</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>Determine</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>182</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALL’ ESERCIZIO DELL’ ATTIVITA’ LIBERO PROFESSIONALE INTRAMOENIA IN REGIME AMBULATORIALE: DR.SSA VIRGINIA VESCA.</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>12/09/2026</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>1602/26</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>Determine</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>181</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALL’ ESERCIZIO DELL’ ATTIVITA’ LIBERO PROFESSIONALE INTRAMOENIA IN REGIME AMBULATORIALE: DR. SSA ELENA DE ZORZI.</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>12/09/2026</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>1603/26</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>Determine</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>MEDICI DI MEDICINA GENERALE: AFFIDAMENTO INCARICO DI MEDICO CURANTE PRESSO IL CENTRO SERVIZI "LA MADONNINA" DI BASSANO DEL GRAPPA</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>11/09/2026</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>1600/26</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>UOS CONVENZIONI</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>Determine</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>179</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>ACQUISTO DI SERVIZI APPLICATIVI E DI SUPPORTO IN AMBITO SANITÀ DIGITALE - SISTEMI INFORMATIVI GESTIONALI – PER ATTIVAZIONE DEL COORDINAMENTO DEGLI STRUMENTI E ATTIVITÀ DI COMUNICAZIONE SU FASCICOLO SANITARIO ELETTRONICO TRAMITE AFFIDAMENTO DIRETTO AI SENSI DELL’ART. 50, COMMA 1 LETT. B) DEL D.LGS. N. 36/2023 - M6C2I1.3.1(B) - CUP H77H25000390006”. GARA AULSS7_2026_00362 - LIQUIDAZIONE BREGANT GIOVANNI.</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>1599/26</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>UOC SISTEMI INFORMATIVI</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>Determine</t>
+        </is>
+      </c>
+      <c r="I8" t="n">
+        <v>0</v>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr"/>
+      <c r="L8" t="inlineStr"/>
+      <c r="M8" t="inlineStr"/>
+      <c r="N8" t="inlineStr"/>
+      <c r="O8" t="inlineStr"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>178</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>ACQUISTO DELL’INTEGRAZIONE ALLO SVILUPPO SOFTWARE CUP WEB PER LA GESTIONE DEI CODICI TASSONOMICI TRAMITE AFFIDAMENTO DIRETTO – FINANZIAMENTO PNRR M1C1-1.4.3 PAGOPA - CUP H51F23001620006. GARA AULSS7_2026_00263.- LIQUIDAZIONE FATTURA GPI S.P.A.</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>1598/26</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>UOC SISTEMI INFORMATIVI</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>Determine</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>1420</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>FARMACIA SEDE N. 5 DEL COMUNE DI THIENE (VI), SITA IN PIAZZA CESARE BATTISTI N. 8. PRESA ATTO COMUNICAZIONE, NON IN TERMINI, DI MODIFICA DELLA COMPAGINE SOCIALE.</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>1597/26</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>UOC ASSISTENZA FARMACEUTICA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>1419</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>AVVIO DELL’AMBULATORIO PER LA PRESCRIZIONE DELL’ESERCIZIO FISICO STRUTTURATO DELL’AZIENDA ULSS 7 PEDEMONTANA</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>1592/26</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>DIPARTIMENTO DI PREVENZIONE</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>1418</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO, PREVIA INDAGINE DI MERCATO COMPARATIVA, DEL SERVIZIO DI CONVALIDA PERIODICA DEL PROCESSO ASETTICO (MEDIA FILL TEST) CON MONITORAGGIO MICROBIOLOGICO CONTESTUALE PER L'UNITÀ FARMACI ANTIBLASTICI DEL P.O. DI SANTORSO - AULSS7_2026_00691</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>1591/26</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>1417</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO DEI SERVIZI DI ASSISTENZA TECNICA E MANUTENZIONE PER GLI APPARATI DI SALA MACCHINE IBM MANUTENZIONE IBM. GARA: AULSS7_2026_00359_2.</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>1590/26</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>1416</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO DIRETTO PER LA FORNITURA DI SISTEMI DI RECUPERO DEI FLUIDI CHIRURGICI E DEI FUMI NELLE SALE OPERATORIE CON NOLEGGIO DELLE RELATIVE APPARECCHIATURE. GARA N. AULSS7_2026_00067.</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>1589/26</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>1415</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>EVENTO FORMATIVO "LA RIABILITAZIONE RESPIRATORIA NEL SETTING DI DEGENZA OSPEDALIERA E NEI SETTING TERRITORIALI: COMPETENZE DELLE FIGURE RIABILITATIVE E DI ASSISTENZA NELLA GESTIONE DEL PAZIENTE CON INSUFFICIENZA RESPIRATORIA ACUTA E CRONICA" DEL DIPARTIMENTO FUNZIONALE DI RIABILITAZIONE OSPEDALE TERRITORIO.</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>1588/26</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>UOSD FORMAZIONE</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>1414</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>SISTEMA VENETO ADOZIONI. INTERVENTI REGIONALI IN MATERIA DI ADOZIONE NAZIONALE ED INTERNAZIONALE. DGR 551/2025, DDR 62/2025 E DDR 15241/2026. APPROVAZIONE DEL PIANO TERRITORIALE VENETO ADOZIONI (PTVA) AZIENDALE – ANNUALITA’ REALIZZAZIONE 2026 – 2027.</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>1587/26</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>1413</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>PIANO OPERATIVO PER L’INIZIATIVA SPERIMENTALE SUL “RAFFORZAMENTO DELLA RETE DEI CENTRI PER LA FAMIGLIA” – ANNUALITA’ 2026/2027 (DGRV N. 1168 DEL 30/09/2025; DGRV N.201 DEL 24/03/2026). APPROVAZIONE DEL PIANO E RECEPIMENTO FINANZIAMENTO. (CUP H19I25001640003) (CODICE COMMESSSA 2/2026/4).</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>1586/26</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>UOC SERVIZI SOCIALI E SOCIO-SANITARI</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>1412</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>MEDICI DI MEDICINA GENERALE AD ATTIVITÀ ORARIA: AGGIORNAMENTO GRADUATORIA E CONFERIMENTO INCARICHI AD ATTIVITÀ ORARIA</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>1585/26</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>UOS CONVENZIONI</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>1411</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>SPECIALISTICA AMBULATORIALE INTERNA : CONVERSIONE DI 27 ORE DA VARIE BRANCHE ALLE BRANCHE DI FONIATRIA E RADIOLOGIA</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>1584/26</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>UOS CONVENZIONI</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>1410</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>MEDICI DI MEDICINA GENERALE A CICLO DI SCELTA: PRESA D’ATTO CESSAZIONI</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>1583/26</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>UOS CONVENZIONI</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>1409</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>PEDIATRIA DI LIBERA SCELTA -  CESSAZIONE PER TRASFERIMENTO DAL 1° OTTOBRE DI N. 3 MEDICI NEL DISTRETTO 2 ALTO VICENTINO</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>1582/26</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>UOS CONVENZIONI</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>1408</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>PEDIATRIA DI LIBERA SCELTA -  ASSEGNAZIONE ZONA CARENTE IN COMUNE DI BREGANZE ALLA DOTT.SSA ALESSANDRA PASINATO</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>1581/26</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>UOS CONVENZIONI</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>1407</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO DEL FINANZIAMENTO DEL DECRETO DELLA DIREZIONE PROGRAMMAZIONE SANITARIA N. 13491 DEL 11 MAGGIO 2026 “ASSEGNAZIONE ED EROGAZIONE DI CONTRIBUTI A FONDO PERDUTO PER LE ATTIVITÀ DI TERAPIA DEL GIOCO/SORRISO E IAA (INTERVENTI ASSISTITI CON GLI ANIMALI) NEI REPARTI PEDIATRICI AZIENDALI – ANNUALITÀ 2023, 2024 E 2025”.</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>1580/26</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA DI OSPEDALE</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>1406</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>DGRV 217 DEL 09/04/2026 RECEPIMENTO DELLA RACCOMANDAZIONE N. 8 DEL MINISTERO DELLA SALUTE PER PREVENIRE GLI ATTI DI VIOLENZA A DANNO DEGLI OPERATORI IN AMBITO SANITARIO E SOCIOSANITARIO A CAUSA DELL'ESERCIZIO DELLE LORO FUNZIONI - INTEGRAZIONE DELLA COMPOSIZIONE DEL GRUPPO MULTIDISCIPLINARE AZIENDALE PER IL CONTRASTO ALLA VIOLENZA.</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>1579/26</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>1405</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>SINISTRO IN RITENZIONE DEL RISCHIO N. S50720260020, TH/20/26 - CONFERIMENTO INCARICO SPECIALISTA</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>1596/26</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>1404</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALLA CONDUZIONE DELLO STUDIO CLINICO NO-PROFIT DAL TITOLO " IL RUOLO DELLA PULEGGIA RETROTALARE DEL FLESSORE LUNGO DELL'ALLUCE NELLO SVILUPPO DELL'ALLUCE RIGIDO: STUDIO ECOGRAFICO ED IMPLICAZIONI TERAPEUTICHE - CODICE PROTOCOLLO: PU.RE.ALL"</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>1578/26</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>1403</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>RICORSO 696 BIS CPC, RG 1727/26 SIN. TH/4/26 –S50720260004. CONFERIMENTO INCARICO AUSILIARIO SPECIALISTA.</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>1595/26</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>1402</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>RINNOVO DELLA CONVENZIONE CON L’UNIVERSITA’ TELEMATICA “SAN RAFFAELE” DI ROMA PER LO SVOLGIMENTO DELLE ATTIVITA’ DI TIROCINIO CURRICULARE PRESSO LE STRUTTURE DELL’A.ULSS7 “PEDEMONTANA”</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>1577/26</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>1401</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>ATTO DI PRECETTO ED EVENTUALE FASE ESECUTIVA SU DECRETO DI ESTINZIONE DEL GIUDIZIO N. 20798/26 DEL RICORSO IN CASSAZIONE AVENTE R.G. 25202/25. CONFERIMENTO INCARICO DIFENSORE</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>1594/26</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>1400</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>AUTORIZZAZIONE ALL’ESECUZIONE DELLO STUDIO DAL TITOLO: “STUDIO OSSERVAZIONALE MULTICENTRICO SULL’ATTIVITÀ DI REVISIONE MULTIDISCIPLINARE DELLA TERAPIA FARMACOLOGICA, DEPRESCRIBING E COUNSELING INFORMATIVO IN PAZIENTI ONCOLOGICI CON POLIFARMACOTERAPIA: LO STUDIO TEAM IMPROVE NETWORK”, PRESSO U.O.S. FARMACIA CON UNITÀ FARMACI ANTIBLASTICI P.O. SANTORSO.</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>1576/26</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="I30" t="n">
+        <v>0</v>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>Accordi stipulati dall'amministrazione con soggetti privati o con altre amministrazioni pubbliche, ai sensi degli articoli 11 e 19 della legge 7 agosto 1990, n.241</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr"/>
+      <c r="L30" t="inlineStr"/>
+      <c r="M30" t="inlineStr"/>
+      <c r="N30" t="inlineStr"/>
+      <c r="O30" t="inlineStr"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>1399</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>PRESA D'ATTO SENTENZA CONSIGLIO DI STATO N. 5691/2026 SU RG 1564/26 (CONFERMA RIGETTO RICORSO AVANTI AL TAR VENETO CON SENTENZA 35/2026) E CONSEGUENTI ADEMPIMENTI.</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>1593/26</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>1398</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>ASSEGNAZIONE DI DUE BORSE DI STUDIO PER LA FORMAZIONE DI ORTOTTISTI ASSISTENTI DI OFTALMOLOGIA NELLE ATTIVITÀ DI OFTALMOLOGIA PEDIATRICA. BANDO N. 62/2026.</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>1575/26</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>UOC GESTIONE RISORSE UMANE</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>1397</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>INDIZIONE DELLE PROCEDURE SELETTIVE PER LA FORMAZIONE DI UN ELENCO DI MEDICI CHIRURGHI SPECIALIZZATI IN PEDIATRIA IDONEI AL CONFERIMENTO DI UN INCARICO LIBERO PROFESSIONALE.</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>1574/26</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>UOC GESTIONE RISORSE UMANE</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>1396</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>NOMINA DELLA COMMISSIONE ESAMINATRICE DELL’AVVISO PUBBLICO PER LA FORMAZIONE DI UNA GRADUATORIA UTILIZZABILE PER L’ASSUNZIONE MEDIANTE CONTRATTO DI LAVORO A TEMPO DETERMINATO DI UN DIRIGENTE AMMINISTRATIVO DA ASSEGNARE ALLA UOC SERVIZI SOCIALI E SOCIO SANITARI E AMMISSIONE DELLE CANDIDATURE PERVENUTE. BANDO N. 72/2026.</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>1573/26</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>UOC GESTIONE RISORSE UMANE</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>1395</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>SIG.RA ELISABETTA BROCCA – DETERMINAZIONI IN ORDINE ALLA DURATA DEL RAPPORTO DI LAVORO.</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>1571/26</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>UOC GESTIONE RISORSE UMANE</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>1394</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>AFFIDAMENTO TEMPORANEO DELLA DIREZIONE DELLA UOC ANESTESIA E RIANIMAZIONE DEL PRESIDIO OSPEDALIERO SANTORSO AI SENSI DELL’ART. 25 DEL CONTRATTO COLLETTIVO NAZIONALE DI LAVORO AREA SANITA’ – 23 GENNAIO 2026 – TRIENNIO 2019-2021.</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>1572/26</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>UOC GESTIONE RISORSE UMANE</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>1393</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>CONFERMA DELL’INCARICO DI DIRETTORE DELL’UNITA’ OPERATIVA COMPLESSA “OCULISTICA” DEL PRESIDIO OSPEDALIERO DI BASSANO DEL GRAPPA AL TERMINE DEL PERIODO DI PROVA – DR. VIOLA PIETRO</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>1569/26</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>UOC GESTIONE RISORSE UMANE</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>1392</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>PROROGA AFFIDAMENTO TEMPORANEO DELLA DIREZIONE DELL’UNITA’ OPERATIVA COMPLESSA “DISTRETTO 2 ALTO VICENTINO” AI SENSI DELL’ART. 25 DEL C.C.N.L. DELL’AREA SANITA’ SOTTOSCRITTO IL 23.01.2024 – TRIENNIO 2019-2021</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>29/08/2026</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>1570/26</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>UOC GESTIONE RISORSE UMANE</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>1391</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>PNRR M6C1-I1.3 – TARGET M6C1-11 OSPEDALE DI COMUNITA’ DI BASSANO DEL GRAPPA - CUP: H74E22001230006. INTEGRAZIONE BIS DEL DOCUMENTO DI PRESENTAZIONE DELL’OSPEDALE DI COMUNITA’</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>1568/26</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>1390</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>PNRR M6C1-I1.3 – TARGET M6C1-11 OSPEDALE DI COMUNITA’ DI SANTORSO - CUP: H94E22001100006. INTEGRAZIONE BIS DEL DOCUMENTO DI PRESENTAZIONE DELL’OSPEDALE DI COMUNITA’</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>1567/26</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>UOC DIREZIONE AMMINISTRATIVA TERRITORIALE</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>177</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>26/08/2026</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>AGGIORNAMENTO ELENCO AZIENDALE DEI MEDICI DISPONIBILI ALL'AFFIDAMENTO DI INCARICHI DI MEDICO CURANTE NEI CENTRI SERVIZI</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>27/08/2026</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>1564/26</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>UOS CONVENZIONI</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Determine</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>176</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>26/08/2026</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>DETERMINAZIONI IN MERITO ALLA DEFINIZIONE DEL SINISTRO IN RITENZIONE DEL RISCHIO SINISTRO N. S50720250035</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>27/08/2026</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>1563/26</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>Determine</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>175</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>26/08/2026</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>DETERMINAZIONI IN MERITO ALLA DEFINIZIONE DEL SINISTRO IN RITENZIONE DEL RISCHIO SINISTRO N. S50720260032</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>27/08/2026</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>1562/26</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>UOC AFFARI GENERALI</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>Determine</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>1389</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>26/08/2026</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>RECEPIMENTO PROCEDURA NEGOZIATA IN MODALITÀ TELEMATICA SENZA PUBBLICAZIONE DI BANDO EX ART. 76 COMMA 2 LETT. B) DEL D.LGS. N. 36/2023 PER LA FORNITURA DI FARMACI IN ESCLUSIVA PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, 44^ EDIZIONE, ESPLETATA DA AZIENDA ZERO - U.O.C. CRAV. RIF: AULSS7_2026_00581</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>27/08/2026</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>1566/26</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>1388</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>26/08/2026</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>APPALTI VARI PER LA FORNITURA DI FARMACI PER LE AZIENDE SANITARIE DELLA REGIONE DEL VENETO, ESPLETATE DA AZIENDA ZERO - U.O.C. CRAV. PRESA D'ATTO ULTERIORI LOTTI PER INTEGRAZIONE FABBISOGNI E ADESIONE ALLE RELATIVE CONVENZIONI</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>27/08/2026</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>1565/26</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>UOC PROVVEDITORATO ECONOMATO E GESTIONE DELLA LOGISTICA</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Delibere</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>Nessuna</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>